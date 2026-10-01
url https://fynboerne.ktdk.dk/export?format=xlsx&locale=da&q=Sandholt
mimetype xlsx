--- v0 (2026-05-14)
+++ v1 (2026-10-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="316" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="325" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -512,51 +512,51 @@
 Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
 I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
 Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
 Fred Form. –
 Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
 Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
 Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
 I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
 Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
 [Resten af brevet mangler].</t>
   </si>
   <si>
     <t>1893-06-30</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
-Laura Balslev, f. Leth
+Laura Balslev
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
 Den omtalte Thomas er muligvis Thomas Bredsdorff. 
 Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
   </si>
   <si>
@@ -965,52 +965,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/344s</t>
   </si>
   <si>
     <t>Hr. Godsforvalter Warberg
 cand. jur.
 Gothersgade 129 – 4.
 København K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære Abba!
 Du længes vel snart efter at høre lidt herfra, men jeg vilde vente med at skrive, til jeg havde været på Ølstedg. og det kunde jeg først i Aftes. I Søndags var Dengse hjemme; jeg var i Kirke om Formiddagen og om Aftenen var Mogensens her til The. Junge kom fra Odense Kl. 2, saa vi havde da en Del Adspredelse den Dag. Mandag var vi altsaa paa Sandholt og tilbragte alle 5 en meget behagelig Eftermiddag. Pastor Juuls med Ungdom, Provst Schierbæk med Moder og 2 unge Piger. Provsten havde Fru ulæseligt og mig til Bords, han var meget underholdende baade mod mig og senere efter The mod Elle, der maatte staae ca. 3 Kvarter og snakke ”klogt” med ham. Vejret var dejligt og der var henrivende i Haven; Frøken Sperling i meget godt Humør, hun drak med mig, tog de unge med og drak med dem ”med Fru Warberg i Spidsen!” Pastor Juul drak med mig og bad mig hilse Dig, alle de gamle sluttede sig dertil. Der skulde være Barnedaab i Slelde paa Søndag Harald og Thorvald skulde staae Fadder; men nu havde Barnepigen faaet Mæslinger saa de vidste ikke, om Festen blev opsat. Fru Sperling har ikke haft Mæslinger og turde derfor ikke tage derover. Alt staaer vel til her hjemme, Haven er temmelig ren og der er Masser af dejlige Blomster. Jørgen hænger i med Brændet. Bobby er voxet meget, Dede var svært glad ved at see ham og Munter lege. Jørgen fanger nu næsten hver Nat en Rotte, vi mener de svinder godt. Vi nyder det aldeles henrivende Vejr, sidder i Teltet om Eftermiddagen og syer og læser højt. Eastman laa her 2 Breve fra i Lørdags; han har saa grulig meget Arbejde, at han slog paa han mulig ikke kunde komme i dette Efteraar tangerede endog at bare hun var der!! men det synes vi andre dog vilde være for galt, at sende hende alene til Boston. I Dag skal Elle spadsere ned til Schroll at faae noget til sine Øjne, de er daarlige. Jeg vil nødig have, at Du skal fortælle ham, naar han kommer ind til Klokken, at der er en Knejpesangerinde i Pensionatet, i saa Fald vilde han ganske sikkert sende Historien i Omløb her hjemme om det Publikum, der findes i Mis’s Pensionat, og det vilde jeg ikke gutere. Jeg har sikkert nok haft Ret i min Formodning om, at Dis havde ladet sig foresnakke paa Ølstedgaard, at vi havde forsét os med Visse (og Amstrup vel med,) for nu løber det rundt paa Egnen, at ”de har ikke taget det rigtigt paa Erikshaab”! I Gaar spiste Pal., Astrid og jeg til Aften i Køkkenet og kørte lidt før 7 over at see til Visse, men hun var saa spansk og ligefrem uvenlig mod mig, at jeg lovede mig selv, ikke at tage derover saa snart. Det var ikke fordi Astrid var med, for hun og Pal. var der alene forrige Fredag og da var Visse meget venlig mod Astrid og fyldte hende med Anklager mod Amstrup, var vred over at Lærerinden skal komme nu snart kort sagt, alt hvad Amstrup gør er jo galt. Jeg synes at alt derovre er et Væv af Løgn og Modsigelse, ikke til at blive klog paa. Jeg har Gudskelov en god Samvittighed og har intet at bebrejde mig i mit Forhold til Visse og Amstrup i al denne Tid, men jeg kan jo ikke lade være at ærgre mig lidt over alligevel at blive beskyldt for at have handlet urigtigt. Aa[ulæseligt] har 2 Søndage i Træk været der og Visse har grædt og beklaget sig. Aa[ulæseligt] foreslog hende at lægge sig ind paa et Sygehus eller tale med en anden læge, men det mente hun ikke hun vilde af Hensyn til Dis. Tror Du ikke hun har Tuberkler et Sted f. Ex. i Hovedet;?? Jeg synes at Schroll skulde lægge hende ud paa Sygehuset i Odense til Observation; han kommer jo dog ingen Vegne med hende selv. Amstrup sagde til os i Gaar, at nu var hun bedre og meget mere rolig, men Stuepigen havde lige fortalt mig, at det var det samme og at hun var ked af det og græd næsten altid. Hun kom ogsaa til at græde i Aftes, inden vi tog bort, mens vi alle sad sammen og talte om ligegyldige Ting. Ligeledes sagde Amstrup, at V. er glad ved at Lærerinden skal komme, og saa er Sandheden, at hun er rasende over det og har sagt det baade til Aa[ulæseligt] og Astrid. Det er absolut ikke til at komme til Bunds i, men nu vil jeg forholde mig aldeles passiv over for det hele. Da vi kom i Aftes, var Visse gaaet sin Vej, ned ad Allerslevgyden, og de kunde ikke begribe, hvor hun blev af, det blev helt mørkt, inden hun kom. Hun bebudede Paludan et Brev, hun havde skrevet i Gaar. Naa men nok om det. Doktoren har været inde hos Aa[ulæseligt] og har ligeledes spurgt Syberg ud om Visse, saa naar han slet ikke kommer til mig, som kunde give ham bedst Besked, saa er det jo givet, at han bebrejder mig noget, jeg aner ikke hvad! – Lad mig nu snart høre lidt fra Dig, om hvordan Du har det, om Muk, om Thorvalds Besøg, o.s.v. Her kom nu et Brev til gl. Jean om, at endelig er der død en Dame i Christiansdal Kloster; jeg skulde sende Brevet til hende. Hilsen til alle derinde! Børnene sender en af Dagene
 [Skrevet langs sidste sides venstre kant:]
 Pengene til Tæppet til Zuluen, kan Du sige ham.
 [Skrevet langs næstsidste sides højre kant:]
 Kærlig Hilsen fra Din Smaa.</t>
   </si>
   <si>
     <t>1898-09-13</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Thorvald Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Thorvald Balslev
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 H. Junker
 Johanne Christine Larsen
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
 I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
 Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
 Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
 Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
   </si>
   <si>
     <t>Hempel Sybergs søster har ligget syg i Heden. 
 Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
 Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
 Laura må hurtigt vide, om Niels Holm skal have hø.</t>
   </si>
   <si>
@@ -1023,51 +1023,51 @@
 Gothersgade 129 – 4.
 København K. 
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 p.t Odense – Mandag.
 Kære Abba!
 I Fredags fik jeg et Brevkort fra Syberg med Anmodning til mig om at møde i Heden samme Dag Kl. 3 og køre med ham hjem, helst skulde jeg blive nogle Dage for at underholde hans Søster, som har ligget syg her en Uges Tid, men nu dog var paa Benene igen. Jørgen kørte mig altsaa til Heden og Marie var saa rask, at vi har kunnet snakke ret af Hjærtens Lyst i disse Dage. Det værste for mig ved at rejse hjem efter var det, at jeg længtes saa meget efter Brev fra Dig, navnlig efter at høre om Thorvalds Besøg hos Dig, om der mulig er udtalt noget Haab fra hans Side om det kunde falde i Lave igen mellem dem. Jeg hørte paa Sandholt, at han skulde til Slelde at staae Fadder i Gaar og jeg var derfor i Lørdags paa Banegaarden for at kigge efter ham og hans Moder men saa ingen. I Eftermiddag rejser jeg hjem og vil prøve igen at see efter dem ved Iltoget fra Jylland. Syberg og jeg har været en lang Visit hos Junker; Fruen var nylig kommen fra Madnedsund og havde været en Del sammen med Thorvald, som hun syntes var forceret livlig, men hun talte ikke alene med ham altsaa slet ikke om Johanne. Der blev spillet noget, som Junge ogsaa spillede, og det gjorde meget Indtryk paa ham. – Syberg har det saa udmærket godt nu siger han selv. I Gaar Lørdags ["I Gaar" overstreget. Over linjen skrevet "Lørdags"] var han sammen med alle fra Slagteriet en Tur til Stige ad Kanalen, men fra Aftenspisningen og Dandsen trak han sig tilbage. Thora læser flittig og er glad ved det; Mathematik falder hende ikke svært-
 Syberg har tigget mig om at følge Marie til Lerchenborg; han vilde betale hele Rejsen, men jeg har vægret mig bestemt, har ingen Lyst til at rejse mere. 
 – Jørgen har bedt mig spørge Dig, om Niels Holm skal have Hø; han mener Du har lovet ham lidt, Jørgen Paludan og jeg vilde synes det var rart, om han f. Ex. delte med K[ulæseligt] Skrædders denne Gang. Hvis Du nylig har skrevet til mig og ikke gider skrive igen, saa bed Muk om strax at skrive et Par Ord om Høet, da Jørgen sagde at det var Tiden at slaae – Alle Maries og Sybergs gamle Veninder har været bedt her til hendes Underholdning. Jeg længes nu efter at komme hjem og faae Brev fra Dig og høre hvordan Du har det; nu maa jo Hjemrejsen nærme sig Syberg og Marie hilser. Kærlig hilsen fra Din Smaa. 
 Hilsen til alle derinde. Dersom Du kommer hjem en Søndag, vil jeg prøve at faae Syberg og Thora ud den Dag; vi havde bedt dem til i Søndags, men de kunde jo ikke for Bedstemors Skyld.</t>
   </si>
   <si>
     <t>1899-06-26</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
@@ -1181,52 +1181,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/FVb7</t>
   </si>
   <si>
     <t>Min egen kære Larsi!
 Jeg kom ikke op i Gaar [a]lligevel, da Hosten var [tem]melig slem. I Nat har [jeg] ogsaa hostet en Del, men [nu] staar jeg alligevel op [noget af papiret mangler]den, det kan ikke [n]ytte noget at blive ved at ligge og vente paa det skal gaa over, jeg har saa sent ved at slippe Hoste, naar først jeg har faaet det. Ellers har vi det godt, lille Puf er sød og god, han ligger og roder om her paa Gulvet, mens jeg skriver. Han skal med sin Bedstemor en Køretur med Dora ned til Højrup at hente Tante Mornine der kommer fra Langeland med 11 ½ Toget. Fader, Moder og Christine skul[de] til Sandholt til Mi[noget af papiret mangler] vi andre vente halv[noget af papiret mangler] Klaxen. Tak for [Dit] Brev i Gaar, det glæ[der] mig, at Du gaar paa Jagt, saa kommer Du forhaabentlig til at se lidt bedre ud, end Du [gj]orde. Hvornaar antager Du, at Flytteriet er overstaaet, saa vi kunne komme ned til Dig? Kan Du ikke maale vores grønstribede Gulvtæppe ude paa Feden nøjagtig, jeg skal jo have lidt mere Tøj. Jeg misunder Mogensen forfærdelig deres lille Pige, jeg bliver mere og mere spændt paa [a]t vi skulle have [en l]ille Pige denne Gang, det var forfær[del]ig sødt ikke sandt? Fru M. har det saa udmærket. Mogensen havde ”spurgt” forleden at Fader og Moder var i Odense, hvorfor ha[noget af papiret mangler]mørke hernede sad og drak Toddy til Kl. 11 ½ med Palam og Johanne. Han passede lige at være herude af til de kom fra Stationen. Han er en sjov Kamerat.
 Saa nu skal de køre! 1000 kærlige Hilsner Kys fra [noget af papiret mangler] og Din egen Al[hed]
 Søndag</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -1917,152 +1917,232 @@
 Jeg ved ikke i Øjeblikket flere, men lad F.-R hente sine Folk, som han kender og er vant til at handle med. Jeg ønsker meget, at du må få et godt Udbytte af det og jeg synes, at det er meget glædeligt –_ også_ for dette at der nu Arbejdsfred.
 Lasse har det godt, han havde storartet i Skovridergården, men længtes alligevel meget og var henrykt ved at komme her tilbage. Jeg skal hilse dig meget fra ham. Også min Kone beder hilse.
 Sigurd
 Ser du Gelsted, så spørg, om han har noget imod at jeg udstiller Portrættet af ham, jeg har fået det i Ramme og synes det ser godt ud. [tilføjet med blyant: - det skulde foreløbig være i Arhus.]
 [ Tilføjet på tværs af brevet:] Jeg har tænkt meget over Overskriften og den er ikke god, den virker lidt som et Bedrag, at nogen skulde have købt alle de Ting af mig og det kan godt blive taget os ilde op, også af Pressen, er det allerede maskinskrevet, må det rettes med Blæk til
 En Samling Billeder af [overstreget: (Maleren?)] Sigurd Swane
 tilhørende Fru Christine Swane
 til Salg
 En Samling Billeder
 af Sigurd Swane
 tilhørende Fru Christine Swane
 til Salg
 Jeg vil meget bede dig gøre det sådan, da det er det eneste rigtige for os begge – jeg havde desværre ikke strax Klarhed over det.</t>
   </si>
   <si>
     <t>1934-11-14</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Frithiof Kemp
 - Kruuse
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fotografierne fra mosen skulle formodentlig bruges i forbindelse med Johannes Larsens udsmykning af festsalen på Odense Rådhus. 
 Sandholt er en herregård i Sandholt Lyndelse, Faaborg-Midtfyns Kommune. Dens ejer, Nicoline von Sperling, var en nær ven af Warberg-familien. 
 Tybrind er en lille hovedgård under Wedellsborg Gods. Johannes Larsens bror, Vilhelm/Klaks, var ansat under dette gods i en lang årrække.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen skal bruge fotografierne fra mosen til sit arbejde. 
 Han har været på jagt hos Vilhelm/Klaks og til stor klapjagt på Sandholt. 
 Kemp har lagt penge ud for noget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LvkX</t>
   </si>
   <si>
     <t>Kjerteminde 14 Nov. 1934.
 Kære Lysse og Bimse
 Tusind Tak for den dejlige Tid jeg havde paa Båxhult. Jeg er nu saa smaat kommen i Gang med mit Arbejde og i den Anledning vil jeg minde om at jeg faar Brug for de Fotografier fra Mosen, som jeg altsaa imødeser med Længsel. Her staar det til som da Bimse var her. Vi var paa Jagt hos Klaks i Regnvejr, hvor Puf som sædvanlig skød en Ræv, Klaks havde i forvejen lovet Else den hvis han fik en. Vi fik en Del Harer og 2 Snepper og vist kun 3 Fasaner, da de ikke var til at drive op. Derimod var jeg i Torsdags til Klapjagt paa Sandholt med Petr. Kruuse hvor vi 138 Stk deraf 98 Fasaner Resten Harer. Den 21 skal jeg med Kemp paa Klapjagt paa Tybrind. Jeg skrev til Kemp om Fugamålet foreslog ham at lægge Pengene ud hvilket han har gjort. Jeg satte ham ind i Sagen, men da jeg ser han har sendt hele Beløbet, har han altsaa ikke anset det for opportunt at prutte. 
 Mange Hilsner ogsaa fra Puf og Else.
 Jeres 
 JL.</t>
   </si>
   <si>
     <t>1936-11-16</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Frederik Ahlefeldt-Laurvig
 Johannes V. Jensen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
   </si>
   <si>
     <t>1937-11-03</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2139,59 +2219,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgDb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgDb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M40"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3951,88 +4031,132 @@
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>311</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>312</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>299</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>313</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>314</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>315</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
+    <hyperlink ref="M41" r:id="rId46"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>