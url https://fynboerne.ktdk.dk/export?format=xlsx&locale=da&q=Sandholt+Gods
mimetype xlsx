--- v1 (2026-08-21)
+++ v2 (2026-10-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="189" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="199" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1230,50 +1230,133 @@
 Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1350,59 +1433,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LvkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2450,72 +2533,116 @@
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>184</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>185</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>172</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>186</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>187</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>188</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>