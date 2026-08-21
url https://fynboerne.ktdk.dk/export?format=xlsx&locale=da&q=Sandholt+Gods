--- v0 (2026-05-21)
+++ v1 (2026-08-21)
@@ -603,52 +603,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/344s</t>
   </si>
   <si>
     <t>Hr. Godsforvalter Warberg
 cand. jur.
 Gothersgade 129 – 4.
 København K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære Abba!
 Du længes vel snart efter at høre lidt herfra, men jeg vilde vente med at skrive, til jeg havde været på Ølstedg. og det kunde jeg først i Aftes. I Søndags var Dengse hjemme; jeg var i Kirke om Formiddagen og om Aftenen var Mogensens her til The. Junge kom fra Odense Kl. 2, saa vi havde da en Del Adspredelse den Dag. Mandag var vi altsaa paa Sandholt og tilbragte alle 5 en meget behagelig Eftermiddag. Pastor Juuls med Ungdom, Provst Schierbæk med Moder og 2 unge Piger. Provsten havde Fru ulæseligt og mig til Bords, han var meget underholdende baade mod mig og senere efter The mod Elle, der maatte staae ca. 3 Kvarter og snakke ”klogt” med ham. Vejret var dejligt og der var henrivende i Haven; Frøken Sperling i meget godt Humør, hun drak med mig, tog de unge med og drak med dem ”med Fru Warberg i Spidsen!” Pastor Juul drak med mig og bad mig hilse Dig, alle de gamle sluttede sig dertil. Der skulde være Barnedaab i Slelde paa Søndag Harald og Thorvald skulde staae Fadder; men nu havde Barnepigen faaet Mæslinger saa de vidste ikke, om Festen blev opsat. Fru Sperling har ikke haft Mæslinger og turde derfor ikke tage derover. Alt staaer vel til her hjemme, Haven er temmelig ren og der er Masser af dejlige Blomster. Jørgen hænger i med Brændet. Bobby er voxet meget, Dede var svært glad ved at see ham og Munter lege. Jørgen fanger nu næsten hver Nat en Rotte, vi mener de svinder godt. Vi nyder det aldeles henrivende Vejr, sidder i Teltet om Eftermiddagen og syer og læser højt. Eastman laa her 2 Breve fra i Lørdags; han har saa grulig meget Arbejde, at han slog paa han mulig ikke kunde komme i dette Efteraar tangerede endog at bare hun var der!! men det synes vi andre dog vilde være for galt, at sende hende alene til Boston. I Dag skal Elle spadsere ned til Schroll at faae noget til sine Øjne, de er daarlige. Jeg vil nødig have, at Du skal fortælle ham, naar han kommer ind til Klokken, at der er en Knejpesangerinde i Pensionatet, i saa Fald vilde han ganske sikkert sende Historien i Omløb her hjemme om det Publikum, der findes i Mis’s Pensionat, og det vilde jeg ikke gutere. Jeg har sikkert nok haft Ret i min Formodning om, at Dis havde ladet sig foresnakke paa Ølstedgaard, at vi havde forsét os med Visse (og Amstrup vel med,) for nu løber det rundt paa Egnen, at ”de har ikke taget det rigtigt paa Erikshaab”! I Gaar spiste Pal., Astrid og jeg til Aften i Køkkenet og kørte lidt før 7 over at see til Visse, men hun var saa spansk og ligefrem uvenlig mod mig, at jeg lovede mig selv, ikke at tage derover saa snart. Det var ikke fordi Astrid var med, for hun og Pal. var der alene forrige Fredag og da var Visse meget venlig mod Astrid og fyldte hende med Anklager mod Amstrup, var vred over at Lærerinden skal komme nu snart kort sagt, alt hvad Amstrup gør er jo galt. Jeg synes at alt derovre er et Væv af Løgn og Modsigelse, ikke til at blive klog paa. Jeg har Gudskelov en god Samvittighed og har intet at bebrejde mig i mit Forhold til Visse og Amstrup i al denne Tid, men jeg kan jo ikke lade være at ærgre mig lidt over alligevel at blive beskyldt for at have handlet urigtigt. Aa[ulæseligt] har 2 Søndage i Træk været der og Visse har grædt og beklaget sig. Aa[ulæseligt] foreslog hende at lægge sig ind paa et Sygehus eller tale med en anden læge, men det mente hun ikke hun vilde af Hensyn til Dis. Tror Du ikke hun har Tuberkler et Sted f. Ex. i Hovedet;?? Jeg synes at Schroll skulde lægge hende ud paa Sygehuset i Odense til Observation; han kommer jo dog ingen Vegne med hende selv. Amstrup sagde til os i Gaar, at nu var hun bedre og meget mere rolig, men Stuepigen havde lige fortalt mig, at det var det samme og at hun var ked af det og græd næsten altid. Hun kom ogsaa til at græde i Aftes, inden vi tog bort, mens vi alle sad sammen og talte om ligegyldige Ting. Ligeledes sagde Amstrup, at V. er glad ved at Lærerinden skal komme, og saa er Sandheden, at hun er rasende over det og har sagt det baade til Aa[ulæseligt] og Astrid. Det er absolut ikke til at komme til Bunds i, men nu vil jeg forholde mig aldeles passiv over for det hele. Da vi kom i Aftes, var Visse gaaet sin Vej, ned ad Allerslevgyden, og de kunde ikke begribe, hvor hun blev af, det blev helt mørkt, inden hun kom. Hun bebudede Paludan et Brev, hun havde skrevet i Gaar. Naa men nok om det. Doktoren har været inde hos Aa[ulæseligt] og har ligeledes spurgt Syberg ud om Visse, saa naar han slet ikke kommer til mig, som kunde give ham bedst Besked, saa er det jo givet, at han bebrejder mig noget, jeg aner ikke hvad! – Lad mig nu snart høre lidt fra Dig, om hvordan Du har det, om Muk, om Thorvalds Besøg, o.s.v. Her kom nu et Brev til gl. Jean om, at endelig er der død en Dame i Christiansdal Kloster; jeg skulde sende Brevet til hende. Hilsen til alle derinde! Børnene sender en af Dagene
 [Skrevet langs sidste sides venstre kant:]
 Pengene til Tæppet til Zuluen, kan Du sige ham.
 [Skrevet langs næstsidste sides højre kant:]
 Kærlig Hilsen fra Din Smaa.</t>
   </si>
   <si>
     <t>1898-09-13</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Thorvald Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Thorvald Balslev
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 H. Junker
 Johanne Christine Larsen
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
 I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
 Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
 Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
 Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
   </si>
   <si>
     <t>Hempel Sybergs søster har ligget syg i Heden. 
 Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
 Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
 Laura må hurtigt vide, om Niels Holm skal have hø.</t>
   </si>
   <si>
@@ -819,52 +819,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -1128,128 +1128,128 @@
     <t>Sandholt kan være godset af samme navn ejet af Nicoline Nobel von Sperling, død 1917.</t>
   </si>
   <si>
     <t>Johannes Larsen har købt en trekant jord af mølleren. Gartneren planter blommetræer. Larsen sender penge til diverse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PgTe</t>
   </si>
   <si>
     <t>Kjerteminde 12 April 1918.
 Kæreste Alhed.
 Jeg har nu købt den Trekant af Mølleren for 1400 kr. Spies kommer om lidt og skriver Kontrakten og spiser Smørrebrød og Snaps med. Jeg har bestilt Gartneren til at plante en Række af alle Slags Blommer langs Gærdet ind til Møllen. Jeg sender nu 8500 til Sandholt og 33 til Laurentius og HM. har Bogen og kan sende Dig Penge. Hils Drengene og Christine.
 Din hengivne Johannes Larsen.</t>
   </si>
   <si>
     <t>1934-11-14</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Frithiof Kemp
 - Kruuse
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fotografierne fra mosen skulle formodentlig bruges i forbindelse med Johannes Larsens udsmykning af festsalen på Odense Rådhus. 
 Sandholt er en herregård i Sandholt Lyndelse, Faaborg-Midtfyns Kommune. Dens ejer, Nicoline von Sperling, var en nær ven af Warberg-familien. 
 Tybrind er en lille hovedgård under Wedellsborg Gods. Johannes Larsens bror, Vilhelm/Klaks, var ansat under dette gods i en lang årrække.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen skal bruge fotografierne fra mosen til sit arbejde. 
 Han har været på jagt hos Vilhelm/Klaks og til stor klapjagt på Sandholt. 
 Kemp har lagt penge ud for noget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LvkX</t>
   </si>
   <si>
     <t>Kjerteminde 14 Nov. 1934.
 Kære Lysse og Bimse
 Tusind Tak for den dejlige Tid jeg havde paa Båxhult. Jeg er nu saa smaat kommen i Gang med mit Arbejde og i den Anledning vil jeg minde om at jeg faar Brug for de Fotografier fra Mosen, som jeg altsaa imødeser med Længsel. Her staar det til som da Bimse var her. Vi var paa Jagt hos Klaks i Regnvejr, hvor Puf som sædvanlig skød en Ræv, Klaks havde i forvejen lovet Else den hvis han fik en. Vi fik en Del Harer og 2 Snepper og vist kun 3 Fasaner, da de ikke var til at drive op. Derimod var jeg i Torsdags til Klapjagt paa Sandholt med Petr. Kruuse hvor vi 138 Stk deraf 98 Fasaner Resten Harer. Den 21 skal jeg med Kemp paa Klapjagt paa Tybrind. Jeg skrev til Kemp om Fugamålet foreslog ham at lægge Pengene ud hvilket han har gjort. Jeg satte ham ind i Sagen, men da jeg ser han har sendt hele Beløbet, har han altsaa ikke anset det for opportunt at prutte. 
 Mange Hilsner ogsaa fra Puf og Else.
 Jeres 
 JL.</t>
   </si>
   <si>
     <t>1936-11-16</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Frederik Ahlefeldt-Laurvig
 Johannes V. Jensen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
   </si>
   <si>
     <t>1937-11-03</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
   </si>