--- v0 (2026-05-27)
+++ v1 (2026-09-04)
@@ -184,65 +184,65 @@
   </si>
   <si>
     <t>Kjerteminde den 6 marts 1886
 Min egen kjære Johannes!
 Vi fik travlt med at faa Kjole og Hat afsted til Dig. Georg styrtede afsted til Posthuset for at høre om de tog imod Pakker- ja de vilde nok modtage men ikke svare for Ejendele men gjør det bare istand Moder saa kommer vi dog først og maaske naar det sig at han faar det, vi ere kan du vel forstaa meget spændte på at vide hvad Du vil agere i den Dragt; men vi faar vel snarest Besked fra Dig 
 Jeg vil nu rigtig ønske Dig en glad Aften en Aften Du kan tænke paa med Fornøjelse bagefter, hvor jeg dog skal bede for Dig at Du maa ikke blive altfor overstadig lystig saa Du glemmer at holde Maade og ikke tage altfor mange Glas som de gamle vil friste Eder til at nyde Du maa nu ikke lee af mig ej heller vredes – fordi jeg kommer med denne Formaning det er kun fordi jeg elsker Dig saa højt min Ven at jeg beder dig saa hjertelig at høre min Formaning, jeg tænker hvis Mollerup er med saa holder I to sammen. Du maa nu endelig diske op med en hel Deel baade om Decorationer og Optog Musik og hvad de enkelte vi kender forestiller Plesner M. C. H.H. og saa 
 videre Godtfredsen ja bliv nu ikke utaalmodig over mine Forlangender husk paa vi ere herhjemme og faar ingen anden Beskrivelse end din det stod rigtignok bemærket i Politikken at Eder Skole skulde holde Fastelavnsgilde maaske det ogsaa omtaler Festen ja endnu engang god Fornøjelse min Ven.
 Her har ellers været et saa stærkt Snefald at du kan tænke Fader maatte rejse med Godsforvalteren til Nyborg i en Sag for Baronen, de tog herfra en Formiddag det var vist i Tirsdag, i Kane til Ullerslev og Motortog til Odense, Fader gik til Hinnemae i Mellem Tiden og da Toget kom tilbage og de skulde til Nyborg sneede det saa stærkt at de først kom dertil Kl. 6 Aften og der var ikke at tænke paa Hjemtour i denne skrækkelige Snestorm, vi fik Telegram [fortsættelse mangler]</t>
   </si>
   <si>
     <t>1886-03-16</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
 Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
 Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
 Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
@@ -691,51 +691,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/F7S0</t>
   </si>
   <si>
     <t>Brockdorff den 27/11 - 1924.
 Kære Larsen. Ja her med Tak for Breve og rigtig Tak for at De tænker paa mig i den Forbindelse. Jo hvor mange Penge jeg kan rejse er jeg ikke selv klar over. Jeg er bange for at Jorden maa være daarlig. Ja, jeg synes det er en meget lille Afgift og 30000 Kr. for Besætning og Indventar forekommer mig at være meget for en Besætning paa 14 Stk. Køer og 5 Heste + Maskiner og Redskaber og 80 Td. Ld, men som De skriver et er "at forlange" - "et andet er at være tilfreds med" At der her [ulæselig] kan avles rigtig god Hvede kan være rigtig, men der har [ulæselig] kun for ud meget lille Del af Jorden [ulæselig] angaaende Placeringen - saa har jeg ikke Ide om [ulæselig], men det kan jo ikke være vanskeligt at sætte sig ind i det vil jeg antage. Skovbrug og Landbrug er jo ikke det samme og for det førstes vedkommende kan man jo læse sig til det meste, det kan man ikke saa absolut ved Landbrug. Jeg vil antage det højeste jeg kan rejse er 7-800 Kr., saa det bliver vel for lidt? Jeg havde vældig god Lyst dertil for dette her interesserer mig jo ikke længere ved De, men kan ikke for nærværende Tidspunkt udtale mig, men først have talt med min Fader og Onkel og det kan ikke blive før Jul. 
 Saa jeg ved næsten ikke hvad jeg har Lyst til der, men er i en forfærdelig Kattepine, min Stilling tillader jo ikke at jeg rejser saa meget ellers skulde jeg over at have den at se. Forp. er i Kbhvn i disse Dage kommer først hjem igen Onsdag el. 3/12. Bare jeg vidste om der var noget virkelig godt til Betingelserne. Skatterne paa Gaarden skal vel ogsaa svares og det bliver vel omtrent lige saa meget som efter? 
 Men er der ikke truffen nogen Bestemmelse inden Jul angaaende Gaarden kunde jeg jo eventuelt rejse selv og se paa det, sammen med mere kompetente og store landmænd. Las jeg tror ikke Larsen du er værd at vente el tage Hensyn til mig. Forp. kommer som før nævnt hjem d. 3die. hvis der [ulæselig] bliver ud af den reflekterende kunde jeg muligvis faa ham med derover i nær Fremtid. Men i saa Fald hører jeg maaske nærmere fra Dem?
 Endnu engang Tak, De gav mig noget at spekulere paa, saa afventer jeg Sagens Gang.
 I Løbet af en halv Snes Dage er vi færdige med at pløje og vi har den sidste Maaned leveret 30 Vognl. Halm.
 Venlig Hilsen Deres
 A. Sønder[ulæselig] Andersen.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>