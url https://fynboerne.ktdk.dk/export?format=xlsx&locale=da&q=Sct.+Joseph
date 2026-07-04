--- v0 (2026-05-17)
+++ v1 (2026-07-04)
@@ -44,54 +44,124 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1895-09-01</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Tre Hjorte</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev
+Berta Brandstrup
+Johanne  Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Christian Caspersen
+- Feilberg
+Christine  Mackie
+Otto Emil  Paludan
+Erik Schaffalitzky de Muckadell
+Fanny Schaffalitzky de Muckadell
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Johannes Wilhjelm</t>
+  </si>
+  <si>
+    <t>Tre Hjorte var et hotel, som Albrecht Warberg ofte boede på, når han var i København.
+Christine Mackie, f. Warberg, flyttede i 1895 fra Absalonsgade til Hans Tavsensgade i Odense.
+Det vides ikke, hvem Jacobsen, Othile, Nellemann, Galen og Niels var. Udfra ordene om Niels' helbreb kunne der være tale om Emil Brandstrup, Laura Warbergs bror, som led af tuberkulose.
+Lauritz Brandstrup og nonnerne: Laura Warbergs far flyttede ind på Sct. Josephsøstrenes Collegium, da hans kone ikke længere kunne passe ham, eftersom han var dement.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1397</t>
+  </si>
+  <si>
+    <t>Det er godt, at Christine Mackie er flyttet, men hun skulle have taget flere musiktimer. 
+Albrecht Warberg har besøgt Othilie, som var faldet ned ad en strappe. Han har også været os Lauras mor, men hun var udskrevet. Lauras far ser ældre ud. Han er tilffeds med at være hos nonnerne, men han har smerter og farer op og brøler. Forleden bad han Albrecht om to kroner. 
+Albrecht går ture med Niels. Ludvig/Lud Brandstrup vil have Niels sendt til Norge. Albrecht har besøgt Ludvid Brandstrup på hans atelier på Charlottenborg.
+Feilberg ligger for døden. 
+Albrecht Warberg har fået brev fra Paludan og har besluttet at rejse hjem for at tale med greven.
+Albrecht har mødt Nicoline von Sperling, Julie Brandt, Fanny Schaffalitzky og Maria Balslev, og han har været i Tivoli med Julie Brandt. Albrecht skal spise hos Wilhjelms. Han siger nej tak til afteninvitationer pga. sin astma. Han har været ude at se det nye fængsel ved Vestre Kirkegård.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xPdM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Laura Warberg
+Att: Hr Dyrlæge Caspersen
+Snøde
+pr Lohals
+[På kuvertens bagside:]
+[Noget af papiret mangler og ulæseligt] E Br.
+[I brevet:]
+Hotel Tre Hjorte d. 1 Sept. 1895.
+Kjæreste Smaa!
+Igaar fik jeg Dit Brev og igaar maa Du være rejst til Snøde og har vel ikke haft det bedste Vejr ved Vandet. Jeg synes, at det er godt, at Christine er flyttet, men jeg havde unægtelig helst set, at hun havde faaet flere Timer i Musik istedetfor i Dansk; dog noget er bedre end intet. Det var da en Skam at vedkommende Lærer (Jacobsen?) at slaa [ulæseligt], men paa den anden Side kan hun maaske have godt nok af at have faaet den Lærdom banket ind, at hun ikke skal læse alene for den enkelte Dags Karakter. For nogle Dage siden fik jeg Bud, om jeg vilde se ud til Othilie, som var bleven syg – hun bor hos sin Veninde Frøken Nellemann ude på Vesterbro - ; jeg gik saa derud, og det viste sig saa, at hun Dagen i Forvejen var gaaet paa Hovedet ned ad en Trappe. Slaget i Hovedet havde kun den Virkning, at hun foruden hendes Hovedpine; mere saa havde hun skrabet sit ene Ben og derfor skulde hun ligge. Igaar var jeg til Mor for at se til hende, men da var hun gaaet ud, og jeg vil derfor nu betragte hende som udskrevet. Fra hendes Værelse kan man se Gaarden, hvor Din Fader er. Jeg besøger ham omtrent hver 3die Dag, og han bliver altid glad ved at se mig. Han har det, synes jeg, ganske godt, men er kommen til at se ældre ud ved at have mistet nogle af Fortænderne. Han er meget tilfreds med Opholdet hos Nonnerne og fortæller mig altid, at der bliver sørget udmærket for ham i enhver Henseende. Han faar af og til pludselige Smerter og farer da op med et forfærdeligt Brøl. Var jeg imidlertid forleden hos ham med et [ulæseligt ord] livede han virkelig op, og igaar da jeg var der igen forsøgte han slet ikke derpaa. Han har bedt mig om 2 Kr ”saa skal jeg ikke plintre Dig for mere” tilføjede han, og det har jeg ladet ham. Niels har det fremdeles ikke godt; Lud mener, at han bør sendes til Norge til Vinteren. Igaar gik jeg en længere Tur med ham, og det syntes at bekomme ham vel, men om Aftenen kan han aldrig, gaa med mig, det tør han ikke, og jeg tør ikke overtale ham, om jeg end har en Formodning om, at han forkjøler sig ved at tilbringe saa meget af Tiden i Sengen. - Lud har i de sidste Dage arbejdet i Atelier paa Charlotteborg, og der har jeg saa daglig besøgt ham. Hans Frue har jeg ikke set endnu; hun har aflagt mig en Visit uden at træffe mig. Igaar var jeg hos Feilbergs, det vil sige i Tekøkkenet hos Pigen; han har det saa daarligt at han helt har holdt op med at spise, og Kræfterne er stærkt aftagne; han har formodentlig ikke mange Dage tilbage. 
+Forleden havde jeg et Forretningsbrev fra Paludan, der havde til Følge, at jeg besluttede mig til at rejse hjem midt Ugen for at tale mundtligt med Greven. Nu i Dag har jeg læser Brev fra [ulæseligt] hvori han bestemt foretrak, jeg skulde blive de 5 Uger herinde, og saa bliver jeg altsaa, saameget mere som Nødvendigheden af at tage hjem synes mig at være svunden en Del.
+Igaar Aftes mødte jeg paa Banegaarden for at tage imod Thorvald; han var der imidlertid ikke, men derimod Frøken Sperling sen. og Brandt forat tage imod Marie Sp., som kom med Toget. Jeg indbød Brandt til følge med mig i Tivoli, hvorover hun blev meget glad; vi sad der saa et Par Timers Tid og saa afleverede jeg hende til en Sporvogn. I Morgen er jeg bedt til Wilhjelms til Middag og har taget imod Indbydelsen. Derimod har jeg foreløbig frabedt mig alle Middagsindbydelser for gl. Bern, da jeg endnu er alt for afhængig af min Astma. Jeg taaler intet om Aftenen drikker derfor hver Aften The. .
+Igaar traf jeg paa Kongens Nytorv Baronesse Fanny, med hvem jeg fik en længere Passiar. Hun er forfærdelig mager, men ser i øvrigt frisk og rask ud. – Jeg har været en Dag med Galen ude at bese det store Fængsel ved Vestre Kirkegaard; det var meget interessant. 
+Med mange Hilsener til Alle!
+Din A.</t>
+  </si>
+  <si>
     <t>1945-02-15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Sct. Joseph</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Guy  de Maupassant
 Hans  Elers Koch
 Hans Koch
 Marie Larsen
 Viggo Frederik Møller
 Ellen  Sawyer
 Christine Swane
 Lars Swane
 Arne Ungermann
 Ursula Uttenreitter
@@ -126,120 +196,50 @@
 [Håndskrevet på kuvertens bagside:]
 Har osse fået Hildas Brev. Tak.
 Kære Elle
 Tak fordi du 
 [I brevet:]
 Sct. Joseph 
 d. 1_5 Febr_. 1945.
 Kære lille Mor!
 Tusind Tak for dine Breve, det er simpelthen vidunderligt at faa saa gode Tidende. Jeg har læst både dit og Gretes Brev flere Gange. Vi har Luftalarm men ikke en Flyver eller et Skud høres, jeg sidder noget saa rart i en god blød Stol med Benene oppe paa Divanen, og - - rygende paa en Cigar. Tanterne lader som sædvanlig Alverdens Goder rasle ned over mig. Fortalte jeg at første Gang vi mødtes havde de 1 Pk Cerutter 1 Pk Cigaretter 1 Æske Konfekt med til mig – jeg var ved at daane, desuden forærede T. Ugle mig en Paraply og Grønningens Katalog som – nu blæser de a’ – altid er morsomt at have. Oppe på Udstillingen som vi altså var på 2 Dage sammen forærede de mig begge 2 Træk hver i Tombolaen og minsandten om jeg ikke vant en Bog ”Menneske Magt” af Viggo F. Møller med Ill. af Arne Ungerman. Hvor var det dejligt at se Kunst igen Mit Øje var utrænet mærkede jeg tydeligt, men hvor jeg nød det. Ikke mindst da jeg var i Birkerød i Tirsdag på min Fridag, my luck was us egentlig havde jeg jo Vagt Kl 10 Mand. Aft. Imidlertid havde Th Torp fri den Dag og hende der afløste ville gerne bytte med mig – altså spurgte om jeg vilde – hvorefter kom afsted med et 17.39 Tog, havde heldigvis taget mere Tøj på – der var hundekoldt, kommer vel derud viste det sig at det var blevet Vinter, Masser af Sne – på Træer og alt – stille stjerneklart Frostvejr, en meget smuk Tur derud – til Skovgaardsvej – Tante Ugle stod i Døren da jeg kom og saa efter mig. De havde ventet med Middagsm. Den stod på Skinke, Grønlangkål og br. Kart. oven på Kaffe og hjemmebagte Fastelavsboller – Cigarer. Deres Hus er og bliver en Oplevelse, Gud fri mig hvor er der pragtfuldt, Stykke for Stykke sugede jeg alle Skønhedsindtrykkene til mig – og Pressen Himmel hvor jeg savner den nu må se at have – me – nej det er sandt, jeg kan jo gå hen til Kommandocentralen og høre Nyt fra i Dag. Vi gik ret tidligt i Seng jeg var træt efter Børnestuevagten oppe 6 ½ hver Dag og arbejde til 10. – Fritimerne havde jeg været paa Farten i næsten hver Dag i stedet for at hvile lidt. Næste Dag sov jeg længe – Kaffe paa Sengen m. hjemmebagt Franskbrød
 II.
 Pimpernickel og Hybenmarmelade og Fastel.bolle ½ Cerut blev derefter nydt – osse paa Sengen. Saa i Badeværelset hvor der var varmt Vand til et knebent men dejligt Bad, der var sat grønt Tandkrus grøn Sæbekop m Sæbe samt hængt to grønne Badehåndklæder ud til mig. Jo jo det er fuldendte Værtinder, jeg sov i Ries Værelse fordi jeg var bange for Varmen i Stuen, og saa kunde jeg bedre blive liggende [Er blevet vahc. i Dag]
 Mange Tak for Kortet] Dagen gik med lidt af hvert, T. Ugle havde travlt med at klare Atellieret til en jysk Kunsthdl. Besøg – hjalp lidt – hun lidt sov til Middag 1 ½ T. drak Te og læste til Middag i en Guy Maupassant Bog. Fik Labscaues og Kærnemælksfromage, som en ung Maler der kom for at hente nogle Papirer hjalp os med at fortære. Lasse kom for at stå T-Ugle bi med Handlen, netop som Manden kom Vi andre gik vi skulde til Lasse og Ursula om Aftenen. Sikken et Sjask at vandre i. Senere havde de alle 3 Kunsthdl, ville ogsaa se Lasses Billeder; de bor rart de to Lasser, har en Masse pæne Ting og Billeder. Da de ankom var de blevet til 5 og ikke 3 som meldt men ikke særlig smukt, hvis det da er ham jeg har hørt i Telefonen. Her maa indskydes at Rie og Uglen havde talt saa meget om T-Ugles Tandlæge, hans Far var Gartner paa Glorup – det skulde være saadan et ualmindeligt tiltalende Menneske, utrolig sød over for dem efter hvad de fortalte, Konen er der ikke noget ved, derimod er Børnene søde – voksne. Det var Datteren og Tandlægen der var stødt til – de var kommen for at besøge T netop de var ved at gå yderst fornøjeligt blev det, guddommeligt at træffe morsomme nulevende Mennesker igen Det var en dejlig Aften ikke mindst paa Grund af de store Ting der blev sagt i Pressen. Saa omsider sejlede eller svømmede vi da hjem igen – sent blev det – der skal jo snakkes og hygges lidt. Næste Morgen før 5 buldrede Kakkelovnen, og Kaffen var parat i en varm Stue, Rie er sig selv lig. 1 Fl. Eau de Cologne, 1 Par Silkestrømper rigere drog jeg glad a’ til mig Tog 5.39, hvilket gav god Tid til at nå hertil. At jeg sov i Fritimerne (gik tidligt i Seng behøver jeg vel ikke at sige. I Dag sov jeg også begge Timer. Var oppe at spille fra 7 – 8.15, Klaver 
 [Skrevet på hovedet øverst s. 1:]
 I Dag er den ene Fjerdedel af Tiden gået. Ingen af os venter at komme herfra paa normal Vis – mon det så ikke netop bliver det. Her er fredeligt som altid kun nu og da lidt Skyderi – dog aldrig hvor man selv er. God Nat! hils dem alle og husk at fortæl hvad det er med A.M. 
 [Herefter ikke på hovedet:]
 Hils hende mange Gange. Mon jeg har glemt noget? Vel nok. Men er saa søvnig. B. 
 [Skrevet på hovedet nederst s. 2:]
 Drengene var nok ordentlig vittige, de kære Hoder Gudskelov at Du ikke [ulæseligt] lille Mor.
 [Skrevet på hovedet øverst s. 2:]
 Tak Grete Mange Gange for Brev kan ikke overkomme mere i Aften. Sikke Gaver de har faaet. Dejligt at Dagen den store blev en Sukces
 [Skrevet på hovedet øverst s. 3:]
 er ganske vidunderligt da jeg kom igen efter at have spillet -----1. Gang var det stemt og i Orden der var 3 Toner der intet sa’, nu er det skønt siger jeg dig, og saa ligger der saa mange brugelige Noder 1 af de unge Læger spiller ret ofte dernede, dygtigt
 [Skrevet på hovedet øverst s. 4:]
 Hvad Afd. angaar er jeg flyttet på Gangen, der er ikke stort at lave, jeg pjækker den hver x efter ×Måltiderne har været henne i Krogen hos S. Rosaria i Dag der kan jeg bedst lide at være.
 ×Smutter herind på Værelset og tager en Mundfuld Røg.</t>
-  </si>
-[...68 lines deleted...]
-Din A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -316,51 +316,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>