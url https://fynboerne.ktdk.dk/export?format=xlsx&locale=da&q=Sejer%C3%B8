--- v0 (2026-04-26)
+++ v1 (2026-09-20)
@@ -301,54 +301,54 @@
 JL er bekymret over Alheds arbejdsbyrde og usikker på det rette i, at Puf tager afsted med Rylen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KCHt</t>
   </si>
   <si>
     <t>Sejerø 1 Juni 1923.
 Kæreste Alhed!
 Det er jo ikke meget Du har hørt fra mig de sidste Dage men jeg har slidt saa vældigt i det i Anledning af det gode Vejr og denne gode Ø saa jeg har sovet over mig hver Mrg. I Aftes før jeg gik i Seng skrev jeg til Gross og skrev uden paa et Brev til Dig for at skrive et Par Ord i Mrg men jeg vaagnede først ved at Friis stod her et Kvarter over 6 og maatte saa vente til rende til Baaden med Gross's Brev uden at faa skreven til Dig. Jeg har nu i 6 Dage arbejdet fra 7 Mrg til 7-8 Aften og da Øen er 11 Km lang faar jeg jo gaaet en Del ogsaa. I Aftes kom jeg først ombord Kl 7 1/2, men jeg har ogsaa faaet lavet 23 Tegninger siden vi kom her altsaa paa 6 Dage. Det var Meningen at vi i Aften skulde sejle til Hesselø og det havde jo været glimrende Vejr til det, men Friis tabte i Frmdg sin Brille saa Petersen maatte sejle ham over til Havnsø saa han kunde rejse til Kjøbenhavn og faa et Par andre. Jeg bliver her saa i Mrg over og vi sejler saa i Mrg Eftermdg til Lynæs og tager Friis om Bord. Derfra tager vi saa til Hesselø ikke ind i Isefjorden som Vejret er. Vor næste Adr er Lynæs poste restante. Det maa være en forfærdelig streng Tid for Dig jeg er meget urolig for hvordan Du vil klare det. Det er forfærdeligt pænt af Dig. Friis bliver ved med at snakke om at faa fat i Puf og faa ham med til f Ex Hesselø, men jeg har ikke gjort noget ved det fordi jeg synes at Du daarligt kan undvære ham og jeg ved heller ikke om han vil bryde sig om det. Du har jo heller ikke svaret paa det, jeg bilder mig nemlig ind jeg har at jeg har skrevet det en Gang. Her er flere Kolonier af Tejster hvad der overraskede mig da jeg ikke før har hørt noget om at de ynglede paa Sejerø. Naa nu er det ved at blive mørkt og Kl er henad 10 saa jeg maa vist se at komme til Køjs. 
 2. Juni
 I Dag kom jeg da op lidt over 6. Det var dejligt at jeg fik det færdig. Patroner skal I ikke bryde bryde jer om nu, i det hele taget savner jeg ingen Ting. Det ser ud til fint Vejr i Dag igen. Jeg skal se at faa lavet noget inden vi skal af Sted i Eftermdg. Mange kærlige Hilsner
 Din JL.</t>
   </si>
   <si>
     <t> 1. jun. 1923</t>
   </si>
   <si>
     <t>Indledning til togt med Rylen i juni 1923
 Achton Friis og Johannes Larsen sejler med skibet Rylen til bla. Sejerø og øerne i Isefjorden. Dagbogen handler mest om naturiagttagelser og i overvejende grad om fugle og planter på øerne.
 Dagbogens sidste 3 sider, der er noteret undervejs, er medtaget under denne dato.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/9LdcvZH9</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/n/LvmYDgSK</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/lZyxnYPl</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/LvmYDgSK</t>
   </si>
   <si>
     <t> 2. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
   </si>
   <si>
     <t> 4. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/sx0R7477</t>
   </si>
   <si>
     <t>19. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GWjQdCmZ</t>
   </si>
   <si>
     <t>1924-03-08</t>
   </si>
   <si>
     <t>Fiilsø
 Odense, Fyn
@@ -394,51 +394,51 @@
     <t>https://fynboerne.ktdk.dk/d/7pRJ</t>
   </si>
   <si>
     <t>Kjøbenhavn 8 Marts 1924.
 Kæreste Alhed!
 Tak for Brevet i Gaar. Som Du kan se af Telegrammet som jeg sender naar jeg gaar hen med dette har jeg taget Dit Raad til Indtægt. I Morges kom Johs V. og hentede mig i zoologisk Have hvor jeg tegnede Skitser til Taffelænderne som jeg nu skal til at lave Tavler af. Jeg spiste Frokost hos Johs. V. og gik derfra ind til Papirpetersen og forsynede mig med Papir og en ny Aquarelkasse, og har nu siddet og lavet Udkast til den første Tavle. Det var forøvrigt ikke min Mening at blive hjemme mere end et Par Dage mens jeg fik lavet mig et Par nye Træskostøvler, saa vilde jeg have rejst over til Fiilsø for at male Billeder til Udstillingen i Odense og saa bagefter taget herover og male Loftet. Men maaske er det fornuftigere at vente til Vejret bliver mildere og der kommer flere Fugle derovre, i hvert Fald bliver det jo behageligere og jeg kan jo saa ogsaa faa lavet flere Billeder i kortere Tid. Men der havde maaske været en Chance for at male Ænder og Svaner i Vaager, hvis der altsaa er nogle. Men nu gaar jeg altsaa i Gang med Dykænderne. I Forgaars Aftes var jeg til Johs. V.s Foredrag i Glyptotheket og havde Uglen med. Bag efter var vi inviteret til Smørebrød Øl Kransekage og Vin nede i Kælderen, sammen med Johs. V.s Marie Henriques Baronen Marie Weis's Fr[ulæseligt] Poulsens ORS Mikkelsen og nogle unge Mennesker, samt en lille glatraget affabel Herre som gik rundt og præsenterede sig, men jeg kunde ikke høre hvad han kaldte sig og fik først bag efter at vide at det var Helge Jacobsen. Jeg kom til at sidde sammen med Fru Weis og Fru Poulsen og havde Frk Henriques ved min anden Side og Weis lige overfor, han var meget livlig. Baronen og Marie fulgtes vi med hjemad. Baronen var i Færd med at faa Influenza og Marie skældte mig ud fordi jeg ikke boede i Valby. Jeg gik derud i Gaar men traf ingen hjemme. Jeg sendte en Buket Nelliker ud til Krematoriet. Fru Dahlerup havde frabedt sig Kranse. Jeg var ude hos Achton Friis i Gaar Frmdg. Han mente det var bedst han følte sig for hos Bing med Hensyn til det han talte om. (Dyrene). Da jeg fortalte ham at jeg rejste hjem bad han mig om at sende ham Tegningerne fra sidste Tur, hvilket jeg lovede, men nu maa bede dig om. Du maa saa lade Madsen pille Sejerø Tegningerne ud af Rammerne. Desuden kommer jeg nu i Tanker om at jeg glemte at tage de 4 originale Tavler ud, men de kan godt blive derovre til videre, for de staar vel godt tørt. Jeg har hævet de 800 Kr. Kunstforeningen og har dem. Af Chequen fra H.C. Holm for Kortene har jeg betalt Munch Petersen for Leje og Avertering og sender Resten paa Cheque samt Kvitteringen. Alfred Eckardt har jeg betalt foruden de 200 Kr. - 664 Kr. 99 Øre - Resten af hvad han havde lagt ud og vedlægger foreløbig Kvittering. Dem betalte jeg med en Cheque fra Fru Engell (700). Bredlund har 50 Kr. fra Fuldmægtig Pechardt, ham med Afbetalingen. Ellers tror jeg ikke der er kommen mere ind. Skræderen fra Helsingør var her i Gaar og prøvede de 2 Jakker og Vinterfrakken færdig. I Aftes var jeg med Schiøler henne hos Ellen. Schiøler er i svært godt Humør for Tiden det gaar godt med Forretningen og der er Udsigt til at han med det allerførste kan blive helt færdig med Landmandsbanken. Det lyder forbavsende men Kemp fortalte mig noget lignende forleden. Naar jeg nu skal blive her maa jeg vel sende noget Snavsetøj hjem. Jeg skal undersøge det paa Mandag. Mange kærlige
 Hilsner
 Din
 JL
 Jeg gik op til Chr. før da jeg kom fra Byen for at kunne fortælle Dig hvordan hun havde men traf hende ikke hjemme.
 JL</t>
   </si>
   <si>
     <t>1948-12-08</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa i Maribo.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg med feber. Han skulle have været på jagt med Obert Helge Jensen på Rømø og Slien, men han måtte aflyse. De kom afsted en anden dag. En fisker har lovet Larsen en sejltur til Hatterrevet nord for Samsø, og Larsen har fået bestilling på et billede derfra. 
 Johannes Larsen kommer den 13. for at deltage i Christa Knuths fødselsdag.
 Peter fra Båxhult har været på besøg.
 Larsen spørger, om Christa Knuth fik byttet den villa, som hun havde købt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CaeP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
@@ -547,51 +547,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PC1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShYP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cztYLeCr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KCHt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LvmYDgSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GWjQdCmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PC1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShYP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cztYLeCr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KCHt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LvmYDgSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GWjQdCmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>