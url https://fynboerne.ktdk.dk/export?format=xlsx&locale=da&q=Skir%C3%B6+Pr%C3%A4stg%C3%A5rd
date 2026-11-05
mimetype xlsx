--- v0 (2026-05-04)
+++ v1 (2026-11-05)
@@ -63,54 +63,54 @@
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1913-08-02</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Sverige
 Ädelfors St.</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, visedigter
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Andrew Carnegie
 Maurice Chevillard
 Grethe Jungstedt
 Carl Petersen, arkitekt
 Ellen  Sawyer
 - Sims
 - Thalbitzer</t>
   </si>
   <si>
     <t>Madien er muligvis Louise Brønsted.
 Det vides ikke, hvem Ingeborg var. 
 I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
 Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
   </si>
   <si>
     <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
 Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
 Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
 Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rHr</t>