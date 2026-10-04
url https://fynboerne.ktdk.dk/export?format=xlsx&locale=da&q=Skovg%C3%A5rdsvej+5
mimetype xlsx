--- v0 (2026-08-17)
+++ v1 (2026-10-04)
@@ -86,51 +86,51 @@
 Jens Larsen
 Johan Larsen
 Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Brevet er privateje.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen fra faster Christine Swane (Uglen) til hendes nevø Johan Larsen (Lysse).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MXUR</t>
   </si>
   <si>
     <t>Skovgårdsvej 5 29/2 1936
 Kære Lysse. Hjærtelig til Lykke – ja det er nok noget forsinket men af den Grund ikke mindre vel ment. Håber at I har det godt alle 4. Hils Peter og sig at jeg glæder mig til at se ham til Sommer så at jeg kan få mine Plæner slået. I har vel haft morderlig med Sne – ligedan her. Tusinde Hilsner til Jer alle din hengivne Ugle.</t>
   </si>
   <si>
     <t>1938-05-20</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hIOv</t>
   </si>