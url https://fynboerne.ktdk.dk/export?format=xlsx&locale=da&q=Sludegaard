--- v0 (2026-05-28)
+++ v1 (2026-08-31)
@@ -63,52 +63,52 @@
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.