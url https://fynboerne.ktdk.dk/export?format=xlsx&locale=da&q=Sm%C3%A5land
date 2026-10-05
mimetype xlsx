--- v2 (2026-08-19)
+++ v3 (2026-10-05)
@@ -491,59 +491,59 @@
   <si>
     <t>En del kunstnere med familie er samlet på Båxhult. JL er begyndt at lave billede af hunden i lyngen. Han har fanget en levende urhane.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hDhH</t>
   </si>
   <si>
     <t>20/8 - 1897
 Kære Mor!
 Tak for Dit Brev, som jeg fik i Aftes. Jeg vil først besvare Dine Spørgsmaal angaaende Reformdragten. Anna har ikke endnu faaet nyt Undertøj, men hun har Mønstrene og vil absolut have det. Livstykket eller Brystbaandet behøves aldeles ikke til tynde Mennesker, hun vil ikke have det. Hun mener, det var udmærket om Dis købte bare et Sæt hos Vessels, da det vist vil være meget lettere at sy efter end Mønstrene. Kjolerne kan man variere paa mange maader, naar blot Prinsesseformen er bibeholt. Du skulde endelig ikke opgive det, det er vist udmærket. Kan Du ikke huske en sort Damaskeskjole, jeg engang havde, den Facon kunde vist egne sig til Bein; den var blouset foran, Skærf snoet om Livet (Maven) og næsten glat Nederdel. Det kan jo ogsaa sys med Bælte og ganske almindelig; naar blot Liv og Nederdel bliver syet sammen saavidt mulig og ellers Hægter og Maller. - - Vi har det ellers glimrende; i Gaar fik vi endelig godt Vejr, ellers har vi haft Regn hver eneste Dag og var lige ved at blive utaalmodige, men saa meget des større er jo Glæden nu, da det endelig har forandret sig. De skyde en Masse Tjurer og Urhøns, men vi kunne ogsaa spise en kolossal Masse; det er enorme Kvantumer vi sætte til Livs; jeg kender ikke mig selv igen, hvad Appetit angaar, jeg er altid sulten, selv en Times Tid efter at vi have spist kan jeg godt igen saa jeg venter at have taget et £ til, naar jeg kommer hjem. Det er vist Luften heroppe, der er umaadelig sund og styrkende. Først i Gaar kunde Las rigtig begynde paa sit Billede af Hunden i Lyngen, hidtil har vejret været for daarlig. I Gaar Eftermiddags var Schou Las og jeg ude at lede [overstreget: E] efter Svampe; vi skulde over en lille Mose men da Las var bange at jeg skulde falde paa de vaade Stene, bar han mig over, men gled selv, saa vi begge faldt i Mudder til Midt paa Benene; jeg havde min hvide Badekjole paa, den blev kulsort. - I Dag har jeg været med paa Jagt; d.v.s. det var uden Bøsse, han vilde fange en levende Urhane, han har fanget en, men vilde have én til. - Jeg husker ikke, om jeg skrev, at vi en af de første Dage, saa en Hugorm, [indsat: den] løb lige for Fødderne af os i Lyngen. - De tre Børn ere saa søde, Kunstnerens største Dreng er forfærdelig grinagtig og rigtig artig. De to [overstreget: M] mindre have [overstreget: have] haft ondt for tænder og været daarlige nogle Dage, baade Kunstneren og Schou ere saa flinke til at hjælpe til at passe dem. - Det er storartet, at der er Udsigt til at jeg kan blive borte et Par Dage ind i Sept. jeg nyder hver eneste Dag. Las talte om [overstreget: l] i Dag, at [overstreget: jeg] han maaske vilde rejse med, naar jeg rejste, selv om de andre blev et Par Dage til. Det vilde jo lette Afskeden betydelig. - Han sidder og læser her ved Siden af og beder mig hilse mange Gange. - I Morgen skal jeg holde Storvadsk, man sviner en Masse Tøj til, navnlig Strømper. - Her tales om en Køretur en af Dagene men vi ere saa optagne, at vi næsten ikke kan overkomme alt hvad vi gærne vil. Vi ere næsten daglig ude at plukke Bær; nu begynde Tyttebærrene rigtig, de ere dejlige ; jeg skal nok virke for at faa nogen sendt hjem. Marie mener nok, et kan lade sig gøre. -- Vil Du hilse mange Gange paa Gelskov, bare O. Syberg dog ikke opgiver den Rejse - 1000 kærlige Hilsner til Eder allesammen. Mon "gamle" virkelig gaar og længes efter mig? Klap ham fra mig det gamle Skind. - Hils ogsaa Ane. - Eders i Sundhed og Velstand svævende Alhed
 Du skriver vel snart igen?</t>
   </si>
   <si>
     <t>1897-12-13</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Svanninge</t>
   </si>
   <si>
     <t>Horne, Fyn</t>
   </si>
   <si>
-    <t>Anna 2 -
-Christian Andersen
+    <t>Christian Andersen
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Vilhelm Larsen</t>
+Vilhelm Larsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine bor hos Sybergs i Svanninge, mens hun går på Teknisk Skole i Faaborg.
 VB er muligvis Victor Bøttern.
 Doktor Engel er muligvis familien Eckarts læge i Småland.</t>
   </si>
   <si>
     <t>Tak til Christine Swane fordi hun har mulighed for at give Sybergs et lille afdrag. Johannes Larsen er hos Christian Andersen i Nordskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bggI</t>
   </si>
   <si>
     <t>Kjerteminde den 13/12
 Kjære lille Ugle!
 Da vi nu sendte VB afsted saa glædede vi os rigtignok ved at tænke paa dig i morgen Gud ske Lov du lille Kjære at du inden du tager hjem kan give dem et Afdrag
 Fader er ikke tilstede det var jo ham der skulde takke for sit Barn men du faar nøjes med min han blev saa glad ved Brevene fra dig og Marie – og fra Eckardt, Margrethe havde faaet en Splint ind i sin tommelfinger. Doktor Engel saa maatte trække den ud saa Fingeren smertede endeel Dumpe hørte vi ikke fra kommer der ingen nu saa maa jeg have fat i Telefonen om lidt
 Det er en Glæde at læse om hvor godt dit Arbejde lykkes. Du vil ordentlig vise frem naar din store Broder kommer og hente dig hjem
 Agraren var hjemme igen og spiste en ordentlig deel Grisemad. Tilmorgen sorte Pølser inden han kjørte – du maa endelig skrive ham til lille han var meget bedrøvet fordi du ikke svarede ham, nu skriver jeg til Marie at hun skal se at faa Vished for naar hun kan komme for Agraren skal allerede i Skole igjen den 3. Jannuar
 Du maa endelig gaa til Horne inden du kommer hjem Maren er meget opsat paa den Hilsen fra Hjemmet den lille Hund er paa Besøg [ulæseligt] den gaar under Navnet Syberg men Klaks ønsker ikke at nævnes op denne Gang.
 Nu ligger her en Deel Strømper saa jeg maa nok heller tage Naal i Haand og saa med denne lille Lap – vi sees jo ogsaa snart og Nyt er her intet af
 Mange kjærlige Hilsener og Tak fra Fader og Moder og fra Brødrene
 Johannes er hos Christian Andersen
 Hils Alle</t>
   </si>
@@ -1014,51 +1014,51 @@
 (DENNA SIDA ANVÄNDAS ENDAST FÔR ADRESSERINGEN) 
 Till
 Bostad: 
 (om den kan uppgifvas.)
 Adressort:
 [Med håndskrift på kortets forside:]
 Danmark.
 Frøken Astrid Warberg
 Erikshaab
 Højrup Fyn
 [Håndskrevet på kortets anden side:]
 Båxhult d: 18de.
 I Aften kom Pakken, og vi var meget glade ved at see den i Havn, men nok lidt skuffede over ikke at finde Breve deri. Du forsømmer os rigtignok lidt svært lille Putte, jeg har kun faaet et eneste Brev paa de 2½ Uge, jeg har været borte. Ikke et Ord om Elles Brev, hvilket dog vist er kommen til Chr. Nu tænker jeg stærkt paa at rejse herfra i Morgen 8 Dage vist nok. Hilsener til Eder alle! Dette bliver sikkert mit sidste Brev herfra</t>
   </si>
   <si>
     <t>1899-10-03</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Nelly Tailor
 - Taylor</t>
   </si>
   <si>
     <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
 Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
 Kristen Landpost kendes ikke.
 Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
 Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
 Dr Sargents kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
   </si>
   <si>
     <t>Nu er Laura Warberg nok hjemme fra Småland. 
 Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
 Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
 Man kan få dejlig, billig frugt i Boston.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7GyO</t>
   </si>
   <si>
     <t>Boston Okt. 3de 99.
@@ -1212,99 +1212,99 @@
 "Hovedet" er den yderste spids af Fyns Hoved. 
 Selskabet har drukket kaffe "oppe i Skoven": Der var servering både i Skovpavillonen og i Louisenlund i Lundsgårdskoven på den tid. 
 Broløkke er en herregård, der ligger lidt nord for Kerteminde.</t>
   </si>
   <si>
     <t>Alheds søster, Louise er på besøg med sin mand, Brønsted (Magisteren), og de tager på udflugter, får kaffe, cykler tur, spiser på hotellet og synger tostemmigt på Torvet. Alhed Larsen og gæsterne har også været i hestevogn til Fyns Hoved. De brød ind i Sybergs hus for at komme i tørvejr. 
 Alhed Larsen og drengene har fået en ugle fra Broløkke. Den får lunge at spise.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M0Oc</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg kigger hver Dag om der ikke skulde være et Par Ord fra Dig. Vi har det alle godt, Magisterens kom Dagen efter, I var rejst, vi more dem paa alle mulige Maader. Første Dag tog vi dem til Truntehuset at drikke Kaffe, yndigt Vejr. Dagen efter cyclede Mag. og jeg til Rynkeby, de andre tog med Toget, der er kommen en dreng paa 8 Pund, alt staar godt til. I Gaar tog vi til F [ordene overstreget fra ”I”] Lørdag Aften gik vi paa Hotellet og spiste til Aften og drak Likører til Kl. 12, da vi gik derfra, stillede vi os op paa Torvet i Kirkedørsnichen og sang 2 stemmige Sange og samlede Opløb af alt hvad der endnu var paa Gaden, hvilket ikke var saa meget. I Gaar tog vi til Fyns Hoved, kørte Kl. 10 med Søren J’s Char à banc spiste i Kunstnerens Hus, mens Regnen strømmede ned, vi brød derind ved at tage Maven ud, senere klarede det af og vi gik en lang Tur ud paa Hovedet, hvor der var pragtfuldt, vi plukkede Evighedsblomster til en ny Guirlande. – I Dag har vi været oppe i Skoven at drikke Kaffe og fotografere Bordene! Værten var beæret.
 Nu gaar vi ud paa Hotellet og drikker en Thepunschssjus, saa Du ser, vi more dem det vi kan, Magisteren rejser i Morgen, Lugge bliver endnu et Par Dage. Jeg haaber I har det storartet deroppe, jeg glæder mig meget til at høre noget deroppe fra. Hils Lud mange Gange. Skriv nu et Par Ord. Du maa ikke sige til Skovs at vi har taget Bordene, de skal have [resten af teksten er skrevet ind på tværs over ”Kæreste Lavsi!”] et Kort med dem paa. Vi har faaet Uglen fra Brolykke, Drengene gik op og hentede den, den faar Lunge. 1000 Hilsner fra Din A.
 Mandag Aften</t>
   </si>
   <si>
     <t>1905-11</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Ellen Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
 Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
 Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
   </si>
   <si>
     <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
 Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
 Louise/Lugge Brønsted er rejst til Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KkS</t>
   </si>
   <si>
     <t>[Håndskrevet i brevet:]
 Kjerteminde d. 11te
 Kære Astrid!
 Jeg blev meget betuttet over Dit Brev i Dag, for Sidsel er sikkert rejst for flere dage siden. Nøglerne er hos Madam Str[ulæseligt] Ryesgade No 1 3; Nøgle[ulæseligt] bad jeg Sidsel sætte ovenpaa Skabet i Sovekamret og der er vist Nøglen til Symaskinen. Hvis ikke, saa er der 2 Nøgler under Papiret i den 3_de_ øverste Skuffe i Chiffonnièren, den ene er til Konsolen ved Portièren og saa er den maaske i den Skuffe. Kaufmann klippede Thoras Bleer, bed ham om det; der skal ingen Baand i. Der er absolut ingen Optegnelse om Børnetøj paa Værelset elles har været, mens jeg har boet der, men Kaufmann veed jo Besked om alting; de er saa flinke. Tak for dit forrige Brev lille Putte, jeg vilde have skrevet til Dig i Morgen, i Dag hygger vi og i Gaar var jeg saa sløj og træt efter de 4 anstrængende Dage paa Erikshaab og Festen i Odense, der var meget vellykket. Der kom flere Telegrammer bl.a. fra Las og Be fra Gedser; det var jo kedeligt Du ikke fik skrevet. Pigen var henrivende i sin fine Kjole med blegrøde Baand; Thora i en ny lys [ulæseligt] som Wilhelm havde valgt afsendt, den blev syet i Odense. Fru Drude og hendes Mand, Vesterdal (Hempel Dede Syberg Faddere) [Ulæseligt] Meyer med Forlovede fra Kbh. Fra hver var der 2 smaa Naale til den lilles [ulæselig] samt et Brev fra Kusine Alhed meget sjov sat sammen. Børnene her er søde, Du skal nok få et Brev herfra en Gang til, men skriv saa fint et Brevkort om hvor Du er. Du holder vel næppe af at gaae alene der og er Sidsel ikke rejst, saa maa hun være lige ved hun skulde jo nødig ofre noget af sin Ferie. Naar Johanne G. er bortrejst saa tænker jeg mig, Du indtager hendes Plads der, men[ulæseligt] jo ligefuldt [ulæseligt] hen hos mig og [ulæseligt]. Hermed et Par Breve, da jeg mangler Tid til at skrive mere i Dag; jeg skal ned med Breve og saa stryge igen. Jeg var oppe før 7 i Morges og [ulæseligt] først; jeg ligger i Sovekamret sammen med Børnene, Myg, Fluer, Ørentviste, Edderkopper m.m. Chr. er syg af Angst for Kryb. I Aftes var hun til The hos Sybergs, jeg havde i Sinde at staae op at hjælpe hende at indfange Ørent. men saa kom hun med herind [ulæseligt]. Chr. rejser paa Fredag ned til Tutte Dagen efter til Snøde; jeg er glad for hende de Dage her. Nu gaaer Du da endelig op til Ta[ulæseligt] og giver hende Din Adr: Jeg har fortalt hende at hendes Veninde har intet Renommé som Læge, derfor tager Du en anden. Hun fandt dette i sin Orden. Hvor kedeligt at Alfreds Rejse ikke blev i August, naar Chr. og jeg er dernede! Saa yndigt vi kunde have haft det! Jeg har faaet et Par ord fra Muk fra Landeryd, hvortil de var ankommen i god Behold. Wilhelm havde saa ondt af Muk i den sidste Tid, han gav hende en hel Del Kakao og Chcolade med. Adr: er jo. Båxhult, pr. Landeryd – Småland. Hun vil være henrykt ved Breve. – De gamle Lagner Du havde liggende i et af Skabene. Du tør maaske nok ligge der, om ogsaa Sidsel er væk.- Er Pan der, kan hun jo ligge hos Dig eller Helga? Saa faaer jeg et Par Ord paa Torsdag Morgen. 
 Kærlig Hilsen! Jeg skal skrive samme Dag jeg faaer fra Dig.
 Mor. 
 Skuddene kan nok taale lidt Morgensol.
 Vild Du lade Brevene ligge hos mig?</t>
   </si>
   <si>
     <t>1905-03-06</t>
   </si>
   <si>
     <t>Haslev</t>
   </si>
   <si>
     <t>Mille -
 Victor Bøttern
 Harald Hansen
 Johannes Jørgensen, barn
-E Kragh
+Edvard Kragh
 Alhed Larsen
 Andreas Larsen
 Ellen Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Niels Larsen Jørgensen</t>
   </si>
   <si>
     <t>Mastiks: harpiks fra mastikstræet, der gror vildt i store dele af Middelhavsområdet. Opløst i terpentin bruges det til fernisering af malerier.(Den Store Danske)
 Køkse af svensk köksa = Kokkepige. Larsen-familien ejede skovgårde i Småland, og de kom der meget, hvorfor de også jævnligt gjorde brug af svenske ord og begreber.</t>
   </si>
   <si>
     <t>Der skal laves transportkasse til Christines maleri og laves rammer. Johannes Larsen vil behandle overfladen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/78Ow</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære lille Ugle!
 Nej vi er ikke syge gudskelov og vi takker saa meget for dine sidste Breve det var saa meget godt for mig at du ikke var bleven ringere under Sygdommen jeg har det bedste Haab at alt skal blive godt nu du spiser godt bliver du nok fed og saa kigger vi paa Fremtiden med lyse Tanker – har du faaet Lov til at male lidt saa glædede det os meget jeg synes at forstaa du er glad ved den lille nye Pige som du kan faa at spadsere med det opliver altid naar der er nogen vi kan lide – Saa kom nu det sidste Brev om Maleriet vi skal straks sætte os i Arbejde med en ny Kasse til Maleriet Faer har maalt Billedet og det lille skal de tage med til Hansen imorgen Alhed siger der er nogen pæne forgyldte Lister hun skal have om sine Hyacinther saa lader vi dem bestemme den og de skal nok komme afsted i rette Tid, Johannes kommer i Morgen og renser og giver det Æggehvide eller Mastik hvad han nu synes der er bedst –
 Marie har været hos Kragh med Uhret men det kan koste 6 Kr saa vi sender dig Maries tilligemed Uldtrøjen en af Dagene Uhret vil Fader saa tage med til den billige Uhrmager i Sverig – det er da kjedeligt at I ikke har en god Køkse; men nu kommer Vaaren og I kommer paa Langtour saa faar du en saa god Appetit at Maden vil smage udmærket. Det er Fastelavns Mandag i dag saa her er et Rend af Sparebøsser ingen beder om Boller mere kun Penge. Mille, Anna, Ellen og den lille Johannes Jørgensen har ogsaa været her nu kom Puf lige og lille Bøttern saa det er rige Kavalerer; Du spørger hvad det er for en Gartner – det er Niels Larsen Jørgensen; men Faderen vil have Græsset i Sommer men Brønden er gravet og Bygningerne til Drivhusene kan bygges i Sommer Udsalget af Blomster skal han have i Forvaltergaarden. Her er nu Maleriet Interiør med mine Forældre 
 det er da meget pænt og sandt, det store 48 Tm og 41 Tm, det lille 24 Tm og 18 Tm, - dine Priser er meget gode og passende Lev nu vel og skriv os din Vægt saa er du sød de næste Dage mener din Mor</t>
@@ -1592,54 +1592,54 @@
   <si>
     <t>Pisa 
 Via Santa Lucia 1
 Kære Ven
 1000 Tak for Din Bog, og Brev. Bogen modtog jeg for en Times Tid siden og har læst den første Gang, nu glæder jeg mig til at tygge den igennem i Aften inde i Sengen. – Vi har lige fået indlagt elektrisk Lys. – Bogen om Kipling er Jo. V. fra Fad – og den vækker mange glade Minder i mig for ca. 16 År siden dyrkede jeg Kipling (det ejer jeg da endnu) den første Bog jeg læste var ”Lyset der svandt” og jeg blev meget hånet i vor ”Kres” over min Kiplingbegejstring. Men man bar over med mig, jeg var ikke nået til Gabriel d’Annunzio og Sven Lange endnu – det er jeg da for resten ikke nu heller. Af to Grunde er det mosromt at læse Din Bog, først fordi den i og for sig er morsom, dernæst fordi Emnet er mig så godt bekendt. 
 Det eneste der falder mig lidt for Brystet er Johannes Jørgensen, ham kan jeg ikke rigtigt med, og har aldrig kunnet. Han forlod ganske rigtig Brandes, men det skulde han aldrig have gjort, for siden den Tid synes jeg han er blevet skrupkedelig.
 Vi har det godt, jeg mærker jeg godt kan elske vort gamle Land på Afstand. Når jeg en Gang kommer hjem skal det blive rart at komme en Tur til Grønland, eller – hvis Familien holder jer fast på En – til Småland. 
 Hans og jeg tegner græske Sarkofager i campo santo.
 Ja Billedhuggerkunsten er en afdød Kunst og Malerkunsten synger på sit sidste Vers.
 Jeg har begået en Artikel om en italiensk Maler Filippo Palizzi – født 1819 – død 1899 – som jeg synes godt om [de næste tre ord indsat over linjen): - Maleren ikke Artiklen, fandt en Samling på 300 Studier af ham i Rom. Han minder stærkt om vore egne bedste Malere, Købke, Kyhn, Dreyer … men jeg har aldrig hørt hans Navn nævnt. Ham skulde Du se. Her ser I et Par Kort fra Campagnen – er Verden ikke overalt den samme? 
 Mange Hilsener til Else Børnene og Dig selv fra os alle her.
 Din hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1913-08-02</t>
   </si>
   <si>
     <t>Sverige
 Ädelfors St.</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, visedigter
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Andrew Carnegie
 Maurice Chevillard
 Grethe Jungstedt
 Carl Petersen, arkitekt
 Ellen  Sawyer
 - Sims
 - Thalbitzer</t>
   </si>
   <si>
     <t>Madien er muligvis Louise Brønsted.
 Det vides ikke, hvem Ingeborg var. 
 I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
 Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
   </si>
   <si>
     <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
 Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
 Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
 Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rHr</t>
@@ -2233,85 +2233,85 @@
 [Med kuglepen på kuvertens forside:]
 11 . 4 . 2000.
 (Bibbe)
 [Med blæk på kuvertens bagside:]
 JWarberg Larsen
 Kjerteminde
 [I brevet:]
 Kæreste lille Dis!
 Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
 Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
 For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
 Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
 Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
 Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
 Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
 Din Junge
 Fredag Aften</t>
   </si>
   <si>
     <t>1927-04-29</t>
   </si>
   <si>
     <t>Albert Repholtz</t>
   </si>
   <si>
+    <t>Der findes tre udgaver af dette brev.
+Skovgården Båxhult er beliggende i Småland i Sverige.
+Refusere: afvise.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, bestilt af selskabet, afvises af bestyrelsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qBAQ</t>
+  </si>
+  <si>
+    <t>Båxhult 29 April 1927.
+Kære Hr. Albert Repholtz!
+Det gør mig ondt at Selskabets Bestyrelse ikke synes om det Træsnit, som De har bestilt hos mig og kan af gode Grunde ikke indlade mig paa at omarbejde et, efter min Mening, saa godt som færdigt Arbejde for at tilfredsstille et Publikum, i dette Tilfælde Bestyrelsen, hvis Syn og Smag jeg aabenbart ikke deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
+Forøvrigt takker jeg Dem for Deres Oprigtighed og gaar ud fra, at De ogsaa ønsker at høre min Hjærtens Mening, og det er uden Omsvøb den, at jeg vil føle mig nederdrægtigt slet behandlet, hvis Selskabet, hvilket synes at fremgaa af Deres Brev, har i Sinde at refusere mit Arbejde og løbe fra sine Forpligtigelser overfor mig.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>Der eksisterer tre udkast til dette brev.
 Skovgården Båxhult er beliggende i Småland i Sverige.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, som blev bestilt af selskabet, afvises af bestyrelsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5cBm</t>
   </si>
   <si>
     <t>Kære Hr. Albert Repholtz!
 Det gør mig ondt, at Selskabets Bestyrelse ikke synes om det Træsnit, de har bestilt hos mig. Jeg kan af gode Grunde ikke indlade mig paa at omarbejde en, efter min Mening, saa godt som færdig Ting, for at tilfredsstille et Publikum, hvis Syn og Smag jeg paa ingen Maade deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
 Deres hengivne Johannes Larsen.
 P.S.
 Med "Publikum" mener jeg naturligvis Bestyrelsen, hvis Syn paa mit Arbejde De saa klart fremstiller i Deres Brev.
 JL</t>
-  </si>
-[...17 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1927-08-23</t>
   </si>
   <si>
     <t>Island
 Stykkisholm</t>
   </si>
   <si>
     <t>Stykkisholm
 Reykjavik</t>
   </si>
   <si>
     <t>Erik den Røde -
 Ragnar Ásgeirsson
 Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen skrev dette sidste brev til Alhed Larsen fra Island, hvor han var i færd med at lave illustrationer til bogværket med de islandske sagaer. Alhed Larsen døde 31.8.1927, og Johannes Larsen nåede ikke at komme hjem, inden det skete.
 Bogudgaven af De Islandske Sagaer med Johannes Larsens illustrationer udkom 1930-1932.
 Laxaadalen, Oxney og Alflafjord er lokaliteter på Island, som JL omtaler i dette brev.</t>
   </si>
   <si>
     <t>Johannes Larsen sender en dagbog hjem til Alhed. Han skal med båd til Laxaadalen og Oxney. Johannes Larsen savner Alhed.</t>
@@ -2731,122 +2731,122 @@
   <si>
     <t>Salswedell er formodentlig Larsens kælenavn til Julius Wedell, som ejede Wedellsborg.
 Hareren: En jagthund skal, når den får færten af en hare, lære at lægge sig ned og ikke løbe efter haren. 
 Remma og Strömhult er nabogårde til Höljeryd i Småland, hvor Johan og Elena Larsen med deres børn boede.</t>
   </si>
   <si>
     <t>Johannes Larsen bliver hentet tirsdag eller onsdag, for han skal være hjemme, til Tubals kommer i påsken. Han træner med hunden Scott, som tegner til at blive en virkelig god jagthund. Larsen har kun måttet straffe hunden en enkelt gang. Han spørger, hvordan det går med fuglejagten i Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0wqH</t>
   </si>
   <si>
     <t>Kirkeby 25 Marts 1934.
 Kære Lysse!
 Tak for Brevet, ja det har jeg vist for Resten takket for. Jeg har været heroppe siden d. 16 og Puf kommer og henter mig Tirsdag eller Onsdag saa jeg kan være hjemme til Paaske da vi blandt andre faar Besøg af Tubals der har meldt sin Ankomst. Desuden kommer Mudi og eventuelt Peter og Grethe som Puf har inviteret men som ikke til Dato har ladet høre fra sig. Jeg har ikke bestilt andet her end gaa omkring med Scott, der tegner til at blive en fremragende Brugshund. Han søger flot og vender paa Fløjt og har en fænomenal Næse. Den første Dag var jeg ude med ham sammen med Birch og hans gamle Korthaar og da løb han lige ind i Hønsene, men da jeg næste Dag var ude med ham alene stod han fast for et Par Høns og Dagen efterfulgte han Færten af et Par Høns over en Græsmark og en Rugmark og stod fast for dem da de havde trykket sig i noget langt Græs ved en Grøft. Jeg gik saa videre med ham i den Retning de var fløjet, ned mod Vadestedet noget efter trak han om og stod igen, gik han stiv og rolig ca 100 Al lige op i Vinden og stod fast, jeg troede naturligvis det var Hønsene igen og gik frem foran ham for at rejse dem, da der til min Forbavselse sprang en Hare ca 50 Al foran ham, og der var absolut ingen Ting i mellem. Han staar nu for baade Agerhøns Urhøns Fasaner Bekkasiner og Harer, men de sidste er han tilbøjelig til at følge et Stykke paa Vej. I Gaar fik han Klø for det et Par Gange. Naa det ordner sig nok, Salswedell har lovet at gøre ham Hareren og det er jo nemt gjort, et Sted hvor der vrimler med Harer som paa Wedellsborg. Hvordan gaar det med Fågeljakten paa Romma og Strømhult? Du maa endelig se at faa det i Orden selv om det maaske skal koste lidt mere end de 30 Kr. Mange Hilsner til Jer alle 3
 Din Far.</t>
   </si>
   <si>
     <t>1934-04-07</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Mogensen, stenhugger</t>
   </si>
   <si>
     <t>Busten: Ludvig Brandstrups buste af Alhed Larsen blev sat på en sokkel på hendes grav. 
 Oskullan ligger tæt på skovgården Båxhult i Småland, hvor Johan Larsen og hans familie boede. 
 Ladugården: stalden.</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>En stenhugger har opsat en granitsokkel med bronzebusten af Alhed på hendes grav.
 Drude Jørgensen har givet Johannes Larsen en hundredekroneseddel til Lysse, fordi han har været syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ndFP</t>
   </si>
   <si>
     <t>Kjerteminde 7. April 1934.
 Kære Lysse!
 Puf er i Dag i Mesinge og brygge. Else og jeg har været ude med Blomster til Din Moders Grav, hvor jeg har ladet Stenhugger Mogensen opsætte en firkantet Granitsten med den ene Bronzebuste paa. Stenen blev stillet op i Gaar og Busten sat fast i Morges. Den staar saadan:
 [2 tegninger indsat]
 og ser saadan ud:
 Drude var her i Gaar Eftermiddags med en Hundredekronseddel, som hun bad mig sende Dig, hun syntes Du trængte til en Opmuntring fordi Du havde været syg. Her er den. Tak for Dit Brev. Jeg glæder mig til at se Resultatrnet af Din Hugning i Oskullan og Vandet i Dammen bag Ladugården. Her gaar det godt. Vi har haft et dejligt Vejr med Sol og Stille i de 3 sidste Dage, men nu er det Graavejr og SØ Blæst og raat igen som de første Paaskedage. Jeg skal hilse fra Puf og Else og mange Hilsner fra 
 Din 
 Far.
 Ogsaa til Bimse og Peter. 
 PS.
 Jeg forsøgte at faa byttet i Banken men de havde kun 50 svenske Kroner saa nu faar Du en af hver Slags.
 JL.</t>
   </si>
   <si>
     <t>1934-06-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johanne Giersing
 Else Jensen
 Johannes V. Jensen
 Johannes Larsen
 Peter Andreas Larsen
 Hubert Paulsen</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen videresender et brev fra Johannes Larsen, som er i England med Else og Johannes V. Jensen.
 Andreas Larsen tilbyder at Kerteminde-familien vil betale for et par daglejere, og/eller at han selv vil komme til Småland og hjælpe med landbruget, så Johan/Lysse Larsens ryg kan komme i orden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z5rm</t>
   </si>
   <si>
     <t>10/6 - 34.
 Kære Bimse og Lysse.
 Tak for mit Fødselsdagsbrev og Beklagelse af at vi ikke fik skrevet til Peter den 27/5. Her har I 2 Beretninger fra Far, som er paa en 14-Dages Tur i England sammen med Else og Johs. V. Jeg skal sende senere Breve efterhaanden som de indløber; I vil nok gemme dem. - Jeg hører af Besse at Lysse endnu har sit Hold fra Influenzaen, det synes jeg er meget foruroligende. Kan der ikke gøres noget, Bimse, saa han kan komme af med det? Et Par Daglejere i 2-3 Uger? Bekostningen vil vi sikkert kunne bestride; hvis du mener det kan ordnes, saa Lysse bliver virkelig fri for Arbejde i den Tid, kan du saa ikke skrive et Par Ord til mig om det? Det kan blive for dyrt for jer senere, hvis han arbejder sig til Invalid. Muligvis kan jeg komme op og hjælpe til en Tid, naar Far kommer jem, der maa vel være en Tid paa Sommeren, hvor Bedriften kan klare sig uden en faglært ["faglært" indsat over linjen] Landmands Arbejde, naar Lysse bare dirigerer. - Vi har Besøg af Hubert i disse Dage, han hilser.
 Mange Hilsnr fra 
 Else og Puf.</t>
   </si>
   <si>
     <t>1934-07-13</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alfred Roepstorff</t>
   </si>
   <si>
     <t>Hovrätten er en appeldomstol, der fungerer som anden instans mellem Byretten og Højesteret.
 Lagaskift: Lovændring.
 Höljeryd er Larsen-familiens ene skovgård i Småland.</t>
   </si>
   <si>
     <t>Dokumenterne vedr. Båxhult og lovændringen er bortkommet, men man kan få nye for 2,50 kr. 
 Klaks/Vilhelm Larsens 60 års fødselsdag skal fejres to dage senere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0cU4</t>
   </si>
   <si>
     <t>Kjerteminde 13 Juli 1934.
 Kære Lysse!
 Tak for Brevet. Puf siger ar alle Dokumenter vedrørende Båxhult er bleven borte sammen med Handlingerne vedrørende Lagaskiftet i Höljeryd 1845. Saa vi har altsaa ingen Expl. af Lagparten. Men i Forgaars talte jeg med en Hofrättsassessor der er Svigersøn af Dommer Roepstorff som jeg skal male, og han sagde, at vi kunde faa en ny formedels 2,50 Øre, saa det er jo ikke saa farligt. Nu fik vi 11 mm Regn, men det holdt hurtigt op igen. Ellers staar alt vel til. 
 Mange Hilsner fra os alle 3. Muus kom i Dag, vi skal til stor 60 Aars Fødselsdag hos Klaks i Overmorgen
 Din Far.</t>
   </si>
   <si>
     <t>1934-11-08</t>
   </si>
@@ -2929,171 +2929,171 @@
 Kæreste Lysse!
 Saa har vi vores Søn N_o_ 2 paa det tørre, han indfandt sig i Nat Kl 1/2 3 let og næsten smertefrit, skønt han er en ordentlig Kleppert paa 9 Pund og 57 cm længde, han vakte Furore hos alle de bivaanende Jordemoder og hos Overlægen ved Stuegangen i Morges, saadan fik de højst 10 om Aaret, han blev fremvist som fint Exemplar. Han har sparsomt rødligt Haar og er meget langfingret, hans Øjne har jeg ikke set paa nærmere Hold endnu, han holder dem mest lukkede. - Han er knusende gevaldig død.
 Masser af Hilsner fra din Bimsekone.</t>
   </si>
   <si>
     <t>Endnu et brev fra Andreas/Puf Larsen til Johannes Larsen 1936 omhandler anmeldelsesblanket til en udstilling i Odense (Fyns Forum), som er ankommet til hjemmet i Kerteminde, mens Johannes Larsen opholder sig i Sverige.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender Johannes Larsen anmeldelsesblanket til udstillingen i Odense. Andreas beder om titler på værkerne, og han vil skrive mål på blanketten samt sætte nummersedler på billederne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZNEv</t>
   </si>
   <si>
     <t>Kære Far.
 Vedlagte Kort kom igaar og Brevet, som jeg tilfældig fandt idag, maa være kommet lige efter du er rejst herfra. Hvis det er dig om at gøre at faa noget med, kan det vel nok naa sig. Navnlig med Jeres nye forbedrede Postgang; dit sidste Brev dateret og poststemplet i Sverige den 3. havde vi her den 4de om Morgenen. Enten du vil have noget paa Udstillingen eller ej, vil du saa ikke nok svare med det samme, saa jeg kan lade dem vide i Odense hvad de har at rette sig efter. Numrene til Paaklæbning har jeg beholdt her og den eventuelt udfyldte Anmeldelsesblanket maa du jo hellere sende til mig kun med Titlerne, saa skal jeg maale Billederne. Alt vel.
 Hilsen fra Else og Puf.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AthZ</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 30 Juli 1936.
 Kære Lysse!
 Jeg lukkede Pufs Brev op i Gaar da han er ude at sejle i min Jolle. I Gaar Nat overnattede han lidt N for Bøgebjerg i Telt og i Gaar var han kommen om til Langø hvorfra han ringede og Else og Mudi var ude at se til ham i Bilen. Mornine og Putte er her. Jeg har nu skreven til Ebbe og forklaret ham at hans Besøg ikke kan finde Sted før om Midten af Septbr, men at jeg deroppe fra skal lade ham vide naar jeg rejser hjem. Jeg tænker paa at rejse op til Jer et Par Dage før d 26 Aug. Var det ikke muligt at Du kunde komme herned og køre mig op. For Puf er rimeligvis til den Tid ude at sejle med Jens der har faaet bygget en dejlig Baad, som vi var nede at se sidste Lørdag og kom hjem Søndag, nej forrige Søndag, Tiden gaar. De skulde have sejlet 1st Aug. da Jens faar Ferie men nu er der kommen Besked om at det først kan blive midt i August da hans Overlæge er bleven syg i Kjøbenhavn Jeg ved ikke om vi har fortalt at vi har lavet Rosenbedet om Flagstangen om til en Dam der holder godt paa Vandet i hvert Fald saa længe det regner, andet ved vi ikke endnu. Der kommer en hel Del Smaafugle og samler sig Solsorter Stære Stillitser Irisker Svensker Bogfinker Guldsp. o.s.v. men den mest celebre er en sortrygget, engelsk Vipstjert ♂ der er kommen hver Dag i de sidste 14 Dage – og i den senere Tid af og til med store Unger og en enkelt Gang Hunner for et Par Dage siden desværre fløj den strax jeg fik den i Kikkerten saa jeg kunde ikke blive klar over om den var af samme Race eller det var en alm Vipstjert i Dag var den her igen men den havde vasket sig pjaskvaad saa jeg kunde ikke se hvordan den saa ud, hvis den er samme Slags om Hannen er den første Gang de er truffet ynglende her i Landet. Vi har haft et Par Undulater i Forhaven en 3 Ugers Tid og da det var 2 Hanner anskaffede jeg et Par Hunner til dem, saa blev den ene væk, nogle Dage senere kom Reservebaronen med den bortfløjne som en Mand nede i Byen havde fanget, den blev nu sat ind i Buret til ♀♀ og et Par [”og et Par” overstreget] Min imidlertid havde den fritflyvende Han selv skaffet sig en Hun som den forsvandt med efter nogle Dages Forløb, saa nu har vi kun de 3 i Buret som jeg nok tror er 3 Hanner Det gør naturligvis ingen Ting hvis Jagtselskabet ”Lycken” lejer Haröhult, det er ikke det jeg er bange for, men der var jo tale om Olshulterne der bød saa rasende og det var jo lidt af en Ulykke om de fik den. Else er paa Lindøgaard Med Mornine og Putte. Mange Hilsner til Jer allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1936-10-26</t>
   </si>
   <si>
     <t>Else Jensen
 Emmerik Jensen
 Jens Jensen
 Johannes V. Jensen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsen og sønnen Jens var med Elenas mor, Elisa Hansen, i Faaborg i efteråret 1936. De boede i Elisa Hansens hus. Johan og Peter Larsen var imens hjemme på Båxhult i Småland. 
 Harry var formodentlig en person, som hjalp Johan Larsen på gården. 
 Sybarit: Overdreven livsnyder. (Gr. sybarites efter den oldgræske by Sybaris i Syditalien (ødelagt 510 f.Kr.)) (Søgning på internettet).</t>
   </si>
   <si>
     <t>Elena Larsen traf ikke Kerteminderne, da hun var på Fyn. De tog ikke telefonen. Hun rejste så med sin mor tilbage til København. På færgen mødte de Johannes V. Jensen, der spiste leverpostejsmad, mens hans kone og sønnen, Emmerik/Em, var søsyge. 
 Elena og hendes mor punkterede på hjemturen og fik hjælp af et par bønder. 
 Jens Larsen undersøger alt i lejligheden og har smadret et par askebægre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RJJn</t>
   </si>
   <si>
     <t>Mandag d 26-10-36
 Kære Fasseren!
 Jeg blev rigtignok glad for jeres Breve som kom nu til Morgen, jeg var saa smaat begyndt at ængste mig; men jeg kan jo nok forstaa at jeg ikke er saa nem at faa Ram paa. - Desværre gik it Kertemindebesøg i Vadsken for Guderne maa vide hvor de føjter om. Jeg ringede 4 Gange til dem i Lørdags og een Gang Søndag Morgen med samme negative Resultat: ingen der svarede. Saa kunde det ikke nytte at tage derop, for de maa jo aabenbart være paa længere Expedition, ["," overstreget] siden ogsaa Pigerne er permitterede. Saa tog jeg med tilbage til København i et herligt men stormende Vejr. Paa Færgen traf Vi Johs. V. og Else og Em der havde været nede og besøge Jens. Jeg skal hilse saa mange Gange. Else var ikke rigtig glad ved Søen, hun sad musebomstille i et Hjørne for at beholde det hele indenbords. Ogsaa Em var grøn. Men Jensen spiste Leverpostejmader med Appetit. - Paa Køgevejen punkterede vi med et Brag og maatte afmontere al vores Bagage der var sat fast bagpaa med flere km. Tøjsnor. Selvfølgelig kunde vi ikke finde ud af til hvilken Side vi skulle dreje Skruerne og det saa sort ud for os, indtil der kom et Par Bønderkarle forbi, som foretog sig det fornødne. saa kunde vi rulle videre ad den nye Køgestrandvej og arriverede hertil ["hertil" overstreget] uden videre Uheld hertil, hvor vi blev modtaget af Lis med Bøffer med Løg. - I Dag er Vennejensen ved at tage Lejligheden i Besiddelse, foreløbig er der røget et Par Askebægre, men han gaar ogsaa grundigt til Værks, systematisk og fra en Ende af. Det nytter ikke at man fjerner ham fra det Møbel han er i Gang med at undersøge; selv om man sætter ham i den modsatte Ende af Lejligheden stiler han direkte tilbage til det han var ved. Nu er han heldigvis færdig med Kakkelovne og Boghylder. I Eftermiddag skal jeg have ham anbragt hos Sisse mens jeg gaar i Biografen.
 Jeg er glad ved at du har faaet Harry igen. Det var en ordentlig Omgang Unger den Kanin fik. Mon ikke den anden Hun skal en lille Forlystelsestur ind til Hannen, men det har du selvfølgelig forlystet dig selv med for længe siden din gamle Sybarit. - Ja saa var der ikke andet og mere. Bare en hel Masse Hilsner.
 FRA MOSSEREN.</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
     <t>Kære Lysse Tillykke!
 Tak for Jeres Breve igaar. Det er da godt du er rask igen. Jeres Plan med Tinge tror jeg desværre ikke der er megen Chance for at faa realiseret, Manse er jo i England, det har I vist ikke tænkt paa. Jeg skal imidlertid nok spørge Tinge om hans Mening herom, naar jeg ser ham en Dag. - Vi har i længere Tid forberedt en Fødselsdagsgave til dig, som du alligevel ikke naar at faa til Tiden. Det er et Gnav-Spil. Det bestaar af 42 Brikker af denne størrelse og Form: [Tegning]
 Ovenfra saadan: [Tegning]
 Nedenfra saadan: [Tegning]
 Op i den lidt hævede Bund klistres en Papirskive med et Romertal eller billede Altsaa saadan: [Tegning]
 Brikkerne puttes i en Læderpose, Gnavposen, hvor de rystes inden Spillet begynder.
 Jens Nielsen har drejet Brikkerne og de er nu ude
 2.)
 paa Kerteminde Bil-Duso-Lakereri for at blive sorte. Det det kniber mest med er at faa Far til at tegne Figurerne; han er begyndt at male, saa det maa vi jo tage som gyldig Undskyldning. Men ikke nok med disse to Jobsposter! Herfra maa meldes om noget af større Dimensioner som truer Jer. Far vil saavidt vi kan forstaa op til Jer for at male til Sommer. Else og jeg har saa talt om, hvis Far tager afsted først paa Sommeren, at lukke Huset her og flytte op i Målarens Torpshus med Børn og Hund et Par Maaneder. Men det bliver kun hvis Far rejser allerede i Juni, saa vi kan slippe herfra inden der kommer Sommergæster. Vi vil nemlig kun gøre det hvis vi kan spare saa meget ved at lukke Huset H ["H" overstreget] her, at vi kan tjene til at faa Carlslund gjort istand. Kan det reddes endnu -? Hvis du mener det kan, saa lad os vide hvad det vil koste, hvis du vil sætte nogen igang med Reparationerne. Maaske strander det hele paa, at vi ikke kan faa at vide af Far hvornaar han vil derop. Hvis vi ikke ved sikkert at vi kommer afsted i Juni, kan vi ikke skaffe Penge til Reparationen af Huset;
 3.)
 men det vilde være vældig sjov at være deroppe saa længe engang. - Naa det var jo en Række tvivlsomme Gaver; forat bøde lidt herpaa sender jeg nogle Fotografier, som velnok er dine i Forvejen, men som alligevel passende kan komme til Fødselsdagen. Endvidere et Par Bøger fra Far. Else har talt om noget Chokolade, jeg ved ikke om det bliver til noget, jeg skal spørge hende til Middag, hun vasker idag. Naa det bliver ikke til noget med Chokoladen, Far mener det bliver liggende i Tolden. - Nu er det forbi med Isen, der ligger kun et Par sammenskruede Bunker ved Kysten og noget endnu i Fjorden. Vi har dog stadig Kulde og iaftes sneede det saa her er lidt hvidt idag. Rasmus Petersen er død, vi var til hans Begravelse i Søndags. Han var ellers kommet sig nogenlunde efter sin Sygdom i Efteraaret, men for 14 Dage siden blev han syg igen og kom paa Kerteminde Sygehus, hvor han døde efter et Par Dages Forløb. - Det lyder godt med den Is i Ensilage-Beholderen. Saa kan man maaske blive bedt hen til en kold Snaps en Gang imellem! Nu maa jeg vist hellere slutte og se at faa de Bøger [det følgende indsat øverst på næstsidste side:] pakket ind, at jeg kan komme paa Posthuset. Mange Hilsner til Jer alle sammen fra Puf.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
@@ -3322,51 +3322,51 @@
     <t>Elena Larsen er begyndt at komme lidt op af sengen.
 Lykke Jensen har været på besøg med sin lille datter, Bera.
 Peter Larsen er taget med Alhed/Lomme Brønsted til Birkerød. 
 Elena håber at kunne rejse hjem om to dage. Ebbe Brandstrup vil dog ikke svare på, hvornår hun kan blive udskrevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0JVY</t>
   </si>
   <si>
     <t>18/12 38
 Kære Lysse!
 I Dag skal jeg saa op og movere mig, jeg var oppe og vaske mig i Gaar Aftes og i Morges for at træne. I Gaar var jeg noget dinglende og slatten i Benene men allerede i Morges var jeg fuldt mobil igen. - Jeg skal hilse dig mange Gange fra Lykke, hun var her i Gaar og præsentere Bera, det er en dejlig tyk og mild Unge som er en rigtig Jensen, lys i Teinten og hvidhaaret. Hun er 1 1/4 Aar og snakkede en Masse, det lød som hun sagde lange Sætninger, men det viste sig dog, at ingen forstod hvad hun sagde. Nu skal de igen have Barn i April. - I Gaar tog Peter saa med Lomme og Børnene ud til Birkerød, hvor han kan more sig dejligt med Jesper og Tim i det gode Vejr, i Dag er det nemlig for en Gangs Skyld Solskin og Stille. - Jeg glæder mig til Mors Ankomst i Dag, for jeg venter mig flere Breve fra dig, du gamle, der har aabenbart været Kludder i Juleposten, det Brev der var fra dig i Gaar (d. 27de) var dateret d 23de, det er langsommelig Postgang. Nu venter jeg mig at komme hjem senest i Overmorgen saa begynder jeg hos Tandlægen paa Mandag og laver hende kun lave det allernødvendigste, saa du har os nok igen engang i Slutningen af næste Uge. - Nu var Ebbe her, han vilde ikke give mig noget bestemt Tilsagn om Hjemkomst, han vilde være sikker paa at det ikke kunde komme igen. Puh, ["Puh" overstreget] har, man skal aldrig lade sig indlægge paa Hospitaler, der slipper man ikke ud af igen. - Nu skal du have Farvel for i Dag og 1000 Hilsner og Kys fra
 Nissepigen</t>
   </si>
   <si>
     <t>1939-01-02</t>
   </si>
   <si>
     <t>Ebbe Brandstrup
 Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Efter at have født sit tredje barn i december 1938 i København fik Elena Larsen brystbetændelse og blev indlagt. Hendes mor, Elise Hansen, passede de ældste børn, og Johan Larsen var hjemme på gården i Småland. 
 Nimrodsevner: "Han [Nimrod] var en vældig Jæger for Herrens Ansigt". 1Mos.10.9.</t>
   </si>
   <si>
     <t>Elena Larsen rejser hjem 10. januar. Det lange sygeleje har taget på kræfterne.
 Elena er imponeret over Johan/Lysse Larsens bedrifter som jæger.
 Johannes Larsen er forkølet igen. Han går ud i sne og frost uden overtøj, så han beder nærmest om at blive syg. 
 Elena har fået hjemmebrygget øl af Johan/Lysse, og det smager godt, men er også stærkt. Hun vil give Ebbe Brandstrup nogle flasker, for han har fortjent det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AMR0</t>
   </si>
   <si>
     <t>2/1 39
 Kære Gamle!
 Det var dejligt at høre din Stemme i Telefonen Nytaarsaften, jeg tror minsandten ikke at vi fik sagt hinanden glædeligt Nytaar, men det er der jo ogsaa Tid til naar vi kommer hjem. Ja Altsaa for at komme til det vigtigste med det samme, saa er Afrejsedagen endelig og afgjort ansat til Tirsdag d. 10de. Jeg kan ikke naa at blive færdig før med Tænderne og alt; det er nemlig mere anstrengende end jeg havde troet at ligge i Sengen saa længe, saa jeg maa tage den lidt med Ro, jeg vil jo helst være rigtig i Vigeur naar jeg vender hjem til dig. - Sikken en Jægersmand du udvikler dig til, jeg husker nok hvor stolt jeg var af dine Nimrodsevner i vor (korte) Forlovelsestid, og pralede af dem til hvem der gad høre paa det, saa det er godt du atter træner dig op, saa jeg igen kan prale med dig som Jæger. - Jeg fik et langt Brev fra Farfar til Nytaar, det er kedeligt med den Forkølelse han har, men han er jo ogsaa et frygteligt Menneske og uforbedderlig, saadan som han render ud den første Dag han er oppe uden Overtøj i Sne og Frost. Jeg skal skrive til Puf og Else i Dag og takke for Øllerne og et nydeligt Fotografi jeg fik af deres Unger. Øllet er aldeles storartet efter min Smag og frygtelig lumsk, inden man ved et Ord af det er man godt snydefuld, vi var alle mer eller mindre omtaagede Nytaarsaften, skønt vi ikke havde drukket mer end 1 Øl hver og kun et Fingerbøl Snaps. I Morgen skal jeg med Drengene ud til Frokost hos Ebbe, saa vil jeg tage nogle Stk Flasker ["Stk" overstreget; "Flasker" indsat over linjen] med, for Ebbe var saa interesseret i Pufs Ølbryggeriet ["Puf" indsat over linjen; "et" i "Ølbryggeriet" overstreget] og det er jo heller ingen Skade til at det hans Øl ["det" overstreget"; "hans Øl" indsat over linjen] bliver kendt i de mere velhavende Københavnske Kredse; nu kommer det vel snart paa Markedet. Det er ellers ikke med Glæde jeg skiller mig af med det, men Ebbe har nu været saa flink, at han nok har fortjent det. 
 Altsaa i Morgen 8 Dage, du gamle Ven, jeg glæder mig gevaldigt. Mange, mange kærlige Hilsner og Kys fra Nisseren.</t>
   </si>
   <si>
     <t>1939-01-05</t>
   </si>
   <si>
@@ -3446,51 +3446,51 @@
 [På kuvertens bagside:]
 B. With-Jensen.
 Hillerød.
 [I brevet:]
 Hillerød 3. 1. 40.
 Kære Lysse!
 Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
 Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
 Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
 Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
 Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
 Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
 Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
 Din hengivne
 Bodild.</t>
   </si>
   <si>
     <t>1941-01-05</t>
   </si>
   <si>
     <t>Johanne  Brandstrup</t>
   </si>
   <si>
     <t>Andreas Larsen
 Christian Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Brevets ejer har oplyst, at linjen med ordene "Bedes returneret ved Lejlighed" er skrevet af Hais. 
 Det vides ikke, hvem Buck var. 
 Indscanningen af originalbrevet er foretaget af ejeren og kan af tekniske grunde ikke indsættes i databasen. 
 Brevets ejer oplyste nov. 2021, at det ikke lykkedes hans bedstemor, Hais, at sælge det omtalte billede under krigen. Det hang i hans barndomshjem. I 1970erne var det til salg via Bruun Rasmussen. Nu (2021) ejer Johannes Larsen Museet værket.</t>
   </si>
   <si>
     <t>Johannes Larsen synes, at hans maleri af Tjalfe er et af de bedste, han har lavet. Hais bør ikke sælge det for under 3500 kr. Hun kan prøve et auktionshus, selvom det er risikabelt. Larsen vil gerne vide, hvem der køber billedet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8ico</t>
   </si>
   <si>
     <t>[Denne linje skrevet med anden håndskrift end resten af brevet] Bedes returneret ved Lejlighed
 Kjerteminde 5 jan. 1941.
 Kære Hais
 Jeg ved ikke rigtig hvad jeg skal svare paa Dit Spørgsmål angaaende Billedet af ”Tjalfe”. Jeg regner det selv for et af mine bedste Billeder og hvis det var mit vilde jeg ikke sælge under 3500 kr. Men jeg tror ikke det vil blive let at sælge. Folk der ikke er Jægere bryder sig ikke om et Portræt af en Hund, og Jægere køber ikke Billeder. Havde det bare været i Forfjor, saa kunde jeg have givet Dig et lettere sælgeligt Billede i Bytte, men nu solgte jeg jo alle mine Oljebilleder paa Auktion. W &amp;amp; M køber ikke Billeder og Chr. Larsen byder Dig ikke Halvdelen af hvad han mener det kan indbringe ham. Du kan jo prøve Buck, men det tror jeg heller ikke Du faar noget ud af. Saa er der jo den Udvej at sende det ind til en Auktion, men det er jo risikabelt da der jo skal flere Libhavere til at byde det i Vejret, og det vil jo være ærgerligt at komme af med det for næsten ingen Ting. Ja dette her lyder jo ikke opmuntrende, men jeg kan ikke raade Dig bedre. Vi har det ellers godt og jeg skal hilse fra Puf og Else der sammen med mig ønsker Dig et godt og glædeligt Nytaar.
 Din hengivne
 Johannes Larsen
 P. S.
 Lad mig vide hvordan det gaar Dig, med at komme af med Billedet og eventuelt, hvem der faar det.</t>
   </si>
@@ -3622,51 +3622,51 @@
     <t>Johannes Larsen overdrog i 1945 skovgården Båxhult i Småland til sin yngste søn, Johan og hans hustru, mens ejerskabet over huset på Møllebakken i Kerteminde gik til den ældste, Andreas/Puf Larsen og dennes kone. 
 Brevet hører formodentlig sammen med et andet i samlingen.</t>
   </si>
   <si>
     <t>Johan Larsen skal ikke betale noget. Hans bror, Andreas/Puf, vil blive sikret en tilsvarende sum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uF4T</t>
   </si>
   <si>
     <t>P.S.
 Jeg er kommen i Tanker om at Du maaske kunde misforstaa ovenstaaende: Det er jo ikke Meningen at Du skal betale noget i Afstaaelse, men at jeg skal sikre Puf en lignende Sum eller Værdi. Det skulde glæde mig om jeg kunde leve saa længe, at jeg kunde faa Dig at se som Herremand, for det er vel det der er Meningen
 JL.</t>
   </si>
   <si>
     <t>1944-05-14</t>
   </si>
   <si>
     <t>Thora Cohn
 Georg Jacobsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Johan og Elena Larsen overtog endeligt gården Båxhult i Småland i 1945.</t>
   </si>
   <si>
     <t>Johan/Lysse kan nu få skøde på Båxhult, og Andreas/Puf vil få ejendomme for et tilsvarende beløb. Johannes Larsen ønsker blot, at frontespisen bliver bevaret i hans livstid, og at de træer, som han har fredet, bliver stående.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UiCM</t>
   </si>
   <si>
     <t>Kjerteminde 14 Maj 1944.
 Kære Lysse!
 Efter at have virket med Sagen, siden Du udtalte Ønsket om at faa Skøde paa Båxhult, er jeg nu saadan stillet at det kan lade sig gøre. Da jeg i sin Tid talte med Bankdirektør Jacobsen om det, sagde han at jeg i saa Fald maatte give Puf et lignende Beløb. Du sagde, at Du regnede Båxhult, eller rettere min Part deraf til 30.000 Kr. Forudsat at Du gaar ind paa at jeg tilskøder Puf en tilsvarende Part af de herværende Ejendomme kan Du faa en Sagfører til at lave Dig et Dokument om Overdragelse og sende mig. Du skal saa faa det omgaaende i underskrevet Stand. Der bliver nogle Klausuler, men dem kan vi jo ordne mundtlig. F. Eks. at jeg forbeholder mig Frontespisen paa Livstid, at de Træer, jeg har fredet skal blive staaende, at Du vedligeholder min Jagt mod at jeg betaler Omkostningerne o.s.v. Det kommer vi nok ud af. Vi har det alle godt her og nu er det et dejligt Vejr med stille Varme. Mange Hilsner til Jer allesammen.
 Din 
 Far.
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1945-09-05</t>
   </si>
   <si>
@@ -3756,51 +3756,51 @@
 Hr. Patron Johan Larsen
 Båxhult
 Långaryd
 Småland
 Sverige. 
 [Håndskrevet i brevet:]
 6/11 - 46
 Kære lille Lysse!
 Det er jo lidt sent at takke dig for dit Fødselsdagsbrev til min Fødselsdag d. 10. Maj (er 8) hvor jeg fyldte ikke 74 men, desværre 76! Men her gør jeg det altså. Tak for Brevet! Det indeholdt jo både noget fornøjeligt og det modsatte; det var meget morsomt at høre om alle de Forbedringer i jeres dejlige gamle Hus! det er vel nok imponerende, hvad du beskriver! Med alle de moderne Installationer og Fliser i lange Baner! Hvor vilde jeg dog gærne engang besøge jer, inden jeg dør! Men det er vanskeligt på mange Måder. Jeg tænker tit på gamle Båxhult og den dejlige Egn - Broudåsen! Var det der, den gamle Kone boede? Alhed havde bagt en Kage til hende og vi gik op med den en Sommeraftenstund, lidt hen på Aftnen, så hun var gået i Seng; vi bankede på, jeg kan endnu høre hendes gamle forskrækkede Stemme: "å de' lefvande?" Dengang havde vi endnu det f. som I har sløjfet; for en halv Snes År siden havde jeg en ganske lille Korrespondance med en gammel Kontrakts[ulæseligt] på Orust, han stavede endnu på den gammeldags Manér, den kan jeg bedst lide!
 Det triste var, hvad du fortalte om dit Julebesøg i Kjerteminde, jeg tror nu, du ser for sort på det. Jeg var der i Sommer - hver Sommer bestemmer jeg at jeg vil skrive til dig derfra! - og jeg synes, det hele var forholdsvis harmonisk, det var meget sjældent at det skurrede. Ja, du har sandelig Ret i, at Puf er en ener - Mor sagde så tit "Puf er et herligt Menneske" - et ædelt Menneske, det er hjærteskærende at tænke på, at han skal være halv- eller helulykkelig. Men jeg er nu vis på, at hvis - når - Forholdene engang igen bliver sådan at han kan få fat på det Arbejde, som ligger parat og venter, så vil alt forandre sig derovre; det må jo være frygteligt at gå og vente, når man bare går og længes efter at få Lov at tage fat. Der var en lille Ting, som betød en stor Forbedring af den daglige Atmosfære. Las er holdt op med sin daglige Snaps til Aften (= 3-4 Snapse) og det har gjort, at han er langt mindre irritabel og besværlig end før. Det er jo noget vanskeligere om Vinteren, hvor Børnene er så meget inde, og Las altid sidder i Stuen, han tåler ikke det mindste Kny fra dem, de arme Unger! Men henimod Jul, når de tør begynde at fyre i Centralfyret, så hjælper det, så er de ovenpå med deres Leg og deres Skærmydsler. Jeg havde 3 vidunderlige Uger derovre.
 Vi er så bedrøvede i denne Tid, fordi Tutte ligger for Døden. Hun blev for et Par År siden opereret for Cancer mammæ, og nu er det gået i Lungerne og det er håbløst; det er vist kun Dage - eller Timer, hun har tilbage; hun ligger og døser i Morfinrus for at hindre Smerter og, navnlig Åndenød. Det er hårdt at miste Søskende, det er dog de Mennesker, der som oftest står en nærmest. Bimse ved det nok; og jeg savner da hver Dag din Mor. 
 [Skrevet lodret langs venstre margen side 2:] Folmer ringede forleden og spurgte mig, om du kom til jeres Studenterjubilæum det anede jeg jo intet om; han vilde selv skrive til dig, og da jeg sagde, at jeg havde et Brev på Stabelen, bad han mig styrke til at du kom! det synes jeg i Sandhed også, at du [skrevet side 1, øverst på arket, på tværs:] skal hvis du på nogen Måde kan rive dig Løs et Par Dage! Det måtte da være mægtig sjov at mødes med de gamle Skolekammerater.
 Nu må du hilse hele din søde Familie kærligt fra mig! De kærligste Hilsner til dig selv fra
 Mornine.
 Da jeg havde lukket Brevet, ringede Lugge, at Tutte var død i Nat Kl. 1/2 3. Hun sov stille hen. Hun vidste, at hun skulde dø og havde talt om det med Børnene. De to stakkels Børn vil savne hende bittert; man kan ikke se, hvordan de skal kunne undvære den kloge, stærke Mor. 
 Bodilds Ægteskab er jo ikke af de ideelle, og stakkels Fritz er så ensom og set skævt til af så mange, som ikke kender ham, det søde Menneske han er, men man ser kun hans sære Væsen.</t>
   </si>
   <si>
     <t>1947-05-16</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Af et brev skrevet til Johan/Lysse Larsen samme dag som dette fremgår det, at Johannes Larsen og Christa Knuth sammen skulle på besøg hos Johan og Elena Larsen i Småland.</t>
   </si>
   <si>
     <t>Andreas/Puf kører Larsen til Svendborg, hvorfra Larsen tager videre til Knuthenborg. Larsen har bedt Johan/Lysse hente ham og Christa Knuth i Hälsingborg. De kan overnatte i Helsingør eller hos Brønsteds.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tR39</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Maj 1947.
 Kære Grevinde.
 Jeg har nu talt med Puf om Rejsen, og han mener det er bedst, at han kører mig til Svendborg og at jeg saa fortsætter til Knuthenborg o.s.v. Jeg har saa skrevet til Lysse om at hente os i Hälsingborg Fredag aller senest Lørdag før Pintse og meddele hvad Tid han kan være der. 
 Du hører altsaa nærmere fra mig, saasnart jeg har hørt fra Lysse. Tror Du at vi kan faa Hotelophold i Helsingør? 
 Det er Fanden til indviklet Tur. Men det ordner sig vel. Vi kunde vel ogsaa gøre Ophold i Kjøbenhavn, saa kan jeg bo hos Brønsteds og Du kan vel altid faa Plads paa Dit Hotel. Nærmere senere. Mange Hilsner Puf og Else er i Odense.
@@ -3823,51 +3823,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Maj 1947.
 Kære Grevinde
 Dette kom fra Lysse i dag. Det tyder paa at vi maa være i Helsingør Fredag Formiddag. Nærmere naar jeg hører fra Lysse igen
 Mange Hilsner
 JL.</t>
   </si>
   <si>
     <t>1947-07-29</t>
   </si>
   <si>
     <t>Marius Christiansen
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Aage Marcus</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru T var. Billederne til Aarhus var muligvis til en tidligere omtalt Hr. Kjær, som heller ikke kendes. 
 Hans Hvass; Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.
 En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)
 Johannes V. Jensen: Aarstiderne. Gyldendal 1924 og 1947. Digte af Johannes V. Jensen, tegninger af Johannes Larsen
 Peter Larsen, Johannes Larsens barnebarn, voksede op på gården Båxhult i Småland</t>
   </si>
   <si>
     <t>Johannes Larsen har afsendt billeder og lavet tegninger til Johannes V. Jensens Aarstiderne. Han har også tegnet til Hans Hvass' bog. Nu vil han arbejde på søbilledet. 
 Tage la Cour og aage Marcus arbejder på et festskrift i anledning af Larsens 80års dag. De vil gerne trykke et selvportræt, og Larsen beder Christa Knuth sende hendes ind til Gyldendal til reproduktion.
 Peter har været på besøg. Han havde været på Båxhult og beretter derfra.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IRXy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
@@ -4575,52 +4575,52 @@
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -4670,65 +4670,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -5010,51 +5010,51 @@
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 p.T. Kastelsvej 23
 Ø.
 [I brevet:]
 Kjøbenhavn Tirsdag 23 Octr 1951.
 Kære Grevinde. 
 Som Du ser er jeg nu i Kjøbenhavn, Vi havde en pragtfuld Tur i Sverige og en lille Svip ind i Norge og over Göteborg – Frederikshavn til Kjerteminde og videre hertil. Jeg tænker paa at rejse herfra Fredag eller Lørdag, hvordan passer det Dig. Øbro 23 – 93. Jeg er her i Huset hver Dag inden Kl. 9 om Morgenen Jeg glæder mig til at se Dig – Mange Hilsener fra
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1951-11-22</t>
   </si>
   <si>
     <t>L.R.S. Carstensen
 Marius Christiansen
 Else Jensen
 Christa Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Båxhult var en af Larsen-familiens skovgårde Landeryd i Småland.
 Gustav Carlsson arrenderede (forpagtede) al Båxhults jord i 1927. Kjellberg ønskede at forpagte Bommen, som var en af torperne på Båxhult. Om arrangementet blev til noget, vides ikke, men da Johan Larsen (Alhed og Johannes Larsens søn) i 1930 overtog Båxhult, flyttede han huset Bommen til Båxhult og omdannede det til vaskehus. Bygningen blev siden kaldt Bommastugan. (Dette oplyst af Jens Larsen, søn af Johan Larsen 2018).</t>
   </si>
   <si>
     <t>Man kan lave fuglelim ved at koge rå linolie, men det lugter slemt. 
 Johannes Larsen har været i København og også på Lolland, hvor han kørte rundt med Christa Knuth.
 Han er blevet færdig med nogle småbestillinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/g3CC</t>
   </si>
   <si>
     <t>Kjerteminde 22 Novbr. 1951.
 Kære Lysse og Bimse.
 Det er en Skandale at jeg først nu faar samlet mig sammen til at skrive og takke Jer for den dejlige Tid paa Båxhult. Tusind Tak. Og Tak for Brevet Lysse. Jeg har talt med Christiansen om det Fugelim. Raa Linolie koges til det bliver seigt, det er det hele, men det lugter forbandet saa Det maa helst foregaa i Bommastugan. Her var en Stillits for et Par Dage siden i en Burre jeg havde ladet staa i Græsplænen udfor Spisestuen, men jeg har ikke set den siden. Jeg var en Uges Tid i Kjøbenhavn hos Else og endnu et Par Dage hos Grevinden, hvor vi kørte nogle Ture omkring paa Lolland saa nu har jeg snart set hele Øen. Puf og Else hentede mig i Svendborg. Siden har jeg haft travlt med nogle Smaabestillinger. Jeg fik lavet den Akvarel færdig til L.R.S. Carstensen og har sendt den men ikke hørt fra ham endnu. Vi har det godt her og haaber det samme er Tilfældet hos Jer. Mange Hilsener til Jer allesammen ogsaa fra Puf og Else og Børnene.
 Din Far.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5151,51 +5151,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1sKv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8ico" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1sKv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8ico" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M114"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -7522,99 +7522,99 @@
       <c r="A54" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>411</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H54" s="5" t="s">
+        <v>411</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>412</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>413</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>414</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>411</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H55" s="5" t="s">
-        <v>411</v>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I55" s="5" t="s">
         <v>416</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>417</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>418</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>420</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">