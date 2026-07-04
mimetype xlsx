--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -3874,161 +3874,173 @@
 [Skrevet på bagsiden af første side; fortsat fra ark 2:] 
 han kunde ikke vide at Manden var usikker, han var ansat og havde været det længe i det Firma hvor han havde købt Malkemaskinen Men han – Manden – havde snydt i Skat og faaet en Bøde paa 20.000 Kr. og det kan han ikke klare. Men de kan jo 
 [Skrevet langs venstre margen på bagsiden af første ark:]
 ogsaa lade være med at snyde! Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13_de_ Juni? Din Junge
 [Skrevet øverst på hovedet på ark 2:]
 Nu bliver det vist ikke til mere, lille Dis, for denne Gang, lad mig tilsidst sige dig tusind Tak for det gode ...
 [Skrevet langs venstre margen ark 2:]
 mest 1150 Kr til Termin idet han solgte ...
 [Skrevet på hovedet øverst på bagsiden af ark 2/s. 4:]
 Naar Dr. Bech siger, at hele Hareskov vist er et usundt Sted at bo, saa er der dog alligevel lidt om vores Snak, selv om det ikke netop gælder selve Jeres Hus; men du ved nok, at siden jeg fik at vide, at der aldrig er Aftentaager har jeg taget mine Ord
 [Skrevet langs venstre kant på forsiden af ark 2/s. 3:]
 i mig; Erikshaab var sikkert ogsaa et meget usundt Sted at bo, men der var vi jo nu en Gang, saa derved var intet at gøre. 
 [Skrevet på hovedet øverst på bagsiden af ark 3/sidste side:]
 han kørte langs Kartoffelrækkerne for at jeg kunde se 3 Klyder, som ligger paa Æg; den ene blev liggende paa Reden skønt vi holdt stille, ikke to Alen fra den, den anden gik fra Reden
 [Skrevet langs venstre kant på forsiden af ark 3/næstsidste side:]
 og stod og skældte ud lige ved Vognen; det er nogle aldeles henrivende Fugle med deres høje fine Ben – Agraren sagde ogsaa, at det var en Oplevelse at se dem saa nær, en Opl. som ikke mange fik.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
 Karl Madsen
 - Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
 Anna Møller
 Peder Nielsen
 Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -4177,51 +4189,95 @@
 Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
 [47]
 Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
 Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
 Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
 [48]
 og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
 Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
 [49]
 Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
 En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
 [50]
 hun døde.
 Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
 [51]
 I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
-Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.</t>
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-08-05</t>
   </si>
   <si>
     <t>Birkerød
 Skovgårdsvej 5</t>
   </si>
   <si>
     <t>Bovense pr. Ullerslev
 Andekærgaard</t>
   </si>
   <si>
     <t>Roger -
 Elena Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
 Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>