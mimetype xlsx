--- v1 (2026-07-04)
+++ v2 (2026-08-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1227" uniqueCount="787" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1262" uniqueCount="814" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2159,50 +2159,118 @@
     <t>Gården Båxhult nær Landeryd i Småland ejedes af Johannes Larsen og er stadig i familiens eje (2018).
 Det vides ikke, hvilken udstilling i Ottawa, der er tale om. Muligvis blev den ikke realiseret. 
 Gifvato må være en lokalitet nær Båxhult.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv.</t>
   </si>
   <si>
     <t>Johannes Larsen er i Småland og beder derfor Lysse og Puf hjælpe sig med at sende malerier fra København til udstilling i Ottawa i Canada.
 Han vækkes en søndag morgen ved skud fra skoven og går ud med sin hund og sin bøsse og skyder en hare. Det lykkes ikke at træffe de andre jægere, kun et par hunde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Civm</t>
   </si>
   <si>
     <t>Båxhult 10 Septbr. 1926.
 Kære Lysse!
 Det er nu bestemt at jeg bliver her og følges med Din Moder hjem. Da det saa bliver Puf, der maa sørge for at faa de Billeder til Amerika af Sted, maa jeg ulejlige Dig med følgende: "Ring til Schiøler, eller gaa derud og spørg ham om Adr paa en paalidelig Speditør der kan paatage sig Forsendelsen. Ring derefter til Speditøren og forhør ham hvornaar han skal have Billederne for at de kan naa at være i Ottawa i rette Tid og naar Du har faaet Besked ring saa til Puf. -
 D.v.s. Du maa naturligvis allerførst ringe til Puf og faa at vide hvornaar Udstillingen aabnes og saa foretage det foregaaende i den Orden det staar. Puf ser det paa Programmet for Udstillingen der er sat op paa Gavlen af det gule Skab i Værkstedet.
 Siden Du rejste har jeg kun skudt en Hare.
 Jeg vaagnede Kl. 4 i Søndags Mrg ved et Skud og en Times Tid efter hørte jeg Hunde der drev og saa 2 Skud. Jeg stod saa op og gik ud med Haanden og Bøssen, hen til Fallan, men der var ingen Spor paa Vejen og jeg slap saa Hunden up for at se efter Tjurer, men saa hørte jeg, at Støverne fik en Hare op i Gifvato bag Sjøbo, fløjtede Hunden af og løb saa stærkt jeg kunde tilbage til Vejkrydset hvor jeg ankom omtrent samtidig med Haren der kom ad Vejen fra Sjøbo, skød den, og lidt efter kom saa Hundene, 2 store smålandske Støvere, gule med sort Ryg. Desværre havde jeg hverken Snore eller Pisk med saa jeg maatte lade dem gaa igen. Det vilde ellers have været sjov at hilse paa de Herere naar de var ankommen for at faa Deres Hunde. I Gaar var jeg med Carlsson paa Långaryds Marked og købe en Kvie der skal kælve til April for 200 Kr. Ældre Kvier var for dyre fra 348 - 375 Kr.
 Mange Hilsner
 Din Far.</t>
   </si>
   <si>
+    <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Thora Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
+Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
+  </si>
+  <si>
+    <t>Der faldt en sten fra Johanne/Junge Larsens hjerte, da hun fik afsendt moderens sengelinned til Astrid/Dis Warberg-Goldschmidt. Da Johanne kom hjem fra Småland, ledte hun efter tingene der, hvor Alhed Larsen havde sagt, at de lå, men moderens linned var blandet sammen med andet. Da Alhed kom hjem, havde hun gæster, var på jagttur og blev syg, så Johanne kunne ikke bede om bistand. Linnedet er pakket i en presenning til Pufs bil. 
+Johanne håber, at alt hos Astrid nu igen vender sig til det gode. Ellen Sawyer har læst Astrids brev for Johanne. 
+Johanne beder Astrid ringe til Christian/Max Caspersen og sige, at Thora Caspersen gerne må få moderens hat. 
+Adolf/Agraren arbejder for Andreas/Puf Larsen og tjener gode penge.
+Laura/Bibbe Warberg spiller klaver og hjælper meget til i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fqbz</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+20 Novbr 1926
+[Med kuglepen på kuvertens forside:]
+11 . 4 . 2000.
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Kæreste lille Dis!
+Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
+Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
+For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
+Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
+Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
+Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
+Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
+Din Junge
+Fredag Aften</t>
+  </si>
+  <si>
     <t>1927-04-29</t>
   </si>
   <si>
     <t>Albert Repholtz</t>
   </si>
   <si>
     <t>Der eksisterer tre udkast til dette brev.
 Skovgården Båxhult er beliggende i Småland i Sverige.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, som blev bestilt af selskabet, afvises af bestyrelsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5cBm</t>
   </si>
   <si>
     <t>Kære Hr. Albert Repholtz!
 Det gør mig ondt, at Selskabets Bestyrelse ikke synes om det Træsnit, de har bestilt hos mig. Jeg kan af gode Grunde ikke indlade mig paa at omarbejde en, efter min Mening, saa godt som færdig Ting, for at tilfredsstille et Publikum, hvis Syn og Smag jeg paa ingen Maade deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
 Deres hengivne Johannes Larsen.
 P.S.
 Med "Publikum" mener jeg naturligvis Bestyrelsen, hvis Syn paa mit Arbejde De saa klart fremstiller i Deres Brev.
 JL</t>
   </si>
   <si>
     <t>Der findes tre udgaver af dette brev.
@@ -3303,50 +3371,115 @@
   </si>
   <si>
     <t>Erna -
 Else Jensen
 Marie Larsen
 Alhed  Møhl, Lysses datter
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Elena Larsen fødte sit tredje barn i København i december 1939. Hun fik derefter brystbetændelse og var indlagt julen over. Imens var Johan Larsen, hendes mand, hjemme på gården Båxhult i Småland. 
 Det vides ikke, hvem Ellen Haunstrup var.</t>
   </si>
   <si>
     <t>Elena Larsen og børnene kommer hjem tirsdag. Hun regner med, at Johan Larsen henter dem ved toget i Landeryd.
 Elena har en del selskabelighed i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IEcI</t>
   </si>
   <si>
     <t>Tors. 5-1-39
 Kæreste!
 Dette er saa det uigenkaldeligt sidste Brev inden Hjemkomsten som altsaa er fastsat til Tirsdag. - Det gaar ikke saa gelassent med Skriveriet nu paa det sidste, her er meget at bedrive. Tandlæge, Indkøb og Besøg og saa er der jo ogsaa Søster som skal passes engang imellem. Igaar var Erna og Ellen Haunstrup (ogsaa Skolekammerat) her til Middag. I Eftermiddag var Fru Johs. V. her til The og i Aften skal vi til [ulæseligt ord]. I Morgen skal jeg til Middag hos Erna og i Overmorgen kommer Uglen Marie og Lasse her til Middag, saa du kan se at jeg fører en selskabelig Tilværelse. Men det er nu slet ikke noget imod en Invitation jeg har faaet til Tirsdag, til en lille intim Middag paa et Gods i det øde Småland med een jeg kan lide; det er baade romantisk og spændende, og jeg glæder mig vanvittigt. - Du kommer og henter os i Landeryd Kl 1/2 12 og skulde vi mod Forventning ikke være med, maa du vente til 1/2 1 el 1, saa er det fordi Toget i Halmstad er kørt fra os.
 Nu bliver der ikke mere Skriverage i Dag eller Overhovedet mere denne Gang. Men Masser af Hilsner og Kys fra din Nissepige.</t>
+  </si>
+  <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Hillerød</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
   </si>
   <si>
     <t>1941-01-05</t>
   </si>
   <si>
     <t>Johanne  Brandstrup</t>
   </si>
   <si>
     <t>Andreas Larsen
 Christian Larsen
 Else Larsen, Else, Andreas Larsens kone
 Peter Magnussen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Brevets ejer har oplyst, at linjen med ordene "Bedes returneret ved Lejlighed" er skrevet af Hais. 
 Det vides ikke, hvem Buck var. 
 Indscanningen af originalbrevet er foretaget af ejeren og kan af tekniske grunde ikke indsættes i databasen. 
 Brevets ejer oplyste nov. 2021, at det ikke lykkedes hans bedstemor, Hais, at sælge det omtalte billede under krigen. Det hang i hans barndomshjem. I 1970erne var det til salg via Bruun Rasmussen. Nu (2021) ejer Johannes Larsen Museet værket.</t>
   </si>
   <si>
     <t>Johannes Larsen synes, at hans maleri af Tjalfe er et af de bedste, han har lavet. Hais bør ikke sælge det for under 3500 kr. Hun kan prøve et auktionshus, selvom det er risikabelt. Larsen vil gerne vide, hvem der køber billedet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8ico</t>
@@ -3776,53 +3909,50 @@
   </si>
   <si>
     <t>Marie takker for tilbuddet om at køre med til Båxhult. Hun kørte med Lars, Ursula og Christine Swane til Odense og tog et tog til Dræby. Henning Larsen og hans kone samlede hende op ved busstoppestedet.
 På Lindøgaard er man næsten færdig med at høste. Christine Swane ligger syg i sin ferie. 
 Johanne/Junge Larsen har ikke mange kræfter.
 Marie håber at komme til Båxhult en anden gang.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wjod</t>
   </si>
   <si>
     <t>Lindøgaard d. 15-8-47.
 Kære Lysse og Bimse!
 Tusind Tak for Brev og Tilbud om at komme kørende med til Båxhult, det havde været dejligt, men nu sad jeg jo herovre, ellers kan I tro at jeg heller end gerne havde slaaet til og hvor kan Du tvivle paa at jeg kunne holde ud at være der i 3 Uger, jeg som elsker at være i Småland og ikke har været der i 8te Aar. -
 Uglen, Lasse og Ursula er i Christiansfeld, de kørte dertil i Bil og jeg var med til Odense og tog der et Tog til Dræby, da jeg vidste at de havde travlt med Høsten her og der skulde komme en Rutebil forbi en halv Time senere, satte jeg mig hen paa en Sten ved Vejkanten for at vente paa den, der kom mange Biler forbi og pludselig ser jeg en af dem bakke tilbage og saa var det Henning og Ditte, sidstnævnte havde kastet et Blik paa mig i Forbifarten og sagde til Henning ”Bak til bage jeg tror det var Tante Marie der sad henne paa Stenen” og glad blev jeg, de kørte mig helt hertil, saa jeg blev fri for at bære noget af mit Tøj fra Munkebo. Her har de det godt og bliver færdig med at køre ind i Dag, desværre er det jo smaat med Foldene i Aar, paa Grund af Tørken, særlig her paa Lindøgaard Tinges er bedre siger de. – 
 Det er morsomt at se lidt til Peter, han ser saa rask ud og er vældig solbrændt og det lader til at han befinder sig godt her, her er nu ogsaa dejligt at være. –
 I Gaar havde jeg Brev fra Ursula og hun fortalte at Uglen var bleven syg, Doktoren mente at det var Galdeblærebetændelse og desuden havde hun lidt Slim paa den ene Bronchie, det er jeg meget ked af; Uglen var meget syg af Halsbetændelse tidlig i Foraaret, nu var hun kommen nogenlunde til Kræfter og saa skal hun tilbringe en Del af sin Ferie i Sengen, det er trist.
 Forhaabentlig kommer jeg til Båxhult en Gang alligevel, selv om det ikke lod sig gøre denne Gang og saa kan Uglen maaske komme med ogsaa. –
 Hils Børnene mange Gange, jeg er ogsaa ked af at jeg ikke fik Jens at se de 2 smaa har jeg jo set i Vinter, Jens ikke siden vi var oppe hos Jer i 39. – Junge har ikke mange Kræfter men det gaar da nogenlunde; Bibbe har travlt hun har altid saa meget for saa det er sjældent vi har hende her ret længe af Gangen. –
 Endnu en Gang Tak fordi I vilde have mig, det er jeg meget glad for.
 Mange hjærtelige Hilsner til Jer begge fra Tante Ia. –
 Hilsen fra Alle her. -</t>
   </si>
   <si>
     <t>1948-06-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Gustav Helms
 Adolph Larsen
 Marie Larsen
 Axel  Müller
 Lauritz Pedersen
 Ellen  Sawyer
 Karen Warberg
 Marie Warberg
 Lise Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Jomfru Marie er i denne sammenhæng formodentlig Marie Larsen. 
 Titterne var søstrene Karen og Marie Warberg. De voksede op på Glorup, hvor deres far var godsforvalter.
 Det vides ikke, hvem Dr. Bech var.</t>
   </si>
@@ -3865,50 +3995,91 @@
 Kæreste lille Dis
 Tusind Tak for dit lange gode Brev i Gaar. Ja, godt skriver jeg, men det var da nu langt fra godt, at du igen fik de Mavesmerter. Jeg synes, at naar det holdt op allerede paa 2den Dag, da vi kom til Nyborg, var borte alle de 11-12 Dage, du havde Ferie og du ["du" indsat over linjen] fik det igen, saa snart du begyndte at arbejde, saa tyder det rigtignok stærkt på, at det er det legemlige Arbejde, du ikke kan taale – og det er saa sandelig ingen Trøst. Du husker nok, at jeg formodede det var nervøst, men hvis den Formodning var rigtig, så skulde man tro, at den Restitution, som Ferien gav dig, skulde have været længere, saa du ikke øjeblikkelig skulde faa de Smerter igen; med mindre naturligvis, at det virkede som et Chok for dig at finde Huset i Uryd ved din Hjemkomst?? Hvis det var Tilfældet, kunde det maaske alligevel være en rigtig Diagnose med Nerverne. Men godt, at han vil indlægge dig og faa det rigtig undersøgt. Det er rigtignok skidt, lille Dis, for det tager jo altfor meget paa dine i Forvejen svage Kræfter. Gud være lovet, at Jomfru Marie vil tage med Jer til Småland, så du ikke behøver at skuffe dem. Gid I dog nu kunde faa lidt godt Vejr, saa maaske de gode Traveture i det underskønne Vejr vil hjælpe dig. Hvor sødt af Axel at han fik lavet alt det i de to Stuer, mens du var borte – ja Lauritz skal nu være godt vaagen, om han skal naa at stikke Axel som Ægtemand.
 Ja, du har rigtig nok Ret i, at det var en liflig Tid, vi havde, og det er jo ikke alene mens det staar paa, at man har Glæde af det, jeg tænker saa tit paa det og gen-nyder det. Jeg er lige ved at give de to liflige Stunder i Feriehusets Solkrog Prisen, hvor var der dejligt og fredeligt og smukt. Ogsaa Markvandringen ved den nedlagte Rævefarm, og Siestaen paa den stille Sportsplads – ja, det var jo dejligt altsammen. Og selvfølgelig først og sidst Samværet med vi to alene, det gaar kun alt for sjældent paa. Ved du, hvad vi maaske kunde have gjort – men ikke gjorde: at forhøre os om et eller andet Sted der, som ikke vil have 17 Kr. om Dagen, og som alligevel er i Nærheden af Skov. Egentlig kan vel baade du og jeg nok nøjes med at have Strand lidt paa Afstand; se den kan man jo altid der i Nyborg. Gid man var rigere. 
 2) 
 Ja, Glorupopholdet var en Oplevelse; den rent ud sagt overraskede mig; jeg havde ikke tænkt mig, at vi havde faaet saa meget ud af den, jeg har heller aldrig været Titte paa saa nært Hold eller vidst, at hun var et saa betydeligt Menneske for det er hun jo absolut jeg har aldrig vekslet Brev med hende, det er altid Nina, den søde gode Nina, som jo ikke rangerer just saa højt intellektuelt set. ”Hun japper saa meget i sin Tale”, skriver du, ja, det er saa karakteristisk, men det er intet imod, naar man taler i Telefon med hende; saa spørger hun om et eller andet, men uden at høre Svaret kvidrer hun videre, og ud over al den Kvidren bliver det ikke til noget. Men trods Slægtsfølelsen over for Titte, er der nu meget som skiller hende fra os i Meninger; lagde du f. Eks. Mærke til den Foragt hvormed hun omtalte Fredsforeningen, som dog er Fredsbestræbelser fordi det, de gør og vil, er at opdrage Mennesker til at føle Fredsvilje, de begynder efter min Mening netop der, hvor der skal begyndes: at prædike Fredshigen ind i Menneskementaliteten, og det er nu et lidt trist Standpunkt at foragte det; og meget militært indstillet kan du tro, de er. At de er ortodoxe med Religionen, synes jeg ikke gør noget, det er jo et privat og beundringsværdigt Anliggende – nu vrøvler jeg – jeg mener, at det sikkert er deres Religion, som faar dem til at være saa gode, som de er og saa redebone til at yde deres Medmennesker Hjælp, og det er jo da beundringsværdigt. Det smukke Forhold som er mellem dem er jo et helt Mønster for Søstre, selv du og jeg, som staar hinanden saa umaadelig nær, kan af og til ”skurre i lidt” Den daarlige Smag søm stødte dig en Del, ser jeg slet ikke; det er simpelthen Glorup, som det altid har været, og hvor langt ["langt" overstreget] jeg har færdedes langt mere end du; hvem ved, om deres Smag ikke godt kunde være udviklet, hvis de nogensinde havde været ude for lidt Paavirkning i den Retning; vi har jo anderledes færdedes i Kredse, hvor god Smag er det normale. Det har altid glædet mig, at Agraren har saadan en god Smag; ja, den er langt sikrere end min, for det betyder jo meget og er et stort Plus ved et Menneske, at han eller hun har en god Smag. 
 Ja, hvor Bibbe dog er lykkelig, Og hvor Lauritz er et henrivende Menneske; jeg kommer til at holde mere og mere af ham for hver Gang jeg er sammen med ham, der var 
 3)
 noget helt overjordisk ved ham den Aften, da han saa varmt, saa klart og saa enkelt fortalte os om [”om” indsat over linjen] om sin religiøse Indstilling; det gik igennem mig: hvor jeg dog elsker dig Lauritz, og hvor du er et vidunderlig Menneske. Du sagde ved den Lejlighed ”Det er nu din Vej, Lauritz, og jeg må sige, at hvis jeg kunde være saa lykkelig overhovedet at have en Vej, saa vilde jeg helst have den, han der viste os. Apropos – det om at have en Vej – Elle har fortalt mig, at hun en Gang sagde til Pastor Helms (Valgmenighedspræst i Kjerteminde og en udmærket Mand): Hør Pastor Helms, kunde De dog ikke prøve at omvende mig, for jeg vilde saa gerne omvendes”, men det mente han nu ikke, at han kunde, sagde Elle, saa det blev ikke til noget. NB: Elle sagde det ikke for at være vittig, men i fuldt Alvor. Ligner det ikke Elle? Det var kedeligt, at du ikke fik set lidt mere til hende, men du kan ellers tro, jeg fortrød ikke, at jeg ikke havde overtalt dig til at blive her på Lindøgaard, for her har været saa isnende koldt. Jeg har slet ikke prøvet at varme Dagligstuen op, men er flyttet herned i Spisestuen igen. Varmt har her dog ikke været, for vi har forlængst faaet Sommerfyret i Komfuret, saa det giver kun en Smule Lunkelse her ind, men dog nok til at jeg har kunnet klare mig, [komma overstreget] med Vinterkluns paa og mit gode varme Tante Else-Tæppe om mig. Det var nu rart, at du naaede at faa Ungerne at se og morsomt at du syntes Lise var sød. Jeg havde hende hele Dagen i Gaar, og hun var saa henrivende, den glade lille Unge. Hun er saa pudsig med alle sine voksne Udtryk, f. Eks. sagde hun i Gaar, da hun drak Mælk: naa da, hvor jeg bæller i mig, hendes Ordforraad er vist nok ret enestaaende af et Barn paa 3 Aar; og saa er hun et lille Følelsesmenneske; da Agraren fulgte hende hjem i Gaar, lagde hun sin lille Kind paa hans Haand da han gik med hende ved Haanden, saa op paa ham og sagde: jeg holder saa meget af dig. Var det ikke sødt? - - Jo Tak, lidt Regn har vi da faaet, jeg antager lidt op imod 20 Mm. og det har rettet Afgrøderne godt op. Jeg havde en herlig Formiddag i Gaar – nej, i Dag, hvor vi har haft rigtig et yndigt Maj-Vejr. Agraren satte Molly for Giggen og kørte mig rundt i Markerne helt ud i den yderste Fold og saa ad Strandkanten hjem, det var en vidunderlig Oplevelse
 Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13de Juni? Din Junge. 
 [Skrevet på bagsiden af første side; fortsat fra ark 2:] 
 han kunde ikke vide at Manden var usikker, han var ansat og havde været det længe i det Firma hvor han havde købt Malkemaskinen Men han – Manden – havde snydt i Skat og faaet en Bøde paa 20.000 Kr. og det kan han ikke klare. Men de kan jo 
 [Skrevet langs venstre margen på bagsiden af første ark:]
 ogsaa lade være med at snyde! Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13_de_ Juni? Din Junge
 [Skrevet øverst på hovedet på ark 2:]
 Nu bliver det vist ikke til mere, lille Dis, for denne Gang, lad mig tilsidst sige dig tusind Tak for det gode ...
 [Skrevet langs venstre margen ark 2:]
 mest 1150 Kr til Termin idet han solgte ...
 [Skrevet på hovedet øverst på bagsiden af ark 2/s. 4:]
 Naar Dr. Bech siger, at hele Hareskov vist er et usundt Sted at bo, saa er der dog alligevel lidt om vores Snak, selv om det ikke netop gælder selve Jeres Hus; men du ved nok, at siden jeg fik at vide, at der aldrig er Aftentaager har jeg taget mine Ord
 [Skrevet langs venstre kant på forsiden af ark 2/s. 3:]
 i mig; Erikshaab var sikkert ogsaa et meget usundt Sted at bo, men der var vi jo nu en Gang, saa derved var intet at gøre. 
 [Skrevet på hovedet øverst på bagsiden af ark 3/sidste side:]
 han kørte langs Kartoffelrækkerne for at jeg kunde se 3 Klyder, som ligger paa Æg; den ene blev liggende paa Reden skønt vi holdt stille, ikke to Alen fra den, den anden gik fra Reden
 [Skrevet langs venstre kant på forsiden af ark 3/næstsidste side:]
 og stod og skældte ud lige ved Vognen; det er nogle aldeles henrivende Fugle med deres høje fine Ben – Agraren sagde ogsaa, at det var en Oplevelse at se dem saa nær, en Opl. som ikke mange fik.</t>
+  </si>
+  <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -4980,59 +5151,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1sKv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8ico" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1sKv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8ico" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M111"/>
+  <dimension ref="A1:M114"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -7290,2693 +7461,2824 @@
       </c>
       <c r="I52" s="5" t="s">
         <v>395</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>396</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>397</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>398</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>401</v>
+        <v>120</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>402</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H53" s="5" t="s">
+        <v>404</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="s">
-        <v>401</v>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I54" s="5" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>56</v>
+        <v>411</v>
       </c>
       <c r="E55" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="F55" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
       <c r="I55" s="5" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>392</v>
+        <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>332</v>
+        <v>56</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>421</v>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G56" s="5" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>16</v>
+        <v>392</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>392</v>
+        <v>332</v>
       </c>
       <c r="E57" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F57" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G57" s="5" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>429</v>
+        <v>51</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>332</v>
+        <v>392</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>434</v>
+        <v>17</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G58" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>362</v>
+        <v>444</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="J60" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="B60" s="5" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="K60" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E62" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E63" s="5" t="s">
-        <v>471</v>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="I63" s="5"/>
+        <v>474</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>475</v>
+      </c>
       <c r="J63" s="5" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>16</v>
+        <v>480</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>463</v>
+        <v>392</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>17</v>
+        <v>481</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>437</v>
+        <v>483</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>463</v>
-[...4 lines deleted...]
-        </is>
+        <v>473</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="I65" s="5"/>
       <c r="J65" s="5" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>16</v>
+        <v>493</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>473</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>17</v>
+        <v>444</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>498</v>
+        <v>447</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>503</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>504</v>
-[...4 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="I68" s="5"/>
+        <v>506</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>507</v>
+      </c>
       <c r="J68" s="5" t="s">
-        <v>452</v>
+        <v>508</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>16</v>
+        <v>513</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>514</v>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>463</v>
-[...4 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
       <c r="D72" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E72" s="5" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A73" s="5" t="n">
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="n">
         <v>1936</v>
       </c>
-      <c r="B73" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D73" s="5" t="s">
+      <c r="B74" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E73" s="5" t="inlineStr">
-[...49 lines deleted...]
-        <v>17</v>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H74" s="5" t="s">
-        <v>537</v>
+      <c r="H74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I74" s="5" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E75" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E75" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>332</v>
+        <v>473</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>46</v>
+        <v>332</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>555</v>
+        <v>392</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>558</v>
+        <v>462</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>463</v>
+        <v>46</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>392</v>
+        <v>565</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>452</v>
+        <v>568</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F79" s="5" t="s">
-        <v>569</v>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F80" s="5" t="s">
+        <v>579</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>473</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>392</v>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>498</v>
+        <v>462</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>46</v>
+        <v>622</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>623</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>624</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>452</v>
+        <v>627</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>392</v>
+        <v>632</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>625</v>
+        <v>17</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>437</v>
+        <v>508</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>104</v>
+        <v>392</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>634</v>
+        <v>462</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E90" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E90" s="5" t="s">
+        <v>645</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>392</v>
+        <v>646</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>392</v>
+        <v>104</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>437</v>
+        <v>654</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>392</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>651</v>
+        <v>392</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>17</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>660</v>
+        <v>447</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>17</v>
+        <v>670</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>626</v>
+        <v>392</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>17</v>
+        <v>677</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>625</v>
+        <v>155</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>392</v>
+        <v>678</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>452</v>
+        <v>680</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>504</v>
+        <v>646</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>682</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>645</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>683</v>
+        <v>392</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>120</v>
+        <v>646</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>690</v>
+        <v>17</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>691</v>
+        <v>645</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>694</v>
+        <v>462</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="5" t="n">
-        <v>1949</v>
+      <c r="A99" s="5" t="s">
+        <v>701</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>698</v>
+        <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>699</v>
-[...9 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>702</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-        </is>
+        <v>462</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>705</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>46</v>
+        <v>401</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>555</v>
+        <v>120</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>16</v>
+        <v>646</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>626</v>
+        <v>473</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>718</v>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>452</v>
+        <v>721</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" s="5" t="s">
-        <v>720</v>
+      <c r="A102" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>14</v>
+        <v>725</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>721</v>
+        <v>726</v>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>51</v>
+      </c>
+      <c r="K102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L102" s="6" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>689</v>
+        <v>46</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>120</v>
+        <v>565</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>690</v>
+        <v>732</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>120</v>
+        <v>646</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>736</v>
+        <v>155</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>740</v>
+        <v>462</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>120</v>
+        <v>646</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>690</v>
+        <v>17</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>747</v>
+        <v>462</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>689</v>
+        <v>401</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>752</v>
-[...4 lines deleted...]
-        </is>
+        <v>709</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>755</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>626</v>
+        <v>120</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>155</v>
+        <v>763</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>721</v>
+        <v>764</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="I107" s="5"/>
+        <v>765</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>766</v>
+      </c>
       <c r="J107" s="5" t="s">
-        <v>452</v>
+        <v>767</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="D108" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="F108" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="E108" s="5" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>772</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>773</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>452</v>
+        <v>774</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>16</v>
+        <v>401</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>626</v>
+        <v>120</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>779</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>452</v>
+        <v>782</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>776</v>
+        <v>155</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>721</v>
+        <v>748</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H110" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H110" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>504</v>
+        <v>791</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>782</v>
-[...3 lines deleted...]
-      </c>
+        <v>792</v>
+      </c>
+      <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>786</v>
+        <v>795</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="L114" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>813</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10048,44 +10350,47 @@
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
+    <hyperlink ref="M112" r:id="rId117"/>
+    <hyperlink ref="M113" r:id="rId118"/>
+    <hyperlink ref="M114" r:id="rId119"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>