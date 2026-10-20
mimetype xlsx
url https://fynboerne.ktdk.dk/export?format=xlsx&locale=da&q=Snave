--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3465" uniqueCount="2179" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3476" uniqueCount="2186" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4941,50 +4941,101 @@
 Cathrine Svendsen
 Christine Swane
 Anna Syberg
 Fritz Syberg
 Skjold Tang
 Peter Thomsen, tømrermester</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde er under opførelse, og det er svært at få håndværkerne til at møde op.
 "Holtens Penge var kommen i Lørdags": Der er formodentlig tale om betaling for et maleri. Johannes Larsen lånte sin far, som på dette tidspunkt var i gang med en langvarig konkurs, pengene. 
 Den fede er Alhed og Johannes Larsens søn, Lysse.</t>
   </si>
   <si>
     <t>Johannes Larsen har haft besvær med at få Thomsen (tømrermester) til at komme og arbejde. Han har fået penge fra Holten og givet dem til sin far, men får dem igen. 
 Larsen har malet på en gravandefamilie, nogle lappedykkere og en måge. Høyrup har været på besøg og se på akvareller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LetV</t>
   </si>
   <si>
     <t>Kjerteminde Fredag 19 Septbr 1901
 Kæreste Alhed!
 Tak for Dit Brevkort, det glæder mig at det er lidt bedre med Puf, men det er dog kedeligt saa længe det trækker ud inden han kommer sig. Naar jeg ikke har skrevet før er det fordi jeg ikke kunde faa Øje paa nogle Lyspunkter, hvor meget jeg end arbejdede efter dem og det er først i Dag det er lykkedes mig at se lidt lysere paa Tingene. Jeg rejste jo ikke videre opløftet dernede fra, meget lidt opløftet og da jeg kom her blev det ikke bedre, Thomsen havde endnu ikke begyndt trods flere Bud herfra og jeg gik saa ud paa Feden, først til Meyer, han laa og var endnu daarligere end da jeg var her sidst, jeg antager han har Lungebetændelse saa var jeg hos Thomsen, han havde haft og havde meget travlt men nu skulde han sende 2 Mand og saa skulde det snart blive rejst, der kom imidlertid ingen saa har jeg været hos ham 2 Gange siden og han har lovet lige godt hver Gang men der er bare ikke kommen nogle Folk, saa gik Fader ud til ham i Morges og saa mødte der 2 Mand til Frokost som har hængt i hele Dagen og som skal blive ved. Jeg var hos Præsten og betalte, han bad mig hilse Dig, jeg var med Fader hos Skjold [ulæseligt ord] som lovede at ordne Sagen, da han fik Lov at skrive Skødet. Holtens Penge var kommen i Lørdags efter at have været i Nymindegab, Fader har faaet dem, men vi faar dem igen. Hønsene kom med Tak for Tilbudet men de havde ikke Brug for dem foreløbig. Der indløb i Forgaars et mærkeligt Brev fra Agraren, der var nemlig ingen Stavefejl i. Jeg kommer ikke før Du skriver at jeg kan hente Jer, da jeg ikke er for at forlade Thomsen, desuden har jeg forregnet mig med mine Billeder der kan ikke blive saa mange som jeg mente og de store Aquareller passer ikke i de store Rammer saa jeg maa bestille Rammer til dem, har nu begyndt at male nogle der passer til de store, jeg har kopieret Gravandefamilien, paa Aquarellærredet jeg fik hos Sus, der er et Stykke til af samme Størrelse som jeg maler et Par Lappedykkere paa de ere omtrent færdige og saa har jeg malet en stor Maage paa Papir, de ser ganske godt ud, navnlig Gravænderne ere bedre end Oljebilledet; jeg venter at faa lavet 2-3 til i Morgen. Her er mange modne Vindruer og en Del Ferskner men jeg gider ikke rigtig spise Frugt for Tiden, Uglen fik en ualmindelig Pragtfuld Buket Georginer fra Allerup i Aftes. Baronen har skrevet at han kommer paa Søndag. Der kommer en Frøken Svendsen i Morgen, hende fra Middelfart. Højrup var her i Eftermiddag og saa Aqaurellerne [indsat over linjen: jeg skal hilse fra ham], han var meget begejstret for Hønsegaarden. Slyngpelargonien ser noget medtaget ud, Du kan nok huske at jeg fortalte Dig at groede en Kløver i Urtepotten som saa nydelig ud, den har naturligvis taget Kraften fra den, saa jeg bliver vel nødt til at rive den op skønt det gør mig ondt. Nu er det saa mørkt at jeg ikke kan se mere saa jeg vil slutte og gaa ned med Brevet. Jeg skal nu nok skrive hver Dag indtil jeg kommer, men Du maa ogsaa skrive lidt, jeg tænker saa meget paa og holder sa forfærdelig meget af Jer. Mange Tusind Hilsner og Kys fra Din
 Johannes Larsen
 Kys ogsaa Puf og den fede fra mig.</t>
+  </si>
+  <si>
+    <t>1901-11-28</t>
+  </si>
+  <si>
+    <t>Dry -
+Edvard -
+Julie Brandt
+- Flagstad
+Niels Gade
+Moritz Hauptmann
+Agnes Helsengreen
+I P Jacobsen
+Grethe Jørgensen
+Johanne Christine Larsen
+Ellen  Sawyer
+Harris Sawyer
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Af Brev 1648 (ikke i databasen) fremgår det, at Louise Brønsted var færdiguddannet som kemiingeniør i januar 1901. Hun boede dette år på Bülowsvej i København sammen med sin lillebror, Christine Swane og en medicinstuderende, Grethe Jørgensen. (Astrid Warberg: Mit Livs Bog s. 51). Ordene i dette brev tyder på, at Louises afsluttende eksamen fandt sted senere - måske i januar 1902. 
+Slagter Grupe kendes ikke. 
+Det vides ikke, hvorfor Christine Mackie skulle begynde at betale alt kontant. Muligvis et krav fra forældrene om ikke længere at købe på deres regning i diverse butikker.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8424</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie tænker, at Louise Brønsted må være meget nervøs nu, og hun ville ønske, at hun kunne hjælpe. 
+Christines humør svinger. For tiden har hun det godt, og det skyldes muligvis den gode mad, som hun får bragt hver dag. Hun har desuden fået nyt klaver og en masse gode ting; tøj mm. Hun har forsynet sig, inden hun skal til at betale alt kontant.
+Christine har været til en koncert, hvor Flagstad sang, og det gjorde hende i godt humør. Flagstad synger gratis med Christine.
+Louise må skrive, hvad hun ønsker sig til jul.
+En skuespiller skal læse Marie Grube højt i Industriforeningen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eEsr</t>
+  </si>
+  <si>
+    <t>Odense d. 28. Nov. 1901.
+Elskede lille Lugge!
+Nu nærmer sig nok den Time forudsat, og du er måske allerede begyndt at ryste i Bu ["Bu" overstreget] Chemelillen, lille Lugge, du kan tro, jeg lider med dig, bare man dog kunde gøre noget for dig af nogen Slags - men der er jo næsten ikke noget at gøre? Jeg har nok længe skyldt dig et lille Brev - det kunde man da gøre dig at skrive lidt, hvis man ikke var et Asen, der ingen Ting kan overkomme; et lille Brev kan du vel ellers nok få Tid at læse! Tak for dit sidste lille goe, der er nok snart løbet meget til Vands siden den Tid, og Humøret har været både oppe og nede adskillige Gange; det er ret højt oppe i Øjeblikket, og jeg er temmelig kvik og flittig i denne Tid, måske noget fordi jeg nu får hver Dag sådan udmærket kraftig 1ste Klasses Middag (25 Øre) brungen fra Byen; fra d. 1ste skal Tante Dry ["Dry" overstreget] Dy spise hos mig, så bliver det jo endnu hyggeligere. Og så har jeg jo fået et nyt Klaver; du hørte måske af Junge om den Affære, og om at jeg har anskaffet mig det for at få min Gæld betalt til Terminen. Jeg har fået så meget nyt pænt, en elegant Kåbe, en smuk Kjole, et flot Vinterskørt, Flipper, Handsker, Flødekande og Sukkerskål samt to Par blåmalede Tekopper; jeg må jo forsyne mig lidt, inden jeg nu skal til at betale alt kontant, for så får jeg slet ikke noget mere; men der er da 14 Dage til endnu.
+3
+Jeg har haft Besøg af Flagstad i Aften til The, og i Søndags hørte jeg ham på en Koncert, hvor han sang "Mod Syden i Kvæld," - "I Sne står Urt og Busk - " "Leise flehen meine Lieder - " "Der var en Svend - " Spillemandsvisen af Gade, "Die Grenadiere", "Den Gang jeg var kun så stor som så" og "Der Fischer" af Hauptmann, - så det var da noget! for hver Sang voxede mit Livsmod, og jeg har været i godt og festligt Humør siden! Han er enestående; Elle og Eastman var også ganske betagede X af ham, både af hans Sang og hans Elskelighed. Tænk, han synger gratis med mig; men han skal også have en Akvarel til Jul i Ramme.
+Vil du strax skrive, hvad du ønsker dig til Jul, for at jeg kan få det købt inden jeg skal til at betale alting kontant; men hvis du ikke har Tid at skrive, vil du så tage alt hvad du har med hjem i Juleferien, så jeg kan se, hvad du ikke har, og så kan du få det til Nytår, men så bliver det altså ikke så stor en Present, så det var jo næsten bedre at skrive. Sig til Pan at bare jeg dog kunde få skrevet til hende en Gang, men jeg er så lidt skrivende.
+- Jeg ser i Stiftstidende i Aften, at der skal være Oplæsning i Industriforeningen, Fru Helvig Helsengreen vil læse "Marie Grupe" af I.P. Jacobsen. Der er jo en Slagter Grupe her i Byen, så det er jo rimeligt nok, at Industriforeningen bruger den Stavemåde. Ligeledes læste jeg forleden om et nyt vidunderligt Hårmiddel, der i mærkelig kort Tid borttager alle skaldede og tyndhårede Horder; men jeg vil nu alligevel hellere beholde mit, som det er, skønt det falder af i Håndfuldevis hver Morgen.
+Farvel lille Lugge! Hild Dede og Grethe!
+Mornine. 
+[Indsat øverst s. !:]
+Flagstad kommer vistnok op og hilser på jer en Gang inden næste Torsdag, siger han da. 
+[Indsat nederst s. 3:]
+x eller hedder det ad ham, mon?</t>
   </si>
   <si>
     <t>1901-12-16</t>
   </si>
   <si>
     <t>Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Sophie Meyer
 Johan  Norden
 Fritz Syberg</t>
   </si>
   <si>
     <t>De gode malere er Johannes Larsen og Fritz Syberg. Christine Swane går på Fritz Sybergs Malerskole for Kvinder i København. 
 Salby, Martofte og Nordskov er byer på halvøen Hindsholm, nord for Kerteminde. Fyns Hoved er den nordligste spids af Hindsholm. 
 Erikshaab er Alhed Larsens barndomshjem ved Sallinge nord for Faaborg.</t>
   </si>
   <si>
     <t>Malerne er taget til Hindsholm i voldsomt snevejr. Fritz Syberg mener, at Christine Swane er en af hans mest talentfulde elever; men hun skal tro på sig selv. Alhed og Johannes Larsen skal holde jul på Erikshaab. Fritz Syberg har foræret Marie Larsen nogle tegninger til "Historien om en moder".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UgIn</t>
   </si>
@@ -13648,59 +13699,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hE0sldGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aW87Yrjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1wH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eEsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hE0sldGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aW87Yrjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1wH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M334"/>
+  <dimension ref="A1:M335"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -18655,9973 +18706,10018 @@
       </c>
       <c r="I113" s="5" t="s">
         <v>771</v>
       </c>
       <c r="J113" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K113" s="5" t="s">
         <v>772</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>773</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>775</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>15</v>
+        <v>225</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>408</v>
+        <v>478</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>748</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
         <v>776</v>
       </c>
       <c r="I114" s="5" t="s">
         <v>777</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>403</v>
+        <v>778</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        <v>782</v>
+        <v>408</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H115" s="5" t="s">
         <v>783</v>
       </c>
       <c r="I115" s="5" t="s">
         <v>784</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>785</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>786</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>788</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>408</v>
-[...4 lines deleted...]
-      <c r="F116" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="s">
         <v>789</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H116" s="5" t="s">
         <v>790</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>791</v>
       </c>
       <c r="J116" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K116" s="5" t="s">
         <v>792</v>
       </c>
-      <c r="K116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>793</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="M116" s="5" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>782</v>
-[...7 lines deleted...]
-        <v>782</v>
+        <v>17</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H117" s="5" t="s">
         <v>797</v>
       </c>
       <c r="I117" s="5" t="s">
         <v>798</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>21</v>
+        <v>799</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>257</v>
+        <v>16</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>256</v>
+        <v>186</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>803</v>
+        <v>789</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G118" s="5" t="s">
+        <v>789</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>804</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>805</v>
       </c>
       <c r="J118" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K118" s="5" t="s">
         <v>806</v>
       </c>
-      <c r="K118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>807</v>
       </c>
-      <c r="L118" s="6" t="s">
+      <c r="M118" s="5" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="D119" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H119" s="5" t="s">
+      <c r="I119" s="5" t="s">
         <v>812</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="J119" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="J119" s="5" t="s">
+      <c r="K119" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="K119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>815</v>
       </c>
-      <c r="L119" s="6" t="s">
+      <c r="M119" s="5" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>16</v>
+        <v>818</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>186</v>
+        <v>739</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>17</v>
+        <v>392</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
         <v>819</v>
       </c>
       <c r="I120" s="5" t="s">
         <v>820</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>21</v>
+        <v>821</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="F121" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G121" s="5" t="s">
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="H121" s="5" t="s">
+      <c r="I121" s="5" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="L121" s="6" t="s">
         <v>829</v>
       </c>
-      <c r="L121" s="6" t="s">
+      <c r="M121" s="5" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G122" s="5" t="s">
+        <v>833</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>408</v>
+        <v>16</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="I123" s="5"/>
+        <v>840</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>841</v>
+      </c>
       <c r="J123" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>739</v>
+        <v>15</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>201</v>
+        <v>408</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>844</v>
+        <v>832</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>845</v>
+        <v>17</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K124" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>848</v>
       </c>
-      <c r="K124" s="5" t="s">
+      <c r="M124" s="5" t="s">
         <v>849</v>
-      </c>
-[...4 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="s">
         <v>853</v>
       </c>
-      <c r="D125" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="5" t="s">
+      <c r="I125" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="F125" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H125" s="5" t="s">
+      <c r="J125" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="I125" s="5" t="s">
+      <c r="K125" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="J125" s="5" t="s">
+      <c r="L125" s="6" t="s">
         <v>857</v>
       </c>
-      <c r="K125" s="5" t="s">
+      <c r="M125" s="5" t="s">
         <v>858</v>
-      </c>
-[...4 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>739</v>
+        <v>860</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="E126" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="F126" s="5" t="s">
+      <c r="I126" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="G126" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H126" s="5" t="s">
+      <c r="J126" s="5" t="s">
         <v>864</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>866</v>
       </c>
-      <c r="K126" s="5" t="s">
+      <c r="M126" s="5" t="s">
         <v>867</v>
-      </c>
-[...4 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
         <v>871</v>
       </c>
-      <c r="D127" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E127" s="5" t="s">
+      <c r="I127" s="5" t="s">
         <v>872</v>
       </c>
-      <c r="F127" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H127" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="K127" s="5" t="s">
         <v>874</v>
       </c>
-      <c r="J127" s="5" t="s">
+      <c r="L127" s="6" t="s">
         <v>875</v>
       </c>
-      <c r="K127" s="5" t="s">
+      <c r="M127" s="5" t="s">
         <v>876</v>
-      </c>
-[...4 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>226</v>
+        <v>878</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>287</v>
-[...6 lines deleted...]
-      <c r="F128" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
         <v>880</v>
       </c>
-      <c r="G128" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H128" s="5" t="s">
+      <c r="I128" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="I128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="J128" s="5" t="s">
+      <c r="K128" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="K128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>884</v>
       </c>
-      <c r="L128" s="6" t="s">
+      <c r="M128" s="5" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>739</v>
+        <v>226</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="E129" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="F129" s="5" t="s">
+      <c r="I129" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="G129" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H129" s="5" t="s">
+      <c r="J129" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="I129" s="5" t="s">
+      <c r="K129" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="J129" s="5" t="s">
+      <c r="L129" s="6" t="s">
         <v>892</v>
       </c>
-      <c r="K129" s="5" t="s">
+      <c r="M129" s="5" t="s">
         <v>893</v>
-      </c>
-[...4 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>256</v>
+        <v>739</v>
       </c>
       <c r="D130" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="E130" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G130" s="5" t="s">
+      <c r="I130" s="5" t="s">
         <v>898</v>
       </c>
-      <c r="H130" s="5" t="s">
+      <c r="J130" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="K130" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="J130" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K130" s="5" t="s">
+      <c r="L130" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="L130" s="6" t="s">
+      <c r="M130" s="5" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>739</v>
-[...1 lines deleted...]
-      <c r="E131" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="F131" s="5" t="s">
+      <c r="H131" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H131" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="I131" s="5" t="s">
+      <c r="J131" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K131" s="5" t="s">
         <v>908</v>
       </c>
-      <c r="J131" s="5" t="s">
+      <c r="L131" s="6" t="s">
         <v>909</v>
       </c>
-      <c r="K131" s="5" t="s">
+      <c r="M131" s="5" t="s">
         <v>910</v>
-      </c>
-[...4 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="F132" s="5" t="s">
         <v>913</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="I132" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I132" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>916</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="M132" s="5"/>
+        <v>918</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>919</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>918</v>
+        <v>738</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>919</v>
-[...1 lines deleted...]
-      <c r="D133" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E133" s="5" t="s">
-[...6 lines deleted...]
-        <v>920</v>
+      <c r="D133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H133" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="I133" s="5" t="s">
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K133" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="J133" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K133" s="5" t="s">
+      <c r="L133" s="6" t="s">
         <v>923</v>
       </c>
-      <c r="L133" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="C134" s="5" t="s">
         <v>926</v>
       </c>
-      <c r="B134" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="5" t="s">
+      <c r="D134" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F134" s="5" t="s">
         <v>17</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G134" s="5" t="s">
         <v>927</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>928</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>929</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>930</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>931</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>939</v>
+        <v>186</v>
       </c>
       <c r="D136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="H136" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="E136" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I136" s="5"/>
+      <c r="I136" s="5" t="s">
+        <v>941</v>
+      </c>
       <c r="J136" s="5" t="s">
-        <v>941</v>
+        <v>21</v>
       </c>
       <c r="K136" s="5" t="s">
         <v>942</v>
       </c>
       <c r="L136" s="6" t="s">
         <v>943</v>
       </c>
       <c r="M136" s="5" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>945</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H138" s="5" t="s">
-        <v>952</v>
+      <c r="H138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>939</v>
+        <v>958</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>939</v>
+        <v>958</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>257</v>
+        <v>946</v>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>967</v>
+        <v>257</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H141" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H141" s="5" t="s">
+        <v>969</v>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>972</v>
+        <v>946</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H142" s="5" t="s">
-        <v>973</v>
+      <c r="H142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>939</v>
+        <v>979</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>972</v>
+        <v>946</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>980</v>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>257</v>
+        <v>946</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>979</v>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="I144" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="J144" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="K144" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>987</v>
       </c>
-      <c r="K144" s="5" t="s">
+      <c r="M144" s="5" t="s">
         <v>988</v>
-      </c>
-[...4 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>939</v>
+        <v>257</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>972</v>
-[...4 lines deleted...]
-        </is>
+        <v>990</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>991</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H145" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I145" s="5"/>
+      <c r="H145" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>993</v>
+      </c>
       <c r="J145" s="5" t="s">
-        <v>941</v>
+        <v>994</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>226</v>
+        <v>946</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>996</v>
+        <v>979</v>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H146" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="K146" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="K146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>1000</v>
       </c>
-      <c r="L146" s="6" t="s">
+      <c r="M146" s="5" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="D147" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E147" s="5" t="s">
+      <c r="I147" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="F147" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H147" s="5" t="s">
+      <c r="J147" s="5" t="s">
         <v>1006</v>
       </c>
-      <c r="I147" s="5" t="s">
+      <c r="K147" s="5" t="s">
         <v>1007</v>
       </c>
-      <c r="J147" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K147" s="5" t="s">
+      <c r="L147" s="6" t="s">
         <v>1008</v>
       </c>
-      <c r="L147" s="6" t="s">
+      <c r="M147" s="5" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="E148" s="5" t="s">
         <v>1012</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
         <v>1013</v>
       </c>
-      <c r="I148" s="5"/>
+      <c r="I148" s="5" t="s">
+        <v>1014</v>
+      </c>
       <c r="J148" s="5" t="s">
-        <v>1014</v>
+        <v>994</v>
       </c>
       <c r="K148" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="L148" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="M148" s="5" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>257</v>
+        <v>1019</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>926</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="I149" s="5" t="s">
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="K149" s="5" t="s">
         <v>1022</v>
       </c>
       <c r="L149" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="M149" s="5" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>1025</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>257</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>21</v>
+        <v>994</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>257</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>1026</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H151" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H151" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>915</v>
+        <v>1035</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="M151" s="5"/>
+        <v>1036</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>1037</v>
+      </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>486</v>
+        <v>738</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>16</v>
+      </c>
+      <c r="D152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F152" s="5" t="s">
-        <v>996</v>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H152" s="5" t="s">
-[...6 lines deleted...]
-        <v>1036</v>
+      <c r="H152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I152" s="5"/>
+      <c r="J152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1037</v>
+        <v>922</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1038</v>
-[...1 lines deleted...]
-      <c r="M152" s="5" t="s">
         <v>1039</v>
       </c>
+      <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
         <v>1040</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>14</v>
+        <v>486</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="E153" s="5" t="s">
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
         <v>1041</v>
       </c>
-      <c r="F153" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H153" s="5" t="s">
+      <c r="I153" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="I153" s="5" t="s">
+      <c r="J153" s="5" t="s">
         <v>1043</v>
       </c>
-      <c r="J153" s="5" t="s">
+      <c r="K153" s="5" t="s">
         <v>1044</v>
       </c>
-      <c r="K153" s="5" t="s">
+      <c r="L153" s="6" t="s">
         <v>1045</v>
       </c>
-      <c r="L153" s="6" t="s">
+      <c r="M153" s="5" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E154" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="B154" s="5" t="s">
-[...18 lines deleted...]
-        </is>
+      <c r="F154" s="5" t="s">
+        <v>1003</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H154" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H154" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>1051</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>915</v>
+        <v>1052</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="M154" s="5"/>
+        <v>1053</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>1054</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>1052</v>
+        <v>16</v>
+      </c>
+      <c r="D155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H155" s="5" t="s">
-[...6 lines deleted...]
-        <v>987</v>
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I155" s="5"/>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1055</v>
+        <v>922</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>1056</v>
       </c>
-      <c r="M155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D156" s="5" t="s">
         <v>1058</v>
       </c>
-      <c r="B156" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E156" s="5" t="s">
+        <v>1059</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H156" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H156" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>994</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>915</v>
+        <v>1062</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1059</v>
-[...1 lines deleted...]
-      <c r="M156" s="5"/>
+        <v>1063</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1064</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D157" s="5" t="s">
-[...3 lines deleted...]
-        <v>1061</v>
+      <c r="D157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G157" s="5" t="s">
-[...3 lines deleted...]
-        <v>1062</v>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I157" s="5"/>
-      <c r="J157" s="5" t="s">
-        <v>21</v>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1063</v>
+        <v>922</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      </c>
+        <v>1066</v>
+      </c>
+      <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D158" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D158" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E158" s="5" t="s">
+        <v>1068</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="s">
-        <v>1067</v>
+        <v>934</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="I158" s="5" t="s">
         <v>1069</v>
       </c>
+      <c r="I158" s="5"/>
       <c r="J158" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
         <v>1070</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="M158" s="5" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>1073</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D159" s="5" t="s">
-[...3 lines deleted...]
-        <v>1061</v>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="s">
         <v>1074</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="I159" s="5" t="s">
         <v>1076</v>
       </c>
       <c r="J159" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
         <v>1077</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>1080</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D160" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E160" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>1081</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D161" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D161" s="5" t="s">
-[...11 lines deleted...]
-        <v>927</v>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="J161" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>1068</v>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>934</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="J162" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>939</v>
+        <v>186</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E163" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>1068</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H163" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I163" s="5"/>
+      <c r="H163" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>1101</v>
+      </c>
       <c r="J163" s="5" t="s">
-        <v>1098</v>
+        <v>21</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="D165" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D165" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I165" s="5"/>
-      <c r="J165" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J165" s="5" t="s">
+        <v>1105</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>915</v>
+        <v>1110</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="M165" s="5"/>
+        <v>1111</v>
+      </c>
+      <c r="M165" s="5" t="s">
+        <v>1112</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>1019</v>
+        <v>16</v>
+      </c>
+      <c r="D167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G167" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I167" s="5"/>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1114</v>
+        <v>922</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="M167" s="5" t="s">
         <v>1116</v>
       </c>
+      <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>1026</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G168" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G168" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J168" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>915</v>
+        <v>1121</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="M168" s="5"/>
+        <v>1122</v>
+      </c>
+      <c r="M168" s="5" t="s">
+        <v>1123</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>1120</v>
+        <v>16</v>
+      </c>
+      <c r="D169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H169" s="5" t="s">
-[...6 lines deleted...]
-        <v>1123</v>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I169" s="5"/>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1124</v>
+        <v>922</v>
       </c>
       <c r="L169" s="6" t="s">
         <v>1125</v>
       </c>
-      <c r="M169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H170" s="5" t="s">
         <v>1128</v>
       </c>
-      <c r="D170" s="5" t="s">
-[...20 lines deleted...]
-      <c r="I170" s="5"/>
+      <c r="I170" s="5" t="s">
+        <v>1129</v>
+      </c>
       <c r="J170" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>918</v>
+        <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>1004</v>
+        <v>1135</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>946</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G171" s="5" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="I171" s="5"/>
       <c r="J171" s="5" t="s">
-        <v>403</v>
+        <v>1136</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>14</v>
+        <v>925</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>1139</v>
+        <v>1011</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>408</v>
+        <v>904</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1026</v>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G172" s="5" t="s">
-        <v>1140</v>
-[...1 lines deleted...]
-      <c r="H172" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I172" s="5" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
       <c r="J172" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K172" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="L172" s="6" t="s">
         <v>1143</v>
       </c>
-      <c r="L172" s="6" t="s">
+      <c r="M172" s="5" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="B173" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="D173" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="J173" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>915</v>
+        <v>1150</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1147</v>
-[...1 lines deleted...]
-      <c r="M173" s="5"/>
+        <v>1151</v>
+      </c>
+      <c r="M173" s="5" t="s">
+        <v>1152</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>1019</v>
+        <v>16</v>
+      </c>
+      <c r="D174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G174" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I174" s="5"/>
+      <c r="J174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1152</v>
+        <v>922</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="M174" s="5" t="s">
         <v>1154</v>
       </c>
+      <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>1155</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>186</v>
+        <v>904</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>18</v>
+        <v>1026</v>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>1157</v>
       </c>
       <c r="I175" s="5" t="s">
         <v>1158</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G176" s="5" t="s">
         <v>1163</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H176" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="I176" s="5"/>
+      <c r="I176" s="5" t="s">
+        <v>1165</v>
+      </c>
       <c r="J176" s="5" t="s">
-        <v>1129</v>
+        <v>21</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>946</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1170</v>
-[...1 lines deleted...]
-      <c r="I177" s="5" t="s">
         <v>1171</v>
       </c>
+      <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
-        <v>21</v>
+        <v>1136</v>
       </c>
       <c r="K177" s="5" t="s">
         <v>1172</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="M177" s="5" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>1175</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>972</v>
+        <v>1176</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>939</v>
+        <v>16</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F178" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F178" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H178" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I178" s="5"/>
+      <c r="H178" s="5" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>1178</v>
+      </c>
       <c r="J178" s="5" t="s">
-        <v>1176</v>
+        <v>21</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>16</v>
+        <v>979</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>1181</v>
-[...4 lines deleted...]
-        </is>
+        <v>946</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H179" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="K179" s="5" t="s">
         <v>1184</v>
       </c>
       <c r="L179" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="M179" s="5" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="E180" s="5" t="s">
         <v>1188</v>
       </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G180" s="5" t="s">
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I180" s="5" t="s">
         <v>1189</v>
       </c>
-      <c r="H180" s="5" t="s">
+      <c r="J180" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="I180" s="5" t="s">
+      <c r="K180" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="J180" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K180" s="5" t="s">
+      <c r="L180" s="6" t="s">
         <v>1192</v>
       </c>
-      <c r="L180" s="6" t="s">
+      <c r="M180" s="5" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>739</v>
-[...12 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>1196</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1198</v>
+        <v>21</v>
       </c>
       <c r="K181" s="5" t="s">
         <v>1199</v>
       </c>
       <c r="L181" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="M181" s="5" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
         <v>1203</v>
       </c>
-      <c r="D182" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H182" s="5" t="s">
+      <c r="I182" s="5" t="s">
         <v>1204</v>
       </c>
-      <c r="I182" s="5"/>
       <c r="J182" s="5" t="s">
         <v>1205</v>
       </c>
       <c r="K182" s="5" t="s">
         <v>1206</v>
       </c>
       <c r="L182" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="M182" s="5" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>1209</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>16</v>
+        <v>1210</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>186</v>
+        <v>946</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>1188</v>
-[...7 lines deleted...]
-        <v>1210</v>
+        <v>18</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H183" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="I183" s="5" t="s">
+      <c r="I183" s="5"/>
+      <c r="J183" s="5" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1215</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="J184" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1222</v>
+        <v>16</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>1223</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>1195</v>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G185" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G185" s="5" t="s">
+        <v>1217</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>1224</v>
       </c>
       <c r="I185" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>1205</v>
+        <v>21</v>
       </c>
       <c r="K185" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="L185" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="M185" s="5" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D186" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="D186" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H186" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H186" s="5" t="s">
+        <v>1231</v>
       </c>
       <c r="I186" s="5" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="J186" s="5" t="s">
-        <v>21</v>
+        <v>1212</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D187" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D187" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E187" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H187" s="5" t="s">
-        <v>1236</v>
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I187" s="5" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>1205</v>
+        <v>21</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>946</v>
+      </c>
+      <c r="E188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1242</v>
-[...1 lines deleted...]
-      <c r="I188" s="5"/>
+        <v>1243</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>1244</v>
+      </c>
       <c r="J188" s="5" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>1222</v>
+        <v>16</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>16</v>
+        <v>1229</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>186</v>
+        <v>946</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G190" s="5" t="s">
-        <v>1252</v>
+      <c r="G190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="I190" s="5" t="s">
         <v>1254</v>
       </c>
+      <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>21</v>
+        <v>1212</v>
       </c>
       <c r="K190" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="L190" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="M190" s="5" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>257</v>
+        <v>16</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>897</v>
+        <v>186</v>
       </c>
       <c r="E191" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="F191" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G191" s="5" t="s">
+      <c r="H191" s="5" t="s">
         <v>1260</v>
       </c>
-      <c r="H191" s="5" t="s">
+      <c r="I191" s="5" t="s">
         <v>1261</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="J191" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1262</v>
       </c>
-      <c r="J191" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1263</v>
       </c>
-      <c r="L191" s="6" t="s">
+      <c r="M191" s="5" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>1222</v>
+        <v>257</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>939</v>
+        <v>904</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>18</v>
+        <v>1266</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G192" s="5" t="s">
+        <v>1267</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1267</v>
-[...1 lines deleted...]
-      <c r="I192" s="5"/>
+        <v>1268</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>1269</v>
+      </c>
       <c r="J192" s="5" t="s">
-        <v>1268</v>
+        <v>403</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>1273</v>
+        <v>1229</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>919</v>
-[...4 lines deleted...]
-        </is>
+        <v>946</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
         <v>1274</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
-        <v>1014</v>
+        <v>1275</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="s">
-        <v>1280</v>
+        <v>1021</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
-        <v>1014</v>
+        <v>1287</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1290</v>
+        <v>1280</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>919</v>
-[...5 lines deleted...]
-        <v>1291</v>
+        <v>926</v>
+      </c>
+      <c r="E196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H196" s="5" t="s">
+        <v>1292</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>748</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>1298</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>226</v>
+        <v>1303</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>478</v>
+        <v>926</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1301</v>
+        <v>18</v>
+      </c>
+      <c r="F198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H198" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="K198" s="5" t="s">
         <v>1304</v>
       </c>
-      <c r="K198" s="5" t="s">
+      <c r="L198" s="6" t="s">
         <v>1305</v>
       </c>
-      <c r="L198" s="6" t="s">
+      <c r="M198" s="5" t="s">
         <v>1306</v>
       </c>
-      <c r="M198" s="5" t="s">
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="s">
         <v>1307</v>
-      </c>
-[...3 lines deleted...]
-        <v>1917</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F199" s="5" t="s">
         <v>1308</v>
       </c>
-      <c r="D199" s="5" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H199" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I199" s="5"/>
+      <c r="H199" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>1310</v>
+      </c>
       <c r="J199" s="5" t="s">
-        <v>1014</v>
+        <v>1311</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="200">
-      <c r="A200" s="5" t="s">
-        <v>1312</v>
+      <c r="A200" s="5" t="n">
+        <v>1917</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>201</v>
+        <v>1315</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>739</v>
+        <v>926</v>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H200" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I200" s="5"/>
       <c r="J200" s="5" t="s">
-        <v>1315</v>
+        <v>1021</v>
       </c>
       <c r="K200" s="5" t="s">
         <v>1316</v>
       </c>
       <c r="L200" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="M200" s="5" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>1319</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>1273</v>
+        <v>201</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>919</v>
+        <v>739</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
         <v>1320</v>
       </c>
-      <c r="I201" s="5"/>
+      <c r="I201" s="5" t="s">
+        <v>1321</v>
+      </c>
       <c r="J201" s="5" t="s">
-        <v>1014</v>
+        <v>1322</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>1325</v>
+        <v>1280</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="I202" s="5"/>
       <c r="J202" s="5" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>257</v>
+        <v>1332</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>1331</v>
+        <v>926</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="I203" s="5" t="s">
         <v>1333</v>
       </c>
+      <c r="I203" s="5"/>
       <c r="J203" s="5" t="s">
-        <v>987</v>
+        <v>1021</v>
       </c>
       <c r="K203" s="5" t="s">
         <v>1334</v>
       </c>
       <c r="L203" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="M203" s="5" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>1337</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>16</v>
+        <v>257</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>186</v>
+        <v>1058</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>17</v>
+        <v>1338</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1340</v>
+        <v>994</v>
       </c>
       <c r="K204" s="5" t="s">
         <v>1341</v>
       </c>
       <c r="L204" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="M204" s="5" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
         <v>1344</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D205" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D205" s="5" t="s">
+      <c r="E205" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H205" s="5" t="s">
         <v>1345</v>
       </c>
-      <c r="E205" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H205" s="5" t="s">
+      <c r="I205" s="5" t="s">
         <v>1346</v>
       </c>
-      <c r="I205" s="5" t="s">
+      <c r="J205" s="5" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K205" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="L205" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="M205" s="5" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G206" s="5" t="s">
-        <v>1352</v>
+      <c r="G206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H206" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="I206" s="5" t="s">
         <v>1354</v>
       </c>
       <c r="J206" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K206" s="5" t="s">
         <v>1355</v>
       </c>
       <c r="L206" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="M206" s="5" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>1358</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G207" s="5" t="s">
         <v>1359</v>
       </c>
-      <c r="D207" s="5" t="s">
+      <c r="H207" s="5" t="s">
         <v>1360</v>
       </c>
-      <c r="E207" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H207" s="5" t="s">
+      <c r="I207" s="5" t="s">
         <v>1361</v>
       </c>
-      <c r="I207" s="5" t="s">
+      <c r="J207" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K207" s="5" t="s">
         <v>1362</v>
       </c>
-      <c r="J207" s="5" t="s">
+      <c r="L207" s="6" t="s">
         <v>1363</v>
       </c>
-      <c r="K207" s="5" t="s">
+      <c r="M207" s="5" t="s">
         <v>1364</v>
-      </c>
-[...4 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>186</v>
+        <v>1366</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1345</v>
+        <v>1367</v>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
         <v>1368</v>
       </c>
       <c r="I208" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>403</v>
+        <v>1370</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1352</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>1380</v>
+        <v>16</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H210" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H210" s="5" t="s">
+        <v>1381</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="J210" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H211" s="5" t="s">
-        <v>1385</v>
+      <c r="H211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1325</v>
+        <v>16</v>
       </c>
       <c r="E212" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H212" s="5" t="s">
         <v>1392</v>
       </c>
-      <c r="F212" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H212" s="5" t="s">
+      <c r="I212" s="5" t="s">
         <v>1393</v>
       </c>
-      <c r="I212" s="5" t="s">
+      <c r="J212" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K212" s="5" t="s">
         <v>1394</v>
       </c>
-      <c r="J212" s="5" t="s">
+      <c r="L212" s="6" t="s">
         <v>1395</v>
       </c>
-      <c r="K212" s="5" t="s">
+      <c r="M212" s="5" t="s">
         <v>1396</v>
-      </c>
-[...4 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1399</v>
+        <v>1397</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>871</v>
+        <v>1398</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-        </is>
+        <v>1332</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>1399</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="I213" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="K213" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="L213" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="M213" s="5" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
         <v>1406</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>186</v>
+        <v>878</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1345</v>
+        <v>226</v>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
         <v>1407</v>
       </c>
       <c r="I214" s="5" t="s">
         <v>1408</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>403</v>
+        <v>1409</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>16</v>
+        <v>1352</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1360</v>
+        <v>16</v>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1363</v>
+        <v>21</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>662</v>
+        <v>186</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1360</v>
-[...7 lines deleted...]
-      <c r="G217" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H217" s="5" t="s">
         <v>1426</v>
       </c>
-      <c r="H217" s="5" t="s">
+      <c r="I217" s="5" t="s">
         <v>1427</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="J217" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="K217" s="5" t="s">
         <v>1428</v>
       </c>
-      <c r="J217" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K217" s="5" t="s">
+      <c r="L217" s="6" t="s">
         <v>1429</v>
       </c>
-      <c r="L217" s="6" t="s">
+      <c r="M217" s="5" t="s">
         <v>1430</v>
-      </c>
-[...1 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>257</v>
+        <v>662</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1051</v>
+        <v>1367</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1331</v>
-[...9 lines deleted...]
-        </is>
+        <v>1432</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>1433</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>987</v>
+        <v>403</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>1439</v>
+        <v>257</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>739</v>
+        <v>1058</v>
       </c>
       <c r="E219" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="s">
         <v>1440</v>
       </c>
-      <c r="F219" s="5" t="s">
+      <c r="I219" s="5" t="s">
         <v>1441</v>
       </c>
-      <c r="G219" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H219" s="5" t="s">
+      <c r="J219" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="K219" s="5" t="s">
         <v>1442</v>
       </c>
-      <c r="I219" s="5"/>
-      <c r="J219" s="5" t="s">
+      <c r="L219" s="6" t="s">
         <v>1443</v>
       </c>
-      <c r="K219" s="5" t="s">
+      <c r="M219" s="5" t="s">
         <v>1444</v>
-      </c>
-[...4 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1447</v>
+        <v>1445</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>16</v>
+        <v>1446</v>
       </c>
       <c r="D220" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F220" s="5" t="s">
         <v>1448</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
         <v>1449</v>
       </c>
-      <c r="I220" s="5" t="s">
+      <c r="I220" s="5"/>
+      <c r="J220" s="5" t="s">
         <v>1450</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K220" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="L220" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="M220" s="5" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
         <v>1454</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D221" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D221" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1455</v>
-[...5 lines deleted...]
-        </is>
+        <v>1456</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1457</v>
-[...1 lines deleted...]
-      <c r="M221" s="5"/>
+        <v>1459</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1460</v>
+      </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D222" s="5" t="s">
-[...3 lines deleted...]
-        <v>1291</v>
+      <c r="D222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="s">
-        <v>1459</v>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1460</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1462</v>
+      </c>
+      <c r="I222" s="5"/>
+      <c r="J222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1463</v>
-[...1 lines deleted...]
-      <c r="M222" s="5" t="s">
         <v>1464</v>
       </c>
+      <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>662</v>
+        <v>1467</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="J223" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D224" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D224" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>1298</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G224" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G224" s="5" t="s">
+        <v>1473</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1472</v>
-[...5 lines deleted...]
-        </is>
+        <v>662</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="J224" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="M224" s="5"/>
+        <v>1476</v>
+      </c>
+      <c r="M224" s="5" t="s">
+        <v>1477</v>
+      </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D225" s="5" t="s">
-[...3 lines deleted...]
-        <v>1476</v>
+      <c r="D225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G225" s="5" t="s">
-        <v>1477</v>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1478</v>
-[...1 lines deleted...]
-      <c r="I225" s="5" t="s">
         <v>1479</v>
       </c>
-      <c r="J225" s="5" t="s">
-        <v>21</v>
+      <c r="I225" s="5"/>
+      <c r="J225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K225" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="L225" s="6" t="s">
         <v>1481</v>
       </c>
-      <c r="M225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1483</v>
+        <v>1482</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D226" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D226" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E226" s="5" t="s">
+        <v>1483</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G226" s="5" t="s">
+        <v>1484</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1188</v>
+        <v>1352</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G227" s="5" t="s">
-        <v>1490</v>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H227" s="5" t="s">
         <v>1491</v>
       </c>
-      <c r="I227" s="5"/>
+      <c r="I227" s="5" t="s">
+        <v>1492</v>
+      </c>
       <c r="J227" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>739</v>
+        <v>16</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="F228" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G228" s="5" t="s">
         <v>1497</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H228" s="5" t="s">
         <v>1498</v>
       </c>
-      <c r="I228" s="5" t="s">
+      <c r="I228" s="5"/>
+      <c r="J228" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K228" s="5" t="s">
         <v>1499</v>
       </c>
-      <c r="J228" s="5" t="s">
+      <c r="L228" s="6" t="s">
         <v>1500</v>
       </c>
-      <c r="K228" s="5" t="s">
+      <c r="M228" s="5" t="s">
         <v>1501</v>
-      </c>
-[...4 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>16</v>
+        <v>739</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1188</v>
-[...6 lines deleted...]
-      <c r="G229" s="5" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H229" s="5" t="s">
         <v>1505</v>
       </c>
-      <c r="H229" s="5" t="s">
+      <c r="I229" s="5" t="s">
         <v>1506</v>
       </c>
-      <c r="I229" s="5" t="s">
+      <c r="J229" s="5" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K229" s="5" t="s">
         <v>1508</v>
       </c>
       <c r="L229" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="M229" s="5" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>1511</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D230" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D230" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>1195</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G230" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G230" s="5" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>1513</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="M230" s="5"/>
+        <v>1516</v>
+      </c>
+      <c r="M230" s="5" t="s">
+        <v>1517</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D231" s="5" t="s">
-        <v>1360</v>
+      <c r="D231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G231" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I231" s="5"/>
+      <c r="J231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1519</v>
-[...1 lines deleted...]
-      <c r="M231" s="5" t="s">
         <v>1520</v>
       </c>
+      <c r="M231" s="5"/>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>1521</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>1139</v>
+        <v>16</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="E232" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G232" s="5" t="s">
         <v>1522</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H232" s="5" t="s">
         <v>1523</v>
       </c>
       <c r="I232" s="5" t="s">
         <v>1524</v>
       </c>
       <c r="J232" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K232" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="L232" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="M232" s="5" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>408</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>18</v>
+        <v>1529</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="J233" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>16</v>
+        <v>1146</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1535</v>
-[...6 lines deleted...]
-      <c r="G234" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="s">
         <v>1536</v>
       </c>
-      <c r="H234" s="5" t="s">
+      <c r="I234" s="5" t="s">
         <v>1537</v>
       </c>
-      <c r="I234" s="5" t="s">
+      <c r="J234" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K234" s="5" t="s">
         <v>1538</v>
       </c>
-      <c r="J234" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K234" s="5" t="s">
+      <c r="L234" s="6" t="s">
         <v>1539</v>
       </c>
-      <c r="L234" s="6" t="s">
+      <c r="M234" s="5" t="s">
         <v>1540</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E235" s="5" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="s">
         <v>1543</v>
       </c>
-      <c r="F235" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G235" s="5" t="s">
+      <c r="H235" s="5" t="s">
         <v>1544</v>
       </c>
-      <c r="H235" s="5" t="s">
+      <c r="I235" s="5" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
       <c r="J235" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K235" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="L235" s="6" t="s">
         <v>1547</v>
       </c>
-      <c r="L235" s="6" t="s">
+      <c r="M235" s="5" t="s">
         <v>1548</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1139</v>
+        <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>408</v>
+        <v>186</v>
       </c>
       <c r="E236" s="5" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="s">
         <v>1551</v>
       </c>
-      <c r="F236" s="5" t="s">
+      <c r="H236" s="5" t="s">
         <v>1552</v>
       </c>
-      <c r="G236" s="5" t="s">
+      <c r="I236" s="5" t="s">
         <v>1553</v>
       </c>
-      <c r="H236" s="5" t="s">
+      <c r="J236" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K236" s="5" t="s">
         <v>1554</v>
       </c>
-      <c r="I236" s="5" t="s">
+      <c r="L236" s="6" t="s">
         <v>1555</v>
       </c>
-      <c r="J236" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K236" s="5" t="s">
+      <c r="M236" s="5" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1559</v>
+        <v>1557</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G237" s="5" t="s">
         <v>1560</v>
       </c>
-      <c r="D237" s="5" t="s">
+      <c r="H237" s="5" t="s">
         <v>1561</v>
       </c>
-      <c r="E237" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G237" s="5" t="s">
+      <c r="I237" s="5" t="s">
         <v>1562</v>
       </c>
-      <c r="H237" s="5" t="s">
+      <c r="J237" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K237" s="5" t="s">
         <v>1563</v>
       </c>
-      <c r="I237" s="5" t="s">
+      <c r="L237" s="6" t="s">
         <v>1564</v>
       </c>
-      <c r="J237" s="5" t="s">
+      <c r="M237" s="5" t="s">
         <v>1565</v>
-      </c>
-[...7 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1569</v>
+        <v>1566</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>478</v>
+        <v>1568</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H238" s="5" t="s">
         <v>1570</v>
       </c>
-      <c r="H238" s="5" t="s">
+      <c r="I238" s="5" t="s">
         <v>1571</v>
       </c>
-      <c r="I238" s="5"/>
       <c r="J238" s="5" t="s">
         <v>1572</v>
       </c>
       <c r="K238" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="L238" s="6" t="s">
         <v>1574</v>
       </c>
       <c r="M238" s="5" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1567</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G239" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G239" s="5" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1578</v>
       </c>
       <c r="I239" s="5"/>
-      <c r="J239" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J239" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>1580</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1577</v>
-[...1 lines deleted...]
-      <c r="M239" s="5"/>
+        <v>1581</v>
+      </c>
+      <c r="M239" s="5" t="s">
+        <v>1582</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D240" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="s">
-[...12 lines deleted...]
-        <v>1582</v>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I240" s="5"/>
+      <c r="J240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1583</v>
-[...1 lines deleted...]
-      <c r="M240" s="5" t="s">
         <v>1584</v>
       </c>
+      <c r="M240" s="5"/>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>186</v>
+        <v>1455</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="s">
         <v>1586</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>1587</v>
       </c>
       <c r="I241" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K241" s="5" t="s">
         <v>1589</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="M241" s="5" t="s">
         <v>1591</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>1592</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E242" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G242" s="5" t="s">
         <v>1593</v>
       </c>
-      <c r="F242" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G242" s="5" t="s">
+      <c r="H242" s="5" t="s">
         <v>1594</v>
       </c>
-      <c r="H242" s="5" t="s">
+      <c r="I242" s="5" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="J242" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K242" s="5" t="s">
+        <v>1596</v>
+      </c>
+      <c r="L242" s="6" t="s">
         <v>1597</v>
       </c>
-      <c r="L242" s="6" t="s">
+      <c r="M242" s="5" t="s">
         <v>1598</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>1560</v>
+        <v>16</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>17</v>
+        <v>1600</v>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="s">
-        <v>1570</v>
+        <v>1601</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1601</v>
-[...1 lines deleted...]
-      <c r="I243" s="5"/>
+        <v>1602</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1603</v>
+      </c>
       <c r="J243" s="5" t="s">
-        <v>1572</v>
+        <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>1606</v>
+        <v>1567</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="E244" s="5" t="s">
-        <v>1607</v>
-[...2 lines deleted...]
-        <v>1210</v>
+        <v>17</v>
+      </c>
+      <c r="F244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G244" s="5" t="s">
-        <v>1210</v>
+        <v>1577</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>1608</v>
       </c>
-      <c r="I244" s="5" t="s">
+      <c r="I244" s="5"/>
+      <c r="J244" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K244" s="5" t="s">
         <v>1609</v>
       </c>
-      <c r="J244" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K244" s="5" t="s">
+      <c r="L244" s="6" t="s">
         <v>1610</v>
       </c>
-      <c r="L244" s="6" t="s">
+      <c r="M244" s="5" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>1560</v>
+        <v>1613</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1614</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>1217</v>
       </c>
       <c r="G245" s="5" t="s">
-        <v>1614</v>
+        <v>1217</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>1615</v>
       </c>
       <c r="I245" s="5" t="s">
         <v>1616</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>1572</v>
+        <v>21</v>
       </c>
       <c r="K245" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="L245" s="6" t="s">
         <v>1618</v>
       </c>
       <c r="M245" s="5" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
         <v>1620</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E246" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>1622</v>
       </c>
       <c r="I246" s="5" t="s">
         <v>1623</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="K246" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="L246" s="6" t="s">
         <v>1625</v>
       </c>
       <c r="M246" s="5" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>186</v>
+        <v>1567</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="s">
         <v>1628</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="I247" s="5" t="s">
         <v>1630</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>21</v>
+        <v>1579</v>
       </c>
       <c r="K247" s="5" t="s">
         <v>1631</v>
       </c>
       <c r="L247" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="M247" s="5" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>1634</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G248" s="5" t="s">
+        <v>1635</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="J248" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="J249" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D250" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H250" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H250" s="5" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="J250" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1648</v>
-[...1 lines deleted...]
-      <c r="M250" s="5"/>
+        <v>1651</v>
+      </c>
+      <c r="M250" s="5" t="s">
+        <v>1652</v>
+      </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D251" s="5" t="s">
-[...18 lines deleted...]
-        <v>403</v>
+      <c r="D251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I251" s="5"/>
+      <c r="J251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K251" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="L251" s="6" t="s">
         <v>1655</v>
       </c>
-      <c r="M251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M251" s="5"/>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>662</v>
+        <v>186</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F252" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F252" s="5" t="s">
+        <v>1657</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>1658</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>1659</v>
       </c>
       <c r="I252" s="5" t="s">
         <v>1660</v>
       </c>
       <c r="J252" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K252" s="5" t="s">
         <v>1661</v>
       </c>
       <c r="L252" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="M252" s="5" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>1664</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D253" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D253" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G253" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G253" s="5" t="s">
+        <v>1665</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1665</v>
-[...10 lines deleted...]
-        </is>
+        <v>1666</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K253" s="5" t="s">
+        <v>1668</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1666</v>
-[...1 lines deleted...]
-      <c r="M253" s="5"/>
+        <v>1669</v>
+      </c>
+      <c r="M253" s="5" t="s">
+        <v>1670</v>
+      </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D257" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F257" s="5" t="s">
-[...3 lines deleted...]
-        <v>1677</v>
+      <c r="F257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1678</v>
-[...7 lines deleted...]
-      <c r="K257" s="5" t="s">
         <v>1680</v>
+      </c>
+      <c r="I257" s="5"/>
+      <c r="J257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L257" s="6" t="s">
         <v>1681</v>
       </c>
-      <c r="M257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F258" s="5" t="s">
         <v>1683</v>
       </c>
-      <c r="B258" s="5" t="s">
-[...23 lines deleted...]
-        </is>
+      <c r="G258" s="5" t="s">
+        <v>1684</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1684</v>
-[...10 lines deleted...]
-        </is>
+        <v>1685</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J258" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K258" s="5" t="s">
+        <v>1687</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1685</v>
-[...1 lines deleted...]
-      <c r="M258" s="5"/>
+        <v>1688</v>
+      </c>
+      <c r="M258" s="5" t="s">
+        <v>1689</v>
+      </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="I259" s="5"/>
       <c r="J259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="I260" s="5"/>
       <c r="J260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>739</v>
-[...11 lines deleted...]
-        <v>1709</v>
+        <v>16</v>
+      </c>
+      <c r="D266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1710</v>
-[...4 lines deleted...]
-      <c r="J266" s="5" t="s">
         <v>1712</v>
       </c>
-      <c r="K266" s="5" t="s">
+      <c r="I266" s="5"/>
+      <c r="J266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="6" t="s">
         <v>1713</v>
       </c>
-      <c r="L266" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1716</v>
+        <v>1714</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>16</v>
+        <v>739</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>1448</v>
+        <v>201</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>465</v>
-[...4 lines deleted...]
-        </is>
+        <v>1715</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="G267" s="5" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H267" s="5" t="s">
         <v>1717</v>
       </c>
-      <c r="H267" s="5" t="s">
+      <c r="I267" s="5" t="s">
         <v>1718</v>
       </c>
-      <c r="I267" s="5" t="s">
+      <c r="J267" s="5" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K267" s="5" t="s">
         <v>1720</v>
       </c>
       <c r="L267" s="6" t="s">
         <v>1721</v>
       </c>
       <c r="M267" s="5" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="F268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G268" s="5" t="s">
         <v>1724</v>
       </c>
-      <c r="D268" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E268" s="5" t="s">
+      <c r="H268" s="5" t="s">
         <v>1725</v>
       </c>
-      <c r="F268" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G268" s="5" t="s">
+      <c r="I268" s="5" t="s">
         <v>1726</v>
       </c>
-      <c r="H268" s="5" t="s">
+      <c r="J268" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K268" s="5" t="s">
         <v>1727</v>
       </c>
-      <c r="I268" s="5" t="s">
+      <c r="L268" s="6" t="s">
         <v>1728</v>
       </c>
-      <c r="J268" s="5" t="s">
+      <c r="M268" s="5" t="s">
         <v>1729</v>
-      </c>
-[...7 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1733</v>
+        <v>1730</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>517</v>
+        <v>1731</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="E269" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F269" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F269" s="5" t="s">
+      <c r="G269" s="5" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H269" s="5" t="s">
         <v>1734</v>
       </c>
-      <c r="G269" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H269" s="5" t="s">
+      <c r="I269" s="5" t="s">
         <v>1735</v>
       </c>
-      <c r="I269" s="5" t="s">
+      <c r="J269" s="5" t="s">
         <v>1736</v>
       </c>
-      <c r="J269" s="5" t="s">
+      <c r="K269" s="5" t="s">
         <v>1737</v>
       </c>
-      <c r="K269" s="5" t="s">
+      <c r="L269" s="6" t="s">
         <v>1738</v>
       </c>
-      <c r="L269" s="6" t="s">
+      <c r="M269" s="5" t="s">
         <v>1739</v>
-      </c>
-[...1 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F270" s="5" t="s">
         <v>1741</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
         <v>1742</v>
       </c>
-      <c r="I270" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I270" s="5" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J270" s="5" t="s">
+        <v>1744</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1744</v>
-[...1 lines deleted...]
-      <c r="M270" s="5"/>
+        <v>1746</v>
+      </c>
+      <c r="M270" s="5" t="s">
+        <v>1747</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H271" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H271" s="5" t="s">
+        <v>1749</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H272" s="5" t="s">
-        <v>1748</v>
+      <c r="H272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>1748</v>
+        <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>738</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1752</v>
+        <v>1762</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H276" s="5" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I276" s="5"/>
+      <c r="J276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K276" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="B276" s="5" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L276" s="6" t="s">
-        <v>1763</v>
-[...3 lines deleted...]
-      </c>
+        <v>1765</v>
+      </c>
+      <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>738</v>
+        <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1767</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E277" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F277" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="I277" s="5"/>
-      <c r="J277" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J277" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1768</v>
-[...1 lines deleted...]
-      <c r="M277" s="5"/>
+        <v>1770</v>
+      </c>
+      <c r="M277" s="5" t="s">
+        <v>1771</v>
+      </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D278" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1771</v>
-[...4 lines deleted...]
-      <c r="J278" s="5" t="s">
         <v>1773</v>
+      </c>
+      <c r="I278" s="5"/>
+      <c r="J278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K278" s="5" t="s">
         <v>1774</v>
       </c>
       <c r="L278" s="6" t="s">
         <v>1775</v>
       </c>
-      <c r="M278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1360</v>
-[...4 lines deleted...]
-        </is>
+        <v>1777</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
         <v>1778</v>
       </c>
       <c r="I279" s="5" t="s">
         <v>1779</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>517</v>
+        <v>662</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>478</v>
+        <v>1367</v>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1786</v>
+        <v>1780</v>
       </c>
       <c r="K280" s="5" t="s">
         <v>1787</v>
       </c>
       <c r="L280" s="6" t="s">
         <v>1788</v>
       </c>
       <c r="M280" s="5" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
         <v>1790</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H281" s="5" t="s">
         <v>1791</v>
       </c>
-      <c r="D281" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G281" s="5" t="s">
+      <c r="I281" s="5" t="s">
         <v>1792</v>
       </c>
-      <c r="H281" s="5" t="s">
+      <c r="J281" s="5" t="s">
         <v>1793</v>
-      </c>
-[...2 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K281" s="5" t="s">
         <v>1794</v>
       </c>
       <c r="L281" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="M281" s="5" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
         <v>1797</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>517</v>
+        <v>1798</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G282" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G282" s="5" t="s">
+        <v>1799</v>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1798</v>
-[...3 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+      <c r="I282" s="5"/>
       <c r="J282" s="5" t="s">
-        <v>1800</v>
+        <v>403</v>
       </c>
       <c r="K282" s="5" t="s">
         <v>1801</v>
       </c>
       <c r="L282" s="6" t="s">
         <v>1802</v>
       </c>
       <c r="M282" s="5" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
         <v>1804</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H283" s="5" t="s">
         <v>1805</v>
       </c>
-      <c r="D283" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G283" s="5" t="s">
+      <c r="I283" s="5" t="s">
         <v>1806</v>
       </c>
-      <c r="H283" s="5" t="s">
+      <c r="J283" s="5" t="s">
         <v>1807</v>
       </c>
-      <c r="I283" s="5" t="s">
+      <c r="K283" s="5" t="s">
         <v>1808</v>
       </c>
-      <c r="J283" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K283" s="5" t="s">
+      <c r="L283" s="6" t="s">
         <v>1809</v>
       </c>
-      <c r="L283" s="6" t="s">
+      <c r="M283" s="5" t="s">
         <v>1810</v>
-      </c>
-[...1 lines deleted...]
-        <v>1811</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>517</v>
+        <v>1812</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G284" s="5" t="s">
+        <v>1813</v>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1815</v>
+        <v>403</v>
       </c>
       <c r="K284" s="5" t="s">
         <v>1816</v>
       </c>
       <c r="L284" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="M284" s="5" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H285" s="5" t="s">
         <v>1820</v>
       </c>
-      <c r="D285" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E285" s="5" t="s">
+      <c r="I285" s="5" t="s">
         <v>1821</v>
       </c>
-      <c r="F285" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H285" s="5" t="s">
+      <c r="J285" s="5" t="s">
         <v>1822</v>
       </c>
-      <c r="I285" s="5" t="s">
+      <c r="K285" s="5" t="s">
         <v>1823</v>
       </c>
-      <c r="J285" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K285" s="5" t="s">
+      <c r="L285" s="6" t="s">
         <v>1824</v>
       </c>
-      <c r="L285" s="6" t="s">
+      <c r="M285" s="5" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>662</v>
+        <v>1827</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>1360</v>
-[...4 lines deleted...]
-        </is>
+        <v>1367</v>
+      </c>
+      <c r="E286" s="5" t="s">
+        <v>1828</v>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>739</v>
+        <v>662</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>201</v>
-[...4 lines deleted...]
-      <c r="F287" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H287" s="5" t="s">
         <v>1835</v>
       </c>
-      <c r="G287" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H287" s="5" t="s">
+      <c r="I287" s="5" t="s">
         <v>1836</v>
       </c>
-      <c r="I287" s="5" t="s">
+      <c r="J287" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K287" s="5" t="s">
         <v>1837</v>
       </c>
-      <c r="J287" s="5" t="s">
+      <c r="L287" s="6" t="s">
         <v>1838</v>
       </c>
-      <c r="K287" s="5" t="s">
+      <c r="M287" s="5" t="s">
         <v>1839</v>
-      </c>
-[...4 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1842</v>
+        <v>1840</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>257</v>
+        <v>739</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>1051</v>
+        <v>201</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>1331</v>
-[...4 lines deleted...]
-        </is>
+        <v>1841</v>
+      </c>
+      <c r="F288" s="5" t="s">
+        <v>1842</v>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
         <v>1843</v>
       </c>
       <c r="I288" s="5" t="s">
         <v>1844</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>21</v>
+        <v>1845</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>739</v>
+        <v>257</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>478</v>
+        <v>1058</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>1834</v>
+        <v>1338</v>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1849</v>
-[...1 lines deleted...]
-      <c r="I289" s="5"/>
+        <v>1850</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>1851</v>
+      </c>
       <c r="J289" s="5" t="s">
-        <v>1850</v>
+        <v>21</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>16</v>
+        <v>739</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>662</v>
+        <v>478</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>1855</v>
+        <v>1841</v>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
         <v>1856</v>
       </c>
-      <c r="I290" s="5" t="s">
+      <c r="I290" s="5"/>
+      <c r="J290" s="5" t="s">
         <v>1857</v>
       </c>
-      <c r="J290" s="5" t="s">
+      <c r="K290" s="5" t="s">
         <v>1858</v>
       </c>
-      <c r="K290" s="5" t="s">
+      <c r="L290" s="6" t="s">
         <v>1859</v>
       </c>
-      <c r="L290" s="6" t="s">
+      <c r="M290" s="5" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D291" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="D291" s="5" t="s">
+      <c r="E291" s="5" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H291" s="5" t="s">
         <v>1863</v>
       </c>
-      <c r="E291" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H291" s="5" t="s">
+      <c r="I291" s="5" t="s">
         <v>1864</v>
       </c>
-      <c r="I291" s="5" t="s">
+      <c r="J291" s="5" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
       <c r="K291" s="5" t="s">
         <v>1866</v>
       </c>
       <c r="L291" s="6" t="s">
         <v>1867</v>
       </c>
       <c r="M291" s="5" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
         <v>1869</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>1870</v>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
         <v>1871</v>
       </c>
       <c r="I292" s="5" t="s">
         <v>1872</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1773</v>
+        <v>1865</v>
       </c>
       <c r="K292" s="5" t="s">
         <v>1873</v>
       </c>
       <c r="L292" s="6" t="s">
         <v>1874</v>
       </c>
       <c r="M292" s="5" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>257</v>
+        <v>662</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>1331</v>
+        <v>1877</v>
+      </c>
+      <c r="E293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1877</v>
-[...1 lines deleted...]
-      <c r="I293" s="5"/>
+        <v>1878</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>1879</v>
+      </c>
       <c r="J293" s="5" t="s">
-        <v>987</v>
+        <v>1780</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>1273</v>
+        <v>257</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>1325</v>
-[...4 lines deleted...]
-        </is>
+        <v>1058</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>1338</v>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1882</v>
-[...3 lines deleted...]
-      </c>
+        <v>1884</v>
+      </c>
+      <c r="I294" s="5"/>
       <c r="J294" s="5" t="s">
-        <v>1773</v>
+        <v>994</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>1325</v>
+        <v>1280</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>1360</v>
+        <v>1332</v>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>257</v>
+        <v>1332</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>1331</v>
+        <v>1367</v>
+      </c>
+      <c r="E296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G296" s="5" t="s">
-        <v>1894</v>
+      <c r="G296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H296" s="5" t="s">
         <v>1895</v>
       </c>
       <c r="I296" s="5" t="s">
         <v>1896</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>987</v>
+        <v>1780</v>
       </c>
       <c r="K296" s="5" t="s">
         <v>1897</v>
       </c>
       <c r="L296" s="6" t="s">
         <v>1898</v>
       </c>
       <c r="M296" s="5" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
         <v>1900</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>732</v>
+        <v>257</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>1360</v>
+        <v>990</v>
       </c>
       <c r="E297" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G297" s="5" t="s">
         <v>1901</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H297" s="5" t="s">
         <v>1902</v>
       </c>
-      <c r="I297" s="5"/>
+      <c r="I297" s="5" t="s">
+        <v>1903</v>
+      </c>
       <c r="J297" s="5" t="s">
-        <v>1903</v>
+        <v>994</v>
       </c>
       <c r="K297" s="5" t="s">
         <v>1904</v>
       </c>
       <c r="L297" s="6" t="s">
         <v>1905</v>
       </c>
       <c r="M297" s="5" t="s">
         <v>1906</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
         <v>1907</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>201</v>
+        <v>1367</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>1908</v>
       </c>
-      <c r="F298" s="5" t="s">
+      <c r="F298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H298" s="5" t="s">
         <v>1909</v>
       </c>
-      <c r="G298" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H298" s="5" t="s">
+      <c r="I298" s="5"/>
+      <c r="J298" s="5" t="s">
         <v>1910</v>
       </c>
-      <c r="I298" s="5" t="s">
+      <c r="K298" s="5" t="s">
         <v>1911</v>
       </c>
-      <c r="J298" s="5" t="s">
+      <c r="L298" s="6" t="s">
         <v>1912</v>
       </c>
-      <c r="K298" s="5" t="s">
+      <c r="M298" s="5" t="s">
         <v>1913</v>
-      </c>
-[...4 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D299" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="D299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E299" s="5" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H299" s="5" t="s">
         <v>1917</v>
       </c>
-      <c r="F299" s="5" t="s">
+      <c r="I299" s="5" t="s">
         <v>1918</v>
       </c>
-      <c r="G299" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H299" s="5" t="s">
+      <c r="J299" s="5" t="s">
         <v>1919</v>
       </c>
-      <c r="I299" s="5" t="s">
+      <c r="K299" s="5" t="s">
         <v>1920</v>
       </c>
-      <c r="J299" s="5" t="s">
+      <c r="L299" s="6" t="s">
         <v>1921</v>
       </c>
-      <c r="K299" s="5" t="s">
+      <c r="M299" s="5" t="s">
         <v>1922</v>
-      </c>
-[...4 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H300" s="5" t="s">
         <v>1926</v>
       </c>
-      <c r="D300" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H300" s="5" t="s">
+      <c r="I300" s="5" t="s">
         <v>1927</v>
       </c>
-      <c r="I300" s="5" t="s">
+      <c r="J300" s="5" t="s">
         <v>1928</v>
       </c>
-      <c r="J300" s="5" t="s">
+      <c r="K300" s="5" t="s">
         <v>1929</v>
       </c>
-      <c r="K300" s="5" t="s">
+      <c r="L300" s="6" t="s">
         <v>1930</v>
       </c>
-      <c r="L300" s="6" t="s">
+      <c r="M300" s="5" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>257</v>
+        <v>1933</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="I301" s="5"/>
+      <c r="I301" s="5" t="s">
+        <v>1935</v>
+      </c>
       <c r="J301" s="5" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>732</v>
+        <v>257</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>1940</v>
-[...4 lines deleted...]
-        </is>
+        <v>1933</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>1338</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="I302" s="5" t="s">
+      <c r="I302" s="5"/>
+      <c r="J302" s="5" t="s">
         <v>1942</v>
       </c>
-      <c r="J302" s="5" t="s">
+      <c r="K302" s="5" t="s">
         <v>1943</v>
       </c>
-      <c r="K302" s="5" t="s">
+      <c r="L302" s="6" t="s">
         <v>1944</v>
       </c>
-      <c r="L302" s="6" t="s">
+      <c r="M302" s="5" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>662</v>
+        <v>732</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>16</v>
+        <v>1947</v>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
         <v>1948</v>
       </c>
       <c r="I303" s="5" t="s">
         <v>1949</v>
       </c>
       <c r="J303" s="5" t="s">
         <v>1950</v>
       </c>
       <c r="K303" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="L303" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="M303" s="5" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
         <v>1954</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>739</v>
-[...4 lines deleted...]
-      <c r="F304" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H304" s="5" t="s">
         <v>1955</v>
       </c>
-      <c r="G304" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H304" s="5" t="s">
+      <c r="I304" s="5" t="s">
         <v>1956</v>
       </c>
-      <c r="I304" s="5" t="s">
+      <c r="J304" s="5" t="s">
         <v>1957</v>
       </c>
-      <c r="J304" s="5" t="s">
+      <c r="K304" s="5" t="s">
         <v>1958</v>
       </c>
-      <c r="K304" s="5" t="s">
+      <c r="L304" s="6" t="s">
         <v>1959</v>
       </c>
-      <c r="L304" s="6" t="s">
+      <c r="M304" s="5" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>478</v>
+        <v>201</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>201</v>
-[...4 lines deleted...]
-        </is>
+        <v>739</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>1924</v>
       </c>
       <c r="F305" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H305" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="G305" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H305" s="5" t="s">
+      <c r="I305" s="5" t="s">
         <v>1964</v>
       </c>
-      <c r="I305" s="5" t="s">
+      <c r="J305" s="5" t="s">
         <v>1965</v>
       </c>
-      <c r="J305" s="5" t="s">
+      <c r="K305" s="5" t="s">
         <v>1966</v>
       </c>
-      <c r="K305" s="5" t="s">
+      <c r="L305" s="6" t="s">
         <v>1967</v>
       </c>
-      <c r="L305" s="6" t="s">
+      <c r="M305" s="5" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>478</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E306" s="5" t="s">
+      <c r="E306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F306" s="5" t="s">
+        <v>1970</v>
+      </c>
+      <c r="G306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H306" s="5" t="s">
         <v>1971</v>
       </c>
-      <c r="F306" s="5" t="s">
+      <c r="I306" s="5" t="s">
         <v>1972</v>
       </c>
-      <c r="G306" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H306" s="5" t="s">
+      <c r="J306" s="5" t="s">
         <v>1973</v>
       </c>
-      <c r="I306" s="5" t="s">
+      <c r="K306" s="5" t="s">
         <v>1974</v>
       </c>
-      <c r="J306" s="5" t="s">
+      <c r="L306" s="6" t="s">
         <v>1975</v>
       </c>
-      <c r="K306" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L306" s="6" t="s">
+      <c r="M306" s="5" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>662</v>
+        <v>478</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>1325</v>
-[...9 lines deleted...]
-        </is>
+        <v>201</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F307" s="5" t="s">
+        <v>1979</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>1773</v>
-[...2 lines deleted...]
-        <v>1981</v>
+        <v>1982</v>
+      </c>
+      <c r="K307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1332</v>
+      </c>
+      <c r="E308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>1870</v>
+        <v>1367</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>1991</v>
+        <v>17</v>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
         <v>1992</v>
       </c>
       <c r="I309" s="5" t="s">
         <v>1993</v>
       </c>
       <c r="J309" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K309" s="5" t="s">
         <v>1994</v>
       </c>
-      <c r="K309" s="5" t="s">
+      <c r="L309" s="6" t="s">
         <v>1995</v>
       </c>
-      <c r="L309" s="6" t="s">
+      <c r="M309" s="5" t="s">
         <v>1996</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>739</v>
+        <v>1877</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>1917</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>1998</v>
+      </c>
+      <c r="F310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
         <v>1999</v>
       </c>
       <c r="I310" s="5" t="s">
         <v>2000</v>
       </c>
       <c r="J310" s="5" t="s">
         <v>2001</v>
       </c>
       <c r="K310" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="L310" s="6" t="s">
         <v>2003</v>
       </c>
       <c r="M310" s="5" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
         <v>2005</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>662</v>
+        <v>201</v>
       </c>
       <c r="D311" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F311" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H311" s="5" t="s">
         <v>2006</v>
       </c>
-      <c r="E311" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H311" s="5" t="s">
+      <c r="I311" s="5" t="s">
         <v>2007</v>
       </c>
-      <c r="I311" s="5" t="s">
+      <c r="J311" s="5" t="s">
         <v>2008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
       <c r="K311" s="5" t="s">
         <v>2009</v>
       </c>
       <c r="L311" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="M311" s="5" t="s">
         <v>2011</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
         <v>2012</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="D312" s="5" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
       <c r="E312" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="I312" s="5" t="s">
         <v>2015</v>
       </c>
-      <c r="I312" s="5" t="s">
+      <c r="J312" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K312" s="5" t="s">
         <v>2016</v>
       </c>
-      <c r="J312" s="5" t="s">
+      <c r="L312" s="6" t="s">
         <v>2017</v>
       </c>
-      <c r="K312" s="5" t="s">
+      <c r="M312" s="5" t="s">
         <v>2018</v>
-      </c>
-[...4 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>662</v>
+        <v>2020</v>
       </c>
       <c r="D313" s="5" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H313" s="5" t="s">
         <v>2022</v>
       </c>
-      <c r="E313" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H313" s="5" t="s">
+      <c r="I313" s="5" t="s">
         <v>2023</v>
       </c>
-      <c r="I313" s="5" t="s">
+      <c r="J313" s="5" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
       <c r="K313" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="L313" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="M313" s="5" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>2029</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>17</v>
+        <v>1998</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
         <v>2030</v>
       </c>
       <c r="I314" s="5" t="s">
         <v>2031</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>1858</v>
+        <v>1780</v>
       </c>
       <c r="K314" s="5" t="s">
         <v>2032</v>
       </c>
       <c r="L314" s="6" t="s">
         <v>2033</v>
       </c>
       <c r="M314" s="5" t="s">
         <v>2034</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
         <v>2035</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>1360</v>
+        <v>2036</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>1773</v>
+        <v>1865</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>2042</v>
+        <v>662</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>408</v>
+        <v>1367</v>
       </c>
       <c r="E316" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H316" s="5" t="s">
         <v>2043</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I316" s="5" t="s">
         <v>2044</v>
       </c>
       <c r="J316" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K316" s="5" t="s">
         <v>2045</v>
       </c>
-      <c r="K316" s="5" t="s">
+      <c r="L316" s="6" t="s">
         <v>2046</v>
       </c>
-      <c r="L316" s="6" t="s">
+      <c r="M316" s="5" t="s">
         <v>2047</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2049</v>
+        <v>2048</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>201</v>
+        <v>2049</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>739</v>
+        <v>408</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>1917</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>2050</v>
+      </c>
+      <c r="F317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H317" s="5" t="s">
-        <v>2050</v>
+      <c r="H317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I317" s="5" t="s">
         <v>2051</v>
       </c>
       <c r="J317" s="5" t="s">
         <v>2052</v>
       </c>
       <c r="K317" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="L317" s="6" t="s">
         <v>2054</v>
       </c>
       <c r="M317" s="5" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F318" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H318" s="5" t="s">
         <v>2057</v>
       </c>
-      <c r="D318" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H318" s="5" t="s">
+      <c r="I318" s="5" t="s">
         <v>2058</v>
       </c>
-      <c r="I318" s="5" t="s">
+      <c r="J318" s="5" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
       <c r="K318" s="5" t="s">
         <v>2060</v>
       </c>
       <c r="L318" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="M318" s="5" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
         <v>2063</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>225</v>
+        <v>2064</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="E319" s="5" t="s">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>17</v>
+      </c>
+      <c r="F319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
         <v>2065</v>
       </c>
       <c r="I319" s="5" t="s">
         <v>2066</v>
       </c>
       <c r="J319" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K319" s="5" t="s">
         <v>2067</v>
       </c>
-      <c r="K319" s="5" t="s">
+      <c r="L319" s="6" t="s">
         <v>2068</v>
       </c>
-      <c r="L319" s="6" t="s">
+      <c r="M319" s="5" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D320" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F320" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="G320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H320" s="5" t="s">
         <v>2072</v>
       </c>
-      <c r="E320" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F320" s="5" t="s">
+      <c r="I320" s="5" t="s">
         <v>2073</v>
       </c>
-      <c r="G320" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H320" s="5" t="s">
+      <c r="J320" s="5" t="s">
         <v>2074</v>
       </c>
-      <c r="I320" s="5" t="s">
+      <c r="K320" s="5" t="s">
         <v>2075</v>
       </c>
-      <c r="J320" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K320" s="5" t="s">
+      <c r="L320" s="6" t="s">
         <v>2076</v>
       </c>
-      <c r="L320" s="6" t="s">
+      <c r="M320" s="5" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>2079</v>
+        <v>2078</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>1051</v>
+        <v>16</v>
       </c>
       <c r="D321" s="5" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F321" s="5" t="s">
         <v>2080</v>
       </c>
-      <c r="E321" s="5" t="s">
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H321" s="5" t="s">
         <v>2081</v>
       </c>
-      <c r="F321" s="5" t="s">
+      <c r="I321" s="5" t="s">
         <v>2082</v>
       </c>
-      <c r="G321" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I321" s="5" t="s">
+      <c r="J321" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K321" s="5" t="s">
         <v>2083</v>
       </c>
-      <c r="J321" s="5" t="s">
+      <c r="L321" s="6" t="s">
         <v>2084</v>
       </c>
-      <c r="K321" s="5" t="s">
+      <c r="M321" s="5" t="s">
         <v>2085</v>
-      </c>
-[...4 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2088</v>
+        <v>2086</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F322" s="5" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H322" s="5" t="s">
         <v>16</v>
-      </c>
-[...17 lines deleted...]
-        <v>2089</v>
       </c>
       <c r="I322" s="5" t="s">
         <v>2090</v>
       </c>
       <c r="J322" s="5" t="s">
-        <v>1858</v>
+        <v>2091</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>739</v>
+        <v>1367</v>
       </c>
       <c r="E323" s="5" t="s">
-        <v>1917</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>17</v>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>2097</v>
+        <v>1865</v>
       </c>
       <c r="K323" s="5" t="s">
         <v>2098</v>
       </c>
       <c r="L323" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="M323" s="5" t="s">
         <v>2100</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
         <v>2101</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>2072</v>
+        <v>201</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>1325</v>
+        <v>739</v>
       </c>
       <c r="E324" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F324" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H324" s="5" t="s">
         <v>2102</v>
       </c>
-      <c r="F324" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H324" s="5" t="s">
+      <c r="I324" s="5" t="s">
         <v>2103</v>
       </c>
-      <c r="I324" s="5" t="s">
+      <c r="J324" s="5" t="s">
         <v>2104</v>
       </c>
-      <c r="J324" s="5" t="s">
+      <c r="K324" s="5" t="s">
         <v>2105</v>
       </c>
-      <c r="K324" s="5" t="s">
+      <c r="L324" s="6" t="s">
         <v>2106</v>
       </c>
-      <c r="L324" s="6" t="s">
+      <c r="M324" s="5" t="s">
         <v>2107</v>
       </c>
-      <c r="M324" s="5" t="s">
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="s">
         <v>2108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A325" s="5" t="n">
+      <c r="B325" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H325" s="5" t="s">
+        <v>2110</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>2111</v>
+      </c>
+      <c r="J325" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="K325" s="5" t="s">
+        <v>2113</v>
+      </c>
+      <c r="L325" s="6" t="s">
+        <v>2114</v>
+      </c>
+      <c r="M325" s="5" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B325" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J325" s="5" t="s">
+      <c r="B326" s="5" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="J326" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="K325" s="5" t="inlineStr">
-[...45 lines deleted...]
-        <v>2119</v>
+      <c r="K326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L326" s="6" t="s">
         <v>2120</v>
       </c>
       <c r="M326" s="5" t="s">
         <v>2121</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
         <v>2122</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>1870</v>
+        <v>2079</v>
       </c>
       <c r="E327" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F327" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F327" s="5" t="s">
+        <v>2123</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>1858</v>
+        <v>1780</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>1360</v>
+        <v>1877</v>
       </c>
       <c r="E328" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>2072</v>
+        <v>1367</v>
       </c>
       <c r="E329" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F329" s="5" t="s">
-        <v>2116</v>
+      <c r="F329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>1773</v>
+        <v>1865</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>739</v>
+        <v>2079</v>
       </c>
       <c r="E330" s="5" t="s">
-        <v>1917</v>
+        <v>17</v>
       </c>
       <c r="F330" s="5" t="s">
-        <v>2141</v>
+        <v>2123</v>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
         <v>2142</v>
       </c>
       <c r="I330" s="5" t="s">
         <v>2143</v>
       </c>
       <c r="J330" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K330" s="5" t="s">
         <v>2144</v>
       </c>
-      <c r="K330" s="5" t="s">
+      <c r="L330" s="6" t="s">
         <v>2145</v>
       </c>
-      <c r="L330" s="6" t="s">
+      <c r="M330" s="5" t="s">
         <v>2146</v>
-      </c>
-[...1 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>2148</v>
+        <v>2147</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E331" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F331" s="5" t="s">
+        <v>2148</v>
+      </c>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H331" s="5" t="s">
         <v>2149</v>
       </c>
-      <c r="F331" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H331" s="5" t="s">
+      <c r="I331" s="5" t="s">
         <v>2150</v>
       </c>
-      <c r="I331" s="5" t="s">
+      <c r="J331" s="5" t="s">
         <v>2151</v>
       </c>
-      <c r="J331" s="5" t="s">
+      <c r="K331" s="5" t="s">
         <v>2152</v>
       </c>
-      <c r="K331" s="5" t="s">
+      <c r="L331" s="6" t="s">
         <v>2153</v>
       </c>
-      <c r="L331" s="6" t="s">
+      <c r="M331" s="5" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>2156</v>
+        <v>2155</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>1345</v>
+        <v>739</v>
       </c>
       <c r="E332" s="5" t="s">
+        <v>2156</v>
+      </c>
+      <c r="F332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="s">
         <v>2157</v>
       </c>
-      <c r="F332" s="5" t="s">
+      <c r="I332" s="5" t="s">
         <v>2158</v>
       </c>
-      <c r="G332" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H332" s="5" t="s">
+      <c r="J332" s="5" t="s">
         <v>2159</v>
       </c>
-      <c r="I332" s="5" t="s">
+      <c r="K332" s="5" t="s">
         <v>2160</v>
       </c>
-      <c r="J332" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K332" s="5" t="s">
+      <c r="L332" s="6" t="s">
         <v>2161</v>
       </c>
-      <c r="L332" s="6" t="s">
+      <c r="M332" s="5" t="s">
         <v>2162</v>
-      </c>
-[...1 lines deleted...]
-        <v>2163</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>2164</v>
+        <v>2163</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>226</v>
-[...9 lines deleted...]
-        </is>
+        <v>1352</v>
+      </c>
+      <c r="E333" s="5" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F333" s="5" t="s">
+        <v>2165</v>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="J333" s="5" t="s">
-        <v>2167</v>
+        <v>1370</v>
       </c>
       <c r="K333" s="5" t="s">
         <v>2168</v>
       </c>
       <c r="L333" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="M333" s="5" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
         <v>2171</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H334" s="5" t="s">
+        <v>2172</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>2173</v>
+      </c>
+      <c r="J334" s="5" t="s">
+        <v>2174</v>
+      </c>
+      <c r="K334" s="5" t="s">
+        <v>2175</v>
+      </c>
+      <c r="L334" s="6" t="s">
+        <v>2176</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C335" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D334" s="5" t="inlineStr">
-[...33 lines deleted...]
-        <v>2178</v>
+      <c r="D335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E335" s="5" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H335" s="5" t="s">
+        <v>2180</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>2181</v>
+      </c>
+      <c r="J335" s="5" t="s">
+        <v>2182</v>
+      </c>
+      <c r="K335" s="5" t="s">
+        <v>2183</v>
+      </c>
+      <c r="L335" s="6" t="s">
+        <v>2184</v>
+      </c>
+      <c r="M335" s="5" t="s">
+        <v>2185</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -28916,44 +29012,45 @@
     <hyperlink ref="M310" r:id="rId315"/>
     <hyperlink ref="M311" r:id="rId316"/>
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
     <hyperlink ref="M318" r:id="rId323"/>
     <hyperlink ref="M319" r:id="rId324"/>
     <hyperlink ref="M320" r:id="rId325"/>
     <hyperlink ref="M321" r:id="rId326"/>
     <hyperlink ref="M322" r:id="rId327"/>
     <hyperlink ref="M323" r:id="rId328"/>
     <hyperlink ref="M324" r:id="rId329"/>
     <hyperlink ref="M325" r:id="rId330"/>
     <hyperlink ref="M326" r:id="rId331"/>
     <hyperlink ref="M327" r:id="rId332"/>
     <hyperlink ref="M328" r:id="rId333"/>
     <hyperlink ref="M329" r:id="rId334"/>
     <hyperlink ref="M330" r:id="rId335"/>
     <hyperlink ref="M331" r:id="rId336"/>
     <hyperlink ref="M332" r:id="rId337"/>
     <hyperlink ref="M333" r:id="rId338"/>
     <hyperlink ref="M334" r:id="rId339"/>
+    <hyperlink ref="M335" r:id="rId340"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>