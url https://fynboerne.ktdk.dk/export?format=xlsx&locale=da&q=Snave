--- v0 (2026-05-28)
+++ v1 (2026-07-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3327" uniqueCount="2098" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3360" uniqueCount="2122" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -8542,50 +8542,88 @@
     <t>Kunstnersammenslutningen "De fire" blev stiftet 1920. Den bestod af Vilhelm Lundstrøm, Karl Larsen, Svend Johansen og Axel Salto. "De fire" nåede at afholde syv udstillinger sammen frem til 1929.
 "Kunstforeningen af 18. November" blev grundlagt 18. nov. 1842 i København af ca. 20 yngre malere, billedhuggere, grafikere, arkitekter, musikere mm.
 Den omtalte tekst af Syberg i Politiken er ikke fundet.
 Det vides ikke, hvem "FM" er. "Galleriet" er Statens Museum for Kunst.
 Sybergs brev er skrevet i forlængelse af den såkaldte Dysmorfismedebat. Professor C. J. Salomonsen hævdede fra januar 1919 i foredrag og et avisindlæg, at yngre kunstnere led af en smitsom sindslidelse, dysmorfisme. Bla. Lundstrøm blev af Salomonsen beskyldt for dette. Johannes V. Jensen støttede Salomonsens synspunkt og trykte i 1922-1923 en artikel om dette i sit tidsskrift, Forum. Tilsyneladende har han luftet tanker i denne retning inden den tid i et brev til Fritz Syberg.</t>
   </si>
   <si>
     <t>Syberg vil besvare Johs. V. Jensens brev: Af "De fire" interesserer kun Lundstrøm og Salto ham. Aksel Jørgensen er slet ikke på deres niveau. Der er et slægtskab mellem Salto, Lundstrøm og Fynboerne. En friskhed i farven især i Fynboernes ungdomsværker såsom Larsens Evighedsblomster, Peter Hansens billeder fra ballet eller Sybergs egne Aften og Erotik, Skakspillerne og Dødsfaldet. 
 Syberg forstår godt, hvad Jensen mener med, at nogle malere som Lundstrøm "skænder Menneskebilledet". Men en af verdens største malere, Breugel, skildrede også mennesker som pukkelryggede og barnemordere. Syberg kan bedre tilslutte sig synspunktet, hvis man taler litteratur. Fx er Gustav Wieds personer som regel åndeligt og legemligt defekte, og dog har Johs. V. Jensen skrevet positivt om Wied.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/C3Rp</t>
   </si>
   <si>
     <t>Pilegaarden 20-1-21 I
 Kære Ven!
 Jeg vil alligevel forsøge med det samme at besvare noget af det Du berører i Dit Brev. Altsaa: af ”de fire” er det kun Lundstrøm og Salto der interesserer mig. K. Larsen staar jeg kølig over for og i S. Johansen ser jeg foreløbig kun en Dillettant. Salto har jeg havt Øje for længe. Han er den ældste af de 4 og har hidtil [”hidtil” indsat over linjen] kun været overset hidtil. [”hidtil” overstreget] Om hans Arbejde kan jeg kun gentage hvad jeg skrev i Politiken. Personlig kender jeg ham ikke, har aldrig set ham. Derimod har jeg set en Del af hans Arbejder, særlig hans Tegninger, Raderinger og Træsnit, ligeledes hans dekorative Udkast (læg Mærke til dem. [et komma overstreget og et lille ”d” i det efterfølgende ”De” ændret til stort ”D”] De findes delvis i Fotografi) Han er som jeg skrev helt igennem dansk og helt igennem et Mandfolk. Desuden en Kunstner der hverken giver eller forlanger Pardon. Jeg vil indskyde her: de [”de” overstreget] Du nævner Axel Jørgensen og hans Elever!! Ja kære Ven, det er omtrent det værste Du kunde nævne. A.J. er ikke uden en vis Habilitet og som Personlighed vist et rart og skikkeligt Menneske. Han er ogsaa dansk, han repræsenterer et vist dansk Niveau saaledes som man træffer det i ”18 Nvbr.” Iøvrigt vil jeg ikke sige noget Ondt om ham, han har mange Aandsfæler: Møhl, Find, Clement, for blot at nævne nogen. De er alle sammen velmenende, men paa deres Kunst passer det I.P. Jacobsenske Udtryk at ”den gaar paa fire”. – Som sagt jeg vil ikke sige noget ondt om dem uden dette at deres Arbejde ikke kan nævnes i samme Aandedræt som Saltos.
 Med Lundstrøm er det vanskeligere. Han er ung og der findes [”og der findes” overstreget] og bør have Tid til at modne. Om han er en af dem der raadner før de bliver modne maa Tiden vise. At forklare Dig det beslægtede mellem Fynboernes og Saltos Kunst vil jeg ikke alene anse for overkommeligt men overflødigt, Du vil uden at [”at” overstreget] alt for stor Anstrengelse kunde finde Slægtskabet selv. Men der findes et Aandsslægtskab mellem Lundstrøms og Fynboernes Kunst ogsaa. En vis Djævelskab i Farven, som (desværre) kun findes i vore Billeder fra vor ”Sturm und Drang-”Tid. Lad mig nævne nogle. Peters Balbillede som gik til Sverige og en Skizze dertil som hænger i Faaborg Musæet. Las’ Evighedsblomster (mærkelig nok) en Del andre Blomsterstudier. Af mig selv synes jeg at Aften og Erotik, Dødsbilledet og Skakspillerne (Gros. Wandel ejer det ene, Galleriet det andet og FM. det tredje) hører herhen. Nu er det ikke saadan at forstaa at jeg ikke forstaar Dig naar Du f. Eks. nævner saadanne [”nævner saadanne” overstreget] kommer med saadanne Udtalelser som at ”skænde Menneskebilledet”. Paa en vil [”vil” overstreget] vis Maade har Du Ret, men det fører rigtignok til at man maa fælde Staven over Kunstnere som f. Eks. Breughel (Bonde-Breughel), og han er dog synes jeg en af Verdens største og genialeste Kunstnere. Men hans Syn paa Mennesker, som de Drankere, Fraadsere, Barnemodere og vanskabte pukkelryggede Uslinge de er vil alligevel afgørende stille ham, - dersom man deler Kunstens Udøvere i Faar og Bukke, - paa Bukkenes Side. Jeg gentager at jeg alligevel saa udmærket godt forstaar Dig og kunde under visse Betingelser gøre mig skyldig i en Dom af samme Art som Din. Jeg behøver blot i Stedet for Maleri at give mig til at behandle Literaturen En Forfatter (f. Eks.) som Gustav Wied, synes jeg Din Udtalelse om Lundstrøm passer fuldstændig paa Det Galleri af Menneskevæsner som findes i hans Bøger, hvad er det andet end en Samling aandelig og legemlig defekte. Og dog har Du en Gang rakt Gustav Wied Haanden i en Kronik i Politiken. X) –
 Mere en anden Gang, 
 mange Hilsner til Dig og Else
 fra Din hengivne
 Fritz Syberg.
 x) Og [”Og” overstreget] jeg tilføjer at jeg kan ikke læse ham</t>
   </si>
   <si>
+    <t>1921-04-19</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1800</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er hjertelig velkommen, men det er bedst, hvis hun kommer torsdag aften. Hun kan med held tage over Esbjerg til Lemvig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/seLA</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+20 April 1921
+[Med blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 19/4 1921
+Kære Dis!
+Du er hjertelig Velkommen. Men kan Du ikke komme Torsdag Aften, saa er vi allesammen fri om Fredagen. Og senest Tirsdag den 26. skal jeg rejse til Løgstør. Altsaa: Kom! men helst allerede Torsdag Aften. Vi rejser altid over Esbjerg, og tager Du Billet direkte til Lemvig uden at sige noget, kommer Du den Vej. Du er altsaa i Lemvig Kl. 10 Aften. Du skal nok blive hentet med ved ["med" overstreget; "ved" indsat over linjen] Toget, men meddel snarest, om Du kommer Torsdag.
+Vi glæder os til Dig. Paa Gensyn!
+Din hengivne Thyra og Thøger.</t>
+  </si>
+  <si>
     <t>1921-04-25</t>
   </si>
   <si>
     <t>Achton Friis</t>
   </si>
   <si>
     <t>Christian Andersen
 - Friis
 Achton Friis
 Martha Friis
 Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Rylen er en Kertemindebåd, der i årene 1921-25 fungerede som ekspeditionsskib for Johannes Larsen og Achton Friis under udarbejdelsen af bogværket De Danskes Øer bd. 1-3, der udkom 1926-28.</t>
   </si>
   <si>
     <t>Rylen er nu stort set klar til sejlads, også jollen er klargjort, og de sidste indkøb og forberedelser er ved at være færdiggjorte.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nzJy</t>
   </si>
   <si>
     <t>Kjerteminde 25 April 1921
 Kære Hr. Achton Friis!
@@ -11653,50 +11691,97 @@
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
 16 Nov.
 Siden jeg skrev ovenstående har jeg smagt muslingerne, de lader til at være fine iår. Jeg ser på min kalender, at det er Søsters fødselsdag den 27. ds. Tillykke med hende! Far er på Knuthenborg endnu, men vi havde brev fra ham igår hvori han skriver at han rejser derfra i denne uge. Tante Junge har det godt nu, hun er helt sigselv, men ligger for tiden af blærebetændelse, ellers er hun oppe. Else og jeg var igår henne hos Tinge, der, som I ved, har købt en lille gård ved siden af Lindøgaard. Bibbe og Manse var her søndag aften og fortalte at Grethe (Thinesen) skulde skilles fra sin mand og nu var ankommet til Tinge med sine to drenge. (Per 13 år, Ole 5 år). Else og jeg var så derude igår forat ønske dem velkommen; det så rigtig hyggeligt ud.
 Vi har hørt fra Elle om Bimses Besøg hos Grethe. Såvidt vi kunde for-
 2.)
 stå var det ikke altid så let at komme til at slå slag for de to alene sammen. Hvordan har I det iøvrigt med Jeres gæster? Her har vi nu levet i ensomhed i lang tid x), sådan er det jo så tit ulige fordelt her i denne verden. - Vi havde vor flagstang lagt ned forleden forat forny flaglinen, den var rådnet over, vi flager jo ikke i disse triste år; men nu synes vi at vi hellere måtte se at få det iorden. - Jeg var ude på Kølstrup kirkegård forleden; der så jeg en gravplads, som bestod av en lille høj (ca 1 alen høj) med et jernkors med fodstykke; på fodstykket stod: "De Friisers Gravhøj". Det er jo sikkert ikke Achton Friises forfædre, som hviler der, han var jo Jyde; men måske hænger stilen ved navnet! Da Jeppe, som var med mig, så gravstedet, sagde han: "Er det en soldat, der ligger begravet der?" Nu må Du jo huske på, at vi indtil for nylig har haft danske soldater her i byen, og det er jo flotte fyre. Højen så virkelig helt imponerende ud med sit jernkors! 
 Børnene siger, at jeg skal skrive at vi er blevet vaccineret allesammen; børnene for 3die gang, Else og jeg for første. Det er difterien det gælder. Jeg vil se at få Far med til det, når han kommer hjem.
 Nu må jeg vist slutte for dennegang med mange hilsner fra Puf
 Afs: Brygger Andreas Larsen
 Kerteminde
 [Indsat nederst s. 2:]
 Og det har vi hygget os ved.</t>
   </si>
   <si>
+    <t>1943-12-18</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>Otto Cohn
+Jens Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, udskiftede i ord som "af" f'et med et v, da han fandt denne stavemåde mere autentisk nordisk end den almindeligt vedtagne. Andreas Larsen overtog idéen. 
+Det vides ikke, hvem Ulla var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3859</t>
+  </si>
+  <si>
+    <t>Andreas håber, at der er varmt og rart på Båxhult nu, hvor der er blevet isoleret.
+Børnene har fundet skiene frem, selvom der ikke er sne. 
+Ane har fået Elses gamle cykel, og Thora har arvet Anes forrige. 
+Andreas har været i byen med Bibbe/Laura Warbeg og Martin/Manse Warberg Larsen, og bagefter spiste de sammen.
+Johannes Larsen skærer stokke til Den Grimme Ælling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WWm6</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen Kerteminde 18 Dec 1943
+Møllebakken
+Kerteminde
+Kære Lysse og Bimse.
+Dette er vistnok lidt sent at skrive Julebrev, men det kan måske også være rart at få en hilsen mellem Jul og Nytår. Jeg håber I må tilbringe Julen lunt og godt indendøre, nu I har fået isoleret både foroven og forneden og fået nye ovne. Mon I har noget sne. Vi har ikke set et snefnug endnu, men alligevel har børnene slæbt skiene frem, så de har da ikke glemt sporten fra ifjor, hvor de såvidt jeg husker kun havde dem på en enkelt dag. Forventningerne er store: hos børnene sne og juletræ, hos de voksne måske mindre hvide og fredelige begivenheder! Ane har fået en gammel cykle, som har været Elses og så har Thora fået Anes barnecykle, som hun lærte at køre på på en eftermiddag, så nu er vi alle cyklende! Nu kom Bibbe og Manse og fulgtes med Else og mig til byen for at ende ærinder d.v.s. vi gik nu hver for sig forat få noget besørget. Bagefter spiste vi tilaften og nu sidder børnene og pakker gaver ind mens vi andre ryger en lille cerut av europæisk tobak med omblad av "havanna"-papir. Tante Junge har det godt nu, er oppe og går omkring. - Far er begyndt at skære 8 stokke av buxbom til "den lille mis" d.v.s. han er altså lige begyndt på den første.
+Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
+Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
+  </si>
+  <si>
     <t>1944-01-25</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
   </si>
   <si>
@@ -11836,54 +11921,50 @@
     <t>Kerteminde Egns- og Lokalhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 5, 2002/61, A8, lb11.</t>
   </si>
   <si>
     <t>Tak for gaverne til Elses og Andreas fødselsdag. Der er blevet sat franske døre for verandaen. Det er svært at finde en ny pige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OGBC</t>
   </si>
   <si>
     <t>Kerteminde d. 8/5 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Fødselsdagsbreve og Gaver, jeg er meget glad Tallerkenerne, vi mangler saa haardt nogle i den Størrelse, men desværre fik jeg til Jul en Skotaske, og det er jo ikke just noget, man kan bruge 2 af, men du maa endelig ikke have Besvær med at sende mig noget andet, Rie, det er saa svært at finde noget at forære væk i disse Tider.
 Mandag d. 15/5 1944
 Ja, saa kom dette altsaa alligevel ligesaa sent afsted, som mine Breve plejer at gøre, saa nu kan jeg ogsaa takke for Pufs Gaver, han er meget glad for Glasset, og de lækre Godter faar jeg ogsaa Lov at smage. Vi havde begge gode, fredelige Fødselsdage med Cykleture med Børnene og Middag om Aftenen, fra Odense kom de først om Søndagen. I sidste Uge har vi haft et farligt Jag med at blive færdig med Hovedrengøringen, Tandlægebesøg for hele Familien, Odenserejse og med at faa Las rigget til til Knuthenborgrejse, derfor Brevets Forsinkelse. Las rejste imorges Kl 6 ¼ med Bil til Nyborg og bliver hentet i Nykøbing, saa kan det gøres paa en Dag, han regner med at være hjemme igen til Pinse, til den Tid kommer ogsaa Mor, Far og Kæreste ned i Sommerlejligheden, saa nu skal vi til at bringe den i Orden. Haven har vi helt godt Rede paa nu, vi har haft en flink Mand til Hjælp men desværre er det jo nu en Hundekulde igen, vi har lige fyret op i Kaminen, vi var ellers holdt op. Graagaasen, begge Graaænder og ihvertfald een Høne ruger, saa det er meget spændende at se Resultaterne. Tante Junge er kommet hjem nu og i Pufs Fødselsdagsbrev skriver hun, at det gaar lidt fremad og de er meget glade for Centralkomfuret, hvis bare de havde noget at putte i det, den nye Pige omtaler hun ikke. Bibbe har vi begge haft Brev fra. Eksamen er vistnok gaaet godt, ihvertfald er hun da glad for at den er overstaaet og saavidt jeg har forstaaet har hun det lidt nemmere nu, hun er vel ogsaa træt endnu efter sin sidste Sygdom, men de behandler hende aabenbart godt deroppe. Herfra er ikke noget særligt Nyt, vi har faaet franske Døre for Verandaen, saa den er helt lukket, det har været dejligt i disse kølige Solskinsdage, Solen varmer jo meget i saadan et Glasbur og det vil lune meget til Vinter og skaane Stuen og Bøgerne for Støv og Snavs. Nu har jeg en sidste Annoncekampagne igang for at for at skaffe Piger og hvis det mislykkes, giver jeg op, saa maa vi klare os uden, naar Grete rejser til Juli, og jeg maa trøste mig med, at der er mange, som er værre stillet med smaa Børn og Folkehold, som skal bespises.
 Jeg skal hilse jer mange Gange fra Børnene, de har ikke rigtig Tid til at skrive selv nu, de er ude hele Dagen og har faaet god Kulør, Puf skriver selv og jeg sender Tusind kærlige Hilsner til jer begge fra Else.
 [Øverst på siden:] Hilsen til Lasse og Ursula.
 Rie! Jeg lader [ulæseligt ord] ligge til Sommer, hvis jeg ikke faar anden Besked.</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
-    <t>Kerteminde
-[...2 lines deleted...]
-  <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
@@ -12348,50 +12429,91 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/S9Qh</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 18 Juli 1947
 besv. 22-7-47
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard 12te Juli 1947
 Kære lille Dis!
 Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
 Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
 2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
 3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
 Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
+  </si>
+  <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -13267,59 +13389,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M317"/>
+  <dimension ref="A1:M320"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -22809,4655 +22931,4786 @@
       </c>
       <c r="I214" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="J214" s="5" t="s">
         <v>976</v>
       </c>
       <c r="K214" s="5" t="s">
         <v>1413</v>
       </c>
       <c r="L214" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="M214" s="5" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
         <v>1416</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>16</v>
+        <v>1417</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1417</v>
+        <v>733</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1418</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>1419</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1418</v>
-[...3 lines deleted...]
-      </c>
+        <v>1420</v>
+      </c>
+      <c r="I215" s="5"/>
       <c r="J215" s="5" t="s">
-        <v>403</v>
+        <v>1421</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D216" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D216" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1424</v>
-[...5 lines deleted...]
-        </is>
+        <v>1427</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J216" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1426</v>
-[...1 lines deleted...]
-      <c r="M216" s="5"/>
+        <v>1430</v>
+      </c>
+      <c r="M216" s="5" t="s">
+        <v>1431</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D217" s="5" t="s">
-[...3 lines deleted...]
-        <v>1269</v>
+      <c r="D217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G217" s="5" t="s">
-        <v>1428</v>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1433</v>
+      </c>
+      <c r="I217" s="5"/>
+      <c r="J217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1432</v>
-[...3 lines deleted...]
-      </c>
+        <v>1435</v>
+      </c>
+      <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>1269</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>662</v>
+        <v>1438</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="J218" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D219" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D219" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>1269</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G219" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G219" s="5" t="s">
+        <v>1444</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1441</v>
-[...5 lines deleted...]
-        </is>
+        <v>662</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J219" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1443</v>
-[...1 lines deleted...]
-      <c r="M219" s="5"/>
+        <v>1447</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1448</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D220" s="5" t="s">
-[...3 lines deleted...]
-        <v>1445</v>
+      <c r="D220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G220" s="5" t="s">
-        <v>1446</v>
+      <c r="G220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1447</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1450</v>
+      </c>
+      <c r="I220" s="5"/>
+      <c r="J220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1450</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D221" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E221" s="5" t="s">
+        <v>1454</v>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G221" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G221" s="5" t="s">
+        <v>1455</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>1323</v>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="s">
-        <v>1459</v>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="I222" s="5"/>
+        <v>1462</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>1463</v>
+      </c>
       <c r="J222" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>733</v>
+        <v>16</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1465</v>
-[...7 lines deleted...]
-        </is>
+        <v>1177</v>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>1468</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1467</v>
-[...3 lines deleted...]
-      </c>
+        <v>1469</v>
+      </c>
+      <c r="I223" s="5"/>
       <c r="J223" s="5" t="s">
-        <v>1469</v>
+        <v>21</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>1470</v>
       </c>
       <c r="L223" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="M223" s="5" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
         <v>1473</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>16</v>
+        <v>733</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1177</v>
-[...6 lines deleted...]
-      <c r="G224" s="5" t="s">
         <v>1474</v>
       </c>
+      <c r="F224" s="5" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="H224" s="5" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>21</v>
+        <v>1478</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D225" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D225" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>1177</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G225" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G225" s="5" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1484</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1482</v>
-[...1 lines deleted...]
-      <c r="M225" s="5"/>
+        <v>1487</v>
+      </c>
+      <c r="M225" s="5" t="s">
+        <v>1488</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D226" s="5" t="s">
-        <v>1338</v>
+      <c r="D226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G226" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="G226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I226" s="5"/>
+      <c r="J226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1488</v>
-[...3 lines deleted...]
-      </c>
+        <v>1491</v>
+      </c>
+      <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1128</v>
+        <v>16</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>408</v>
-[...10 lines deleted...]
-        </is>
+        <v>1338</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>1493</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="J227" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>1128</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>408</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>18</v>
+        <v>1500</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="J228" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>16</v>
+        <v>1128</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1504</v>
-[...7 lines deleted...]
-        <v>1505</v>
+        <v>18</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="J230" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1128</v>
+        <v>16</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>408</v>
+        <v>186</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1520</v>
-[...1 lines deleted...]
-      <c r="F231" s="5" t="s">
         <v>1521</v>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G231" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>1523</v>
       </c>
       <c r="I231" s="5" t="s">
         <v>1524</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K231" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="L231" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="M231" s="5" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E232" s="5" t="s">
         <v>1529</v>
       </c>
-      <c r="D232" s="5" t="s">
+      <c r="F232" s="5" t="s">
         <v>1530</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G232" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>1532</v>
       </c>
       <c r="I232" s="5" t="s">
         <v>1533</v>
       </c>
       <c r="J232" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K232" s="5" t="s">
         <v>1534</v>
       </c>
-      <c r="K232" s="5" t="s">
+      <c r="L232" s="6" t="s">
         <v>1535</v>
       </c>
-      <c r="L232" s="6" t="s">
+      <c r="M232" s="5" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>478</v>
+        <v>1539</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1540</v>
-[...1 lines deleted...]
-      <c r="I233" s="5"/>
+        <v>1541</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1542</v>
+      </c>
       <c r="J233" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1538</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G234" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G234" s="5" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1549</v>
       </c>
       <c r="I234" s="5"/>
-      <c r="J234" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J234" s="5" t="s">
+        <v>1550</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>1551</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1546</v>
-[...1 lines deleted...]
-      <c r="M234" s="5"/>
+        <v>1552</v>
+      </c>
+      <c r="M234" s="5" t="s">
+        <v>1553</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D235" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G235" s="5" t="s">
-[...12 lines deleted...]
-        <v>1551</v>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I235" s="5"/>
+      <c r="J235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1552</v>
-[...3 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="M235" s="5"/>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>186</v>
+        <v>1426</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>1562</v>
+        <v>18</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="J237" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1529</v>
+        <v>16</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>17</v>
+        <v>1571</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="s">
-        <v>1539</v>
+        <v>1572</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1570</v>
-[...1 lines deleted...]
-      <c r="I238" s="5"/>
+        <v>1573</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>1574</v>
+      </c>
       <c r="J238" s="5" t="s">
-        <v>1541</v>
+        <v>21</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1575</v>
+        <v>1538</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>1199</v>
+        <v>17</v>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G239" s="5" t="s">
-        <v>1199</v>
+        <v>1548</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1577</v>
-[...3 lines deleted...]
-      </c>
+        <v>1579</v>
+      </c>
+      <c r="I239" s="5"/>
       <c r="J239" s="5" t="s">
-        <v>21</v>
+        <v>1550</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>1529</v>
+        <v>1584</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1585</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1199</v>
       </c>
       <c r="G240" s="5" t="s">
-        <v>1583</v>
+        <v>1199</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="J240" s="5" t="s">
-        <v>1541</v>
+        <v>21</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E241" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>186</v>
+        <v>1538</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>21</v>
+        <v>1550</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G243" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G243" s="5" t="s">
+        <v>1606</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="J244" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D245" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D245" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H245" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H245" s="5" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1617</v>
-[...1 lines deleted...]
-      <c r="M245" s="5"/>
+        <v>1622</v>
+      </c>
+      <c r="M245" s="5" t="s">
+        <v>1623</v>
+      </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D246" s="5" t="s">
-[...18 lines deleted...]
-        <v>403</v>
+      <c r="D246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I246" s="5"/>
+      <c r="J246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1624</v>
-[...3 lines deleted...]
-      </c>
+        <v>1626</v>
+      </c>
+      <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>662</v>
+        <v>186</v>
       </c>
       <c r="E247" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F247" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F247" s="5" t="s">
+        <v>1628</v>
       </c>
       <c r="G247" s="5" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="J247" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D248" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D248" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="E248" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G248" s="5" t="s">
+        <v>1636</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1634</v>
-[...10 lines deleted...]
-        </is>
+        <v>1637</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J248" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K248" s="5" t="s">
+        <v>1639</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="M248" s="5"/>
+        <v>1640</v>
+      </c>
+      <c r="M248" s="5" t="s">
+        <v>1641</v>
+      </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="I249" s="5"/>
       <c r="J249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="M249" s="5"/>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D251" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F251" s="5" t="s">
-[...3 lines deleted...]
-        <v>1643</v>
+      <c r="F251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1644</v>
-[...8 lines deleted...]
-        <v>1646</v>
+        <v>1648</v>
+      </c>
+      <c r="I251" s="5"/>
+      <c r="J251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1647</v>
-[...3 lines deleted...]
-      </c>
+        <v>1649</v>
+      </c>
+      <c r="M251" s="5"/>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D252" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D252" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F252" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F252" s="5" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G252" s="5" t="s">
+        <v>1652</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1650</v>
-[...10 lines deleted...]
-        </is>
+        <v>1653</v>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J252" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K252" s="5" t="s">
+        <v>1655</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1651</v>
-[...1 lines deleted...]
-      <c r="M252" s="5"/>
+        <v>1656</v>
+      </c>
+      <c r="M252" s="5" t="s">
+        <v>1657</v>
+      </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>732</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="I257" s="5"/>
       <c r="J257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>733</v>
-[...11 lines deleted...]
-        <v>1669</v>
+        <v>16</v>
+      </c>
+      <c r="D258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1670</v>
-[...8 lines deleted...]
-        <v>1673</v>
+        <v>1674</v>
+      </c>
+      <c r="I258" s="5"/>
+      <c r="J258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1674</v>
-[...1 lines deleted...]
-      <c r="M258" s="5" t="s">
         <v>1675</v>
       </c>
+      <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>1676</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>16</v>
+        <v>733</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1417</v>
+        <v>201</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>465</v>
-[...4 lines deleted...]
-        </is>
+        <v>1677</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>1475</v>
       </c>
       <c r="G259" s="5" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>403</v>
+        <v>1681</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1684</v>
+        <v>16</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>16</v>
+        <v>1426</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>1685</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>465</v>
+      </c>
+      <c r="F260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G260" s="5" t="s">
         <v>1686</v>
       </c>
       <c r="H260" s="5" t="s">
         <v>1687</v>
       </c>
       <c r="I260" s="5" t="s">
         <v>1688</v>
       </c>
       <c r="J260" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K260" s="5" t="s">
         <v>1689</v>
       </c>
-      <c r="K260" s="5" t="s">
+      <c r="L260" s="6" t="s">
         <v>1690</v>
       </c>
-      <c r="L260" s="6" t="s">
+      <c r="M260" s="5" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>517</v>
+        <v>1693</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="E261" s="5" t="s">
+        <v>1694</v>
+      </c>
+      <c r="F261" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F261" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G261" s="5" t="s">
+        <v>1695</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>517</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>1703</v>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1702</v>
-[...5 lines deleted...]
-        </is>
+        <v>1704</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>1705</v>
+      </c>
+      <c r="J262" s="5" t="s">
+        <v>1706</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="M262" s="5"/>
+        <v>1708</v>
+      </c>
+      <c r="M262" s="5" t="s">
+        <v>1709</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>1706</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="I263" s="5"/>
-      <c r="J263" s="5" t="s">
-        <v>403</v>
+      <c r="J263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1713</v>
+      </c>
+      <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1715</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F264" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="I264" s="5"/>
-      <c r="J264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J264" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1714</v>
-[...1 lines deleted...]
-      <c r="M264" s="5"/>
+        <v>1718</v>
+      </c>
+      <c r="M264" s="5" t="s">
+        <v>1719</v>
+      </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D265" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1717</v>
-[...5 lines deleted...]
-        <v>1719</v>
+        <v>1721</v>
+      </c>
+      <c r="I265" s="5"/>
+      <c r="J265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1721</v>
-[...3 lines deleted...]
-      </c>
+        <v>1723</v>
+      </c>
+      <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1338</v>
-[...4 lines deleted...]
-        </is>
+        <v>1725</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>517</v>
+        <v>662</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>478</v>
+        <v>1338</v>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>1737</v>
+        <v>517</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>478</v>
+      </c>
+      <c r="E268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G268" s="5" t="s">
-        <v>1738</v>
+      <c r="G268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H268" s="5" t="s">
         <v>1739</v>
       </c>
-      <c r="I268" s="5"/>
+      <c r="I268" s="5" t="s">
+        <v>1740</v>
+      </c>
       <c r="J268" s="5" t="s">
-        <v>403</v>
+        <v>1741</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>517</v>
+        <v>1746</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G269" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G269" s="5" t="s">
+        <v>1747</v>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1744</v>
-[...3 lines deleted...]
-      </c>
+        <v>1748</v>
+      </c>
+      <c r="I269" s="5"/>
       <c r="J269" s="5" t="s">
-        <v>1746</v>
+        <v>403</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>1751</v>
+        <v>517</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>478</v>
+      </c>
+      <c r="E270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G270" s="5" t="s">
-        <v>1752</v>
+      <c r="G270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H270" s="5" t="s">
         <v>1753</v>
       </c>
       <c r="I270" s="5" t="s">
         <v>1754</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>403</v>
+        <v>1755</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>517</v>
+        <v>1760</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G271" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G271" s="5" t="s">
+        <v>1761</v>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1761</v>
+        <v>403</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>1766</v>
+        <v>517</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>478</v>
+      </c>
+      <c r="E272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="I272" s="5" t="s">
         <v>1769</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1719</v>
+        <v>1770</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>662</v>
+        <v>1775</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>1338</v>
       </c>
-      <c r="E273" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E273" s="5" t="s">
+        <v>1776</v>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>733</v>
+        <v>662</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>1781</v>
+        <v>1338</v>
+      </c>
+      <c r="E274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>1784</v>
+        <v>1728</v>
       </c>
       <c r="K274" s="5" t="s">
         <v>1785</v>
       </c>
       <c r="L274" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="M274" s="5" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
         <v>1788</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>733</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>478</v>
+        <v>201</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>1780</v>
-[...4 lines deleted...]
-        </is>
+        <v>1789</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>1790</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1789</v>
-[...1 lines deleted...]
-      <c r="I275" s="5"/>
+        <v>1791</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>1792</v>
+      </c>
       <c r="J275" s="5" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>16</v>
+        <v>733</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>662</v>
+        <v>478</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>1795</v>
+        <v>1789</v>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1796</v>
-[...3 lines deleted...]
-      </c>
+        <v>1798</v>
+      </c>
+      <c r="I276" s="5"/>
       <c r="J276" s="5" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D277" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="D277" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E277" s="5" t="s">
+        <v>1804</v>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1719</v>
+        <v>1807</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>265</v>
+        <v>662</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>1819</v>
+      </c>
+      <c r="E279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1817</v>
-[...1 lines deleted...]
-      <c r="I279" s="5"/>
+        <v>1820</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>1821</v>
+      </c>
       <c r="J279" s="5" t="s">
-        <v>976</v>
+        <v>1728</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>1251</v>
+        <v>265</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1303</v>
-[...4 lines deleted...]
-        </is>
+        <v>1040</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>1309</v>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1822</v>
-[...3 lines deleted...]
-      </c>
+        <v>1826</v>
+      </c>
+      <c r="I280" s="5"/>
       <c r="J280" s="5" t="s">
-        <v>1719</v>
+        <v>976</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D281" s="5" t="s">
         <v>1303</v>
       </c>
-      <c r="D281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>265</v>
+        <v>1303</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>1338</v>
+      </c>
+      <c r="E282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G282" s="5" t="s">
-        <v>1834</v>
+      <c r="G282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>976</v>
+        <v>1728</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>1841</v>
+        <v>265</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1338</v>
+        <v>972</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>1842</v>
+        <v>1309</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G283" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G283" s="5" t="s">
+        <v>1843</v>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1843</v>
-[...1 lines deleted...]
-      <c r="I283" s="5"/>
+        <v>1844</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>1845</v>
+      </c>
       <c r="J283" s="5" t="s">
-        <v>1844</v>
+        <v>976</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>733</v>
+        <v>1850</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>201</v>
+        <v>1338</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>1849</v>
-[...2 lines deleted...]
-        <v>1850</v>
+        <v>1851</v>
+      </c>
+      <c r="F284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1851</v>
-[...1 lines deleted...]
-      <c r="I284" s="5" t="s">
         <v>1852</v>
       </c>
+      <c r="I284" s="5"/>
       <c r="J284" s="5" t="s">
         <v>1853</v>
       </c>
       <c r="K284" s="5" t="s">
         <v>1854</v>
       </c>
       <c r="L284" s="6" t="s">
         <v>1855</v>
       </c>
       <c r="M284" s="5" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
         <v>1857</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="D285" s="5" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="E285" s="5" t="s">
         <v>1858</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>1859</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
         <v>1860</v>
       </c>
       <c r="I285" s="5" t="s">
         <v>1861</v>
       </c>
       <c r="J285" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="K285" s="5" t="s">
         <v>1863</v>
       </c>
       <c r="L285" s="6" t="s">
         <v>1864</v>
       </c>
       <c r="M285" s="5" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
         <v>1866</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="E286" s="5" t="s">
         <v>1867</v>
       </c>
-      <c r="D286" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="F286" s="5" t="s">
+        <v>1868</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>265</v>
+        <v>1876</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
       <c r="E287" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1875</v>
-[...1 lines deleted...]
-      <c r="I287" s="5"/>
+        <v>1877</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>1878</v>
+      </c>
       <c r="J287" s="5" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>1841</v>
+        <v>265</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>1881</v>
-[...4 lines deleted...]
-        </is>
+        <v>1876</v>
+      </c>
+      <c r="E288" s="5" t="s">
+        <v>1309</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1882</v>
-[...3 lines deleted...]
-      </c>
+        <v>1884</v>
+      </c>
+      <c r="I288" s="5"/>
       <c r="J288" s="5" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>201</v>
+        <v>1850</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>1889</v>
+        <v>1890</v>
+      </c>
+      <c r="E289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>478</v>
+        <v>201</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>201</v>
-[...4 lines deleted...]
-        </is>
+        <v>733</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>1867</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>478</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E291" s="5" t="s">
-        <v>1905</v>
+      <c r="E291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F291" s="5" t="s">
         <v>1906</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
         <v>1907</v>
       </c>
       <c r="I291" s="5" t="s">
         <v>1908</v>
       </c>
       <c r="J291" s="5" t="s">
         <v>1909</v>
       </c>
-      <c r="K291" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K291" s="5" t="s">
+        <v>1910</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>662</v>
+        <v>478</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>1303</v>
-[...9 lines deleted...]
-        </is>
+        <v>201</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F292" s="5" t="s">
+        <v>1915</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>1915</v>
+        <v>1918</v>
+      </c>
+      <c r="K292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1303</v>
+      </c>
+      <c r="E293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>733</v>
+        <v>1338</v>
       </c>
       <c r="E294" s="5" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-        <v>1889</v>
+        <v>17</v>
+      </c>
+      <c r="F294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>1927</v>
+        <v>1728</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>1932</v>
+        <v>1819</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>17</v>
+        <v>1934</v>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>1719</v>
+        <v>1937</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>1939</v>
+        <v>201</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>1940</v>
+        <v>733</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1867</v>
+      </c>
+      <c r="F296" s="5" t="s">
+        <v>1898</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E297" s="5" t="s">
-        <v>1949</v>
+        <v>17</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
         <v>1950</v>
       </c>
       <c r="I297" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="J297" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K297" s="5" t="s">
         <v>1952</v>
       </c>
       <c r="L297" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="M297" s="5" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
         <v>1955</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>662</v>
+        <v>1956</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>1798</v>
+        <v>1960</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>1338</v>
+        <v>1965</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>17</v>
+        <v>1934</v>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1969</v>
+        <v>662</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>408</v>
+        <v>1972</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>1970</v>
+        <v>17</v>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H300" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H300" s="5" t="s">
+        <v>1973</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1972</v>
+        <v>1807</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>733</v>
+        <v>1338</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-        <v>1889</v>
+        <v>17</v>
+      </c>
+      <c r="F301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>1979</v>
+        <v>1728</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>1338</v>
+        <v>408</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>17</v>
+        <v>1986</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H302" s="5" t="s">
-        <v>1985</v>
+      <c r="H302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I302" s="5" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>1719</v>
+        <v>1988</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>1338</v>
+        <v>733</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>1991</v>
+        <v>1867</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>699</v>
+        <v>1898</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>16</v>
+        <v>2000</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>1999</v>
+        <v>1338</v>
       </c>
       <c r="E304" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F304" s="5" t="s">
-        <v>2000</v>
+      <c r="F304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
         <v>2001</v>
       </c>
       <c r="I304" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K304" s="5" t="s">
         <v>2003</v>
       </c>
       <c r="L304" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="M304" s="5" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
         <v>2006</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>1040</v>
+        <v>225</v>
       </c>
       <c r="D305" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E305" s="5" t="s">
         <v>2007</v>
       </c>
-      <c r="E305" s="5" t="s">
+      <c r="F305" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="G305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H305" s="5" t="s">
         <v>2008</v>
       </c>
-      <c r="F305" s="5" t="s">
+      <c r="I305" s="5" t="s">
         <v>2009</v>
       </c>
-      <c r="G305" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I305" s="5" t="s">
+      <c r="J305" s="5" t="s">
         <v>2010</v>
       </c>
-      <c r="J305" s="5" t="s">
+      <c r="K305" s="5" t="s">
         <v>2011</v>
       </c>
-      <c r="K305" s="5" t="s">
+      <c r="L305" s="6" t="s">
         <v>2012</v>
       </c>
-      <c r="L305" s="6" t="s">
+      <c r="M305" s="5" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>1338</v>
+        <v>2015</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F306" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F306" s="5" t="s">
+        <v>2016</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>1798</v>
+        <v>1728</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>201</v>
+        <v>1040</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>733</v>
+        <v>2023</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>1858</v>
+        <v>2024</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>1889</v>
+        <v>2025</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>2022</v>
+        <v>16</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="308">
-      <c r="A308" s="5" t="n">
-        <v>1949</v>
+      <c r="A308" s="5" t="s">
+        <v>2031</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>2028</v>
+        <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>2029</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>403</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="K308" s="5" t="s">
+        <v>2034</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>1999</v>
+        <v>733</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>17</v>
+        <v>1867</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>2035</v>
+        <v>1898</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="J309" s="5" t="s">
-        <v>1719</v>
+        <v>2040</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>16</v>
+        <v>2015</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>1810</v>
+        <v>1303</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>17</v>
+        <v>2045</v>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>1798</v>
+        <v>2048</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2044</v>
+        <v>2049</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2046</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311" s="5" t="s">
-        <v>2047</v>
+      <c r="A311" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>14</v>
+        <v>2052</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>2053</v>
+      </c>
+      <c r="D311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>2050</v>
+        <v>403</v>
+      </c>
+      <c r="K311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2051</v>
+        <v>2056</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2052</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2053</v>
+        <v>2058</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>1999</v>
+        <v>2015</v>
       </c>
       <c r="E312" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>2035</v>
+        <v>2059</v>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="I312" s="5" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="J312" s="5" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>733</v>
+        <v>1819</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-        <v>2060</v>
+        <v>17</v>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>2062</v>
+        <v>2067</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>2063</v>
+        <v>1807</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>733</v>
+        <v>1338</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>2068</v>
+        <v>17</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>2071</v>
+        <v>1807</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>1323</v>
+        <v>2015</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>2076</v>
+        <v>17</v>
       </c>
       <c r="F315" s="5" t="s">
-        <v>2077</v>
+        <v>2059</v>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
         <v>2078</v>
       </c>
       <c r="I315" s="5" t="s">
         <v>2079</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>1341</v>
+        <v>1728</v>
       </c>
       <c r="K315" s="5" t="s">
         <v>2080</v>
       </c>
       <c r="L315" s="6" t="s">
         <v>2081</v>
       </c>
       <c r="M315" s="5" t="s">
         <v>2082</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>2083</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>226</v>
-[...9 lines deleted...]
-        </is>
+        <v>733</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F316" s="5" t="s">
+        <v>2084</v>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="E317" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H317" s="5" t="s">
+        <v>2093</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>2094</v>
+      </c>
+      <c r="J317" s="5" t="s">
+        <v>2095</v>
+      </c>
+      <c r="K317" s="5" t="s">
+        <v>2096</v>
+      </c>
+      <c r="L317" s="6" t="s">
+        <v>2097</v>
+      </c>
+      <c r="M317" s="5" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="5" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C318" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F318" s="5" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H318" s="5" t="s">
+        <v>2102</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>2103</v>
+      </c>
+      <c r="J318" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="K318" s="5" t="s">
+        <v>2104</v>
+      </c>
+      <c r="L318" s="6" t="s">
+        <v>2105</v>
+      </c>
+      <c r="M318" s="5" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="5" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C319" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H319" s="5" t="s">
+        <v>2108</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>2109</v>
+      </c>
+      <c r="J319" s="5" t="s">
+        <v>2110</v>
+      </c>
+      <c r="K319" s="5" t="s">
+        <v>2111</v>
+      </c>
+      <c r="L319" s="6" t="s">
+        <v>2112</v>
+      </c>
+      <c r="M319" s="5" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="5" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C320" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D317" s="5" t="inlineStr">
-[...33 lines deleted...]
-        <v>2097</v>
+      <c r="D320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="F320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H320" s="5" t="s">
+        <v>2116</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>2117</v>
+      </c>
+      <c r="J320" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="K320" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="L320" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="M320" s="5" t="s">
+        <v>2121</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -27735,44 +27988,47 @@
     <hyperlink ref="M293" r:id="rId298"/>
     <hyperlink ref="M294" r:id="rId299"/>
     <hyperlink ref="M295" r:id="rId300"/>
     <hyperlink ref="M296" r:id="rId301"/>
     <hyperlink ref="M297" r:id="rId302"/>
     <hyperlink ref="M298" r:id="rId303"/>
     <hyperlink ref="M299" r:id="rId304"/>
     <hyperlink ref="M300" r:id="rId305"/>
     <hyperlink ref="M301" r:id="rId306"/>
     <hyperlink ref="M302" r:id="rId307"/>
     <hyperlink ref="M303" r:id="rId308"/>
     <hyperlink ref="M304" r:id="rId309"/>
     <hyperlink ref="M305" r:id="rId310"/>
     <hyperlink ref="M306" r:id="rId311"/>
     <hyperlink ref="M307" r:id="rId312"/>
     <hyperlink ref="M308" r:id="rId313"/>
     <hyperlink ref="M309" r:id="rId314"/>
     <hyperlink ref="M310" r:id="rId315"/>
     <hyperlink ref="M311" r:id="rId316"/>
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
+    <hyperlink ref="M318" r:id="rId323"/>
+    <hyperlink ref="M319" r:id="rId324"/>
+    <hyperlink ref="M320" r:id="rId325"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>