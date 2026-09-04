--- v1 (2026-07-15)
+++ v2 (2026-09-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3360" uniqueCount="2122" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3465" uniqueCount="2179" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -237,51 +237,51 @@
     <t>1885-01-17</t>
   </si>
   <si>
     <t>Christian Eckardt</t>
   </si>
   <si>
     <t>Chatollet bliver sendt over til Johannes Larsen i København. Det går bedre med Christian Eckardt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nziL</t>
   </si>
   <si>
     <t>Kjerteminde den 17 Januar 1885
 Kjære Johannes
 Der blev jeg rigtignok kjed af det, da jeg hørte Du havde et saadant Uheld med Benklæderne; men nu er Sorgen slukket naar Du faar dette maa Pakken komme lige bagefter og saa derefter kommer Chatollet; Dampskibsfolkene sagde naar jeg skrev bedes besørget saa vilde det blive bragt Dig ud; Savet ligger i Skuffen og din Servietring ligger i Klappen i en Skuffe et Par Æbler, som jeg vil ønske maa smage Dig godt Johannes send mig straks dine Benklæder og det Tøj Du har smudsket for vi skal vaske i denne Uge vi nu kommer ind i lad mig see Du straks sender det saa er Du sød lev vel og vær kjærligst hilset vi ere alle raske, jeg skal skrive et ordentlig Brev en af Dagene men idag har jeg faaet travlt min lille Ven det er bedre med Eckart – vi fik Brev igaar
 Kjærlig Hilsen fra din hengivne Moder
 Hils Alle</t>
   </si>
   <si>
     <t>1885-02-07</t>
   </si>
   <si>
     <t>Frøken Bendal
 Frederik de Klauman
 Christian Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Knud Klauman
 Adolph Larsen
 Georg Larsen
 Vilhelm Larsen
 Jens Marcussen
 Sophus  Meyer
 Niels Mollerup
 Hr Mortensen
 Fuldmægtig Nielsen
 Hans Poulsen
 Elisabeth Storm
 Natalie Zahle</t>
   </si>
   <si>
     <t>Vilhelmine Larsen er meget glad for at Johannes har nogle fine bekendte, som kan styrke hans dannelse. Hun er glad for, at han skal høre Hostrup prædike.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Ylh</t>
   </si>
   <si>
     <t>Kjerteminde den 7 februar 1885
 Kjæreste Johannes!
 Saamange Tak for dit Brev det blev ventet med Længsel kan Du tro vor Aftale var jo, at Du skal svare saa snart Du har modtaget Penge; men da der ingen Brev kom Søndag saa mente vi han venter at takke for Tøjet med det samme, da der heller ingen kom Mandag saa begyndte vi at ængste os og tænkte ja nu kommer der i Aften, ja saa i Morgen, tilsidst var Bestemmelsen ja kommer der nu ingen iaften saa telegraferer vi, naa Gud ske Tak Du ikke fejlede noget mit Barn men tværtimod havde moret Dig godt med dine Venner; saa fik Du da Klaumans Slægtninge at see, ja det er en fiin Mand den Borgmester er det en ældre Søster nej naar jeg husker ret saa er Klauman den ældste; er Hr. Mortensen kommen til Byen saa Du har begyndt paa franske Timer – hvordan gaar det paa Skolen, jeg længes umaadeligt efter at tale med Dig, skriv en hel Deel Johannes, naar Du nu sidder for Chatollet bild Dig saa ind at vi taler sammen, og lad saa Munden løbe, det maa ikke kjede Dig at skrive jeg er saa begjærlig efter at læse en lang Skrivelse, synes Du fremdeles godt om Mollerup – jeg antager Du har endeel Udbytte af ham i Henseende til Kurset, og hvor jeg gjerne vilde kjende ham, fordi mit Barn, jeg ønsker Dig den allerbedste Omgang og Gud give mine brændende Bønner for Dig maa gaa i Opfyldelse, at Du maa blive et sandt elskeligt Menneske og en levende Kristen ja Johannes nu næste Søndag har vi Fastelavns Søndag det er din Daabsdag maa det dog staa klart og levende for Dig at det er den bedste Fødselsdag da du gav Gud Fader Dit Hjærte
 Jeg havde saa inderlig ønsket at gjøre en lille Rejse over til Dig til Fastelavn men saa tænker jeg igjen, Tiden gaar hurtigt snart har vi Paaske, lad saa hellere Johannes komme hjem saa har han godt af os alle sammen hvad siger Du dertil?
 Nu skal vi see at faa Vilhelm i Skole imorgen; men tænk medens han nu har været hjemme er der skeet Omflytning og saa kom her Bud, Vilhelm kom 2 op det kvægede jo [udstreget] rigtignok; men nu kommer det jo rigtignok an paa om han kan klare sig til næste Flytning; naar han nu har været borte i 3 Uger – mange Børn har Kighoste 2 af Mejrs, jeg kan ikke huske om Vilhelm og Christine har havt den, men vi maa jo tage imod Børnesygdomme naar de kommer, Adolph har jo da havt den; han morer sig i denne Tid med Fuglefangsten ja Du skulde blot see et Spil og Liv der er over den lille Person i Forventning om den Fugl han vil fange og de maa da gaa i Vinduet Moer? Naar jeg saa trækker paa det, saa siger han jo saa rask jo, naar Johannes maatte, saa maa jeg ogsaa.
@@ -440,51 +440,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/fJru</t>
   </si>
   <si>
     <t>Kjerteminde den 21 Marts 1885
 Min kjære Johannes!
 Her er stor Snefald i Bygevejr med en forfærdelig Storm især igaar = jeg havde det ikke godt idag gaar det an; Tak for dit Brev igaar vi seer hvor glad du er ved dit Værelses Udsmykning Pistolerne maa jo tage sig godt ud; men Johannes naar har dog Mollerup foræret dig den Tegning af Thorvaldsen eller har du kjøbt den? se det er saadant noget du maa fortælle mig, hvad forestiller den, ja saa er du jo snart tom paa lommen igjen min lille Ven
 Hvor jeg længes efter at se Dig lad mig nu see du husker at sende mig alt det snavsede Tøj paa Mandag saa faar jeg det hertil Tirsdag
 Er der uro i Kjøbenhavn Johannes i Anledning af Adresserne de Rejsende her komme sige det hører Du ikke af Poulsen og Frøken Bendal
 Jeg tænker Pølserne smagte Eder godt mon der ikke skulde komme Brev fra dig imorgen lille Ven jeg kan hilse Dig fra Fader og fra alle dine Sødskende de ere raske din Fader har været i Møde og kommer nu og vil spise at jeg saa maa holde op forstaar Du nok derfor forstaar du at jeg maa holde op og ønske dig en glad dag i dag Søndag
 Hils nu Alle fra os Allesammen
 Din hengivne Moder</t>
   </si>
   <si>
     <t>1885-05-06</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
 Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
 Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
 Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
@@ -545,59 +545,59 @@
 Jeppe Andreas Larsen
 Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Eckardt-børnene er på vej til Store Høljeryd i Sverige, da deres forældre har sølvbryllup d. 1.6. 1885. Marie Larsen (13 år) og Christine (8 år) har fået lov til at tage derover sammen med kusinen Margrethe Eckardt.</t>
   </si>
   <si>
     <t>Pigerne skal sejle fra Nyborg lørdag middag. Johannes Larsen skal samme dag til Kerteminde. Han skal huske sit lille staffeli og samle alt sit snavsetøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FaTe</t>
   </si>
   <si>
     <t>Kjære Johannes !
 Iaftes kom Georg med den Meddelelse at der ingen Dampskib kommer til at afgaa Fredag saa Margrethe og dine Søstre kommer først Løverdag for at sejle med ”Halmstad”, Løvermiddag
 Vi kjører dem ud til Nyborg tidlig det falder mig ind i dette Øjeblik at du muligen kunde hilse paa dem i Ringsted, og saa Vognen blive i Nyborg for at tage Dig med tilbage; men det skal du nærmere faa Besked om naar jeg faar talt med Fader; Du skal jo have Rejsepenge eller har du nogle Det vil jo blive mange Penge til saameget jeg vil nu forsøge at faa 10 Kr og lægger dem inden i dette Brev men ere de ikke her med det samme saa skal de komme i et Brev med Aftenposten for saa er Fader ikke tilstede i Øjeblikket og du ved nok at Pakken skal indleveres inden 8½ - for de tiloversblevne Penge kjøber du nu det nødvendigste til din Gjerning og saa skal du vide til din Trøst at Harbo i Odense har alt muligt til Kunstneres Brug, Morbroder handlede altid med ham og der kan du saa faa efterhaanden 
 Husk nu at tage din lille Staffeli med hjem den kan godt ligge i Kufferten ved siden af Malerkassen og tag saa dine Strømper og hvad der er snavset med og dit Linned dine gamle Sko din Børste og Kamme at du kan bruge din Tandbørste du har jo selv en lille sort Taske at putte det i – lev vel min egen Ven – 
 Besørg dette Brev i en Postkasse naar du gaar ned paa Gaden Lad mig se du husker alting
 Din Moder</t>
   </si>
   <si>
     <t>1886-01-17</t>
   </si>
   <si>
-    <t>Anna 3 -
-Frøken Bendal
+    <t>Frøken Bendal
 Chresten  Berg
 Ane Marie Christiansdatter
 - Klein
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Elisabeth Storm
+Anna  - tjenestepige hos Vilhelmine Larsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Klaus er en fugl.</t>
   </si>
   <si>
     <t>Vilhelmine synes, at Johannes Larsen skal vise Zahrtmann sit portræt af farmoderen. 
 Derhjemme volder det lidt problemer at passe Johannes Larsens fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/igAe</t>
   </si>
   <si>
     <t>Kjerteminde den 17 86
 1
 Kjære elskede Barn
 Hvor blev jeg dog bedrøvet da Tiden løb fra mig og jeg ingen Brev fik afsted igaar; men vi ere raske alle sammen vi sidder og venter paa Urban Larsen som har meldt sin Ankomst i dag – derfor maa jeg nu skynde mig at skrive medens her er Ro; Tak for dit Brev iforgaars Gud ske Lov Du har det godt min Ven rigtignok syntes jeg ikke Du var rigtig glad hvad der saa var i ”Vejen” med Dig, skulde det trykke Dig saa svært at Du skulde vise Hr Zartman Farmors Portræt saa lad Du være skjønt jeg ikke fatter Dig, det maa jo være en Glæde at vise – jeg har arbejdet hjemme, og saa høre Kritik af en der forstaar det, fortæl mig nu endelig hvad Model I har ogsaa smaa Træk fra Skolen saadan noget morer mig, har de faaet Flasken, og hvad sagde de om den er Mollerup kommen? 
 Husk Johannes at sende dit snavsede Tøj saadan at vi har det senest Torsdag for vi skal vaske i denne Uge ja husk nu alting skal med baade uldent og Linned
 Du kan tro de smaa Fugle ere kvikke og livlige især i dag da Vejret er snefuldt i dag, Klaus er [ulæseligt ord] men vi skal nok holde fra Stillidserne, jeg har havt Bud hos Klejn efter det store Buur for mine Blomster lider rigtignok under den Indretning; Vilhelm kom slemt tilskade med sin venstre Pegefinger forleden Aften i Snitteskolen den lille Klodrian den maa heller ingen Redelighed være med Lærdommen at de ikke lærer saadan en Dreng hvordan han skal holde Træet
 hele denne Uge har han ikke gaaet i Skole nu groer det godt sammen saa jeg tænker en af Dagene faar han Lov
 Hr Klejn mente at han havde foræret dig Skelettet af Hestehoved til Vederlag for Buret kan Du huske noget om det dog inden han gik sagde han at han skulde se at indrette sig saadan at han kunde undvære det for han kunde jo nok indse at i Længden kunde jeg ikke have dem for vi kan jo aldrig lukke op – det er ikke saadan at passe dem naar du er borte saa mærker vi Ansvaret – nu er det [ulæseligt ord] Aften og du skal dog vide inden jeg slutter at dit Værelse er bleven saa smukt Fru Storm hjalp mig og Anna skurede saa det skinner din lille Komode er kommen til at staa overfor din Seng og ser saa godt ud Julenat har jeg seet at faa anbragt over Dragkisten oh der er saa kjønt 
 Hør Johannes bed dog Frøken Bendal om hun vil skrive til mig og fortælle mig lidt om Berg og hvordan han tager det og idet hele lidt om Politiken var hun i Rigsdagen da Berg gjenvalgtes; husk nu at sige det til hende, 
 Kjærligst Hilsen og Guds Fred over dig</t>
   </si>
   <si>
@@ -631,65 +631,65 @@
   </si>
   <si>
     <t>Kjerteminde den 6 marts 1886
 Min egen kjære Johannes!
 Vi fik travlt med at faa Kjole og Hat afsted til Dig. Georg styrtede afsted til Posthuset for at høre om de tog imod Pakker- ja de vilde nok modtage men ikke svare for Ejendele men gjør det bare istand Moder saa kommer vi dog først og maaske naar det sig at han faar det, vi ere kan du vel forstaa meget spændte på at vide hvad Du vil agere i den Dragt; men vi faar vel snarest Besked fra Dig 
 Jeg vil nu rigtig ønske Dig en glad Aften en Aften Du kan tænke paa med Fornøjelse bagefter, hvor jeg dog skal bede for Dig at Du maa ikke blive altfor overstadig lystig saa Du glemmer at holde Maade og ikke tage altfor mange Glas som de gamle vil friste Eder til at nyde Du maa nu ikke lee af mig ej heller vredes – fordi jeg kommer med denne Formaning det er kun fordi jeg elsker Dig saa højt min Ven at jeg beder dig saa hjertelig at høre min Formaning, jeg tænker hvis Mollerup er med saa holder I to sammen. Du maa nu endelig diske op med en hel Deel baade om Decorationer og Optog Musik og hvad de enkelte vi kender forestiller Plesner M. C. H.H. og saa 
 videre Godtfredsen ja bliv nu ikke utaalmodig over mine Forlangender husk paa vi ere herhjemme og faar ingen anden Beskrivelse end din det stod rigtignok bemærket i Politikken at Eder Skole skulde holde Fastelavnsgilde maaske det ogsaa omtaler Festen ja endnu engang god Fornøjelse min Ven.
 Her har ellers været et saa stærkt Snefald at du kan tænke Fader maatte rejse med Godsforvalteren til Nyborg i en Sag for Baronen, de tog herfra en Formiddag det var vist i Tirsdag, i Kane til Ullerslev og Motortog til Odense, Fader gik til Hinnemae i Mellem Tiden og da Toget kom tilbage og de skulde til Nyborg sneede det saa stærkt at de først kom dertil Kl. 6 Aften og der var ikke at tænke paa Hjemtour i denne skrækkelige Snestorm, vi fik Telegram [fortsættelse mangler]</t>
   </si>
   <si>
     <t>1886-03-16</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
 Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
 Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
 Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
@@ -1185,52 +1185,52 @@
 Igaar afsendte jeg dit Tøj men naaede ikke at skrive haabede ogsaa paa, at jeg i dag kunde sende de 30 kr – Skoene haaber jeg passer og Benklæderne huskede jeg først i sidste Øjeblik da Pakken var færdig saa de sidder i det Omslag af Posen ryst dem saa falder de hvide Been ud, det er prægtigt at Du kommer til Gymnastik, at du kan faa dit Legem kraftigt udviklet; men for alt det faglige der tager dine Tanker – glem saa ikke vor sidste Samtale; men gjør hvad Du lovede mig, ak hvor jeg beder for Dig om alt hvad der kan gjøre dig til den Mand jeg ønsker du maa blive og det er ikke et lille Maal jeg stiler efter, vor Herre høre dog min inderlige Bøn og give dig Kræfter; naar du saa selv lægger god Villie til min elskede Søn, som ligger mit Hjerte saa nær – jeg veed aldrig nogen Gang Du er rejst fra mig, at jeg har været saa bevæget som jeg er denne gang, men fordi mit Hjærte er saa bevæget derfor troer jeg ogsaa mine Bønner bliver hørt Gud Fader velsigne og bevare dig fra alt Ondt – saa bebrejder jeg mig saameget naar du er borte, at jeg ikke har faaet dig mere med i Kirke; eller talt mere med om de Ting som hører Guds Rige til, oh Johannes brug din Søndag vel, gaa med Poulsen og Frøken Bendal i Kirke du skal se hvor det vil fylde dig selv med Glæde kan du huske da du havde den tykke Bog at Farmor har foræret [tilføjet] dig, saa skrev du imellem til [tilføjet] mig, jeg var ikke i Kirke men saa læste jeg et Stykke i Farmors Bog, vil du have den? jeg ønskede at jeg havde den lille af Lindbergs for det er saa kort men fyndigt – som I Unge kan have saa godt af, Johannes gaa en Gang ud at hilse paa Fru Lindberg og Lund tag Oppermann med jeg lovede ham at han skulde med ud at se den Hollænder – men det blev ikke til noget hils dem saa
 Idag haaber jeg at faa Vilhelms Billede afsted, Hansen satte det i Ramme for mig, og Lindegaard laver en Kasse – det var rart at Vilhelm havde Følgeskab af sine Kammerater saa var det knap saa trist det gjorde mig ellers ondt for ham den lille Ven, han fortalte rigtignok for mig at han længtes efter at komme til at arbejde igjen, men hans Væsen den sidste Aften tydede dog paa at det klemte lidt med Afskeden.
 Naa kjære Johannes at du er glad ved at gaa paa Teknisk Skole tænkte jeg jo nok; men giv os nu ogsaa lidt Besked om Skolen hvad Model har I? hvordan er Tonen der; hvad er det for nogle der gaar deroppe og hvad vælger du, at blive; eller gaa til Akademiet er Du begyndt der maa du jo blive dette Kvartal men det var maaske din Mening at blive paa Skolen i Vinter for Fader studsede han syntes det var underligt at begynde der hvis du vil gaa derfra men naar du arbejder med Alvor og Flid kan du maaske have Udbytte deraf til dit Gavn og vores Glæde skriv mig nu endelig et ordentlig og udførligt Brev om hvad vi her har talt om.
 Vildandrikken er i bedste Velgaaende – en Sømand var efter den en Dag og vilde fange den men Adolph kom i rette Øjeblik og frelste den da kan du tro han var højt oppe
 Vores Tiras er død den laa en Morgen i Hundehuset og var helt udstrakt Dyrlægen kom efter at vi havde arbejdet med den men det hjalp ikke han har vidst faaet noget i sig Nu vil vi ikke have Hvalpe mere, Fader sagde igaar at nu vilde han kjøbe en dresseret ægte Jagthund for Sønnernes Skyld Nu er det bleven Middag og Vilhelms Pakke skal afsted Lev nu vel og vær kjærlig og hilset fra din hele Slægt Hils dine Venner dem jeg kender
 Vil du ogsaa i dit Hjem
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -1619,50 +1619,125 @@
     <t>D. 2/12-91
 Kæreste Alhed!
 Allerede inde jeg i Form. fik dit Brev; havde jeg indset, at det var en stor Skam af mig sådan at komme med en halvkvædet Vise om Død og Fordærvelse, og da jeg læste dine Linjer indså jeg dobbelt, at det var forkert. Ja, kære Alhed, når jeg ikke for lange Tider siden – i Sommerferien – har sat dig ind i min Elendighed i hele dens rædsomme Omfang, så er det ikke, fordi jeg trode et eneste Øjeblik, at det skulde gøre dig bitter imod mig – tværtimod! dertil kender jeg dig da for godt; men Sagen var 1) var jeg ikke sikker i min Sag 2) skammede jeg mig og gør det endnu så kolossalt 3) vilde jeg helst så længe som muligt og helst helt, skjule det for jer alle, da det jo umulig kunde andet end gøre et meget pinligt Indtryk.
 Ja du ved jo naturligvis for længst, hvad der er i Vejen – var det ikke så sørgeligt, så var der sandelig noget højst komisk i Tanken: jeg, i min første Ungdom de faldne Kvinders ivrigst ”Forbander”, i de senere År deres varmeste ”Undskylder” – jeg er nu selv en af deres store Hær – elendig, forført, måske ødelagt for Livstid. Men som jeg har antydet, hvo [”hvo” overstreget] skal dette sidste ikke blive Tilfældet, og forhåbentlig skal jeg til Maj være godt over alt dette grusomme, - å, hvor dog Mennesker kunne ødelægge Livet for hinanden.
 Jeg synes, der er en sådan myldrende Masse at skrive om, at jeg ikke ved, hvor jeg skal begynde, først skal du høre, hvordan vi tænker at klare det, det er dog det vigtigste; jeg har sagt Mor, at jeg ikke allerede til Nytår kan tåle Musiken, men at jeg mener, det vilde gøre mig godt at være mellem fremmede Mennesker en Tid; fra Nytår til Maj; Leonard har i Odense flere Gange talt med en Jordemoder, hun siger, vi kan godt skjule det, sådant hænder 20 af 100 i de ”dannede” Kredse, hvor man mindst aner det; hun havde ifjor en fin, rig ung Pige fra Kbh. som havde sagt sin Moder og Fader, at hun vilde tage en Plads som ung Pige, hun var der 4 Måneder, fødte, nogen Tid efter døde Barnet, og hun kom tilbage uden at nogen anede noget. Nu får Leon. gennem Md. Petersen et Sted til mig at være i eller ved Århus; dette Sted nævnes herhjemme som en Plads, Leon. har fået gennem Avisen; for at undgå for megen Korrespondance og Forhøren, skal han først finde Pladsen henimod Jul, og til Nytår rejser jeg. Ved særligt Uheld kan denne Plan naturligvis mislykkes, men ved [”ved” overstreget] når vi er på vor Post, håber jeg, og anser det for sandsynligst, at den går godt. Min største Bekymring er den, at jeg ikke skal kunne gå til Jul uden at nogen ser det på mig – tænk, først i 
 2)
 Marts skal det være, altså er der kun tre Måneder til nu, at der intet ses er mig som et Mirakkel, på andre ses det jo 5-6 Måneder i Forvejen. Dette er min Lykke; endnu går jeg uden Korset og – tager i Selskab til Arreskov og (idag) Brobygård med min lyseblå Kjole. Det er uhørt, synes jeg nok, men jo mere jeg kan lade som ingen Ting, des fjærnere ligger jo Mistanken. Hvor grulig en Tid det dog bliver for mig der oppe alene og i den Elendighed og – hvad der næsten bliver det pinligste – med den evindelige Lyven for Far og Mor. – Men jeg går ud fra, at det sker for at skåne dem – Mor kan jo aldeles ikke tåle sådan en Sorg – og så må det da være det rigtigste ikke sandt?? 
 På samme Tid, som jeg fik at vide, at jeg ikke ved Stød og Slag kunde dræbe Fostret (jeg vilde rimeligvis have dræbt mig selv ved at fortsætte dermed) fik jeg at vide, at Sagen kunde ordnes på denne Måde, det var en sand Lykke at få det at vide – vel var jeg så altså sikker på mine egne Lidelser men dog også nogenlunde sikker på at kunne skåne min Familie det har hele Tiden været min største Sorg at skulle bringe Sorg over alle mine kære. Å jeg gruer nu alligevel så frygtelig for det altsammen – ikke mindst for Fødslen selv – og tænk om jeg dør – det var ganske sikkert bedst for mig selv og for andre også, men en stor Sorg ville det dog blive for jer alle. Men det er jo alligevel sjældent, man hører det. Hvis det stakkels Barn lever – hvad det naturligvis nok gør – så er det grulig Synd mod det, - ud blandt fremmede i fattige, måske dårlige Forhold, et stakkels uægte Barn som hverken Far eller Mor vil kende; det er så frygteligt at have så meget på sin Samvittighed mod et Menneske. Gud give, det måtte dø, det stakkels Væsen. –
 Men går jeg ud fra, at jeg kommer godt og vel over det hele, så kommer der bag efter en Tilværelse så strålende, at jeg knap kan tænke mig en sådan Lykke; Far har næmlig nu sagt ja til, at jeg må læse Musik i Kbh. og jeg skal tage fat til Maj! Tænk dog hvilket Liv at være i København, og optaget af det kæreste, jeg kan beskæftige mig med, sammen daglig med dig og Johanne - -
 å, hvem der alligevel kan leve til den Herlighed! Bliver det dog ikke mageløst! Tror du ikke nok, at vi kan komme over det? Og tror du ikke nok, jeg lever? Olga Wendelboe var jo yngre, jeg bliver jo omtr. 22 År, det er vist en heldig Alder. Og er jeg normalt over det, så tror jeg, jeg vinder bedre Helbred ved det. Skriv nu alt, hvad du mener om det, kæreste Alhed, og læg inden i, når du skriver til Mor næste Gang. Elle ved det, ingen andre må vide det. Joh. vilde tage det altfor hårdt. – 
 3/12. Igår var vi så på Brobygd. Doktorens var der og ved Bordet sagde Dr. Til Mor, at Kapt. Havemann og den lille engelske
 3)
 Frue, som bo i Hamburg ønsker at få en ung Pige i Huset ½ År for at lære Fru H. at tale Dansk, hun skal være musikalsk og kunne Tysk; Mor vil partout have mig derned, men Dr. vil ikke lade mig, selvfølgelig siger jeg selv, at jeg ikke kan; tænk hvis der intet var i Vejen, så kom jeg der, det er da sikkert og vist! Nå men det kan ikke nytte at ærgre sig; nu er der meget stærk Tale om Elle, som grulig gærne vil, jeg tror næsten, det bliver til noget med hende, jeg påskynder af alle Kræfter; vil de have hende, kommer hun der, hun må nok. Så taler Mor om, at jeg skal udfylde hendes Plads, det bliver et vanskeligt Punkt at komme væk under de Omstændigheder; der er Tale om at Mor skal få en af Holmströms herned, en ung Pige kan hun jo ikke undvære, men i alle Tilfælde vil det jo se højst besynderligt ud, at jeg rejser og der så slet ingen er hjemme. Men jeg må jo holde på at jeg vil; skal det komme højt, siger jeg til Mor, at jeg føler, jeg gør det trist herhjemme, hvilket kun er altfor sandt, desværre. - -
 Det tristeste ved hele denne triste Begivenhed er dog det, at den så komplet har forandret mine Følelser for Leonard; dette ved nu kun du og jeg [”dette ved nu kun du og jeg” indsat over linjen] hver Gnist af Forelskelse og Agtelse er som blæst bort og har været det lige siden jeg kom fra Langeland; for mig er han nu kun Forføreren, hver Berøring af ham er mig imod, og når han kysser mig, får jeg Kvalme næsten; det er ganske forfærdeligt, synes jeg, men jeg kan ikke gøre ved det, jeg har forsøgt af alle Kræfter at kæmpe imod, men det er umuligt, de Følelser, som ikke existere kan ikke fremkaldes. Hvad Selvagtelse angår, da ved du, at jeg aldrig har haft flot med den, at jeg nu rentud f_oragter_ mig selv, kan du forstå; men at jeg nu er grundig kureret for min mageløse Letsindighed, det vil du også forså; den sidste Del af min Agtelse for Leonard gled, da han blev overbevist om at det var galt – å, noget Mandfolk så pjaltagtig forsagt – rent til at vække Medlidenhed. Ja du må tro, jeg har Medlidenhed med ham, han holder bestandig lige meget af mig og kan selvfølgelig ikke andet end mærke, hvor forandret jeg er, Gud ved, hvad Enden skal blive på al denne Elendighed. Gid han kunde blive forelsket i en anden – jeg kan ikke bryde med ham, - mest for Mors Skyld, som jo forguder ham og ser i ham et fuldkomment Menneske uden Frygt og Dadel. Han er ejegod, men det er i mine Øjne det eneste han er, og det er mig for lidt; hans Godhed er ligefrem rørende, han giver mig så mange Ting og ofrede såmæn gærne sit Liv for at gøre det skete usket så meget tristere er det, ikke at kunne holde rigtig af ham, stakkels Leonard. Når jeg nu ikke er det mindste forelsket i ham og ikke en Gang har Agtelse for ham, så kan du nok tænke, at jeg gruer ved Tanken om et Ægteskab med ham – vi som ikke har én Interesse fælles, å det hele er så bundsørgeligt; jeg vil vente og se Tiden an, om jeg ikke som Mor siger
 4)
 kan opnå at blive ”træt” af en selvstændig Tilværelse og min kære Musik og så kunne finde mig i at blive gift = bunden til én og samme Plet og til én som jeg aldrig mere vil kunne elske, hvordan mine Følelser for ham så end kan blive. Hvad mon du dog vil sige til alt dette; jeg håber, at du som jeg slår din Lid til at alt kan gå godt og ubemærket hen og trøster dig ved at det så dog snart er ovre – til Maj er Skæbnen afgjort, og der er jo kun 5 Mdr. til Maj; indtil først eller midt i Marts må vi vente tålmodig og håbe det bedste – der er vel for Resten ingen Grund til at tro, at det ikke skal gå godt, tror du vel? Mit Legeme er jo sundt og kraftigt, og det er jo mest det, det kommer an på. Altså allerede inden April er jeg over det værste, og i Løbet af April håber jeg, jeg skal kunne komme mig og få mit sædvanlige Udseende. Tænk, hvor det egentlig stiller sig lykkeligt, jeg har ikke Spor af brune Pletter i Ansigtet som de fleste! Mit Udseende er jo så fordelagtigt som blot muligt. Og så til Maj begynder Livet på ny, ligesom helt forfra! Å hvor det er dejligt at tænke på! Ja, jeg er letsindig, at jeg i al min Ulykke kan være så glad ved den Tanke, men: ”Et Glimt af Sol bag Tågen at bevare o.s.v.” det kan da ikke være nogen Fejl! – Nu til mere fredelige Ting. Hermed din røde Kjole, men ser du, Mors og min Mening desangående er denne: Skal du købe nyt til Kjolen, så kommer det dog al Tid til at koste en Del, når den skal være pæn. Derimod kan jo du, som kommer til så meget fint sagtens bruge nok en pæn Kjole, derfor mener vi, du har bedre af at få en ny; den røde er jo god nok til lidt simplere, f. Ex. et eventuelt Regensbal eller lignende. Men Far har nylig sagt, om du dog ikke skal have Penge sendt, altså vilde han jo nok koste en ny Dragt, da både han og Mor jo er glade ved, at du tager Del i Selskabelighed og vilde, du skal være pæn. Vi synes godt om en hvid Råsilke, du skal så lade den sy med to Liv, et nedringet til Ballet og et højhalset, med hvilket du så kan bruge Kjolen til Selskab. Spørg nu hvor bredt Tøjet er og hør så inden du køber det hos din Syjomfru, hvor meget der behøves til Kjolen med to Liv. Jeg synes, du skal have den helt hvid til Ballet uden anden Pynt end blegrøde Vinterasters, det vil være nobelt og kønt. Få den ny endelig godt og kønt syt, ikke for nedringet. Er den Vifte din egen? Så vil den jo passe godt til røde Asters. Kan du ikke få den Dragt til ca 35 Kr? Og kan den ikke være lidt, så den kan bruges i Selskab? Den kan vel farves, når den bliver snavset eller, der foresvæver mig noget om, at det Stof kan vaskes? Alt i alt, kan du ikke nok have Nytte af Kjolen uden lige til Bal? Jeg skal sige, at den store Skomagerregning skal du betale. –
 Å Alhed, skønner du også på, hvor lykkelig du er! Når du nu hører om al min Ulykke, så må du da skønne tidobbelt på din glade fri Tilværelse, sikken Ungdom du dog har!! Der er vist kun få så lykkelige: optaget af det Arbejde, du har Interesse for og stillet således, at du frit kan nyde Livet 
 [Det følgende skrevet s. 1; øverst på arket; på tværs:]
 Gud ved, om jeg nogensinde skal komme så vidt, jeg synes, det dages! Men så lykkelig som du bliver jeg jo aldrig, dertil er jeg for meget anlagt til Melankoli, og så kan jeg jo ikke som du utvungent nyde brillante Menneskers Selskab. I Morgen skal vi til Frk Elisabeths Fødselsdag til Aften derovre; jeg skal foredrage en Grieg’sk Sonate derovre efter Mors Begæring, det er for Resten underligt med min Musik, for jeg går frem selv om jeg aldrig rører Klaveret. Å lære at spille!!!!! Det er dog mit Ideal, som jeg altså når, hvis jeg blot lever!!!!! Nu håber jeg da ikke, du bliver altfor forfærdet over dette, tænk så blot på Maj! Og tænk så for Guds Skyld ikke altfor slemt om mig, det må du ikke; og du må da endelig ikke holde mindre af stakkels Leonard, men det gør du vel heller ikke. At det nu skal hænde mig og ikke en af hans mange Malkepiger, for hvem det vist vilde have været meget meget lettere!
 Nu kun tusende Hilsner! Skriv langt men tæt, så den lukkede Konvolut til mig ikke bliver for tyk, jeg siger Mor, at hun ikke må åbne den. På Onsdag kommer der vel Brev!
 Din Chr. 
 [Skrevet henover teksten på bagsiden af ark 3; lodret:]
 Du brænder da dette Brev, det er altfor farligt til at gemmes.</t>
   </si>
   <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Anna til Fritz 1891-1894</t>
+  </si>
+  <si>
+    <t>Første del af brevet mangler, men Anne fortæller om et nyt arbejde, som Marie har fået i stedet for arbejdet i Rigsdagen. Anna spørger til, hvordan det går med Peters billeder og om han har haft held med casein farverne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mZpT</t>
+  </si>
+  <si>
+    <t>[ Tilføjet øverst med blyant -- Anna til Fritz. Det lader til at første side af brevet mangler]. 
+Vinteren skal være der fra 11 til 8 med 1½ Times Middag, det er jo en noget lang Arbejdstid, men der er vist morsom at være, Marie er da meget ked af, at hun ikke kan være baade der og i Rigsdagen. Løn 40 Kr. --- Skriv snart og fortæl mig, hvordan det gaar for Dig, har Du faaet begyndt at male og begynder Du at forsone Dig med Fyn igen? Fortæl mig om Peters Billeder er gode, han han havt Held med sine Caseinfarver. ---
+Farvel min kære gode Dreng, du skal snart faa Brev igen.
+Et kyst fra Dit
+Høns
+Du fik vist mine Sko med, vil Du ikke give dem ind til Skomager Jørgensen og vede ham sætte nyt Overlæder og Saaler paa og sende mig dem snarest, da Bunden er ved at gaa af mine andre. Vil Du endvidere være saa sød at skælde Post ud fra mig 
+[På bagsiden]:
+Kjære Syberg
+har De noget, som De vil have udstillet i Jylland? svar mig meget snart. 
+[Henover dette har Anna skrevet]: Dette er meget gammelt
+[Og nedenunder]: Undskyld, at jeg skriver paa saadanne underlige Lapper.</t>
+  </si>
+  <si>
+    <t>januar 1892</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Alma Christensen
+Ove Christensen
+Johanne Christine Larsen
+Johannes Larsen
+Ludvig Neckelmann
+Sigrid Neukirch
+Marie Oppermann
+Theodor Oppermann
+Johannes Plesner
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Alheds søster, Ellen, var 1. januar til midt i maj 1892 i huset hos familien Havemann i Hamburg. 
+Sludegård ligger ved Nyborg. 
+Johanne Oppermanns ene bror var Theodor Oppermann. Det var formodentlig ikke ham, men en anden bror, der skulle lære landvæsen ved Sludegård.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2192</t>
+  </si>
+  <si>
+    <t>Alheds mor kan skrive, hvad hun vil i sine breve - også om den lange Peter Hansen - for Alhed opbevarer sine breve i en aflåst skuffe. 
+Marie og Alhed har det hyggeligt sammen. Det er mærkeligt, at Ellen er så langt væk. 
+Peter Hansen har holdt afskedsfest for Johanne Oppermanns bror. Der var mange gæster (Johannes Larsen er nævnt i forbifarten), og flere havde medbragt kage, øl, smørrebrød mv. Ove Christensen spillede, og der var dans og taler. 
+Dagen efter var Alhed Larsen hos bedsteforældrene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6WTi</t>
+  </si>
+  <si>
+    <t>Tirsdag Eft.
+Kæreste Mor!
+Tak for Dit sidste Brev, eller rettere Johannes! Dit eget var ikke meget langt! – Jo, Du kan ganske rolig skrive hvad som helst til mig, ligesaa vel nu som før; jeg har altid mine Breve i Kommoden og Nøglen gemt; Du kunde for Resten til Din egen Beroligelse hver Gang l ["l" overstreget] skrive noget slemt om den lange PH, saa kan Du da være sikker paa, at jeg passer paa; - Det er meget hyggeligt at have Marie her, hun er voldsom klog og brillant. Om Aftenen skriftes ["r" i ordet overstreget] vi til at læse højt for hinanden, den anden syr! – Du maa da endelig snarest lade mig vide, om I har hørt fra Elle, det er helt underligt at vide hende saa langt borte; hun klarer sig saamænd nok, men Du savner hende vel meget. - - Jeg er ikke sikker paa, om jeg har fortalt, at Frøken Oppermanns [ ”m” anført over linjen] Broder skulde rejse fra Byen, nemlig til Sludegaard at lære Landvæsen, og at der i den Anledning var Afskedsbal for ham forleden Aften hos P Hansen. Det var et forfærdelig morsom Bal, og jeg vil derfor give en lidt nærmere Beskrivelse af det. - De indbudne var: stud Neukirch, Lützhøft, Plessner (Maler), Oppermann, Onkel Lut, Joh. Larsen (Maler) Grosserer Neklemann, Fru Neklem, Frk. Neukirch, Marie, jeg og Frk. Oppermann; dette sidste var en Overraskelse for hendes Bror og Aftnens Festnummer; hun kender ellers ikke P. og Marie H., saa Indbydelsen gik gennem mig; hun er over 30 Aar og kommer ikke meget til den Slags, men ikke desto mindre glædede hun sig forfærdelig og morede sig saa brillant, at hun ikke havde moret sig saa godt i flere Aar. Hun havde en hjemmebagt Julekage med, midt i den stod en Buket, der senere paa Aftenen blev plukket itu til Katillon, (jeg fik 4!!) – Neklemanns havde skaaren Smørrebrød og Øl med (Overraskelse). Traktementet var: Kaffe med Guanarom, Portvin, 30 Aar gl. Mjød, Sodavand, Appelsiner og Nødder. – Onkel Lut hentede Kammermusikus Ove Christensen og hans Kone op fra 3die Sal, og de dansede lidt med samt drak Kaffe. – Stemningen var udmærket hele Tiden, vi dansede efter en Arislon legede ogsaa, holdt Taler, snakkede o.s.v. De fleste af Gæsterne kom først Kl. c. 9½, men saa holdt vi til Gengæld ordentlig ud; vi brød først op Kl. 4½. Heldigvis var det Søndag næste Dag, men desværre skulde jeg Efter Omstændighederne [”efter Omstændighederne” anført over linjen] tidlig op, da jeg havde lovet Bedstem. at sidde der, mens hun gik ud; jeg var saa hos de gamle hele Dagen, Bedstef havde det ret godt, jeg var endogsaa ude et Svip med ham; en Gyngeskammel, vil ["vil" overstreget] har han ingen Brug for, der er ingen Ro paa ham, mens han er oppe; deri-
+[Resten af brevet mangler]
+[Tværs øverst på side 1:]
+Jeg har ikke flere Frimærker, kan Du dog</t>
+  </si>
+  <si>
     <t>Sensommer 1892</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Clement Caspersen
 Leonard Holmstrøm
 Leonard Holst
 Hanne -  -, kokkepige Erikshaab
 Hanne Langkilde
 Niels Langkilde
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 - Scavenius Nielsen
 Adelheyde Syberg
 Hempel Syberg
 Nicoline  von Sperling
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Hvilan var en folkehøjskole i Sverige. Flere af Alheds søstre var elever på stedet, og famillien knyttede et venskab med forstanderparret. 
@@ -1675,125 +1750,50 @@
 Det er vanskeligt at forstå sætningen "Syberg havde Brev fra Hempels Far" osv. 
 Gården Rødkilde blev i 1891 solgt fra grevskabet Muckadell.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0365</t>
   </si>
   <si>
     <t>Laura Warberg har haft travlt med at sende fødevarer til Albrechts gilde. Hanne har stegt en gås eller and, og de sender også en kage. Portoen blev dyr. 
 Syberg har opgivet sin rejse. 
 Laura Warberg spørger, om Albrecht tager Johanne/Junge og Alhed/Be til Hvilan. 
 Johanne blev skuffet over, hvor lille den nye lejlighed er.
 Laura har sammen med mange andre været på Sandholt. Clement har også inviteret, men Laura har ikke lyst til at deltage.
 Andreas/Dede har været på Ensomhed for at melde deres ankomst. Det var en hård ridetur. 
 Paludan har været i Rødkilde i øsende regnvejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X8im</t>
   </si>
   <si>
     <t>Tirsdag Formiddag.
 Kjæreste Abba!
 Jeg har egentlig ikke meget at skrive om, men synes dog det er paa Tiden at lade høre fra mig- Hvad der har optaget mig mest i alle disse Dage er dels Afsendelse af alle Fødevarerne til Eders Gilder – og dels at Sybergs har opgivet deres Rejse. Kan Du forstaae det bare for det Selskab paa Arreskov? Jeg kan ikke rigtig blive klog paa, om det er for at komme med eller for ikke at støde dem ved at sige Nej; begge Tilfælde er lige ugrundede synes jeg. Her kom netop i Søndags et Kort til Syberg fra Holmstrøm, hvor han glæder sig til at faa S. over til Hvilan. Hvad gjør Du nu? Venter Du ikke til næste Lørdag og følges med Junge og Be og saa er jo nok Holst hjemme, saa Du kan tage den Tur med Holmstrøm med det samme. Det er jo tidsnok endnu at skrive derom til Hvilan. Da jeg er bange I ikke har Mad nok til det sidste Gilde saa har Hanne idag under Arbejde en lille Gaas (en And!) som vi imorgen sender afsted tilligemed Junges Lexikon og en Julekage. Gid dog nu alt Kageværket er kommen helt til dem, jeg kan troe jeg var en stor Bekymring igaar for det, Elle hørte ikke om andet hele dagen. Og saa min Ærgrelse da den ene Kasse vejede 1 ½ Pund for meget saa det kostede mig 20 Øre, men der var intet at gjøre, vi kunde ikke pakke om igjen. – Mon Du ogsaa ligesom Junge er blevet skuffet ved Børnenes Lejlighed især over dens Lidenhed? – I Søndags paa Sandholt havde vi det rigtig morsomt og rart, der var kun Langkildes, Balslevs Frøken Elisabeth og vi. Fr. Sperling udbragte en Skaal for Vennerne paa Egnen fordi vi i Sommers havde taget os af hendes Gjæster, da hun maatte svigte. Tilsidst kom hun i Tanker om de nye Provstefolk, at deres Skaal skulde udbringes særskilt og det gjorde hun saa med sit pudsige Udtryk i Ansigtet. Jeg takkede Provsten paa Dine Vegne paa et Brev til Dig med en Indbydelse til d: 17de hans Fødselsdag, hvor Sørensen vilde være; vi andre skulde ogsaa have været med, men nu har vi det tilgode, til Du er hjemme. Ligesom med en Indbydelse til Clements imorgen til Dig og mig; hans Far og Broder Doktoren er der, men jeg har ikke Lyst og har desuden meldt os til Ensomhed at hente Æbler. Dede var ude at melde os i Søndags, det er hans længste Ridetur, men det løb ikke heldig af, som han vel selv fortæller om. Men Dora har Respekt for hans nye Ridepisk, fortæller han. Elle morede sig udmærket paa sin Tur i Søndags, men det var jo et forfærdeligt Vejr. De var da bleven hentet i Faaborg og kjørt dertil ogsaa havde Returbillet dertil. Hun blev bedt til Høstgilde hos Søsteren i Espe, men det har jeg afslaaet hun er bleven saa forkjølet Elle protesterer (Det har jeg været hele Tiden) 
 Paludan havde ogsaa igaar en forfærdelig vaad Tur til Rødkilde. Iaftes var det saa stjerneklart og koldt, at jeg troede, nu kommer det gode Vejr, men Nej! atter øsende Regn i Nat. Vejen til og gjennem Leddet er næsten ufremkommelig, de kjører Gødning endnu. – I Lørdags var her saa kjedelig og tomt, at jeg gik til Gjelskov et Par Timer. Syberg havde Brev fra Hempels Far, der er daarlig og melankolsk over Udkommet, glad at Sybergs tager Sønnen ind. Imens var Dr. Scavenius Nielsen med Frue her, jeg beklagede ikke min Fraværelse. – Da indlagte Brev ikke haster, kan Du give Bassen det, naar Du ser hende, det vil sige i de nærmeste Dage, I har vel Gilderne i denne Uge, men – Skagen og det er fint? Vil Du hilse Eders Gjæster fra mig. Og saa Farvel, søde Ven! Elle sidder her og syer, beder mig hilse Far. Jeg troede Dede skulde skrive et morsomt Brev til Dig, men dette er flovt. – Doras Respekt for Pisken troede jeg dog, han havde meldt Dig.
 Kjærlig Hilsen fra Din Smaa.
 Syberg kjører med mig paa Torsdag; hvis ikke deres ene Kjørehest var bleven lam skulde jeg have kjørt med dem. Jeg blev saa skuffet at der ingen Brev er idag</t>
-  </si>
-[...73 lines deleted...]
-Jeg har ikke flere Frimærker, kan Du dog</t>
   </si>
   <si>
     <t>1892-01-07</t>
   </si>
   <si>
     <t>Århus</t>
   </si>
   <si>
     <t>København V
 Vesterbrogade 12 over gården</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var gravid udenfor ægteskabet og boede "gemt af vejen" hos Jenny Rasmussen og manden i Århus. Hendes datter blev født 22. marts 1892. 
 Det vides ikke, hvem Viggo og Lida var. Ej heller hvem Frk. Dall og hendes bror eller Brunslev var. 
 Peluches: Vævede fløjls- og chenillestoffer.
 Good Templar-ordenen er en international liga stiftet 1851. Den arbejder på at bekæmpe alkoholafhængighed.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2694</t>
   </si>
   <si>
     <t>Christine Mackie blev hentet på Århus Banegård af den smukke Jenny Rasmussen. Hun blev straks ført til sit værelse i lejligheden. Det er småt, men pænt. Hr. Rasmussen sidder i stuen og ruller cigarer. Der er lydt, så Christine kan høre alt, hvad ægteparret snakker om i stuen. De har en dreng, som er morsyg og forkælet, men også kvik. 
 Lægen ser til Christine, når hun har været i et varmt bad.</t>
   </si>
   <si>
@@ -2849,51 +2849,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/g8vq</t>
   </si>
   <si>
     <t>Kære Mor!
 Du venter vel snart med Længsel efter et ordentligt Brev herfra, men her er saa meget hver Dag, at det næsten er svært at fsaa Tid og i Gaar var her ingen post. Joh. skrev nok, at Far inviterede mig med til Odense, men saa kom vi i Tanker om, at vi hellere maatte køre til Heden og faa at vide, hvad de manglede i Gaarden og saa faa det købt med det samme. Dis, Joh. og jeg kørte D ["D" overstreget] derover og fik en Liste paa det altsammen. Vi rejste til Odense med 1/2 11 Toget og overraskede Lugge, der ikke kunde forstaa, at hun ikke havde faaet Brev hjemme fra. Kl 12 1/2 gav Far Chokolade i Elevatoren, derefter gik han til Stiftsprovstens, jeg Ærinder og Kl. 3 mødtes vi til Middag i Pensionatet, hvorfra vi telefonerede til Tante Else. - Da vi kom ind var Dede kommen. Lugge skulde i Skole og Chr. have Timer, saa gik Far, Dede og jeg ud til Vesterdal, hvor vi blev til Aften. Da vi kom tilbage til Pensionatet var der kommen nogle Stykker for at fejre Lugge, Tante Dry, Leutnant Lassen, Ernst Brandt og en Hr [ulæseligt]; deres Stue var propfuld af Blomster fra de to Fødselsdage, 3 Potteplanter, hvoraf de to pragtfulde gule Roser og c. en halv Snes Buketter. - Der blev drukken et Glas Portvin til Lugges Hæder. - Næste Dag kørte jeg over til Heden med Varerne, Dede var med, han kom med Iltoget! De var henrykte over at faa noget ind i Huset, saa de nu baade kan lave Mad og gøre rent. De gav os Kaffe med Kager. Om Aftenen var vi til Gymnastik. I Gaar vilde vi sove længe, men Kl. 9 kom der Ilbud om, at Christine og Leutnant Lassen ["Lassen" indsat over linjen] var kommen cyclende, saa Du kan stole paa at vi kom op i en Fart og fik lavet Kaffebord til dem og Huset gjort i Stand. Joh. passede Gæsterne, mens jeg lavede Maden. De fik klar Suppe med Melboller samt godt Pevrodskød med Røræg og Asparges og paa de smaa røde Tallerkener Rhabarbercompot med Svedsker uden om. Tante mener maaske, at det var "ro'rig" Mad, men den gled udmærket i dem, Far gav et Glas Rødvin. Kl. 3 1/2 cyclede de igen, Chr. skulde regisstrere [det andet "s" i ordet overstreget] til en Kirkekoncert Kl 6. Den Leutnant er rigtig flink, beskeden og nydelig af Væsen, men ustyrlig grim Vi andre skulde desværre til Ølstedgaard til Kaffe Kl. 4, jeg var for Resten hellere bleven hjemme for at puste lidt, vi have ["have" indsat over linjen] haft 4 Haandværkere og en Sadelmager i denne Uge, i Dag er der 3 Haandværkere, en Sadelmager og Erhart, der skal sy for Joh, der ["der" overstreget] som skal til Odense at spille i Eftermiddag, og Anne og jeg vadsker jo, saa jeg har egentlig ikke Tid at sidde her og skrive. - Vi havde det for Resten rigtig rart i Gaar derovre, Tante Visse var Elskværdigheden selv mod mig, hun havde "glædet sig saadan til at se mig"! (Joh. blev hjemme.) Nu glæder jeg mig selvfølgelig ogsaa til at se hende i Morgen! Far bad dem. - - Jeg ser først nu i Dis' Skrivelse, det om Taasinge, hun har ikke talt om det, Du kommer der vel slet ikke nu? men følges med Tante og Max til Korsør. - Vi har heldigvis glemt at faa Snavsetøj fra Odense; saa det bliver en dejlig lille Vadsk, saa kan de lade vadske derude for en Gang og vi kan betale Lugges af Husholdningskassen. Dede havde sit med; han gaar og morer sig storartet han og Carl har noget Sejlads for nede ved ["ved" overstreget] i den lille Aa. - Hvis jeg ikke faar den kemiske Opskrift nu med Posten, [ulæseligt ord] vi alt og vadsker det paa gammeldags Maner. - I Juni Maaned faa vi Pans og Dis' Veninde Frk. Petersen for 50 Kr., hun skrev og spurgte om vi vilde have hende en Maaned for 60 men Far vilde kun have 50 da hun var saa flink mod Dis. - Dette er skreven i lynende Fart. 1000 Hilsner til Tante, Max og Dig selv fra Alhed. 
 [Skrevet øverst på side 1, på hovedet i frhold til resten af brevet:]
 Kære Mor! Forleden fik jeg Brev fra Tutte, at Du maatte helst ikke komme d 20de, da de den Dag havde stort gudeligt Møde, men d 21de var Du velkommen, og Du må endelig ikke gøre Besøget for kort. Sidst havde de ingen andre Anstalter gjort end at rengøre Værelse til Dig, og det skulde det vel ["vel" overstreget] alligevel. Jeg kan vel nok på egen Hånd lade Povlsen sy den lyseblå Kjole til Præstekjole? Tøjet må vel være i en Kiste el lign? - Jeg er rengørende [teksten fortsætter øverst side 4, på hovedet:] og må derfor slutte med mange Hilsner til Dig - Tante og Max! Dis</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -3871,51 +3871,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2UkI</t>
   </si>
   <si>
     <t>Kunst. Redaktionen.
 København, den 18 Feb 99
 Herr Fritz Syberg!
 Saafremt De kunde ønske en Gjengivelse af et af Deres Arbejder paaForaars-Udstillingen 1899 optaget i den Oversigt, som ”KUNST” vil bringe i sit Aprilnummer, bedes De snarest tilsende Undertegnede et Fotografi, eller – helst – en Tegning (Brudstykke, Forarbejde e.l.), som naturligvis vil blive retourneret med Tak efter Benyttelsen.
 Ærbødigst
 N.V. Dorph.</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -3975,51 +3975,51 @@
 Jeg tænker der er Brev fra dig i morgen med din Mening om Udstillingen – Johannes og Alhed bliver her de første 2 Helligdage og rejser til Erikshaab de næste for at se de Søskende der er hjemme dernede og saa bliver hun der i Ro indtil Sommeren
 Hilsen fra Marie hun er i Kjøkkenet og laver Mad
 Her er falden megen Sne – idag tøer Solen en Del
 Børnene ere raske nu og Georg og Marie var i Odense igaar – 
 Fru Storm ligger syg men er i Bedring
 Lev vel hils Alle og hjertelig velkommen din Moder</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -4098,51 +4098,51 @@
     <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4VDT</t>
   </si>
   <si>
     <t>Kjøbenhavn Søndag Morgen 9/4 99.
 Kæreste Alhed!
 [Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
 Johannes Larsen
 P.S.
 Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
   </si>
   <si>
     <t>1899-04-20</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
@@ -4429,51 +4429,51 @@
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Båxhult
 Kerteminde</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -4576,50 +4576,85 @@
   <si>
     <t>Johanne håber ikke, at forældrene vil være kede af, at hun forlader sin stilling på Hotel Phønix. Hun kan ikke holde ud at være der og regner i øvrigt med at kunne leve af at undervise i klaverspil, nu hvor hendes teknik er blevet forbedret. Når lillebroderen og lillesøsteren m.fl. til næste sommer skal bo i København, vil hun desuden lave "et lille Hjem" til dem.
 Johannes cykel eksploderede for nogen tid siden. Cykelhandler Steffensen har opstillet regnskaber for reparation, indkøb af ny cykel og byttehandel hvad angår den gamle cykel, og Johanne beder om et godt råd.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D63t</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 Erikshaab
 Højrup St.
 Fyen
 [Håndskrevet i brevet:]
 Hotel Phønix
 Mandag 8-1-1900.
 Kære Far!
 Nu gaar det ellers kvikt med Brevskaben hjem til, men det er i alle Maader en bevæget Tid, vi lever i, saa der er stadig noget at skrive om. - Bare nu du og Mor ikke er kede af, at jeg har taget den Bestemmelse at rejse herfra; det maa I endelig ikke være, for det er saa sikkert og vist, at det er det fornuftigste, man maa dog ikke med koldt Blod spolere sig selv. - Det hele ser ogsaa helt tiltalende ud, synes jeg; dersom vi kunde være saa heldige at faa en betalende ung Pige, en der kunde give 50 Kr. om Mdn. ligesom Frk B. - deraf kunde jeg saa lønnes - - jeg forlanger ikke meget, bare saa rigeligt, at jeg hveranden Uge kan tage en Time hos Fru Rosendal, hvilket nu, da jeg har faaet en saa grundig solid Undervisning hos Ida vil være mig til stor Nytte; hun har jo nemlig den Force at bringe sine Elever til Vejrs i en farlig Fart, og det vil jeg godt kunne taale nu, da min Teknik er bleven saa grundmuret, at den ligefrem vækker Christines Beundring. Naar saa Dedde til September om et Aar skal bo i København, saa danner jeg "et lille Hjem" for ham og dem, der til den Tid kan være - Pan, Lugge, Grethe - - vi finder nok nogen. Saa meget maa jeg vel turde vente at faa ud af det i Fortjeneste, at jeg kan bo og spise gratis, og med det som Baggrund begynder jeg saa saa faa mig Musikelever - - Du siger maaske "Konen med Æggene", men oprigtig talt synes jeg ikke det lyder saa vildt.
 Saa maa jeg gaa over til den egentlig Grund, f ["f"overstreget] hvorfor jeg denne Gang adresserer Brevet til dig i Stedet for til Mor - hvilket jo i Virkeligheden er aldeles ligegyldigt, Brevene er jo altid til Jer begge to. - Som du vist kan huske, var jeg før Jul ude paa en Cycletur, da min Cycle eksploderede; jeg sendte den til en Cycklehandler Cornelius Steffensen, der er bekendt for en ualmindelig solid og retskaffen Person. Jeg var hos ham straks efter, men da var Cyclen endnu ikke kommen og saa har jeg Smølehoved først i Dag været der igen. Jeg talte med Manden selv, der var svært tiltalende, men hvad han sagde var ikke videre rart. Han viste mig - hvad jeg før havde lukket mine Øjne i for, at begge Dækslerne var saadan - ubrugelige, at Ventilerne var ude af Stand til at holde paa Luften og at jeg næppe kan bruge den herinde uden ny Fornikling; det vil altsammen - lavt regnet - blive en 50 Kr, kender jeg de Reparationer ret, bliver det en god Del mere. Det er knusende ærgerlig at ofre saa meget paa en gammel Cycle; hvor meget han vilde give mig for den som den stod der? - 20 Kr! Men hvis jeg købte en ny hos ham, hvad saa vilde [han] give for den? Saa vilde han beregne den til 50! - - Han viste mig saa en ny Cycle til 240 af udmærket Konstruktion; paa Grund af den døde Vintertil giver han Procenter, [komma overstreget] og vælger den for 200; saa var det 50 for min gamle Cycle - altsaa 2 ["2" overstreget] 150, vilde den komme mig paa. - Jeg har nu talt med Louis og Edmond Frederiksen; de kender begge den Forretning, roser den meget, siger at det lyder til at være et godt Bud, og de har lovet mig at hjælpe mig at se paa den saa jeg ikke skal gøre noget ufornuftigt.
 Saaledes staar Sagerne! Hvad skal jeg gøre? 1) Helt opgive min Cyclesport, hvilket jeg især nødig vil, naar jeg kommer hjem, 2) betaler ["r" i slutningen af ordet overstreget] mindst 50 Kr for at faa den nogenlunde repareret eller 3) give 150 Kr og faa en ny Cycle. - Det andet Punkt vil være dumt, er jeg bange for, det første fornuftigt men meget kedeligt, det 3die - - -?
 Du holder jo ikke af, at vi angriber Sparekassebogen, men mere end 40 Kr kan jeg ikke vente at spare op fra nu af og til Maj og saa er der jo 110 igen. - 
 Ja, hvad mener du nu? Hvis du ikke har noget imod det, vil jeg helst tage den nye, men jeg regner ikke [med], at jeg har Ret til at disponere over Pengene uden at faa dit Samtykke. Hvis du har Tid, vilde jeg svært gærne have Svar snarest, for han var ikke glad ved at have den til ["til" overstreget] Cycle staaende.
 Jeg har meldt mig ind til Fru Hirschsprung; jeg mødte hende paa Gaden i Dag og spurgte om de var hjemme i Aften. - Tiden er rendt fra mig, derfor er jeg nødt til at slutte kort af.
 Hilsen til hele Haabet
 fra Junge</t>
+  </si>
+  <si>
+    <t>1900-03-19</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Elisabeth Eckardt    
+Alhed Larsen
+Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Laura Warberg
+Astrid Warberg-Goldschmidt
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Marie håber, at Christine bliver rigtig dygtig af at gå hos Willumsen. Hun må gerne holde op på perspektivskolen. Las og Alhed kommer til København på torsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jiDn</t>
+  </si>
+  <si>
+    <t>Kerteminde d. 19-3 1900.
+Kære Ugle!
+Tusind Tak for Dit lange Brev; vi er alle sammen saa glade over at du er saa glad ved at gaa hos Willumsen, bare Du maa blive rigtig dygtig; Du maa godt holde op med at gaa paa Perspektivskole, naar Du mener at have mere Udbytte af det andet.
+Paa Torsdag kommer Alhed og Las til Byen, Gaien kommer ikke med, han skal til Fru Warberg imens, Alhed rejser med ham paa Onsdag, der menes at han har bedre af at være i Ro dernede og Johannes og Alhed kan jo ogsaa bedre komme omkring sammen og nyde Opholdet derovre naar de ved at han er i sikre Hænder. Vi sender nu en Æske til Dig med Kjoletøj, saa maa Du selv vælge hvad Du vil have, af det blaa og det stribede er der rigeligt til en Kjole, men af det lilla Silke er der knebent, Alhed var derinde og vælge prøver ud i Formiddags, nu var Moer saa derinde og faa Stykkerne, de var saa elskværdige at give os Lov til at sende alle 3; der er 15 Alen Raasilke, men Frøken Nielsen sagde at hvis Du tog Albueærmer, lod den være udskaaren i Halsen og ellers skar den sparsommeligt, kunde det vist nok række til. Du vil naturligvis helst have det lilla Ugle, det kan jo ogsaa være at Du kan købe et Par Alen til derovre, den Farve er jo temmelig almindelig, nu skal der jo heller ikke ret meget til Ærmer; Alhed faar Ærmerne i hendes Silkekjole syet om, de var vide men nu bliver de snævre til Albuerne og saa en Flæse om men saa kunde Du jo sætte en Blonde.
+Det store foer er til at fore Kjolen med, det blødere til Livfoer, (den blaa behøver ikke at fores.
+Kan du ikke faa Bisse til at hjælpe Dig hun har jo Symaskine?
+Mine Ben er bedre jeg har nu faaet Lov til at gaa lidt. Dis kom Lørdagaften og er rejst igen i Dag skal hilse fra hende.
+Mange Hilsener fra os alle.
+Skriv snart og send det andet Tøj tilbage. I stor Hast.
+Hilsen og Kys fra Din hengivne Marie
+Mor Dig godt paa Fredag</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
@@ -4685,52 +4720,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -5173,62 +5208,62 @@
 Johannes Larsen passer de to drenge. Han, Fritz Syberg og Meyer har skrevet andenprioritetsobligationer under, og pengene fra kreditforeningen kommer snarest.
 Johannes Larsen håber det bedste for Alheds far.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MXCe</t>
   </si>
   <si>
     <t>Kjerteminde, den 25 Septbr 1902
 Kæreste Alhed!
 Tak for Dit Brev som jeg fik i Morges, det var jo ikke videre trøstende, og jeg gruer for det næste og fortryder at jeg fyldte Dig med saa meget Vrøvl i Aftes. Jeg havde et ordentlig Arbejde i Morges eller rettere i Formiddags da jeg først blev færdig henad Kl. 12 med at gøre Huset i Orden [noget af papiret mangler] Gaar, begge Børnene [vaagne]de nemlig før 7 saa jeg [maat]te klæde dem paa og [tage] dem med over efter Mælk og Kaffe som vi havde brugt op i Gaar. Jeg kogte først Mælk til dem og lavede saa Havregrød og jeg tror nok at de i det Hele taget [er] passede godt. Syberg og Meyer og jeg har i Dag været nede og skrive 2den Prioritetsobligationen under og Huset eller rettere Grunden er fri nu og Pengene fra Kreditforeningen kommer nu en af de første Dage. Ja nu vil jeg slutte med de bedste Ønsker for din Fader og Hilsen til Dig selv J[eg] holder nu forfærdel[ig] af Dig.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -5874,51 +5909,51 @@
 Marie Schou
 Andreas Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen er til fest i København.
 Det er ikke muligt at afgøre, hvem Fru Jensen var, da der er mange Jensen'er i personarkivet. 
 Hanne er muligvis Tante Hanne = Johanne Caspersen.</t>
   </si>
   <si>
     <t>Johannes Larsen skal til middag hos Holm i Snave lørdag, og Alhed når at komme hjem, så hun kan tage med. Han håber, Alhed har penge med hjem fra Schous.
 Der er kommet breve fra Fru Gottschalck og diverse andre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RVKp</t>
   </si>
   <si>
     <t>Kjerteminde 6 Jan. 1910.
 Kæreste Alhed!
 Tak for Brevet som jeg blev forfærdelig glad over, da jeg ikke havde ventet at høre fra Dig. Ja vi skal jo saa ud til Holm paa Lørdag der var Brev i Gaar om det og med Anmodning om at lade Beskeden gaa videre til Fru Jensen, men foreløbig ved jeg ikke hvor Damen bor, men maa vel se at faa det at vide. Der bliver forøvrigt ikke megen Tid tilovers paa Lørdag da vi skal spise i Snave Kl. 6 og Indbydelsen lyder paa at vi gerne maa komme noget før, men i hvert Fald skal Maden her nok være færdig til Du kommer Kl 2. og saa gaar det vel. Det er dog et henrivende Vejr. I Dag har jeg igen arbejdet i Haven. Begge Børnene er raske og har det godt for Øjeblikket er de med mig i Byen. Du faar vel de 40 Kr med hjem fra Schous. Her er Kort fra Dede og Brev fra Hanne og Hans Jørgen og Taksigelse fra Fru Gottschalck over at vi huskede hendes Fødselsdag. Jeg antager at Du faar dette paa Sengen og at Du til den Tid har moret Dig godt. Mange kærlige Hilsner. Hils de andre.
 Din
 Johannes Larsen
 Mange Hilsner fra Børnene.</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Franziska  Erichsen
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 Georg Seligmann
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og skal deltage i en fest. Johannes Larsen er i Kerteminde med drengene. 
 Snave: I Snave nord for Kerteminde boede "gammel Mand", Holm, som Larsen var venner med.</t>
   </si>
   <si>
     <t>Alhed Larsen skal holde fest fredag (8. januar) i København med sin mor m.fl. Hun rejser hjem lørdag, hvor hun og Johannes Larsen skal til middag i Snave. Ved festen i København skal Alhed have Karl Madsen til bords, og det bliver nok mere ærefuldt end sjovt. 
 Alhed har besøgt en masse mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v8qs</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg morer mig glimrende! De er saa søde. Marie har helt Ferie og er rask og frisk. De hentede mig alle paa Banen, Mor og Chr. ogsaa. De meddelte, at det var opsat til Fredag og var rasende over at jeg vilde rejse saa snart hjem. Jeg lovede at vente til Lørdag Morgen herfra 8 ½, det kan jo nok gaa selv om vi skal til Snave den Dag, men saa maa Du jo sørge for Vogn, jeg maa jo have en Timestid til Spisning og Omklædning. Det bliver alligevel Torsdag, men nu gør jeg ikke om paa Rejsen, de vilde saa rasende nødig have, jeg skulde rejse strax næste Form., saa vi knap kunde snakke om det. – Jeg var hos Franciska i Gaar, hos Mor til Middag, om Aftenen med Mor og Chr. hos Tuttes i Vanløse. Nu skal Marie og jeg til Byen og ende Ærinder til Gildet det bliver festligt, ser det ud til, jeg skal vist have Carl Madsen til Bords, hvad der vist bliver mere ærefuldt end sjov, jeg skal have Seligmann ved den anden Side, han har udbedt sig det. - - Pas Endelig paa de søde smaa, lov mig at de ikke gaar til Havnen, sig det til dem, og Taarbystranden, hvordan gaar det med Lysses Forkølelse. skriv til mig. 1000 Hilsner Din A
 Haaber at faa dette med ½ 1 Toget Onsdag</t>
   </si>
@@ -6065,54 +6100,82 @@
   </si>
   <si>
     <t>1910-09-03</t>
   </si>
   <si>
     <t>Jens Birkholm</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til Jens Birkholm og beklager at det ikke går så hurtigt med Nicolaus Lützhøfts arbejde med kataloget til Faaborg Museum. Han underetter Birkholm om, at H.P. Hanssen-Nørremølle kommer til Sydfyn og fremsætter forskellige overvejelser om at medtage ham på det store indvielsesbillede, som Peter Hansen arbejder på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tgTf</t>
   </si>
   <si>
     <t>3' September 1910
 Herr
 Kunstmaler Jens Birkholm, 
 Faaborg
 Deres venlige Brev har jeg modtaget. Det gaar ikke saa hurtigt med Kataloget, at der kan blive Tale om at faa nogle til Søndag. Jeg har i Dag ringet Aamodt op i Telefonen og bedt ham fremskynde det mest muligt. Lützhøft er jo ikke af de hurtige ,men nu skal jeg nok hold Aamodt til Jlden,saa at det kan blive færdigt snarest muligt.
 Hansen-Nørreballe skriver i Dag: Mange Tak for Deres venlige Indbydelse .Jeg kommer til Faaborg midt i denne Maaned og vil meget gerne se Musæet. Jeg beklager meget, at min Tid ikke tillod mig at følge Deres venlige Jndbydelse , da det blev indviet. Saa snart det staar fast hvad Tid jeg kommer til Faaborg,skal jeg i god Tid underrette min Ven Birkholm derom."
 Da Hansen Nørremølle jo var inviteret til Indvielsesfesten,kunde han jo have en vis Berettigelse til at komme med paa det store Billede,og da han jo er en baade kjendt Personighed og en Mand ,der indtager og jo ogsaa historisk vil komme til at indtage en fremtrædende Stilling i Kampen for vor Nationalitet, synes jeg, at det kunde være morsomt at have ham med.De bedes tale med Peter Hansen derom og hvs D'Herrer synes det , kunde der maaske saa allerede tages Skitse af ham. 
 Jeg forbliver med venlig Hilsen
 Deres hengivne</t>
   </si>
   <si>
+    <t>1910-09-13</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Theodor Oppermann
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft sender Mads Rasmussen sin indledning til kataloget for Faaborg Museum. Han tilføjer, at det er en vanskelig sag - og et stort arbejde at skrive sådan en "Indledning". Han håber, Mads Rasmussen vil være fornøjet med arbejdet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tUWC</t>
+  </si>
+  <si>
+    <t>Stormgade 25. II 
+13/9 10
+Herr Fabrikant Rasmussen!
+Herved har jeg Fornøjelsen at sende Dem min Indledning. Om den bør have den Titel, jeg har skrevet paa Omslaget, eller der ikke bør staa blot Faaborg Museum er jeg ikke vis paa. Hvad mener nu De?
+Jeg kan ikke sige Dem andet end at det er en vanskelig Ting at skrive en saadan "Indledning". Der er meget, man skal sige, og adskilligt, man gærne vilde sige ved en saadan Lejlighed, og noget maa lades usagt.
+Jeg har arbejdet meget dermed, har haft den færdig, ja renskrevet én Gang, og har saa atter begyndt forfra. Men nu har jeg paa Fölelsen, at i hvert Fald jeg ikke kan gjøre det stort bedre eller anderledes, hvis dens Omfang skal holdes indenfor snævrere Grænser. 
+Gid De maa være fornøjet med mit Arbejde! Jeg ved ikke, om De billiger, hvad jeg har skrevet om Kunstnernes Imødekommenhed overfor Museet, særligt Antydningen i pekuniær Retning. Hvis de ikke synes derom - det forekommer mig, at De én Gang udtalte Ønsket om, at ogsaa dette Forhold skulde betones - kan det vist udgaa, dog næppe uden at Stedet omredigeres, og jeg maa da have Manuskriptet igen. Ellers vil jeg lade Dem sende det direkte til Aamodt. 
+Ja, jeg er nu altsaa færdig med det, jeg kalder for "Arbejdet" var Kataloget. Selvfølgelig foretager jeg mig Korrektur og Tilsyn med Trykning og Anbringelse af Clichéerne.
+Skulde de ønske det, er jeg ogsaa villig til at tage til Faaborg en Dag og konferere Kataloget med Museets Billeder.
+Oppermann, med hvem jeg har talt i Dag og bl. an. vist Manuskriptet, meente ikke, at Zahrtmanns[Sxxxxx] vilde gaa i højere Pris end 2 à 3000 Kr.
+Med venlig Hilsen
+Deres ærb. forb
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
     <t>1910-09-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nicolaus Lützhøft</t>
   </si>
   <si>
     <t>Brevet er meget falmet og vanskeligt at tyde. De første par linier er transkriberet, men resten skal tydes.</t>
   </si>
   <si>
     <t>Brevet er meget falmet og svært at tyde. Indholdet er beskrevet i Faaborg Byhistoriske Arkivs registrant som følger:
 "M.R. til N. Lützhøft. Birkholm rykker for kataloget. Beder N.L. snarest sende et eksemplar til en journalist ved det socialdemokratise blad "Vorwärtz " i Berlin med et oplag på 500.000. Journalisten har været på gennemrejse fra en kongres i Connecticut g har set museet. M.R. vil gerne se kataloget før det går i trykken. Så snart det er færdigt vil han sende N.L. de lovede 300 kr."</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hlmk</t>
   </si>
   <si>
     <t>20 September 1910
 Kær Her. Nic. Lützhøft
 Jeg har i Dag modtaget Brevkort fra Birkholm med følgende Indhold:
 "Faar vi saa snart Katalogen hertil : vil De ikke foranledige at et Exemplar saa snart som muligt bliver sendt til Th [xxxxx], journalist, "Vorwärtz" - Berlin. Han vil skrive en Artikel over Musæet, som han vil see paa Gennemrejse fra Kongressen i [xxxxxxxxx] Presse Oplag paa 500.000
 [Resten af transkriptionen afventer - originalen er meget vanskelig at læse!!]</t>
   </si>
   <si>
     <t>1910-09-23</t>
   </si>
   <si>
     <t>Else Jensen
 Johannes V. Jensen</t>
   </si>
@@ -6835,55 +6898,55 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t3T6</t>
   </si>
   <si>
     <t>(Pisa) 3/3 1912
 Kære Ernesto G.
 Skønt jeg tror, Du ikke sætter særlig Pris paa at faa Brev fra mig, uden det ledsages af andre F.S. og Børnene, vil jeg alligevel "trodse" Dig. F.S. er ude at male, men vil skrive snarest, og da skriver jeg ogsaa. Idag bare en Hilsen fra mig i al Fortrolighed. Dette være sagt uden lumske Planer i Retning af at ville "voldtage" Dig. Vi blev meget glade ved dit Brev, det var et smukt Brev, der rørte vore Hjerter. Ikke paa Grund af den gode Stil og klare Hjerne og hvad Du ellers er udrustet med, men fordi der var Varme i det. Jeg tror, Du holder af os, som vi holder af Dig. At Du tog Dig Fritz'es Udtalelser nær den sidste Aften, kan jo egentlig kun glæde os, for hvis Du brød Dig mindre om os, vilde Du have blæst os et Stykke. Fritz har til Gengæld taget sig nær, at Du blev ilde berørt for det Hele varkun en Misforstaaelse fra Din Side, Fritz mente ikke andet end godt dermed. Det skulde tværtimod have smigret Dig, og naar Du ikke forstod det, er det simpelthen fordi Du ikke kender Fritz tilstrækkeligt. Han er egentlig meget indesluttet, lukker sig kun op i enkelte lykkelige Øjeblikke. Det var netop i et saadant Øjeblik, at Du misforstod ham, og det berørte ham lige saa ilde som Dig. Naa, men Dit Brev har slettet al Misstemning ud. Du skriver, at Mennesker plejer at skuffe Dig. Jeg tror, det ligger lidt hos en selv naar man skuffes, jeg tror simpelthen det afhænger af, hvor meget man selv holder af de Mennesker. Jeg ved Du kunde aldrig "skuffe" mig, dertil holder jeg for meget af Dig. Over for Dig er al Kritik borte, og hvad Du end gør, ved jeg, at jeg altid vil føle mig som Din Ven. Jeg vil gerne takke Dig for disse Maaneder her, jeg har haft megen Glæde af at være sammen med Dig, og skønt jeg sætter Fritz over alle kan jeg dog have Lov til at sige Dig, at Du faar andre Kilder til at springe end han, og det har jo ogsaa sin Charme. Dette være sagt med Hansens Ord "Ærer de unge" skrevene med ildskrift i mit Hjerte. Skønt jeg til Tider føler mig ret ung, maa Du dog ikke tro andet end at jeg fuldstændig resignerer til Fordel for Ungdommen. 
 Saa er der noget jeg vil bede Dig om. Vil Du love mig ikke at "drille" mig med Swane i andre Menneskers Paahør eller naar Du skriver hertil. Du maa aldrig citere hint Brev, allermindst til ham selv. Du har helst ikke læst det. Ellers fortryder jeg at have vist Dig det eller talt til Dig om ham. S. er mit ømme Punkt. Hver har jo sit. Du skal bare love mig det "indvendig" endelig ikke nævne det, naar Du skriver. Det kan godt være, Du har Ret i Din Karakteristik af ham, det betyder intet for mig; for mig er han noget andet, som Du ikke forstaar. Naar vi er paa Tomandshaand maa Du inderlig gerne "Drille" mig. 
 Dette er vist et meget løjerligt Brev. Jeg har skrevet ud fra Hengivenhed for dig, og haaber du faar saa meget ud af det. 
 Mange hilsener din Anna Syberg.</t>
   </si>
   <si>
     <t>10. mar. 1912</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/U7eitiQW</t>
   </si>
   <si>
     <t>1912-03-12</t>
   </si>
   <si>
     <t>Malmø</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Astrid
-Thora  Branner
+    <t>Thora  Branner
 Adam Goldschmidt
 Ina  Goldschmidt
-Johan Larsen</t>
+Johan Larsen
+Anna - , pige i huset hos Astrid</t>
   </si>
   <si>
     <t>Det vides ikke, hvem tandlægen og hans familie var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2443</t>
   </si>
   <si>
     <t>Astrid havde spurgt tandlægen, om hans lille pige kunne lege med Ina og Adam, og de mødtes. Tandlægen inviterede dem hjem til chokolade; børnene legede og de voksne snakkede godt. Han og hustruen havde et skønt hjem. Sønnen på 11 fulgte Astrid og børnene til stationen. 
 Astrid vil komme til moderen snarest. Hun glæder sig til at høre om ferniseringen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mKHZ</t>
   </si>
   <si>
     <t>Malmø d 22de Marts 1912.
 Kære Mor!
 Tak for Dit gode Brev! 
 Ja, dennegang er Dagene løbet helt fra mig – dels har jeg været flittig med Musiken og dels dyrket det herlige Forårsvejr; Børnene legede i går næsten fem Timer nede på Sletten! Resultatet er rigtignok, at de keder sig voldsomt inde – og det har jo regnet mest hele Dagen i Dag. 
 Nu skal Du bare høre, hvad der hændte i Søndags. Jeg havde om Lørdagen skreven ud til Tandlægens, om deres lille Pige ikke måtte mødes med os nede på Lunhamnssletterne, hvortil vi ofte spadserer om Søndagen; vi travede altså derud trods Gråvejret – og virkelig kom lidt efter Tandlægen selv med sin lille Pige – og en indtrængende Opfordring til at gå med dem hjem og drikke Chokolade. Det gjorde vi så – Fruen var også uhyre elskværdig, og de har et ganske pragtfuldt Hjem – en Mængde store Stuer, smukke og hyggelige – mange Kunstsager og Malerier – en hel Bogsamling etc. etc. Det Hele var uhyre morsomt – og nåda, hvor vi snakkede, mens de små legede ude i Haven. Vi måtte desværre haste hjem – (Annas Fridag) men de sagde begge to, at nu måtte vi da endelig kom ofte derud nu da Begyndelsen har gjort – og Tandlægen lånte mig flere Bøger med hjem. Der er en lille Pige på 6 År, som legede udmærket med Sjums og Adam; desuden en sød Dreng på 11 – han fulgte os til Stationen - minder meget om Lysse i al sin frimodige Snak. Det var virkelig en Begivenhed af Rang – ja, hvor man dog går her og savner Mennesker altid. Jeg ser nu på Almanakken, at vi har den 30te på Lørdag – og den Dag havde jeg tænkt at komme; nu vil jeg sætte Pres på Syersken, så hun får min Dragt færdig til Torsdag – og så komme den Dag, hvis det passer Dig? Men hvis Din Rejse er opsat, vil jeg helst komme Lørdag; dette kan jeg jo have Svar på i Mandagsbrevet; ligeledes om Tuttes Tøj hvor meget var det nu?? Du har vel åbnet min Bogpakke – jeg er meget spændt på, hvordan Indholdet ser ud; vil Du ikke skrive lidt om det. Ja, dennegang er det et magert Brev, og jeg må af Sted nu til Gymnastik; vi slider vældigt i det nu derhenne for at blive flinke til Opvisningen i Maj. 
 I Morgen er der nok Fernisage på den Frie – det glæder jeg mig også til at høre lidt om.
 Hilsen fra de Små og Din A.
 Hilsen fra Adam. 
 (Adams allerførste Forsøg med Blæk!)</t>
   </si>
@@ -7257,51 +7320,51 @@
     <t>Johannes Larsen beder Alhed sende billeder - navnlig fra Snave og Sprogø - til Rasmus Nielsen. 
 Banken har bedt om 3000 kr., som er halvdelen af købesummen for et hus ved møllen.
 Johannes Larsen maler et billede af Kirkeby Kro, to af svaner og et af rensdyr. Billederne bliver aldrig ret gode i begyndelsen af forløbet.
 Til Den baltiske Udstilling overvejer Larsen, hvad han skal sende.
 Johannes Larsen beder Alhed om en del tjenester: få forsålet et par sko, sende korksåler og sende rentryk fra Trækfuglene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cIzN</t>
   </si>
   <si>
     <t>Kirkeby Kro 6 Marts 1914.
 Kæreste Alhed!
 Tak for Brevet i dag. Mit Tel. No er ”Henne 4.” Du skriver ”jeg har ikke anmeldt til Charlottenborg, saa kan jeg sende 3-4, jeg antager at dette refererer sig til Kettys Brev, og at Du mener ind til Rasmus Nielsen. Ja Du kan jo ogsaa godt sende 3-4 eller 5 af mine men tror Du ikke at Du kan tage nogle ud selv, det er saa vanskeligt for mig, naar jeg ikke kan se Billederne, f.Ex nogle af Snave og Sprogø Billederne, Du kan se Priserne i Katalogen fra W &amp;amp; M. som Du kan finde i den lille Rejsepult under Bordet, men pas paa den ikke bliver borte. Hvad mener du om Kæmpehøjen, Gaarden paa Sprogø Udsigten over Revet det lille Fyrtaarn eller hvad Du nu kan finde paa, blot ikke stenen eller Kystbilledet fra Snave (Solskin), Graavejret maa Du derimod godt sende. Jeg vedlægger Kettys Brev for Adr. Skyld. Jeg havde Brev fra Banken de vil have 3000 Kr. fordi de ikke har faaet den sidste Halvdel af Martinussens Købesum for Huset ved Møllen, som jeg jo aldrig har lovet dem noget for contant men derimod hvad vi fik i Sidehuset og Møllen. Jeg har skrevet til Dahlerup og H. M[ulæseligt] derom. I Dag kom der anmeldelse paa Cyklen. Det har regnet i Formdg og jeg har staaet inde og malet et Billede af Kroen, for øvrigt har jeg malet 2 Billeder af svaner og et med Rener, der er vist ikke videre ved dem, men jeg faar nok lavet noget bedre naar jeg kommer rigtigt i Gang, her er nok at tage af. I Eftermdg har jeg været en Tur med Martin Haahr ude i Landskabet i et pragtfuldt Bygevejr. Du skal ikke være ked af at der ikke er noget videre ved det jeg har lavet, det har der jo aldrig været ved det jeg har lavet i Begyndelsen, for øvrigt er de vist ret salgbare. Jeg har det bedste Haab hverken paa Sprogø eller eller i Snave havde jeg den Tro til at skulde faa lavet noget godt som her, det kan jo være det bliver en Skuffelse men den Tid den Sorg. Jeg har det udmærket og er raskere end jeg har været hele Vinteren og stærkere og mit Hold over Lænden som jeg har gaaet med siden i Efteraaret er nu væk. Jeg spiser 4 Æg om Dagen. Kl. 8 Mrg 2 blødkogte Æg, koldt Bord og Kaffe og Honningmad. Det er noget sent at Du lader mig vide at det er Elles Fødselsdag i Dag men jeg kan jo godt skrive en Lykønskning som hun vel saa faar paa Søndag. [Ordet indsat over linjen] Til Den baltiske Udstilling havde jeg tænkt at sende Fjorden eller det store Snavebillede, men jeg kommer i Tanker om at de jo var i Göteborg, saa er det jo ikke værd at bruge dem igen i Sverig og den samme Fejl har jo Paafuglene der var i Stockholm, men lad os nu se der er jo god Tid og jeg gider egentlig ikke ret godt spekulere paa Udstillingen nu jeg skal til at arbejde, det er jo dog vigtigere at faa noget bestilt og mere spændende. Nu kommer der en Del Ærinder: vil Du faa Skomager Bom til at sætte nogle Hæle under de gule Sko af Kais der ligger paa Loftet, helst nogle bredere end dem der er, og sende dem herover og vil Du bede ham sende mig nogle Halm og Korksaaler som dem jeg har 3-4 Par saa jeg kan have et Par til hver af Træskostøvlerne og Træskoene dem jeg har med er næsten slidt op, dem maa han helst sende med det samme hvis det tager nogen Tid med Skoene. Vil Du sende mig Rentrykkene af ”Trækfuglene” de ligger paa mit Bord, Du ved nok dem jeg fik efter Haanden, jeg vil ikke have det færdige Expl. herover at svine til. Ja jeg synes der var saa meget men nu er det ligesom det begynder at stoppe maaske finder jeg paa noget til i Mrg. Mange Kys til Dig og Puf og Lysse, jeg holder forfærdelig meget af Jer. Du maa endelig ringe mig op hvis der er noget Du vil spørge om. Jeg er her altid fra 6 Aften og Telefonen er aaben til 8 men det lader til at det tager fra 5/4 til 1 ½ Time at faa Forbindelse.
 Din hengivne
 Johannes Larsen.
 P.S.
 Jeg tænker at jeg skriver til Niels Hansen at han kan snakke med Baronen der jo er i Kjøbenhavn for Tiden.</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -7471,50 +7534,101 @@
   </si>
   <si>
     <t>Louis Eriksen</t>
   </si>
   <si>
     <t>Johannes Larsen havde værker med på Den Frie Udstilling igennem mange år</t>
   </si>
   <si>
     <t>Louis Eriksen beder Johannes Larsen afhente sine billeder, da man ikke har plads til at opbevare dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8qBE</t>
   </si>
   <si>
     <t>[Fortrykt:]
 DEN FRIE UDSTILLING
 --------
 Kjøbenhavn den ….. 19 .
 [Håndskrevet:]
 21. August 14
 Hr. Johannes Larsen.
 De bedes høfligst snarest tage Bestemmelse om Afhendtning af Deres Malerier, som henstaar her paa Udstillingen da alle Lokalerne skal benyttes og der ingen Plads er til at opbevare her.
 Ærbødigst
 Louis Eriksen
 Inspektør</t>
+  </si>
+  <si>
+    <t>1914-10</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Carl Petersen, arkitekt
+Karl Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Brevet er et udkast til brev af 20. oktober 1914.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen mener, det er vigtigt at forbedre Karl Schous repræsentation på museet. Desuden skriver han om sin bekymring for, at Carl Petersen medvirker til ophængning af billeder på Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3nFl</t>
+  </si>
+  <si>
+    <t>Kære Hr Etatsraad
+Da jeg var i København hørte jeg at Karl Schou skulde have Udstilling, og talte med Lützhøft om Muligheden af at faa hans Samling i Faaborg Museum completteret med nogle af hans nyere Billeder ved den Lejlighed. Medens Syberg, Peter og jeg - samt til Dels Poul Christiansen er saa righoldigt repræsenterede i Musæet, at der, selv om der ikke skulde komme flere Billeder af os, ikke kan gaaes uden om det af nogen der ønsker at lære vore Arbejder at kende er dee jo langt fra Tilfældet for Schous Vedkommende. Schou der jo altid samme med vi fire ovennævnte har hørt til den snævrere Kres, der er bleven kendt under Navnet Fynboerne, er en saa betydelig Kunstner, at han fortjener en langt større Plads der, end der er ham tildelt og da han har malet mange smukke Billeder i de sidste 3-4 Aar, baade herhjemme og fra Frankrig, var der maaske Anledening til at sikre sig nogle af de bedste nu, bl.A. et Interieur med Portrætter af hans Forældre som jeg saa i Sommer. Jeg ved ikke om Peter endnu er her paa Fyn, men jeg er parat til at komme derover og skal tale med Syberg pm det.
+Saa er der en Ting til, jeg gerne vil pille ved, mens jeg er i Gang med at skrive. Det er ophængningen af Billederne i Museet. Calle vil jo gerne prøve og det farlige deri var ikke rigtigt gaaet op for mig, i det jeg gik ud fra, som en Selvfølge at vi kunde hænge om efter ham, hvilket jeg aldrig har tvivlet om vilde blive nødvendigt. Nu var Syberg her forleden og gjorde mig bange, han gik nemlig ud fra, at naar først Billederne var hængt op, blev Musæet aabnet, og saa var det forbi. Han vilde heller ikke være med til at pille Billederne ned, naar de først var hængt op. Jeg har lige siden Museet blev planlagt, glædet mig til at hænge de Billeder op sammen med Peter Hansen og Syberg. Vi kan forliges om det, og selvfølgelig, da vi kender hvert enkelt Billede ud og ind, gøre det langt bedre end Calle, der er en udmærket Arkitekt, som har lavet et meget smukt Museum og som rimeligvis ogsaa vil kunne tapetsere Væggene pænt, med de for Haanden værende Billeder, men det er jo ikke helt det, det kommer an paa. Han har faaet Lov at raade for Bygningen lige til Farverne paa Væggene, men naar de er smurt paa, skal han være færdig og vi skal til. Vil han ikke give sig paa det Punkt, vil jeg foreslaa at Bestyrelsen bliver kaldt sammen for at tage Bestemmelse om Ophængningen.</t>
+  </si>
+  <si>
+    <t>1914-10-20</t>
+  </si>
+  <si>
+    <t>Poul S. Christiansen
+Peter Hansen
+Nicolaus Lützhøft
+Kai Nielsen
+Carl Petersen, arkitekt
+Christine Rasmussen
+Karl Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har talt med Nicolaus Lützhøft om, at museet i Faaborg bør have nogle nyere billeder af Karl Schou. Desuden er han også bekymret over, at Carl Petersen tilsyneladende ønsker at stå for ophængning af billederne på museet, og argumenterer for, at det bør være kunstnerne, der forestår dette arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pEjq</t>
+  </si>
+  <si>
+    <t>Kjerteminde d. 20 Octbr 1914.
+Kære Hr. Etatsraad!
+Da jeg forleden var i Kjøbenhavn, kørte jeg at Karl Schou skulde have Udstilling og talte med Lützhøft om Muligheden af at faa hans Samling i Faaborg Museum completteret med nogle af hans nyere Billeder ved den Lejlighed. Medens Syberg, Peter og jeg - samt til Dels Poul Christiansen er saa righoldigt repræsenterede i Musæet, at der, selv om der ikke skulde komme flere Billeder af os, ikke kan gaaes uden om det af nogen der ønsker at lære vore Arbejder at kende er dette jo langt fra Tilfældet for Schous Vedkommende. Schou der jo altid samme med vi fire ovennævnte har hørt til den snævrere Kres, der er blevet kendt under Fællesnavnet Fynboerne, er en saa betydelig Kunstner, at han fortjener en langt større Plads der, end den der er ham tildelt og da han har malet mange smukke Billeder i de senere Aar baade herhjemme og fra Frankrig var der maaske Anledning til at sikre sig nogle af de bedste nu, bl.A. et Interieur med hans Forældre som vist var udstillet i Foraaret. Jeg ved ikke om Peter er her paa Fyn endnu, men jeg skal tale med Syberg, og jeg er parat til at komme derover. 
+Saa er der en Ting til, jeg gerne vil pille ved, mens jeg er i Gang med at skrive. Det er Ophængningen af Billederne i Musæet. Calle vil jo gerne prøve og det farlige deri var ikke rigtigt gaaet op for mig, i det jeg gik ud fra, som en Selvfølge, at vi kunde hænge om efter ham, hvilket jeg aldrig har tvivlet paa vilde blive nødvendigt. Nu var Syberg her forleden og gjorde mig bange. Han gik nemlig ud fra, at naar først Billederne var hængt op, blev Musæet aabnet, og saa var det forbi. Han vilde heller ikke være med til at pille Billederne ned, naar de først var hængt op. Jeg har lige siden Musæet blev planlagt, glædet mig til at hænge de Billeder op sammen med Syberg og Peter. Vi kan forliges om det, og selvfølgelig, da vi kender hvert enkelt Billede ud og ind, gøre det langt bedre end Calle.
+Calle er en udmærket Arkitekt, der har bygget et meget smukt Musæum og som rimeligvis ogsaa vil kunne tapetsere Væggene pænt, med de for Haanden værende Billeder, men det er jo ikke helt det, det kommer an paa. han har faaet Lov at raade for Bygningen lige til Farverne paa Væggene, men naar de er smurt paa, skal han være færdig og vi skal til. Vil han ikke give sig paa det Punkt, vil jeg foreslaa at Bestyrelsen sammenkaldes for at tage Bestemmelse om Ophængningen.
+venlig Hilsen til Etatsraadinden og Dem selv. Deres hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1914-11-13</t>
   </si>
   <si>
     <t>Christian  Ernlund
 Carl  Knippel
 Kai Nielsen</t>
   </si>
   <si>
     <t>Carl Petersen kommer med en lang udredning af sin samtale med murermester Ernlund og malermester Knippel og hvorfor arbejdet med at få malet væggene i museet trækker ud. Han mener, at der nu burde komme god fremgang i processen. Han glæder sig over, at Mads Rasmussen overvejer at købe Kai Nielsens lille æske i bronce.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mXtF</t>
   </si>
   <si>
     <t>Aaboulevard 5 d 13 November 1914.
 Kære Hr. Etatsraad M. Rasmussen!
 I Aftes kom jeg hjem fra Faaborg. Straks da jeg kom derned gik jeg med Knippel hen paa Museet. Jeg blev unægtelig meget forstemt ved at se, at der i den Maaned, der er forløbet, siden jeg sidst var der nede, paany kun er malet en Køje. Det var jo det samme, der sidst var passeret, én Køje i en Maaned. Ernlund erklærede den Gang, at det tog fire Dage at male en Køje op. 
 Imidlertid bed jeg foreløbig Ærgrelsen i mig, og sagde ikke noget til Knippel om dette Punkt. Derimod gik vi hjem hos ham og gennemgik hans Specifikation af Tilbudet Post for Post, og det viste mig, at en Del af Posterne saaledes som jeg har tænkt mig Muligheden af det, ikke har noget med Malerarbejdet at gøre. Han var endvidere meget villig til at gaa ind paa den af mig foreslaaede Ordning, at opgive en Pris pr [kvadrat] Al. for Færdigpudsning, Maling og Glitning af Væggene exclusive Fraverne og da for disses Vedkommende at opgive Pris pr Kilo af hver enkelt Farve, saa de betales efter Regning. Sagen er, at han ikke paa Forhaand ved, hvor meget hver Farve dækker, han skal gætte sig dertil, og maa da for ikke at gaa i Vandet regne rigeligt, navnlig for de dyrere Farvers Vedkommende. Og paa den Maade bliver Resultatet alt for kostbart.
 Medens Knippel og jeg sad og forhandlede ganske tørt og nøgternt, kom Ernlund ind. Hans satte sig i en Krog og saa noget skummel ud. Da vi var saa vidt, at jeg havde stillet Knippels enkelte Tilbudsposter skematisk op, saaledes at jeg vilde være i Stand til helt at overse Sagen, naar han føjede Summerne til, betragtede jeg denne Del af mit arbejde som foreløbig afsluttet.
 Det var mig ganske belejligt, at Ernlund var kommet til Stede. Jeg bestemte mig til nu at gaa løs paa Sagen med den ganske skamløse Maade, hvorpaa Væggenes Færdiggørelse blev holdt hen.
 Efter at alle Væggenes Farver var Fastslaaet, og den vanskelige Teknik med Vægbehandlingen var udfundet for flere Maaneder siden, var der jo ikke mindste Grund til, at der ikke skulde være blot nogenlunde Gang i Arbejdet.
 Jeg holdt da en Tale til Knippel og Ernlund. Etatsraaden ved, at jeg nærmest har troet, det var Knippel der ikke kunde komme i Gang, og at jeg har holdt min Haand over Ernlund ved flere Lejligheder.
 Jeg sagde til dem, at der var en Ting jeg desværre var nødt til at komme nærmere ind paa, det var det Tempo hvori Arbejdet gik. Jeg mindede dem om, at ret længe efter at jeg havde opgivet fuldstændigt, hvorledes hver Væg skulde farves, og efter at Fremgangsmaaden var blevet fastslaaet, var Etatsraaden kommet til Faaborg. Der var da, paa det Tidspunkt kun malet to Køjer. Etatsraaden kom hjem og bebrejdede mig i stærke Ord, at der ikke var foretaget mere. Jeg nævnte at De fandt Farverne og Behandlingen meget smuk, men at de fra alle sider maatte høre om, at Sagen ikke kom nogen Vegne. Jeg mindede dernæst om, at jeg energisk havde skrevet gentagne Gange til Ernlund om for Alvor at fremme Sagen og bedt om Oplysning stadig om hvorlangt da var naaet, og at jeg som Svar havde faaet at vide det ubestemte: Ja, det gaar godt. Endvidere at Kai Nielsen en Maaned senere var kommet til Faaborg, og syntes godt om Farverne og Væggenes Stof, men der var kun udført én Køje til, at jeg derpaa selv var taget derned og havde gjort Forestillinger og skaffet Ernlund 1000 Kr a Conto i Haab om at faa Fart i Sagerne. Endvidere at Ernlund den Gang havde erklæret at 2 Mand kunde male en Køje op paa 4 Dage. Der var nu atter gaaet en Maaned. Og fra alle Sider hørte jeg nu dagligt om denne Sag der ikke kom videre. Etatsraaden truede med at tage Arbejdet fra mig og overlade det til en anden at gøre det færdigt. Alle de mange, i Odense, i Kerteminde, i København, der var interesserede i denne Sag forstod ikke, hvorfor den ikke blev færdig og gav mig Skylden. Nu var jeg efter atter en Maaneds Forløb igen taget til Faaborg, og saa var der malet en Køje til. Jeg sagde at det var umuligt for mig at vide, om noget Arbejde af denne Grund var gaaet fra mig. Etatsraaden havde erklæret ikke mere at vilde have mig til Arkitekt. Men det var klart, at hvis nogen fremtidig ønskede at give mig noget Arbejde vilde de forhøre hos Dem, hvorledes jeg var, og da vilde Svaret rimeligvis blive : Ja han er maaske meget god, men han kan ikke faa noget færdigt. 
@@ -9836,50 +9950,70 @@
   <si>
     <t>Olaf Asmussen Hagerup
 Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Peter Nielsen
 Anna Olsen
 Bolette Rosing
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5I1gaH7S</t>
   </si>
   <si>
     <t>Peter Rosing</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
+    <t> 4. aug. 1925</t>
+  </si>
+  <si>
+    <t>Esaias -
+Juat -
+Olaf Asmussen Hagerup
+Jens Chemnitz
+Poul Holbeck
+Eiler Lehn Schiøler
+John Møller
+- Nolager
+Knud Oldendow
+David Olsen
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/QGzDyRx1</t>
+  </si>
+  <si>
     <t>1925-08-09</t>
   </si>
   <si>
     <t>Julianehåb</t>
   </si>
   <si>
     <t>Kertinge Nor
 Snave, Kerteminde
 Fyns Hoved
 Julianehåb
 Risinge Gods</t>
   </si>
   <si>
     <t>Inger -
 Peter Oluf Brønsted
 Carl Adolph Feilberg
 Andreas Larsen
 Cathrine Larsen
 Erik Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Hubert Paulsen
 Andreas Warberg
 Laura Warberg
 Minna Warberg</t>
@@ -9921,50 +10055,73 @@
 Julianehaab
 Grønland
 c/o Styrelsen for Kolonien i Grønland
 Knippelsbrogade 3
 København
 C.
 Kuvertens bagside:
 Har først i sidste Øjeblik faaet Besked om Skibet d. 11te. Dette Brev bedes endelig medbragt.
 Alhed Larsen
 Kerteminde
 Danmark
 Hilsen fra P. Hund og Putte.</t>
   </si>
   <si>
     <t>11. aug. 1925</t>
   </si>
   <si>
     <t>- Bistrup
 Karl Fencker
 Johannes Larsen, Grønland
 Axel Laurent-Christensen
 John Møller</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/W4C1Dsb4</t>
+  </si>
+  <si>
+    <t>12. aug. 1925</t>
+  </si>
+  <si>
+    <t>Axel Laurent-Christensen
+Eiler Lehn Schiøler
+Finn Salomonsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/o3uP0rTX</t>
+  </si>
+  <si>
+    <t>15. aug. 1925</t>
+  </si>
+  <si>
+    <t>Niels Holte
+Eiler Lehn Schiøler
+John Møller
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/hE0sldGj</t>
   </si>
   <si>
     <t>16. aug. 1925</t>
   </si>
   <si>
     <t>Silas -
 Tele Fly
 Eiler Lehn Schiøler
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/773tLxHI</t>
   </si>
   <si>
     <t>19. aug. 1925</t>
   </si>
   <si>
     <t>Axel Laurent-Christensen
 Eiler Lehn Schiøler
 John Møller</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GjmjBRL3</t>
   </si>
   <si>
@@ -10237,50 +10394,95 @@
 Kære lille Lugge!
 Tak for dit Kort fra Niagara. Det fryder mig stadig ubeskriveligt, at du synes saa godt om Amerikanerne. Det er som om Nulle - jeg mener Eastman - faar Oprejsning der i gennem. Naar jeg følte noget fra or ["ra" overstreget; "or" indsat over linjen] Amerika, var det jo paa en Maade via ham, - jeg oplevede paa en mærkelig Maade - intuitivt - hans Fornemmelse og synes jeg har oplevet hans Barndom og Ungdom, - ja endog hans Forfædres, - de strænge, stærke [ulæseligt ord] England Puritanere. Naar alt det, som var hans Rod og Oprindelse blev haanet og uforstaaet, saa syntes jeg det var Eastman selv! Og saa kan du nok forstaa, at det er en uhyre Tilfredsstillelse naar du kan lide noget af det. - Det tog mig flere Aar og lære at forstaa, men jeg er jo ogsaa saa dum, - eller var, - for jeg siger med Dr. Bichel at det er dejligt at mærke, at man bliver klogere Aar for Aar. Men Lugge, jeg tror virkelig at jeg paa de 13 Aar jeg boede derovre, naaede langt i Forstaaelse, den dybe Gennemtrængende Forstaaelse af New England. Gud skal vide, der var nok at irritere sig over, men "tout comprendre, cè serat tout pardonner" - (undskyld Stavefæjl) Mit Billede af Forfædrenes Skikkelser og Liv og Gærning ["og Gærning" indsat over linjen] var saa levende, at det hjalp til at opfatte Efterkommerne mere retfærdigt, end de fleste Indvandrere ellers gør det. [ellers gør det" indsat over linjen] Dernæst kunde jeg skjælne el. ane hvor der var Overfaldsskade paa Samfundslivet. Mulig en Del af mine "Opfattelser" var indbildte, - men ogsaa mulig at en Del var Intuition. - Jeg læste jo med stor Iver Landets Historie - John Fiske var den bedste. Kan du ikke faa dem fra et "library" - der maa vel være et Carnegie i Nærheden, - det synes jeg altid, der var. Det Fiske ["Fiske" indsat over linjen] er efter min Mening glimrende Bøger. Og Lugge faa dem paa "library" til at anbefale dig Bøger, som karakteriserer Befolkningen i New England. Jeg ved nok at Conn. ikke er New England, - men du kan godt ["godt" indsat over linjen] for min Skyld sætte dig lidt særlig ind i alt det New E. ["New E. indsat over linjen] Jeg kan ikke huske Forfatternes Navne Mange af dem er maaske lidt barnlige og for en Europæer lidt sødladne, - men det er det samme, - de hjælper til at levendegøre Billedet af Folket. Jeg er dog en Torsk til at huske. - Der var en som bl.a. skrev "Timothys Quest" - en Dame, - hun har mange smaa fine Fortællinger om Landboerne. Og det er jo paa Landet og i de smaa Landsbysamfund, at man finder de rene Typer. Mornine prællede alt jo af paa, - Hatt ligesaa, - han saa i Amerikanerne mest kun Indianerforfølgere. Junge var der for kort og kom ligesom forkert ind paa det hele, - Billy jo noget ufordøjelig - aandelig talt. - Lugge, læs ogsaa Mark Twains "Huckleberry Finn ["II" indsat over linjen] og Tom Sawyer. ["I"] indsat over linjen] (T.S. først.) Huckleberry er den bedste. Jeg kan ikke se andet end at den er glimrende Literatur. Denne Færd ned af Missisipi paa Tømmerflaaden sammen med Negeren Sam er virkelig en af mine store Oplevelser paa Literaturens Omraade. Men hvor er jeg blevet haanet for min Smag her til Lands.
 Naa, du synes maaske at jeg maa hellere fortælle lidt om Danmark, end fordybe mig i Amerika. Men du forstaar nok, at jeg er meget optaget af at du er der. Gid du kunde se East Andover og lade Thompsons vise dig vores Hus. Men det er jo noget afsides naturligvis. -
 Ja, hvad er der her. - Nu er det Efteraar og Bladene er faldne ude i min lille Have, men der kan endnu plukkes en Del Lathyrus og Petunia og Reseda og Georginer. Jeg har faaet mine brune Chenille-Vintergardiner op, - som Mor ordnede for mig i fjor, - de luner og hygger umaadeligt. Her er yndigt og jeg er mere end nogensinde forelsket i mit lille "komplette" Hus. Af Begivenheder: Thøgers nye Digtsamling, som hedder "Søndengalm" er udkommet. Det er altsammen Digte fra og om Italien. Jeg spejder efter Anmeldelser. De betegner afgjort et Vendepunkt i hans Produktion, og jeg er spændt paa, hvad Side, man mener han er vendt til. Det er en Fornyelse, det er der ikke Tvivl om. - Lille Muse og Lille rejste d. 21 Sept. det var et slemt Savn, - men det er saa morsomt at tænke paa, at de har været her og at de hyggede sig her. Gr. tog 5 Pund paa af min gode Mad!! Thøger var her og hilse paa dem paa Hjemrejse fra Aakjærfest og gamle Gr. og jeg kørte ham i Bil til Jelling hvor han saa tog Toget. Mon jeg dog ikke har skrevet det. - Vi var ved Faarup Sø, som vi ogsaa var ved. - Lugge, vi har en "tysk Aften." Her er nemlig en delvis indfødt ung Lærer ved Skolen, som giver private Timer ogsaa. En livlig, energisk ung Mand. Klassen bestaar af Skolebestyreren, Junge og mig. Desværre synes jeg at Skolebestyreren er meget tykhovedet, - han træder og stamper i hvert sølle Akkusativ og Dativ. Han kalder det Grundighed, men jeg kalder det Tykhovedethed. Saadan kan man jo se lidt forskelligt paa det. Havde vi Enetimer, skulde jeg blive som en Indfødt i Vinter, - det siger den unge Mand selv. - Men Skoleb. haler jo tlbage. Han laver jo ogsaa en Pærevælling af hver Sætning ved at blande Engelsk i det, - og er selvf. stolt af det (det er de altid). Jeg synes det er saa morsomt at Junge er med. Hun er min Gæst i Timen d.v.s. jeg forærer hende hendes Andel. Ellers vilde hun ikke være med, - hun ofrer jo intet paa sig selv. Hveranden Gang er det her og hveranden Gang hos Skoleb. og saa drikker vi Kaffe bagefter. Det er saa fornøjeligt. -
 Nu er Lases kommet hjem fra Båxhult. Alhed var saa rask da hun kom og har haft det glimrende deroppe, - men saa snart hun kommer hjem, er det jo knap saa godt. Og saa kan du tænke dig, - da de havde været hjemme en Uge rejste de til Jagt paa Orelund og Torbenfeldt og kom hjem i Aftes og idag ligger Alhed. Der var isnende koldt og hun frøs saa grænseløst og det kan hun jo ikke taale. - Hun vidste det i Forvejen, men syntes, hun var nødt til at tage med for Las's Skyld. Og nu er hun jo saa bitter paa ham. Der er jo Ting, vi grovere Naturer ikke forstaar. Hun kunde da sige "Fanneme, nej jeg vil ikke med" Det er da en daarlig Tjeneste at gøre ham, at føje ham og rejse med, - og saa være færdig at æde ham af Arrigskab bagefter. Las er jo nu en Gang en Klodsmajor med hendes Sygdom. - Swane er der i denne Tid. Kjeld Tutein er nu fast ansat som Gamles Hushjælp. De er meget glade ved ham og det er en stor Ting for Gamle. - Dede var her i Søndags et lille Svip. Han valgte sa en af de gamle slebne Karafler [tegning indsat] hjemme fra samt Tinbægeret du ved, som Mor altid havde paa Bordet. Og Minna fik det grønne Shawl. Vi fulgte ham til Middelfart - Gamle i sin Bil, - og i Hotel Middelfarts gamle Vinstue - en sjov Kælder nød vi en [indsat i venstre margen s. 6; på højkant:] Flaske Portvin til 12 Kr, som Dede gav. I ser vel at Lut er bleven gift med Hais! - Min nye Fortælling er nu færdig Se S. I (se S. X) ["(se S. X)" overstreget] 2
 [Indsat i venstre margen s. 2; på højkant:] Thøger fik M.S. og skriver, at han har læst den med "Interesse og Fornøjelse", - men det kan ikke nytte noget. Jeg vil gærne vide, hvad [Indsat i venstre margen s. 3; på højkant:] der er skidt og hvad der er godt (om der er noget). Den hedder "Aaen" og vores Aa er en af Hovedpersonerne, saa du kan forstaa, at [Indsat i venstre margen s. 4; på højkant:] jeg har forsøgt at udtrykke noget af min Følelse for det dyrebareste, vi har. Hvis jeg var gammeldags og senti- (fort. Side 6) [Indsat i venstre margen s. 6; på højkant:] mental saa skulde der være Dedikation, saadan: "Til lille Muk som jeg har oplevet Aaen sammen med." Men saadan noget nøjes man med at tænke nu omstunder, - og det kan jo for saa vidt være lige saa godt. [Indsat i venstre margen s. 1; på højkant:] Jeg skal sende dig den saa snart den er maskinskrevet, - og saa vil jeg gærne have en lidt indgaaende Kritik fra dig.</t>
   </si>
   <si>
     <t>13. jun. 1927</t>
   </si>
   <si>
     <t>Kristín Jónsdóttir
 Frank  le Sage de Fontenay
 Valtýr Stefánsson</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/aannmv6K</t>
   </si>
   <si>
+    <t>8. juni - 1. juli 1927. Dagbogsskitser fra første del af rejsen til Island.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/aW87Yrjb</t>
+  </si>
+  <si>
+    <t> 2. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/0RM2QcsZ</t>
+  </si>
+  <si>
+    <t>12. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Dw5MEcDn</t>
+  </si>
+  <si>
+    <t>16. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Turbals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/w52qIvS9</t>
+  </si>
+  <si>
+    <t>18. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/f5mH3mkw</t>
+  </si>
+  <si>
     <t>1927-10-23</t>
   </si>
   <si>
     <t>Th Hatt</t>
   </si>
   <si>
     <t>Gudmund Hatt
 Marie Larsen
 Lars Swane</t>
   </si>
   <si>
     <t>Th. Hatt beder Christine Swane om at få et afdrag af de penge, som hun skylder ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CgSf</t>
   </si>
   <si>
     <t>Rødkildevej 20, 23-10 1927 
 Kære Fru Swane!
 Det var mig en Skuffelse at jeg ikke modtog et Afdrag fra de resterende 286 Kr. til Oktober, som De havde lovet mig. Jeg er ked af at være nødt til at anmode Dem om snarest at sende mig saa stort et Beløb, som De kan afse; men jeg er jo ikke saadan situeret, at jeg kan have Raad til at have saa stor en Sum staaende ude ret længe, og jeg vilde være Dem taknemlig, om De paa en eller anden Maade kunde skaffe Udvej for de Penge, jeg endnu har til gode hos Dem; dog ser jeg naturligvis ikke saa gerne, om De henvender Dem til min Broder om et Laan.
 Hvordan gik det saa med Ovnen? Jeg haaber, De har haft Held til at faa en Brænding i Stand i den, og at De fik stillet Skorstenen op ved Keramikerens Hjælp.
 Venlig Hilsen fra min Kone og mig!
 Th. Hatt
 Hilsen til Deres Søster og Lasse.</t>
   </si>
@@ -10788,50 +10990,76 @@
 Kærbyhus
 Kerteminde
 Fyen
 [Håndskrevet på kuvertens bagside:]
 afs A. Warberg Müller
 Hareskov 
 [I brevet:]
 Hareskov, Torsdag 19’ Jan. 1933
 Kæreste lille søde Junge!
 Det var sandelig et Glædens Budskab – hvilken Fryd og Henrykkelse! Til Lykke – til Lykke! jeg ved næsten ikke, hvad Ben jeg skal stå på, så glad er jeg! Jeg både tudede og lo, da jeg læste Dit Brev – først og fremmest dette: du slipper ud af dit Slaveri! åh Junge – endnu aner Du vist ikke, hvor nyfødt man bliver – hvor mange friske nye kræfter der blomstrer op, når man sådan får Lov at begynde ”for sig selv” – og her får du dit Livs Drøm realiseret – at blive Landmandskone! Bryd dig ikke om, at de alle råber om de umulige Tider for Landmanden – selve Arbejdet derude er en Lykke – desuden går vi sikkert nu andre Tider i Møde. Og når jeg tænker på alt, hvad det fører med sig – ja, det er næsten uoverskueligt! Jeg har altid troet, at hvis Agraren blot kom væk fra Kerteminde, så var der derved skabt den første store Betingelse for Helbredelse – og nu har han yderligere Alderen – alle Lyster svækkes med Alderen; Modstandskraften ganske vist også, men den vil vindes ved det nye Arbejde i de nye Omgivelser – nu tror jeg, det vil lykkes. Og Tinge – det er jo den bedst tænkelige Fremtid for ham!
 Det Helbred gør mig jo meget bekymret, lille Junge; det med Øret er sikkert en Følge af overanstrengt Nervesystem; gid du kunde slippe det hele allerede nu – og bare gå og samle Kræfter til den store Overgang! Sikkert vil Udsigten til snart at kunne give Slip, give dig ny Styrke – men man skal dog hellere undgå at bruge den allersidste Reserve! Tag dog Bibbe hjem! Husk på, du gør hende en dårlig Tjeneste, hvis du går hen og klapper helt sammen! Men lad os nu se, hvad Ørelægen siger – det må du endelig holde mig à jour med lille Junge! Endvidere er jeg meget spændt på at høre nærmere om den store Begivenhed – hvornår træder Salget i Kraft? Har I Udsigt til den Gård i Nordskov? Tænk hvis det blev én her på Sjælland! Men det er der vel ikke Tale om. Der er sikkert mange, der vil sælge. Hvor er jeg dog spændt på det altsammen. Da jeg havde læst dit Brev, for jeg op til Fru Jarmer og vi frydede os i Forening
 2/ hun er så mageløs sød og deltagende med alting, føler så varmt for alle Mennesker, og det har nu meget at sige; hun bad mig hilse dig så mange Gange og sige, at hun glædede sig sådan på dine Vegne. – 
 Hvis du endnu ikke har hørt fra Bibbe, så vær bare rolig, Nus traf hende til Spil i går hos Drés, og hun var strålende; de fik dog ikke talt sammen – Nus kom midt i Bibbes Time – hun havde fået Snelov – Kl 11 og så gav Dres hende også fri; hun kælkede så med Ruth Haumann i Søndermarken, kom først hjem Kl ½ 7 – frisk og rødmosset. Jeg tror ikke, hun holder til sin Læsning, hun er som sin Far umulig til at indrette sit Arbejde – får aldrig begyndt på lektier før 8-9 og sidder så til 12 – og op Kl 6; jeg sendte hende til Bodild forleden, hun har Blegsot, og det er ingen Under. Det er jo anstrengende med de Togrejser, desværre. Men nu kan hun jo foreløbig tage den Examen til Sommer (Mellemskoleexamen), så må vi siden se at finde på noget. Buf mener at kunde skaffe hende ind hos Søren Madsen – men mit Hjerte bløder ved Tanken om at sætte mit lille Nus ind på et Kontor – som 16 årig! Kommer Tid, kommer Råd, jeg spekulerer. Selv går jeg med Planer om at lave en Børnehave herude – her går så mange små frysende Unger på Landevejen – Forældrene på Arbejde – jeg traf sådan to små Høns forleden og tog dem med på en Tur i Skoven; de var ellevilde af Glæde og nu stiller de jævnligt hernede hos mig og bliver et Par Timer og morer sig dejligt; sidste Gang sagde jeg, at de skulde tage Karlas to små Piger med næste Gang – og sådan kunde man lidt efter lidt få noget i Gang, som engang kan blive til en Børnehave; den skal være absolut gratis – jeg vil stå helt fint til alle Sider. Synes du ikke, det var en god Ide?
 Axels Fødselsdag var dejlig helt igennem; han havde selv valgt sine Gæster, tænk dig, sine Sødskende vilde han ikke have! derimod Buf – (!) Hohlenberg og lille Hilde; Søster af Fru Hu[ulæseligt]ner fik Forfald, de var også bedt. Jeg havde Karla – sidste Afdrag på Divanen, som hun fik i Sommer. Middag Kl 1 – Krustader (Gave fra Fru Jarmer) 32 Stk! – med Torskefyld i holl.Sauce. Kalvesteg med alle mine hjemmelavede Produkter: Asier – Agurker – Syltetøj o s v. Sveskerisgrynskage med Flødeskum – Axels Yndlingsret, min Specialitet allerede fra min Malmøtid, den gør altid stor Lykke. Den søde Buf kom med Sauterne – Hilde med Tulipaner – og Stemningen var tiptop (Nus sagde om Aftenen i en yderst tilfreds Tone: ”det er et godt Hold!” Tænk – så kommer Dres og Grethe uventet! Og de som ellers aldrig tager ud om Vinteren!
 3/ De blev nu kun til næste Dag. Dejlig Musik hele Eftermd. Hilde sang, og Axel – til Hohlenberg Accompagnement. Axel var rigtig i sit Es – Sangen er hans rette Element – kun der lever han rigtigt. Han ser meget bedre ud nu, jeg tror den Parter [?] hjælper på ham. Det styrker ham også at synge, han kan ikke leve uden Musik. 
 Og tænk dig – Aftenen før var vi alle tre i Det ny Teater til et sjovt Stykke, Mr Anders – sad på Orkesterpladser á 5 Kr – inviteret af Lutte, som har en stor Rolle i Stykke – han var knusende grinagtig, vi lo hele Aftenen og morede os dejligt. Jeg synes, at Nus må engang i mellem have en Fornøjelse – hun ber aldrig om noget – siden har hun fortalt, at alle hendes Kammerater har set Mr Anders – mer end een Gang – og talt så meget om det! Og alligevel falder det ikke Nus ind, at sådan noget kan vederfares hende! Så skrev jeg til Lutte og mindede ham om et gammelt Løfte om Billetter – han svarede omgående med et langt, sødt Brev – og så fik vi de fine Billetter! Men hvilken Strabads! I Seng Kl 2! det kan man kun om Lørdagen. På Søndag skal Axel og jeg til Tårbæk at besøge Ida, hvor Minna er for Tiden. Nus biler Lørdag til Kerteminde med Buf – hans Mors Fødselsdag. Nus iført Pels! Julegave fra Fritz Syberg. Jeg håber, hun når et Svip op til dig om Søndagen – men det er en Exprestur - hjem igen Søndag. – Jeg sidder ude i mit lille yndige Køkken og skriver – det er Madlavningsdag – jeg har kogt Rødbeder – Vandris – Kartofler – skal have Suppen over om lidt – derpå et Sigtebrød, som står og hæver. I øvrigt begyndte jeg i Forgårs at sy mit ”Stjernetæppe” – som jeg har tumlet med i over 2 Aar. Det skal hænge i Gangen om Vinteren som Forhæng for Døren ind til Stuen. Aa - det bliver vidunderligt, Junge! Syes på Sækkelærred med kulørt Uldgarn – alle Dyrekredstegnene samt de 7 Planeters Tegn + ♄ Saturn ♃ Jupiter ♁ jorden ♂ Mars ♀ Venus ☿ Merkur🌙 måne ʘ sol syet i de Metallers Farver, som svarer til hvert Himmeltegn. og Dyrekredsen: 
 ♓ Fisken ♒ Vandmanden ♑ Stenbukken ♐ Skytten ♏ Skorpion ♎ Vægten ♍ Jomfruen ♌ Løven ♋ Krebsen ♊ Tvillingerne ♈ Vædderen ♉ Tyr
 I Midten en stor, monumental 7armet Lysestage med 7 brændende Lys – den blev jeg færdig med i Aftes – den er pragtfuld - syet med Bronze-garn, Lysene hvide med gul rød Flamme. Gid det andet må lykkes ligesågodt. Der knytter sig en meget mærkelig Historie til Motivet med Lysestagen. Herom og om meget mere engang mundtligt.
 Nu får du alligevel Brev på Mors Fødselsdag! Tusinde Hilsner og gid alt godt må gro ud af det nye Foretagende!
 Hils Agraren! Din også glade 
 Dis
 [Skrevet på hovedet på s. 1 i venstre hjørne:]
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
+    <t>1934-02-18</t>
+  </si>
+  <si>
+    <t>Johann Goethe
+Ole Poulsen</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen: Sælernes Ø, Myter 7. bind. Gyldendal 1934. Samme forfatter: Dyrenes Forvandling 1-10, Essaysamling, 1927.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg takker for bøgerne. "Dyrenes Forvandling" minder Syberg om den malkeged, som han og hans familie engang havde. Den fik altid viklet sit tøjr rundt om træerne og lærte aldrig at gå den modsatte vej, så den kunne vikle sig fri.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/coSH</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+18-2-34
+Kære Ven.
+Tak for Din Bog som det var mig en stor Glæde at modtage. Der er dog noget der varer i denne dinglende Verden. Tittelen ”Sælernes Ø” egger, men endnu har jeg ikke læst i den, i Aften begynder jeg. Dine Kronikker har jeg læst, og forstaar at Du gaar imod alt det metafysiske Sludder, men iøvrigt er jeg ikke videnskabeligt nok indstillet til at jeg formaar at følge Dig helt. Jeg maa nøjes med at se med mine egne Øjne der stadigvæk ser Solen ”gaa op” og ”ned”. 
+Du har i ”Dyrenes Forvandling” gjort Dyrenes Intelligens til Genstand for en Vurdering. Jeg maatte ved at læse den tænke paa vores Ged – vi holdt i gamle Dage Malkeged – som stod tøjret langs Ole Povlsens Poppelhegn. I Løbet af Sommeren var det lykkedes den at snære sig om næsten hver eneste af Poplerne med sit Tøjr men den lærte aldrig at gaa den modsatte Vej. Jeg føler mig selv i høj Grad som Ged, underkastet det, som i Goethesk Forstand kaldes Skæbne, - baade Artens og Personens. – 
+Hils ogsaa Familien.
+Eders hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
     <t>1934-05-11</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Axel  Müller
 Janna Schou</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2662</t>
   </si>
   <si>
     <t>Foråret er dejligt. Janna bader i søen. Det nye hus er snart bygget færdigt. Astrid Goldschmidt spørger, om Louise/Lugge vil komme på besøg en dag snarest. Axel Müller vil ringe og aftale en dato for besøget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wIsw</t>
   </si>
   <si>
     <t>Hareskov, 11' Maj 1934.
 Kæreste Lugge!
 Til Lykke med Fødselsdagen i Morgen! i Aar har du da alle Aarstidens Lyksaligheder til din Højtidsdag - alt i Naturen kulminerer til den 12' Maj! Herude er vi fuldkommen berusede over Sommeren - Janna har badet i vores Sø fra 30' April! og Frugttræerne står i fuldt Flor over hele den store Have. Vi havde Rejsegilde den 4de Maj på vores nye Hus, som de er ved at bygge oppe på Grunden, det kom til at hedde "Mosehuset" - og man mener, vi kan flytte ind til 1ste August - det var den ene Overraskelse. Den anden - noget mindre - må du snart komme ud og se; Axel får Ferie 20ende Maj - kunde du så ikke tænke dig at komme herud en Dag efter Pinse - en Dagligdag - så er her allerbedst; vi glæder os alle sådan til at se dig! Tak for Brevet til min Fødselsdag - dengang så det lidt dystert ud hos dig, men nu håber jeg da rigtignok, at I er raske igen og helt i Orden?!
 Axel ringer til dig i næste Uge, så vi kan få en Dag fastsat til dit Besøg - gid så det gode Vejr må holde!
 Nu til Slut ønsker jeg dig Alverdens godt til dit nye Aar - Helbred - gode Piger - ej for meget Slid, men Trivsel i alle Ting - og Tusinde Hilsner fra din
 Dis
@@ -10877,51 +11105,51 @@
   </si>
   <si>
     <t>London 13 Juni 1934
 Kære Puf Tak for Brevet som jeg fik i Gaar. Jeg skriver med Blyant fordi jeg lod min Fyldepen blive i Kjøbenhavn til Reparation og der er ikke Blæk her paa Værelserne. Det har været Solskin hver Dag siden den første Dag vi var her og her er meget tørt, de berømte engelske Plæner er nærmest gulgraa i Farven hvor der ikke er Skygge. Udenpaa Busserne og indvendig er der Opslag: ”use less water”. Vi har været nogle dejlige Ture i Omegnen. En Fætter af Else hentede os forleden i en Babyford og kørte os først til Kew og saa til Hampton court og derfra til et Hjem ved Warlington, der laa paa en Skraaning med en pragtfuld Udsigt over en dyb Dal til nogle høje delvis skovklædte Bakker. Vilde Turtelduer kurrede og jeg saa en af dem. I Lørdags var vi inviterede ud til Elses Kusine gift [ulæseligt] Meyer, der hvorfra jeg skrev. De kørte os en lang Tur hvor vi var inde i nogle Skove med Rhododendron og oppe paa et Par af de højeste Bakker i Surrey. I Gaar tog vi med Toget til Bromley og Bil til Downe og besaa Darwins Hus, der staar møbleret omtrent som i D. Tid og med en køn Have og en pragtfuld stor Park, vi spiste i Kro og tog saa med en Bus til Streatham. I Dag var jeg med Else og Joh V i Bishop Gate for at hæve Penge i Horton Bank, paa Tilbagevejen stod jeg af ved St Pauls og vilde op i Krypten men kunde ikke komme der op da der var special service i Kirken og gik saa op i The Monument i Stedet. Vi har ellers været i Musæum hver Dag og i zool. Have og i Tower. Jeg tørster temmelig meget og drikker 3 Ale til Frokost og 3-4 til Aften af og til med en Guinnes eller Lager imellem eller begge Dele. Spisesedlen er ens paa alle Beværtninger og temmelig fattig i Udvalget. Jeg spiser enten Lambchops eller Rumpsteak med Spinat el. Wat[ulæseligt] eller Fisk eller Laks og grønne Agurker og Ost. Vi faar Morgenmad her paa Hotellet Havregrød med Mælk. Æg og Skinke eller stegt Fisk. En Dag fik jeg stegt røget Haddock, det var meget godt, derimod prøvede frisk Haddock, det skal jeg ikke have mere af. Saa faar vi Verdens forfærdeligste Kaffe, den har jeg opgivet og drikker The. Derimod har jeg nu faaet [ulæseligt] til at købe mig nogle Flasker (Pintfl) Ale som jeg har paa Værelset og tager med ned om Morgen og stiller under Bordet. I Gaar var vi inde i en Frugtbutik og købte nogle Appelsiner (SAafrika) og nogle gule Tomater og nogle friske Figner. Man kunde ogsaa faa modne Kirsebær og Ribs og grønne Mandler og Mango[ulæseligt] og andet fra Madeira. Her har Du nogle Etiketter fra mine Aleflasker. Jeg skal hilse fra Joh V. og Else. Jeg tænker at Du kan hente os i Esbjerg en Gang først i næste Uge. Nærmere fra Salisbury eller naar vi kommer her igen eller Telegram. Hvis Du ikke hører mer maa Du tage min Pels med til Joh V. Mange Hilsner til Jer begge 2 Din Far</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZJbe</t>
   </si>
@@ -11030,51 +11258,51 @@
 Sakker og Kabaretter: Lars/Sakker Syberg overtog den produktion af keramiske værker, som Hans Syberg og Grete Jensen nogle år tidligere havde etableret. Kabaretfadet var og er et stort, ruminddelt fad i den serie, som populært kaldes Syberg-stellet.</t>
   </si>
   <si>
     <t>Elisabeth//Lis Neckelman har haft en form for elev, Poul Nielsen. Han fortsætter nu hos Rostrup Bøyesen. 
 Bach har fået Philipsen-billedet ind til salg. Der er indført nye regler hvad angår videresalg af kunst.
 Grete/Gete Jensen og Ottesen/O.T. har været til middag. Derefter var Elisa Hansen i biografen og se en balletfilm.
 Grete har solgt fire af Hans Bendixs billeder. Det er ærgerligt, at Lars/Sakker Syberg ikke kan levere for eksempel kabaretfade.
 Bilen er gammel og gik på en tur i stå.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/e8x4</t>
   </si>
   <si>
     <t>[Den eller de første sider af brevet mangler]
 hvor Tøserne havde rodet dem op, og saadan var alting meningsløst og planløst. Har du ikke hørt om Lis's Protegé Poul Nielsen, som er en mærkværdig defekt ung Fyr. Forældrene, som er velhavende, havde bedt hende om at tage sig lidt af ham, da han viste Anlæg for Tegning. Hun arbejdede en Tid med ham, og fik saa Rostrup Bøjesen til at tage sig af ham inde paa Akademiet, og nu har han lavet nogle forbavsende gode Ting, der er en Broder til ham, som har faaet Skovgaards forrige Ejendom. - Bach har faaet Philipsens Billede ind, nu ringer jeg til ham, at han ikke maa sælge det under 800 Kr netto, der er nu den Bestemmelse indført ved Kunstauktioner at for Billeder som tages tilbage skal der betales 20%, en Bestemmelse for at imødegaa den Svindel, der har været med de usolgte Billeder. Men maaske skulde Winkel og Magnussen have Billedet, det kan du snarest lade mig vide. Gete og OT spiste til Middag her i Gaar. Han gør sig megen Umage for at tækkes os jeg maa tilstaa, det er svært. De skulde bagefter til Niels Lindberg; Kylle og jeg gik i Biograf og saa en fænomenal god Danser, selv om Tempoet paa kunstvig Vis er sat op, saa var han saa elegant og dygtig saa man ikke ser Mage til paa Balletten. Gete har haft store Besøg til Hans Bendix-Udstillingen hun har dog kun solgt 4 Billeder men det er godt at der kommer Folk; hendes lille Butik er godt kendt. Men det er kedeligt, at Sakker ikke er leveringsdygtig, han kunde have solgt adskillige Kabaretter, men han har ingen. Her kom i Onsdags en Herre og skulde have et; jeg sad i Køkkenet og hørte hvorledes hun meget fikst fik ham til at købe en Skaal og Kande til Jordbær i Stedet for. Jeg har ikke faaet talt Forretning med hende endnu, foreløbig klarer hun sig. Peugeuten er blevet svagelig med Alderen. Vi kørte afsted idag ud ad Frederiksundsegnen, pludselig vægrede den sig og vilde ikke længer. Saa var der en rar Mand med en Lastbil og et Tov, som trak os tilbage til Mekanikeren. Saa ordnede han Vognen og vi trillede afsted igen, spiste Frokost og drak en kop Kaffe i Jyllinge. Det var egentlig hundekoldt, men hvor er der smukt med alle de blomstrende Træer og Buske. Paa 3 Tændrør kom vi hjem det er jo saa som saa med de Ture. Nu maa I have Godnat med mange Hilsner til jer alle 3.
 Din
 Mos.
 2-6-35.</t>
   </si>
   <si>
     <t>1935-11-05</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’” 
 Kunst for varer-sagen er også omtalt i Johannes og Andreas Larsens brev til Elena Larsen 1935-11-03. 
 "normale Korpus": Elena Larsen var højgravid med barn nr. to. Hun opholdt sig den sidste del af graviditeten hos sin mor i København. 
 Peugeot'en (bilens navn staves på flere forskellige måder i brevene) overtog eller lånte helt Elena og Johan Larsen muligvis fra Elenas mor, Elisa Hansen. 
 Det vides ikke, hvem Agaton, Emil og Hærris var.</t>
   </si>
   <si>
     <t>Elena har fået 500 kr. til tøj fra Johannes Larsen, som har solgt et billede til Kunst for varer. Andrreas/Puf Larsen har sendt en frakke til Johan. 
 Elena synes, at Johan har for meget at lave og spørger, om han ikke skal købe sig til noget hjælp. Hun vil til tandlæge, når hun har født.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ur1d</t>
   </si>
   <si>
     <t>Tirsdag d 5-11-35.
 Kære Gamle!
 Ti nu stille og hør efter hvad der er overgaaet mig i Dag; jeg har i den Grad været en Lykkens Pamfilius (hvis du ved hvad det er for en) at du ikke kan tænke dig det! I Morges fik jeg et anbefalet Brev fra Las indeholdende en Anvisning paa 800 Kr samt et Brev fra Superchefen selv. Jeg tænkte selvfølgelig at det var nogle Penge jeg skulde hæve for ham, men af Brevet fremgik, at han havde solgt et Billede gennem Kunst for Varer og Varerne bestod af Damekonfektion, som "han ikke vidste hvad var for noget, men mente at var noget ["at" overstreget; "var noget" indsat over linjen] Else og jeg kunde bruge" og nu var det Meningen at vi skulde Dele Beløbet paa den for mig ikke saa helt ufordelagtige Maade, at jeg fik 500 Kr og Else 300 Naar jeg nu faar min normale Korpus igen (det ske forhaabentlig snart) skal jeg rigtignok ud og ekvipere mig, saa du ikke kan kende mig igen naar jeg vender hjem med vore Børn. - Der var ogsaa en Foræringspressent til dig fra Puf, nemlig hans flotte skulderbrede Overfrakke, som han har set sig til den Grad gal paa, at han har købt sig en ny; saa vil han give dig den skulderbrede, hvis du kan tænke dig at bruge den, skriver han, ellers maa han sælge den "med stort Tab" til en Maskandiser, hvad han nødig vil. Jeg betænker mig ikke paa at skrive til ham at du morderelig gerne vil have den. - Ja jeg har været en heldig Kartoffel i Dag, saa kom der ogsaa et meget langt og indholdsrigt Brev fra dig, med mange interessante Meddelelser. Det var jo en Selvfølge at Ulla, naar hun endelig fik noget, saa fik en Kviekalv det er ikke andet end hvad man snart har Ret til at vente og det var især oportunt, naar det drejer sig om Ulla. 
 2
 Ja, du har rigtignok noget at gøre, du gamle, jeg er bange for at det er for meget af det gode og kunde du f. Eks ikke faa Agaton til at forsyne dig med Hvedebrød, saa du ikke behøver at bage selv og du kunde da ogsaa faa Emil (el Hærris) til Hjælp til Malkning, han kunde saa bl.a. overtage det forhadte Spandevaskningshverv; de Pojker plejer jo ikke at være uoverkommelig dyre. Jeg kan se, det er nyttigt, at du har Peugeotten, ikke alene til Langfarter, men ogsaa til de smaa lokale Ture, det hjælper dig dog noget i din Travlhed. Hvordan gaar det med at taale Rystelserne i Ryggen, har den det ordentligt, eller hvordan, det maa du skrive (sandfærdigt) til mig! - Jeg er som sagt bange for, at du ikke behøver at forhaste dig med Auktionen for min Skyld, for her sker jo ingenting og og ["og" overstreget] med Garanti kan jeg ingenting love før om c 14 Dage. Og skulde jeg endelig vise mig paa Skuepladsen inden Auktionen var Ulykken ikke saa stor, se du altsaa bare at faa lidt Sul paa Kroppene. Jeg maa ogsaa gaa til Tandlægen efter Nedkomsten, jeg har ikke været modig nok til at byde mit skøre Hoved den Omgang nu, og det vilde da være dumt ikke at faa Tænderne i Orden inden Hjemkomsten, jeg har dem mistænkt for at være i en miserabel Tilstand.
 Nu skal jeg ud og sørge for lidt Middagsmad, saa det bliver ikke til mere denne Gang end 1000 Hilsner du kære Nissefar fra din Bimsepige.</t>
   </si>
   <si>
     <t>1935-12-11</t>
@@ -11087,53 +11315,50 @@
   <si>
     <t>Heinrich Heine
 Poul Henningsen
 Franz Syberg</t>
   </si>
   <si>
     <t>Den omtalte kronik er Johannes V. Jensen: "Heinrich Heine in Memoriam", Politiken 10. dec. 1935. 
 Det er ikke lykkedes at opspore, hvilket etablissement "Kisten" var. Revyvisen er heller ikke fundet.</t>
   </si>
   <si>
     <t>Fritz Syberg gør Oilegården i stand inden invasionen. Han takker for kronikken. Syberg er uenig i at nedgøre tysk billedhuggerkunst.
 Vinteren er dejlig. Syberg mindes en revyvise fra sin ungdom.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oFJL</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 11-12-35
 Kære Johannes V og Else
 Glædelig Jul til Jer allesammen, i Dag er den paa Vej, vi har bidende Østenvind og Sne i Luften, og jeg har travlt med at gøre Pilegaarden i Orden til Invasionen. Tak for Dit Brev og for Kroniken om Heine, man bliver sig selv, ung igen, ved at læse den. Iøvrigt maa jeg gøre en Indvending, jeg deltager ikke i den danske vanemæssige Reduceren af tysk Billedhuggerkunst. Jeg har beundret for meget af den, saavel som af Arkitektur, paa mine faa Rejser ned igennem Tyskland fra Lübek til Nürnberg og Köln og følt at Danmark var et lille fattigt Land. Og Tyskerne formaar at bevare deres Rigdomme vi derimod kun at ødelægge de faa Værdier vi har. Længe leve Povl Henningsen, Danmarks, eller skal vi sige Raadhuspladsens, store Distanceblænder. Nok om det og Gudskelov for [”for” overstreget] for hver Vinterdag, hvor Sne, Regn og Blæst optræder paa den gammeldags Maner, hvad sang ikke Pigerne i ”Kisten” i min Ungdom som en Protest mod den overhaandtagende Mekanisering – allerede den Gang - : ”Har I hørt om den Maskine som kan lave Men’sker, lissesnart man trykker paa en Knap, springer der en Svensker … men den Slags Maskiner vil vi ej ha fler’a, den gammeldags Maner den holder vi dog mer’a.” Glædelig Jul fra Trylle og Eders hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1936-02-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marie Larsen</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Elise Hansen
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Else Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Thomas Madsen-Mygdal
 Marie Meyer
 Sophus  Meyer
 Anna Meyer 
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Brevet er privateje.</t>
   </si>
   <si>
@@ -11378,103 +11603,137 @@
   <si>
     <t>Fritz Syberg og Gudrun kommer om lørdagen hjem til Hans og Ulla. Syberg håber, at Hans kan køre ham til Kronprinsessegade i København, hvor han skal reparere et billede hos ejeren. Hvis det er krakeleret, må han tage det med til Hans' værksted. Syberg håber ikke, at dette er ubelejligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gIDR</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 20-7-37
 Kære Hans!
 Paa Fredag d. 23. kommer Gudrun og jeg til Taastrup, og Lørdag Morgen (ikke alt for tidlig) kører vi ind og besøger Jer i Azaleavej 5. Jeg sender her et Brev fra Fru Vera Fabricius Hansen, Kronprinsessegade 6. 
 Hvis Du kan faa Tid Lørdag at køre mig derind vilde det passe udmærket Vi tager Grejer med i Bilen til at stramme Lærred og sømme det ordentlig fast med, saa kan det jo være at vi kan faa det i Orden med det samme. Er det derimod noget ved Farven, at den er krakeleret eller lignende saa maa jeg hellere tage det med hjem paa Dit Værksted og behandle det der. Nu faar vi se. Jeg haaber at det ikke falder Dig alt for ubelejligt, jeg vil nemlig gærne have det fra Haanden snarest mulig, saa jeg kan tage hjem igen senest Lørdag den 30. Og Fødselsdagen kommer jo imellem. Hils nu Ulla og Børnene og ha' det godt
 Far.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
     <t>[S. 2. S. 1 og 3 mangler]
 II
 vi hjem i et vidunderligt Måneskin. – 
 Tirsdag d:24, kørte Puf og Else mig herop, men måtte af Sted med det samme, de skulde næste Morgen køre til Båxhult med Las, de var kun deroppe en Dag sejle hjem over Gøteborg - Frederikshavn og havde haft en lang [”lang” overstreget] dejlig Tur, ikke ret lang, (de var kun borte i 5 Dage) men Puf havde travlt og de vilde heller ikke være saa længe borte fra Børnene; - 
 Jeg tog det med Ro i Kerteminde for jeg vidste jo at Gunnar var her og hjalp dem med Høsten, han rejste Dagen efter at jeg var kommen, så jeg kom ligetilpas til at hjælpe med de sidste Læs Korn og al Rivningen, en Dag har jeg ogsaa hjulpet Tinge med at tærske Rivning; så har Tinge og jeg også båret en vældig Stak Rubrænde i Hus, bagefter savede Tinge alle de tykke Stykker, jeg bar dem ind og bagefter gjorde vi rent i Gården så, den var så fin da Frk. Müller kom, vi har været nogle dejlige Ture mens hun var her, men det har Din Mor vel fortalt Dig om; Tante Ugle har jo været en Uge i Kertem. en Dag var hun her; hun rejste i Går jeg tog derud i Går Formiddags, egentlig skulde jeg have bleven der, men Frk Müller var jo lige rejst så de vilde nødig af med mig også, derfor tog jeg tilbage med 5 Bilen og tager så til Kertem. i Morgen og bliver et Par Dage inden jeg rejser til Birkerød; de små var med ned til Bilen, de var aldeles ens klædt på med hvide Bluser og lyseblaa tærnede Bukser med Remme op over Skuldrene og hen over Brystet, de var aldeles bedårende. – Tinge og Mary har fået en yndig Stue der er rigtignok også Billeder på Væggene, så det kan forslå og hvor er det dejligt, at Din Mor har så god Hjælp at hun kan tage den mere med Ro og ikke være så bunden, som nu da Frk. Müller var her og kunne gå alle de dejlige Ture og vide at der var en der tog sig af det herhjemme. -
 Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
 Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
 [Skrevet på hovedet øverst på s. 2:]
 d.13 – 9.
 Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
   </si>
   <si>
+    <t>1938-7</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Julius Hviid
+Else Larsen
+Marie Larsen
+Christine  Mackie
+Elisabeth Mackie
+Carl V Petersen</t>
+  </si>
+  <si>
+    <t>Julius Hviid døde 9. juli 1938. Carl V. Petersen afgik ved døden 17. juli samme år.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3880</t>
+  </si>
+  <si>
+    <t>Julius Hviid er død, og Andreas Larsen m.fl. bandt to kranse med roser og deltog i begravelsen. Carl V. Petersen/Bister er også død. 
+Achton Friis og Marie/Ia Larsen er rejst, og nu er Christine/Meme og Elisabeth Mackie på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1wH7</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+ANDREAS LARSEN
+KJERTEMINDE
+[Håndskrevet:]
+Kære Far.
+Nu skal Du faa en Beretning herfra. Dr. Hviid, som Du jo ved var meget syg, døde den Lørdag vi kørte til Sverige. Vi bandt 2 Kranse, en med Hunderoser og en med Rugosaroser og baade Ia, Else og jeg fulgte. - Ogsaa Bister er jo død, men det har Du vel set i Avisen, naar Du læser dette. Vi har ingen Krans sendt for ["for" overstreget], for de bekendtgjorde at Begravelsen havde fundet Sted i dybeste Stilhed. - Achton Friis rejste i Lørdags og Marie om Mandagen. Nu har vi Meme og Putte. - ["-" overstreget] at slave med. - . Vi har haft votes aarlige Fotograferingsanfald; her ser I nogle af Resultaterne. - Gaarden 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -11652,51 +11911,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tX0v</t>
   </si>
   <si>
     <t>20 Juni 1943.
 Kære Bimse
 Tillykke med fødselsdagen!
 Du fejrer dagen samtidig med Onkel Dede i Brædstrup, som 1/7 bliver 60. Far er i den anledning inviteret derop, men vi ved ikke om han rejser, han er for tiden på Knuthenborg for at male. - Vi havde forleden besøg av Jens, som havde været til kredslægemøde i Nyborg. Han lærte os at spise skyr (den Islandske oplagte mælk) og nu spiser vi skyr og glæder os til at overraske far med det, når han kommer hjem. Man bliver abonnent hos mejeristen i Jyllinge mejeri i Roskilde og får så tilsendt en pakke med regelmæssige mellemrum. - Tak for de gode billeder av børnene og landbruget, desværre har vi ingen nye billeder at gøre gengæld med. Hvad angår vort landbrug, så indskrænker det sig til dyrkning av tobak, kål, løg og enkelte andre ting.
 24/6.
 Nå så langt nåede jeg forleden, nu er det vist tiden at få skrevet færdigt, hvis dette skal nå frem rettidigt. Far kom hjem iaftes, vi gav ham skyr til frokost, men han kunde ikke smage hvad det var! Han lader til at have det godt og nu glæder vi os til at have ["have" overstreget] få hans mange billeder hjem. - Ane og Jeppe er begyndt at få svømmeundervisning, når det nu måtte frugte! - Jeg er begyndt at male vore Joller, men det er ikke med videre held: enten regner det eller også blæser det, så malingen skiftevis regner av og ryger til med skidt. I øjeblikket er det næsten storm.
 Mange hilsner til Digselv og hele familien fra
 Puf
 Else hilser og lykønsker</t>
   </si>
   <si>
     <t>1943-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Achton Friis
 Elena Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 Ane Talbot
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens veninde, Christa Knuth, boede på Knuthenborg.
 Per var barn af Erik/Tinge Warberg Larsen og dennes første kone. Ole var Grethes søn fra første ægteskab. Andreas/Puf Larsens forklaring angående børnene er således ikke korrekt. 
 Andreas Larsens gode ven, Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet af "av", og Andreas Larsen benyttede også i en periode denne stavemåde.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
@@ -11814,51 +12073,51 @@
 Kæreste lille Dis!
 Tak for dit lange gode Brev, som jeg selvfølgelig blev meget glad ved – jeg haaber, du fik en Hilsen fra mig gen. Axel, hvem jeg sendte Fødselsdagsbrev til . Er det 15de eller 16de? Jeg nævner det, fordi man jo ikke helt stoler paa Trafikforb.
 Jeg har nu lagt dit Brev foran mig og skal besvare dine Spørgsmaal. Grethe og Tinge havde længe været enige om at de maatte sammen, men hendes Mand, som ellers tit har sjoflet hende slemt og holdt til andet Steds gjorde Kunster; men en skønne Dag skrev Grethe, at nu var det i Orden og nu kom de, det var sidst i Okt. og de kom midt i Nov. Tinge er lyksalig. Han har paataget sig begge Drengenes Forsørgelse (de er 13 og 6 Aar) han lever jo altid mere i Fantasien end i Realiteten. Men det gaar vel. Han arbejder her hver anden Uger [”r” i slutningen af ordet overstreget] paa egen Kost, men passer jo ved Siden af sine Dyr hjemme. – Lejefolkene flyttede, de havde faaet det at vide i god Tid. Nej gift er de ikke, men har da indrettet sig med Ægtesenge ved Siden af hinanden med et stort Sengetæppe over, hvilket forekommer mig at se allermest intimt ud!! Naturligvis skal de giftes saa snart Papirer kan ordnes. Elle skæver lidt ilde ved Arrangementet (ingen andre nævner det) hun sagde ”Jamen Junge, hun kan da ikke gaa lige fra den ene Mand til den anden”. Det synes vi andre nu godt hun kan og skænker det ikke en Tanke, men vi har jo heller ingen Burgøjser-bekendte. Jeg holder ogsaa umaadelig meget af Grethe, hun er et yndigt Menneske. De har faaet det saa smukt dernede, Grethe førte mange Ting med sig af alle mulige Ting Slags [”Slags” indsat over linjen] og Bibbe har givet ham af sit Bohave fra da hun var Musiklærerinde i Kjertem. De har ogsaa mange Malerier og saa alle de smukke Sager [”Sager” indsat over linjen], som Tinge fik af alle jer til sit Bryllup, bl.a. Malerier af Uglen og Lasse. 
 Saa var der Spørgsmaalene om mit Helbred og der har jeg desværre ikke gode Efterretninger denne Gang. Du spørger til Stokkene – jo, her inde i Stuerne bruger jeg dem ikke saa meget nu, men gaar aldrig ud uden dem; jeg har gaaet flere Smaature, naar Vejret var godt, men ikke i den allersidste Tid. Blæren er fuldstændig i Orden, takket være Pyeloli Tabletter, 2 tre Gange om Dagen, faas i Haandkøb. Det generer mig ikke Spor at gaa om i Haven, der er aldrig Træk og jeg bliver aldrig kold af det; sidde paa en Spand kan jeg ikke (Knæ) bære det paa Møddingen vil jeg nødig, lade andre gøre det endnu nødigere. Og saa varer det ikke mere saa længe for mig som før; min Fordøjelse har oppet sig saa udmærket lige siden jeg var syg. 
 2 Du skal ikke tage din Saltbalje saa højtidelig, det gaar nok. Er der ikke en Skinke, som skal i Røg? Hvis det er en mindre Gris er 5 el. 6 Uger i Salt nok, som elv [”som” overstreget ”elv” skrevet over linjen] om der ikke er megen Lage, ligger det vel pakket i Salt? Jeg kender dem, der aldrig forlanger af sin S.balje at den skal gaa i Lage, kun har det hele pakket i Salt; andre gnider Stykkerne med Salt, pakker dem tæt sammen og laver saa en Lage (stærk nok til at kunne bære et Æg oppe) som de saa hælder kold over lige efter Slagtningen. De forskellige Stykkers Anvendelse, kan du jo næsten se dig ud af; er der lidt tykke Spækstykker kan de jo gaa i Røg sammen med Skinken; de knap saa tykke – men helt fede – bruger jeg til stegt Flæsk og steger dem lidt haardt for at faa mest mulig Fedt til at smøre paa Mad og spare paa Smør. Stykkerne med magert i bruger du vel til Ærter, Hvidkaalssuppe og Grønkaalssuppe? Jeg regner med en 3 Dage i Blød, skifte Vandet hver Dag. Mon disse Par Oplysninger kan hjælpe dig, hvis ikke saa spørg bare igen. Tænk, at Musene netop skulde gnave i det eneste, der kunde tage Skade. Vi kæmper og kæmper med Mus; her paa Egnen har der været fuldstændig oversvømmet af dem; desværre er alle vore Katte døde af Kattesyge; hvad skal det blive til, hvis alle Katte dør og Mus lever. Andres Katte dør ogsaa i denne Tid. 
 Det er sandt: hvis der er noget magert imellem Flæsket – altsaa magre Stykker, kan du jo lægge dem i Blød, d.v.s. skaaret i Skiver, mindst 2 Døgn, snarere 3 og hakke det til Frikadeller; hvis du blander kogte Gulerødder og kogte Kartofler imellem skal der ikke meget Kød til for at faa en Ret. Ligeledes er der jo ”Karbonadeflæsk”, hvis der er Stykker med lige meget fedt og magert. Det skæres i tynde Skiver (som om du skærer Spegeskinke) og lægges i Vand – altsaa Skiverne – i c. 2 Timer; render saa af paa et Dørslag, men skal ikke tørres med et Stykke, dyppes i Hvede_mel og steges i meget hedt Fedt, saa hedt at det straks brunes og kan vendes, helst kun et Par Min. Stuvede Kartofler eller Grøntsager – ikke anden Sauce end hvis der er en Smule Fedt paa Panden
 Nej, det var ikke saa slemt at komme af med Bibbe; Glæden over at Forholdene igen tillod hende at komme tilbage og virke, overstraalede alt andet, og endnu bedre blev det, da hendes Breve fortalte om hendes store Glæde over at komme derop igen; nu kommer hun af med sin elskede Veninde Ellen Grethe Secher, en Købmandsdatter fra Aarhus; hun rejser derfra nu til Febr. skal ud nogle Maaneder at lære lidt Husholdning og skal saa – jeg tænker mig til Maj – giftes med Manse. Hun var her sidst i Nov. – kom, saa, vandt – og Manse var forleden i Aarhus; jeg ved ikke rigtig om de taler om det endnu 
 3 saa du skal ikke skrive Lykønskning til ham. Ja, der er møje nyt aa spørre.
 Nu maa jeg nok til Slut aflevere Beretning om min sidste Sygdom – som ingenlunde er morsom; jeg har mange Gange i den senere Tid ligget vaagen i flere Timer af lidt Smerter i Maven, eller ret. Hjærtekulen, men da Afføringen var saa normal og god har jeg slet ikke ændset det, men da jeg i Søndags Aftes kom i Seng, skal jeg love for at jeg ændsede det; jeg laa i _meget stærk Pine fra 10 Aft. – 6 Morgen, fløj af og til ud af Sengen og herop i Stuen, kunde ikke være til. Tabletter hjalp kun saa lidt. Jeg blundede lidt paa Morgenstunden og laa hele Mandag og stod lidt op i Gaar Eft. Men først i Nat sov jeg rigtig lige ud i en Køre fra 11 Aft. – 8 ½ Morgen. Tror du ikke, det er en Galdehistorie? Det er ikke skærende eller stikkende Smerter (som alm. Mavepine) snarere som om noget presser paa øverst oppe i Maven – Mellemgulvet – og naar det er slemt gør det ondt i Ryggen ogsaa. Jeg tør næsten ikke spise, lidt Grød, Te Mælk og lidt tørt Franskbr. 
 Du spørger vel hvad Doktoren siger, men jeg har ikke haft Doktor. Jeg har betalt Medicin 64 Kr., Sygehuset har sendt Regn. paa 245 Kr og Dr. Fly (for et Aar) 166 Kr. Sogneraadet gør Vrøvl og synes ikke at ville betale mere, saa der sidder jeg nydeligt i det. Jeg har i Dag indgivet Andragenet til Sogneraadet om at blive ved med at betale det. Hvis jeg var i Sygekassen skulde det jo dog betales derfra, og jeg synes ikke der kan forlanges at en uformuende Aldersrentenyder skal betale den Slags selv. Du forstaar, jeg sender nødig Bud efter Læge nu, men gaar det ikke over, bliver jeg jo nødt til det. Tag at beskrive mig Karakteren af dine Galdesmerter. Dette er ikke sjovt – slet ikke, jeg er mægtig ked af det, har ellers følt mig saa stærk i den senere Tid, og saa kommer dette og slaar mig ned igen.
 Elle har jeg ikke set siden før Jul, hun har været saa forkølet længe, men var nok kommen i Søndags, hvis det ikke havde været saadan et Hundevejr. Vi har talt et Par Gg. sm. i Telefonen. Nina fra Glorup spørger saa tit til ”Stisen” naar hun ringer om Søndagen. 
 Nu haaber jeg at høre lidt snart fra dig dette Kæmpebrev har da fortjent det.
 Hils Axel og Nus saa meget, dejligt at hendes Aar har været saa fint.
 Tusind Hilsner søde Dis fra din Junge
 Onsdag 25-1-1944
 [Indsat øverst s. 6, på hovedet:]
 Har du hørt om Marie Balslevs store og frygtelige Oplevelse Ugedagen før Juleaften, ellers skal du faa den i næste Brev. 
 [Indsat øverst s. 1, på hovedet:]
 Næste Dag paa Sengen. Jeg maatte have Bud eft. Dr. Fly nu til Form. Det er Galdeblærebetændelse, jeg skal ligge c. 3 Dage og maa forøvrigt ikke røre fede Ting – Smør, Fedt, Fløde – men ellers spise alt andet, f. Eks meget Sukker. Er det det, du fejler? Der er en meget øm [fortsætter ned langs venstre margen] Hævelse i højre Side af Maven, lige under Ribbenene</t>
   </si>
   <si>
     <t>1944-02-18</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Eric Bøttern
 Thora Cohn
 Antonin Dvorak
 Karl Isakson
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Gerda Rasmussen
 Holger Rasmussen
 Bendt Rom
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Når Andreas Larsen staver ordet "af" som "av" hænger det sammen med hans venskab med kunstneren Sven Havsteen-Mikkelsen. Denne begrundede denne stavemåde, som han holdt hårdt fast i med nogle uklare ideer om det oprindeligt nordiske. 
 I 1944 købte Ny Carlsbergfondet en del af Johannes Larsens kunstsamling og deriblandt fem ud af seks malerier udført af Karl Isakson.</t>
   </si>
   <si>
@@ -11869,51 +12128,51 @@
 Bendt Rom har givet familien nogle Dvorsk-plader.
 Andreas Larsen læser Mother Goose for børnene. Det har ikke været skiføre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EFiY</t>
   </si>
   <si>
     <t>18 Februar 44.
 Kære Lysse.
 Nu er det nok tiden at gratulere Dig til den 27. Tillykke! Jeg håber dette finder Jer alle raske og ved godt mod. Det går måske lidt småt for tiden med Europas rekreation, men det går da og farten tager vel til en skønne dag. Her har vi det alle godt. Far er ved at skære nogle nye træstokke til en ny udgave av den lille mis. Vi sidder i disse dage inde i Havestuen, vi er ved at få væggene ordnet lidt i Dagligstuen. Det har været lidt vanskeligt at finde en farve som passede til zinoberen på væggene, men nu er det lykkedes helt godt. Jeg har i nogle dage gået og lappet de huller, som billederne havde slidt og når lapperne er tørret, skal den nye farve smøres på i kalk, så det nærmest bliver en slags lazering, så den underliggende farve gør sig gældende gennem det nye tynde lag.
 På tirsdag skal vi til Fåborg til Holger Rasmussens; Skriveswane kommer også. Vi glæder os til at se dem, det er jo ikke så tit vi kommer nogen steder nu. Der skal være museumsmøde; det er jo sådan en anledning der skal til, ellers vover man sig jo nødig ud på sådan en jernbanerejse, som vare en hel dag i disse tider. Børnene skal med til Odense, hvor de skal være hos deres bedsteforældre mens vi er i Fåborg. Vi har fået klaveret ind i dagligstuen det skal stå på den væg hvor den lille sofa stod med Isaksons billeder over (de er deponerede). Ved siden av klaveret inde i hjørnet har vi fået en stikkontakt anbragt, så vi kan stille grammofonen (elektrisk) og radioen der, så vi får al "støjen" samlet på et sted. Bendt Rom har sendt os et langt musikstykke 
 2.
 av Dvorak på 5 store plader; det glæder vi os til at høre; det tager vist ca 50 min. at spille det igennem, så det er jo en hel koncert. 
 Jeg er begyndt at læse børnene nogle remser fra den gamle "Mother Goose", vi havde som børn. Det morer dem og de lærer jo lidt Engelsk ved det. Jeg skal hilse Dig mange gange fra Eric Bøttern, han kom nu og sad lidt og fik en Hof sammen med Far. Det har været dårligt med skiføret her på pladsen iår. Børnene gik lidt på græsset i et par dage da der lå et tyndt lag. De sled vallan (eller hvad det er I kalder det) av hurtigere end jeg kunde lægge den på, men det er jo en god morskab for dem.
 Nu vil jeg slutte med at ønske Dig en god fødselsdag
 fra Else og Puf.
 Far skriver imorgen.
 Afs: Andreas Larsen
 Brygger
 Kerteminde</t>
   </si>
   <si>
     <t>1944-05-08</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Grete -
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det har ikke været muligt at finde oplysninger om et centralkomfur.
 Laura Warberg Petersen (Bibbe) var sygeplejeelev på Odder Sygehus.
 Fra Odense kom Else Larsens forældre, samt hendes søster, som blev kaldt Kæreste.
 Johannes Larsen var i 1940'erne jævnligt på besøg hos Christa Knuth på Knuthenborg.</t>
   </si>
@@ -11927,92 +12186,92 @@
     <t>https://fynboerne.ktdk.dk/d/OGBC</t>
   </si>
   <si>
     <t>Kerteminde d. 8/5 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Fødselsdagsbreve og Gaver, jeg er meget glad Tallerkenerne, vi mangler saa haardt nogle i den Størrelse, men desværre fik jeg til Jul en Skotaske, og det er jo ikke just noget, man kan bruge 2 af, men du maa endelig ikke have Besvær med at sende mig noget andet, Rie, det er saa svært at finde noget at forære væk i disse Tider.
 Mandag d. 15/5 1944
 Ja, saa kom dette altsaa alligevel ligesaa sent afsted, som mine Breve plejer at gøre, saa nu kan jeg ogsaa takke for Pufs Gaver, han er meget glad for Glasset, og de lækre Godter faar jeg ogsaa Lov at smage. Vi havde begge gode, fredelige Fødselsdage med Cykleture med Børnene og Middag om Aftenen, fra Odense kom de først om Søndagen. I sidste Uge har vi haft et farligt Jag med at blive færdig med Hovedrengøringen, Tandlægebesøg for hele Familien, Odenserejse og med at faa Las rigget til til Knuthenborgrejse, derfor Brevets Forsinkelse. Las rejste imorges Kl 6 ¼ med Bil til Nyborg og bliver hentet i Nykøbing, saa kan det gøres paa en Dag, han regner med at være hjemme igen til Pinse, til den Tid kommer ogsaa Mor, Far og Kæreste ned i Sommerlejligheden, saa nu skal vi til at bringe den i Orden. Haven har vi helt godt Rede paa nu, vi har haft en flink Mand til Hjælp men desværre er det jo nu en Hundekulde igen, vi har lige fyret op i Kaminen, vi var ellers holdt op. Graagaasen, begge Graaænder og ihvertfald een Høne ruger, saa det er meget spændende at se Resultaterne. Tante Junge er kommet hjem nu og i Pufs Fødselsdagsbrev skriver hun, at det gaar lidt fremad og de er meget glade for Centralkomfuret, hvis bare de havde noget at putte i det, den nye Pige omtaler hun ikke. Bibbe har vi begge haft Brev fra. Eksamen er vistnok gaaet godt, ihvertfald er hun da glad for at den er overstaaet og saavidt jeg har forstaaet har hun det lidt nemmere nu, hun er vel ogsaa træt endnu efter sin sidste Sygdom, men de behandler hende aabenbart godt deroppe. Herfra er ikke noget særligt Nyt, vi har faaet franske Døre for Verandaen, saa den er helt lukket, det har været dejligt i disse kølige Solskinsdage, Solen varmer jo meget i saadan et Glasbur og det vil lune meget til Vinter og skaane Stuen og Bøgerne for Støv og Snavs. Nu har jeg en sidste Annoncekampagne igang for at for at skaffe Piger og hvis det mislykkes, giver jeg op, saa maa vi klare os uden, naar Grete rejser til Juli, og jeg maa trøste mig med, at der er mange, som er værre stillet med smaa Børn og Folkehold, som skal bespises.
 Jeg skal hilse jer mange Gange fra Børnene, de har ikke rigtig Tid til at skrive selv nu, de er ude hele Dagen og har faaet god Kulør, Puf skriver selv og jeg sender Tusind kærlige Hilsner til jer begge fra Else.
 [Øverst på siden:] Hilsen til Lasse og Ursula.
 Rie! Jeg lader [ulæseligt ord] ligge til Sommer, hvis jeg ikke faar anden Besked.</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
   </si>
   <si>
     <t>1944-11-04</t>
   </si>
   <si>
     <t>Jens Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johan/Puf Larsen var en nær ven af maleren Sven Havsteen-Mikkelsen. Sidstnævnte skrev "av" i stedet for "af" - også i sammensatte ord - fordi han fandt denne stavning mere oprindelig og nordisk. Når Johan/Puf staver således, er det formodentlig under påvirkning fra vennen. 
 Hunden, som Johannes Larsen har omtalt i et brev til Johan Larsen tidligere, var en pointer.</t>
   </si>
   <si>
     <t>Andreas/Puf ønsker Jens tillykke. 
 Johannes Larsen har fået en hund af samme race som Scott, og den er ved at lære ikke at jage høns, gæs mv. i haven. På ture til stranden løber den uden snor, og den slæber stykker af en død måge med til badehuset. Hunden hedder Tiras opkaldt efter Jens' oldefars første hunde. Johannes Larsen er rejst til Vilhelm/Klaks for at gå på jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frAp</t>
   </si>
   <si>
     <t>Afs: Brygger 
 Andreas Larsen
 Kerteminde 
 Kerteminde 4 Nov. 44.
 Kære Jens.
 Tillykke med fødselsdagen. Er det ni år Du bliver dennegang? Så kan Du vel så småt begynde at læse Dine breve selv; men Dine kundskaber går vel mere i retning av svensk skrivning så dette må Din Mor eller Far vel læse for Dig. Du har vel hørt, at Farfar har fået en hund; den er av samme race som Scott, men den er kun halvvoksen endnu. Den er vældig glad for at løbe omkring i haven og lege, og den har næsten lært, at den ikke må løbe efter hønsene, ænderne og gæssene. Kun en gang imellem, når en høne eller en and bliver bange for ham og basker avsted, kan han ikke lade være at løbe bagefter. Han hedder Tiras som Din Oldefars to første hunde hed. Hver eftermiddag går Farfar en tur ud langs stranden med Tiras og her får han lov til at løbe frit om uden snor, hvad der morer ham meget, Han fandt for en halv snes dage siden en stor død måge ude i nærheden av slusen; hver dag slæber han den et stykke med sig, når de er på hjemvejen, og Farfar siger, at han snart har fået den helt hjem til vores badehus. Farfar er idag rejst ned til onkel Klaks, hvor han skal på jagt i morgen det er søndag. Han bliver så dernede et par dage, vistnok til onsdag. Om lidt skal Else og jeg ud at gå tur med Tiras, så tager vi ham i snor mens vi går til postkassen med dette brev, inden vi går ud langs stranden, hvor han kan løbe om uden snor.
 Vil Du hilse alle de andre fra os.
 Mange hilsner til Dig selv fra Farfar og os som ikke er rejst: Thora, Jeppe, Ane, Else og Puf</t>
   </si>
   <si>
@@ -12147,51 +12406,51 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>1945-10-13</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Hans Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Johannes Larsen
 Christine  Mackie
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Planteverdenen i Menneskets Tjeneste skrevet af A. Mentz udkom i 1911.
 Olsen var formodentlig bogbinder i Kerteminde. 
 Den omtalte plantegning er muligvis den, der er sendt af Andreas Larsen og gemt under "efterår 1945" i KTDK. 
 Andreas Larsens ven, maleren Sven Havsteen-Mikkelsen, havde den idé, at ordet "af" skulle staves "av", da denne stavemåde forekom ham mere "nordisk". Andreas Larsen overtog denne skrivepraksis. 
 Margaretha/Grethl Bøttern var Larsen-familiens nabo. Hun blev tidligt og pludseligt enke og flyttede med sine børn til København.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender bogen Planteverdenen i Menneskets Tjeneste, som man har haft megen glæde af på Møllebakken i Kerteminde. 
 Der har været rejsegilde på udvidelsen af bryggeriet. Andreas Larsen har ikke tilladelse til at brygge luksusøl, og han kan hverken skaffe kobber til kedel eller flasker. Han håber på dispensation vedrørende brygningen. Andreas Larsen sender plantegning over bryggeriet og beskriver dets indretning.
 Larsen-familien har fået lov til at købe en strimmel jord mere ved Nordstranden i Kerteminde. 
 Margaretha/Gretel Bøttern har solgt sit hus og flytter med børnene til København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SGo2</t>
@@ -12378,51 +12637,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qdBO</t>
   </si>
   <si>
     <t>Kjerteminde 16 Maj 1947.
 Kære Lysse.
 Dersom Du har Benzinmærker, bedes Du sende dem omgaaende. Jeg kan ikke finde dem, mellem mine Papirer og det sidste jeg husker om dem var, at vi fik Benzin et Sted i Sydsjælland paa Vejen til Knuthenborg. Dersom Du ikke har dem, kan Du saa tænke Dig hvor jeg kan have gjort af dem?
 Kan Du hente Grevinden og mig i Hälsingborg Fredag eller senest Lørdag før Pintse? 
 Og hvad Tid paa Dagen kan Du være der? Svar udbedes snarest. Jeg har nu faaet min Volière lidt mere befolket, siden Du var her. Jeg har faaet 2 Dværgvagtler og en Stillits ♀) x af Christiansen. Vagtlen har lagt 2 Æg. Desuden har jeg faaet en Sidensvans til og 3 Dompapper 2 ♂ ♂ og en ♀ og Kanariefugleungen er fløjet af Reden for nogle Dage 
 )x Desuden har jeg købt en Stillits ♂.
 siden. Gaasen fik kun 4 Gæslinger og den ene døde. Andriken fik Hovedet kørt af af Toget, Anden ruger nu. Der er 2 eller 3 Høns med Kyllinger, jeg kan ikke blive klog paa det, jeg har set en med 7 en med 4 og en med 9, men jeg har kun set 2 ad Gangen saa maaske blander de Kyllinger der er lige store. Peter og Manse var her i Søndags. I Fredags var vi i Odense og Discontokassen har skaffet mig 50 svenske Kr. og Tilladelse til at have dem med. Fik Du den 100 Kr Seddel jeg havde? jeg kan nemlig ikke finde den. Jeg glæder mig til at komme over til Jer, og se hvordan det Hele ser ud. 
 Lad mig nu høre fra Dig saa snart som muligt. Jeg faar i Dag besøg af Scheel. Jeg har lover ham noget til at hænge op i Jagtmuseet. Mange Hilsner fra os allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -12853,51 +13112,51 @@
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-05-28</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Aage Blomberg
 Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ove Holger Christian Vind</t>
   </si>
   <si>
     <t>Sanderumgård er en gammel hovedgård, som ligger i Davinde Sogn, Odense Kommune. Ejer 1913-1950: Ove Holger Christian Vind (Wikipedia juni 2024). 
 Rønningesøgaard, også stavet Rønninge Søgård, er et tidligere krongods, beliggende i Rønninge Sogn i Kerteminde Kommune (Wikipedia juni 2024). 
 Christianslund Badehotel lå i Nyborg – lukkede i 1965 (Arkiv.dk). 
 Juelsberg Gods ligger ved Nyborg.
 H. C. Andersen: Den grimme ælling med illustrationer af Johannes Larsen udkom i 1955 på Gyldendal.</t>
   </si>
   <si>
     <t>Johannes Larsens familie har været på en udflugt til tre fynske herregårde. Alle steder blev der holdt foredrag. Ca. 400 gæster deltog.
 Larsen har nu lavet 18 akvareller til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJeE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 [X over hele forsiden].
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
@@ -13097,51 +13356,51 @@
 X [Skrevet langs sidens venstre kant:] Her var rodet af Hovedrengøringen, men Stuen var da klar
 3.
 op til dem, i Manses Seng og Gæstekammersengen, Manse flød saa paa Hjørnesofaen i Stuen, han tager det ikke saa nøje for en Nat. De kørte igen i Morges, før jeg kom op.
 Paa Lørdag Morgen tager vores flinke Ruth paa Sommerferie og bliver borte til den 17de. Saa tager jeg hen til Bibbes, hvad jeg glæder mig til. Saa kan Thyra hente mig der, det er ikke saa langt; fortalte jeg, at hun absolut vil have mig til Lundsgaard en Dag, men når det ikke er bleven af endnu er det p.Gra. daarligt Vejr, det skulde helst være fint, naar jeg skal derhen.
 Du maa da have troet, jeg nærmest var Idiot, at jeg ikke kunde finde ud af, hvad ”Kransen” var for en, men jeg havde ikke fjerneste Erindring om, at jeg havde syet den til dig, jeg gik dem alle igennem i Tankerne og mente, at den 10ende var en helt anden. Tænk Fritz bestilte 12 hos mig, da jeg viste ham Servietterne: jeg har nemlig syet 12, som jeg vil beholde som Mønstre, det er meget nemmere at sy efter end dem i Mønsterbøgerne, dem saa han og blev saa begejstret over, at han bestilte 12, og du maa undskylde mig, at jeg kun tog 1½ Kr. pr. Styk det bliver dog 18 Kr. og saa har jeg oven i Købet den Glæde som det er mig at sy dem.
 Den lille Jørgen fra Rasmus Larsens kommer af og til ind og besøger mig, han er en kostelig Dreng. Forleden sagde han til mig: Sitter du alti’ her ine (ene)? Ja, det gør jeg da, og saa sagde han: Det va’ der ikke Manne aa ku’ gør’. Han maa jo have hørt dem sige noget om det hjemme. Men, Dis, der er virkelig ingen Grund til at beklage mig, for jeg befinder mig vel godt [”godt” indsat over linien] nok ved det, og hvis jeg ikke sad her, hvad tror du saa ikke, der vilde falde paa mig af Arbejde i disse Tider, hvor det er saa vanskeligt at faa Hjælp, Arbejde som maaske vilde overstige mine Kræfter og derfor gøre Livet surt for mig. Gud give Ruth vilde blive til Vinter, men det er tvivlsomt, Moderen længes saa forfærdeligt efter at have hende der i Omegnen. Tænk, Ruth har lige i dette Øjeblik foræret mig en henrivende Gloksinia her var en Blomsterbil, men jeg sagde, jeg kunde ikke købe, og saa købte hun den til mig, hun er en god Pige. - - Saa faar du vist ikke mere denne Gang, men hils nu den gode Axel saa mange Gang og hils ogsaa Dres, jeg tænker paa hende med Taknemmelighed her fordi hun 
 [Skrevet på hovedet øverst på sidste side:]
 underviste Bibbe uden Betaling. Og saa tusind Hilsner til dig selv fra din Junge.
 God Bedring m. Astmaen!</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -13389,59 +13648,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hE0sldGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aW87Yrjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1wH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M320"/>
+  <dimension ref="A1:M334"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15113,153 +15372,153 @@
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>250</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>251</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>252</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>253</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>254</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="5" t="s">
-        <v>256</v>
+      <c r="A40" s="5" t="n">
+        <v>1892</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="I40" s="5"/>
+      <c r="J40" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="J40" s="5" t="s">
+      <c r="K40" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="K40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="L40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="M40" s="5" t="s">
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
         <v>263</v>
-      </c>
-[...3 lines deleted...]
-        <v>1892</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="D41" s="5" t="s">
+      <c r="I41" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="E41" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="I41" s="5"/>
-      <c r="J41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="L41" s="6" t="s">
+      <c r="M41" s="5" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>226</v>
+        <v>271</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>272</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>273</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>274</v>
       </c>
@@ -15485,51 +15744,51 @@
       </c>
       <c r="J47" s="5" t="s">
         <v>313</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>314</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>315</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>319</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
         <v>320</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>321</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>322</v>
       </c>
       <c r="K48" s="5" t="s">
         <v>323</v>
@@ -15665,51 +15924,51 @@
       </c>
       <c r="J51" s="5" t="s">
         <v>343</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>344</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>345</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>347</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F52" s="5" t="s">
         <v>348</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>349</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>350</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>351</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>352</v>
@@ -16512,92 +16771,92 @@
       </c>
       <c r="J70" s="5" t="s">
         <v>481</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>482</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>483</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>486</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>203</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>487</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
         <v>488</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>489</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>490</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>486</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>492</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>493</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>494</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>495</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>496</v>
       </c>
       <c r="L72" s="6" t="s">
@@ -17071,94 +17330,94 @@
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>565</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>566</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>568</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>203</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>569</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>570</v>
       </c>
       <c r="I84" s="5" t="s">
         <v>571</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>572</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>573</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>574</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>576</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>577</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>569</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
         <v>578</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>579</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>580</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>581</v>
       </c>
       <c r="L85" s="6" t="s">
@@ -17333,51 +17592,51 @@
       </c>
       <c r="J89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>608</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>609</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>611</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>612</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I90" s="5" t="s">
         <v>613</v>
       </c>
       <c r="J90" s="5" t="s">
         <v>614</v>
       </c>
@@ -17914,51 +18173,51 @@
       </c>
       <c r="J102" s="5" t="s">
         <v>694</v>
       </c>
       <c r="K102" s="5" t="s">
         <v>695</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>696</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>698</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>699</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>569</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
         <v>700</v>
       </c>
       <c r="I103" s="5" t="s">
         <v>701</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>702</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>703</v>
       </c>
       <c r="L103" s="6" t="s">
@@ -18045,9672 +18304,10324 @@
       </c>
       <c r="J105" s="5" t="s">
         <v>718</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>719</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>720</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>722</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>723</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>724</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>725</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>726</v>
       </c>
       <c r="J106" s="5" t="s">
         <v>727</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>728</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>729</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>731</v>
       </c>
       <c r="B107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="5" t="s">
         <v>732</v>
       </c>
-      <c r="C107" s="5" t="s">
+      <c r="D107" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H107" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="D107" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H107" s="5" t="s">
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>734</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L107" s="6" t="s">
         <v>735</v>
       </c>
-      <c r="M107" s="5"/>
+      <c r="M107" s="5" t="s">
+        <v>736</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K108" s="5" t="s">
-        <v>738</v>
+      <c r="K108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L108" s="6" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>739</v>
+      </c>
+      <c r="D109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="I109" s="5" t="s">
+      <c r="I109" s="5"/>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K109" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="J109" s="5" t="s">
+      <c r="L109" s="6" t="s">
         <v>745</v>
       </c>
-      <c r="K109" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
+        <v>747</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>748</v>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="I110" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="I110" s="5" t="s">
+      <c r="J110" s="5" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>752</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>753</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>755</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>733</v>
+        <v>16</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>492</v>
+        <v>203</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>756</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>757</v>
       </c>
       <c r="J111" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K111" s="5" t="s">
         <v>758</v>
       </c>
-      <c r="K111" s="5" t="s">
+      <c r="L111" s="6" t="s">
         <v>759</v>
       </c>
-      <c r="L111" s="6" t="s">
+      <c r="M111" s="5" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>16</v>
+        <v>739</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F112" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G112" s="5" t="s">
+      <c r="F112" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="I112" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="H112" s="5" t="s">
+      <c r="J112" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="I112" s="5" t="s">
+      <c r="K112" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="J112" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K112" s="5" t="s">
+      <c r="L112" s="6" t="s">
         <v>766</v>
       </c>
-      <c r="L112" s="6" t="s">
+      <c r="M112" s="5" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>408</v>
+        <v>186</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F113" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>769</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>770</v>
       </c>
       <c r="I113" s="5" t="s">
         <v>771</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K113" s="5" t="s">
         <v>772</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>773</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>775</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-      <c r="G114" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="s">
         <v>776</v>
       </c>
-      <c r="H114" s="5" t="s">
+      <c r="I114" s="5" t="s">
         <v>777</v>
       </c>
-      <c r="I114" s="5" t="s">
+      <c r="J114" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K114" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="J114" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K114" s="5" t="s">
+      <c r="L114" s="6" t="s">
         <v>779</v>
       </c>
-      <c r="L114" s="6" t="s">
+      <c r="M114" s="5" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>408</v>
-[...4 lines deleted...]
-      <c r="F115" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="G115" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H115" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="J115" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K115" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="J115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>786</v>
       </c>
-      <c r="K115" s="5" t="s">
+      <c r="M115" s="5" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>776</v>
-[...7 lines deleted...]
-        <v>776</v>
+        <v>17</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H116" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="I116" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="J116" s="5" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K116" s="5" t="s">
         <v>793</v>
       </c>
       <c r="L116" s="6" t="s">
         <v>794</v>
       </c>
       <c r="M116" s="5" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>796</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="E117" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="F117" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H117" s="5" t="s">
+      <c r="I117" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="J117" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K117" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="J117" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>800</v>
       </c>
-      <c r="K117" s="5" t="s">
+      <c r="M117" s="5" t="s">
         <v>801</v>
-      </c>
-[...4 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="I118" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="D118" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H118" s="5" t="s">
+      <c r="J118" s="5" t="s">
         <v>806</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="K118" s="5" t="s">
         <v>807</v>
       </c>
-      <c r="J118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>808</v>
       </c>
-      <c r="K118" s="5" t="s">
+      <c r="M118" s="5" t="s">
         <v>809</v>
-      </c>
-[...4 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>16</v>
+        <v>811</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>186</v>
+        <v>739</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>17</v>
+        <v>392</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="I119" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="J119" s="5" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>815</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>816</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>818</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E120" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="F120" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>820</v>
-      </c>
-[...4 lines deleted...]
-        <v>822</v>
       </c>
       <c r="J120" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K120" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="M120" s="5" t="s">
         <v>823</v>
-      </c>
-[...4 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G121" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G121" s="5" t="s">
+        <v>826</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>827</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>828</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>829</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>830</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>832</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>408</v>
+        <v>16</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="I122" s="5"/>
+      <c r="I122" s="5" t="s">
+        <v>834</v>
+      </c>
       <c r="J122" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>733</v>
+        <v>15</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>201</v>
+        <v>408</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>838</v>
+        <v>825</v>
       </c>
       <c r="F123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H123" s="5" t="s">
+      <c r="I123" s="5"/>
+      <c r="J123" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K123" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>841</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="M123" s="5" t="s">
         <v>842</v>
-      </c>
-[...7 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="I124" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="D124" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="5" t="s">
+      <c r="J124" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="F124" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H124" s="5" t="s">
+      <c r="K124" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>850</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="M124" s="5" t="s">
         <v>851</v>
-      </c>
-[...7 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>733</v>
+        <v>853</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="E125" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="I125" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="F125" s="5" t="s">
+      <c r="J125" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="G125" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H125" s="5" t="s">
+      <c r="K125" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="I125" s="5" t="s">
+      <c r="L125" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="J125" s="5" t="s">
+      <c r="M125" s="5" t="s">
         <v>860</v>
-      </c>
-[...7 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="I126" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="D126" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="5" t="s">
+      <c r="J126" s="5" t="s">
         <v>866</v>
       </c>
-      <c r="F126" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>868</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="M126" s="5" t="s">
         <v>869</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>226</v>
+        <v>871</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>287</v>
-[...6 lines deleted...]
-      <c r="F127" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="I127" s="5" t="s">
         <v>874</v>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H127" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="K127" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="J127" s="5" t="s">
+      <c r="L127" s="6" t="s">
         <v>877</v>
       </c>
-      <c r="K127" s="5" t="s">
+      <c r="M127" s="5" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>733</v>
+        <v>226</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="E128" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="I128" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="F128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="G128" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H128" s="5" t="s">
+      <c r="K128" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="I128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>885</v>
       </c>
-      <c r="J128" s="5" t="s">
+      <c r="M128" s="5" t="s">
         <v>886</v>
-      </c>
-[...7 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>264</v>
+        <v>739</v>
       </c>
       <c r="D129" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="I129" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="E129" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G129" s="5" t="s">
+      <c r="J129" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="H129" s="5" t="s">
+      <c r="K129" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="I129" s="5" t="s">
+      <c r="L129" s="6" t="s">
         <v>894</v>
       </c>
-      <c r="J129" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K129" s="5" t="s">
+      <c r="M129" s="5" t="s">
         <v>895</v>
-      </c>
-[...4 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>733</v>
-[...1 lines deleted...]
-      <c r="E130" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="H130" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="F130" s="5" t="s">
+      <c r="I130" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="G130" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H130" s="5" t="s">
+      <c r="J130" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K130" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="L130" s="6" t="s">
         <v>902</v>
       </c>
-      <c r="J130" s="5" t="s">
+      <c r="M130" s="5" t="s">
         <v>903</v>
-      </c>
-[...7 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="B131" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H131" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>908</v>
       </c>
-      <c r="I131" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J131" s="5" t="s">
+        <v>909</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="M131" s="5"/>
+        <v>911</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>912</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>912</v>
+        <v>738</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="D132" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E132" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G132" s="5" t="s">
+      <c r="D132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="H132" s="5" t="s">
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K132" s="5" t="s">
         <v>915</v>
       </c>
-      <c r="I132" s="5" t="s">
+      <c r="L132" s="6" t="s">
         <v>916</v>
       </c>
-      <c r="J132" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="B133" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G133" s="5" t="s">
+      <c r="H133" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="H133" s="5" t="s">
+      <c r="I133" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="I133" s="5" t="s">
+      <c r="J133" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K133" s="5" t="s">
         <v>923</v>
       </c>
-      <c r="J133" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K133" s="5" t="s">
+      <c r="L133" s="6" t="s">
         <v>924</v>
       </c>
-      <c r="L133" s="6" t="s">
+      <c r="M133" s="5" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="H135" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="D135" s="5" t="s">
+      <c r="I135" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="E135" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I135" s="5"/>
       <c r="J135" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K135" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="K135" s="5" t="s">
+      <c r="L135" s="6" t="s">
         <v>936</v>
       </c>
-      <c r="L135" s="6" t="s">
+      <c r="M135" s="5" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H137" s="5" t="s">
-        <v>946</v>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K137" s="5" t="s">
         <v>947</v>
       </c>
       <c r="L137" s="6" t="s">
         <v>948</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>950</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>265</v>
+        <v>939</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>961</v>
+        <v>257</v>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H140" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H140" s="5" t="s">
+        <v>962</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H141" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K141" s="5" t="s">
         <v>968</v>
       </c>
       <c r="L141" s="6" t="s">
         <v>969</v>
       </c>
       <c r="M141" s="5" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>971</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>265</v>
+        <v>972</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>972</v>
-[...1 lines deleted...]
-      <c r="E142" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="F142" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H142" s="5" t="s">
+      <c r="I142" s="5"/>
+      <c r="J142" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="K142" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="I142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>975</v>
       </c>
-      <c r="J142" s="5" t="s">
+      <c r="M142" s="5" t="s">
         <v>976</v>
-      </c>
-[...7 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H143" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I143" s="5"/>
+      <c r="H143" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>978</v>
+      </c>
       <c r="J143" s="5" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K143" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="M143" s="5" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>733</v>
+        <v>983</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F144" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="G144" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H144" s="5" t="s">
+      <c r="I144" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="J144" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="K144" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="K144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>989</v>
       </c>
-      <c r="L144" s="6" t="s">
+      <c r="M144" s="5" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>993</v>
+        <v>939</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="E145" s="5" t="s">
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="L145" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="M145" s="5" t="s">
         <v>994</v>
-      </c>
-[...26 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L146" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="D146" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H146" s="5" t="s">
+      <c r="M146" s="5" t="s">
         <v>1002</v>
-      </c>
-[...11 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>265</v>
+        <v>1004</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="E147" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="K147" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="F147" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H147" s="5" t="s">
+      <c r="L147" s="6" t="s">
         <v>1009</v>
       </c>
-      <c r="I147" s="5" t="s">
+      <c r="M147" s="5" t="s">
         <v>1010</v>
-      </c>
-[...10 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>265</v>
+        <v>1012</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>1008</v>
+        <v>919</v>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K148" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="I148" s="5" t="s">
+      <c r="L148" s="6" t="s">
         <v>1016</v>
       </c>
-      <c r="J148" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K148" s="5" t="s">
+      <c r="M148" s="5" t="s">
         <v>1017</v>
-      </c>
-[...4 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="B149" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="I149" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>987</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>909</v>
+        <v>1022</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="M149" s="5"/>
+        <v>1023</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>1024</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>486</v>
+        <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>733</v>
-[...7 lines deleted...]
-        <v>985</v>
+        <v>983</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>1025</v>
+        <v>21</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>226</v>
-[...8 lines deleted...]
-        <v>985</v>
+        <v>16</v>
+      </c>
+      <c r="D151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H151" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I151" s="5" t="s">
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I151" s="5"/>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="L151" s="6" t="s">
         <v>1032</v>
       </c>
-      <c r="J151" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="K152" s="5" t="s">
         <v>1037</v>
-      </c>
-[...38 lines deleted...]
-        <v>909</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>1038</v>
       </c>
-      <c r="M152" s="5"/>
+      <c r="M152" s="5" t="s">
+        <v>1039</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>265</v>
+        <v>226</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>1040</v>
+        <v>739</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>1041</v>
       </c>
-      <c r="F153" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F153" s="5" t="s">
+        <v>996</v>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="I153" s="5" t="s">
         <v>1043</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>976</v>
+        <v>1044</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K154" s="5" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>16</v>
+        <v>257</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>186</v>
+        <v>1051</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G155" s="5" t="s">
-        <v>921</v>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="I155" s="5"/>
+        <v>1053</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1054</v>
+      </c>
       <c r="J155" s="5" t="s">
-        <v>21</v>
+        <v>987</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D156" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G156" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I156" s="5"/>
+      <c r="J156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K156" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="L156" s="6" t="s">
         <v>1059</v>
       </c>
-      <c r="L156" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="s">
-        <v>1063</v>
+        <v>927</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F158" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>1067</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>1071</v>
+      </c>
+      <c r="M158" s="5" t="s">
         <v>1072</v>
-      </c>
-[...4 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="s">
-        <v>921</v>
+        <v>1074</v>
       </c>
       <c r="H159" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I159" s="5" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="J159" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L159" s="6" t="s">
         <v>1078</v>
       </c>
-      <c r="L159" s="6" t="s">
+      <c r="M159" s="5" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E160" s="5" t="s">
-        <v>17</v>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I160" s="5" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L160" s="6" t="s">
         <v>1084</v>
       </c>
-      <c r="L160" s="6" t="s">
+      <c r="M160" s="5" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>933</v>
+        <v>16</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>1061</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G161" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I161" s="5"/>
+      <c r="G161" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1088</v>
+      </c>
       <c r="J161" s="5" t="s">
-        <v>1087</v>
+        <v>21</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>933</v>
+        <v>186</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E162" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>1061</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H162" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I162" s="5"/>
+      <c r="H162" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>1094</v>
+      </c>
       <c r="J162" s="5" t="s">
-        <v>1087</v>
+        <v>21</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="D163" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D163" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I163" s="5"/>
-      <c r="J163" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J163" s="5" t="s">
+        <v>1098</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>909</v>
+        <v>1099</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="M163" s="5"/>
+        <v>1100</v>
+      </c>
+      <c r="M163" s="5" t="s">
+        <v>1101</v>
+      </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="D164" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D164" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I164" s="5"/>
-      <c r="J164" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J164" s="5" t="s">
+        <v>1098</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>909</v>
+        <v>1103</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="M164" s="5"/>
+        <v>1104</v>
+      </c>
+      <c r="M164" s="5" t="s">
+        <v>1105</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>1008</v>
+        <v>16</v>
+      </c>
+      <c r="D165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I165" s="5"/>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1103</v>
+        <v>915</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1104</v>
-[...3 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>733</v>
+        <v>256</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>226</v>
+        <v>897</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>1109</v>
+        <v>1019</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G167" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G167" s="5" t="s">
+        <v>1111</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>1112</v>
+        <v>403</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>16</v>
+      </c>
+      <c r="D168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H168" s="5" t="s">
-        <v>913</v>
+      <c r="H168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I168" s="5"/>
-      <c r="J168" s="5" t="s">
+      <c r="J168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K168" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="L168" s="6" t="s">
         <v>1118</v>
       </c>
-      <c r="K168" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I169" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="B169" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I169" s="5" t="s">
+      <c r="J169" s="5" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K169" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="L169" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="M169" s="5" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>1127</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>1128</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>408</v>
-[...7 lines deleted...]
-      <c r="G170" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="I170" s="5"/>
+      <c r="J170" s="5" t="s">
         <v>1129</v>
       </c>
-      <c r="H170" s="5" t="s">
+      <c r="K170" s="5" t="s">
         <v>1130</v>
       </c>
-      <c r="I170" s="5" t="s">
+      <c r="L170" s="6" t="s">
         <v>1131</v>
       </c>
-      <c r="J170" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K170" s="5" t="s">
+      <c r="M170" s="5" t="s">
         <v>1132</v>
-      </c>
-[...4 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K171" s="5" t="s">
         <v>1135</v>
-      </c>
-[...38 lines deleted...]
-        <v>909</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>1136</v>
       </c>
-      <c r="M171" s="5"/>
+      <c r="M171" s="5" t="s">
+        <v>1137</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>264</v>
+        <v>1139</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>891</v>
+        <v>408</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1008</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G172" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="J172" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D173" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G173" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I173" s="5" t="s">
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I173" s="5"/>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K173" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="L173" s="6" t="s">
         <v>1147</v>
       </c>
-      <c r="J173" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J174" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K174" s="5" t="s">
         <v>1152</v>
       </c>
-      <c r="D174" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H174" s="5" t="s">
+      <c r="L174" s="6" t="s">
         <v>1153</v>
       </c>
-      <c r="I174" s="5"/>
-[...3 lines deleted...]
-      <c r="K174" s="5" t="s">
+      <c r="M174" s="5" t="s">
         <v>1154</v>
-      </c>
-[...4 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>1158</v>
+        <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F175" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>1156</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="J175" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K175" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L175" s="6" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M175" s="5" t="s">
         <v>1161</v>
-      </c>
-[...4 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>966</v>
+        <v>1163</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>939</v>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H176" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H176" s="5" t="s">
+        <v>1164</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K176" s="5" t="s">
         <v>1165</v>
       </c>
-      <c r="K176" s="5" t="s">
+      <c r="L176" s="6" t="s">
         <v>1166</v>
       </c>
-      <c r="L176" s="6" t="s">
+      <c r="M176" s="5" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D177" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D177" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E177" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
         <v>1170</v>
       </c>
       <c r="I177" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="J177" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K177" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="K177" s="5" t="s">
+      <c r="L177" s="6" t="s">
         <v>1173</v>
       </c>
-      <c r="L177" s="6" t="s">
+      <c r="M177" s="5" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>16</v>
+        <v>972</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>186</v>
+        <v>939</v>
       </c>
       <c r="E178" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I178" s="5"/>
+      <c r="J178" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K178" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="F178" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G178" s="5" t="s">
+      <c r="L178" s="6" t="s">
         <v>1178</v>
       </c>
-      <c r="H178" s="5" t="s">
+      <c r="M178" s="5" t="s">
         <v>1179</v>
-      </c>
-[...13 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>733</v>
+        <v>1181</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F179" s="5" t="s">
-        <v>985</v>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L179" s="6" t="s">
         <v>1185</v>
       </c>
-      <c r="I179" s="5" t="s">
+      <c r="M179" s="5" t="s">
         <v>1186</v>
-      </c>
-[...10 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K180" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="D180" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H180" s="5" t="s">
+      <c r="L180" s="6" t="s">
         <v>1193</v>
       </c>
-      <c r="I180" s="5"/>
-      <c r="J180" s="5" t="s">
+      <c r="M180" s="5" t="s">
         <v>1194</v>
-      </c>
-[...7 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>186</v>
-[...9 lines deleted...]
-      <c r="G181" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K181" s="5" t="s">
         <v>1199</v>
       </c>
-      <c r="H181" s="5" t="s">
+      <c r="L181" s="6" t="s">
         <v>1200</v>
       </c>
-      <c r="I181" s="5" t="s">
+      <c r="M181" s="5" t="s">
         <v>1201</v>
-      </c>
-[...10 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1205</v>
+        <v>1202</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>16</v>
+        <v>1203</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>186</v>
+        <v>939</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>1177</v>
-[...7 lines deleted...]
-        <v>1199</v>
+        <v>18</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H182" s="5" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I182" s="5"/>
+      <c r="J182" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K182" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="I182" s="5" t="s">
+      <c r="L182" s="6" t="s">
         <v>1207</v>
       </c>
-      <c r="J182" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K182" s="5" t="s">
+      <c r="M182" s="5" t="s">
         <v>1208</v>
-      </c>
-[...4 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H183" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="D183" s="5" t="s">
+      <c r="I183" s="5" t="s">
         <v>1212</v>
       </c>
-      <c r="E183" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H183" s="5" t="s">
+      <c r="J183" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K183" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="I183" s="5" t="s">
+      <c r="L183" s="6" t="s">
         <v>1214</v>
       </c>
-      <c r="J183" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K183" s="5" t="s">
+      <c r="M183" s="5" t="s">
         <v>1215</v>
-      </c>
-[...4 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>1219</v>
+        <v>16</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>18</v>
+        <v>1188</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G184" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G184" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>1217</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="J184" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K184" s="5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L184" s="6" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M184" s="5" t="s">
         <v>1221</v>
-      </c>
-[...4 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1224</v>
+        <v>1216</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1211</v>
+        <v>1222</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1223</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I185" s="5" t="s">
         <v>1225</v>
       </c>
-      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1194</v>
+        <v>1205</v>
       </c>
       <c r="K185" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="L185" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="M185" s="5" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D186" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E186" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G186" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H186" s="5" t="s">
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I186" s="5" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
       <c r="J186" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K186" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L186" s="6" t="s">
         <v>1233</v>
       </c>
-      <c r="L186" s="6" t="s">
+      <c r="M186" s="5" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="E187" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="I187" s="5" t="s">
         <v>1237</v>
       </c>
-      <c r="F187" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G187" s="5" t="s">
+      <c r="J187" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K187" s="5" t="s">
         <v>1238</v>
       </c>
-      <c r="H187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1239</v>
       </c>
-      <c r="I187" s="5" t="s">
+      <c r="M187" s="5" t="s">
         <v>1240</v>
-      </c>
-[...10 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>1211</v>
+        <v>16</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>1246</v>
+        <v>1205</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1250</v>
+        <v>1246</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>1251</v>
+        <v>1222</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>913</v>
-[...4 lines deleted...]
-        </is>
+        <v>939</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1003</v>
+        <v>1205</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1251</v>
+        <v>16</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>913</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G190" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G190" s="5" t="s">
+        <v>1252</v>
       </c>
       <c r="H190" s="5" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="J190" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K190" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L190" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M190" s="5" t="s">
         <v>1257</v>
-      </c>
-[...11 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1251</v>
+        <v>257</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>913</v>
-[...4 lines deleted...]
-        </is>
+        <v>897</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>1259</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G191" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G191" s="5" t="s">
+        <v>1260</v>
       </c>
       <c r="H191" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1263</v>
       </c>
-      <c r="I191" s="5"/>
-[...3 lines deleted...]
-      <c r="K191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1264</v>
       </c>
-      <c r="L191" s="6" t="s">
+      <c r="M191" s="5" t="s">
         <v>1265</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>1268</v>
+        <v>1222</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>913</v>
+        <v>939</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>18</v>
+      </c>
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H192" s="5" t="s">
+        <v>1267</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>1003</v>
+        <v>1268</v>
       </c>
       <c r="K192" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L192" s="6" t="s">
         <v>1270</v>
       </c>
-      <c r="L192" s="6" t="s">
+      <c r="M192" s="5" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H193" s="5" t="s">
         <v>1274</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="K193" s="5" t="s">
         <v>1275</v>
       </c>
       <c r="L193" s="6" t="s">
         <v>1276</v>
       </c>
       <c r="M193" s="5" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>226</v>
+        <v>1273</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-      <c r="F194" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H194" s="5" t="s">
         <v>1279</v>
       </c>
-      <c r="G194" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H194" s="5" t="s">
+      <c r="I194" s="5"/>
+      <c r="J194" s="5" t="s">
         <v>1280</v>
       </c>
-      <c r="I194" s="5" t="s">
+      <c r="K194" s="5" t="s">
         <v>1281</v>
       </c>
-      <c r="J194" s="5" t="s">
+      <c r="L194" s="6" t="s">
         <v>1282</v>
       </c>
-      <c r="K194" s="5" t="s">
+      <c r="M194" s="5" t="s">
         <v>1283</v>
       </c>
-      <c r="L194" s="6" t="s">
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="s">
         <v>1284</v>
-      </c>
-[...6 lines deleted...]
-        <v>1917</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>1286</v>
+        <v>1273</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H195" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H195" s="5" t="s">
+        <v>1285</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="K195" s="5" t="s">
+        <v>1286</v>
+      </c>
+      <c r="L195" s="6" t="s">
         <v>1287</v>
       </c>
-      <c r="L195" s="6" t="s">
+      <c r="M195" s="5" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>201</v>
+        <v>1290</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>733</v>
-[...9 lines deleted...]
-        </is>
+        <v>919</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I196" s="5" t="s">
+      <c r="H196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I196" s="5"/>
+      <c r="J196" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K196" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="J196" s="5" t="s">
+      <c r="L196" s="6" t="s">
         <v>1293</v>
       </c>
-      <c r="K196" s="5" t="s">
+      <c r="M196" s="5" t="s">
         <v>1294</v>
-      </c>
-[...4 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1251</v>
+        <v>1296</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>913</v>
-[...4 lines deleted...]
-        </is>
+        <v>919</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="s">
-        <v>1298</v>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="K197" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="L197" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="M197" s="5" t="s">
         <v>1299</v>
-      </c>
-[...4 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H198" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I198" s="5" t="s">
         <v>1303</v>
       </c>
-      <c r="D198" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H198" s="5" t="s">
+      <c r="J198" s="5" t="s">
         <v>1304</v>
-      </c>
-[...2 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1305</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="5" t="s">
-        <v>1308</v>
+      <c r="A199" s="5" t="n">
+        <v>1917</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>265</v>
+        <v>1308</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="E199" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I199" s="5"/>
+      <c r="J199" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K199" s="5" t="s">
         <v>1309</v>
       </c>
-      <c r="F199" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H199" s="5" t="s">
+      <c r="L199" s="6" t="s">
         <v>1310</v>
       </c>
-      <c r="I199" s="5" t="s">
+      <c r="M199" s="5" t="s">
         <v>1311</v>
-      </c>
-[...10 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>739</v>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J200" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="K200" s="5" t="s">
         <v>1316</v>
       </c>
-      <c r="I200" s="5" t="s">
+      <c r="L200" s="6" t="s">
         <v>1317</v>
       </c>
-      <c r="J200" s="5" t="s">
+      <c r="M200" s="5" t="s">
         <v>1318</v>
-      </c>
-[...7 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>186</v>
+        <v>1273</v>
       </c>
       <c r="D201" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I201" s="5"/>
+      <c r="J201" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K201" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="L201" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="M201" s="5" t="s">
         <v>1323</v>
-      </c>
-[...31 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1329</v>
+        <v>1324</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>186</v>
+        <v>1325</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1323</v>
+        <v>919</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G202" s="5" t="s">
-        <v>1330</v>
+      <c r="G202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1331</v>
-[...3 lines deleted...]
-      </c>
+        <v>1326</v>
+      </c>
+      <c r="I202" s="5"/>
       <c r="J202" s="5" t="s">
-        <v>403</v>
+        <v>1014</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1333</v>
+        <v>1327</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1336</v>
+        <v>1330</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>1337</v>
+        <v>257</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1338</v>
-[...4 lines deleted...]
-        </is>
+        <v>1051</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>1331</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1341</v>
+        <v>987</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1342</v>
+        <v>1334</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1343</v>
+        <v>1335</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1344</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D204" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D204" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E204" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>403</v>
+        <v>1340</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1345</v>
+      </c>
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1352</v>
+        <v>1346</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1353</v>
+        <v>1347</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1354</v>
+        <v>1348</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1356</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1357</v>
+        <v>1351</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>1358</v>
+        <v>186</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1345</v>
+      </c>
+      <c r="E206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G206" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G206" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>1353</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1360</v>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J207" s="5" t="s">
         <v>1363</v>
       </c>
-      <c r="I207" s="5" t="s">
+      <c r="K207" s="5" t="s">
         <v>1364</v>
       </c>
-      <c r="J207" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K207" s="5" t="s">
+      <c r="L207" s="6" t="s">
         <v>1365</v>
       </c>
-      <c r="L207" s="6" t="s">
+      <c r="M207" s="5" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I208" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="D208" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="5" t="s">
+      <c r="J208" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K208" s="5" t="s">
         <v>1370</v>
       </c>
-      <c r="F208" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H208" s="5" t="s">
+      <c r="L208" s="6" t="s">
         <v>1371</v>
       </c>
-      <c r="I208" s="5" t="s">
+      <c r="M208" s="5" t="s">
         <v>1372</v>
-      </c>
-[...10 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1377</v>
+        <v>1373</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>865</v>
+        <v>16</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J209" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K209" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L209" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="M209" s="5" t="s">
         <v>1378</v>
-      </c>
-[...13 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1384</v>
+        <v>1379</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D210" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D210" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E210" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H210" s="5" t="s">
-        <v>1385</v>
+      <c r="H210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1389</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1390</v>
+        <v>1379</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>186</v>
+        <v>1380</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E211" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E211" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1391</v>
+        <v>1385</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1392</v>
+        <v>1386</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1393</v>
+        <v>1387</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1394</v>
+        <v>1388</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1395</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1396</v>
+        <v>1390</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>186</v>
+        <v>1391</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1338</v>
-[...4 lines deleted...]
-        </is>
+        <v>1325</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>1392</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J212" s="5" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K212" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="L212" s="6" t="s">
         <v>1397</v>
       </c>
-      <c r="I212" s="5" t="s">
+      <c r="M212" s="5" t="s">
         <v>1398</v>
-      </c>
-[...10 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>662</v>
+        <v>871</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1338</v>
-[...1 lines deleted...]
-      <c r="E213" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="K213" s="5" t="s">
         <v>1403</v>
       </c>
-      <c r="F213" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G213" s="5" t="s">
+      <c r="L213" s="6" t="s">
         <v>1404</v>
       </c>
-      <c r="H213" s="5" t="s">
+      <c r="M213" s="5" t="s">
         <v>1405</v>
-      </c>
-[...13 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>265</v>
+        <v>186</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>1345</v>
+      </c>
+      <c r="E214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J214" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K214" s="5" t="s">
+        <v>1409</v>
+      </c>
+      <c r="L214" s="6" t="s">
+        <v>1410</v>
+      </c>
+      <c r="M214" s="5" t="s">
         <v>1411</v>
-      </c>
-[...13 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H215" s="5" t="s">
+        <v>1413</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K215" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="L215" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="M215" s="5" t="s">
         <v>1417</v>
-      </c>
-[...28 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1425</v>
+        <v>1418</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1360</v>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1427</v>
+        <v>1419</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1428</v>
+        <v>1420</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>403</v>
+        <v>1363</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1429</v>
+        <v>1421</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1430</v>
+        <v>1422</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1431</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1432</v>
+        <v>1424</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>662</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>1426</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1433</v>
-[...5 lines deleted...]
-        </is>
+        <v>1427</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="M217" s="5"/>
+        <v>1430</v>
+      </c>
+      <c r="M217" s="5" t="s">
+        <v>1431</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>16</v>
+        <v>257</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>186</v>
+        <v>1051</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1269</v>
+        <v>1331</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G218" s="5" t="s">
+      <c r="G218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="K218" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="L218" s="6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="M218" s="5" t="s">
         <v>1437</v>
-      </c>
-[...16 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1443</v>
+        <v>1438</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>16</v>
+        <v>1439</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>186</v>
+        <v>739</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>1269</v>
-[...6 lines deleted...]
-      <c r="G219" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I219" s="5"/>
+      <c r="J219" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="K219" s="5" t="s">
         <v>1444</v>
       </c>
-      <c r="H219" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I219" s="5" t="s">
+      <c r="L219" s="6" t="s">
         <v>1445</v>
       </c>
-      <c r="J219" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K219" s="5" t="s">
+      <c r="M219" s="5" t="s">
         <v>1446</v>
-      </c>
-[...4 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1449</v>
+        <v>1447</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D220" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D220" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I220" s="5" t="s">
         <v>1450</v>
       </c>
-      <c r="I220" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J220" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K220" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="L220" s="6" t="s">
         <v>1452</v>
       </c>
-      <c r="M220" s="5"/>
+      <c r="M220" s="5" t="s">
+        <v>1453</v>
+      </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...3 lines deleted...]
-        <v>1454</v>
+      <c r="D221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G221" s="5" t="s">
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="s">
         <v>1455</v>
       </c>
-      <c r="H221" s="5" t="s">
+      <c r="I221" s="5"/>
+      <c r="J221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K221" s="5" t="s">
         <v>1456</v>
       </c>
-      <c r="I221" s="5" t="s">
+      <c r="L221" s="6" t="s">
         <v>1457</v>
       </c>
-      <c r="J221" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D222" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D222" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E222" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G222" s="5" t="s">
+        <v>1459</v>
       </c>
       <c r="H222" s="5" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>1461</v>
+      </c>
+      <c r="J222" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K222" s="5" t="s">
         <v>1462</v>
       </c>
-      <c r="I222" s="5" t="s">
+      <c r="L222" s="6" t="s">
         <v>1463</v>
       </c>
-      <c r="J222" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K222" s="5" t="s">
+      <c r="M222" s="5" t="s">
         <v>1464</v>
-      </c>
-[...4 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1467</v>
+        <v>1465</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1177</v>
+        <v>1291</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="s">
-        <v>1468</v>
+        <v>1466</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1469</v>
-[...1 lines deleted...]
-      <c r="I223" s="5"/>
+        <v>662</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>1467</v>
+      </c>
       <c r="J223" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K223" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="L223" s="6" t="s">
+        <v>1469</v>
+      </c>
+      <c r="M223" s="5" t="s">
         <v>1470</v>
-      </c>
-[...4 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I224" s="5"/>
+      <c r="J224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K224" s="5" t="s">
         <v>1473</v>
       </c>
-      <c r="B224" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E224" s="5" t="s">
+      <c r="L224" s="6" t="s">
         <v>1474</v>
       </c>
-      <c r="F224" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1482</v>
+        <v>1475</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>1177</v>
+        <v>1476</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="s">
-        <v>1483</v>
+        <v>1477</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1484</v>
+        <v>1478</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1485</v>
+        <v>1479</v>
       </c>
       <c r="J225" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1486</v>
+        <v>1480</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1487</v>
+        <v>1481</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1488</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1489</v>
+        <v>1483</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>1345</v>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H226" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H226" s="5" t="s">
+        <v>1484</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="J226" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1490</v>
+        <v>1486</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1491</v>
-[...1 lines deleted...]
-      <c r="M226" s="5"/>
+        <v>1487</v>
+      </c>
+      <c r="M226" s="5" t="s">
+        <v>1488</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1338</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>1188</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="I227" s="5"/>
+      <c r="J227" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K227" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L227" s="6" t="s">
         <v>1493</v>
       </c>
-      <c r="H227" s="5" t="s">
+      <c r="M227" s="5" t="s">
         <v>1494</v>
-      </c>
-[...13 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1499</v>
+        <v>1495</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>1128</v>
+        <v>739</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>408</v>
+        <v>226</v>
       </c>
       <c r="E228" s="5" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F228" s="5" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J228" s="5" t="s">
         <v>1500</v>
       </c>
-      <c r="F228" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H228" s="5" t="s">
+      <c r="K228" s="5" t="s">
         <v>1501</v>
       </c>
-      <c r="I228" s="5" t="s">
+      <c r="L228" s="6" t="s">
         <v>1502</v>
       </c>
-      <c r="J228" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K228" s="5" t="s">
+      <c r="M228" s="5" t="s">
         <v>1503</v>
-      </c>
-[...4 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1128</v>
+        <v>16</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>408</v>
+        <v>186</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>1188</v>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>1505</v>
       </c>
       <c r="H229" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I229" s="5" t="s">
         <v>1507</v>
       </c>
-      <c r="I229" s="5" t="s">
+      <c r="J229" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K229" s="5" t="s">
         <v>1508</v>
       </c>
-      <c r="J229" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K229" s="5" t="s">
+      <c r="L229" s="6" t="s">
         <v>1509</v>
       </c>
-      <c r="L229" s="6" t="s">
+      <c r="M229" s="5" t="s">
         <v>1510</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D230" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E230" s="5" t="s">
+      <c r="D230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I230" s="5"/>
+      <c r="J230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K230" s="5" t="s">
+        <v>1512</v>
+      </c>
+      <c r="L230" s="6" t="s">
         <v>1513</v>
       </c>
-      <c r="F230" s="5" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="M230" s="5"/>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1520</v>
+        <v>1514</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1521</v>
+        <v>1360</v>
+      </c>
+      <c r="E231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="s">
-        <v>1522</v>
+        <v>1515</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1524</v>
+        <v>1517</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1526</v>
+        <v>1519</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1527</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1528</v>
+        <v>1521</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>1128</v>
+        <v>1139</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>408</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>1529</v>
+        <v>1522</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-        <v>1531</v>
+        <v>18</v>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1532</v>
+        <v>1523</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1533</v>
+        <v>1524</v>
       </c>
       <c r="J232" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1534</v>
+        <v>1525</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1535</v>
+        <v>1526</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1536</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1537</v>
+        <v>1528</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1538</v>
+        <v>1139</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1539</v>
+        <v>408</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>1540</v>
+        <v>18</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1541</v>
+        <v>1529</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1542</v>
+        <v>1530</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1543</v>
+        <v>403</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1544</v>
+        <v>1531</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1545</v>
+        <v>1532</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1546</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1547</v>
+        <v>1534</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I234" s="5" t="s">
         <v>1538</v>
       </c>
-      <c r="D234" s="5" t="s">
-[...16 lines deleted...]
-      <c r="I234" s="5"/>
       <c r="J234" s="5" t="s">
-        <v>1550</v>
+        <v>21</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1551</v>
+        <v>1539</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1552</v>
+        <v>1540</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1553</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1554</v>
+        <v>1542</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D235" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D235" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>1543</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G235" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G235" s="5" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1545</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J235" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K235" s="5" t="s">
+        <v>1547</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1555</v>
-[...1 lines deleted...]
-      <c r="M235" s="5"/>
+        <v>1548</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1549</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>16</v>
+        <v>1139</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>1426</v>
+        <v>408</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1551</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>1552</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>1557</v>
+        <v>1553</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1558</v>
+        <v>1554</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1559</v>
+        <v>1555</v>
       </c>
       <c r="J236" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1560</v>
+        <v>1556</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1561</v>
+        <v>1557</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>16</v>
+        <v>1560</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>186</v>
+        <v>1561</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>1563</v>
+      </c>
+      <c r="I237" s="5" t="s">
         <v>1564</v>
       </c>
-      <c r="H237" s="5" t="s">
+      <c r="J237" s="5" t="s">
         <v>1565</v>
       </c>
-      <c r="I237" s="5" t="s">
+      <c r="K237" s="5" t="s">
         <v>1566</v>
       </c>
-      <c r="J237" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K237" s="5" t="s">
+      <c r="L237" s="6" t="s">
         <v>1567</v>
       </c>
-      <c r="L237" s="6" t="s">
+      <c r="M237" s="5" t="s">
         <v>1568</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>16</v>
+        <v>1560</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>186</v>
+        <v>478</v>
       </c>
       <c r="E238" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H238" s="5" t="s">
         <v>1571</v>
       </c>
-      <c r="F238" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G238" s="5" t="s">
+      <c r="I238" s="5"/>
+      <c r="J238" s="5" t="s">
         <v>1572</v>
       </c>
-      <c r="H238" s="5" t="s">
+      <c r="K238" s="5" t="s">
         <v>1573</v>
       </c>
-      <c r="I238" s="5" t="s">
+      <c r="L238" s="6" t="s">
         <v>1574</v>
       </c>
-      <c r="J238" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K238" s="5" t="s">
+      <c r="M238" s="5" t="s">
         <v>1575</v>
-      </c>
-[...4 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1578</v>
+        <v>1576</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1538</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G239" s="5" t="s">
-[...3 lines deleted...]
-        <v>1579</v>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I239" s="5"/>
-      <c r="J239" s="5" t="s">
-[...3 lines deleted...]
-        <v>1580</v>
+      <c r="J239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1581</v>
-[...3 lines deleted...]
-      </c>
+        <v>1577</v>
+      </c>
+      <c r="M239" s="5"/>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>1582</v>
+      </c>
+      <c r="L240" s="6" t="s">
+        <v>1583</v>
+      </c>
+      <c r="M240" s="5" t="s">
         <v>1584</v>
-      </c>
-[...28 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1591</v>
+        <v>1585</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1538</v>
+        <v>16</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="s">
-        <v>1592</v>
+        <v>1586</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1593</v>
+        <v>1587</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1594</v>
+        <v>1588</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>1550</v>
+        <v>21</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1595</v>
+        <v>1589</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>1538</v>
+        <v>16</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>17</v>
+        <v>1593</v>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>1595</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L242" s="6" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M242" s="5" t="s">
         <v>1599</v>
-      </c>
-[...16 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>186</v>
+        <v>1560</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="s">
-        <v>1606</v>
+        <v>1570</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1607</v>
-[...3 lines deleted...]
-      </c>
+        <v>1601</v>
+      </c>
+      <c r="I243" s="5"/>
       <c r="J243" s="5" t="s">
-        <v>21</v>
+        <v>1572</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>186</v>
+        <v>1606</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E244" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E244" s="5" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G244" s="5" t="s">
+        <v>1210</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="J244" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1617</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1618</v>
+        <v>1613</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>186</v>
+        <v>1560</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G245" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G245" s="5" t="s">
+        <v>1614</v>
       </c>
       <c r="H245" s="5" t="s">
+        <v>1615</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1616</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K245" s="5" t="s">
+        <v>1617</v>
+      </c>
+      <c r="L245" s="6" t="s">
+        <v>1618</v>
+      </c>
+      <c r="M245" s="5" t="s">
         <v>1619</v>
-      </c>
-[...13 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>1623</v>
+      </c>
+      <c r="J246" s="5" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K246" s="5" t="s">
         <v>1624</v>
       </c>
-      <c r="B246" s="5" t="s">
-[...36 lines deleted...]
-      <c r="K246" s="5" t="s">
+      <c r="L246" s="6" t="s">
         <v>1625</v>
       </c>
-      <c r="L246" s="6" t="s">
+      <c r="M246" s="5" t="s">
         <v>1626</v>
       </c>
-      <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D247" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D247" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F247" s="5" t="s">
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G247" s="5" t="s">
         <v>1628</v>
       </c>
-      <c r="G247" s="5" t="s">
+      <c r="H247" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="H247" s="5" t="s">
+      <c r="I247" s="5" t="s">
         <v>1630</v>
       </c>
-      <c r="I247" s="5" t="s">
+      <c r="J247" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K247" s="5" t="s">
         <v>1631</v>
       </c>
-      <c r="J247" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K247" s="5" t="s">
+      <c r="L247" s="6" t="s">
         <v>1632</v>
       </c>
-      <c r="L247" s="6" t="s">
+      <c r="M247" s="5" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D248" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D248" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G248" s="5" t="s">
+      <c r="G248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>1635</v>
+      </c>
+      <c r="I248" s="5" t="s">
         <v>1636</v>
       </c>
-      <c r="H248" s="5" t="s">
+      <c r="J248" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K248" s="5" t="s">
         <v>1637</v>
       </c>
-      <c r="I248" s="5" t="s">
+      <c r="L248" s="6" t="s">
         <v>1638</v>
       </c>
-      <c r="J248" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K248" s="5" t="s">
+      <c r="M248" s="5" t="s">
         <v>1639</v>
-      </c>
-[...4 lines deleted...]
-        <v>1641</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I249" s="5" t="s">
         <v>1642</v>
       </c>
-      <c r="B249" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H249" s="5" t="s">
+      <c r="J249" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K249" s="5" t="s">
         <v>1643</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L249" s="6" t="s">
         <v>1644</v>
       </c>
-      <c r="M249" s="5"/>
+      <c r="M249" s="5" t="s">
+        <v>1645</v>
+      </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H250" s="5" t="s">
-        <v>1646</v>
+      <c r="H250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K250" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K250" s="5" t="s">
+        <v>1647</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D251" s="5" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="D251" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>1650</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>1651</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1648</v>
-[...10 lines deleted...]
-        </is>
+        <v>1652</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>1653</v>
+      </c>
+      <c r="J251" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K251" s="5" t="s">
+        <v>1654</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1649</v>
-[...1 lines deleted...]
-      <c r="M251" s="5"/>
+        <v>1655</v>
+      </c>
+      <c r="M251" s="5" t="s">
+        <v>1656</v>
+      </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>1651</v>
+        <v>662</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G252" s="5" t="s">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D257" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D257" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F257" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F257" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G257" s="5" t="s">
+        <v>1677</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1671</v>
-[...10 lines deleted...]
-        </is>
+        <v>1678</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>1679</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K257" s="5" t="s">
+        <v>1680</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1672</v>
-[...1 lines deleted...]
-      <c r="M257" s="5"/>
+        <v>1681</v>
+      </c>
+      <c r="M257" s="5" t="s">
+        <v>1682</v>
+      </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1673</v>
+        <v>1683</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1674</v>
+        <v>1684</v>
       </c>
       <c r="I258" s="5"/>
       <c r="J258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
       <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>733</v>
-[...11 lines deleted...]
-        <v>1678</v>
+        <v>16</v>
+      </c>
+      <c r="D259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1679</v>
-[...8 lines deleted...]
-        <v>1682</v>
+        <v>1687</v>
+      </c>
+      <c r="I259" s="5"/>
+      <c r="J259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1683</v>
-[...3 lines deleted...]
-      </c>
+        <v>1688</v>
+      </c>
+      <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D260" s="5" t="s">
-[...3 lines deleted...]
-        <v>465</v>
+      <c r="D260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G260" s="5" t="s">
-        <v>1686</v>
+      <c r="G260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1687</v>
-[...8 lines deleted...]
-        <v>1689</v>
+        <v>1690</v>
+      </c>
+      <c r="I260" s="5"/>
+      <c r="J260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1690</v>
-[...1 lines deleted...]
-      <c r="M260" s="5" t="s">
         <v>1691</v>
       </c>
+      <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
         <v>1692</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C261" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H261" s="5" t="s">
         <v>1693</v>
       </c>
-      <c r="D261" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E261" s="5" t="s">
+      <c r="I261" s="5"/>
+      <c r="J261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="6" t="s">
         <v>1694</v>
       </c>
-      <c r="F261" s="5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1702</v>
+        <v>1695</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>517</v>
-[...8 lines deleted...]
-        <v>1703</v>
+        <v>16</v>
+      </c>
+      <c r="D262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1704</v>
-[...8 lines deleted...]
-        <v>1707</v>
+        <v>1696</v>
+      </c>
+      <c r="I262" s="5"/>
+      <c r="J262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1708</v>
-[...3 lines deleted...]
-      </c>
+        <v>1697</v>
+      </c>
+      <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1710</v>
+        <v>1698</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1711</v>
+        <v>1699</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K263" s="5" t="s">
-        <v>1712</v>
+      <c r="K263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1713</v>
+        <v>1700</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1714</v>
+        <v>1701</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1715</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1716</v>
+        <v>1702</v>
       </c>
       <c r="I264" s="5"/>
-      <c r="J264" s="5" t="s">
-[...3 lines deleted...]
-        <v>1717</v>
+      <c r="J264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1718</v>
-[...3 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1720</v>
+        <v>1704</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1721</v>
+        <v>1705</v>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K265" s="5" t="s">
-        <v>1722</v>
+      <c r="K265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1723</v>
+        <v>1706</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1724</v>
+        <v>1707</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>16</v>
+        <v>739</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1725</v>
+        <v>201</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-        </is>
+        <v>1708</v>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>1709</v>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1726</v>
+        <v>1710</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1727</v>
+        <v>1711</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1728</v>
+        <v>1712</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1729</v>
+        <v>1713</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1730</v>
+        <v>1714</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1731</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1732</v>
+        <v>1716</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>1338</v>
-[...4 lines deleted...]
-        </is>
+        <v>1448</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G267" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G267" s="5" t="s">
+        <v>1717</v>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1733</v>
+        <v>1718</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1734</v>
+        <v>1719</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1728</v>
+        <v>403</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1735</v>
+        <v>1720</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1736</v>
+        <v>1721</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1737</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1738</v>
+        <v>1723</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>517</v>
+        <v>1724</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>478</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F268" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G268" s="5" t="s">
+        <v>1726</v>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1739</v>
+        <v>1727</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>1741</v>
+        <v>1729</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1742</v>
+        <v>1730</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1743</v>
+        <v>1731</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1744</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1745</v>
+        <v>1733</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>1746</v>
+        <v>517</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="E269" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>1747</v>
+        <v>17</v>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="I269" s="5"/>
+        <v>1735</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>1736</v>
+      </c>
       <c r="J269" s="5" t="s">
-        <v>403</v>
+        <v>1737</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1749</v>
+        <v>1738</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1750</v>
+        <v>1739</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1751</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1752</v>
+        <v>1741</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>16</v>
+      </c>
+      <c r="D270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1753</v>
-[...5 lines deleted...]
-        <v>1755</v>
+        <v>1742</v>
+      </c>
+      <c r="I270" s="5"/>
+      <c r="J270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1756</v>
+        <v>1743</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1757</v>
-[...3 lines deleted...]
-      </c>
+        <v>1744</v>
+      </c>
+      <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1759</v>
+        <v>1745</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>1760</v>
-[...1 lines deleted...]
-      <c r="D271" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E271" s="5" t="s">
-        <v>18</v>
+      <c r="D271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G271" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="G271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I271" s="5"/>
+      <c r="J271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1764</v>
+        <v>1743</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1765</v>
-[...3 lines deleted...]
-      </c>
+        <v>1746</v>
+      </c>
+      <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1767</v>
+        <v>1747</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>16</v>
+      </c>
+      <c r="D272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1768</v>
-[...5 lines deleted...]
-        <v>1770</v>
+        <v>1748</v>
+      </c>
+      <c r="I272" s="5"/>
+      <c r="J272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1771</v>
+        <v>1749</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1772</v>
-[...3 lines deleted...]
-      </c>
+        <v>1750</v>
+      </c>
+      <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1774</v>
+        <v>1751</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>1775</v>
-[...5 lines deleted...]
-        <v>1776</v>
+        <v>1748</v>
+      </c>
+      <c r="D273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1777</v>
-[...5 lines deleted...]
-        <v>1728</v>
+        <v>1748</v>
+      </c>
+      <c r="I273" s="5"/>
+      <c r="J273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1779</v>
+        <v>1752</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1780</v>
-[...3 lines deleted...]
-      </c>
+        <v>1753</v>
+      </c>
+      <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1782</v>
+        <v>1754</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1748</v>
+      </c>
+      <c r="D274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1783</v>
-[...5 lines deleted...]
-        <v>1728</v>
+        <v>1748</v>
+      </c>
+      <c r="I274" s="5"/>
+      <c r="J274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1785</v>
+        <v>1755</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1786</v>
-[...3 lines deleted...]
-      </c>
+        <v>1756</v>
+      </c>
+      <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1788</v>
+        <v>1757</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>733</v>
-[...8 lines deleted...]
-        <v>1790</v>
+        <v>1748</v>
+      </c>
+      <c r="D275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1791</v>
-[...5 lines deleted...]
-        <v>1793</v>
+        <v>1748</v>
+      </c>
+      <c r="I275" s="5"/>
+      <c r="J275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1794</v>
+        <v>1752</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1795</v>
-[...3 lines deleted...]
-      </c>
+        <v>1758</v>
+      </c>
+      <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1797</v>
+        <v>1759</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>733</v>
+        <v>1760</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>478</v>
+        <v>408</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>1789</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1798</v>
+        <v>1761</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="s">
-        <v>1799</v>
+        <v>403</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1800</v>
+        <v>1762</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1801</v>
+        <v>1763</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1802</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1803</v>
+        <v>1765</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D277" s="5" t="s">
-[...3 lines deleted...]
-        <v>1804</v>
+      <c r="D277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1805</v>
-[...5 lines deleted...]
-        <v>1807</v>
+        <v>1766</v>
+      </c>
+      <c r="I277" s="5"/>
+      <c r="J277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1808</v>
+        <v>1767</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1809</v>
-[...3 lines deleted...]
-      </c>
+        <v>1768</v>
+      </c>
+      <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1811</v>
+        <v>1769</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>1812</v>
-[...4 lines deleted...]
-        </is>
+        <v>1770</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1813</v>
+        <v>1771</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1814</v>
+        <v>1772</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1807</v>
+        <v>1773</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1815</v>
+        <v>1774</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1816</v>
+        <v>1775</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1817</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1818</v>
+        <v>1777</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>662</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1819</v>
+        <v>1360</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1820</v>
+        <v>1778</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1821</v>
+        <v>1779</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1728</v>
+        <v>1773</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1822</v>
+        <v>1780</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1823</v>
+        <v>1781</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1824</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1825</v>
+        <v>1783</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>265</v>
+        <v>517</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>478</v>
+      </c>
+      <c r="E280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1826</v>
-[...1 lines deleted...]
-      <c r="I280" s="5"/>
+        <v>1784</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>1785</v>
+      </c>
       <c r="J280" s="5" t="s">
-        <v>976</v>
+        <v>1786</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1827</v>
+        <v>1787</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1828</v>
+        <v>1788</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1829</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1830</v>
+        <v>1790</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>1251</v>
+        <v>1791</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1303</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G281" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G281" s="5" t="s">
+        <v>1792</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1831</v>
-[...3 lines deleted...]
-      </c>
+        <v>1793</v>
+      </c>
+      <c r="I281" s="5"/>
       <c r="J281" s="5" t="s">
-        <v>1728</v>
+        <v>403</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1833</v>
+        <v>1794</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1834</v>
+        <v>1795</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1835</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1836</v>
+        <v>1797</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>1303</v>
+        <v>517</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>1338</v>
+        <v>478</v>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1837</v>
+        <v>1798</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1838</v>
+        <v>1799</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1728</v>
+        <v>1800</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1839</v>
+        <v>1801</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1840</v>
+        <v>1802</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1841</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1842</v>
+        <v>1804</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>265</v>
+        <v>1805</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>972</v>
+        <v>16</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>1309</v>
+        <v>18</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="s">
-        <v>1843</v>
+        <v>1806</v>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1844</v>
+        <v>1807</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1845</v>
+        <v>1808</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>976</v>
+        <v>403</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1846</v>
+        <v>1809</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1847</v>
+        <v>1810</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1848</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1849</v>
+        <v>1812</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1850</v>
+        <v>517</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1851</v>
+        <v>478</v>
+      </c>
+      <c r="E284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1852</v>
-[...1 lines deleted...]
-      <c r="I284" s="5"/>
+        <v>1813</v>
+      </c>
+      <c r="I284" s="5" t="s">
+        <v>1814</v>
+      </c>
       <c r="J284" s="5" t="s">
-        <v>1853</v>
+        <v>1815</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1854</v>
+        <v>1816</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1855</v>
+        <v>1817</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1856</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1857</v>
+        <v>1819</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>733</v>
+        <v>1820</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>201</v>
+        <v>1360</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-        <v>1859</v>
+        <v>1821</v>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1860</v>
+        <v>1822</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1861</v>
+        <v>1823</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1862</v>
+        <v>1773</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1863</v>
+        <v>1824</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1864</v>
+        <v>1825</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1865</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1866</v>
+        <v>1827</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>1868</v>
+        <v>1360</v>
+      </c>
+      <c r="E286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1869</v>
+        <v>1828</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1870</v>
+        <v>1829</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1871</v>
+        <v>1773</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1872</v>
+        <v>1830</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1873</v>
+        <v>1831</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1874</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1875</v>
+        <v>1833</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>1876</v>
+        <v>739</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>1876</v>
+        <v>201</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-        </is>
+        <v>1834</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1835</v>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1877</v>
+        <v>1836</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1878</v>
+        <v>1837</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1879</v>
+        <v>1838</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1880</v>
+        <v>1839</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1881</v>
+        <v>1840</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1882</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1883</v>
+        <v>1842</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>1876</v>
+        <v>1051</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>1309</v>
+        <v>1331</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1884</v>
-[...1 lines deleted...]
-      <c r="I288" s="5"/>
+        <v>1843</v>
+      </c>
+      <c r="I288" s="5" t="s">
+        <v>1844</v>
+      </c>
       <c r="J288" s="5" t="s">
-        <v>1885</v>
+        <v>21</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1886</v>
+        <v>1845</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1887</v>
+        <v>1846</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1888</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1889</v>
+        <v>1848</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H289" s="5" t="s">
+        <v>1849</v>
+      </c>
+      <c r="I289" s="5"/>
+      <c r="J289" s="5" t="s">
         <v>1850</v>
       </c>
-      <c r="D289" s="5" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K289" s="5" t="s">
-        <v>1894</v>
+        <v>1851</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1895</v>
+        <v>1852</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1896</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1897</v>
+        <v>1854</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>733</v>
+        <v>662</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>1898</v>
+        <v>1855</v>
+      </c>
+      <c r="F290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1899</v>
+        <v>1856</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1900</v>
+        <v>1857</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1901</v>
+        <v>1858</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1902</v>
+        <v>1859</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1903</v>
+        <v>1860</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1904</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1905</v>
+        <v>1862</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>478</v>
+        <v>662</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>201</v>
+        <v>1863</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F291" s="5" t="s">
-        <v>1906</v>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1907</v>
+        <v>1864</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1908</v>
+        <v>1865</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1909</v>
+        <v>1858</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1910</v>
+        <v>1866</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1911</v>
+        <v>1867</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1912</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1913</v>
+        <v>1869</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>478</v>
+        <v>662</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>1915</v>
+        <v>1870</v>
+      </c>
+      <c r="E292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1916</v>
+        <v>1871</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1917</v>
+        <v>1872</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1918</v>
-[...4 lines deleted...]
-        </is>
+        <v>1773</v>
+      </c>
+      <c r="K292" s="5" t="s">
+        <v>1873</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1919</v>
+        <v>1874</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1920</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1921</v>
+        <v>1876</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>662</v>
+        <v>257</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>1303</v>
-[...4 lines deleted...]
-        </is>
+        <v>1051</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>1331</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1922</v>
-[...3 lines deleted...]
-      </c>
+        <v>1877</v>
+      </c>
+      <c r="I293" s="5"/>
       <c r="J293" s="5" t="s">
-        <v>1728</v>
+        <v>987</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1924</v>
+        <v>1878</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1925</v>
+        <v>1879</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1926</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1927</v>
+        <v>1881</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>662</v>
+        <v>1273</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1325</v>
+      </c>
+      <c r="E294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1928</v>
+        <v>1882</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>1929</v>
+        <v>1883</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>1728</v>
+        <v>1773</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1930</v>
+        <v>1884</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1931</v>
+        <v>1885</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>1932</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1933</v>
+        <v>1887</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>662</v>
+        <v>1325</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>1819</v>
-[...2 lines deleted...]
-        <v>1934</v>
+        <v>1360</v>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1935</v>
+        <v>1888</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1936</v>
+        <v>1889</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>1937</v>
+        <v>1773</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1938</v>
+        <v>1890</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1939</v>
+        <v>1891</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>1940</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1941</v>
+        <v>1893</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>201</v>
+        <v>257</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>733</v>
+        <v>983</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>1867</v>
-[...1 lines deleted...]
-      <c r="F296" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G296" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J296" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="K296" s="5" t="s">
+        <v>1897</v>
+      </c>
+      <c r="L296" s="6" t="s">
         <v>1898</v>
       </c>
-      <c r="G296" s="5" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="M296" s="5" t="s">
-        <v>1947</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1948</v>
+        <v>1900</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>662</v>
+        <v>732</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>1949</v>
+        <v>1360</v>
       </c>
       <c r="E297" s="5" t="s">
-        <v>17</v>
+        <v>1901</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1950</v>
-[...3 lines deleted...]
-      </c>
+        <v>1902</v>
+      </c>
+      <c r="I297" s="5"/>
       <c r="J297" s="5" t="s">
-        <v>1728</v>
+        <v>1903</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1952</v>
+        <v>1904</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1953</v>
+        <v>1905</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>1954</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1955</v>
+        <v>1907</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>1956</v>
+        <v>739</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>1957</v>
+        <v>201</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1908</v>
+      </c>
+      <c r="F298" s="5" t="s">
+        <v>1909</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1958</v>
+        <v>1910</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>1959</v>
+        <v>1911</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>1960</v>
+        <v>1912</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1961</v>
+        <v>1913</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1962</v>
+        <v>1914</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1963</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1964</v>
+        <v>1916</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>662</v>
+        <v>201</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>1965</v>
+        <v>739</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>1934</v>
-[...4 lines deleted...]
-        </is>
+        <v>1917</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>1918</v>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1966</v>
+        <v>1919</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>1967</v>
+        <v>1920</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1728</v>
+        <v>1921</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1968</v>
+        <v>1922</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1969</v>
+        <v>1923</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>1970</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1971</v>
+        <v>1925</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>662</v>
+        <v>1926</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>1972</v>
+        <v>1926</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>17</v>
+        <v>1331</v>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1973</v>
+        <v>1927</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>1974</v>
+        <v>1928</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1807</v>
+        <v>1929</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1975</v>
+        <v>1930</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1976</v>
+        <v>1931</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>1977</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1978</v>
+        <v>1933</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>662</v>
+        <v>257</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1338</v>
+        <v>1926</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>17</v>
+        <v>1331</v>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1979</v>
-[...3 lines deleted...]
-      </c>
+        <v>1934</v>
+      </c>
+      <c r="I301" s="5"/>
       <c r="J301" s="5" t="s">
-        <v>1728</v>
+        <v>1935</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1981</v>
+        <v>1936</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1982</v>
+        <v>1937</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>1983</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1984</v>
+        <v>1939</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>1985</v>
+        <v>732</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>1986</v>
+        <v>1940</v>
+      </c>
+      <c r="E302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H302" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H302" s="5" t="s">
+        <v>1941</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>1987</v>
+        <v>1942</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>1988</v>
+        <v>1943</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1989</v>
+        <v>1944</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1990</v>
+        <v>1945</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>1991</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1992</v>
+        <v>1947</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>1898</v>
+        <v>16</v>
+      </c>
+      <c r="E303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1993</v>
+        <v>1948</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1994</v>
+        <v>1949</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>1995</v>
+        <v>1950</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1996</v>
+        <v>1951</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1997</v>
+        <v>1952</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>1998</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1999</v>
+        <v>1954</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>2000</v>
+        <v>201</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>1338</v>
+        <v>739</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1917</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>1955</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>2001</v>
+        <v>1956</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>2002</v>
+        <v>1957</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>1728</v>
+        <v>1958</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2003</v>
+        <v>1959</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2004</v>
+        <v>1960</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2005</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2006</v>
+        <v>1962</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>225</v>
+        <v>478</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>201</v>
+      </c>
+      <c r="E305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F305" s="5" t="s">
-        <v>699</v>
+        <v>1963</v>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="s">
-        <v>2008</v>
+        <v>1964</v>
       </c>
       <c r="I305" s="5" t="s">
-        <v>2009</v>
+        <v>1965</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>2010</v>
+        <v>1966</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2011</v>
+        <v>1967</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2012</v>
+        <v>1968</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2013</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2014</v>
+        <v>1970</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>2015</v>
+        <v>201</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>17</v>
+        <v>1971</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>2016</v>
+        <v>1972</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2017</v>
+        <v>1973</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2018</v>
+        <v>1974</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>1728</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>1975</v>
+      </c>
+      <c r="K306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2020</v>
+        <v>1976</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2021</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2022</v>
+        <v>1978</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>1040</v>
+        <v>662</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>2023</v>
-[...5 lines deleted...]
-        <v>2025</v>
+        <v>1325</v>
+      </c>
+      <c r="E307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>16</v>
+        <v>1979</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>2026</v>
+        <v>1980</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>2027</v>
+        <v>1773</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2028</v>
+        <v>1981</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2029</v>
+        <v>1982</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2030</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2031</v>
+        <v>1984</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>1338</v>
+        <v>1360</v>
       </c>
       <c r="E308" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2032</v>
+        <v>1985</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>2033</v>
+        <v>1986</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>1807</v>
+        <v>1773</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>2034</v>
+        <v>1987</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2035</v>
+        <v>1988</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2036</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2037</v>
+        <v>1990</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>733</v>
+        <v>1870</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>1898</v>
+        <v>1991</v>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2038</v>
+        <v>1992</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>2039</v>
+        <v>1993</v>
       </c>
       <c r="J309" s="5" t="s">
-        <v>2040</v>
+        <v>1994</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2041</v>
+        <v>1995</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2042</v>
+        <v>1996</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2043</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2044</v>
+        <v>1998</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>2015</v>
+        <v>201</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>1303</v>
+        <v>739</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>2045</v>
-[...4 lines deleted...]
-        </is>
+        <v>1917</v>
+      </c>
+      <c r="F310" s="5" t="s">
+        <v>1955</v>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2046</v>
+        <v>1999</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2047</v>
+        <v>2000</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>2048</v>
+        <v>2001</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2049</v>
+        <v>2002</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2050</v>
+        <v>2003</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2051</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311" s="5" t="n">
-        <v>1949</v>
+      <c r="A311" s="5" t="s">
+        <v>2005</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>2052</v>
+        <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>2053</v>
-[...9 lines deleted...]
-        </is>
+        <v>662</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2054</v>
+        <v>2007</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>2055</v>
+        <v>2008</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>403</v>
-[...4 lines deleted...]
-        </is>
+        <v>1773</v>
+      </c>
+      <c r="K311" s="5" t="s">
+        <v>2009</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2056</v>
+        <v>2010</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2057</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2058</v>
+        <v>2012</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>16</v>
+        <v>2013</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="E312" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F312" s="5" t="s">
-        <v>2059</v>
+      <c r="F312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2060</v>
+        <v>2015</v>
       </c>
       <c r="I312" s="5" t="s">
-        <v>2061</v>
+        <v>2016</v>
       </c>
       <c r="J312" s="5" t="s">
-        <v>1728</v>
+        <v>2017</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2062</v>
+        <v>2018</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2063</v>
+        <v>2019</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2064</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2065</v>
+        <v>2021</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>1819</v>
+        <v>2022</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>17</v>
+        <v>1991</v>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2066</v>
+        <v>2023</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>2067</v>
+        <v>2024</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>1807</v>
+        <v>1773</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2068</v>
+        <v>2025</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2069</v>
+        <v>2026</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2070</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2071</v>
+        <v>2028</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>1338</v>
+        <v>2029</v>
       </c>
       <c r="E314" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2072</v>
+        <v>2030</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>2073</v>
+        <v>2031</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>1807</v>
+        <v>1858</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2074</v>
+        <v>2032</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2075</v>
+        <v>2033</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2076</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2077</v>
+        <v>2035</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>2015</v>
+        <v>1360</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F315" s="5" t="s">
-        <v>2059</v>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2078</v>
+        <v>2036</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2079</v>
+        <v>2037</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>1728</v>
+        <v>1773</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2080</v>
+        <v>2038</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2081</v>
+        <v>2039</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2082</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2083</v>
+        <v>2041</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>201</v>
+        <v>2042</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>733</v>
+        <v>408</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>2084</v>
+        <v>2043</v>
+      </c>
+      <c r="F316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H316" s="5" t="s">
-        <v>2085</v>
+      <c r="H316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I316" s="5" t="s">
-        <v>2086</v>
+        <v>2044</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>2087</v>
+        <v>2045</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2088</v>
+        <v>2046</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2089</v>
+        <v>2047</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>2090</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2091</v>
+        <v>2049</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>2092</v>
-[...4 lines deleted...]
-        </is>
+        <v>1917</v>
+      </c>
+      <c r="F317" s="5" t="s">
+        <v>1955</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2093</v>
+        <v>2050</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>2094</v>
+        <v>2051</v>
       </c>
       <c r="J317" s="5" t="s">
-        <v>2095</v>
+        <v>2052</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2096</v>
+        <v>2053</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2097</v>
+        <v>2054</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2098</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2099</v>
+        <v>2056</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>186</v>
+        <v>2057</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>1323</v>
+        <v>1360</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>2100</v>
-[...2 lines deleted...]
-        <v>2101</v>
+        <v>17</v>
+      </c>
+      <c r="F318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2102</v>
+        <v>2058</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2103</v>
+        <v>2059</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>1341</v>
+        <v>1773</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2104</v>
+        <v>2060</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2105</v>
+        <v>2061</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2106</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2107</v>
+        <v>2063</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>226</v>
-[...9 lines deleted...]
-        </is>
+        <v>1360</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F319" s="5" t="s">
+        <v>699</v>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2108</v>
+        <v>2065</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>2109</v>
+        <v>2066</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>2110</v>
+        <v>2067</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2111</v>
+        <v>2068</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2112</v>
+        <v>2069</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2113</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2114</v>
+        <v>2071</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F320" s="5" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H320" s="5" t="s">
+        <v>2074</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J320" s="5" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K320" s="5" t="s">
+        <v>2076</v>
+      </c>
+      <c r="L320" s="6" t="s">
+        <v>2077</v>
+      </c>
+      <c r="M320" s="5" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="5" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C321" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>2081</v>
+      </c>
+      <c r="F321" s="5" t="s">
+        <v>2082</v>
+      </c>
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H321" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J321" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="K321" s="5" t="s">
+        <v>2085</v>
+      </c>
+      <c r="L321" s="6" t="s">
+        <v>2086</v>
+      </c>
+      <c r="M321" s="5" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="5" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C322" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H322" s="5" t="s">
+        <v>2089</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>2090</v>
+      </c>
+      <c r="J322" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K322" s="5" t="s">
+        <v>2091</v>
+      </c>
+      <c r="L322" s="6" t="s">
+        <v>2092</v>
+      </c>
+      <c r="M322" s="5" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="5" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C323" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F323" s="5" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H323" s="5" t="s">
+        <v>2095</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>2096</v>
+      </c>
+      <c r="J323" s="5" t="s">
+        <v>2097</v>
+      </c>
+      <c r="K323" s="5" t="s">
+        <v>2098</v>
+      </c>
+      <c r="L323" s="6" t="s">
+        <v>2099</v>
+      </c>
+      <c r="M323" s="5" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="5" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C324" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H324" s="5" t="s">
+        <v>2103</v>
+      </c>
+      <c r="I324" s="5" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J324" s="5" t="s">
+        <v>2105</v>
+      </c>
+      <c r="K324" s="5" t="s">
+        <v>2106</v>
+      </c>
+      <c r="L324" s="6" t="s">
+        <v>2107</v>
+      </c>
+      <c r="M324" s="5" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H325" s="5" t="s">
+        <v>2111</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="J325" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L325" s="6" t="s">
+        <v>2113</v>
+      </c>
+      <c r="M325" s="5" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>2116</v>
+      </c>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>2117</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="J326" s="5" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K326" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="L326" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="M326" s="5" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="5" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C327" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E327" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H327" s="5" t="s">
+        <v>2123</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>2124</v>
+      </c>
+      <c r="J327" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K327" s="5" t="s">
+        <v>2125</v>
+      </c>
+      <c r="L327" s="6" t="s">
+        <v>2126</v>
+      </c>
+      <c r="M327" s="5" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="5" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C328" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H328" s="5" t="s">
+        <v>2129</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>2130</v>
+      </c>
+      <c r="J328" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K328" s="5" t="s">
+        <v>2131</v>
+      </c>
+      <c r="L328" s="6" t="s">
+        <v>2132</v>
+      </c>
+      <c r="M328" s="5" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C329" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F329" s="5" t="s">
+        <v>2116</v>
+      </c>
+      <c r="G329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H329" s="5" t="s">
+        <v>2135</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>2136</v>
+      </c>
+      <c r="J329" s="5" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K329" s="5" t="s">
+        <v>2137</v>
+      </c>
+      <c r="L329" s="6" t="s">
+        <v>2138</v>
+      </c>
+      <c r="M329" s="5" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="5" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C330" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F330" s="5" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H330" s="5" t="s">
+        <v>2142</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J330" s="5" t="s">
+        <v>2144</v>
+      </c>
+      <c r="K330" s="5" t="s">
+        <v>2145</v>
+      </c>
+      <c r="L330" s="6" t="s">
+        <v>2146</v>
+      </c>
+      <c r="M330" s="5" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="5" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H331" s="5" t="s">
+        <v>2150</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>2151</v>
+      </c>
+      <c r="J331" s="5" t="s">
+        <v>2152</v>
+      </c>
+      <c r="K331" s="5" t="s">
+        <v>2153</v>
+      </c>
+      <c r="L331" s="6" t="s">
+        <v>2154</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="5" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C332" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F332" s="5" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="s">
+        <v>2159</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>2160</v>
+      </c>
+      <c r="J332" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="K332" s="5" t="s">
+        <v>2161</v>
+      </c>
+      <c r="L332" s="6" t="s">
+        <v>2162</v>
+      </c>
+      <c r="M332" s="5" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="5" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C333" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H333" s="5" t="s">
+        <v>2165</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="J333" s="5" t="s">
+        <v>2167</v>
+      </c>
+      <c r="K333" s="5" t="s">
+        <v>2168</v>
+      </c>
+      <c r="L333" s="6" t="s">
+        <v>2169</v>
+      </c>
+      <c r="M333" s="5" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="5" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B334" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C334" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D320" s="5" t="inlineStr">
-[...33 lines deleted...]
-        <v>2121</v>
+      <c r="D334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>2172</v>
+      </c>
+      <c r="F334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H334" s="5" t="s">
+        <v>2173</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>2174</v>
+      </c>
+      <c r="J334" s="5" t="s">
+        <v>2175</v>
+      </c>
+      <c r="K334" s="5" t="s">
+        <v>2176</v>
+      </c>
+      <c r="L334" s="6" t="s">
+        <v>2177</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>2178</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -27991,44 +28902,58 @@
     <hyperlink ref="M296" r:id="rId301"/>
     <hyperlink ref="M297" r:id="rId302"/>
     <hyperlink ref="M298" r:id="rId303"/>
     <hyperlink ref="M299" r:id="rId304"/>
     <hyperlink ref="M300" r:id="rId305"/>
     <hyperlink ref="M301" r:id="rId306"/>
     <hyperlink ref="M302" r:id="rId307"/>
     <hyperlink ref="M303" r:id="rId308"/>
     <hyperlink ref="M304" r:id="rId309"/>
     <hyperlink ref="M305" r:id="rId310"/>
     <hyperlink ref="M306" r:id="rId311"/>
     <hyperlink ref="M307" r:id="rId312"/>
     <hyperlink ref="M308" r:id="rId313"/>
     <hyperlink ref="M309" r:id="rId314"/>
     <hyperlink ref="M310" r:id="rId315"/>
     <hyperlink ref="M311" r:id="rId316"/>
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
     <hyperlink ref="M318" r:id="rId323"/>
     <hyperlink ref="M319" r:id="rId324"/>
     <hyperlink ref="M320" r:id="rId325"/>
+    <hyperlink ref="M321" r:id="rId326"/>
+    <hyperlink ref="M322" r:id="rId327"/>
+    <hyperlink ref="M323" r:id="rId328"/>
+    <hyperlink ref="M324" r:id="rId329"/>
+    <hyperlink ref="M325" r:id="rId330"/>
+    <hyperlink ref="M326" r:id="rId331"/>
+    <hyperlink ref="M327" r:id="rId332"/>
+    <hyperlink ref="M328" r:id="rId333"/>
+    <hyperlink ref="M329" r:id="rId334"/>
+    <hyperlink ref="M330" r:id="rId335"/>
+    <hyperlink ref="M331" r:id="rId336"/>
+    <hyperlink ref="M332" r:id="rId337"/>
+    <hyperlink ref="M333" r:id="rId338"/>
+    <hyperlink ref="M334" r:id="rId339"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>