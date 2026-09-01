--- v0 (2026-05-30)
+++ v1 (2026-09-01)
@@ -265,51 +265,51 @@
 147
 55
 180
 98
 283
 88
 371
 72
 443
 [I brevet:]
 Dosseringen d: 3_de_ Maj
 Kære Astrid!
 Tak for sidst! og for Brevet som jeg først fik Søndag Morgen. Jeg var meget glad ved min lille Visit hos Dig, vi fik rigtignok passiaret godt. Christine var her om Aftenen og jeg fortalte der om min Tur. Nu vil jeg blive meget ked af det, hvis I ikke kommer paa Søndag og bliver Mandag over, jeg vilde dog saa gærne samle Eder alle paa Christines Fødselsdag til Middag 5 ½. Du skriver om at I skal have Abrahams over, men hvis det bliver af, saa maa i al Fald Du komme Mandag, vi kan slet ikke tænke os af at undvære Dig. Kan Alfred ikke faa Ærinde paa i ["paa" overstreget; ”i” indsat over linjen] Forretningen her den Dag??? – Saa gaaer der meget lang Tid inden jeg vil have nogen igen, da vi i dette Foraar har haft saa grumme megen Selskabelighed, og det er vor aller knappeste Tid fra nu og til Terminen. – Med Thora gaaer det vist rigtig godt frem, hun spiser med Appetit er bleven fed, saa rund i Kinderne, maa røre sig i Sengen og mulig komme op i Morgen 8 Dage. Det er store Fremskridt. Jeg var der i Gaar, hun glæder sig til Dit Brev. – I Mandags festede vi for Onkel Emil, der holdt 25 Aars Jubilæum i Postvæsenet. Alle de andre var forhindrede i at have ham, saa bad jeg ham til Middag sammen med Christine, Dede var i Slagelse inviteret derned at hjælpe Amstrup med en Forretning. – Peter var her et lille Svip i Gaar, hans Bedstefar er død, og P. var her til Begravelsen. I Morgen skriver vi alle til hans Fødselsdag og sender ham for 3 Kr. fine Godter. Jeg har ingen Breve faaet i lange Tider fra nogen; har heller ingenting oplevet, gaaer med Sædvane med en ækel Forkølelse og i disse Dage vadsker Sidsel, saa jeg maa jo alligevel passe Huset. Sidsel har forlovet sig! et godt Parti, Tilskærer hos Goldschmidt paa Amagertorv med 1200 om Aaret at begynde med og fri Bolig! en pæn Mand paa 32 Aar; men de skal ikke giftes strax. – Nu – Farvel lille Putte; hæng nu i med Sommer at hun kan faae Din Kjole færdig og faae den i al Fald paa Mandag; nu gaaer der jo saa mange Skibe Ture ["Skibe" overstreget; ”Ture” indsat over linjen] dagig.
 Mange Hilsner til Eder begge 
 fra Mor -</t>
   </si>
   <si>
     <t>1905-11-25</t>
   </si>
   <si>
     <t>Sortedams Dossering 25</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Ellen Brønsted
 Louise Brønsted
 - Frandsen, Fr.
 Ina  Goldschmidt
 - Hammarsköld
 Marie Hansen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 William Mackie
 - Schrøder, Frk. 
 Hempel Syberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
 Andreas/Dede boede hos sin mor, mens han læste jura. 
 Det vides ikke, hvem Helga var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
   </si>
   <si>
     <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
 Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.