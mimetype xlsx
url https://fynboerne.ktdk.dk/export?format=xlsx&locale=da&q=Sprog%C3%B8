--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1135" uniqueCount="736" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1145" uniqueCount="743" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -363,50 +363,104 @@
     <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
 Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
 Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/l79p</t>
   </si>
   <si>
     <t>Eppendorferweg d. 11 Febr. – 92
 Hamburg
 Kære Moder!
 Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
 Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
 [Skrevet langs venstre margen s. 4:]
 Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
 [Skrevet langs venstre margen s. 3:]
 Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
 [Skrevet langs venstre margen s. 2:]
 at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
 [Skrevet øverst på tværs og langs venstre margen s. 1:]
 Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
 [Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
 Hilsen fra Fru Havemann. 
 [Skrevet henover teksten s. 1; på tværs:]
 Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
+    <t>1892-4</t>
+  </si>
+  <si>
+    <t>- Hansen, Fru</t>
+  </si>
+  <si>
+    <t>Efter at have født sin datter 22. marts 1892 på Pleie- og Fødselsstiftelsen i København boede Christine Mackie en månedstid hos Fru Hansen. Barnet blev bortadopteret til Christines faster og hendes mand. 
+Beklædningsgenstanden havelock er opkaldt efter den engelske general Henry Havelock, der døde 1857. Han var kendt for at bære et hvidt klæde, der dækkede for uniformskasketten og hang ned over nakken og en del af ryggen som beskyttelse mod den brændende sol. Ifølge Ordbog over det danske Sprog (ODS) betyder havelok "kappe (herreoverstykke) uden ærmer og med fast slag".
+Digtet "Landskab" er skrevet af norske J.S. Welhaven. Sidste vers, hvoraf en del i brevet mangler, lyder:
+Og mange kende sig langst paa Gled
+Ad Dødens forstummende Strømme;
+De andre letter i Flok efter Flok
+At læges i Menneskers Drømme.
+Digtet "Det bødes der for i lange Aar" er skrevet af I.P. Jacobsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3865</t>
+  </si>
+  <si>
+    <t>Christine genvinder kræfterne og vil gå tur hver dag. Hun kommer nok hjem til maj. Christine kan passe den blå havelock/frakke igen, selvom moderen ikke troede det. 
+To digte er afskrevet i brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N3LT</t>
+  </si>
+  <si>
+    <t>Tirsdag.
+Kære Mor! Bare to Ord for at sige dig, at jeg har det godt, det går meget hurtig frem med at få Kræfter, igår var jeg ude lidt, Fru Hansen mente godt, det kunde gå an, nu vil jeg gå en Smule ud hver Dag, det styrker dog; der bliver intet i Vejen for, at jeg kan komme hjem til Maj. Den blå Havelock, som du mente, aldeles ikke vide kunne nå om mig, passer jeg udmærket. Tak for dit sidste Brev.
+Mange Hilsner fra din Basse. 
+[Skrevet side 1; på hovedet:]
+Det bødes der for i lange År, som kun var en flygtig Glæde, det smiler man frem i en flygtig Stund, man bort kan i År ej græde.- Der rinder Sorg, rinder Harm af Roser røde. Der ages på Lykkens gyldne Hjul så fast, at én intet sandser; men Sorgens trælsomme tunge Læs det venter os dog, når vi stanser. - Der rinder Sorg, rinder Harm af Roser røde. Der leves i Lyst som halvt i Drøm, men Sorgen har ingen Drømme: med vågne Øjne den på Dig ser - Øjne som sugende Strømme. - Der rinder Sorg, rinder Harm af Roser røde. Ej Smilet vil lyse din Dag i Seng, men Tåren har gode Stunder; thi Smil er Glands kun af det, der er, Gråd Skyggen af det, der gik under.
+[På side 2:]
+Landskab
+En vidtstrakt Hede med mossede Sten, lidt blinkende Vand i det fjærne,
+en gulhvid Stribe hvor Solen gik ned, én eneste skælvende Stjærne.
+Og sælsomt susende Aftenens Vind
+Saa langeligt sukkende aander,
+Som kæred mindeligt i den en Sjæl
+For jordiske Véer og Vånder.
+Da Solen vågned, vel tusende Håb
+Strøg fremad på dristige Vinger;
+Hvem ved, om ikke den sukkende Vind
+De såre og Stækkede bringer?
+Hvem ved, om ikke de samle sig her
+Som Fugle ved Efterårstrækket
+Og prøve: have end Vingerne Kraft
+Mon, eller er evig de stækket?
+De flest kende sig længst på Gled
+Ad Dødens forstummende Strømme;
+De andre letter i Flok efter Flok
+At læges i Menneskers Drømme.
+[Der mangler et hjørne af papiret, så de to sidste linjer er i databasen afskrevet efter tekst fundet på internettet)</t>
   </si>
   <si>
     <t>1892-10</t>
   </si>
   <si>
     <t>Andrea Brandt
 - Feitrup
 - Henckel
 - Laudrup
 Christine  Mackie
 - Nehm
 Anna Rosenørn
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alheds søster, Christine, fødte i marts 1892 et barn udenfor ægteskabet. Pigen blev bortadopteret. Det er muligvis årsagen til, at Alhed skriver om, at Christine "endnu er mat i Sokkerne". 
 Alhed Larsen boede til leje hos Laudrup i København, mens hun arbejdede på Den Kongelige Porcelænsfabrik.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2094</t>
   </si>
   <si>
     <t>Der er to gode handelsskoler i København, og Alhed Larsen har mødt Hr. Henckel, der leder den ene. Alhed foreslår, at Christine straks kommer til København og begynder på et tremåneders handelskursus. Hun og Alhed kan bo sammen hos Laudrups og derved spare en masse penge. Henckel sagde, at der var gode chancer for et job efter kurset.
 Alhed er ked af, at hun ikke kommer med til høstgildet, men hun glæder sig til at få besøg af sin far.</t>
   </si>
@@ -4462,51 +4516,61 @@
 trængt.
 Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
 Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
 [57]
 Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
 Morbroder Jeppe havde sammen med Dr. 
 [58]
 Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
 Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
 Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
 [59]
 Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
 Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
-Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine.</t>
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-06-07</t>
   </si>
   <si>
     <t>Lars Swane</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Paris V
 52 Rue Gay Lussac</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Roger -
 Marie Larsen
 Hans Tabor
 Poul Uttenreitter
 Ursula Uttenreitter</t>
   </si>
@@ -4686,59 +4750,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfHC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1ZzhoUMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KgnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ob1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xnkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YeoW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C71i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A2UsJnLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvWcT8E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/onsZe01k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H74NL7Oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfHC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1ZzhoUMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KgnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ob1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xnkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YeoW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C71i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A2UsJnLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvWcT8E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/onsZe01k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H74NL7Oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M121"/>
+  <dimension ref="A1:M122"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5125,5140 +5189,5187 @@
       </c>
       <c r="I9" s="5" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>69</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>75</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>77</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="I12" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="G12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="F13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="G13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="J13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-        </is>
+        <v>107</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="s">
-        <v>121</v>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H16" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>123</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>125</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="G17" s="5" t="s">
+      <c r="H17" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="H17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="J17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="J17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E18" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>139</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>140</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E19" s="5" t="s">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="F19" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="J19" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E20" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>151</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>152</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>153</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>154</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>155</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="D21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="E21" s="5" t="s">
+      <c r="J21" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="F21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="G21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F22" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="D22" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I22" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="K22" s="5" t="s">
+        <v>172</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>173</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K23" s="5" t="s">
-        <v>175</v>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...9 lines deleted...]
-        <v>178</v>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H24" s="5" t="s">
+        <v>181</v>
       </c>
       <c r="I24" s="5"/>
-      <c r="J24" s="5" t="s">
-        <v>179</v>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K24" s="5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I25" s="5" t="s">
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F26" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>195</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>196</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>170</v>
+        <v>48</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>81</v>
+        <v>199</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F27" s="5" t="s">
         <v>200</v>
       </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I27" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="J27" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="K27" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="E28" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="F28" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="K28" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="K28" s="5" t="s">
+      <c r="M28" s="5" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F29" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="5" t="s">
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D29" s="5" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A30" s="5" t="n">
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="M30" s="5"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="n">
         <v>1910</v>
-      </c>
-[...45 lines deleted...]
-        <v>225</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="E31" s="5" t="s">
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="I31" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="J31" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K31" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="J31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="K31" s="5" t="s">
+      <c r="M31" s="5" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>235</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E32" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="I32" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="F32" s="5" t="s">
+      <c r="J32" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="J32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="5" t="s">
+      <c r="M32" s="5" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E33" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F33" s="5" t="s">
         <v>244</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
         <v>245</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>246</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>247</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>248</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>250</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        </is>
+        <v>252</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>237</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>217</v>
+        <v>254</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="M34" s="5"/>
+        <v>255</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>258</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K35" s="5" t="s">
-        <v>257</v>
+        <v>224</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="M35" s="5" t="s">
         <v>259</v>
       </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>260</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E36" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="E36" s="5" t="s">
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H36" s="5" t="s">
+      <c r="I36" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I36" s="5" t="s">
+      <c r="J36" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="J36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="5" t="s">
+      <c r="L36" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="L36" s="6" t="s">
+      <c r="M36" s="5" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>226</v>
+        <v>268</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>269</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>270</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>271</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>272</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>273</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>275</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>38</v>
+        <v>233</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>17</v>
+        <v>276</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="s">
-        <v>276</v>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
         <v>277</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>278</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>21</v>
+        <v>237</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>279</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>280</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>282</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>296</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>297</v>
       </c>
       <c r="J41" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="L41" s="6" t="s">
+      <c r="M41" s="5" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="D42" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="E42" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>306</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>307</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>309</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>48</v>
+        <v>268</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>226</v>
-[...7 lines deleted...]
-        </is>
+        <v>310</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="I43" s="5" t="s">
         <v>311</v>
       </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>230</v>
+        <v>312</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>316</v>
-[...4 lines deleted...]
-        </is>
+        <v>233</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>269</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H44" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="H44" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>318</v>
+      </c>
       <c r="J44" s="5" t="s">
-        <v>317</v>
+        <v>237</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>323</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I45" s="5" t="s">
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>325</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>326</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>328</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>329</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H46" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H46" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>237</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>217</v>
+        <v>332</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="M46" s="5"/>
+        <v>333</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>334</v>
+      </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G47" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K47" s="5" t="s">
-        <v>334</v>
+        <v>224</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="M47" s="5" t="s">
         <v>336</v>
       </c>
+      <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>337</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="s">
-        <v>276</v>
+        <v>338</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="s">
-        <v>276</v>
-[...4 lines deleted...]
-        </is>
+        <v>283</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>345</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>283</v>
+      </c>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I50" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D52" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G52" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G52" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>217</v>
+        <v>364</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="M52" s="5"/>
+        <v>365</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>366</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="D53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K53" s="5" t="s">
-        <v>365</v>
+        <v>224</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="M53" s="5"/>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D54" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G54" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>217</v>
+        <v>372</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="M54" s="5"/>
+        <v>373</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>374</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="D60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="s">
-[...3 lines deleted...]
-        <v>383</v>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I60" s="5"/>
-      <c r="J60" s="5" t="s">
-        <v>95</v>
+      <c r="J60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K60" s="5" t="s">
-        <v>384</v>
+        <v>224</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="M60" s="5" t="s">
         <v>386</v>
       </c>
+      <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>38</v>
+        <v>388</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G61" s="5" t="s">
+        <v>389</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G62" s="5" t="s">
-        <v>394</v>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>395</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>396</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>397</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>398</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D63" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G63" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>217</v>
+        <v>404</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="M63" s="5"/>
+        <v>405</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>406</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="D64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G64" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>405</v>
+        <v>224</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D65" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G65" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G65" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>217</v>
+        <v>412</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="M65" s="5"/>
+        <v>413</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>414</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="D66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K66" s="5" t="s">
-        <v>413</v>
+        <v>224</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="M66" s="5"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D67" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G67" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>217</v>
+        <v>420</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="M67" s="5"/>
+        <v>421</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K68" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M68" s="5"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K69" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K72" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="M72" s="5"/>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K74" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K75" s="5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>295</v>
+        <v>16</v>
+      </c>
+      <c r="D76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H76" s="5" t="s">
-        <v>436</v>
+      <c r="H76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I76" s="5"/>
-      <c r="J76" s="5" t="s">
-        <v>437</v>
+      <c r="J76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K76" s="5" t="s">
-        <v>438</v>
+        <v>224</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="M76" s="5" t="s">
         <v>440</v>
       </c>
+      <c r="M76" s="5"/>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>441</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>302</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="I77" s="5" t="s">
         <v>443</v>
       </c>
+      <c r="I77" s="5"/>
       <c r="J77" s="5" t="s">
         <v>444</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>445</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>446</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>448</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F78" s="5" t="s">
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>453</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>316</v>
-[...9 lines deleted...]
-      <c r="G79" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="H79" s="5" t="s">
+      <c r="I79" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
         <v>459</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>460</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>461</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>463</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>38</v>
+        <v>323</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="s">
-        <v>276</v>
+        <v>464</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="I80" s="5" t="s">
         <v>465</v>
       </c>
+      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
-        <v>21</v>
+        <v>466</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>170</v>
+        <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      <c r="F81" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>472</v>
+        <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>473</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>474</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>476</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>48</v>
+        <v>177</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="E82" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="F82" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="I82" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>480</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>481</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>483</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>38</v>
+        <v>268</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>484</v>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G83" s="5" t="s">
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="H83" s="5" t="s">
+      <c r="I83" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="J83" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="K83" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="J83" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="L83" s="6" t="s">
+      <c r="M83" s="5" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>170</v>
-[...12 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="I84" s="5"/>
+        <v>493</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>494</v>
+      </c>
       <c r="J84" s="5" t="s">
-        <v>493</v>
+        <v>21</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F85" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F85" s="5" t="s">
+        <v>302</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="I85" s="5" t="s">
         <v>499</v>
       </c>
+      <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...3 lines deleted...]
-        <v>484</v>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G86" s="5" t="s">
-        <v>504</v>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H86" s="5" t="s">
         <v>505</v>
       </c>
       <c r="I86" s="5" t="s">
         <v>506</v>
       </c>
       <c r="J86" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>507</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>508</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="D87" s="5" t="s">
+      <c r="H87" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="E87" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="I87" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="J87" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K87" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>515</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="D88" s="5" t="s">
+      <c r="I88" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="E88" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G88" s="5" t="s">
+      <c r="J88" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="H88" s="5" t="s">
+      <c r="K88" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="I88" s="5"/>
-[...3 lines deleted...]
-      <c r="K88" s="5" t="s">
+      <c r="L88" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="L88" s="6" t="s">
+      <c r="M88" s="5" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>16</v>
+        <v>527</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>38</v>
+        <v>528</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>17</v>
+        <v>491</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>529</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="I89" s="5"/>
       <c r="J89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E90" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>16</v>
+        <v>530</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>545</v>
+        <v>38</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="F92" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H92" s="5" t="s">
+      <c r="I92" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="J92" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="J92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>549</v>
       </c>
-      <c r="K92" s="5" t="s">
+      <c r="M92" s="5" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>38</v>
+        <v>552</v>
       </c>
       <c r="D93" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="E93" s="5" t="s">
+      <c r="I93" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="F93" s="5" t="s">
+      <c r="J93" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="G93" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H93" s="5" t="s">
+      <c r="K93" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>558</v>
       </c>
-      <c r="J93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="F94" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="B94" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H94" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H94" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>566</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="M94" s="5"/>
+        <v>568</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>569</v>
+      </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="s">
-        <v>567</v>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K95" s="5" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K96" s="5" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D97" s="5" t="s">
-[...3 lines deleted...]
-        <v>574</v>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G97" s="5" t="s">
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K97" s="5" t="s">
         <v>575</v>
-      </c>
-[...10 lines deleted...]
-        <v>578</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>579</v>
       </c>
-      <c r="M97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>554</v>
+        <v>38</v>
       </c>
       <c r="E98" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G98" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="F98" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G98" s="5" t="s">
+      <c r="H98" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="H98" s="5" t="s">
+      <c r="I98" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="J98" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K98" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="J98" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>586</v>
       </c>
-      <c r="L98" s="6" t="s">
+      <c r="M98" s="5" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D99" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>589</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G99" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G99" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>593</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="M99" s="5"/>
+        <v>594</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>595</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="6" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G101" s="5" t="s">
-[...8 lines deleted...]
-      <c r="J101" s="5" t="s">
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="6" t="s">
         <v>599</v>
       </c>
-      <c r="K101" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>16</v>
+        <v>601</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>38</v>
+        <v>602</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G102" s="5" t="s">
+        <v>603</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>604</v>
       </c>
       <c r="I102" s="5" t="s">
         <v>605</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>21</v>
+        <v>606</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D103" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        </is>
+        <v>611</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="M103" s="5"/>
+        <v>614</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>615</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D104" s="5" t="s">
-[...9 lines deleted...]
-        <v>616</v>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H104" s="5" t="s">
         <v>617</v>
       </c>
       <c r="I104" s="5"/>
-      <c r="J104" s="5" t="s">
-        <v>95</v>
+      <c r="J104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K104" s="5" t="s">
         <v>618</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="M104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D105" s="5" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="D105" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>623</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I105" s="5"/>
-      <c r="J105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J105" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>623</v>
-[...1 lines deleted...]
-      <c r="M105" s="5"/>
+        <v>626</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>627</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="6" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="6" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D108" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G108" s="5" t="s">
-        <v>631</v>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="I108" s="5"/>
-      <c r="J108" s="5" t="s">
-[...3 lines deleted...]
-        <v>633</v>
+      <c r="J108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L108" s="6" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D109" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G109" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G109" s="5" t="s">
+        <v>638</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="I109" s="5"/>
-      <c r="J109" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J109" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="M109" s="5"/>
+        <v>641</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>642</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>642</v>
-[...4 lines deleted...]
-      <c r="J110" s="5" t="s">
         <v>644</v>
+      </c>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K110" s="5" t="s">
         <v>645</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>646</v>
       </c>
-      <c r="M110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M110" s="5"/>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="D111" s="5" t="s">
+      <c r="I111" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="E111" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I111" s="5" t="s">
+      <c r="J111" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="J111" s="5" t="s">
+      <c r="K111" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="K111" s="5" t="s">
+      <c r="L111" s="6" t="s">
         <v>653</v>
       </c>
-      <c r="L111" s="6" t="s">
+      <c r="M111" s="5" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>81</v>
+        <v>656</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="E112" s="5" t="s">
         <v>657</v>
       </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H112" s="5" t="s">
+      <c r="H112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I112" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="I112" s="5" t="s">
+      <c r="J112" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="J112" s="5" t="s">
+      <c r="K112" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="K112" s="5" t="s">
+      <c r="L112" s="6" t="s">
         <v>661</v>
       </c>
-      <c r="L112" s="6" t="s">
+      <c r="M112" s="5" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>170</v>
+        <v>88</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="E113" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="F113" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H113" s="5" t="s">
+      <c r="I113" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="I113" s="5" t="s">
+      <c r="J113" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="J113" s="5" t="s">
+      <c r="K113" s="5" t="s">
         <v>668</v>
       </c>
-      <c r="K113" s="5" t="s">
+      <c r="L113" s="6" t="s">
         <v>669</v>
       </c>
-      <c r="L113" s="6" t="s">
+      <c r="M113" s="5" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="D114" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="E114" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H114" s="5" t="s">
+      <c r="I114" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="I114" s="5" t="s">
+      <c r="J114" s="5" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>676</v>
       </c>
       <c r="L114" s="6" t="s">
         <v>677</v>
       </c>
       <c r="M114" s="5" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>679</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>649</v>
+        <v>16</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>650</v>
-[...4 lines deleted...]
-        </is>
+        <v>680</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>81</v>
+        <v>656</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="E116" s="5" t="s">
         <v>657</v>
       </c>
-      <c r="F116" s="5" t="s">
-        <v>686</v>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
         <v>687</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>688</v>
       </c>
       <c r="J116" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K116" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="K116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>690</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="M116" s="5" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
         <v>694</v>
       </c>
       <c r="I117" s="5" t="s">
         <v>695</v>
       </c>
       <c r="J117" s="5" t="s">
         <v>696</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>697</v>
       </c>
       <c r="L117" s="6" t="s">
         <v>698</v>
       </c>
       <c r="M117" s="5" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>700</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E118" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="F118" s="5" t="s">
+      <c r="I118" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H118" s="5" t="s">
+      <c r="J118" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="K118" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="J118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>705</v>
       </c>
-      <c r="K118" s="5" t="s">
+      <c r="M118" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="L118" s="6" t="s">
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="M118" s="5" t="s">
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E119" s="5" t="s">
         <v>708</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="5" t="n">
+      <c r="F119" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B119" s="5" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="B120" s="5" t="s">
-        <v>14</v>
+        <v>716</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="D120" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="E120" s="5" t="s">
+      <c r="D120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="F120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="G120" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H120" s="5" t="s">
+      <c r="J120" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="6" t="s">
         <v>720</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="M120" s="5" t="s">
         <v>721</v>
-      </c>
-[...10 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="F121" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="B121" s="5" t="s">
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="C121" s="5" t="s">
+      <c r="I121" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="D121" s="5" t="s">
+      <c r="J121" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="E121" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H121" s="5" t="s">
+      <c r="K121" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="I121" s="5" t="s">
+      <c r="L121" s="6" t="s">
         <v>731</v>
       </c>
-      <c r="J121" s="5" t="s">
+      <c r="M121" s="5" t="s">
         <v>732</v>
       </c>
-      <c r="K121" s="5" t="s">
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="L121" s="6" t="s">
+      <c r="B122" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="M121" s="5" t="s">
+      <c r="C122" s="5" t="s">
         <v>735</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10340,44 +10451,45 @@
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
+    <hyperlink ref="M122" r:id="rId127"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>