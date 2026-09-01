--- v1 (2026-07-11)
+++ v2 (2026-09-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1145" uniqueCount="743" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="750" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -824,51 +824,51 @@
 Alhed og Johannes Larsen har købt en dyr paraply af silke og med fiskebensstel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TAoP</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Tak for Dit sidste Brev og Brevkortet, som jeg fik i Gaar; det er jo rart, at Far er bedre, og at det ikke blev til nogen slem Forkølelse. Derimod blev jeg ubehagelig overrasket ved at høre, at Berta ikke er rask endnu. En af de første Dage, vi var her, skrev jeg et langt Brev til dem, men vi har ikke hørt fra dem endnu, skønt de havde lovet at skrive til os. I Gaar skrev jeg igen et langt Brev til Berta og bad hende om at faa Lud til at ["at" indsat over linjen] sende os et Brevkort om hendes Befindende. - Jeg har hele Tiden tænkt saa meget paa dem hernede, vi saa og oplevede jo saa meget sammen. - Jeg har en Hilsen, eller rettere mange Hilsner til Dig fra en Fru Bentyore som Du er kommen saa meget hos, da Du som ung Pige bode i København. Hun bor hos Fru Bacci, saa jeg ser hende tit. Forleden var vi sammen en Udflugt paa Bellosguardo ["a" i ordet indsat over linjen], Vittoria var med, og vi drak Kaffe hos en Bondefamilie deroppe - (jeg synes pludselig, at jeg har skreven om den Tur). I Søndags var vi hele Dagen hos Vittoria, mellem Frokost og Middag var vi alle (Fru Bentyore og Teresina ogsaa) en Køretur i Droske ud til Kirkegaarden med Blomster til Adolfos Grav. Den ligger en Milsvej udenfor Byen paa et ganske dejlig Sted, meget højt oppe. Da vi kom tilbage fra Turen forærede de mig en smuk Guldring, der har været Adolfos, den har været mig tiltænkt lige fra han døde. Jeg er forfærdelig glad ved at have faaet en Erindring om ham. Der er indfattet en Kamée, forestillende Michelangelos Hoved. [Tegning] - De ere forfærdelig gæstfri og elskværdige imod os; naar der gaar over 3 Dage, hvor vi ikke ere der et lille Svip, og 2 Gange have vi været bedt der hele Dagen baade til Frokost og Middag. - Der var en gammel Hollænder og en ung Englænder hos hende, saa det er en hel Sprogøvelse at komme derud. Hvor det italienske ikke slaar til, hjælpe vi os med tysk og engelsk. - Vi have det udmærket; Tak for Lotterisedlen, bare man nu kunde have Held med sig. - - Vi har flottet os gevaltig, ved at købe os en Paraply; det synes Du maaske ikke er saa imponerende, men Du vil maaske forandre Mening, naar Du hører, at den er af grønt Silketøj og med Elfens ["Elfens" overstreget] Fiskebensstel helt igennem; vi saa paa den i mange Dage, hørte paa Prisen (25 Lire), men mente jo det var lovlig galt. [Et overstreget bogstav] Men saa kom vi i Tanker om, at vi kunde jo forære hinanden den til Jul, saa ["saa" overstreget] og derefter gik vi ind og købte den, vi fik den for 19 Lire. Vi ere henrykte over den. Nu er Las færdig med at skrive til sine Forældre, og vi skal hen at spise, saa jeg vil slutte. Det er morsomt, at Dis skal lære Gymnastik og udmærket for Tutte at faa hende derud et Aar, forfærdelig pænt af Onkel Syberg. Har vi faaet en ny Hest?? eller var det Onkel Syberg? Dine [fortsættelsen skrevet øverst på side 1, på tværs:] Breve har ingen Gang været for tykt. - Hils alle 1000 Gange fra Las og Din A.
 Skriv snart igen!
 29-11-98
 Tirsdag</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -878,51 +878,51 @@
 Måden at føre Hus på her, er så grumforskellig fra den hjemme. Du vilde stejle mange Gange om Dagen, hvis du så det. – D ["D" overstreget] Et Par Dage efter min Ankomst sagde Pigen Katty Farvel og Tak. Piger kan her gå deres Vej uden forudgående Opsigelse. – Men her er absolut ikke Arbejde for en Pige, skønt Huset jo er temmelig stort. Alting er så bekvemt indrettet, så alt Husførelsen går som en Hele Huset opvarmes ved varmt Vand, som giver en mild behagelig Varme. Det opvarmes i Kælderen og går gennem Rør op i Lejligheden. Det er en stor Behagelighed at der er èns Temperatur allevegne, på Trapperne, Gangene og om Morgenen, når man står op. – Og det er så renligt, så man næsten ikke ser Støv el. Snavs i Huset. En Gang om Ugen kommer her en Kone og vadsker Gulvene, og de andre Dage fejer vi lidt rundt omkring, hvor det behøves – her er ikke noget, der hedder ”at gå på Kamre, idet hver reder sin Seng og hele Familjen (und. jeg) vadsker sig i Badeværelset, som er udmærket indrettet med Vandhaner m. koldt og varmt Vand. - Kogeriet går særdeles behændigt. Ingen Byærender, idet alt bliver bragt til Døren og så bestiller man til de næste Dage. - De fleste af Retterne laver sig selv f. Eks. ["f. Eks." indsat over linjen] Vi tager et Stykke Kød, lægger det uden Præparationer på en Rist lige ind i Ilden og vender det, indtil det er stegt. – Kartoflerne lægges så ind i Ovnen og forbliver der, indtil de er bagte. – Henkogte delikate Ferskener, Æblepie el. Appelsiner er Desserten. Søbemad kendes ikke. – Vi har kun to regulære Måltider, Morgen og Aften, når de kommer hjem fra Byen. – Svigermoder og jeg gider ikke gå og lave standsmæssig Frokost til os selv. 
 Køkkenet er hyggeligt med Tæpper og 2 Gyngestole. Vi sidder tit derude om Aftenen og læser. – Så snart Harry får Tid skal jeg få ham til at fotografere Huset, - det er nydeligt. I Stuen bor der en anden Familje, vi har 1ste og anden Sal. Her på 1ste Sal er Dagligstuen, D ["D" overstreget] de gamles Sovekammer, Harris’ dito, Spisestue, Badeværelse, Køkken, Spisekammer. Ovenpå Helens, Clarences, gl. Bedstemoren samt mit Værelse. – Vi bliver rimeligvis boende her sammen med hele Familjen et Aars Tid. Jeg kan så sætte mig grundigt ind i denne Husførelse og har en velsignet Tid til at øve mig og lære Sproget og Byen at kende og se alt hvad her er at se. Her er udenlandske Familjer af alle Sorter og jeg har allerede været på adskillige af dem. – Jeg kan nu tage alene til Byen med Jærnbane el. med alle Sporvogne, og så snart Harry har Tid sætter vi hinanden Stævne et el. andet Sted og går og ser på Kunst. – Sidste Søndag gik vi ud Klk 8½ om Morgen for at more os og hang i lige til Klk 5. Vi så Harvard, d.e. Universitetet, en Samling Bygninger (i min Reol er der en lille Bog med Billeder af dem alle) - . Vi så der en Samling som vilde interessere dig i aller højeste Grad; - Blomster fra alle Verdens Lande modeleret i Glas og farvet så naturtro, at det næste var umuligt at tro, at de ikke var levende. – Under hver af dem var der en Seddel med Blomstens Navn og hvor den gror. – Vi så meget mere den Dag, - det morer H. så meget at vise mig omkring og hans Tålmodighed er beundringsværdig til at forklare og fortælle. Han ved alt om alting. – Vi var den Dag også i Theatret (Klk 3 Eft!) og vi var på en italiensk Restaurant og spiste længe og fint og drak Vin til, hvilket er højst upassende. Amerikanerne ere idiotiske i mange Retninger. Og jeg fatter ikke, hvor H. er bleven så europæisk, som han faktisk er. 
 Vi omgås ikke ret mange endnu, og jeg er ikke begærlig efter det. Ingen af dem jeg har set, forekom ret interessant. – 
 Her er det nødvendigt, at sende sådan en Bekendtgørelse ud, når Folk gifter sig, som den jeg sendte forleden. Harry vilde have sendt til alle mine Bekendte også, - men jeg sagde, at han ["han" overstreget] det ikke var nødvendigt, han har allerede sendt 200 og det Pjank har kostet Penge nok, så jeg fandt det unødvendigt at trykke flere. – For at beskytte os mod at have Fremmede altid, har vi sat den Meddelelse i det ene Hjørne om at vi ere hjemme om Onsdagen. Jeg gruer for alle de Mennesker!
 Sproget går det godt med. Jeg taler uden Vanskeligheder om de dagligdags Ting, og min Horizont bliver videre for hver Dag. – Harry er en fortrinlig Lærer. - 
 Lige nu kom der Brev fra Onkel S., Tutte og Disser. Det er umuligt at beskrive, hvor det er morsomt at høre hjemme fra, - jeg sluger Brevene med gridsk Grådighed. – Men når jeg læser de ængsteligste Forespørgsler til Harry og de gode Ønsker for Fremtiden for os, føler jeg den største Lyst til at gå ud og telegrafere hjem, at man skal leve længe inden man finder to, der er mere glade end Eastman og jeg. – Hvis det bare var lidt lettere at komme hjem. Jeg glæder mig så knusende til at forevise Eastman, - jeg må tilstå, at jeg er lidt stolt af ham. – 
 Så snart det er muligt, vilde jeg gærne have sendt min store Kasse med alt mit Habengut. Gl. Eastman har en Ven som er Toldofficer, og han har lovet at tage sig af det. Når det bliver sendt som ”left Bagage” direkte hertil, vil vi rimeligvis ikke komme til at betale Told. – Jeg vil skrive om et Par Dage igen og sende en Liste over, hvad jeg gærne vil have sendt. 
 Jeg vil da så ["da" overstreget; ”så” indsat over linien] fortælle om min nye Familje, som jeg vist slet ikke har meldt meddelt ["meldt" overstreget; ”meddelt” indsat over linjen] om endnu. 
 Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
 Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
 Nu Farvel.
 1000 Hilsner til alle 
 Elle
 Stor Hast</t>
   </si>
   <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
     <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
 Ellen vil gerne skaffe sølvtøj til Tante. 
 Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
 Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
 Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
@@ -1082,52 +1082,52 @@
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2576,54 +2576,54 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:] 
 Kæreste Mor!
 Nu er det paa Tiden, jeg faar sendt Dig en lille Skrivelse med Beretning om, hvordan Tiden er gaaet for os, siden jeg saa Dig sidst – den Efterm. jeg kom til Kjtm. og Du fulgte mig paa Vej ad Valby til. Men først maa jeg da udtale mig om den store Nyhed, Johanne kom hjem med, at Du tænker paa at slaa Dig ned i Kerteminde til Efteraaret. For os alle her vilde det jo være aldeles henrivende at faa Dig herover, men jeg kan jo ikke lade være at tænke paa, at det for Dig maa være et stort Offer, Du som befinder Dig saa vel ved Københavnerlivet og faar saa meget ud af det. Og maaske Du ogsaa kommer paa andre Tanker, naar Du nu igen føler Dig raskere og stærkere. – Hvor dejligt stadig at høre, at Du befinder Dig saa vel hos Onkel Chr. og Tante Eline, vi har jo ogsaa alle ventet os saa meget af det Ophold. Men Du bliver da endelig ved at tage Din Medicin regelmæssig, selv om Du føler Dig bedre? – Jeg sidder oppe i Lysthuset og skriver, her er aldeles henrivende, Du kan nu ikke tænke Dig, hvor Haven er henrivende vi glæder os meget til at vise Dig den. Byggeriet er godt i Gang, men det gaar kun smaat fremad, det er vældig hvor saadanne Håndværkere kan drive, vi kan jo rigtig iagttage dem her fra Haven, de staar stille og ser paa det og snakker om det næsten ligesaa meget som de arbejder. – Verandadøren er ogsaa i Arbejde, men det er Hinke, saa Du kan ogs [”ogs” overstreget] nok tænke, at heller ikke det gaar med Iltogsfart. – Jeg var jo saa nede til Frøken Alix’ Begravelse, det blev jo desværre mig alene, men jeg var glad ved, at jeg kom derned, at der dog var én af Familien. Det var en smuk Begravelse, en Masse Mennesker og Bunker af Kranse. Da Kisten blev baaren ud af Funktionærer paa Ravnholt (Looze, Wulff o.s.v.) tog Frk. Sperling selv fat ved Hovedenden og bar helt ud til Graven, det saa smukt ud og ligner hende jo fuldstændig. Bagefter var vi til Middag paa Ravnholt, 27 af de nærmeste, hele Sommerkredsen fra Ravnholt, Marie Balslev, Stenbergerne, Ville Bang, Fru Alexander Brandt – f. Bredsdorff, Langkildes fra Bramstrup, Bispens unge Grevinde, (han var bortrejst) Smidt Nybøllegaard, Provstens, Palam og Marie, Fru Clement og alle Søstrene naturligvis. Frk. Sperling holdt en smuk Tale inden vi begyndte at spise, senere Frk. Elisabeth, Frk. Bang og Frk. Sp igen, meget smukke Taler, Bispen talte ogsaa, - rigtig kønt, men vi var enige om, da vi kørte hjem, at hverken Bispen eller Provsten (i Kirken) kunde maale sig med Damerne, men det var nu ogsaa ualmindelig gode og smukke Taler, Frøken Bangs meget poetisk og smukt [”t” sidst i ordet overstreget] om de lyse Minder, der blev fremhævet af denne alvorlige Stemning ligesom et Billede ofte fremhæves mest af en mørk Ramme. Jeg var meget glad nu at være med til den smukke Fest, men man savnede Frk. Alex hele Tiden, hun hørte jo til i den Grad til paa Sandholt og var altid saadan en elskværdig Værtinde. – Hvor har vi dog mange trofaste Venner dernede paa Egnen, alle skulde de have Rede paa, hvordan Du har det, og jeg fik utallige Hilsner til Dig; Frk Sperling spurgte om Din Adresse i Charlottenlund maaske har Du hørt fra den [”den” overstreget] hende. Grevinden talte jeg en Del med; hun bad mig endel hilse Dig saa meget, hun er dog et ualm. yndigt og indtagende Menneske. - - - Her kom en lille Afbrydelse, idet Tante Mis kom op igennem Haven; jeg hentede The og ristet Brød og vi har siddet og sludret en Timestid. Det er saa hyggeligt at have Ta’ Mis her hun kommer næsten daglig et lille Rend. Pufs Fødselsdag havde jeg inviteret hende til hele Dagen. Det var en livlig Dag, kan Du tro. Om Formiddagen (midt – i mens laven Mad) kom der 5 ude fra Feden (Datter og Svigersøn fra Kjm og Tandlægens) de skulde passes med Vin og Underholdning. Saa kom Middagen med Tante Mis, Elle og Grethe og Anton Hinke. Boullon med ristet Brød, Kalvesteg og Ris à l’Mande – Vin). Derefter Kl. 3 Grossererfamilien med Børn, Chokoladebord ved Valnøddetræet for Ungdommen og i Lysthuset for de Voxne. Midt i det kom Delcomyn og Oberst Rist, en storartet Mand, der længe gærne har villet hilse paa Las, og lidt efter at de var gaaet Borgmesteren og en Direktør Rist – Bror til den anden. Til Aften havde vi de [”de” indsat over linjen] samme som til Middag plus Agrarens og Allerup. Du ser det var en livlig Dag, men det gik for Resten udmærket. Puf var henrykt, jeg skulde foreløbig hilse Dig og takke Dig saa mange Gange for Bog og Brev, han var meget glad. Han har taget nogle nye Fotografier i disse Dage, som han vil sende Dig naar de er færdige (hans eget Paafund) saa skriver han lidt med det samme. De nyder begge deres Pinseferie og det dejlige Vejr. Vi vilde have været til Sprogø i Dag (efter Las’ Sager) og havde inviteret Chr og Ta’ Mis med, men da det i Morges saa ud til Regn og Torden opsatte vi det. - - - - Jeg blev ikke helt færdig med min Sydfynstur. Jeg var naturligvis inde paa Kirkegaarden havde lidt Blomster med herfra Haven, der var rent og nydeligt som altid. Jeg blev paa Erikshaab til næste Efterm. – Det blev en længere Skrivelse men nu kom Las efter mig, vi skal ud at saa Agurker, vi har lagt Masser af Ærter Bønner o.s.v. ja en hel Del er for længst kommen op - - Hils Onkel Chr. og Tante Eline mange Gange og sig vi er saa glade ved at vide Dig i deres gode Hænder. Vi høre vel snart igen lidt fra Dig, bare smaa Epistler, at vi kan høre, Du har det godt. – og skriv lidt om Din nye Plan, om Du bliver ved den, og hvornaar vi skal begynde at se os om efter noget til Dig. Det er en yndig Tanke at faa Dig hertil, men jeg kan næsten ikke rigtig tro paa det. – 
 1000 kærlige Hilsner fra Din Alhed
 14de Maj - 13</t>
   </si>
   <si>
     <t>1913-08-02</t>
   </si>
   <si>
     <t>Sverige
 Ädelfors St.</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, visedigter
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Andrew Carnegie
 Maurice Chevillard
 Grethe Jungstedt
 Carl Petersen, arkitekt
 Ellen  Sawyer
 - Sims
 - Thalbitzer</t>
   </si>
   <si>
     <t>Madien er muligvis Louise Brønsted.
 Det vides ikke, hvem Ingeborg var. 
 I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
 Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
   </si>
   <si>
     <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
 Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
 Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
 Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rHr</t>
@@ -3618,51 +3618,51 @@
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/v2zqXnnp</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>
@@ -3707,51 +3707,51 @@
 Til Lykke med Fødselsdagen, jeg haaber, at det nye Aar og den store Begivenhed, som indtræffer, maa blive saa vellykket, at det bliver et Standartaar, "rico di ogni bene," som det saa smukt hedder i dit Fødelands Sprog. Vi lever i stor Sindsbevægelse i disse Dage. Netop som vi fik Kældrene fyldt med Vinterens Brændselsforsyning, kom der en Opsigelse - Fraflytning til Oktober Flyttedag. Paa en Maade er det meget rart, thi Støjen nedefra, er begyndt at gaa mig paa Nerverne, men jeg tror saamænd ikke, at jeg kunde tage mig sammen til selv at sige op. Er det ikke ogsaa mærkeligt, at en Lejlighed paa Enghaveplads, som jeg tit har syntes kunde være ønskværdig, netop er ledig. Det er Huset ved Siden af Kirken, og der er frit baade for og bag, fire meget ordentlige ikke særlig spændende Værelser, lille Køkken, godt Badeværelse og Pigekammer, et stort pænt Pulterkammer, hvor jeg kan have Billeder og overflødigt Gods staaende. Saa kunde jeg faa 2 Værelser, Kylle et ret stort, Lis et mindre og i Pigeværelset kan jeg have Klædeskab og en Seng til dig og hvem der ellers har Lyst at sove der. Der er Sol og frisk Luft, jeg tror jeg tager den. Prisen er 1150 Kr og nu giver jeg 600, Kylle 300, saa det er jo til at overkomme, det maa kaldes billigt. Det er paa 3die Sal, øverste Etage, saa det er nemt at komme op paa Loftsværelset. Nu er Harald gift, han faar ikke det bedste Skudsmaal af Ida og Monna, som har deres Viden fra Knud, som ellers aldrig udtaler sig uforbeholdent, særlig ikke om Familieaffærer, saa jeg er bange for det er en Bus, nu faar vi se. Jeg tænker næsten, vi tager afsted i Morgen Lørdag over til Faaborg, hvor vi bliver et Par Dage, saa naturligvis over Lillebæltsbroen op gennem Jylland. Louise har bedt os meget om at komme til Aalborg paa et lille Besøg, saa kan vi tage fra Frederikshavn til Gøteborg og derfra den yndige Tur til Båxhult. Jeg tænker næsten, at vi omkring d 10 eller 12te Juli har faaet nok af at flakke rundt, og tænker med Glæde paa at falde til Ro paa Båxhult.
 Nu vil jeg da haabe, at Pakken naar dig paa Dagen, og vil du saa ikke gaa op og søge i Skuffen paa Medicinskabet, der vil du finde en Salt- og Peberfugl samt Fortjenstmedaille i Guld med Brillanter. Og saa sender jeg de kærligste Hilsener til jer alle tre.
 Din
 hengivne
 Mos
 28-6-35.</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -3790,51 +3790,51 @@
 3
 De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
 Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
 4
 De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
 Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
 Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
 Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
 Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
 Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
 Altsaa – endnu en Gang - !
 Din Junge</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -3862,81 +3862,122 @@
 Og så oplevede jeg derovre på det gamle Ølstedgård noget – ja, noget af det mærkeligste, jeg endnu har været ude for. 
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
 Glædelig Jul! I Gaar paa Jeppes 5 Aars Fødselsdag kom jeg hjem fra Kirkeby hvor jeg havde opholdt mig i 8 Dage for at rekreere mig efter at have siddet en god Maaned og snittet Træsnit i Kakelovnsvarme. Jeg havde slæbt baade Dubletten og Mauserriflen med og tænkt mig at sidde paa Gaase og Andetræk hver Aften og tage en Tur til Kærgaard for at skyde Raadyr eller eventuelt Krondyr. Det blev der ikke noget af. Efter at have kørt paa Jernbane fra Kl. godt 10 til ca 19 og saa i Bil til Kirkeby, vaagnede jeg næste Morgen og tykke Isblomster paa alle Vinduer og Søen tillagt og saa frøs det hele Tiden med Blæst og et Par Dage med saa tyk Taage at man kun kunde se en Snes Alen væk. Saa det kun til et Par Ture hver dag efter Harer der som Regel sprang paa ca 100 Al. Det lykkedes Bæk Thomsen at aflive 3 i den Tid men de kostede 3-5 Patroner hver. Der kom ingen Sne der ovre, men da jeg i Gaar naaede Varde var der falden lidt og fra Esbjerg var Landskabet hvidt af et Snelag der tiltog i Tykkelse Resten af Turen. Nørregaards har faaet et Statshus i Vejlevangen hvor der er bygget en hals Snes saadanne og jeg har købt deres Ejendom her, altsaa Maler Møllers Hus formedels 14000 Kr. med en Udbetaling af henved 8000 Kr. som Discontokassen har lagt ud. Vi har faaet en ny Møller, der nu maler Byggryn og tænker paa at faa en Fransk sigte saa han kan male Hvedemel, Svanemøllen er nu den eneste Mølle her, da Fedmøllen mistede en Vinge og blev solgt til Nedrivning til Jernstøberiet. Der er nu Tegn til en Renaissance i Vejrmøller. Marie er kommen, men Uglen og Lasse kommer ikke i Julen, da Uglen har meget at bestille. Jeg skal hilse fra Puf og Else og ønske Jer glædelig Jul. Marie lægger et Par Ord ind. Mange Hilsner til Jer allesammen fra 
 Jeres JL. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
+  </si>
+  <si>
+    <t>1941-12-14</t>
+  </si>
+  <si>
+    <t>Peter Andreas Larsen</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Elise Hansen
+Elena Larsen
+Else Larsen
+Jens Larsen
+Jeppe Larsen
+Johan Larsen
+Jonas Larsen
+Alhed  Møhl, Lysses datter
+Marie Neckelmann</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3872</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen takker for brevet. Peter Larsens beretninger morede ham. Jeppe Larsen er endnu for lille til at lave sådanne ting, men Andreas byggede for et par år siden en mølle til ham, og nu sætter han en peberkværn, en valse og et hejseværk ind i den. Jeppes mor vil sy små sække.
+Det er flot, at Peter er god til at skrive, og at han kan holde dansk og svensk adskilt. 
+Peter må anbefale sin far at læse "Den lykkelige Familie".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UIJt</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE, ................194
+[Håndskrevet:]
+14 Dec 1
+Kære Peter.
+Glædelig Jul og Tak for Dit lange Brev forleden. Det interesserede mig meget at høre om hvordan Du virker med mange Ting og især morede det mig at læse om Agregatet paa Din Cykle; det maa se flot ud, naar Du kører med Ild og Røg efter Dig! Din Fætter Jeppe er jo endnu for lille til at lave noget videre selv, men han begynder da saa smaat at kunne hamre noget sammen selv. Han bliver 6 Aar nu den 20. December og jeg er ved at lave en Valse til hans Mølle som den skal kunne trække. Desuden sætter jeg en gammel Peberkværn ind i Møllen og den kommer til at kunne male Havregryn, saa de bliver finere naar de kommer ud igen. Der bliver ogsaa Hejseværk og hans Mor vil sy ham nogle smaa Sække, som han kan fylde med Gryn og hejse op og valse eller male. Selve Møllen har jeg lavet til ham for et Par Aar siden, men den har nu staaet inde paa Værkstedet i et Par Maaneder, saa han glæder sig meget til at faa den igen. Jeg har lavet lidt paa den af og til, naar det har været Regnvejr, derfor har det varet saa længe, men nu er den næsten færdig. Han ved nok at der kommer Valse i, men Kværnen og Hejseværket ved han ikke noget om, saa han bliver nok overrasket. - Det er morsomt at det gaar Dig saa godt i Skolen, det maa være rart at være saa dygtig til at skrive Stil og Breve, som Du er. Jeg synes det er godt gjort at Du kan holde det ene Sprog saa godt ude fra det andet. - Vil Du ikke sige til Din Far, at han skal læse "Den lykkelige Familie", saa vil han ikke være i Tvivl om at H.C. Andersen kendte Skræpperne.
+Nu vil jeg slutte med at ønske et godt Nytaar for Dig og hele Din Familie. Vil Du ogsaa hilse Din Bedstemor og Kylle, hvis de kommer til Julen.
+Mange Hilsner fra Puf.</t>
   </si>
   <si>
     <t>1944-10-04</t>
   </si>
   <si>
     <t>Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Elisabeth Neckelmann
 Marie Neckelmann
 Kaj Schoubye
 Knud Schoubye
 Louise Schoubye
 Niels Erik Schoubye</t>
   </si>
   <si>
     <t>Den slægtshistorie, som omtales i brevet, er muligvis den, der findes indscannet og liggende på internettet: https://slaegtsbibliotek.dk/928358.pdf
 Artium, gen. af artes (flt. af ars, kunst, jf. Artilleri, Artist), d. v. s. artes liberales, de “frie kunster”, de humanistiske videnskaber; forkortet for examen artium, der var betegnelsen for den ved universitetet indtil 1850 afholdte studentereksamen. (Ordbog Over Det Danske Sprog). 
 Det vides ikke, hvem Pil og Juel var.</t>
   </si>
   <si>
     <t>Det var ærgerligt, at Jonas Larsen ikke fik gaven på dagen. Elisabeth/Sisse Neckelmann har solgt to portrætter af ham. Hendes udstilling var en succes. Elise Hansen havde familiemedlemmer til frokost på ferniseringsdagen. 
 Knud Schoubye har skrevet en slægtsbog, som Louise Schoubye har betalt for at få trykt. 
 Niels Erik Schoubye mener, at Peter Andreas Larsen vil blive en god ingeniør. Elise Hansen betaler gerne for hans uddannelse.</t>
   </si>
@@ -4014,51 +4055,51 @@
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -4095,51 +4136,51 @@
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
@@ -4750,59 +4791,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfHC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1ZzhoUMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KgnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ob1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xnkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YeoW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C71i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A2UsJnLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvWcT8E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/onsZe01k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H74NL7Oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfHC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1ZzhoUMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KgnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ob1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xnkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YeoW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C71i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A2UsJnLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvWcT8E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/onsZe01k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H74NL7Oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UIJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M122"/>
+  <dimension ref="A1:M123"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10019,357 +10060,400 @@
       </c>
       <c r="I115" s="5" t="s">
         <v>682</v>
       </c>
       <c r="J115" s="5" t="s">
         <v>651</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>683</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>684</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>686</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>656</v>
+        <v>561</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>657</v>
-[...4 lines deleted...]
-        </is>
+        <v>687</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="I116" s="5" t="s">
         <v>688</v>
       </c>
+      <c r="I116" s="5"/>
       <c r="J116" s="5" t="s">
-        <v>659</v>
+        <v>689</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>88</v>
+        <v>656</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>657</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
         <v>694</v>
       </c>
       <c r="I117" s="5" t="s">
         <v>695</v>
       </c>
       <c r="J117" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K117" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="K117" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="L117" s="6" t="s">
+      <c r="M117" s="5" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>177</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>664</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
         <v>701</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>702</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>703</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>704</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>705</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>707</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>177</v>
       </c>
       <c r="E119" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="F119" s="5" t="s">
+      <c r="I119" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="G119" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H119" s="5" t="s">
+      <c r="J119" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="K119" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="J119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>712</v>
       </c>
-      <c r="K119" s="5" t="s">
+      <c r="M119" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="L119" s="6" t="s">
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="M119" s="5" t="s">
+      <c r="B120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E120" s="5" t="s">
         <v>715</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="5" t="n">
+      <c r="F120" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>721</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B120" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J120" s="5" t="s">
+      <c r="B121" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="D121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="J121" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="K120" s="5" t="inlineStr">
-[...35 lines deleted...]
-      <c r="H121" s="5" t="s">
+      <c r="K121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="6" t="s">
         <v>727</v>
       </c>
-      <c r="I121" s="5" t="s">
+      <c r="M121" s="5" t="s">
         <v>728</v>
-      </c>
-[...10 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="F122" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="B122" s="5" t="s">
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="C122" s="5" t="s">
+      <c r="I122" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="D122" s="5" t="s">
+      <c r="J122" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="E122" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H122" s="5" t="s">
+      <c r="K122" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>738</v>
       </c>
-      <c r="J122" s="5" t="s">
+      <c r="M122" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="K122" s="5" t="s">
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="L122" s="6" t="s">
+      <c r="B123" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="M122" s="5" t="s">
+      <c r="C123" s="5" t="s">
         <v>742</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>749</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10452,44 +10536,45 @@
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
+    <hyperlink ref="M123" r:id="rId128"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>