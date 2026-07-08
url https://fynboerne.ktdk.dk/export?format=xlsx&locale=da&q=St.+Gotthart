--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -44,198 +44,281 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1898-10-31</t>
-[...6 lines deleted...]
-Johannes Larsen</t>
+    <t>1894-02-08</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Laura Warberg</t>
-  </si>
-[...61 lines deleted...]
-    <t>Brevkort</t>
   </si>
   <si>
     <t>Frankfurt am Main</t>
   </si>
   <si>
     <t>Erikshåb Højstrup St</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Ludvig Brandstrup, billedhugger</t>
   </si>
   <si>
     <t>Alhed Larsen rejste med sine morbrødre Emil og Ludvig Brandstrup til Italien i februar 1894. Alhed kom hjem foråret 1895.
 Emil Brandstrup led af tuberkulose og måtte derfor ofte gå tidligt i seng og i det hele taget hvile meget.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2153</t>
   </si>
   <si>
     <t>Emil og Ludvig Brandstrup samt Alhed er nået til Frankfurt am Main. Der var søgang på turen fra Korsør til Kiel. I Kassel har de spist middag. 
 Emil er gået tidligt i seng, og Ludvig og Alhed har været en tur i byen. Næste dag skal de gennem Schwarzwald og overnatte i Luzern. Derefter St. Gotthardt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qCha</t>
   </si>
   <si>
     <t>[Fortrykt på kortets forside:]
 Deutsche Reichspost
 An
 in
 Wohnung
 (Strasse und Hausnummer)
 1193a
 [Håndskrevet på kortets forside:]
 Fru Laura Warberg
 Erikshaab - Højrup St Fyn
 Dänemark
 [Håndskrevet på kortets bagside:]
 Vi ere naat til Frankfurt am Main for et Øjeblik siden, det er Torsdag Aften Kl 9. - Rejsen er hidtil gaaet brillant, der var stærk Søgang i Nat fra Korsør til Kiel, men igen af os var søsyge. Vi har kørt uafbrudt fra 6 1/2 i Morges, passeret Hamburg, Hannover m.m. Længst Ophold har der været i Kassel (20 Min), der spiste vi en god Middag med Rhinskvin, det styrkede svært. - (Et Par Timer senere) - Vi bestemte os til at blive her i Nat, er taget ind paa et Hotêl [ulæseligt ord] den pragtfulde Bahnhof. - Emil gik tidlig i Seng, Lud og jeg har været en Tur ude i Byen, bl.a. ude i en Rathauskeller at drikke Mumme. I Morgen køre vi gennem Schwarzwald og Rhinegnene, overnatte i Luzern, og næste Dag rimeligvis over St. Gotthardt. - Vejret har været dejligt i Dag, straalende Solskin. Alt er nyt og interessant, vi kørte i Eftermiddag forbi en dejlig gammel Borgruin paa Toppen af et Bjærg, Lud og Emil hilser. 1000 Hilsner fra Alhed</t>
   </si>
   <si>
+    <t>1894-02-11</t>
+  </si>
+  <si>
+    <t>Fluelen</t>
+  </si>
+  <si>
+    <t>Erikshaab Højrup Station Fyen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen rejste med sine to morbrødre til Italien februar 1894. Hun blev i Italien i et år.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2215</t>
+  </si>
+  <si>
+    <t>Alhed Larsen rejser ned gennem Europa og oplever skøn natur, ser Alperne mv. Alt sammen er herligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pD6O</t>
+  </si>
+  <si>
+    <t>[Fortrykt på postkortets forside:]
+Postkarte.
+Carte postale. – Cartolina postale.
+[Håndskreven på postkortets forside:]
+Fru Laura Warberg
+Erikshaab Højrup St
+Fyen
+Dänemark
+[Fortrykt på postkortet:]
+Souvenir [Håndskrevet over fotografierne:] 
+gem endelig dette for Billedernes Skyld.
+[Fortrykt under og over fotografierne:]
+LUZERN DER RIGI BRUNNEN TELLSKAPELLE AXENSTRASSE
+[På kortet:]
+Lørdag Aften. Turen fra Frankfurt am Main var dejlig – gennem Rhindale med grønne Sletter fulde af Frugttrær, smaa Vandløb o.sv. paa begge Sider Schwarzwald. Naade Luzern i Aftes ta ind paa et henrivende lille Schweizerhotel. Det var imponerende i Morges at se Alperne paa den anden Side af Vierwaldstättersøen. Denne har vi sejlet op af i Dag, stod af i Brunnen [to krydser indsat over ordet, og lignende to krydser indsat under fotografiet fra Brunnen øverst på kortet], spadserede 1 3/4 Mil, vældige Bjærge paa den ene Side, paa den anden Side den dejlige Sø. Medf. Billeder give et svagt Begreb om alt det herlige, jeg har set i Dag. I Morgen tidlig over St. Gotthard
+[Skrevet lodret i højre margen:]
+1000 Hilsner
+[Skrevet lodret i venstre margen:] x herligt! [et X indsat på fotografiet fra Axenstrasse]</t>
+  </si>
+  <si>
+    <t>1898-10-31</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>St. Gotthart</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er på vej til Italien på bryllupsrejse.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen sidder i toget og er på vej over St. Gotthart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ncH5</t>
+  </si>
+  <si>
+    <t>[På hovedet: 1000 Hilsner L &amp;amp; B]
+31-10-98
+Vi sidde i Toget og køre over St. Gotthart. Alperne se storartede ud med Sne paa Toppen; i Gaar spadserede vi langs Vierw.st. søen (se ovenfor). Vi har henrivende Sommervejr hver Dag. Om lidt staa vi af Toget og spadsere over St. Gotthart.</t>
+  </si>
+  <si>
+    <t>1898-11-02</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Milano</t>
+  </si>
+  <si>
+    <t>St. Gotthart
+Pisa, Italien</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Det unge par er på bryllupsrejse.
+Hospits er et herberg.</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er på vej til Pisa med tog. De står af toget og går til toppen af St. Gotthart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/66fx</t>
+  </si>
+  <si>
+    <t>Milano 2den Nov
+Kæreste Mor
+Jeg er kommen i Tanker om, at det vist var ubesindig af mig at skrive, at vi vilde spadsere over St. Gotthart, I kunne mulig ængste Eder ved Tanken derom, men jeg skynder mig herved at meddele, at vi lykkelig have tilendebragt denne i øvrigt ikke Spor af farefulde Tur. – Det var meget interessant; vi begyndte paa Spadsereturen Kl 10½ og Kl. 12½ naade vi en lille Landsby, hvor vi spiste til Middag. Kl. 1½ startede vi igen, og her begyndte den interessanteste Del af Turen, vi saa fra nu af ikke en menneskelig Bolig og ikke et dito Væsen. I 4 Timer gik vi uafbrudt opad, og Naturen blev vildere og vildere, vi fulgte Floden Reuss til dens Udspring og det var meget interessant at iagttage dens Manøvre, mange Steder dannede den pragtfulde Vandfald. Desværre havde vi det Uheld, at det regnede de sidste 3 Timer, saa vi naade fuldstændig gennemblødte Toppen, og desuden laa der saameget Taage og saamange Skyer omkring os, saa vi ikke fuldstændig kunde se men kun ane alle de sneklædte Toppe omkring, men vi fik jo alligevel et udmærket Indtryk af Alpenaturen. Det var næsten helt mørkt, inden vi naade Toppen, og det saa et Øjeblik ud [tilføjet: ud] som vi var blevne nødte til at begynde Nedstigningen med det samme, idet vi ikke kunde opdage noget levende Væsen. Der var 3 Huse, men de var helt tillukkede og ingen besvarede vores Banken Til sidst fandt vi imidlertid en aaben Dør og skønt der var meget skummelt og lugtede fælt muggent, gik vi ind og opad en Trappe. Vi bankede paa en Dør og kom endelig ind i en Stue, hvori der fandtes 2 Mænd, en Dreng og to kolossale St. Bernhardshunde. Vi spurgte om vi kunde faa Nattelogi, og det kunde vi heldigvis. – Der var dejlig varmt og I kan tro, det gjorde godt at sidde ned og faa noget at spise de skulde netop selv til at spise og havde en stor Terrin varm Suppe paa Bordet. Vi spiste med og det smagte dejlig skønt den var lavet af Ost, Vand og Hvedebrød. – Den ene Mand og Drengen bo heroppe hele Vintren og de udgøre det saakaldte Hospits e [overstreget:e) De proviantere om Efteraaret og maa være belavede paa ikke at se noget Menneske førend til Foraaret. De have Nøglen til et Hotel, hvor der er Værtsfolk om Sommeren. Der lå vi om Natten i et rigtig pænt Værelse. Næste Morgen var vort Tøj tørt og styrkede og udhvilede be- [fortsættes på side 1, på hovedet:] gav vi os paa Nedturen, der varede c. 3 Timer, vi havde no [udstreget:no] været næsten 7000 Fod oppe. Vi begyndte, hvor Toget kører ind i den store Tunnel og kommer ned, hvor den ender altsaa saaledes: (de streger ere L &amp;amp; mig [tegning indsat] midt paa Bjærget. – Vi naa først Pisa i Overmorgen Fredag. 1000 Hilsner fra os begge</t>
+  </si>
+  <si>
     <t>Jeppe Andreas Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Leonardo da Vinci 
 Alhed Larsen</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen var på bryllupsrejse i Italien. Der findes i KTDK et brev fra Alhed Larsen til faderen skrevet og sendt samme dato som dette. Hun fortæller deri blandt andet om den samme tur på bjerget. 
 Garver Jensens søn, den lille klokker og politimester Nielsen kendes ikke.</t>
   </si>
   <si>
     <t>Fotokopi findes på Kerteminde Egns- og Byhistoriske Arkiv. BB3741.
 Det vides ikke, hvor originalbrevet findes.</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen har gået tur ved floden i Luzern. Der var dejligt med ænder og blishøns. De mødte to gange nogle kertemindere i byen.
 Derefter tog de toget til St. Gotthardtunellen og stod af for at gå over passet. Vejret blev dårligt, da de nåede toppen, men heldigvis mødte de nogle mennesker, som bød på aftensmad og sengely samt tørrede deres tøj. Dagen efter gik Alhed og Johannes Larsen ned til byen og blev igen våde.
 Der var dyrt i Schweiz, så Johannes Larsens forældre må hurtigt sende nogle penge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H6nO</t>
   </si>
   <si>
     <t>[Fortrykt på brevet s. 1:]
 MILANO
 HÔTEL BISCIONE &amp;amp; BELLEVUE
 avec Succusale au Corso
 [Håndskrevet i brevet:]
 Milano 2 Nov. 1898
 Kære Forældre!
 Sidst jeg skrev til Jer var vist i Lusern om Morgenen. Der gik vi saa lidt omkring og saa paa Omegnen og Schweizer Løven, der var nydeligt nede ved Søen og Floden Reuss der løber ned af den, Vandet var fuldstændigt klart som Havvand men med et mere blaat Skær, og saa svømmede der en Mængde Graaænder og Blishøns omkring som man kunde gaa paa Bolværket og nogle morsomme gamle Broer og se paa, de var helt tamme. Der traf vi en Søn af Garver Jensen, han kom hen og hilste paa os, jeg kendte ham ikke, han havde Fuldskæg, om Eftermiddagen sejlede vi til Flüelen og der traf vi ham igen sammen med en Søn af Politimester Nielsen og den lille Klokker, de lod helt glade ved at se en Kerteminder og bad mig hilse deres Forældre naar jeg kom hjem, de tog strax efter med en Damper tilbage til Byen og Alhed og jeg gik en Tur langs Vierwaldsstättersøen i Maaneskin. Næste Dag sendte vi vore Kufferter med Toget til den italienske Grænseby og tog selv med til den Station hvor den store St Gotthardts Tunnel begynder, der stod vi af for at gaa til Fods over Passet, en storartet Tur, men desværre begyndte det at blæse og regne saa i Mørkningen da vi naaede Toppen var vi gennemblødte og det var saa taaget at vi ingen Ting kunde se, vi var ogsaa dygtig trætte og kunde i Begyndelsen ikke finde et Menneske der ligger et Par store Hoteller en Fæstning noget Hospitte, i det sidste fandt vi endelig et Par Mennesker og en Dreng som skal være der om Vinteren, de har Proviant til hele Vinteren og var ved at fortære noget Suppe de havde kogt af Hvedebrød og Ost, vi fik noget med og Brød og Ost og Pølse og Vin ovenpaa og blev saa om Aftenen lodsede over i Hotellet, hvor vi laa om Natten. Foruden de 3 Mennesker og deres 2 store St Bernhardshunde er der kun Soldater deroppe om Vinteren de passer Fæstningen. Næste Morgen fik vi vort Tøj tørt paa det var tørret [ved] deres Kakkelovn og begav os paa Vej ned i Snevejr som gik over til Regn og vi kom Gennemblødte i Toget. Ved Grænsen var der en eller anden Fest saa det var umuligt at faa vort Tøj der var lukket, saa maatte vi lade dem expedere det efter os i Dag og nu er det nok kommet hertil, og Kl 9 faar vi det vi vil nu i Morgen rejse til Genova. I Dag har vi set Domkirken her og Malerisamlingen og Lionardos hellige Nadver. Det er svundet godt i vore Penge og vi tænker at naar vi hen i Ugen kommer til Florents vil vi snart faa nogle fra Jer. I Tyskland brugte vi ikke saa meget men Schweiz var et nederdrægtigt dyrt Land, og der gik 4 Dage i mod 3 i hvert Land, her i Italien lader de til at have noget rimeligere Priser. Nu maa i endelig være klar til at sende os nogle Penge, naar I faar Brev fra Florents, for saa er det lige op over. Mange Hilsner fra os begge Jeres hengivne Johannes Larsen
 Alhed sidder og skriver hjem</t>
+  </si>
+  <si>
+    <t>1898-11-03</t>
+  </si>
+  <si>
+    <t>Cassel</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen
+Johannes Larsen
+- Lassen, Fru
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er på bryllupsrejse. 
+Nogen - formodentlig Laura Warberg Petersen - har skrevet årstallet 1899 på kuverten, men året må være 1898.
+Der findes ikke noget indlagt i brevet.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2136</t>
+  </si>
+  <si>
+    <t>Efter 10 timer i tog er Alhed og Johannes Larsen nu i Cassel, hvor de har set kongeslottet Wilhelmshöhe og været på museum. Derfra rejser de til Frankfurt am Main og Basel, og onsdag vil de være i Pisa.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xh1l</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kuvertens forside:]
+Hôtel Lämmerhirt "Zum Mohren", Cassel
+[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+Erikshaab
+Højrup St.
+Dänemark Fühnen
+[Håndskrevet i brevet:]
+Kære Moder!
+Vi ankom i Gaar Eft. Kl. 4 1/2 her til Cassel, efter 10 Timers Jærnbanekørsel fra Kiel. Vi var ikke videre trætte og efter at have spist til Middag, tog vi med Dampsporvogn til Wilhelmshöhe, et berømt og meget imponerende kngl. Slot, der ligger i en udmærket smuk Park. - Vi gik i Seng Kl. 8 1/2, da vi ikke havde faaet meget Søvn paa Skibet fra Korsør-Kiel. - I Dag have vi været paa Museet, der er udmærket. Om en halv Time glide vi til Frankfurt a. M., hvor vi overnatte, i Morgen Aften naa vi Basel, hvor vi skulle se Museet. - 
+Jeg skriver Brev, da jeg har en Komission til Johanne, hun er vel i Kjbn, men vil Du ikke give hende indlagte, naar hun kommer hjem. Vi ere i Pisa Onsdag og Torsdag, I maa endelig pr. poste restante Skrive et Par Ord til os og lade os vide, hvordan Dis og I alle have det! - Vi have det udmærket! 1000 Hilsner til Eder alle fra Las og Eders
+Alhed
+Torsdag.
+Tak for Strømperne, jeg sendte ikke Garn, da Fru Lassen vilde forfødde 4 Par! -</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Anna Anna, pige i huset hos Brønsted
 Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
 Wilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
@@ -258,133 +341,50 @@
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmö
 Skåne
 [I brevet:]
 Glorup d: 7–1-12
 Kære lille Putte.
 Tænk Dig, jeg rejser i Morgen til Birkerød og hjælper Lugge denne Maaned ud. Før til Februar vil Mine – den brillante Pige paa Hotellet i Brædstrup; hvem jeg straks skrev til – ikke tage til dem. Hun kommer der i Morgen og ”ser paa os” – skriver Muk! Bare hun nu ikke synes der er for tarveligt og for mange Børn! Om hun endda vil være der midlertidig, til Anna kan komme igen. Men kan Du ikke nok forstaa at da jeg samtidig med Dit i Fredags fik indlagte Brev, saa skrev jeg strax, at jeg vilde være der til Februar, specielt her er jo velsignet hyggeligt og komfortabelt. Ild om Formiddagen på mit Værelse, dejlig Spadseretime; Whist om Aftenen, hyggeligt om Dagen i Tante Elses lille Stue, hun læser højt Malstrømmen af Frank Norris. Men jeg er saa glad over, at Muk vil tage mod min Hjælp og ikke være nødt til at fæste den første den bedste Pige. Men nu noget andet! Skulde Du virkelig kunne spare til en Rejse, jeg tænker kun at rejse 200 Kr. op i Aar, næsten direkte til Schweiz, saa Berlin eller München paa Henvejen, Schaffhausen Vandfaldet og saa til Brunnen, gøre Udflugter derfra til Bjærgene, St Gothart; 14 Dage, ikke mere. Jeg kommer vist til at give 300 til Elles Rejse, hvem skal ellers? mulig Christine og Dede deler de manglende 70. Men jeg har forresten faaet Rejseselskab: Da jeg her beklagede mig over at Du næppe kommer med i Aar, sagde Else, om jeg ikke vilde have Titte med! Jo det vilde jeg meget gærne, Conne blev spurgt, der var intet i Vejen og saa blev det fortalt Titte, der var ude af sig selv af Henrykkelse! Men jeg tænkte strax, at det blev et stort Virvar for mig og bare jeg kunde være ene om at tage Bestemmelse o. s v. saa dersom Du virkelig kan sætte det igennem, vilde det være herligt. – Jeg var saa glad ved Dit Brev og ved at høre om den forholdsvis gode Jul .. De søde smaa, hvor er de flinke! Nu kommer de vel ud hver Dag i det dejlige friske Vejr? Her er de forbausede over Inas Præstationer. Mon Du dog ikke kunde faae et og andet optaget i et Blad ligesom Elines Veninde Fru Claudie, der uventet tjente 20 Kr. dels ved en lille Fortælling, og dels ved en Oversættelse. Jeg har intet hørt fra Mis siden jeg rejste, om Christian saa har solgt sin Villa, om Jørgen har faaet Pladsen nu eller om han faaer mit Værelse lejet ud, saa jeg kunde spare Penge ved min i Fraværelse. – Her skal være to store Selskaber, de er meget kede af at jeg rejser fra dem. Men nu vil jeg være den første Del af April hos Syberg og den sidste i Kerteminde og saa mulig de 3 Uger af Maj her og starte herfra ca. d. 20de over Hamborg. Den første Halvdel af Februar vil [over linjen er skrevet ”vil”] vist hele Las-familien; Elle og Grethe være [over linjen er skrevet ”være”] i Kbh. Thora skal nok være hos Syberg sidst i denne Maaned. Gud veed, om Elle dog ikke kan være der nogle Dage. Hun og Grethe er jo indtrængende bedt baade af Thora og Wilhelm til at holde den i Vanløse [over linjen er skrevet ”i Vanløse”] en god Tid, det vil de vist ogsaa nok. Elle havde faaet Brev og 3 store udmærkede Parkazaleas af Carl til Julen, saa Forbindelsen er da ikke helt afbrudt. Jeg spurgte forsigtigt Johanne, om de endnu korresponderede, men hun vidste intet. Alhed turde jeg ikke spørge, men senere saae jeg de Billeder og Grethe fortalte mig at Carl skulde være hos dem til Sommer. Saa Gud ved! Nu skal jeg skrive et andet Brev lille Putte!
 Kærlige Hilsener til Eder alle her fra Bedstemor.</t>
-  </si>
-[...81 lines deleted...]
-Tak for Strømperne, jeg sendte ikke Garn, da Fru Lassen vilde forfødde 4 Par! -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -461,51 +461,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -551,309 +551,309 @@
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="5" t="inlineStr">
+      <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="H2" s="5" t="s">
+        <v>19</v>
+      </c>
       <c r="I2" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="C4" s="5" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
+      <c r="G4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="inlineStr">
+      <c r="C6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
-      </c>
-[...41 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="I7" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="F8" s="5" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>73</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>75</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>76</v>
       </c>
     </row>