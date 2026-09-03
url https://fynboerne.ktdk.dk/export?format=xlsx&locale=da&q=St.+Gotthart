--- v1 (2026-07-08)
+++ v2 (2026-09-03)
@@ -290,68 +290,68 @@
 Erikshaab
 Højrup St.
 Dänemark Fühnen
 [Håndskrevet i brevet:]
 Kære Moder!
 Vi ankom i Gaar Eft. Kl. 4 1/2 her til Cassel, efter 10 Timers Jærnbanekørsel fra Kiel. Vi var ikke videre trætte og efter at have spist til Middag, tog vi med Dampsporvogn til Wilhelmshöhe, et berømt og meget imponerende kngl. Slot, der ligger i en udmærket smuk Park. - Vi gik i Seng Kl. 8 1/2, da vi ikke havde faaet meget Søvn paa Skibet fra Korsør-Kiel. - I Dag have vi været paa Museet, der er udmærket. Om en halv Time glide vi til Frankfurt a. M., hvor vi overnatte, i Morgen Aften naa vi Basel, hvor vi skulle se Museet. - 
 Jeg skriver Brev, da jeg har en Komission til Johanne, hun er vel i Kjbn, men vil Du ikke give hende indlagte, naar hun kommer hjem. Vi ere i Pisa Onsdag og Torsdag, I maa endelig pr. poste restante Skrive et Par Ord til os og lade os vide, hvordan Dis og I alle have det! - Vi have det udmærket! 1000 Hilsner til Eder alle fra Las og Eders
 Alhed
 Torsdag.
 Tak for Strømperne, jeg sendte ikke Garn, da Fru Lassen vilde forfødde 4 Par! -</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt