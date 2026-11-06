--- v0 (2026-06-06)
+++ v1 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="97" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="107" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -358,54 +358,136 @@
     <t>https://fynboerne.ktdk.dk/d/c3ZE</t>
   </si>
   <si>
     <t>7-9-22.
 Kære Ugle. 
 Jeg har endnu ikke skrevet og fortalt dig noget om Lasse, men jeg vilde jo se det lidt an, før jeg skrev.
 Jeg syntes nemlig strax at han var så påfaldende sløj, træt, pibet og humørsyg og ikke nær så flink i Skolen som før Ferien og at han, når man så nærmere til, egentlig slet ikke så rask ud, tvertimod men det var sådan noget kedeligt noget at skrive, og det kunne jo være at jeg tog fejl. Mit Indtryk bestyrkedes imidlertid fra Dag til Dag, selv om det pibede gik mere af ham, efterhånden som han fandt sig mere i de gamle Folder igen, og også i Skolen var der betydelige Fremskridt i Opmærksomhed og dermed i Kunnen, jeg prøvede selv at tage ham lidt i Regning en Dag, derved fik jeg jo endnu bedre Fornemmelse af ham og Fremskridtet var allerede stort fra den første Dag. Appetiten var der heller ikke noget i Vejen med, tvertimod – og alligevel syntes vi stadig , at han ikke var rask. Han klagede også lige den første Dag over at han havde ondt i Knæet, han mente selv, at han måtte have slået sig engang i Sommer, som jo let kan ske, men det blev ved med at gøre ondt.
 Jeg tænkte meget over hvad vi skulde gøre med ham, rimeligvis havde han bl.a. Blegsot; atter at henvende sig til Lægen herud ( som vist slet ikke er nogen dårlig Læge, jeg har tværtimod hørt meget godt om ham) og måske gå Vinteren igennem uden at få ham rask, det vilde jeg nødig, og den Behandling han ordinerede ifjor var måske ikke tilstrækkelig.
 Igår rejste Agnete til København for at begynde en Behandling hos Overlæge Ottesen (Skodsborg) d.v.s. hun bor hjemme og tager hver Dag ind til hans Klinik i St. Kongensgade for at blive behandlet for en gammel kronisk Tarm- og Mavesygdom, som hun har lidt af i mange År og som svækker hende sådan, så vi nu vil have Bugt med den, men jeg vil bede dig om ikke at tale om dette, da hun holder meget lidt af at tale om og høre Tale om sin Sygdom.
 Hun tog da Lasse med ind for at få ham undersøgt med det samme – også Stemmen vilde jeg gerne have gjort noget ved, om det var muligt, Blegvads Behandling hjalp jo intet.
 Til dig vilde jeg imidlertid ikke skrive noget før jeg vidste lidt om hvad Ottesen sagde.
 Nu i Aften telefonerede Agnete til mig. Han havde meget stærk Blegsot, som der absolut måtte gøres noget meget alvorligt ved og i Knæet havde der samlet sig en Blodknude efter et Stød og det var nødvendigt at behandle også det, ligesom også Maven, alle disse Ting lod sig ikke gøre herude, han skulde i 3 à 4 Uger hver Dag behandles på Kliniken bl.a. vist med Lysbade, desuden skulde han følge en bestemt Kur hjemme, som jeg endnu ikke kender i Detaljer, men da Agnete også har noget Blegsot og, ligesom Lasse, også noget galt ved Tarmene vil deres Behandling hjemme for en del falde sammen, Lasse måtte derfor bo i Hellerup, da det ville lette Gennemførelsen af Kuren ganske overordentligt, dels er det jo ikke altid let at få en Dreng i den Alder til altid at gøre det han skal og ikke andet, dels skal den, der skal passe ham selv være meget nøje inde i hele Behandlingen, og dels endelig er det ret omstændeligt, så at al din Tid og alle dine Kræfter vilde medgå blot til at søge at opfylde alle disse Krav, hvis han var hos dig – derude er der jo mange andre end Agnete, som alle vil hjælpe med ved hvad der behøves. Men behandles han som han skal, skulde nok Blegsoten forsvinde og Maven og Knæet komme i Orden, derimod var han bange for ar Stemmen ikke kunde rettes noget videre, men han vilde prøve det samtidig. Til Kuren hørte, at han skulde hvile en Time i fri Luft hver Dag, det kan gøres i Haven i Hellerup – er det dårligt Vejr i et fortil åbent havehus eller Lysthus, som er der.
 Desuden skulde Skolegangen fortsættes, da han både kan det og havde bedst af det, for at han ikke bare skulde gå og pleje sin Sygdom og ikke have andet at tænke på.
 Så kunde han om Søndagen komme ud og besøge dig, når du havde fået Underretning om hvordan han skulde behandles ( for Kuren må jo ikke brydes) men han skulde være hjemme igen tidligt ( jeg ved ikke rigtig hvad Tid Overlægen sagde), da han skulde tidligt i Seng hver eneste Dag.
 Jeg er så glad over at have fået Drengen derind, vi vil jo så også få nøjagtigt at vide, hvad der skal gøres senere, og så håber jeg, at dette År må lægge en god Bund og at han og du og vi i Fremtiden må vide hvordan han skulde have det for at blive sund og stærk.
 Sådan noget bliver jo ingen billig Historie, hvordan det skal gå ved jeg endnu ikke, men også af den Grund ( om end naturligvis først og fremmest for Drengens egen Skyld) skulde sådan noget jo ikke gerne gentage sig.
 Han var glad og veltilfreds i Aften, sagde Agnete, og lå nu allerede og sov, da hun ringede til mig ¼ i 8.
 Mere når jeg ikke at skrive nu, men ved at ringe til Hellerup 451y kan du jo høre nærmere.
 Hvordan går det med dine Affærer og Planer?
 Venlig Hilsen
 Sigurd.
 Kære Mor. Har du det godt. Vi skal ud og Køre en Tur i Dag til Dønnerup Skov og se om vi kan finde Nødder der. Vi fant ingen Nødder. Men der var en Kæmpegrav. Jeg skal forklare dig noget som du vist ikke kan forstaa, jeg Skrev lidt af Brevet i Morges og resten om Aftenen. Mange Hisener til dig selv.
 Fra din Lasse.</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1941-11-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sus -
 Johan Sebastian Bach
 Thora  Branner
 Louise Brønsted
 Bertel Christian Budtz Müller
 Peter Hansen
 Johannes Larsen
 Thomas  Løkken
 Axel  Müller
 Janna Schou
 Jørgen Schou
 Marianne Schou
 Marie Schou
 Mette Schou
 Franz Syberg
 Else Warberg
 Laura Warberg Petersen</t>
@@ -495,51 +577,51 @@
 Collbergs Boghandel, Edm. Andersen, Rønne. Eneret 616 -
 [Håndskrevet på kortets tekstside:]
 Fru Lensgrevinde 
 Chr. Knuth 302
 Pt. Hotel Cosmopolite
 Knuthenborg [ordet overstreget]
 St Kongensgade 1
 Bandholm. [ordet overstreget]
 København K
 Kære Grevinde!
 Nu har jeg været her i 8 Dage og haft en dejlig Tid og set en Masse, og i Eftermiddag flyver jeg til Kjøbenhavn og haaber der gaar et Tog til Fyen om Aftenen. Mange Hilsner
 JL.</t>
   </si>
   <si>
     <t>1948-10-26</t>
   </si>
   <si>
     <t>København
 St. Kongensgade 1</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Frederik Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det er uklart, om "Lensgreven" er Adam eller Frederik Knuth.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen havde en behagelig rejse. Han mangler penge til at betale sin skat og beder Christa Knuth sende det, som hun skylder ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1JyO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Hotel Cosmopolite
 Knuthenborg [ordet overstreget]
 St Kongensgade 1
 Bandholm [ordet overstreget]
 København K
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
@@ -647,59 +729,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FQyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FQyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P65w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1JyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1068,181 +1150,225 @@
       </c>
       <c r="I9" s="5" t="s">
         <v>65</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="n">
-        <v>1948</v>
+      <c r="A11" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H11" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="5" t="s">
-        <v>89</v>
+      <c r="A12" s="5" t="n">
+        <v>1948</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="E12" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...23 lines deleted...]
-        <v>96</v>
+      <c r="F13" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>