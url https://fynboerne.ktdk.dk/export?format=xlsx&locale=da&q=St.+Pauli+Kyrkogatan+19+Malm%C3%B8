--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -219,51 +219,51 @@
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -532,51 +532,51 @@
 Hjemkommen; det er knusende hedt, jeg har iført mig let, hvid Friserkåbe – indtaget en mægtig Portion kold Rabarbersuppe – og nu sidder jeg vel forløst i den store Stue, som jeg altid er lige ved at kalde ”Havestuen”; her så lyst og luftigt – hele Ydervæggen optages af to Vinduer – derimellem en Altandør – og Stuen vender mod Sydvest – hvilket betyder kølig Skygge hele Formiddagen – og dejlig Sol fra Middag til Aften; de lyse, gulstribede Gardiner fra Kastanievej ser så bedårende ud i dette Lyshav - og alle vores Blomster gror, så det er en Fornøjelse, vi har sået Nasturtierer (tropæolum) i et Par store Potter, de er alle kommen op, og så snart de gror til skal de ud på Altanen – så bliver der dejligt – Gården er tålelig – nemlig så stor, at vi ikke har Genboere lige for Øjnene – men tænk hvilket Himmerig om der groede en gemen Regenslind! Nå, her er nu ganske godt endda, vi bor jo allerøverst så her [”her” indsat over linjen] er meget Luft og Lys – næsten alle Huse i Malmø er 3die Sals, (på svensk 4de Våning); lige nu er Pigen Mathilda i Færd med at hænge en lille Vask til Tørring hun ser brillant ud i sin lysegule Kjole blandt alt det flagrende Tøj. 
 Jeg har lovet hende Del i alle de ”granne blommor” som vi har med hjem fra Bokskogen – og hun er meget henrykt -. Jeg havde i Går Morges Brev fra Mor – de har nok ikke hørt fra Jer længe; Mor skriver, at Be er i Staden – Forretninger – kom uventet; og Mor opfordrede os til at rejse til Kjøbenhavn og være sammen med dem alle på Dosseringen; men dels kom Brevet en Time efter Skibets Afgang og dels havde vi ikke så mange Penge – det er jo sidst på Måneden – og en Rejse til Kjbh. bliver 6 Kr – alene Billetten, (retur for os begge.) Jeg begynder ellers at blive hed om Ørene m.H.t. Unge – Udstyr – jeg aner ikke, hvordan jeg skal gribe Sagen an – og Alf. vèd det så jo heller ikke.
 Jeg gør ingen Ting ved det – men traver mine lange Ture (går Tur både når jeg følger Alfr og når jeg henter ham -) samt øver mig meget flinkt, er ved at indøve noget firhændigt (Etude i Ddur af Mozart (let) – som vi vil spille for dem i Sommerferien, hvis vi nu opnår at komme til Kerteminde, vi har forespurgt om de vilde tage os i Pension. Desuden spiller jeg ”Lyriske Småstykker” af Grieg, kan tre deraf udenad, samt Schuberts ”impromtu” – kan første Stykke udenad og er nu i Færd med 1ste Variation. Så spiller jeg Zernys Etuder (1ste Del) samt nogle lette af [ulæseligt], samt endelig endnu en 4 hændig – Schubert trois [”trois” indsat over linjen] marches heroique. – om dette nu ellers kan more dig. – Endelig læser og skriver jeg en hel Del – og ser naturligvis også efter, at Pigen M. gør godt rent – samt bestemmer Madretter – men Du kan da ellers tænke, at jeg fører en glimrende Tilværelse – naturligvis er det mest Alfs. Skyld – el rettere: det er derfor, at jeg mere og mere knusende godt kan lide ham – og så er der også det, at jeg til Tider kan blive ganske vild af betaget Henrykkelse ved Tanken om det, der forestår – og jeg nærer naturligvis svimlende Forhåbninger m.H.t. Udfaldet.
 I det hele taget, Junge, Du gør Dig ikke Begreb om, hvor guddommeligt det kan føles at være frugtsommelig; det er, som om der giver sig til at gro helt ukendte Kræfter i ens Indre – som om ens Sjæleliv antager nye – og videre Former; Hjernen giver Plads for Tanker og Forestillinger, som man slet ikke har kendt før; man synes næsten, at man aner en Sammenhæng – en Mening – der hvor alt før var Kaos; så meget er vist – at der er en himmelvid Forskel på dette, at tænke sig til engang at få Børn – (og det er jo en Faktor vi alle regner med) – og så dette – at føle Barnet levende i sig. Åh, Junge, stor er den Verden, vi lever i – og mange er Midlerne, som skaber Glæde for Mennesker. Og denne bestandige Følelse af, at man trods alt har Sværdet over sit Hoved – det tjener dog kun til, at man føler des mere intensivt i Glæden.
 - Vèd Du, at jeg har længe haft på Fornemmelsen, at Dine Breve var ikke helt at stole på – jeg syntes bestandig, at der var Ting, som du forsætlig gik uden om; til noget sådant er der jo ingenting at sige – men vel at mærke: der er ingenting at sige dertil – og det er vel Grunden til, at jeg har narret Dig flere Gange – og ikke skreven, Du forstår det jo nok rigtig - III
 - jeg tænkte – ”mine Ord vil ikke meget sige”. 
 Nu fik jeg Dit s.k. ”Skarnbøttebrev” og skynder mig at smide min Bøtte i Hovedet på Dig til Gengæld; den er rigtignok for Tiden ingen Skarnbøtte – men så kunde den da heller ingen Nytte gøre; nu er min Mening den, at der er ikke idel Elendighed til i Verden – og det har jeg villet lade Dig vide. Noget ”Trøstebrev” i egentlig Forstand kan jeg ikke præstere – der kan aldrig ”trøstes” Junge, når Ulykken stammer fra de indre Dele, og jeg mener jo nok, at Kernen i Din Ulykkelighed ligger i Dit Forhold til [ulæseligt]; dét er første Række (ikke Hjemvéen) – er Skyld i alle Dine Pinsler -. Og så naturligvis Hjemvéen. Jeg kender den – det er som en fysisk Sygdom – jeg fik f.Eks en rædsom Kvalme -; og – tør jeg skrive det, der bestandig har været i mine Tanker? Jeg har ikke kunnet fatte at Du kunde holde den gående derovre så længe! og da der var Tale om, at Morn. vilde hjem til Efteråret – så forlød der samtidig noget om, at Du alligevel vilde blive derovre; Pan har vist været plaget af svære Anfægtelser – og jeg var skam heller ikke glad.
 Jeg kan vel ikke komme med Råd? det synes jo, som om hele Billys Hus’ Existens beror på Din Forbliven; er det muligt! kan der ikke engageres en Pige, som Du kan sætte i Gang, og som Du kan overbevise Dig om er pålidelig – og én, som i får til at binde sig de resterende Måneder – for Fanden – Din Existens går da over Økonomien – fallit kan Billy vel ikke gå, om Du også rejser; og jeg mener virkelig, at Du ofrer altfor meget ved at blive, når Du lider sådan af at være der. Et positivt Råd: fastsæt at Du vil hjem om 1-2-3 [”1” indsat over linjen] Måneder – efter Behag; så snart Du da ser en overkommelig Frist for Dig, vil Du kunne få en Masse ud af Din Tid – en Masse Sprog og Musik – fordi det så ikke længere gælder om at få Ende på Tiden – men om at få den til at slå til. 
 Når jeg har læst i Bladene om de overfyldte Skibe med Passagerer hertil fra Amerika – så har jeg flere Gange tænkt – Gud vèd om ikke lille Junge er med på èt af dem – og det vil ikke overraske mig, om Du en Dag viser Dig på Skuepladsen.
 Søde lille Junge – er jeg en skidt èn til at råde Dig? Men kan jeg da andet end råde til det som jeg selv absolut vilde gøre i sådant Fald.
 Jeg er jo ganske vist en stor Egoist, det er sikkert – men jeg har da heller aldrig set nogen virkelig frugtbar Selvopofrelse; det er ikke til rigtig Gavn for nogen af Parterne; men naturligvis mangler jeg Forudsætninger til helt at kunne se til Bunds i dette specielle Tilfælde; for mig ser det kun ud, som om Din første Pligt her er Pligten mod Dig selv – og døm selv, hvori den beror!
 Nå – dette er nok et Timebrev – gid det dog må træffe Dig i nogenlunde god Condition – se så til at Du kan fejre en måske lille Højtid med Elle og Billy – og Hilda – o.d.a. 
 Nu skal jeg da virkelig blive flink igen til at skrive. Sidst sendte jeg et Kort – har Du fået det?
 Hermed Tusinde sommervarme Pinsehilsner fra din evig heng.
 Dis</t>
   </si>
   <si>
     <t>1905-11-25</t>
   </si>
   <si>
     <t>Sortedams Dossering 25</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Ellen Brønsted
 Louise Brønsted
 - Frandsen, Fr.
 Ina  Goldschmidt
 - Hammarsköld
 Marie Hansen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 William Mackie
 - Schrøder, Frk. 
 Hempel Syberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
 Andreas/Dede boede hos sin mor, mens han læste jura. 
 Det vides ikke, hvem Helga var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
   </si>
   <si>
     <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
 Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.
@@ -683,51 +683,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/0u8z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19.3
 Malmø
 Skåne
 [Diverse tegninger og kradserier]
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab d: 22de Maj – 
 Kære Astrid!
 Skjøndt jeg endnu ikke har hørt fra Dig – men venter i Dag – skal Du dog nu i Morgen ikke kigge forgæves efter Dit Mandagsbrev! Jeg er her og i Odense og vil blive det paa Glorup helt omgiven af Højrefolk, en ren Hvepserede her [”her” indsat over linjen] som Syberg siger; han er selv en Hveps! Det er grulig svært ikke at have nogen at udtale sin Sorg for efter den Skuffelse med Valget. Ja det vil sige, jeg var forberedt, da jeg saae hvor megen Stemning der var mod Radikalerne allevegne! Jeg beklager Caspersens, Tante havde sat sit Haab til et Landstings Mandat under Munks Regimente. Hun er sikkert grulig sart! Fraset alt det er her ganske dejligt baade ude og inde! Jeg stod længe i tavs Beundring af Stuerne til Morgen, fuld Sol ind i Dagligstuen, Havestuedøren aaben, vi har et vidunderligt Vejr og alt er jo saa bedaarende lysegrønt ude; Kastanierne ved at springe ud, Sirenerne ved Vejene ogsaa, Træerne i fuldt hvidt Flor. Jeg spadserede til Højrup i Fredags, var hos Jørgensen og Peja, der nu gaaer lidt ud og har det meget ordentligt. Hun var rørende glad ved at see mig. I Gaar var jeg hos gl. Naade; der var saa mageløs venlig og rar, vilde ikke af med mig igen, jeg var der 5 Kvarter. Hun er meget døv, men har et Hørerør. I Dag er bedt Kaptainens og Jørgensens, der bliver hentet sammen i lukket Vogn herfra, Doktorens og Smidt. Fru S. tager ikke ud. I Morgen er vi bedt til Sandholt og paa Vejen dertil haaber jeg vi kan gøre en Visit paa Brobygaard. En Dag skal jeg til Højrup igen og med Toget til Doktoren! Jeg rejser vist ikke herfra til Glorup før paa Fredag, spekulerer paa at tage over Brobyværk og besøge Hanne og Jørgen mellem 2 Tog og saa over Nyborg. Munter er meget aflagt, men kunde dog kende mig og var ungdommelig ellevild. – Jeg befinder mig saa vel her gør som jeg vil, spadserer, læser og syer. Marie er uhyre flink og rar, hvilket ordentligt og nydeligt Hus hun har; hun er knusende dygtig. Jeg har besøgt Trine Hans Peters, der gaaer meget her, malker deres Ko, hjælper inde, passer deres Kyllinger; og Line Træskomand og Dalbergs. Nu er der en dygtig Mand paa Gelskov, en ligesom Syberg siger de gamle Folk. Som de dog alle som en fortæller om Thagensens Uduelighed! Det er grufuldt som han har forsømt alt. Gud veed hvad der skal blive af de Stakler! Jeg har hørt fra Elle, hun er lykkelig over Tilværelsen, maa knibe sig i Armen for at vide det ikke er en Drøm altsammen. Nu skal jeg en Tur paa Kirkegaarden og [ulæseligt] tager dette med til Højrup. Kys de søde Unger! Kærlig Hilsen fra Mor.</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -994,52 +994,52 @@
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Villa Be – Søndag Morgen 7½.
 Kære Astrid! Et lille Kvæk skal Du have om Planerne! Jeg tager med 11 Toget til Esbjerg og haaber at de kommer i Aften eller vel snarere i Morgen sent dertil. Vi vil saa overnatte der, hilser paa Syberg de to Timer i Odense og er her med 6.20 Toget, hvor Alhed vil have Agrarens’ og Christine til Spisning. Jeg tager Brevkort med Udskrift til Dig og Lugge med mig og I faaer et Par Ord med Blyant sendt samme Aften, de kommer. Jeg tænker vi bliver kun faa Dage her vist til Lørdag d: 2_den_. Muk har arrangeret alt, hun vil have, jeg skal ligge i Junges Værelse og denne i Jærnseng paa Loftet. Du har altsaa Sofaen; jeg tager Lagner og Haandklæde [”og Haandklæde” indsat over linjen] med det skulde Du ogsaa. De har vadsket i denne Uge; Anna kom i Søndags: Ja, Du kan faae hendes Brev! – Vejret er grimt og koldt i Dag, men jeg tager 2 Kl. saa kan det alligevel blive en hyggelig Tur. Jeg vil boe paa Højskolehjem eller lignende. Johanne har faaet en Pige til November fra nu af. Marie Kærbj. er sagt op af Fru Grosse, der ikke mere kan holde hende ud. Swanes rejser fra Byen mest for hendes Skyld, saa nu er vi bange for, Marie vil prøve at faae en Plads i Kbh., saa har de hende igen. Johanne tænker en Smule paa at faae Marie til November, det kan jo maaske gaae i Vinter. 
 Ikke Tid til mere, skal have Bad o s v. Vil føje til, hvis der skulde komme noget fra Elle med Posten –
 Kærlige Hilsener!
 Glæder mig til at see Dig lille Putte! Puf gaaer nu i Skole, kun Sangtimer plager ham.
 Kys til Ungerne!
 Bedstemor</t>
   </si>
   <si>
     <t>1911-10-22</t>
   </si>
   <si>
     <t>4. sal
 Nørrevoldgade 29</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Else Birgitte Brønsted
 Louise Brønsted
 Eric Bøttern
-Thora C
 Poul Caspersen
+Thora Caspersen
 - Ehlers
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Johnsen, Fr. 
 Grethe Jungstedt
 Adolph Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 - Ryberg-Hauen
 Ellen  Sawyer
 Agnete Swane
 Sigurd  Swane
 Herman Vedel
 Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen og Jespersen i Charlottenlund var, og heller ikke Herz, Jørgen og Birgit. Tante kan muligvis være Vilhelmine Berg, som Laura Warberg ofte kaldte sådan. 
 Marie er muligvis Marie Larsen, Johannes Larsens søster. 
 Laura Warberg og svigersønnen, Alfred Goldschmidt, kunne ikke sammen.</t>
   </si>
   <si>
@@ -1067,68 +1067,68 @@
 Poststempel
 [I brevet:]
 Nørrevoldgade 29⁴
 Adr. Fr. Johnsen
 Søndag d: 22de Oktober.
 Kære Astrid!
 Hvor jeg glæder mig til Dit Besøg og til at vise Dig mit yndige Værelse! Lugge mente Du kunde overnatte der, men jeg synes Du maa hellere tage der Søndag 29de og tilbage her igen; naa men det maa Du selv om. Hvis Du derimod slet ikke har tænkt at være her en Nat, saa faaer jeg det nok at vide i denne Uge, i saa Fald vilde jeg til Middag alle tre Lørdag og Caspersens i Charlottenlund [”i Charlottenlund” indsat over linjen] og meget morsomt. I Morgen Aften skal vi til Fru Ehlers, en hel Mængde Damer og Paul. - Thora C. vil alligevel ikke have Tante, saa hun bliver her. Jeg er saae tilfreds med alting, og jeg troer ikke, der kan blive noget at være misfornøjet med. Her er nogle faa Damer jeg er glad ved bl.a. Enkefru Ryberg-Hauen, Moder til [ulæseligt] Herman Wedel – (Hertz tidligere og flere andre. Paa Lørdag er der Fernisering paa den frie, jeg mødte den stakkels elskelige Swane i Gaar og talte lidt med ham; Gud give han dog nu kunde sælge noget. Jørgen har talt med sin Læge Jespersen i Charlottenlund, hvor Swanes bor, har et Atelier og en Stue. Han havde sagt til Jørgen, "hvad mon de skal leve af, for de Malerier kan han da ikke sælge". Lut og Berta var her til The i Torsdags; de saas jo alle i Kerteminde fra Lørdag til Onsdag; det havde været en over alle Maader vellykket Tur, de talte begge uhyre meget om den. Børnene var meget begejstrede; Grethe, Putte og Birgit havde været med ved alle Legene ude i det dejlige Vejr; Erik Bøttern med L. og B. laa paa Hotel; Christine havde været saa livlig og fornøjet; for hende var det en Aften med Vin og Musik. Berta kunde en Masse have den extra Chaissélongue bort, naar Tante er rejst Lørdag Morgen. Mens den, hendes Kuffert og min egen store er her ser Værelset ikke ud efter noget. Lad mig nu vide, naar og hvor Du kommer i Land, at jeg kan være der. Det er mageløst, at Du skal spille igen og ligeledes at Du saa tager herover lidt jævnligt. Ogsaa rart, at Du er begyndt paa Din Gymnastik. Naar A. nu engang er i Kbh. og Du veed det forud, kunde jeg da tage over for en Dag. Jeg har det rigtig rart, har været to Gange i Teatret, sidst til Madame Butterfly, nydeligt. I Fredags var vi
 [Her mangler noget tekst]
 Detailler om Skandalen ved Selskabet. Det er i grunden gruligt at Agrarens skal have Marie i Vinter for længere e det da aldrig. De flyttede over i sidste Uge, Elle hjalp godt. Der er lutter Fryd og Gammen hos Agrarens, tror jeg Chr. skrev til Lugge saa er de da vist glade ved den nye Lejlighed. Kan Du ikke spare sammen til et ganske lille Svip til Kerteminde i Julen mellem Helligdagene; jeg har bestilt Logis hos Grosseren og der er jo to Senge. Tænk saa var der 6 af Eder sammen. Jeg sender Elle lidt Penge til Kort og Frimærker, saa hun kan skrive lidt til mig en Gang om Ugen saa kan vi indrette det saae Du kan faa det af mig. I Gaar var jeg paa Banegaarden at sige Farvel til Lugge; den lille sov trygt under det hele, hun er i det hele taget et Vidunder af Godhed. Hun var saa fin i lutter nyt hvidt, Hue, Trøje, Kaabe m.m. En næsten ny Vogn har de købt for 12 Kr. 
 Nu ikke mere lille Putte, men skal vi rigtig snakke paa Lørdag. Hilsen og Kys til de to kære smaa; hvor var de søde og livlige paa Banegaarden. Jørgen sagde, at lille Sjums har forandret 
 [Skrevet langs sidens venstre kant:]
 sig til sin Fordel. Hun var rask hurtig igen
 Kærlige Hilsener Mor.</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
@@ -1187,51 +1187,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OT2N</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkostræde 19
 Malmø
 Skåne
 [I brevet:]
 Nørrevoldgade 29⁴
 Søndag d : 4-2–12 
 Kære Astrid! 
 Der venter Dig vist denne Gang et interessant Brev om Udstillingen, der jo ser meget lovende ud. ”Riget” har i Dag en Anmeldelse af Frits Magnussen, hvori Alhed er mere anerkendende omtalt end i Politiken, der dog ogsaa nok kunde gaa an. A. er i Dag i Birkerød, hun har sikkert købt Blade paa Banegaarden; jeg ringede derind og da vidste de nok derom; der er andre fremmede ogsaa, men det var mig ikke muligt at forstaa [paa] Lugge, hvem det var. Den Dag Du var rejst, kom Elle herop og vi hjalpes ad med at skrive de mange Kort; vi sad og hørte Musiker[ulæseligt] nede fra Fr. Johansens Hjørnestue, var siden nede hos Tomas at drikke The. I Gaar kom Elle ved 11 Tiden, spiste sin medbragte Frokost og fik Solbærrom og The her, mens jeg var nede at spise. Det har hun jo gjort 2 Gange og Lugge en Gang og det var en dessin for Dig ogsaa næste Gang Du skal herover. Ved 1 Tiden gik vi ad de smaa obscure Gade[r] til Østergade, købte en M[ulæseligt] til Hr. Peter det havde han ønsket sig til Flaget, Elle gav ham. Vi gik hele Strøget ned, købte Konfekt og en lille Genstand til Grethe, derfra til Udstillingen, hvor Elle strax traf Fru Asta, meget glædeligt Gensyn. De gik sammen hele Tiden, det er vist hende, der købte ”Petunia”, Berta det lille Landskab fra Fyns Hoved. Det er en smuk Samling Billeder, men dog en Del Jux iblandt; Fr. Svendsens især, men efter min Mening ogsaa Olga Jensens. I Alheds er der intet rent ud disharmonisk; de hænger ogsaa yndigt kønt i den inderste Sal, 2 Vægge fulde. Der var ikke saa faa Mennesker, Lützhöft var der meget tidligt. Abraham og Fru Ingeborg var der, jeg talte med dem. Bimse og Ch. E. og cand. Lunn havde været der. Lud og Berta ogsaa; Madsens kom da jeg gik hen til Paraplyen, hvor Alhed havde siddet et Par Timer med nogle Venner og spist Frokost, vist ikke helt diplomatisk af hende at være borte paa den bedste Tid. I Gaar og i Dag er lille Hr. Peter bedre: Bes var ikke i Skole i Gaar p.Gr.af Kulden der jo ogsaa er ganske overvældende, i Dag kan jeg knap faa varmt her; var alligevel ude en lille Tur i Formiddags uden at fryse synderligt. Elle rejser vist hjem i Morgen og kommer her med sin Kuffert, saa tager jeg en Bil til Banegaarden. Jeg har giver hende 10 Kr, fik endelig i Gaar de Penge fra Madsen jeg kunde betale jovist! – I Torsdags Aftes var jeg min første rigtige Udflugt, henne i et Lokale paa Raadhuspladsen og høre det første af en Række Foredrag af Dr. Munck om Tydskland. Men saa lille en Sal og saa faa Tilhørere! jeg var meget forbavset, og et højst tarveligt Publikum at see til. Det er dog mærkeligt, at der ikke er større Interesse for den Slags her i den store By, hvor Folk har Raad til al mulig Luksus og Fornøjelser. Nu gaaer jeg i Læsef. hver Aften, har læst en dejlig Bog af Johan Maier ”Liv” og en mindre god. – Ina – af J. Th. Lick; overspændt Vrøvl Det glædede mig meget at høre Elle animerer Dig til at lære Bogbinderi, det gør jeg ogsaa i høj Grad især hvis det kan blive inden alle og enhver driver det. Jeg har læst, at det private Bogbinderi er ved at blive en farlig Konkurrent til Fagmændene; ser i Dag i Politiken en Dame, der averterer. – Bare nu Dine Unger kan undgaa Forkølelse i dette Vejr! – Nu er der vist ikke mere at skrive om lille Putte. Jeg skal lidt ned til gl. Fru Stockmar inden Middag. – Kærlige Hilsener til Dig og Børnene fra Bedstemor.
 Udklip af Riget i Gaar; muligt jeg kan faa det fra i Dag senere.</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -1315,51 +1315,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Søndag d: 18de
 Kære Astrid!
 Jeg fik Dit Brev i Morges paa Sengen, nød det og Adams storartede Præstation, - hvor kan han dog allerede alle de bogstaver, men de er da dikterede? og saa pænt skreven. Nu maa jeg see en af Dagene at faae et Brevkort afsted til ham. Bare min lille Sjums hurtigt maa komme sig, saa Du kan faa Glæde af den lille Udflugt til Vanløse. Jeg vil være ved Baaden 12.45; hvis Du saa kan indrette Dig paa at tage Geismar direkte derfra kan jeg godt gaae med. Til Vanløse maa Du tage med Omnibus, der gaar hver halve Time; Tog kun 3.17 og 6.13. dette sidste vel lidt for sent? Rart at Du kan faa Time med det samme. Dersom Du skal have Din egen Dragt, saa husk at skrive i Tide efter Junges Forklæde; Trafiken over Bæltet er jo saa uregelmæssig; Jeg tager vist saa til Vanløse paa Søndag og hører om Festen; Tog derfra 6.3- i Kbh 6.20, altsaa tidsnok til Færge eller Baad. Nej i denne Uge kommer jeg ikke til Malmø, Benet vil ikke rigtig blive helt godt, jeg kan ingenting gaae men haaber jo det skal komme. Jeg saa Madien i Gaar, han talte ikke om d:22de, der skal vist intet være; men naar Du nu kommer paa Lørdag, kunde Du vel heller ikke mht Torsdag. De havde moret sig godt til Festen paa Phønix i Onsdags og det var gaaet godt med lille Else Mine havde givet hende Mad. Nu kan Lugge da slippe ud en Gang imellem. – I Gaar 12.30 rejste Las og Alhed og en Maler Olaf Rude, der skulde over at købe et Billede af Las til en anden. A. kom af med ”Blomster i et Drivhus” til Winkel &amp;amp; M. 200 Kr. og maaske køber Lud hendes [ulæseligt] til 100 Kr., de har dem hængt op i Spisestuen, hvor de siges at pynte meget. Nu vilde hun prøve at faa malet i al Fald et godt til Charlottenborg. Nu kan da hun og Uglen ikke faae kasseret alt der! 
 Dit Billede kommer her tillige med mit, mon Du kan have det næste Gang? Alhed havde gjort store Indkøb til Drengene og Grethe og Elle, for en Snes Kr. ialt. De var begge hos mig en Visit Aftenen før de rejste, og jeg tog Bil til Banegaarden, T[ulæseligt] var med at sige Farvel. –
 Alhed er anderledes tarvelig og nøjsom end Christine; hun gik stolt med den lidt medtagne grønne Frakke og do Hat og endnu med blaa Nederdel og Bluse. Jeg havde hende med i Folketeatret til ”Ranke Viljer” og bagefter i ”Nimbs. Nej det har Du vist hørt om! Torsdag var der vældig stor Gilde hos Schous til 5 om Morgenen! 30 Mennesker sad meget knebent, de havde bedt 4 mere som heldigvis sendte Afbud. Jeg var der et Svip om Formiddagen. – Puf skulde have en lille Dynamo. Lysse en kinesisk Nattergal i et lille Bur han har en Mage til den. Grethe en lille elektrisk Lygte. [”Grethe en lille elektrisk Lygte.” skrevet over linjen] Desværre er de [ulæseligt ord] kommen med 6 Toget i Gaar, Færgen var 1½ Time forsinket. Richardts, der har Sløjdskole og Bogbinderi boer her en 6 Uger, saa nu kunde jeg faae Besked om alt desangaaende, hvor længe et Kursus varer og hvilken Pris. Nej hvor jeg dog glæder mig til mit eget Hjem igen. Hvis jeg kunde faae en god Lejlighed og med Moderation f Ex. fra Juni, saa tror jeg ikke, jeg dyede mig for at tage den.12 Kr. om Maaneden hos Flyttemanden er da ogsaa Penge at spare. Kunstforeningen er ved Frederiksholms Kanal, lige ved Assistenshuset, men vi ses vel altsaa ved Baaden. Hils nu Børnene mange Gange og sig, naar mit Ben er helt rask kommer jeg over til Eder.
 Kærlige Hilsener fra 
 Mor.</t>
   </si>
   <si>
     <t>1912-03-03</t>
   </si>
   <si>
     <t>Daisy  Berg
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Laust Jensen
 Alhed Larsen
 Johanne Christine Larsen
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Tornøes Hotel ligger i Kerteminde.
 Det kan ikke afgøres, hvilken Anna der er tale om, for Warberg-familien kendte mange af dette navn, og hendes forkortede efternavn lader sig ikke læse. Muligvis Anna Eckardt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2079</t>
   </si>
   <si>
     <t>Laura Warberg skal ses med sine døtre, til foredrag og koncert mm. Hun skal også til flere børnefødselsdage. Christine og Johanne skal spille koncert på Tornøes Hotel. Laura Warbergs ben er bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hX80</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
@@ -2240,51 +2240,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Søndag Morgen.
 Kære Astrid!
 Det var da nogle henrivende Arbejder, Du glædede os med! Alheds Lysdug er vi alle imponerede af, - det vældige Arbejde, og Johannes ikke mindre; vi er fulde af Be- og Forundring over at lille Sjums kan tegne saadan, hun maa absolut blive til noget ualmindeligt. De søde Smaa! Gid der kan blive en Lejlighed, hvor jeg kan være en Dag over hos Eder; troer Du?? Men min egen Lysdug er henrivende i sin Hvidhed, hvad jeg holder saa meget af. Og saa det dejlige Billede! Nu skal det sammen med nogle andre med paa min Turné, og senere i en fin Ramme! Tusind Tak lille Putte! – foreløbig vist ogsaa for de andre, som hver paa sin Maade er optaget af forskellige Ting; Christine endnu i Sengen. Elle rejser i Nat til Kbh., Birkerød kun da Brønsteds er i Hornbæk. Alhed og Puf i Morgen for en Uge, de boer paa Temperance, ganske incognita, da de ikke vil besøge nogen, det er for at vise Puf Kbh. Han har ikke længe været der. Vi havde en yndig Juleaften; jeg spiste hos Agrarens, Marie boer der, og saa fik Børnene deres Gaver – (Bibbe i Sengen inde i Stuen, Halsen) og Juletræet blev tændt. Saa gik vi til Las’s, Junge blev hos Bibbe, men blev senere afløst af Marie og Puf. Der var et stort mægtigt Juletræ, Borde helt rundt, bugnende af Gaver. Tænk jeg fik af Las’s og Christine et Kaffestel paa Bakke af Nikkel, jeg vilde have købt mig et selv, det var naturligvis ikke paa min Ønskeseddel. En sød Blomsterskaal af Elle og flere pæne Ting. Putte var kørt op i Bil og 9½ hentede den hende og mig. Juledag maatte Junge opgive sit traditionelle Selskab med Grosses, for Bibbes Skyld; nu er hun rask og i Dag kommer alle Agrarens og Elle her til Middag Kl 1; Elle spiller sine 6 Timer til 10¼, saa hjem og pakke ind og afsted Kl 2. Nytaarsdag hos Agrarens, og en Dag senere skal de have en fin Aften for Bu[ulæseligt]els med Pan og Hoffs paa Rørbæk, hendes Elev, den ”norske Frøken” fra Gjelskov. Har Du haft en rar Jul lille Putte? I Fjor var den saa god. I Valby har de haft en meget trist Jul. Berta lige kommen op efter 3-4 Uger i Sengen Lagt paa Rovsings Klinik fra lige [”lige” indsat over linjen] før Juleaften Betændelse i den ene Nyre, meget alvorligt; muligvis en Operation, skrev Tante i Dag. Hør lille Putte, kan Du ikke sende os til Christines store Vinduer Sovekamret, 24 Al af det Papir til at klistre Vinduer med, hun er til Tider ved at blæse ud af Sengen; men strax og sig hvad de koster. – Las’s Fødselsdag blev holdt 2 Juledag, Grosses med Anna, Agrarens og Grethe; Elle havde fri fra 6-7; naaede lige at faae hele Middagen i Køkkenet, Suppe med Kødboller, Vildandesteg – Rødvinsgelé. – Det var en meget morsom Aften. I Aftes igen Selskab; den unge Andresen, Marie er her, H. Mejer, Agrarens og Elle; sprængt Gaas m.m. – Jeg har det saa godt i Julen, taaler al Selskabelighed, men naar jeg som i Gaar strikker en Hæl ved Lys, syer paa noget gammelt et Kvarter, læser nogle Historier for Putte ved Lys, saa var mine Øjne i Aftes saa daarlige, og ingen Øjenlæge tager videre Notits deraf! – Jeg vil gærne have de Tryksager igen nemlig, et Korsbaand med Vinduespapiret? Maatte Du betale Porto for det??? Jeg kom i Tanker om, at et 5 Øres var ikke nok, mulig Tante har sat mere paa? Jeg rejser enten d: 6_te_ eller 9_de_, skal være et Par Timer i Odense og med Elle til Anders Jensen at købe et Divantæppe til Elle [”Elle” overstreget] Gretes Fødselsdag d: 16de, havde Gardiner til min Dagligstue af rød Damask til den gl. Sofa. Nu Farvel lille Putte! Kys de kære Smaa, jeg glæder mig meget til at see dem. Lugge ringede op til Alhed Juleaften, de havde drukket min Skaal og savnet 
 [Skrevet langs venstre kant på s 6:]
 mig meget. Kærlig hilsen fra Mor.
 [Skrevet langs venstre kant på s 5:]
 Nævn ikke til nogen – ikke til [”til” indsat over linjen] nogen – at Alhed kommer til Byen.</t>
   </si>
   <si>
     <t>1914-01-02</t>
   </si>
   <si>
     <t>Julie Brandt
 Ina  Goldschmidt
 Alhed Larsen
 Ellen Larsen
 Georg Larsen
 Johannes Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidts datter, Ina Goldschmidt, havde syet lysedugen, som er omtalt i flere breve.
 Johanne Larsen tog på landet i flere timer ad gangen, fordi hun cyklede rundt til diverse boliger og underviste i klaverspil.
 Marie må have været pife i huset hoa Johanne og Adolph Larsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2636</t>
   </si>
   <si>
     <t>Alle er imponerede af, at Ina (Jumsetøj) kunne sy den flotte lysedug. Ja, bogen var en dyr gave, men Johanne/Junge havde lyst til også at kunne sende flotte gaver.
 Christine var syg hele julen. Nytårsdag var hyggelig med mange gæster til chokolade og slagtemad.
 Johanne/Junge er dejligt udhvilet efter 14 dages ferie. 
 Børnene er kede af det, når Johanne kører på landet hele dagen. Det gik bedre, da Marie var pige i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NTgt</t>
@@ -2526,51 +2526,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/kFZB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Formiddag
 Søndag d. 22de.
 Kære Astrid!
 Det var et vældig interessant Brev fra Dig, det er saa rart at høre, Du en Gang imellem har en Fornøjelse. Hvilken yndig Kjole det maa være! Det er altsaa den, Din Svigermor gav Dig. Kunde A. lide den gule Dragt fra Kbh?? Hvor morsomt at høre om de smaas Musik. Hvilken Glæde for Dig og A. det kan blive. Kunde Du ikke have sagt til Lugge om at bede A. med? Han var vel nok gaaet tidlig hjem. Og nu nærmer Afgørelsen med Gymnastikken sig! Det bliver knusende spændende! I fire smaa maa da komme med skulde man tro! Men vær nu forsigtig lille Putte! Sæt ikke Liv og Lemmer paa Spil for Sportens Skyld – Jeg har lige nu været med Pigen ovre at gøre Ild i Spisestuen i vort Hus, der kom en nydelig Kakkelovn i Gaar, de andre i Morgen, der skal fyres nogle Dage for at Vægge og Loft kan tørre hurtigt. Maleren gaaer og maler Træværket hver Dag; i Morgen kommer de sidste Døre i, de har smølet længe, men nu gaaer det igen. Elektrikeren er der i disse Dage. Men min Sorg er Haven, der ikke maa blive jævnet eller rørt, inden Las til Paaske!!! kommer hjem. Men skriv ikke hertil om det, Alhed er øm paa det Punkt. Naa megen Glæde kan vi jo nok faae af Haven alligevel. – I Gaar var jeg en lang Tid hos Dr. Hviid, tog ham til Huslæge – 30 Kr – og satte ham ind i hele Sygdommens Forløb. Det har nemlig længe været skidt med Øjnene, værre og værre. Han mener absolut, det er Nervesvækkelse, er der Forkalkning, siger han, er det meget lidt. Nu har jeg faaet saa godt Haab igen, for jeg har tidt været ret langt nede. I Morgen inden jeg staaer op, vilde han komme og høre paa Hjertet og see paa Aarerne paa Benene. Børnene er saa lettede og glade over det. Nu vil jeg foreslaae ham, eller rettere spørge – jeg tænkte ikke paa det i Gaar, - om jeg ikke en 14 Dage skal helt lade være at bruge Øjnene. d.v.s. med Briller, og saa gaae med de farvede Briller [”Briller” indsat over linjen], jeg har paa mine lange Spadsereture og naar jeg strikker; tænk jeg kunde ikke en Gang strikke paa et gråt Badehaandklæde, som jeg ikke behøver at see paa, uden mine Øjne sved og gjorde ondt; alene Skæret af den bitte Lampe – Petroleums med Skærm over, jeg har, kunde jeg ikke taale. Det vil jo blive svære 14 dage, især kedeligt at jeg ikke kan læse med Erik, som nu skulde begynde paa Historie og Geografi foruden det andet. Og Gretes Fransk 2 Gange om Ugen! Men jeg tror, det vil være rigtigt! Jeg har hørt om en Dame med akkurart lignende Svækkelse i Synsnerverne hun kom sig tildels. – Naar bare vi var saa vidt, at vi kunde gaae hver Dag saa smaat at flytte ind, men før efter Paaske bliver det slet ikke – Der bliver ellers ganske dejligt allevegne paa nogle smaa Ubehageligheder nær. Tænk der er ingen ”øverste Vinduer”, det hele lukker op!! Og der er Lem til Kælderen i Anretterværelset, det er jo farligt: og Trappen til Loftet maa hejses ned og op. – I Forgaars tog Johanne og Puf nok saa glade med Toget 6.20 til Mesinge at høre Aage Meier Benediktsen holde Foredrag om Rusland. Tænk saa kunde de ikke naae Toget hjem det blev øsende Regn, som de gik i 5 Kvarter – 1 Mil. J. var ulykkelig over sit gode Tøj, Puf meget medtaget, en grufuld Tur! Vi var saa kede over dem. Nu efter Middag skal jeg op til dem, først hos Elle og saa til Kaffe hos Agrarens. – Elle er saa optaget i disse Dage, hun spiller 2 Timer hver Aften i Biografen, det er ”quo vadis” og hun har gjort sig megen Umage med Musiken, spiller Dejlig er Jorden, først forte og senere mono, som det lød langt borte; en ”Del af Messias” og lignende alvorlig Musik. Chr og A. var der til Premièren, propfuldt, de sagde, at Elle spillede udmærket; hun hører tidt Anerkendelse af sin Musik, meget bedre end Junges. I Dag spiller hun 6 Timer til 10½, skal med første Tog i Morgen til Odense og Kl.11 i Bil Fyn rundt med den afrikanske Godsejer, som skal købe Kvæg her, og hvor Elle er Tolk, mulig i to Dage; det bliver jo en god Skilling men hun er benovet. To Assistenter er med. Hun faaer syet sin mørkeblaa Nederdel hos en Skrædder; og den nye Fløjlsbluse hos hendes Syerske i Revninge, der var hun i Gaar at prøve, havde flere Timer her forinden, og 4 i Biografen. Ja hvor hun og Johanne er spændt for! – Las faaer desværre ingen af de nye Billeder fra Fiil Sø pa den Frie, nemlig til 2_den_ skal komme [”komme” overstreget] faae Gris i næste Maaned, 300 Kr!! men betales til September og kan give en vældig Indtægt med Held! ”Grisene er bedre Betalere end Køerne”!! siger de lærde Landmænd. Bare Du kan læse dette, værre Kragetæer end nogensinde! Nu skal Du maaske nøjes med Brevkort en Tid. alt anstrenger jo mine Øjne. Har jeg fortalt, at Chr. og Alhed lærer Fransk 2 Gg. om Ugen hos Fru Svendsen, det morer dem meget. Nu vil A. til at male igen hun har jo 2 Piger og intet selv at gøre i Huset. Saa Farvel lille Putte! Kærlige Hilsener til Dig og de smaa!
 Mor.</t>
   </si>
   <si>
     <t>1914-04-01</t>
   </si>
   <si>
     <t>Daisy  Berg
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Strandgade og Huset: Alhed og Johannes Larsen lod i 1913-1914 opføre et hus til Laura Warberg, hendes datter og et barnebarn på Strandvejen/i Strandgade, Kerteminde.</t>
   </si>
   <si>
     <t>Laura Warberg måtte melde afbud til Daisys konfirmation. Hun spørger, om Astrid selv vil brodere et påbegyndt tæppe færdigt. Hun spørger også, om Astrid kan komme på besøg i påsken. Laura har ikke råd til at sende rejsepenge. 
 Det er synd for Adam, at hans tænder er dårlige.
 Det går alt for langsomt fremad med huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nHWH</t>
@@ -2579,51 +2579,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skaane 
 [På kuvertens bagside:]
 Branners kommer her vist ogsaa en Dag i Paasken.
 [Poststempel]
 [I brevet:]
 Onsdag
 Kære Astrid! 
 Nu er jeg all right igen, godt det kom inden Paasken, men jeg maatte opgive min Rejse ind til Daisys Konfirmation. 
 Hør lille Putte, mon jeg ikke har fortalt Dig, at jeg havde paabegyndt et Tæppe til Din lille Puf i Sov [”Sov” overstreget] Dit Værelse allerede i Fjor. Nu har jeg forespurgt i en Broderihandel, hun vil have 5 Kr. for at sye det svensk Syning paa Uldgarn. Nu kom jeg til at tænke paa, om Du ikke hellere vil have det og sye selv + 3 Kr.?? Sig nu i saa Fald, hvordan jeg skal sende det om til Strandgade? Hvor skal I være i Paasken? 
 Er de gamle raske igen og skal mulig Alfred være der nogle Dage med Børnene? Om Du kunde stikke [”stikke” overstreget] et Par Dage herover Dede og Minna er hos Las’s, men Du kunde være hos Johanne, Elle siger, at det gaaer bedre nu med Dig og Agraren. Det vilde være knusende morsomt, men jeg veed nok, det kniber med de Penge. Jeg har ikke Raad at hjælpe, der bliver mange Udgifter for mig ved Huset. 
 Stakkels lille ked Adam med sine daarlige Tænder. Fortæl mig om ham og om Dine Svigerforældre. Hvilken Anerkendelse han har faaet i Bladene. Alt vel her, undtagen at det gaaer saa langsomt med Huset. De Kerteminder!!! Vi har Foraar i Dag!
 Kærlige Hilsener til Eder alle tre fra
 Bedstemor.</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -2724,51 +2724,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 [På kuvertens bagside: Poststempel)
 [I brevet:]
 Kerteminde d: 25de
 Kære Astrid!
 Til Lykke paa Fødselsdagen. Gid Du maa tilbringe den rigtig fornøjeligt med Dine smaa Veninder! Troer Du dog ikke, jeg helst maa sende Stoffet til Tæppet som Vareprøve og Garnet i [ulæseligt ord] – maaske af to Gange, som Tryksager?? saadan har jeg jo sendt Snese Ting til Amerika. Naar jeg hører fra Dig igen om dette, sender jeg det. Dersom Du faar det med Alfred f. Gn. over P. Skramsgade, skal det saa ikke fortoldes? Det hele sammen i en Pakke?? Desværre er Tiden løbet fra mig med at spadsere, see paa Huset, sende om en Kone til at pudse Kakkelovne o s v. saa Du kommer til at have et Brev igen en af de første Dage i Ugen. Jeg har paalagt de andre at skrive og faae med 3.20 Toget, men vi skal til Examen at høre paa Børnene Kl. 1, saa Gud veed, om de naar det. Grethe har faaet yndig grøn Kjole til Examen, hun har ug i Regning? ug? – ug? – i dansk Stil, venter ug i Engelsk. Langt tilbage med Huset, Stengærde, Have og alt! men nu er jeg mere taalmodig. Ja, saa Farvel lille Putte! Kærlige Hilsener! Du køber Dig vel en Ting for de 3 Kr.? - Mor. 
 Alt vel her! Las har sit store Billede fra Fiil Sø paa den baltiske – 6000 Kr.
 Nu skal Alhed og Drengene i Gaar [ulæseligt] op at besøge Las.</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg