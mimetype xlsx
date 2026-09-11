--- v0 (2026-05-23)
+++ v1 (2026-09-11)
@@ -330,51 +330,51 @@
     <t>https://fynboerne.ktdk.dk/d/av6L</t>
   </si>
   <si>
     <t>Nytaarsaften 1912
 Kære lille Bein.
 Mange 1000 Tak for den henrivende Pude, Du sendte mig, jeg er saa ganske forfærdelig glad ved den, den staar i Dagligstuesofaen og pynter og hygger i hele Stuen. Den bliver vældig beundret, men hvor er den dog ogsaa smuk Mix der var her at gratulere Las 3die Juledag blev ved at stirre paa den og snakke om den. - Naa, nu skal man jo saa sige glædeligt Nytaar, i Aften løber jo det gamle ud. I Aar ser det jo ud som der er lidt Mening i at ønske Dig et glædeligt Nytaar, eller Sludder, ønske kan man ["man" indsat over linjen] jo altid, men jeg mener, det ser ud som Du kan faa det, med lidt Fred og Hygge i det daglige Liv. Det har glædet mig saa kolossalt at høre, at Alfred har været flink imod Dig i den senere Tid, naar Alfred er elskværdig; kan man jo umulig andet, end at holde af ham, og det gør Du jo ogsaa, jeg husker Du sagde i Sommer, at Du holdt meget af ham endnu, det var kun det, at han ikke kunde lide Dig, men maaske alting kan naa at blive godt endnu, eller dog bare nogenlunde, hvor var det dog inderligt at ønske, ikke mindst for Børnenes Skyld. Altsaa - gid det maa vare og gid det maa gaa frem. Jeg ved ikke, om nogen af de andre har skreven til Dig og fortalt noget om Julen; den er gaaet som sædvanlig; maaske lidt mere stille, det er vist første Gang, vi ikke har haft Tilrejsende Gæster. Juleaften var som sædvanlig yndig med Bunker af Gaver, jeg fik bl.a. af Las Troels Lund "Dagligt Liv i Norden" 7 tykke Bind i meget smuk Indbinding. Vi har faaet en glimrende Hjørnereol der staar henne i Krogen mellem Sofaen og Vinduet, oven paa en Hylde mell ["mell" overstreget] med Smaafigurer af Las og Kai, det gør Stuen større og kønnere, at den Krog er bleven indlemmet. Men Du kommer vel herom ad fra Brylluppet, - saa kan Du selv se. - Dette fortsættes senere paa Aftenen. Nu har vi spist til Aften, Steg og Æblekage, Rødvin og Sjerry og senere Godter og Sjerry. Christine og Putte har været her og naturligvis Elle og Grethe. Drengene har arbejdet med Kinesere og Kanonslag Skruptudser o.s.v. Gamle har et Par lange Buxer paa, han selv har syt af en gammel Nederdel, af og til kiger de herind og melder, at de intet er kommen til, det har de Ordre til. De morer sig kongeligt, Grethe er kælædt ud som Dreng. - Mon Du har hørt fra Mor at Las Billede af Tante Mimi er falden saa ganske udmærket ud. Onkel Syberg er henrykt over det, og det er nu ogsaa ganske glimrende, kan ikke ligne bedre. Tutte skriver til mig i Dag, at hun vil bede Onkel Syberg om ogsaa selv at lade sig male af Las. - Elle har det yndigt derovre, hendes Stue er voldsom hyggelig; og hvor man kan forstaa, at de nyder igen at have noget, de kan kalde deres eget; og det kommer saamænd nok til at gaa godt med Eleverne, det ser da meget lovende [teksten fortsætter på side 1 øverst, på tværs:] ud. - Naa nu vil jeg slutte, hils de to søde Unger Masser af Gange, jeg ser dem stadig for mig som de trippede over P ["P" overstreget] Gaden alene i Malmø den Dag Adam i sin lille Overfrakke. Tak lille Sjums for hendes Brev, saa nydeligt hun skriver. Men I har vel opdaget, at Møblerne var fra Grethe, ikke fra mig. hils ogsaa Alfred mange Gange, hun sagde ham vel, at vi var kede af, at han ikke var hjemme den Dag. Masser af Hilsner til Dig selv og endnu en Gang 1000 Tak for den dejlige men altfor store Julegave
 Paa Gensyn
 Din Be
 [Skrevet på side 4 langs venstre margen:] Jeg gør Gymnastik hver Dag, det er mit Ideal at komme til at staa paa Hovedet
 [Skrevet på side 4, nederst, på hovedet:] Vi har faaet Badeværelse med fint nyt Badekar, Gasovn, Vand og W.C!!!</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg