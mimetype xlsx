--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="565" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="573" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1936,50 +1936,91 @@
     <t>Kunstnersammenslutningen "De fire" blev stiftet 1920. Den bestod af Vilhelm Lundstrøm, Karl Larsen, Svend Johansen og Axel Salto. "De fire" nåede at afholde syv udstillinger sammen frem til 1929.
 "Kunstforeningen af 18. November" blev grundlagt 18. nov. 1842 i København af ca. 20 yngre malere, billedhuggere, grafikere, arkitekter, musikere mm.
 Den omtalte tekst af Syberg i Politiken er ikke fundet.
 Det vides ikke, hvem "FM" er. "Galleriet" er Statens Museum for Kunst.
 Sybergs brev er skrevet i forlængelse af den såkaldte Dysmorfismedebat. Professor C. J. Salomonsen hævdede fra januar 1919 i foredrag og et avisindlæg, at yngre kunstnere led af en smitsom sindslidelse, dysmorfisme. Bla. Lundstrøm blev af Salomonsen beskyldt for dette. Johannes V. Jensen støttede Salomonsens synspunkt og trykte i 1922-1923 en artikel om dette i sit tidsskrift, Forum. Tilsyneladende har han luftet tanker i denne retning inden den tid i et brev til Fritz Syberg.</t>
   </si>
   <si>
     <t>Syberg vil besvare Johs. V. Jensens brev: Af "De fire" interesserer kun Lundstrøm og Salto ham. Aksel Jørgensen er slet ikke på deres niveau. Der er et slægtskab mellem Salto, Lundstrøm og Fynboerne. En friskhed i farven især i Fynboernes ungdomsværker såsom Larsens Evighedsblomster, Peter Hansens billeder fra ballet eller Sybergs egne Aften og Erotik, Skakspillerne og Dødsfaldet. 
 Syberg forstår godt, hvad Jensen mener med, at nogle malere som Lundstrøm "skænder Menneskebilledet". Men en af verdens største malere, Breugel, skildrede også mennesker som pukkelryggede og barnemordere. Syberg kan bedre tilslutte sig synspunktet, hvis man taler litteratur. Fx er Gustav Wieds personer som regel åndeligt og legemligt defekte, og dog har Johs. V. Jensen skrevet positivt om Wied.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/C3Rp</t>
   </si>
   <si>
     <t>Pilegaarden 20-1-21 I
 Kære Ven!
 Jeg vil alligevel forsøge med det samme at besvare noget af det Du berører i Dit Brev. Altsaa: af ”de fire” er det kun Lundstrøm og Salto der interesserer mig. K. Larsen staar jeg kølig over for og i S. Johansen ser jeg foreløbig kun en Dillettant. Salto har jeg havt Øje for længe. Han er den ældste af de 4 og har hidtil [”hidtil” indsat over linjen] kun været overset hidtil. [”hidtil” overstreget] Om hans Arbejde kan jeg kun gentage hvad jeg skrev i Politiken. Personlig kender jeg ham ikke, har aldrig set ham. Derimod har jeg set en Del af hans Arbejder, særlig hans Tegninger, Raderinger og Træsnit, ligeledes hans dekorative Udkast (læg Mærke til dem. [et komma overstreget og et lille ”d” i det efterfølgende ”De” ændret til stort ”D”] De findes delvis i Fotografi) Han er som jeg skrev helt igennem dansk og helt igennem et Mandfolk. Desuden en Kunstner der hverken giver eller forlanger Pardon. Jeg vil indskyde her: de [”de” overstreget] Du nævner Axel Jørgensen og hans Elever!! Ja kære Ven, det er omtrent det værste Du kunde nævne. A.J. er ikke uden en vis Habilitet og som Personlighed vist et rart og skikkeligt Menneske. Han er ogsaa dansk, han repræsenterer et vist dansk Niveau saaledes som man træffer det i ”18 Nvbr.” Iøvrigt vil jeg ikke sige noget Ondt om ham, han har mange Aandsfæler: Møhl, Find, Clement, for blot at nævne nogen. De er alle sammen velmenende, men paa deres Kunst passer det I.P. Jacobsenske Udtryk at ”den gaar paa fire”. – Som sagt jeg vil ikke sige noget ondt om dem uden dette at deres Arbejde ikke kan nævnes i samme Aandedræt som Saltos.
 Med Lundstrøm er det vanskeligere. Han er ung og der findes [”og der findes” overstreget] og bør have Tid til at modne. Om han er en af dem der raadner før de bliver modne maa Tiden vise. At forklare Dig det beslægtede mellem Fynboernes og Saltos Kunst vil jeg ikke alene anse for overkommeligt men overflødigt, Du vil uden at [”at” overstreget] alt for stor Anstrengelse kunde finde Slægtskabet selv. Men der findes et Aandsslægtskab mellem Lundstrøms og Fynboernes Kunst ogsaa. En vis Djævelskab i Farven, som (desværre) kun findes i vore Billeder fra vor ”Sturm und Drang-”Tid. Lad mig nævne nogle. Peters Balbillede som gik til Sverige og en Skizze dertil som hænger i Faaborg Musæet. Las’ Evighedsblomster (mærkelig nok) en Del andre Blomsterstudier. Af mig selv synes jeg at Aften og Erotik, Dødsbilledet og Skakspillerne (Gros. Wandel ejer det ene, Galleriet det andet og FM. det tredje) hører herhen. Nu er det ikke saadan at forstaa at jeg ikke forstaar Dig naar Du f. Eks. nævner saadanne [”nævner saadanne” overstreget] kommer med saadanne Udtalelser som at ”skænde Menneskebilledet”. Paa en vil [”vil” overstreget] vis Maade har Du Ret, men det fører rigtignok til at man maa fælde Staven over Kunstnere som f. Eks. Breughel (Bonde-Breughel), og han er dog synes jeg en af Verdens største og genialeste Kunstnere. Men hans Syn paa Mennesker, som de Drankere, Fraadsere, Barnemodere og vanskabte pukkelryggede Uslinge de er vil alligevel afgørende stille ham, - dersom man deler Kunstens Udøvere i Faar og Bukke, - paa Bukkenes Side. Jeg gentager at jeg alligevel saa udmærket godt forstaar Dig og kunde under visse Betingelser gøre mig skyldig i en Dom af samme Art som Din. Jeg behøver blot i Stedet for Maleri at give mig til at behandle Literaturen En Forfatter (f. Eks.) som Gustav Wied, synes jeg Din Udtalelse om Lundstrøm passer fuldstændig paa Det Galleri af Menneskevæsner som findes i hans Bøger, hvad er det andet end en Samling aandelig og legemlig defekte. Og dog har Du en Gang rakt Gustav Wied Haanden i en Kronik i Politiken. X) –
 Mere en anden Gang, 
 mange Hilsner til Dig og Else
 fra Din hengivne
 Fritz Syberg.
 x) Og [”Og” overstreget] jeg tilføjer at jeg kan ikke læse ham</t>
   </si>
   <si>
+    <t>1922-12-08</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>København B
+Vesterbrogade 22</t>
+  </si>
+  <si>
+    <t>København F
+Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1809</t>
+  </si>
+  <si>
+    <t>Thøger Larsen bor på Provinshotellet i København. Han spørger, om Astrid/Dis har et brev fra Ellen Sawyer til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Blyl</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kuvertens forside:]
+PROVINS-HOTELLET
+KØBENHAVN B. Telefoner Restauration 5053 Hotellet 5034
+VESTERBROGADE 22
+[Fortrykt på brevpapiret:]
+PROVINS HOTELLET
+VESTERBROGADE 22
+KØBENHAVN B
+[Håndskrevet i brevet:]
+8/12 1920 22 ["20" overstreget; "22" indsat over linjen]
+Kære Dis!
+Jeg bor paa Provinshotellet, Vesterbrogade 22 - som sidst. Hvorledes lever Du? Har Du ikke et Brev fra Elle til mig? Hun er jo rejst til Stockholm.
+Din h. Thøger</t>
+  </si>
+  <si>
     <t>1924-11-26</t>
   </si>
   <si>
     <t>Sven Strindberg</t>
   </si>
   <si>
     <t>Sophus Clod Svensson</t>
   </si>
   <si>
     <t>Stockholm
 Condelius Amaliesvej, Kgs. Lyngby</t>
   </si>
   <si>
     <t>Sophus Clod Svensson
 Johannes Larsen
 Sven Strindberg</t>
   </si>
   <si>
     <t>Der findes ikke en vej i Kgs. Lyngby med navnet Condelius Amaliesvej. Condelius er også et mandenavn. Der må være tale om Caroline Amaliesvej.</t>
   </si>
   <si>
     <t>Chefen for Liljevalchs Konsthall i Stockholm rykker for bind 2 af Johannes Larsens Ederfugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6gef</t>
@@ -2052,53 +2093,50 @@
 Helga Lehn Schiøler
 Hakon Spærck</t>
   </si>
   <si>
     <t>I 1925 bliver Johannes Larsen eneejer af Båxhult ved Långaryd i Småland.
 Mattak er en grønlandsk ret fremstillet af hvalhud. Især narhvalens hvalhud er populær, om end den er svær at tygge.
 Bif og Peter er hunde.</t>
   </si>
   <si>
     <t>JL nærmer sig afslutningen af andet bind af bogværket Danmarks Fugle.
 Han er i færd med at forberede en jagt med brygger Vagn Jacobsen til Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iqXt</t>
   </si>
   <si>
     <t>Uraniavej 13 Aug 1926.
 Kæreste Alhed!
 Det var nok et noget forvirret Brev Du fik i Gaar, men det er jo heller ikke nemt naar man bliver kaldt 3 Gange til Tel. og en Gang til. Middag mens man skriver. I Dag har jeg lavet de to sidste Vignetter til 2det Bd. og er begyndt paa den manglende Skallesluger paa Albellustavlen, som bliver færdig i Mrg Frmdg og er jeg saa færdig med det Bind. Jeg har været hos Clausen i Eftermiddag og faar de 500 for Nattergalen i Mrg. Derfra var jeg hos Kemp og fik alle Papirerne på Båxhult og skal hilse fra ham. Schiøler har været paa Museet og talt med Docent Spærck, der vikarierer for Hørning. Det er ham, som skal skrive den Bog, som Kappel vil have tegninger til. Han kommer her i Mrg Formiddag for at tale med mig om Sagen. Det er ellers meget smaat det jeg hører fra Jer, 2 smaa Propektkort i snart 3 uger !!! Jeg vilde meget gerne have at vide hvornaar Jagten gaar ind, jeg mener hvilken Dato. For at kunne aftale med Bryggeren om Rejsen. De bor for tiden paa Rungsted Badehotel og jeg fik Deres Telf.No. hos Kemp. Vi skulde have haft Matak til Frokost men desværre var det fordærvet, det er en uheldig Skæbne der hviler over denne Delikatesse. Jeg har skrevet til Stockholm og ansøgt om Indfærdseltilladelse for Foch, som er med her og opfører sig pænt og forliges helt godt med Bif. Jeg sendte det fra Kjerteminde i Tirsdags og bad dem sende det hertil. Men det forekommer mig at I sagde, der var vrøvl med Peter da I rejste hjem. Hvad skal der foretages i den Anledning og hvor skal det foregå? Ja det kan jo heller ikke hjælpe jeg spørger for I faar vel ikke dette de første Dage og kan heller ikke naa at svare. Hvis alt gaar vel skulde jeg gerne kunde rejse paa Tirsdag Frmdg. Jeg glæder mig til at komme derop. Jeg skulde hilse fra Schiølers. Mange kærlige Hilsner
 fra
 Din
 JL</t>
   </si>
   <si>
     <t>1926-12-04</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>116 Bishop Street New Haven Conn. USA</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Achton Friis
 Grethe Jungstedt
 Matilda Jungstedt
 Drude Jørgensen
 Maria Krümmelbein
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 William Mackie
 Helen Sawyer
 Nelly Tailor
@@ -3357,59 +3395,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jQzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CbFk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UacA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pyc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uMU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jQzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CbFk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UacA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Blyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pyc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uMU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M77"/>
+  <dimension ref="A1:M78"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5510,1332 +5548,1373 @@
       </c>
       <c r="J48" s="5" t="s">
         <v>184</v>
       </c>
       <c r="K48" s="5" t="s">
         <v>355</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>356</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>359</v>
       </c>
       <c r="D49" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="E49" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G49" s="5" t="s">
+      <c r="F49" s="5" t="s">
         <v>361</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H49" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="I49" s="5"/>
+      <c r="J49" s="5" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>364</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>365</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>367</v>
       </c>
       <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="C50" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="D50" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>180</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G50" s="5" t="s">
+        <v>370</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>369</v>
-[...10 lines deleted...]
-        </is>
+        <v>371</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="M50" s="5"/>
+        <v>374</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>375</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>14</v>
+        <v>377</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...3 lines deleted...]
-        <v>372</v>
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G51" s="5" t="s">
-        <v>373</v>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>374</v>
-[...8 lines deleted...]
-        <v>376</v>
+        <v>378</v>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L51" s="6" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>380</v>
+        <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="E52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F52" s="5" t="s">
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="s">
         <v>382</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>383</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>384</v>
       </c>
       <c r="J52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K52" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="L52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="B53" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F53" s="5" t="s">
+        <v>390</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>404</v>
+        <v>362</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E55" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="F55" s="5" t="s">
+      <c r="I55" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="J55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>409</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E56" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="B56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D56" s="5" t="s">
+      <c r="F56" s="5" t="s">
         <v>414</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="I56" s="5"/>
+      <c r="I56" s="5" t="s">
+        <v>416</v>
+      </c>
       <c r="J56" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="5" t="n">
-        <v>1934</v>
+      <c r="A57" s="5" t="s">
+        <v>421</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>420</v>
+        <v>118</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>421</v>
-[...4 lines deleted...]
-        </is>
+        <v>422</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="I57" s="5" t="s">
         <v>423</v>
       </c>
+      <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
         <v>424</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>425</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>426</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="5" t="s">
+      <c r="A58" s="5" t="n">
+        <v>1934</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="E58" s="5" t="s">
-        <v>17</v>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="I58" s="5"/>
+      <c r="I58" s="5" t="s">
+        <v>431</v>
+      </c>
       <c r="J58" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>236</v>
+        <v>437</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>352</v>
+        <v>17</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="s">
-        <v>441</v>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>184</v>
+        <v>432</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>236</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>352</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>184</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>435</v>
+        <v>118</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>429</v>
-[...4 lines deleted...]
-        </is>
+        <v>236</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>352</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G62" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>457</v>
+        <v>184</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="D63" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="E63" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H63" s="5" t="s">
+      <c r="I63" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="J63" s="5" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>466</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>467</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>469</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>470</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>471</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
         <v>472</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>473</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>474</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>475</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>404</v>
+        <v>478</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>479</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>482</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>483</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>463</v>
+        <v>412</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>429</v>
-[...9 lines deleted...]
-        </is>
+        <v>128</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>486</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
+        <v>471</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>437</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="I67" s="5"/>
+        <v>494</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>495</v>
+      </c>
       <c r="J67" s="5" t="s">
-        <v>424</v>
+        <v>465</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>128</v>
+        <v>437</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>497</v>
+        <v>17</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="s">
-        <v>499</v>
+        <v>432</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>16</v>
+        <v>412</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>429</v>
+        <v>128</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>17</v>
+        <v>505</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
-        <v>424</v>
+        <v>507</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>509</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>521</v>
+        <v>471</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>497</v>
+        <v>17</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>524</v>
+        <v>432</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>525</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>526</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>528</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>102</v>
+        <v>412</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>111</v>
+        <v>529</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>17</v>
+        <v>505</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>380</v>
+        <v>102</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F74" s="5" t="s">
-        <v>536</v>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
         <v>537</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>538</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>539</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>540</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>541</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>543</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>404</v>
+        <v>362</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>405</v>
+        <v>17</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>544</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>545</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>546</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>547</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>548</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>549</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>551</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F76" s="5" t="s">
         <v>552</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
         <v>553</v>
       </c>
       <c r="I76" s="5" t="s">
         <v>554</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>457</v>
+        <v>555</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>16</v>
+        <v>560</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>479</v>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="I77" s="5"/>
+      <c r="I77" s="5" t="s">
+        <v>562</v>
+      </c>
       <c r="J77" s="5" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -6873,44 +6952,45 @@
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
+    <hyperlink ref="M78" r:id="rId83"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>