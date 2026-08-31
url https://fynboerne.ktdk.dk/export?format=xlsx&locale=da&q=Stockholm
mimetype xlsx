--- v1 (2026-07-15)
+++ v2 (2026-08-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="573" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="592" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -206,60 +206,60 @@
   </si>
   <si>
     <t>Anna Syberg (Hønset) var, før hun blev gift, ansat ved Den Kongelige Porcelænsfabrik.</t>
   </si>
   <si>
     <t>Christine Swane har mødt Anna Syberg i Kbh.
 Johs. Larsen har været med Peter Klokker og Chr. Andersen på jagt. De fik fem ænder, og de tre har han tegnet.
 Johs. Larsen skal male fire akvareller til Stockholm-udstillingen.
 Han fik ikke den levende and, som han fortalte om i sidste brev.
 Kongstad Rasmussens beder på sin svogers vegne om at låne en akvarel med tage til en udstilling i Dresden. 
 Johs. Larsen har ladet den norske bogfinke flyve.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oyRp</t>
   </si>
   <si>
     <t>Kjerteminde 21 Febr. 1897.
 Kæreste Alhed!
 Jeg havde saa [noget af papiret mangler] glædet mig til [et Brev] i Dag, men jeg fik [in]gen. Efter denne [noget af papiret mangler] Indledning [vil jeg] udtale Haabet om snart at faa et, og saa gaa over til at tale om noget andet. Der var et langt Brev fra Uglen i Dag. Hun havde været hos Schous en Aften og hos Peter en anden, sammen med hele Rapsen er det ikke saadan Du kalder det? Hønset spadserede forbi dem paa Gaden med sine 2 Børn og mødte saa en Dame fra Porcelænsfabrikken, som brød ud i [noget af papiret mangler] over de dejlige [noget af papiret mangler] og tilsidst sagde: du en dejlig”, hvortil [noget af papiret mangler] : ”Hold Kæft”. Forleden Dag var jeg med Chr Andersen og en der heder Peter Klokker ude at skyde hele Dagen. Vi sejlede om Morgenen Kl. 7 ½ om kom først hjem om Aftenen Kl. 7. Det var en dejlig Tur men vi fik kun 5 Ænder til Deling. De 3 har jeg haft at tegne efter og i Dag spiste vi dem. Jeg skal jo saa have 4 Aquareller til Stockholm og jeg skal male dem inden den 15 i næste Maaned [noget af papiret mangler] var ude i dag for at [noget af papiret mangler] mig den Graaand [noget af papiret mangler] talte om sidst [noget af papiret mangler] var desværre gaa [noget af papiret mangler] Vej. Jeg har haft Brev fra Kongstad Rasmussen som paa sin Svoger Hinnés Vegne bad om de maatte faa den store Aquarel med Tagene, det samme Motiv, som Oljemaleriet, til en Udstilling i Dresden, som Hinné nok er Kommisær for, og den skal nu sendes derned. Jeg var nede i Haven i Dag, al Sneen er borte nu, og Gækkerne er lige ved at springe ud [noget af papiret mangler] moder at den [noget af papiret mangler] har staaet inde [noget af papiret mangler] er ved at [noget af papiret mangler] op alle sam[noget af papiret mangler] Kejserkronerne kende jeg endnu ikke noget til. Fuglen som jeg har fortalt Dig om har jeg ladet flyve ud i dag, det Svin, den var blevet helt fed nu. Nu vil jeg slutte med mange af de allerkærligste Hilsner, og ydmyge Bønner om at høre snart fra min Kæreste 
 [noget af papiret mangler] Johannes Larsen</t>
   </si>
   <si>
     <t>1897-3</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laurentius Allerup
+    <t>Laurentius Allerup
 Marie Allerup
 Alhed Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Schrøder er.</t>
   </si>
   <si>
     <t>Johannes Larsen har solgt en akvarel til Kunstforeningen i Stockholm. Pengene er kommet og hans forældre vil gerne have lov til at bruge dem i en hastesag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6Kxs</t>
   </si>
   <si>
     <t>Kjære Johannes !
 Nu kom Posten med Brev fra Sverrig til dig. Du har solgt en Aqvarel til Kunstforeningen i Stokholm 100 kr – Anvisning 70 K følger du er vel sød om det behøves at vi maa bruge den det haster
 [Skrevet på langs] Din Moder Hilsen [ulæseligt ord] Alle
 Det blev alligevel for sent Posten rullede af inden vi kom paa Gaden. Fader var meget oppe da dette anbefalede Brev kom han ledte om den gamle Fuldmagt fra i Vinter og fandt den
 Han var selv paa Posthuset for at indløse det og lukkede straks op – vi andre stod i Spending
 omkring ham du seer vel den hele Scene, det var dejligt at det var Kunstforeningen ikke sandt du kjære nu gaar der vel en Dag til inden du faar denne Glæde foruden den du har
 Klaks har vi ikke seet noget til endnu; men saa kom her idag igjen Brev fra Aarhus – saa ringede vi paa Telefonen og var saa heldige at træffe ham vi skulde saa lukke det seneste brev op og fortælle ham Indholdet
 Schroder er begyndt at maale men han mente det var heldigt at han var i Forhaanden saa kom de ikke hinanden i Vejen med Aparaterne
 Der er Selskab hos Skovriderens idag saa kommer han i morgen Eftermiddag
 Vi fik ellers Fremmede iforgaars kom her Bud om Fru Allerup maatte bo hos os et Par Dage 
 Det er nemlig hendes Søns Fødselsdag imorgen da skal hun til Lundsgaard og være hele Dagen. Dumpe var med herinde igaar vi hentede hende ved Stationen og i Morges fulgte Dine hende til Ullerslev Banegaard de kom kun 6 Minuter for tidlig, det var en ordentlig Spadseretour for Dine hun kom herhjem Kl 11 Formiddag
 Nu har vi faaet Otto herop han er begyndt med Sovekamret Saa vi faar travlt nu i de kommende Uger
 En Qvittering forlanges kan jeg se nu den maa fremsendes; naar nu Fader kommer skal jeg spørge han siger det kan gjøres naar du kommer hjem
 Her er saa varmt i Stuen men du faar jo sjældent for varmt. Kjærlig Hilsen til dig fra Søstrene og os andre hils ogsaa Alhed og Johanne som jeg kjender
@@ -590,72 +590,72 @@
   </si>
   <si>
     <t>Kjerteminde den 24/3 1898
 Kjære Marie!
 Just kom vi hjem i en stærk Nordøst Vind det var koldt kan du tro ovenpaa de varme Vogne; men vi befinder os helt vel i dag begge to. Af dit Brev der kom til Johannes i dag seer jeg at du troer vi kun beholder 1 Værelse på Boschult jo lille Ven vi beholder dem alle paa et nær som gamle Lisa Nisbeth skal bebo og det bliver Qvistværelset til Gaden over Verandaen, alle Værelser bliver malede og nyt Papir saa der bliver saa lyst og kjønt at du aldrig kan forestille dig Synet især naar Trægaarden kommer i Orden Smedens var begyndt at flytte ind inden vi rejste i Drengestuen paa Boschult og Skomagerline skal op hos Smedens og Lars i Kungsveka skal have det Jordbrug i Forpagtning for 150, Smeden 150 og Skatter og 10 Sjus for Boschult, og Petersen 600 for Holjeryd- du seer vi haar gjort vore Sager godt denne Gang nu kommer der en Tid hvor vi kun skal tage imod Penge derovre fra, det er godt hvad. Det kan jeg unde den kjære Fader – som har maattet punge ud med saameget – Vi synes udmærket godt om [ulæseligt ord]-Familien det er ganske bestemt dygtige Folk han kjørte for os igaar med den norske graa og en brun der der ligner Finga noget i Gangen vi kjørte derned paa 2 Timer i et nydeligt Sommervejr; lad mig bringe dig alle de mange hjertelige Hilsener fra dem alle derovre den snelle dygtige Marie Larsen fik mange Lovtaler kan du tro Kristines mor var ogsaa fremme at besøge mig der var saa mange mere til Kaffe at jeg kjøbte en Mængde Dappe hos Handeleren i Haljeryd der har en Søster som bager
 Hun bad os nu komme paa Hjemrejsen i Halmstad spiste vi Frokost paa et Hotel og der trakterede Fader mig med en Pilsner som gjorde mig saa tung i Hovedet at jeg fik flere gode Søvne paa Vejen 
 I Kjøbenhavn skal du blot høre hvor heldig jeg var. Vi kunde ikke sige bestemt naar vi kom saa der var ingen til at tage imod os. Fader gik et lille nødvendigt Ærinde og jeg sagde saa til ham du kan træffe mig ved den fri Udstilling for jeg vil hen at kigge ind af Døren for at have en Mening om den
 Der stod en Malersvend udenfor og børstede Søjlerne jeg gav mig i Snak med ham og spurgte om de kunde blive færdige jeg veed det knap Frue vi slider Nat med Dag for vi Malere kan jo ikke komme til før de andre Haandværkere ere færdige da jeg vender mig kommer Peder Hansen ud med 2 Herrer der bliver en Præsentation Johannes Larsens Moder – Hr Phillipsen; Hr Niels Skovgaard de blev ved send Johannes herover til Fredag men det vil han ikke derimod rejser han over et Par Dage og tager Alhed med hjem til Confirmationen med den lille Varberg i Odense Palmesøndag, Onkel Syberg er flyttet til Odense og gjør Gildet, Johannes er bedt med de bliver 44 Gjæster han har jo Vilhelms sorte Benklæder og Vest og laaner Palms Kjole – men nu tilbage til Udstillingen, saa kom Fader det er Johannes Larsens Fader – saa Afsked med Venner og saa ind med Peder at se paa Malerier – ja Marie hvor vi brugte det var jo Jag men endel kan jeg da huske som glædede mig meget Syberg er saa overordentligt smukt repræsenteret en hel Væg fylder du ved nok han har illustreret ” en Moder – og de hænger uden om hans Malerier ja begynde at beskrive dig dette kan jeg ikke overkomme men naar vi faar et Katalog saa skal du faa et sendt og saa skal jeg bemærke hvad jeg synes om hver især – Johannes’s Billeder var hængt saa smukt op men saa kom Brandvæsenet og skulde skjære en Dør til saa maatte de ned men Peder lovede at de skulde nok en god Plads
 Agrarbilledet tog sig udmærket ud derom ogsaa Blomsterne Roserne og Valmuerne saa er der de 3 Aquareller der var i Stokholm
 Saa gik vi til gamle Eckardt der var ingen hjemme derfra til Alfred der mødte vi Margrethe paa Gaden hun med tilbage Alfred var heldigvis hjemme og Musse maatte op af Sengen og vises frem saa rendte Margrethe hjem og hentede gamle Onkel der imidlertid havde været paa Aftentour der fik jeg høre at Fru Lorentzen kom til Byen men de mente ikke den lille Pige kom med – Margrethe skulde til The hos Engelsens Onkel fulgte os saa paa Banegaarden og Alfred gik [ulæseligt ord] det er et nydeligt Hjem de har og herligt uden Gjenboer
 Nu kniber det med Tiden lille Marie men du faar hørt vi er kommen vel hjem Saa skal jeg skrive mere i mit Søndagsbrev og der skal vi saa se et Billede af Marie Aron og alle Børnene hun er saa sød den lille Missemor i Virkeligheden hun er magrere men smukkere det glædede mig ogsaa hos [ulæseligt ord] at høre hvor glade de er ved dig paa Nedergaard
 Lev du kjære lille Marie og Hilsen fra os Alle sammen
 Johannes er paa Jagt</t>
   </si>
   <si>
     <t>1900-04-26</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
-    <t>Anna 2 -
-Ole Bager
+    <t>Ole Bager
 Victor Bøttern
 Christian Eckardt
 Margrethe  Eckardt
 Erik Henrichsen
 - Holm, skovrider
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 lille Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Olga Lau
 Ida Olsen
 Theodor Philipsen
 Anna Rosenørn
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
 Christine Swane bor midlertidigt hos familien Lau i Næstved.
 Den omtalte udstilling er på Charlottenborg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NaCo</t>
   </si>
   <si>
     <t>Kerteminde d. 26 - 4 1900
 Kære Ugle!
 Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
 Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
 Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
 Kjære lille Ugle
 Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
 Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
@@ -1140,51 +1140,51 @@
 Italienerne mishandler dyr. Kvinderne er smukke, men de lugter af hvidløg, kaffe og moskusparfume.
 Syberg har hyret en italiensklærer. Familiens værtinde deltager i undervisningen. 
 Zahrtmann er glad for Johs. V. Jensens artikel om fetich.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytyR</t>
   </si>
   <si>
     <t>Pisa 13 Decbr. 1911
 casa Batoni S. Lucia 3
 Kære Joh. V. og Else.
 Det er undertiden lettere at tale i et Brev end med Munden, og da jeg, som I forstår trænger til at bruge Kæften lidt får I et Brev. Vi har fået tilsendt Rigets Julehæfte. Det var både [””var både” overstreget] er [”er” indsat over linjen] kønt (og det må være morsomt for Las), men jeg kunde alligevel ikke lade være med at overveje hvor I som bruger Pennen dog har et [”et” overstreget] en stor [et t i slutningen af ordet overstreget] Fortrin [”trin” overstreget] del for os stakkels Malere når det gælder om at lade sig mangfoldiggøre i en [”en” overstreget] Viktoriapresse. Dit Bidrag er jo skønt som kun Danmark kan være det. Det er dog både ondt og godt at få en sådan Hilsen fra Danmark, blot den lille Versstrofe, Du ender med, er jo nok til at gøre En forrykt Også de mørke Decemberdage Du indleder Artiklen med har jeg måttet tæmke på. Hvor sådan en sneløs mørk Vinterdag ind under Jul kan være vidunderlig tyst. Jeg må altid tænke på et [”et” overstreget] en Strofe af Grundtvig – en af disse Vidunderlige, han har lavet så mange af – Du kender den naturligvis, men for en Sikkerheds Skyld anfører jeg den: ”Hørt har jeg en lille Fugl – syngende på Kviste – Solen vendte sig [”sig” indsat over linjen] ved Jul – før det Kragen vidste – nu med Glans til Glæde stor – op og ned den går i Nord – som en Helt lyshåret – hele Gyldenåret.” Forresten er jeg vist ene her på Pladsen med den Slags Fornemmelser. Såvidt jeg har kunnet observere trives min Familie her som Fisken i Vandet. Det eneste i Danmark, de skulde længes efter at gense, skulde da være Østergade og Amagertorv i København. Italien er og bliver for mig et Arbejde, så skal jeg villig indrømme, at det er et Arbejde som foreløbig interesserer mig meget. Jeg har taget Stade på en lille [”lille" overstreget] lille Altan ud mod Arnoen, hvor jeg har tilbragt en Måned med at fæstne mit første Indtryk af Pisa på Papiret. Det er Arnoen med sit Murværk og sine Broer, Byens Profil op mod Bjærgene. Det er vidunderlig helstøbt og harmonisk. Hvad der først slår mig ved Italien er det kolosale Arbejde, alt sammen udført af Menneskehænder, som ligger bag ved alt. Vi var forleden et [”et” overstreget] en Tur ud til San Gingliano Ad Veje, V [”V” overstreget] makademiserede med [”med” overstreget] ved Århundreders Kørsel på Marmorskærver, så de var lige så glatte som Asfalt, beplantet med ældgamle dejlige Plataner, kom vi ud over en gl [”gl” overstreget] ganske flad Slette, gennemkrysset af et helt Kanalsystem næsten som i Holland. En Times Vej fra Pisa nåede vi San. G. der ligger ved Foden af Bjærgene. De er ikke særlig høje men hæver sig ganske brat som store Marmorblokke der stikker op gennem Jordsmonnet. De er overalt beplantet med Olivenskove. Og [”Og” overstreget] i hver en Revne i Stenen er der plantet en Vinstok. Bjærgskråningerne er beplantet med en Slags Stenhylder, et Slags Blomstertrappe hvor Urtepotterne ere af Klippesten og Planterne Oliventræer. (Tegning i venstre side af arket] Efter som Årene går dækkes mere og mere af af dette menneskeslid af [”af dette Menneskeslid af” indsat over linjen] Planternes Formuldning, så der til sidst kun findes en almindelig Bjærgskov med en ujævn og knudret Bund. Fra disse Bjærge at se ud over Sletten hvor Pisa ligger, er at se ud over en Have hvor hver Håndsbred Jord er behandlet med Hånden. Men hvor er Italienerne dog hærgede af [”af” overstreget] af al dette evige Slid. De er kun [”De er kun” overstreget] Det vil sige den arbejdende Klasse. De er kun unge, til de [”til de” overstreget] Mændene til de har været Soldater og Kvinderne til de har fået det første Barn. Så sætter ”Istiden” ind over dem trods det de lever i et Solland. De ligner forresten deres egne Dyr, som de mishandler så det ikke er til at tænke på.
 Går man på Pisas Gader og over de smukke Broer, på [”på” overstreget] belagt med Stenfliser af forskællig Størrelse [overstregede, ulæselige ord] men omhyggelig passet sammen af flinke Italienernæver, er det det samme der slår En, al det Arbejde de Mennesker dog har måttet udføre. I Nordeuropa er det al Tid Maskindriften og Fabriksdrift [”og Fabriksdrift” indsat over linjen] som sætter sit Præg på Byerne. Fra [”Fra” overstreget] Fra min Altan (hvor jeg forresten føler mig som [”som” indsat over linjen] i min Båd) har jeg også kigget lidt på Italienerinderne, ”löierlige Djur” som Richard Bergh sagde om nogle spanske Kvindemusikere i Stockholm. En masse kan de se dejlige ud, med deres sorte Hår og i deres brogede Klude. Håndbevægelser, Gang, Holdning Fodskifte, kunde nok gøre En – i det mindste en anden En – kulret. Men når man går på Strøget + piazza Garibaldi, ponte di mezzo og så Vittorio Emanuele – og får alt dette vidunderlige tæt ind på Livet, må jeg tidt tænke på det sted [i] Kiplings Eventyr hvor Hvalfisken spørger den lille [”lille” overstreget] Fisk om hvordan Mennesker smager og får det Svar ”dejligt men skarpt”. Stanken af Hvidløg, Muskusparfume, café nero og Pis, kan nok tage Vejret fra En. Vi har taget os en Lærer i italiensk. Det er morsomt. Han taler dejlig klart og jeg håber der skal hænge noget ved. Vor franske Madam, som taler italiensk – ganske vist så rædselsfuldt så det kun kan sammenlignes med hendes tysk: ”daits” kalder hun det – gjorde os Selskab i vores Sprogtimer for at lære at læse italiensk men har opgivet det igen. Hun har været gift med en Italiener og bosat i Pisa i 10 År uden at kunne læse et Ord, det er smukt klaret.
 Aften samme Dag.
 Jeg har lige fået Brev fra Zahrtmann. Han er meget glad ved Din Artikel om Fetisch og i det hele ved Din Virksomhed, det glæder mig fordi jeg selv også er glad ved det samme. Her er i Grunden meget mere at skrive om men mere en anden Gang. Hilsen til Jer begge. Du er askeblond. Else er blond som en Hvedemark – jeg kan lige høre det lille Knæk i hendes Stemme når hun taler i Telefonen, Skade at der ingen Forbindelse er hertil – ingen af Jer lugter af Hvidløg – men I får mig til at mindes Skovduft Hindbærduft og lyse Nætter. Eders heng. Fritz Syberg.</t>
   </si>
   <si>
     <t>1912-04-06</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Julie Brandt
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 Otto Knipschildt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Karl Schou
 Hempel Syberg
 Marie Syberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Frøken A må været Astrid Warberg-Goldschmidts gymnastiklærerinde i Malmö.
@@ -2167,51 +2167,51 @@
   <si>
     <t>[På kuvertens forside:]
 Mrs. J. H. Brønsted
 116 Bishop Street
 New Haven
 Conn.
 U.S.A.
 [I brevet:]
 4-12-26
 Kære lille Lugge!
 Glædelig Jul, I tre derovre i det fremmede Land! Gudskelov alligevel ["alligevel" overstreget], at det kun er midlertidigt! For det er jo for langt væk - endnu da! For naar der en Gang bliver daglig Flyverute, som ikke ligger og dratter ned i Vandet, - saa bliver det jo ikke saa langt.
 Jeg haaber at du ikke aabner min lille Pakke inden Juleaften, - heller ikke dette Brev. Men glem ikke at give mig nøje Besked om, hvad I synes om min Gave, naar I har læst den. Jeg er nemlig meget spændt paa det.
 Det bliver jo nok en lidt underlig Jul for jer, - men mon I ikke vil finde, at det næsten er som det slet ikke er Jul. Man har ondt ved at komme i den rette Stemning - derovre ["- derovre" indsat over linjen]. Det kommer sikkert af, at Lyset er forkert, - Dagen er for lang og lys, og Solhverv er ikke en stor og glædelig Begivenhed, som her. I Stockholm, hvor Dagen jo er endnu kortere, der har jeg altid følt Julen næsten som man følte den som Barn. Julen er som en Skæbne, - som et Vejr, noget som man man ikke vilde kunne komme udenom. Det er ikke som det er en af Mennesker konstrueret Fest. Den ligger i Luften og man bøjer sig for det. Med stor Fornøjelse naturligvis. - Man føler, at naar hver eneste nok saa ringe lille Snask klæder sig i Julegran, saa er det ikke for Kundernes Skyld, men fordi det maa være saadan. Jeg har sommetider tænkt at det var Massesuggestion, - men det tror jeg nu ikke alligevel. ["alligevel" indsat over linjen] Jeg tror heller ikke det skyldes udelukkende Svenskernes Temperament, - jeg tror tror altsaa nu, at det er et ganske naturligt Udslag af Glæde over Solhvervet. At fejre Jul ved Aquator vilde da forekomme ganske absurd. Undskyld denne lange Redegørelse
 Lugge, hvor var jeg henrykt over dit Bostonbrev. Sendte det straks til [ulæseligt ord]. Det er saa underligt, og saa kært at tænke paa, at du nu har ligesom lidt Indblik i mine 13 Udlændighedsaar. Nu synes jeg jo blot at du skulde opleve det altsammen - gaa med mig i Franklin Park, - tage tage Mattapan Sporvognen ud til Blue Hills, se vores Hjem i Columbia Road og besøge East Andover. Og Biblioteket, som jeg holdt saa meget af, - ja der var du jo. Og hvor morsomt at du var sammen med Helen. Det har nok været en stor Begivenhed for hende. Det var nu morsomt om du kunde besøge hende i Februar, hun kunde rigtig vise dig Boston. Saa kunde du ogsaa besøge Nelly Tailor - hun bor ganske nær Billy. Hun var min Nabo og bedste Veninde i mange Aar. - Peter hører jeg saa lidt om. Hvad laver han?? Og hvor var det morsomt at høre om Magisterens fine Modtagelse i Harvard.
 Nej, jeg traf aldrig Teddy Richardo, - jeg ved ikke hvorfor, - det traf sig nu ikke saadan. Men Coney og Lockshaal og Rolfe, om du træffer dem. Men de er sagtens i helt andre Brancher. Jeg glæder mig allerede til dit næste Brev.
 Las'es er i København. Vi synes nu at Besen har det helt godt, forholdsvis. Humøret er da langt bedre og hun er ikke nær saa pirren synes jeg. Jeg tror nu, at det er et stort Held at Kjeld Tutein er der. Han er jo en henrivende Fyr og umaadelig sød mod Besen. Et lidt fremmed Element i Hjemmet er nu sommetider godt, - i dette Tilfæde tror jeg glimrende. - Besen glæder sig til at skrive og fortælle om Mors Grav, som er saa smuk i Vinter, saa det vil jeg lade hende fortælle. - Hos Junges er det en af de gode Perioder. Han drikker ikke, har Arbejde og nøder pænt med Pengene. Junge siger han er saa ualmindelig sød hjemme i denne Tid. Saa puster stakkels Junge og faar igen lidt Mod paa Tilværelsen. I Søndags var hun og jeg i Odense hos Drude - inviteret. Vi havde saadan en hyggelig Eft. og Aften. Prof. var der, saa vi diskuterede Tilværelsens Gaade hele Tiden og spiste fin Mad og drak fin Vin til. Det var yndigt. -
 Jeg virker voldsomt med Julegaver. Iaar maler jeg Lerskaaler - har 12 færdige, - de er virkelig saa pæne. Samt Kageskaaler og Glaskaaler til Piger, - (jeg har fem Piger at give til) Grethe skal have et stort Fotografi efter det Maleri af Mors Mor som Max har. Det er henrivende og i en smuk gammeldags Ramme. Samt Las og Achton Friis Bogen, - samt mit Forskærertøj oppudset - samt en Bunke Smaating. Lille skal have en stor fin Dukke, jeg lader Tøjet sy, saa den kan klædes af og paa. Be skal have en Lommetørklædemappe (den er færdig) som den jeg lavede til Thøgers Fødselsdag.) Thøger skal have et graat af mig selv strikket Silkeslips. - Puf og Kjeld do Muffedisser. Saa du ser jeg virker. Jeg rejser Lillejuleaften. Jeg vil savne det lille hyggelige Jule[ulæseligt], jeg plejer at have hos dig. Jeg glæder mig jo svært til at komme op til min lille Familje, - men her bliver jo [indsat langs venstre margen s. 4:] Julen vemodig. Vi lægger alle Kranse derud. Jeg lægger en fra Dig, lille Lugge. - De skal hænge omkring paa Gelænderet og være af værende Grønt
 [Indsat i venstre margen s. 3:] Vi har stadig fremkommelige Veje og ingen Sne. "Guskilov." Nu 1000 Hilsner og Kompliment og [ulæseligt] til jer alle tre fra jeres Elle</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -2331,51 +2331,51 @@
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
@@ -2426,51 +2426,51 @@
   </si>
   <si>
     <t>Syberg maler i Holstenshusskovene. 
 Han er blevet medlem af "Kungliga Akademien för de fria Konstnerna". 
 De træsnit, som Hans sendte, er væk, og Syberg frygter, at pigen Laura er kommet til at brænde dem. 
 Franz/Trylle har haft julekoncert. Der var ikke mange gæster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/p9QO</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 10-12-33
 Kære Hans
 Tak for de 100 Kr. Jeg maler i Holstenshusskovene i denne Tid. Dydensborg kører for mig, han er jo glad ved at tjene lidt i denne sløje Tid, der er intet at køre med. Det er koldt at sidde ude, men i Fodposen gaar det.
 Jeg kan meddele Dig at jeg for nogle Dage siden fik et meget fint Brev fra "Kungl. Akademien för de fria Konsterna", fra Stockholm, hvori meddeltes mig at de den 27 November havde indvalgt mig som Medlem........ endvidere: "i denne kallelse ber Akademien Eder se ett upriktigt uttryck af ["af" overstreget] av dess höga uppeskattning av Eder konstnärliga gärning". Der sidder (af udenlandske): Jens Tiis, Edward Munck, Karl Madsen, Joachim Skovgaard, Viggo Johansen, og Julius Paulsen ------------------!
 Desværre har jeg en mere kedelig Nyhed at meddele Dig, de Træsnit Du sendte mig, (som jeg selv glemte og tante Marie, efter mig, glemte) har Ulykken forfulgt yderligere ; [";" overstreget]. Jeg skulde bruge et af dem i Dag men væk var de og væk blir de. Saavidt jeg kan spore har vor Pige Laura puttet dem i Komfuret Nu benytter jeg et Træsnit Besse der syer, dem har jeg Masser af, men det var kedelig at det netop var dem jeg har saa faa af det skulde gaa ud over. Forleden havde Trylle Julekonsert. Alt gik vel, men der kom kun faa til Konserten fordi der baade var Valgmenighedsgudstjeneste og Generalforsamling samme Aften. Trylle er glad ved at den er overstaaet.
 Hils Alle
 Paa Gensyn til Jul
 I kommer vel Juleaften? lad mig vide det for Julegavernes Skyld
 Hilsen til Jer alle Far.</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Knud -
 Elise Hansen
 Johannes Larsen
 Peter Andreas Larsen
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Vikingeskibsgraven i Ladby blev udgravet 1934-1935.
 Det vides ikke, hvem Frauer var. 
 På gården Rørdam boede Johannes Larsens bror, Vilhelm/Klaks.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Brev fra Else:
 Johannes Larsen tegner ved vikingeskibet, selvom der kun er et hul i jorden at se. Han er meget optaget og har ikke tid til at rejse.
@@ -2484,74 +2484,74 @@
   </si>
   <si>
     <t>Kære Allesammen!
 Las vilde have skrevet et Par Ord, men naaede det ikke til Morgen, han er taget hen for at tegne Vikingeskibet ved Ladby; hvad han vil tegne, ved jeg ikke, for der er ikke andet end et Hul i Jorden, hvor 3 lærde Mænd ligger og graver med en Murske. Det var kedeligt, I ikke fik det lille Besøg af Las og Puf, jeg tror, Puf havde glædet sig til det, men Las er meget optaget af Tegningerne.
 Tusind Hilsner til alle fra
 Lillepigen og Else
 [En side af brevet mangler]
 3).
 sagt noget om, at han jo alligevel skulde til Stockholm og kunde jo saa se Frauer der. Gudrun fortalte at han havde tegnet Knud den Helliges Sten X ved Vissenbjerg, en Tegning ved Hindsgavl, en paa Svinø og en paa Rørdam, det er en flot Præstation paa en Dag, saa det er jo ikke saa sært han var baade sulten og træt. - Tak for dit udmærkede Fødselsdagsbrev og en særlig Tak fordi det var læseligt. Jeg sender her nogle Billeder af vor Datter, nu haaber jeg I kan se hun ser ligesaagodt ud, som jeg syntes Peter saa ud dengang.
 [Indsat nederst på siden] X En Sten vest for Vissenbjerg, paa hvilken Kn. d. H. hvilede sig, da han var paa Vej til Odense, hvor han blev dræbt.
 [Øverst paa side 1:]
 Nu kom Far saa slutter jeg
 Mange Hilsner til Jer alle 3 og Fru P hvis hun er der, fra Else og Puf. 
 [På side 1, øverst, på hovedet:]
 Kære Lysse. Det er meget fristende men det er mig umuligt at afbryde mit Arbejde nu. Din JL.</t>
   </si>
   <si>
     <t>1934-08-10</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alfred Roepstorff
 Christine Swane</t>
   </si>
   <si>
     <t>Det trækker ud med at få tilladelser til at rejse ind i Sverige med både gevær og hund, og Johannes Larsens rejse bliver derfor udsat, hvilket er irriterende.
 Larsen har malet to portrætter af dommer Roepstorff, og Andreas/Puf har kørt til Maale med dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SVtG</t>
   </si>
   <si>
     <t>Kjerteminde 10 Aug 1934
 Kære Lysse!
 Det er Fandens saa det trækker ud. For 14 Dage siden havde jeg faaet Dyrlægeattest og Politipaategning og var i Odense for at faa Konsulatets Paategning og fik saa at vide at nu skulde der laves 2 ens Expl. af Ansøgningen begge forsynede med Hundens Fotografi og desuden skulde Kgl. Socialdepartementet i Stockholm ansøges om Tilladelse til at indføre en Jagtbøsse og det danske Landbrugsministerium om Tilladelse til at faa Hunden med hjem igen. Naa jeg fik det hele lavet og af Sted, men først i Gaar fik jeg Indførselstilladelsen til Hunden og Bøssen venter jeg stadig paa. At saadanne forbandede Institutioner ikke omgaaende kan svare, naar de alligevel gør det er ubegribeligt, især da jeg høfligt havde gjort dem opmærksom paa at min Afrejse af andre Grunde var forsinket og at jeg vilde være taknemmelig for omgaaende Svar. Nu haaber jeg paa at vi kan komme af Sted Mandag, men jeg skal nok skrive saasnart jeg kan fiksere Afrejsen. Jeg har malet et Portræt af Dommer Roepstorff eller rettere 2. Puf kørte ud med ham før til Maale hvor han bor om Sommeren og han drog af med Portrætterne som jeg saa skal se om jeg kan forbedre naar jeg kommer hjem. Jeg glæder mig til at komme op til Jer. Muligvis kommer Marie med hvis Uglen rejser til Göteborg ved den Tid. Else kommer ikke med.
 Mange Hilsner til Jer alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1934-11-08</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>I flere af de foregående breve fra Johannes Larsen til Johan har Larsen klaget over problemer med at få lov til at indføre jagthund og gevær i Sverige. Johan og hans familie boede på Larsen-familiens skovgård i Småland. 
 Larsen kendte flere ved navn Holstein, så det kan ikke afgøres, hvem de omtalte var.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået tilladelse til at tage sit gevær med ind i Sverige, så han og Puf tager afsted tirsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RZVT</t>
   </si>
   <si>
     <t>Kjerteminde 11 Aug. 1934.
 Kære Lysse!
 Jeg har nu faaet Papirerne fra Landbrugsministeriet her og fra Stockholm Tilladelsen til Indførelse af Bøssen. Vi venter nu at kunne starte herfra Mandag, forudsat at vores Kilometertæller der var gaaet i Staa kommer i Stand til den Tid. Vi tager saa over Helsingborg Tirsdag tror vi. Her er Storm med Byger i Dag, Puf og Else og Holsteinerne er kørt til Holstenshus for at plukke Kantareller.
 Din 
 Far.</t>
   </si>
   <si>
     <t>1935-02-06</t>
   </si>
   <si>
     <t>Klara Västra kyrkogata 18 B, 111 21 Stockholm, Sverige</t>
   </si>
   <si>
@@ -2644,98 +2644,123 @@
   <si>
     <t>Johannes Larsen tegner ved Ladbyskibsudgravningen. Else Larsen synes bare, at det er et hul i jorden. 
 Andreas/Puf Larsen fortæller, at Johannes Larsen har tegnet Knud den Helliges Sten, en tegning ved Hindsgavl og en ved Rørdam. Andreas sender fotos af datteren. 
 Johannes Larsen kan ikke afbryde sit arbejde lige nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CKbE</t>
   </si>
   <si>
     <t>Kære Allesammen!
 Las vilde have skrevet et Par Ord, men naaede det ikke til Morgen, han er taget hen for at tegne Vikingeskibet ved Ladby; hvad han vil tegne, ved jeg ikke, for der er ikke andet end et Hul i Jorden, hvor 3 lærde Mænd ligger og graver med en Murske. Det var kedeligt, I ikke fik det lille Besøg af Las og Puf, jeg tror, Puf havde glædet sig til det, men Las er meget optaget af Tegningerne.
 Tusind Hilsner til alle fra Lillepigen og Else
 [Side 2 mangler]
 [Johan/Puf Larsens skrift:]
 3/.
 sagt noget om, at han jo alligevel skulde til Stockholm og kunde jo saa se Frauer der. Gudrun fortalte at han havde tegnet Knud den Helliges Sten X ved Vissenbjerg, en Tegning ved Hindsgavl, en paa Svinø og en paa Rørdam, det er en flot Præstation paa en Dag, saa det er jo ikke saa sært han var baade sulten og træt. - Tak for dit udmærkede Fødselsdagsbrev og en særlig Tak fordi det var læseligt. Jeg sender her nogle Billeder af vor Datter, nu haaber jeg I kan se hun ser ligesaagodt ud, som jeg syntes Peter saa ud dengang. 
 [Indsat nederst på arket:]
 X En Sten vest for Vissenbjerg, paa hvilken Kn. d. H. hvilede sig, da han var paa Vej til Odense, hvor han blev dræbt.
 [Indsat øverst s. 1:]
 Nu kom Far saa slutter jeg
 Mange Hilsner til Jer alle 3 og Fru P, hvis hun er der, fra Else og Puf.
 [Indsat øverst s. 1; på hovedet; Johannes Larsens skrift:]
 Kære Lysse. Det er meget fristende men det er mig umuligt at afbryde mit Arbejde nu. Din JL.</t>
   </si>
   <si>
+    <t>1935-9</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Den eller de første sider af brevet mangler. Brevet er skrevet på bagsiden af en faktura fra Auto-Centralen Nyborg til Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3881</t>
+  </si>
+  <si>
+    <t>Andreas og Else Larsen skal have gæster til gin og spisning.
+De har netop haft besøg af Lykke og Jens Jensen, som var på bryllupsrejse. Hun var meget sød. 
+Det var trist, at Johan/Lysse Larsen ikke fik turen til Stockholm. Mon han i stedet kører Johannes Larsen hjem?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aAyX</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+to Gæster. De skal have Spidkød Ost og Rødvinscreme; men først en "Tom Collins" en Slags Gin Fizz. Vi har lige haft Besøg af Jens og hans Kone, den unge Pige som han kalder hende! (Frk Olsen). Hun er ualmindelig sød, men I kender hende vel? Nej, siger Else, det gør I ikke. Saa I kan altsaa glæde Jer til at se hende. Vi var var ["var" overstreget] meget glade og beærede over at de lagde deres Bryllupsrejse herimod. De havde Brudebuket med. - 
+Det var meget kedeligt Lysse ikke fik den Stockholmstur, skal han saa ikke køre Far hjem istedet? Den Kvinde I skal have senere, kan hun ikke gøre Generalprøve imens?
+Nu maa jeg slutte, de skal gaa med Brevet.
+Hilsen til Jer alle fra Else og Puf.
+[Brevet er skrevet på bagsiden af en faktura adresseret til Kunstmaler Johs. Larsen, Kerteminde på i alt 316,25 kr. udstedt af I. Kruse &amp;amp; A. Fehr, Auto-Centralen Nyborg, aut. Fordforhandler. Denne er dateret 11. sept. 1935]</t>
+  </si>
+  <si>
     <t>1935-09-27</t>
   </si>
   <si>
     <t>Elise Hansen</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Grete Jensen, f. Hansen
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Marie Neckelmann
 Jørgen Schou
 Niels Erik Schoubye</t>
   </si>
   <si>
     <t>Elisa Hansen blev opsagt fra den villa, som hun boede til leje i, og i efteråret 1935 flyttede hun og de to døtre til en stor lejlighed på Engave Plads.
 Frk. Holstein, som må have været pige i huset hos Elena Larsen, kendes ikke. 
 Grete Jensen var i flere år syg og svagelig. I sensommeren 1935 opholdt hun sig en tid hos sin morbror, Niels Erik Schoubye, som var læge. Grete Jensen døde 12. november 1935. 
 Udstillingen af Frankrigs kunst fra det XVIII. århundrede; malerkust, skulptur, kunstindustri. Charlottenborg 24. august - 6. oktober 1935.</t>
   </si>
   <si>
     <t>Vejret er dårligt, og Elisa er bekymret for høsten.
 Marie Neckelmann og Elisa Hansen pakker før flytningen, og de har rodet rundt i skidt og møg på loftet. Elisa glæder sig til at komme væk fra de larmende maskiner.
 Grete Jensen er kommet hjem fra N.E. Hun har det bedre, men hun er ingen kæmpe. 
 Elisa håber, at Elena finder en ny pige, der kan hjælpe i huset. 
 Elisa har besøgt Den Franske Udstilling, som hun kun er moderat glad for.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tDEt</t>
   </si>
   <si>
     <t>27-9-35
 Kære Bams. Det var ret saa fornøjeligt at høre fra dig. Ja der er jo det med Vejret, som daarligt kunde være værre. Og Mosemarken hvor Kornet stod saa flot, hvordan mon dog det er blevet bjærget. Det var ogsaa ærgerligt, at Lysse ikke fik den Tur til Stockholm, som han nu havde ventet og var flot ekviperet til. Nu rejser Las vel snart hjem; jeg har skrevet til Buf og bedt ham lade mig vide, naar han kommer, der er jo en Del der skal med. Vi gaar og forbereder Flytningen saa smaat, Kylle havde Fridag i Gaar, som vi tilbragte paa Loftet i Skidt og Møg, det var en stram Omgang. Men jeg glæder mig til at komme væk herfra; Maskinerne arbejder fra 6 Morgen til 11 Aften og Radioen kan man ikke høre, der er dog engang imellem god Musik og andet interessant.
 Grete kom hjem fra N.E. i Lørdags hun saa rask og glad ud. Men en Kæmpe det er hun jo ikke, trænger til Hvile og god Forplejning, men det nok kun saa som saa med det, det er nu godt, de kan komme bort fra det lille triste Bagværelse.
 Det er kedeligt, at du nu skal af med Frk Holstein, nu hun er saa flink; men du finder vel nok ud af at faa nogen Hjælp paa en el. anden Facon. Petermand har det vel godt og er glad for at være hjemme igen. Jeg har været et Par Gange paa den franske Udstil, det er interessant at se den, men den staar ikke mit Hjærte saa nær naar undtages nogle enkelte Billeder. Masser af Hilsener fra Mos.</t>
   </si>
   <si>
     <t>1936-06-29</t>
-  </si>
-[...5 lines deleted...]
-Johan Larsen</t>
   </si>
   <si>
     <t>Christian  Ernlund
 Carl Kyed
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Hempel Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
 Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
 Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
@@ -2925,222 +2950,270 @@
     <t>Johannes Larsen har modtaget et brev fra Th. Oppermann indeholdende aktier til en værdi af 4400 kr. til Andreas/Puf og Johan/Lysse. Oppermann ville hermed takke for den gæstfrihed, han i sin tid mødte hos Larsens forældre. 
 Larsen solgte 30-31 billeder på sin udstilling.
 Johs. V. Jensen har fra Ny Carlsbergfondet fået afslag på støtte til Larsens rejse til Amerika, men fonden vil i stedet gerne købe nogle billeder af Larsen. Jensen rejser nok heller ikke, da han frygter, at der udbryder krig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6uMU</t>
   </si>
   <si>
     <t>Kjerteminde 25 Febr. 1939.
 Kære Lysse!
 Maa jeg ønske Dig til Lykke med Din Værdighed som Aktionær i de danske Sukkerfabriker. Da jeg kom her hjem fra Kjøbenhavn, hvor jeg havde haft det skidt og et Par Gange maatte lægge mig med Feber, blev jeg liggende et Par Dage mest fordi Vinden var østlig med Kulde. Næste Mrg kom Frk Hansen op til mig med Postkvitteringsbogen og et meget stort Brev til Værdi 4400 Kr. Det viste sig at indeholde 2 Aktier i Sukkerfabrikern og et Brev fra Oppermann der skrev, at i Erindring om den Gæstfrihed han havde nydt i mine Forældres Hjem havde han faaet den Ide, at han vilde give Dig og Puf hver en Aktie som synligt Udtryk for sin Taknemmelighed. Puf forlangte straks ”Politiken” for at se i Kurslisten og fablede om at møde op paa Fabrikernes Generalforsamling. Det gik godt med Udstillingen jeg havde solgt 30 eller 31 da jeg rejste og de mente at kunde sælge et Par Stykker til og hængte Resten op i Kontoret. Johs V. havde søgt Ny Carlsbergfonden om Penge til at jeg kunde rejse med til Amerika, men fik det Svar at de gav ikke Penge til noget uden for Danmark men de kunde godt købe nogle Billeder af mig. I den Anledning var Ussing her i Onsdags og tog 4 Billeder ud som er sendt over til dem til Udvalg. Rejsen bliver vist ikke til noget da Johs V er bleven bange for at der skal blive Krig. Men Pengene er jo lige gode for det. Nu faar Du ikke mere denne Gang da jeg maa ned med Brevene. Vi har det godt allesammen lille Thora kan gaa alene nu. Mange Hilsner fra os alle til Jer allesammen
 Din 
 Far.
 P.S.
 Oppermanns Adr:
 Th. Oppermann
 Stockholmsgade 41
 Kjøbenhavn Ø.</t>
   </si>
   <si>
     <t>1939-04-26</t>
   </si>
   <si>
     <t>Kurt Jungstedt
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Amherstfasaner: Diamantfasan eller Amherstfasan er en hønsefugleart, som stammer fra det sydvestlige centrale Kina, Tibet og nordlige Myanmar. Videnskabeligt navn: Chrysolophus amherstiae. (Wikipedia juli 2022) 
 Johannes Larsens bror, Adolph, og Alheds søster, Johanne (de to var gift) boede på Lindøgaard.
 Svenskirisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte fuglen for en svensker.
 Mille fleurs: Dværghøns.</t>
   </si>
   <si>
     <t>Johannes Larsen har sat en masse fugle ud i volièren. Odderne er blevet fede. Han har fået 12 løvfrøer.
 Johannes Larsen er blevet medlem af Det Svenske Akademi.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/baF1</t>
   </si>
   <si>
     <t>Kjerteminde 26 April 1939.
 Kære Lysse!
 Det er vist snart længe siden I har hørt fra os. Vi har det godt men det har været et ubehageligt Vejr i længere Tid oven paa de gode Dage i Paasken. Vi har nu faaet Volieren færdig og befolket med 3 Amherstfasaner en Høne og 2 Haner. 2 Par Dompapper hvoraf den ene Hun er død, et Par Sisgener (Grøn = et Par Bjærgirisker, en Stillits ♀ 1 Svenskirisk ♂ 2 Par Havterner og 2 Par Millefleurs. Jeg har faaet 3 Gravgæs ♂ ♂ fra Lindøgaard. Odderne er nu helt affældede og blanke og fede, men det er ogsaa utroligt hvad de kan sætte til Livs. I Gaar fik jeg 12 Par Løvfrøer hvoraf de 3 er anbragt i et Akkumulatorglas i Dagligstuen og Resten sluppet løs i Vinhuset. Nu faar I ikke mere denne Gang for den forbandede Pen kan ikke skrive. Mange Hilsner ogsaa Else og Puf, de gør hovedrent saa jeg sidder i mit Sovekammer og grifler dette op. 
 Din Far.
 P.S.
 I hørte vel i Aftes i Radioen at jeg er bleven Medlem af Akademiet i Stockholm og fik Telegr fra Kurt.</t>
   </si>
   <si>
     <t>1939-07-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Johan Larsen
 Martin Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Lasse Taaning
 Poul Valentin Jensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Lysses forslag til Tinge og Manse gik ud på. 
 Tipperne og Værnengene er en halvø i Vestjylland, beliggende ved sydenden af Ringkøbing Fjord og er en vigtig rasteplads for trækfugle. Det har været i statens eje siden sidste halvdel af 1700-tallet , og i 1898 blev der indført bestemmelser om fredning af det rige fugleliv i området. I 1928 blev der oprettet et fuglereservat, og der blev ansat en opsynsmand Valentin Jensen (Kilde: Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Nationalmuseet i Stocholm har købt for 500 kr. træsnit, og Larsen beder Elena/Bimse sætte de 450 ind på hendes konto, men tage fra til fødselsdagsgave og brændevin.
 Det er tørke. Man venter tidlig høst på Lindøgaard.
 Andreas/Puf sejler i Odense Fjord med Lasse Taaning.
 Valentin Jensen har været på besøg for at filme odderne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F6m1</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juli 1939.
 Kære Bimse!
 Det er forsmædeligt at jeg aldrig kan huske Din Fødselsdag. Foranlediget ved Lysses Brev fik vi jo fyret et Telegram af som jeg haaber Du har faaet i rette Tid. Jeg fik i Forgaars Brev fra Nationalmuseet i Stockholm at de havde købt for 500 Kr Træsnit, Jeg har bedt dem sende Pengene til Båxhult og naar de ankommer vil jeg bede Jer sætte dem ind i Jeres Bank i Landeryd, efter at have fradraget 50 Kr. til at købe Dig en Fødselsdagsgave for, saa at Resten kan være disponibel til jeg kommer en Gang i August. I kan jo ogsaa tage fra til et Par Liter saa der kan Brännevin i Huset naar jeg kommer. Jeg har ladet Lysses Forslag til Tinge eller Manse gaa videre gennem Bibbe, der dog ikke mente det kunde lade sig gøre, da de skulde tække om og ventede en tidlig Høst paa grund af Varme og Tørke. Her fik vi en 30 mm for en 14 Dages Tid siden og 20 i Gaar og i Nat. Puf sejlede i Morges med Lasse Taaning om i Odensefjorden, saa Else og jeg er alene med Børnene. Vi havde i Gaar Besøg af mag. Valentin Jensen, ham der passer Tipperne, han havde bedt om at maatte komme at filme Odderne, nu skal vi se hvad der kommer ud af det. Vi har det godt og haaber det er ligesaa hos Jer. Mange Hilsner fra Else til Jer allesammen og fra mig
 Din JL.</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dwSj</t>
   </si>
   <si>
     <t>[Håndskrevet af ukendt/Bibbe:] 15-6-03
 Lindøgaard. Lørdag Aften 10-1-1942
 Kære lille Bibbe!
 Ja, du har saa sandelig Ret i, at dine Breve betyder (mindst) lige saa meget for mig som omvendt, og du kan tro, jeg blev lykkelig over endelig i Dag at faa et Brev fra dig – jeg havde jo hele Tiden sat min Næse op efter at faa et Brev som ”Kvittering” for Julebreve og -pakke, og var meget dybt skuffet, da Marie og ikke jeg fik et. Naa, men i Dag kom det, og saa taler vi ikke mere om det, men du faar saa mange Tak for det. Aa, den Pakke kunde saamænd have været meget mere indholdsrig end den var, men jeg havde ikke flere Penge og Mandfolkenes Gaver var jo sandelig store nok, men Penge fylder jo nu en Gang ikke saa meget. Tænk, at du skal give 40 Kr. for et Par Sko, vor Herre bevares! Du kan altsaa ikke en Gang tjene til et Par Sko paa 1½ Maaned, der er nu ikke rigtig Forhold i det, men vi maa jo huske paa, at du er i Lære. Jeg vilde saa gerne hjælpe dig noget mere, men ser du, nu vil jeg til at betale din Tandlægeregning paa 115 Kr. d.v.s. Manse betaler den, naar han nu faar Roepenge, som han ikke har faaet endnu og saa betaler jeg dem af hos ham. Jeg har ingen store Udgifter for mig, har lige faaet Tabletter og Hørfrø for 14.15 Øre samt betalt en gammel Regning hos Bisgaard paa 5 Kr. (haaber det er rigtigt, det var et Par Strømper; de er jo altid akkurate der) jeg fik jo 15 Kr. til Jul, 10 af Tante Else og 5 af Far, saa jeg kan undvære 30 Kr. af mine Januar Penge. Saa vil jeg skrive op, hvad jeg lægger ud her i Husholdningen og andet, det skal ogsaa regnes med til Afbetaling paa Tandregn.; det har jeg jo ellers aldrig været saa nøjeregnende med, men du kan stole paa, det løber op. Jeg vilde ellers ikke have fortalt dig, at jeg betaler den, men gør det altsaa alligevel, fordi du ellers maa synes, det er mærkeligt, at jeg ikke hjælper dig noget mere. Du er dog den største af alle mine Interesser, og jeg selv har jo ikke noget videre at give mine Penge ud til; Jul er jo en dyr Omgang, Frk. Kr. fik en Gave (Undertøj) til 15 Kr og Mandfolkenes kostede 33 Kr, Marie fik 5 Kr. og 4 Kr. til en Krans til Fars Grav, Tante Dis Paalægsgafler – husker ikke Summen, men det hele løber op - - alt dette skrives for at du kan forstaa, hvad alt mit Mammon gaar til. - - Naa, nu skal du høre om en Sag, der optager alle Sind og Tanker 
 2.
 her paa Lindøgaard i disse Dage: Løgstrups nede paa Lindø vil sælge deres Ejendom og Tinge er Liebhaver!! Nu gaar vi samme Omgang igennem som da Jens Hansen vilde sælge, men alligevel ikke vilde, lad os nu haabe, at vi ikke skal gaa samme Skuffelse igennem igen. Han forlanger 28.000 Kr, hvad vi synes er en stiv Pris, men som Høgsbro, Landsretssagføreren i Odense, ham med Saneringslaanet, mente var uhyre billig. ”Skynd Dem hjem og køb” sagde han til Tinge ”inden Manden sætter Prisen op.” Løgstrup var hernede i Forgaars Aftes for at meddele dem sin Pris altsaa 28000 og i Aftes gik Drengene derned og bød 26.000 Kr. og saa maatte de tage Kaminen (som de elsker) og deres Lysekroner og Gardinstænger med – hvad jeg troede var en Selvfølge – L. sagde saa, at han vilde sige dem straks, at han ikke vilde sælge, før han fik talt med sin Mor; hun bor i Jylland og han var i Dag ude at blive fotograferet til Rejsen. 
 Det værste er, ar der skal rejses 13000 Kr. da der kun kan blive 14000 i Prioriteter, saa har vi jo 27000, hvilket er den Sum han antages at vilde sælge for. Du siger vel, hvor i al Verden, vi vil rejse alle de Penge fra, og det maa du nok sige der maa sælges los af Dyrene her paa Lindøgaard og naar Tinge saa har købt, sættes noget af den gode Besætning der ned fra herop. 8 af vore Malerier er draget ud til Las i Dag han skal vurdere dem, og det formodes af Las (ikke af Puf) at Diskontokassen vil laane med dem som Pant. Jeg tror som Puf, at den gaar ikke, men saa maa vi finde andre Udveje. Tinge maatte haave Fjervognen med de to Heste for derud for at faa alle de Malerier transporteret derud; han gæster rigtig Kjertem. i disse Dage; i Gaar var han [”han” indsat over linjen] baade derude for at tale med Las, som altsaa fandt paa det med Diskontokassen, derfra kørte han med Sv. Hansens Lastbil til Odense og talte med Høgsbro og endelig paa Lindø for at give Løgstrup Buddet. Saa du ser, han ligger ikke paa den lade Side. I Gaar traf han tilfældig Lasse Taaning og fortalte ham om det hele. Lasse sagde straks ”du kan godt laane et Tusind Kr. - eller noget – hos mig.” Vi syntes, det lysnede paa det hele med den lille Solstråle. Kan vi undgaa at gaa til Klaks, vil vi jo helst, men Udvej skal vi finde. Nu er det jo knagende spændende, hvordan Løgstrup er stemt, naar han kommer hjem fra Jylland; det er 
 3
 jo i det hele taget spændende Dage, vi gennemlever og Resultatet kender jo ingen, men jeg syntes du skulde være med i det. Klokken er 12, Midnat, og Tinge ventes hjem fra Kjert. hvortil han igen cyclede saa snart han ved halv 6 [”6” indsat over linjen] Tiden vendte hjem med Køretøjet. Det er Maries sidste Aften derude; hun og Katrine Meyer rejser i Morgen, M. udsatte sin Rejse 2 Dage for at følges med hende; Rie rejste herfra i Søndags, altsaa for en Uge siden. Vi havde en smuk Nytaarsaften, der var noget eget højtideligt over den, Juletrætet [de sidste bogstaver i ordet overstreget og over linjen indsat ”et”] tændt og smukke Kor i Radioen, den sidste Fl. Kirsebærvin var gemt til Nytaarsaften Der var en Slags vemodig Højtidsstemning over det Hele ved Tanken om, at det er et nyt Krigs og Rædselsaar vi gaar ind i, det var næsten som om alle i Radioen var sært bevægede – eller var det kun hos os selv den Stemning var? Nu maa Tinge da snart være her, jeg kan i hvert Fald ikke skrive mere, men maa fortsætte i Morgen. Godnat lille Bi.
 Mandag Det blev ikke til noget i Gaar. Lasse Taaning var her, kom lige til Eftermiddagskaffen og vi havde en af vore Julelagkager, som havde ligget hen; den sidste Aften, som Rie var her blev ikke noget festlig, for Agraren var desværre gaaet, men til vor store Lettelse nøjedes det med den ene Dag og han blev straks i Orden, glad og veltilfreds, saa det kom vi nemt over, det er dog ogsaa uheldigt, at det altid skal komme, naar Marie er her – hun sagde ellers en Gang, at bare hun var her, saa skete der ingen Ting, det er nu ikke rigtig slaaet til.
 Mens jeg husker det, vil du saa ikke huske mig at svare mig paa, om du havde de bøger af F. Elles. Lasse blev paa en Maade en Skuffelse, for vi havde tænkt os, at han ejede mange flere Penge og at han mulig vilde laane os flere end de Tusind; vi spurgte ikke direkte, men i Samtalens Løb kom det frem, at han kun havde det ene Tusind og at dem maatte Tinge laane. Nu har Manse regnet efter og mener at der kan skaffes 9000 ud af Gaarden, men det er rigtignok ogsaa at skrabe Bunden – Salg af to store Heste, et af Føllene, 2 Kvier, 1 Ko, for 1000 Kr. Korn – men det er jo ogsaa strengt at komme af med saa meget dog – der maa ofres noget for at faa det Salg til at glide; hvis han nu bare vil sælge. Løgstrup rejste til Jylland i Gaar og ventes hjem i Dag.
 4.
 Du kan forstaa, det er spændende om hun hans Mor [”hans Mor” indsat over linjen] vil hjælpe ham til Køb af en Gaard, hvis hun ikke er gaaet ind paa det, ligger det hele, og alle vore Regninger har været forgæves. Saa snart der foreligger noget, skal jeg skrive. 
 Elle er jo et af vore Haab, men Lasse mente ikke, hun var kommen hjem; hans Mor havde ordnet Erindringsmærker for hende, og de var ikke hentede endnu; jeg kan slet ikke forstaa det og det er væmmeligt ikke at vide noget - - - - naa, dette inspirerede mig til at gaa hen og ringe til Else, som fortalte, at hun kom i Aften; hun havde været c 1 Uge hos Lugge efter sin Hjemkomst fra Stockholm; desværre var Lug. bleven syg af Angina og haft temmelig høj Feber og ligger hele den Uge, Elle var der, hvilken Skuffelse for dem begge to. Mine og Sven havde fyret i tre Dage, saa det havde været rart for hende at komme hjem. Det bliver interessant at høre om hendes Rejse – navnlig fra Stockholm de kan jo kun skrive til hinanden om rene Hverdagstingting.
 Nu har vi nydt en dejlig Rødbedeboeuf, den er Frk. Kr. efterhaanden ferm til at lave, Løg kan vi da heldigvis faa endnu. Hun begynder da saa smaat at kunne lave god Mad; i Begyndelsen forstod hun slet ikke at ”smage til” hvilket jo er noget af det vigtigste, men jeg har herset og belært det, jeg kunde og som sagt det begynder at lysne. 
 Fik du Udklippet om Jakob Langes Begravelse? Jeg ved ikke, hvad han døde af, men han var bleven mager og kraftløs i Løbet af det sidste halve Aar. - - Følger du med i Verdensgangen kan du nogensinde høre dansk Londonpresse? Ellers kan jeg jo godt af og til fortælle lidt derom - Det gaar jo godt, selv Japanerne bremses dog noget af Kineserne. Træffes du meget med Nazister?? Hvordan er Lægerne i den Henseende??
 Hvor er det morsomt at høre om Læsningen, når skal I have Eksamen?? Hvordan har Bilde det? du har maaske ikke saa meget at gøre med hende, nu da I ikke bor sammen.- Vil du ikke give mig Ruths Adresse, vi fik Kort fra hende til Jul fra Kbhvn. og fortælle mig lidt om lille Grethe (Tinesen) hende fik vi ogsaa Kort fra, gik det i Orden med at faa sendt Penge hjem fra Tyskland?? Knæet er kun middelmaadigt, men Vinteren har dog vist Indflydelse, mon ikke, jeg synes gærne det er værre om Vinteren. - - nu er det vist snart Frotid, Peter kom nu – han lod sig i Gaar, Sønd. Eft. bevæge til at blive til Kaffe, spiste Lagkage, røg en Cigar og var hyggelig – let genert fordi Lasse var her. Peter er nu henrivende som du siger
 [Skrevet på hovedet øverst s1:]
 Saa tilsidst kun Hilsen fra Far (som sender dig Cigarer) Drengene og Peter. Dog flest fra Mutteren.</t>
   </si>
   <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
+  </si>
+  <si>
     <t>1943-12-22</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Else Larsen
 Johan Larsen
 Peter von Syberg
 Ulla Syberg
 Gitte Wilmann</t>
   </si>
   <si>
     <t>Gitte Wilmann er muligvis kommet i huset hos familien Larsen på Båxhult.
 Ulla Syberg, som var jøde, og hendes søn, Peter, flygtede fra Danmark til Sverige i oktober 1943 og boede i begyndelsen på Båxhult.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve. Kasse 1, kuvert 4, 2002/61, A8 Lb11</t>
   </si>
   <si>
     <t>Marie Larsen skriver til Christine Swane for at fortælle, at Gitte Wilmann er hos Elena/Bimse Larsen og Johan/Lysse Larsen på skovgården Båxhult i Småland.
 Ulla og Peter (Syberg) er rejst videre til Stockholm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DoLU</t>
   </si>
   <si>
     <t>Kerteminde d. 22-12-1943.-
 Kære Ugle!
 Den første Eftermiddag jeg var her skrev jeg et Brevkort til Dig, jeg vilde have gjort det paa Postkontoret, men der var lukket fra 12-14; ved 18-Tiden skulde Puf følge nogle af de Børn, som var her hjem og han tilbød at tage det med; nu cyclede han og Else til Lundsgaard med Julegaverne og da han tog sin Frakke paa halede han Kortet op af Lommen, han havde glemt at lægge det i Postkassen, men bad mig om alligevel at sende det af Sted og fortælle hvordan det var gaaet til.- 
 Jeg vilde nu alligevel skrive til Dig for jeg glemte i Gaar at fortælle Dig at Gitte Wilmann er ovre hos Bimse og Lysse, det tænker jeg Du bliver glad ved at høre; de har nylig hørt fra Lysse og han skriver at de er saa glade ved Gitte; det er rart at tænke paa at hun er der; Ulla og Peter har ogsaa været der en Tid men de er nu i Stockholm og det er Båxhulterne ikke kede af. – Dette lille Lommetørklæde kan Du vel nok bruge. – Hav det godt. Kærlig hilsen Rie.-</t>
   </si>
   <si>
     <t>1945-03-17</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Johanne Christine Larsen
 Axel  Müller
 Ole Poulsen
 Janna Schou</t>
   </si>
   <si>
     <t>En fidibus er betegnelsen for en sammenfoldet strimmel papir til tænding af piber, pejse, ovne og lignende.
 Harriet er muligvis Harriet Afzelius. Når Ellen Sawyer fortæller Astrid warberg-Goldschmidt, at Astrids barnebarn er i huset i Stockholm, kan det skyldes, at Astrid i perioder stort set ikke var i kontakt med datteren Ina og dennes familie. Det vides ikke, hvem Sj. var. 
 Det lille barnebarn var Pernille Marryat, f. 1945. 
 Lille var Grethe og Kurt Jungstedts datter, Matilde/Matilda.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0812</t>
   </si>
   <si>
     <t>Ellen Sawyer takker for cigaretterne. Tobak og tændstikker er en mangelvare. 
 Der bliver bygget befæstninger og gravet skyttegrave i Kerteminde. 
 Dejligt med Astrid Warbergs nye barnebarn.
 Margaret/Grethe og Kurt Jungstedt har sølvbryllup i juni, og deres datter er ansat hos en arkitekt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y2b7</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
@@ -3154,51 +3227,51 @@
 [I brevet:]
 17-3-45
 Kære lille Disser!
 Du skal rigtignok have så mange Tak for de dejlige Cigaretter og for dit Brev. Er der noget, jeg bliver rørt over, så er det, når man undværer af sin dyrebare Tobak til mig, - og de var meget fine! Og de kastede Glans over mit Fødselsdagsselskab. Nu begynder det jo ellers at knibe med det – Tobak – som med så meget andet, - og selv om vi har lidt at ryge på (og jeg har jo noget dansk) så nærmer den Tid sig med hastige Fjed, da man ikke har noget at tænde med. Her er Tændstiksmiséren akut. Så længe man har Ild i Kakkelovnen, går det jo, - så kan man bruge Fidibusser. Jeg klarer mig med èn (1) Tændstik om Dagen. Endog Gassen tændes med Fidibus. Gastænder har jeg – men Stiften er slidt op og man kan ikke opdrive en ny. Gas og Elekt. går det meget godt med. En 15 Lys Pære bruger meget lidt og man går jo tidligt i Seng. Jeg sparer sammen til at stryge min store Forårsvask. – men hvor er alt dette Småtterier! ”Man” befæster Kerteminde, - graver Skyttegrave, - sætter Pæle i overalt til at markere, hvor man vil have Antiluftskyts, Kanoner, Pigtråd o.s.v. Man graver Skyttegrave oppe i Ole Poulsens Mark, ved Hverringe, ved Pilegården og mange andre Steder. Man venter åbenbart Angreb fra Storebælt. – Folk har sine Evakueringskufferter stående pakket, så man kan forlade alt med kort Varsel. Det er nu ikke hyggelige Udsigter. Men sommetider går det jo da bedre end Præsten præker!
 Hvor yndigt for dig at have Nus så hun af og til kan smutte hjem og hvor henrivende for dig med det lille Barnebarn. Når det bliver Sommer, kan du vel se dem lidt oftere. – Jeg håber jo stadig på at få mine at se. Til Sommer har Kurt og Gr. Sølvbryllup – i Juni, - men jeg når såmænd ikke at komme op til det. De har det ellers godt, - jeg får mange og gode Breve fra dem. Lille har en god og vellønnet Stilling hos èn af deres bedste Arkitekter og er meget glad ved sit Arbejde. Hun er rigtig kommet på sin rette Hylde. Men jeg synes jo alligevel, hun snart skulde tænke på at forlove sig. Om dèt forlyder intet. 
 Tak for Opskriften. Den så lovende ud. Nu er den kommet i Kogebogen og skal bruges ved en festlig Lejlighed. 
 Min F-dag var yderst vellykket. – Masser, Masser af Gaver og en lille fin Middag om Aftenen, for min Klub. – Harriet er jo også i Stockholm nu og har Plads og det har Sj. også, men det ved du vel. 
 [Skrevet på langs på venstre side s.1:] 
 Junge har jeg ikke set siden Jul – jeg har ingen brugbar Cycle. Vi skriver af og til.
 [Skrevet på langs på venstre side s. 2:]
 Hils nu Aksel og Nusset og dig selv Masser af Gange fra din gamle Elle</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -3275,50 +3348,75 @@
 Johan Larsen</t>
   </si>
   <si>
     <t>Aage Marcus har hentet de tekster, som Johannes Larsen har skrevet. Larsen skal til museumsmøde i Faaborg og dagen efter til Båxhult. 
 Bondo Svane har sendt et avisudklip med et foto.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/p1L7</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 August 1950.
 Kære Grevinde
 Nu har Aage Marcus været her og er draget af med det jeg har skrevet, og Dagen efter lavede jeg et Kort over Kjerteminde og sendte ham. Lørdag og Søndag skal jeg til Museumsmøde i Faaborg. Lysse ringede i Dag og tilbød at hente mig i Korsør, eventuelt komme helt her over. Vi aftalte at jeg skulde skrive eller telefonere naar jeg havde været i Faaborg Antagelig bliver det en Dag i Løbet af næste Uge at jeg kommer til Båxhult. Jeg kan ikke huske hvad Dag det var at Du og Elisabeth skulde rejse til Stockholm. Maaske er i allerede rejst og dette kommer for sent. Ellers staar alt vel til her. Mange Hilsener fra
 Din hengivne 
 Johannes Larsen.
 P.S. Jeg fik i Dag et Brev fra H.R.S Bondo Swane med et Udklip fra en jysk Avis med et Billede af ham og mig fra Turen til Nakskov Inderfjord.</t>
+  </si>
+  <si>
+    <t>1938 el. 1939</t>
+  </si>
+  <si>
+    <t>Andreas Larsen henvender sig både til "Du" og "I" i brevet, og det har et indforstået præg ("Du kan vel nok kende Svanen igen fra Møllen?"). Man må formode, at brevet er stilet til Elena, Johan og Johannes Larsen. 
+Larsen-familien ejede igennem flere generationer Svanemøllen. Toppen af dens tag er prydet af en metalsvane. 
+Andreas Larsen forsøgte sig som brygger fra 1938. Der blev bygget et egentligt bryggeri til ham i 1945-1946. 
+Carnegie Bryggeriet/Nya Carnegie ligger i Stockholm.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3875</t>
+  </si>
+  <si>
+    <t>Andreas Larsen sender udkast til en etiket til ølflasker. Svanen og bogstaverne skal stå hvide på lysbrun bund. Den lysbrune farve henviser til flaskens indhold. Hvis Andreas engang brygger porter, kan den hvide på etiketterne erstattes med sort. Andreas har fået tre store tønder og kan nu brygge større portioner. Han håber at kunne begynde at sælge 500 flasker årligt dette år - ikke nær så meget som Carlsberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bEfr</t>
+  </si>
+  <si>
+    <t>[Første side af brevet mangler]
+[Fortrykt øverst på arket:]
+ANDREAS LARSEN 
+KJERTEMINDE
+2/ trykt paa ["paa" overstreget] saa Svanen og Bogstaverne staar hvide paa lysebrun (Okker) Bund. Der hvor der staar 17 P skal der staa Larsens Bryggeri eller saadan noget. Naar jeg faar noget [en overstregning] lysebrun Sværte, skal jeg sende et Par Stykker til. Hvis I gider sende lidt Kritik og Forslag til Forbedringer, modtages begge Dele med Interesse og Tak. Du kan vel nok kende Svanen igen fra Møllen? Jeg har 2 Grunde til at ønske Etiketten lysebrun. 1./ jeg synes at lysebrunt paa en god Maade henviser til Indholdet. 2./ Hvis jeg engang kommer til at brygge en Porter, kan Etiketten paa den trykkes med samme brune Farve, men med sorte Bogstaver (som Carnegie's) og med sort Svane. Det synes jeg vil være et Par fine Varemærker. - Jeg har nu faaet den første af 3 Tønder, som er noget større en dem jeg hidtil har brygget i. De 3 Tønder vil saa bringe Bryggeriet i Stand til at begynde sin Virksomhed for Alvor. Jeg haaber engang i dette Aar at kunne begynde Salget. Kapasiteten vil være 500 Flasker pr Maaned. I Betragtning af at Carlsberg kan brygge 1.539.000 paa én Dag, er Kvantumet jo ikke overvældende, men hvad det er jo altid en ["en" overstreget] 1/92340 - jeg var kommet til at skrive overvældende ovenfor, og fortryder nu at jeg har rettet det, det er ikke altid nemt at forbedre! Nu mange [resten af brevet mangler]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -3395,59 +3493,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jQzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CbFk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UacA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Blyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pyc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uMU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jQzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CbFk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UacA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Blyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pyc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uMU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bEfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M78"/>
+  <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6234,58 +6332,60 @@
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>470</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>471</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I64" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="J64" s="5" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>474</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>475</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>478</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
@@ -6308,613 +6408,758 @@
       </c>
       <c r="I65" s="5" t="s">
         <v>481</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>465</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>482</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>483</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>412</v>
+        <v>470</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="F66" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="I66" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="J66" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="J66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>489</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="M66" s="5" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="B67" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>496</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>497</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>499</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>479</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="E68" s="5" t="s">
-        <v>17</v>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="I68" s="5"/>
+      <c r="I68" s="5" t="s">
+        <v>501</v>
+      </c>
       <c r="J68" s="5" t="s">
-        <v>432</v>
+        <v>465</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>128</v>
+        <v>437</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>505</v>
+        <v>17</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>506</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="K69" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E70" s="5" t="s">
         <v>511</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>512</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>432</v>
+        <v>513</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>437</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="I71" s="5" t="s">
         <v>518</v>
       </c>
+      <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
         <v>432</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>519</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>520</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>522</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>471</v>
+        <v>437</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>523</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>524</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>432</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>525</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>526</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>528</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="D73" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="E73" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H73" s="5" t="s">
+      <c r="I73" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="J73" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="K73" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="J73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>532</v>
       </c>
-      <c r="K73" s="5" t="s">
+      <c r="M73" s="5" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="B74" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="I74" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="J74" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="J74" s="5" t="s">
+      <c r="K74" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="K74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="L74" s="6" t="s">
+      <c r="M74" s="5" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="E75" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="5" t="s">
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="I75" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="G75" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="J75" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="K75" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="M75" s="5" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="I76" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="B76" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F76" s="5" t="s">
+      <c r="J76" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H76" s="5" t="s">
+      <c r="K76" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="J76" s="5" t="s">
+      <c r="M76" s="5" t="s">
         <v>555</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="I77" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="B77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="5" t="s">
+      <c r="J77" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="K77" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="J77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K77" s="5" t="s">
+      <c r="M77" s="5" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="B78" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="5" t="s">
+      <c r="I78" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="5" t="s">
+      <c r="D80" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F78" s="5" t="s">
-[...11 lines deleted...]
-      <c r="J78" s="5" t="s">
+      <c r="F80" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="K78" s="5" t="s">
-[...6 lines deleted...]
-        <v>572</v>
+      <c r="K80" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>591</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -6953,44 +7198,47 @@
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
+    <hyperlink ref="M79" r:id="rId84"/>
+    <hyperlink ref="M80" r:id="rId85"/>
+    <hyperlink ref="M81" r:id="rId86"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>