--- v2 (2026-08-31)
+++ v3 (2026-10-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="592" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="599" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2844,50 +2844,120 @@
 Elisabeth Neckelmann
 Marie Neckelmann
 Hubert Paulsen
 Karl Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Tim var. 
 Motbok var et svensk system, som fungerede fra 1914 til 1955 til regulering af og kontrol med spiritusindkøb. Hver uberygtet mand over 25 år med fast bopæl kunne, hvis han ikke havde vist tegn på alkoholproblemer, få en motbok, der gav ham ret til at købe 3 l brændevin om måneden. Hvis forbruget gav anledning til problemer, kunne rationen reduceres eller helt bortfalde. (Lex.dk).
 Howitz var muligvis dr. Howitz. 
 Grete Bjerregaard kan ikke umiddelbart identificeres.</t>
   </si>
   <si>
     <t>Elena og Jens Larsen har været hos Brønsted/Magisteren, hvor de mødtes med flere familiemedlemmer. Elisabeth Mackie har modtaget sangundervisning i Danmark og skal nu til Stockholm for at få mere uddannelse. Peter/Peder Brønsteds dreng, Hans, kastede sin kærlighed på Jens Larsen, og det kunne Jens ikke lide. 
 Da Elisaberh/Sisse Neckelmann var på tur med Jens, mødte de kongen, der kaldte drengen kæk. 
 Hubert Paulsen bygger hus i Ordrup. Elena og Johannes Larsen skal besøge Christine Swane/Uglen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nmeo</t>
   </si>
   <si>
     <t>Torsd. 11-2-38
 Kære Lysse!
 Hvis det ikke var fordi du selv er en slem Sjisky til at skrive vilde min Samvittighed vist være noget anløbet, men det er den altsaa ikke nu. Petermanden er derimod flink og skal have et Kys for sit Brev. - I Aften har jeg den 1ste Friaften siden jeg kom og vi skal have os en hjemlig Bridge. Jens og jeg er lige hjemkommet fra Magisterens, hvor vi drak Chokolade med Mudi, Bes, Lumme &amp;amp; Tim ["&amp;amp; Tim" indsat over linjen], Grete &amp;amp; Søn, Mornine og Datter, der lige er hjemvendt fra et 2 Maaneders Ophold i Åre. Til April tager hun Ophold i Stockholm for at tage sin Uddannelse der, her i Byen gaar det for langsomt; her har de været 1 1/2 Aar om at lære hende 3 Øvelser og vil endnu ikke lade hende synge Sange; nu vil det vise sig om Svenskerne kan faa hende til at kvinkelere i en Fart. Peders lille Dreng kastede sin Kærlighed paa Jens og klyngede sig til ham og grabbede paa ham til hans store Fortrydelse, han krængede Mund og var paa Hylepunktet; saadan en Barnerumpe var ikke noget for ham. Forresten har han talt med hans Maj. Kongen af Danmark i Dag. Han var ude paa Langelinie i Sisses Vogn og holdt ved Pavillonen; da Kongen kom forbi holdt han sin Hest an og sagde idet han bøjede sig ned mod ham: Det var en kæk Dreng. Sisse svulmede af Stolthed. - I Tirsdags havde vi en vellykket Aften med Farfar, Karl Schou og Hubert, Hubert kører os hjem i Kylles Bil, han har solgt sin egen fordi den stod foran en Hovedreparation; nu har han Mod paa en BMW, men Kapitalen mangler. Det er ikke godt for ham at være Vognløs især da han bygger i Ordrup. Vi skal ud og se hans Byggeri i Morgen, Mor og jeg. Det er sandt, kan du ikke sende mig Motboken i underskreven Stand, saa vi kan faa en Dram med os hjem? - I Gaar var Jens og jeg til Middag hos Grete Bjerregaard sammen med Howitz og paa Søndag skal vi sammen med Las ud til Uglen. Du kan se jeg ligger ikke paa den lade Side. - Mange Hilsner til jer begge fra Mosh.
 [Indsat s. 2 langs højre margen; lodret:] Altsaa Motboken med omg. Post.!!</t>
+  </si>
+  <si>
+    <t>1938-02-16</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Jens Hansen
+Jesper Hansen
+Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
+Johanne Christine Larsen
+Christine  Mackie
+Elisabeth Mackie
+Gudrun Skovgaard
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Mogsen og Muk og Lugge = Louise Brønsted. 
+Lille = Matilda Jungstedt. 
+Putte = Elisabeth Mackie. 
+M = Christine/Mornine Mackie. 
+Timme = Jens Eskild Hansen. 
+Junge = Johanne C. Larsen. 
+Fas = Johannes Brønsted. 
+Mudi = Else Birgitte Brønsted. 
+Gr. = Grethe Jungstedt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8426</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer holder af stille dage, hvor der ikke sker så meget, og det er en gave at have det sådan. Moderen, Laura Warberg, ville modsat have aktivitet på fx en søndag.
+Louise skal ikke sende Ellen pudder/rouge.
+Ellen har lyst til at give Louise et stykke brunt stof i fødselsdagsgave.
+Matilda Jungstedt/Lille skal konfirmeres efter påske. Derfor går der nogen tid, før ellen og Louise kan ses. Louise og familien er velkomne i Kerteminde, selvom Ellen ikke er hjemme. 
+Ellen planlægger en rejse til Paris. 
+Elisabeth/Putte Mackie skal modtage operaundervisning i Stockholm, og Grethe Jungstedt gruer for det. Kurt Jungstedt kan ikke lide Elisabeth. 
+Jesper og Jens Hansen har sendt Ellen et brev navnlig om nytårskrudt. 
+Ellen er glad for, at Louise kunne lide den pude, som Ellen har syet til Vilhelm Branner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Bjkx</t>
+  </si>
+  <si>
+    <t>16/2 - 1938
+Kære Mogsen! Tak for dit Brev af igaar! Nej, jeg har ikke saadan rigtig kigget efter Brev fra dig, - men jeg har derimod syslet med Tanken om at skrive selv. Men jeg har det som hos jer, - der sker ingenting, - Dagene gaar "som Perler paa en Snor, - og det er saamænd dejligt, - naar man kan hygge sig med sin daglige Tilværelse. Jeg tror, det er en uvurderlig Gave at have. Mor havde den ikke rigtig, - der skulde helst ske noget, - en stille Søndag var en "kedelig Søndag". Men saa nød til Gengæld Mor maaske ogsaa mere end vi andre, naar der skete noget. -
+Nej, Tak, du skal ikke sende det Pudder, som jo da er Rouge. Jeg skal ikke til nogen fêter, at jeg ved, - men hvis du kan huske det kunde du jo sende det med Junge.
+Hør lille Muk, - jeg har liggende et Stykke Tøj, som medf. Prøve. det ser ganske yndigt ud i Stykke. Jeg har Lyst til at forære dig det, som Forskud paa Fødselsdagsgave, - hvis du vil have det. Jeg synes der kunde blive en yndig let Kjole at have paa nede i de varme Lande. Men hvis du ikke bryder dig om brunt, vil jeg ikke belemre dig med det. Hvis du synes om det, maa jeg hellere sende dig det med det samme saa du kan faa det syet. Saa send med 2 Ord om det. -
+Desværre varer det vist noget inden jeg faar dig at se, for Lilles Konfirm. er først efter Paaske, Søndag efter P. - saa vi ses næppe før Sommer. Jeres Sommerplaner er selv. ikke lagt, - men jeg kunde tænke mig om I ikke længes til Oplevelser til den Tid paa min Græsplæne, kun afbrudt af Fugleekspeditioner. - Naa, den Tid, den Sorg.
+Nu skal du høre - jeg planlægger en lille Udenlandsrejse selv - til Paris saagar; jeg har besluttet ikke at sætte flere Penge i Banken - de 9200 jeg har, kan nu staa og tjene selv og saa kan jeg godt faa Raad til en lille Tur. Saa vil jeg tage tidlig Sommerferie - - maaske allerede sidst i Juni og være væk c. 14 dage, Gudrun Skovgaard vil gærne have mig med og vi har en fælles Bekendt(inde) i Paris, hvor vi kan bo for en ringe Penge. - Saa er jeg hjemme igen lidt ind i Juli og kan tage imod jer, - I kan jo event. klare jer selv
+2/
+til jeg kommer. Jeg antager jo at Lille og Gr. skal være et el. andet Sted med Kurt, - men jeg har jo selvf. ikke drøftet Sommerferie endnu og antager ikke, at deres Planer er lagt. Hvad mener du om det?
+Gr. skrev forleden, at Putte har været der paa Gennemrejse og bad dem om at anbefale en Sanglærerinde i Stockholm. De gav hende Adr. paa en meget dygtig som uddanner Operasangere. Hun var - sagde Putte - begejstret for hendes Stemme og vilde synge med hende hver Dag for 150 Kr. om Mdn. Grethe er fortvivlet Hun syntes at P. var saa forloren og skabagtig og glædede sig ikke. Jeg synes det er en kedelig Plan, - hvorfor netop Stockholm? Der er vel noget bagved antager jeg. Pas nu paa, at M. ikke faar dette at se, - for hvor er det pinligt med Putte - og trist, at hun er saa vanskelig at holde ud. Bare der nu ikke bliver Ubehageligheder. Den "søde" Kurt (sagt til mig) - kan jo ikke døje hende, - og det er vel gensidigt. Det bliver ikke let for Grethe at gaa og balancere med. - 
+Forleden fik jeg Breve fra Jesper og Timme, kostelige Brev, som mest handlede om Nytaarsaften og "Fyrvæggeri" (Jesper.) Timmes var taget ordret efter Diktat og umaadelig sødt - " - havde du noget Krudt Nytaarsaften?" - "har du en pæn Stue og en Have med Roser og saadan noget.?" Timme bad mig nedskrive alle de Historier han fik i Julen, "hvis der var Plads paa Papiret" Mit Bedste-Tante-Hjærte svulmede og jeg skrev straks et langt Brev til dem og sendte dem en Billedbog om Hunden Buller - jeg haaber ikke, de har den. - De var ubestm-lig søde, og da fuldkommen artige den Dag i Julen. / Junge kom herind forleden Tirsdag - min Fridag - og vi havde det saa rart og hyggeligt, - hendes Arm er rask, siger hun.
+Jeg var glad over, at du synes, min Pude til Vilhelm var pæn og at den blev beundret. Jeg syntes selv, den var saa ligefrem smuk, og blev lidt betænkelig da baade Tutte og Vilh. kaldte den "morsom" - men det er vist kun et Udtryk. Morsomme Haandarbejder er min specielle Rædsel. 
+[Indsat i venstre margen, s. 2; lodret:]
+* Jeg rejser saa derop til Paaske
+[Indsat øverst s. 2; på hovedet:] Ligesaa snart du kalder, sender jeg saa det Tøj
+Hils nu Fas og alle de andre! Har Mudi det godt?? 1000 Hilsner E 
+[Indsat øverst s. 3; på hovedet:]
+Det er da en nydelig Middag! 
+[Indsat s. 4, i venstre margen; lodret:]
+Jeg øver et Par timer hver Dag - und. Torsdag, og er saa glad ved det, - jeg synes selv, jeg gaar frem. Jeg har 4 Timer ugentl. [(indsat s. 4, øverst; på hovedet:] i Ackompagnement saa det er helt nødvendigt at holde mig i Træning.</t>
   </si>
   <si>
     <t>1938-03-18</t>
   </si>
   <si>
     <t>Elise Hansen
 Gudrun Larsen
 Vilhelm Larsen
 Gudmund Larsen 
 Kirsten Larsen, Gudmund Larsens kone
 Georg Neukirch
 Theodor Oppermann</t>
   </si>
   <si>
     <t>Det er godt, at det var nemt at få pengene sendt. Larsen sender Oppermanns adresse. 
 Vilhelm/Klaks og familie har været på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pyc6</t>
   </si>
   <si>
     <t>Kjerteminde 18 Marts 1938.
 Kære Lysse!
 Det var en Lettelse at høre fra Elise hvor nemt det var gaaet med at faa Pengene sendt op til Dig. Nu vilde det glæde mig at høre, at Du har skrevet til Oppermann og takket ham for Aktien. Hvis Du ikke har gjort og i det Fald at Du har forlagt hans Adr. er den her: 
 Th Oppermann
@@ -3493,59 +3563,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jQzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CbFk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UacA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Blyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pyc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uMU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bEfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jQzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CbFk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UacA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZwDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Blyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6gef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bjkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pyc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uMU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bEfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M81"/>
+  <dimension ref="A1:M82"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6545,621 +6615,668 @@
       </c>
       <c r="I68" s="5" t="s">
         <v>501</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>465</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>502</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>503</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>505</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>16</v>
+        <v>362</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>389</v>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="I69" s="5"/>
+      <c r="I69" s="5" t="s">
+        <v>507</v>
+      </c>
       <c r="J69" s="5" t="s">
-        <v>432</v>
+        <v>508</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>128</v>
+        <v>437</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>511</v>
+        <v>17</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>513</v>
+        <v>432</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>514</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>515</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>517</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
+        <v>412</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>437</v>
+        <v>128</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>17</v>
+        <v>518</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
-        <v>432</v>
+        <v>520</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>437</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
         <v>432</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>479</v>
+        <v>437</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="J73" s="5" t="s">
         <v>432</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>535</v>
+        <v>479</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>511</v>
+        <v>17</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
         <v>536</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>537</v>
       </c>
       <c r="J74" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="K74" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="K74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>539</v>
       </c>
-      <c r="L74" s="6" t="s">
+      <c r="M74" s="5" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="E75" s="5" t="s">
+        <v>518</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>543</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>544</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>545</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>546</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>547</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>549</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>102</v>
+        <v>362</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>128</v>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
         <v>550</v>
       </c>
       <c r="I76" s="5" t="s">
         <v>551</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>552</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>553</v>
       </c>
       <c r="L76" s="6" t="s">
         <v>554</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>556</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>362</v>
+        <v>102</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F77" s="5" t="s">
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="I77" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="J77" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="J77" s="5" t="s">
+      <c r="K77" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>561</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>412</v>
+        <v>362</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>413</v>
+        <v>17</v>
       </c>
       <c r="F78" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F79" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="B79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="5" t="s">
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="I79" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="J79" s="5" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>576</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>577</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>579</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>16</v>
+        <v>580</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>580</v>
-[...4 lines deleted...]
-      <c r="F80" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="G80" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H80" s="5" t="s">
+      <c r="I80" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>465</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>583</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>584</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>586</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="D81" s="5" t="inlineStr">
-[...37 lines deleted...]
-        <v>591</v>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7201,44 +7318,45 @@
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
+    <hyperlink ref="M82" r:id="rId87"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>