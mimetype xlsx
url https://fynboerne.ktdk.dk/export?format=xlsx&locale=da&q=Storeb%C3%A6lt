--- v0 (2026-05-06)
+++ v1 (2026-11-08)
@@ -625,122 +625,122 @@
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen er på tur til Romsø. Mærkeligt med den spætte, som sønnen har.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OqhH</t>
   </si>
   <si>
     <t>Romsø 18 Juni 1929.
 Kære Lysse!
 Tak for Brevet som jeg fik i Gaar af Puf der var her ovre med et større Selskab. Buf Nalle Grethe Lille Marie Syberg og Bent Rom og Frue. Frokost ved Jagtpavillonen og Øen rundt; Kun et Par Ord da Thygesen i Dag sejler med det samme og sidder her og venter. Det var mærkeligt med den Spætte, du har; vel ikke Rede længere inde i Hullet? Mange Hilsner
 Din hengivne 
 JL.</t>
   </si>
   <si>
     <t>1938-11-18</t>
   </si>
   <si>
     <t>- Gedde
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen
 Ove Smed
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte var.
 Jokum var en odder, som Johannes Larsen tidligere havde haft i fangenskab.</t>
   </si>
   <si>
     <t>Johannes Larsen har været til museumsmøde med Holger Rasmussen og Leo Swane. 
 Han har sejler Romsø rundt med et par venner.
 Den følgende dag kører Andreas Larsen sin far til Fiilsø. 
 Odderne har det godt og er store.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yQnT</t>
   </si>
   <si>
     <t>Kjerteminde 18 Nov. 1938
 Kære Lysse og Bimse!
 Tusind Tak for sidst! Det har trukket noget længe ud inden jeg faar skrevet. Jeg havde tænkt at skrive saa I kunde have det til Jens´s Fødselsdag, men Datoerne blev væk for mig indtil jeg kom i Tanker Dagen ved Middagsbordet hos Holger Rasmussens hvor vi saa drak hans Skaal. Vi var der til Museumsmøde; tog Leo Swane paa ved en Formiddagsfærge og kørte til Faaborg til Frokost, saa Møde i Museet og derefter Middg. Satte Swane af ved Grand i Odense og kørte hjem. Næste Dag gav Swane Frokost paa Grand og kørte med her hjem efter et Museumsbesøg. Han rejste næste Mrg. I Gaar var jeg en Tur ude paa Bugten med Christiansen og Ove Smed ved Roret. Det var et henrivende Vejr, Stille og mildt, vi spiste Frokost i Baaden ved Stenkastet og sejlede Romsø rund og skød et Par Sortænder og 6 Ederfugle. Puf og jeg kører til Fiilsø i Mrg. men vi bliver der kun et Par Dage, jeg vil gerne en Tur ud til Tipperne og se paa Fuglelivet. Odderne trives godt og er saa vidt jeg kan se større end baade Jokum og den sidste var paa denne Aarstid. I Forgaars kom Gedde med en Ederfugl gl. ♂. Jeg har faaet et Par Graaænder af Agraren da alle mine er bleven skudt i Sommer. Vi har det godt alle sammen. Hilsen fra os alle.
 Jeres JL.</t>
   </si>
   <si>
     <t>1942-03-20</t>
   </si>
   <si>
     <t>Thora Cohn
 Elise Hansen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Tinge og Elise har fået pengene.
 Larsen er inviteret til middag hos Elise, og Bimse og de tre mindste kommer også. Det er svært at rejse for tiden, men Larsen glæder sig til at se børnene. Alle vandrør minus dem i køkkenet er frosset til, og isslaget har varet tre døgn. Badeværelset fungerer slet ikke, så man går på toilet i skuret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yUlb</t>
   </si>
   <si>
     <t>Kjerteminde 20 Marts 1942.
 Kære Lysse!
 Tak for Dit Brev af 6 ds. som kom her d.16, altsaa paa Rekordtid. Tinge har for længst faaet de 200 Kr. ligesom Restbeløbet er afsendt til Elise. Fra sidstnævnte har jeg faaet en Invitation til Middag den 5. April, hvor hun skriver jeg vil træffe Bimse og de 3 mindste. Det vil jeg naturligvis gerne, skønt det jo er meget besværligt at rejse for Tiden og det er jo tvivlsomt om det bliver bedre foreløbig, store Bælt er hvert Øjeblik lukket for Trafik paa Grund af Ishindringer. I Forgaars regnede det hele Dagen. Frostvejr og Isslag brækkede store Grene af Træerne og lagde Telefonledninger paa Jorden. I Gaar frøs det 5-6⁰ hele Dagen og i Morges frøs det 7⁰, men Solen skinner og Isen paa Træer og Ledninger straaler som Glasprismer. Det er første Gang jeg har set et Isslag vare i 3 Døgn. Det er snart ved at være kedeligt med den Frost. Alle vore Vandrør er frosne undtagen i Køkkenet, Badeværelset er ude af Funktion og vi maa gaa paa WC ovre i Skuret og slæbe en Spand Vand med til Udskylning, der brænder en lille elektrisk Ovn og vi har lukket Forsiden af Skuret med en Bræddevæg, som vi heldigvis fik sat op inden det blev galt med Frosten. Vi har det ellers godt allesammen og jeg skal hilse fra alle her. Mange Hilsner til Jer allesammen
 fra Din Far. 
 P.S.
 Jeg haaber at Bimse faar de 3 smaa med til Kjøbenhavn jeg vil meget gerne se dem særlig er jeg spændt paa den lille
 JL. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1943-11-24</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Holger Thor Nielsen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem professor Christensen var. 
 "Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
 Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
 Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
 Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
 Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
@@ -792,51 +792,51 @@
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 27 Maj 1944.
 Kære Grevinde! Glædelig Pintse!
 Jeg kom godt hjem i Gaar, men der var Held i det, jeg havde nemlig glemt at der var noget der hedder Adgangskort til Færgen og blev stoppet da jeg skulde ind og visiteres. Har De Færgebillet? blev jeg spurgt og da jeg lukkede min Pung op, blev der straks sagt Værsgo! Mens jeg sad og spiste den medbragte Madpakke i Rygesalonen lagde jeg Mærke til at alle Passagerer gik omkring med et grønt Mørke og spurgte min Sidemand, hvad det betød, det var Adgangstegnet, og da jeg bemærkede at saadan et havde jeg ikke, svarede Vedkommende at saa havde jeg været usædvanlig heldig. Der gik nu et Lys op for mig. Da jeg lukkede min Pung op havde Kontrolløren straks faaet Øje paa min Garantiseddel der tilfældigvis havde nøjagtig samme grønne Farve som Adgangstegnet. Hvis jeg var bleven stoppet skulde jeg have gaaet i Korsør til om Aftnen. Alt staar godt til her. Der er 3 raske Gæslinger, der kun har den Fejl at de føler sig mere knyttet til Mennesker end Gæs, hvis Aarsag Forældrene særlig Moderen efter Haanden har mistet Interessen for dem. I Gaar kom den anden Graaand med 8 raske Ællinger mærkelig nok er de 2 helt gule og bliver altsaa hvide, det rigtige Vejr til dem i Dag 23º og sløret Solskin og stille. Frk Kjær ringede i Morges og meldte at hun havde faaet Akvarellen, men at Du havde glemt at sige hende Prisen, hun lød temmelig rystet da jeg sagde 300, mere end 150 havde hun ikke Raad til og Piben havde der været budt hende 1000 Kr for. Det endte med at jeg lod hende faa den for 150 under Løfte af ikke at sige det til nogen. Jeg vedlægger nogle Mærker der i Dag er kommen tilbage fra Knuthenborg + de Byttemærker Frk. Egeberg forsynede mig med og som jeg ikke fik Brug for paa Grund af Smørrebrødspakken. Tak for Laan! Da jeg kom hjem i Gaar var Else i Odense i Anledning af at alle Ruderne i hendes Forældres Lejlighed var røget paa Grund af Schalburgfolkene havde bombet Fyens Stifttidendes Ejendom skraas overfor. De havde desuden sprængt 3 Forretninger i Kongensgade og skudt en Bankdirektør og en Trælasthandler, altsammen fordi der Dagen før var aflivet en Stikker, den Portner vi læste om i Toget. Mange Hilsner og Tak for sidst. Jeg skal ogsaa hilse fra Else, Puf og Børnene Din hengivne JL.</t>
   </si>
   <si>
     <t>1945-03-17</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Johanne Christine Larsen
 Axel  Müller
 Ole Poulsen
 Janna Schou</t>
   </si>
   <si>
     <t>En fidibus er betegnelsen for en sammenfoldet strimmel papir til tænding af piber, pejse, ovne og lignende.
 Harriet er muligvis Harriet Afzelius. Når Ellen Sawyer fortæller Astrid warberg-Goldschmidt, at Astrids barnebarn er i huset i Stockholm, kan det skyldes, at Astrid i perioder stort set ikke var i kontakt med datteren Ina og dennes familie. Det vides ikke, hvem Sj. var. 
 Det lille barnebarn var Pernille Marryat, f. 1945. 
 Lille var Grethe og Kurt Jungstedts datter, Matilde/Matilda.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0812</t>
   </si>
   <si>
     <t>Ellen Sawyer takker for cigaretterne. Tobak og tændstikker er en mangelvare. 
 Der bliver bygget befæstninger og gravet skyttegrave i Kerteminde. 
 Dejligt med Astrid Warbergs nye barnebarn.
 Margaret/Grethe og Kurt Jungstedt har sølvbryllup i juni, og deres datter er ansat hos en arkitekt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y2b7</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]