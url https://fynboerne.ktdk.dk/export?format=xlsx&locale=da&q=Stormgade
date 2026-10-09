--- v2 (2026-08-19)
+++ v3 (2026-10-09)
@@ -2341,52 +2341,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/tio1</t>
   </si>
   <si>
     <t>Kjøbenhavn 6 Octbr 1900
 Min egen kæreste Alhed!
 Nu sidder jeg her hos Lützhøffts hvortil jeg ankom i Aftes og jeg har egentlig ikke andet at berette end at jeg rejste i Gaar fra Kjerteminde og at det er et ækelt Vejr i Dag, jeg laante en ny Overfrakke af Fader, saa jeg kan da gaa ud uden at blive altfor gennemblødt. Jeg sidder og venter paa Kassen med Billederne. Jeg talte saa med Moder om Dis og de vilde nok have hende, men havde slaaet det ud af Hovedet, da Klaks havde fortalt at hvis Dis havde sagt til ham at hun ikke vilde til Kjerteminde, men vilde blive hjemme i Vinter dersom hun ikke kunde komme til Kjøbenhavn. Men hvis hun skal ud, var det saa ikke noget for os at faa hende i Stedet for en Pige, det er jo ikke godt at vide hvad for en Mær vi faar. Jeg skal hilse Dig mange Gange fra Mutter. Jeg længes efter Jer, mange kærlige Hilsner fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2703,51 +2703,51 @@
     <t>Kjerteminde 30/4-1905
 Kære Fritz!
 Nu sidder jeg hjemme igen, Børnene er raske og henrykte og det er morsomt at være hjemme. Den lille er saa tyk og livlig og Sak er bleven lang og kan sige en hel Del. Han kunde nok kende mig den lille søde Tosk, han sagde straks ”Moer” til mig.
 Rejsen gik rigtig godt, i Berlin havde jeg meget Fornøjelse af Musæet, kan Du huske de Kvindebuster hvoraf Lützhøft malede den ene [lille tegning], de er lavede af ”Desierio da Settignano”. Malerierne er flyttede hen i ”Kejser Fridrich Musæet”, hvor de hænge glimrende. Det er et vidunderligt Musæum, ligesaa godt som Florens Gallerierne Lassen var vældig elskværdig, vi soldede rundt hele Dagen, hans Kone var desværre syg.
 Det glæder mig, at Du begynder finde noget maleværdigt, Gud ved, om Du dog alligevel ikke skulde blive med det samme og slaa Dig løs ganske som Du har Lyst, hvis Du føler den mindste Trang dertil, saa gør det, bliv paa ubestemt Tid, tag store Arbejder op, hvis Du faar Lyst, bliv i Aarevis, gør lige hvad Fanden Du har Lyst til, jeg har en Følelse af, at det ville lette Dit Sind. Jeg skal skrive til Dig hver Dag, om Du vil, og vil med Glæde undvære Dig ved Tanken om maaske at se Dig lykkeligere i Fremtiden. Hvis Du synes at Du ikke kan føle Dig rigtig fri uden en stemplet Skilmisseerklæring med Kongens Underskrift saa i Guds Navn, det piner mig at se Dig ulykkelig. Det er min rigtige alvorlige Mening, og ikke noget jeg "pynter mig med." Hvis Du alligevel beslutter Dig til at komme herhjem efter Bestemmelse bliver vi naturligvis henrykte. Knud og Peter har gjort Haven i Stand, her er henrivende, men hundekoldt, og Foraaret kommer vist ikke for det første. Det er dog et forbandet Klima det danske, Rejsen gennem Danmark var graa og trist, jeg blev lidt skuffet ved Gensynet, men det varer jo kun en Par Dage, saa har man vænnet sig til det flade Land og den graa Himmel og finder det smukt. Hvorfor tager Birkholm dog ikke fat paa et Figurbillede, det vilde jo more ham vældigt. Jeg glæder mig til at høre om Fodturen til Snebjergene. Hilsen fra Franziska, der er vildt begejstret over vore henrivende Børn og fra Olga og Børnene. 
 Hils Birkholm. Mange Hilsner fra Din Anna.
 [Indsat på side 1, langs venstre margen:] Peter har solgt Gødningsamlerne for 1000 Kr</t>
   </si>
   <si>
     <t>1907-04-19</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
@@ -2800,66 +2800,66 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zoGO</t>
   </si>
   <si>
     <t>Birkerød d 23/5 – 08.
 Kæreste Mor! Nu – d v s når Du får dette Brev – har I nok fået Mornine derover; gid der dog nu må komme noget godt ud af det hele; det ser da foreløbig så fint ud alt sammen; vil Du sige til hende, at lille Putte fik sin Billedbog (fra London) igår – og at den gjorde stormende Lykke – hun var helt ellevild – ja det var nu hele Flokken, men vi holdt jo strengt på, at Bogen var Puttes, og at hun havde første Ret til den. Iøvrigt er hun sød og nem - og Mornine skal slet ikke ængste sig; nu venter vi Be i Morgen Aften – Mandag d 25-5 – vi har skreven, om hun ikke kunde komme så tidlig og hjælpe lidt til med Festarrangementerne. Lugge er jo i Byen både Mand. og Tirsdag; og Onsdag Aften skal det store Gilde stå; om dette skal jeg skrive til Dig, så snart det har funden Sted; i Dag bliver det kun et mindre Brev, da det skal på Stationen inden 2, og det er den snart; Lugge vilde egentlig have skreven, men overdrog det i sidste Øjeblik til mig, da hun desværre har Magisteren liggende af Forkølelse; vi har alle fået et lille Smæk deraf, rimeligvis foranlediget af det meget ustadige Vejr, vi stadig har, med bratte Omslag fra Varme til Kulde. – Du kan ikke tænke Dig, hvor her er dejligt at være – alt er så nemt og bekvemt – og så vel organiseret; det går som ingenting med de 5 Børn – og vi har udelukkende Glæde og Morskab af dem; dette skyldes jo meget vor fortræffelige lille Barnepige, som fungerer aldeles brilliant – hun er myndig og bestemt, har godt krammet på dem, men kan på den anden Side også tage en munter Leg med hele Flokken ved passende Lejlighed. Haven her er nu over al Beskrivelse pragtfuld – alle Kirsebærtræerne blomstrer – og Æbleblomsterne har store Knopper; jeg har virkelig aldrig set så herlig en Have – og hvilken Terrain! de har daglig en Arbejdsmand gående, så der er snart velplejet og rengjort alle Vegne; tillige har han lagt brede Gange på passende Steder; det pynter svært, og gør tillige Haven lettere tilgængelig. 
 Nu har jeg været her i otte Dage – men er endnu ikke kommen mig af min Begejstringsrus over den hele Menage; en stor Glæde er det også at se, hvordan Ungerne trives og befinder sig vel; Sjums er bleven livligere og ikke så sær mere, og Adam vinder efterhånden alle Modstandere; jeg tror de fleste møder ham med Antipati på Grund af hans Jødiskhed; men han er virkelig så sød og god, at dette snart glemmes, det viser sig jo også. – For Resten er jeg meget spændt på at vide, hvad Du har sagt til mit Brev fra Dalarne – om Du blev overrasket – forarget? Kort sagt, om Du er misbilligende eller det modsatte m.H.t. mine Meddelelser. Jeg havde forleden et meget hjerteligt Brev fra Cids Far – og et vedlagt fra Moren; de opfordrede mig meget til at besøge dem, hvilket jeg også gerne vil. Nu tænker jeg da, at Alfred har fået Skilsmissesagen i Gang, og så er vi efter svensk Lov skilt om et År. Jeg har indsendt min Ansøgning til Fødselsstiftelsen; men de siger, at Chancerne for Optagelse er små. Lugge og jeg har talt så småt om min Anbringelse her; hun skal nemlig have et pålideligt Kvindemenneske her foruden Pige. Jeg vilde meget gerne og kunde så have lille Sjums hos mig. Nu skal vi se, hvad det hele bliver til.
 Mange Hilsner fra os alle her til Jer alle.
 Din Astrid.</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -2923,60 +2923,60 @@
   <si>
     <t>21. - 23. februar 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/YTGu9VOd</t>
   </si>
   <si>
     <t>13.-15. januar 1909</t>
   </si>
   <si>
     <t>Johannes Larsen noterer primært observationer af fugle samt skriver om vejrforholdene</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/qndbgGX3</t>
   </si>
   <si>
     <t>28.-30. januar 1909</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AfAfTPlp</t>
   </si>
   <si>
+    <t>12. - 14. februar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/vvTHJprE</t>
+  </si>
+  <si>
     <t>9. - 11. februar 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/p9uMzz7D</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/vvTHJprE</t>
   </si>
   <si>
     <t>25.-27. januar 1909</t>
   </si>
   <si>
     <t>Christian Andersen
 Peter Klokker
 Karl Olesen</t>
   </si>
   <si>
     <t>Notater og fugle og vejrlig</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/0wD9CDdI</t>
   </si>
   <si>
     <t>Notater om fugle og vejrlig på sejltur til Refsnæs og Asnæs</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/yAsv2T5D</t>
   </si>
   <si>
     <t>22. mar. 1909</t>
   </si>
   <si>
@@ -3577,106 +3577,106 @@
   <si>
     <t>1910-08-19</t>
   </si>
   <si>
     <t>Jens Birkholm</t>
   </si>
   <si>
     <t>Mads Rasmussen beder Nicolaus Lützhøft komme hen i Skjoldsgade samme aften, så de kan se på nogle fotografier fra Birkholm og tale om kataloget til Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bzae</t>
   </si>
   <si>
     <t>19 August 1910
 Herr 
 Nic Lützhøft,
 her.
 Da jeg har faaet nogle Fotografier fra Birkholm i Dag,vilde det være heldigst, om De kunde komme hen i Skjoldsgade i Aften, for at vi kan tale om Katalogen.
 Med venlig Hilsen
 3</t>
   </si>
   <si>
     <t>1910-08-23</t>
   </si>
   <si>
+    <t>Kai Nielsen</t>
+  </si>
+  <si>
+    <t>Stormgade 25, København</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen takker Kai Nielsen for brev og meddeler at "de omskrevne stykke vil jeg gerne have", og at han kan tage dem med som rejsegods. Vil gerne tale med Kai Nielsen om forskellige ting.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hbnb</t>
+  </si>
+  <si>
+    <t>23 August 1910.
+Herr
+Billedhugger Kaj Nielsen,
+Her.
+Deres Brev har jeg modtaget og det har glædet mig meget at læse samme. De omskrevne Stykker vil jeg gerne have, og kan jeg mulig tage den med som Rejsegods, naar jeg engang rejser derover,eller ogsaa kan det sendes over ,naar jeg rejser til Faaborg.
+Det vilde være mig kært at tale med Dem og forskellige Ting. Jeg er nu stadig hjemme, og hvis De vil ringe mig op, kan vi jo aftale en Tid, De kan træffe mig.
+Med venlig Hilsen forbliver jeg
+Deres forbundne</t>
+  </si>
+  <si>
     <t>Mads Rasmussen sender Nicolaus Lützhøft klicheaftryk af tegning af sig selv.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YNvb</t>
   </si>
   <si>
     <t>23 august 10.
 Herr Nic. Lützhøft
 Stormgade
 H E R S T E D S.
 Med i Gaar sendte Tegninger forglemte jeg at vedlægge Klicheaftryk af Tegningen af mig selv, hvorfor jeg hermed fremsender den. Skulde Klicheen eventuelt have Interesse for Herr. Aamodt, beroer den i Københavns Klichefabrik, Vimmelskaftet, der gav Tilbud paa Kataloget.
 Jeg forbliver med venlig Hilsen
 Deres forbundne</t>
   </si>
   <si>
     <t>Jens Birkholm
 Carl Thomsen</t>
   </si>
   <si>
     <t>Mads Rasmussen beder Nicolaus Lützhøft om at få lavet kataloget (til Faaborg Museum) færdigt så hurtigt som muligt samt diverse andre informationer om kataloget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UN8f</t>
   </si>
   <si>
     <t>23 August 1910.
 Herr
 Nic. Lützhøft,
 Her.
 J Dag talte jeg saa med Aamodt, som sagde, at 8 Dage efter at han har faaet Manuskript og Tegninger, vil Katalogen kunne være færdig. De bedes nu venligst se at faa det færdigt saa hurtigt som muligt.
 Til Birkholm har jeg i Dag skrevet, og haaber jeg at have Besked iovermorgen.
 Aamodt holdtabsolut paa, at Størrelsen af Katalogen skulde være som sendte Prøve af Professor Karl Thomsens, da Tegningerne ikke vil komme til at tage sig ud ved mindre Størrelser. Jeg mener derfor ,at vi skal bestemme os for den Størrelse. Det er jo vigtigere, at Katalogen tager sig ud,end om det kan være i Lommen,hvilket det jo foriøvrigt ogsaa nok kan med denne Størrelse.
 Jndlagt de tre Tegninger og de to Segl. Aamodt vilde helst have Tegninger deraf, - af Seglene -hvilket jeg forstod De kunde udføre.
 Jeg forbliver med venlig Hilsen
-Deres forbundne</t>
-[...20 lines deleted...]
-Med venlig Hilsen forbliver jeg
 Deres forbundne</t>
   </si>
   <si>
     <t>1910-08-26</t>
   </si>
   <si>
     <t>Jens Birkholm
 Syrak Hansen
 Carl  Knippel</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til Nicolaus Lützhøft om det katalog, Lützhøft udarbejder til Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6E4b</t>
   </si>
   <si>
     <t>24 August 1910.
 Herr
 Journalist Nic Lützhøft
 Her.
 Hermed en Tegning og haaber jeg, at Fotografiet kan tages uden at Billedet skæres itu. af Klokketårnet.
 Endvidere sender jeg hermed Biografierne af Karl Knippel og Syrak Hansen,samt et Brev fra Birkholm, som gerne vil have Kataloget færdigt til den første Søndag i September, altsaa den 4' September.Aamodt lovede det færdigt paa 8 Dage .De har maaske allerede sat ham i Gang dermed. Det vilde jo være rart at faa det færdigt til ovennævnte Tid.
 Med venlig Hilsen
 Deres forbundne
@@ -4758,76 +4758,76 @@
 Jeg forstaar nok, er det maaske er en større Fornøjelse og Tilfredsstillelse for dem at købe direkte af Kunstnere, men for Museets Anseelse og Betydning som fuldgyldigt Samling, for Fynboernes Kunst, er saadanne Arbejder nødvendige, og jeg kunde maaaske gøre mig en Smule fortjent af Museet ved at henlede Opmærksomheden paa, naar der er Lejlighed til at erhværve Saadanne [overstreget - Arbejder] ældre Ting. Jeg anbefaler Dem indtrængende disse to og er med venlig Hilsen Deres 
 ærb. hengivne
 Nicolaus Lützhøft
 P.S. 
 Hvis der skal købes et eller to Billeder af Niels Hansen, har han flere kønne Ting til rimelige Priser paa sin Udstilling nu hos Winkel &amp;amp; Magnussen.</t>
   </si>
   <si>
     <t>1913-04-27</t>
   </si>
   <si>
     <t>Mads Rasmussen takker for Nicolaus Lützhøft's brev. Han påskønner Lützhøfts interesse for museet, men vil gerne have resten af indkøbskomitéens billigelse. Han foreslår at mødes med Lützhøft hos Winkel og Rasmussen for at de sammen kan se på de nævnte billeder af Niels Hansen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NhDX</t>
   </si>
   <si>
     <t>27' April 1913.
 Herr Nic. Lützhøft,
 Stormgade 25.
 Deres venlige Brev af 25' ds har jeg modtaget. Jeg paaskønner meget Deres Jnteresse for Museet, men det er jo egen Sag at købe, naar de andre Herrer ikke er med dertil. Med Hensyn til det Billede af Syberg,som Tandlæge Bramsen har,da har jeg et Brev fra Bramsen,i hvilket han tilbyder det for 225 Kroner. Jeg vil gærne være med til at købe det omskrevne Billede af Peter Hansen, hvis de andre finder det ønskeligt, men de mente jo ikke, at vi skulle købe Syberg paa anden Haand.
 Kan vi ikke mødes i Eftermiddag Kl 2½ hos Winkel &amp;amp; Magnussen, for at se pa Niels Hansens Billeder.
 Med Højagtelse og Hilsen
 M Rasmussen</t>
   </si>
   <si>
+    <t>Mads Rasmussen sender Johannes Larsen kopi af et brev modtaget s.d. fra Nicolaus Lützhøft og kopi af hans eget svar på samme. Han udbeder sig Johannes Larsens mening om, hvorvidt det nævnte billede bør købes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8JTS</t>
+  </si>
+  <si>
+    <t>27' April 1913.
+Herr Kunstmaler Johs. Larsen,
+Jndlagt sender jeg Dem en Kopi af et Brev, jeg i Dag har modtaget fra Nic Lützhøft og Kopi af mit Svar paa samme.De bedes meddele, hvad De mener om at købe omskrevne Billeder. 
+Med Højagtelse og Hilsen
+M Rasmussen
+Indlæg</t>
+  </si>
+  <si>
     <t>Mads Rasmussen sender Peter Hansen kopi af et brev modtaget s.d. fra Nicolaus Lützhøft og kopi af hans eget svar på samme. Han udbeder sig Peter Hansens mening om, hvorvidt det nævnte billede bør købes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MBOv</t>
   </si>
   <si>
     <t>27' April 1913.
 Herr Kunstmaler Peter Hansen:
 Jndlagt sender jeg Dem en Kopi af et Brev, jeg i Dag har modtaget fra Nic. Lützhøft og Kopi af mit Svar paa samme. De bedes meddele mig hvad De mener om at købe omskrevne Billeder.
 Med Højagtelse og Hilsen
 M Rasmussen
 Jndlæg.</t>
-  </si>
-[...12 lines deleted...]
-Indlæg</t>
   </si>
   <si>
     <t>1913-05-02</t>
   </si>
   <si>
     <t>-  Bramsen
 Niels Hansen
 Peter Hansen
 Johannes Larsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Mads Rasmussen orienterer Nicolaus Lützhøft om Peter Hansens udtalelser om nogle forslag til indkøb, blandt andet en tegning af Fritz Syberg. MR har ikke hørt fra Johannes Larsen endnu og Peter Hansen skriver ikke noget om, hvordan han stiller sig til købet af Niels Hansens billede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UVU1</t>
   </si>
   <si>
     <t>2' Maj 1913.
 Herr Nic. Lützhøft,
 Hersteds.
 Jeg har modtaget følgende Brev fra Peter Hansen: "Tegningen af Syberg er udmærket, og jeg er meget stemt for, at Musæet erhverver den. Billedet af mig selv maa jeg med Skam at melde bekende, at jeg ikke aner en Smule om. Hvis det er en Akvarel af en lille David i et Graavejrslandskab fra Valby Fælled er det alt for meget 400 Kroner. Hvis det ikke er den, maa det altsaa være et rent Tilfælde, hvis der er noget ved den, og jeg er altsaa stemt derimod."
 Dette bortfalder altsaa.Fra Johs Larsen har jeg endnu ikke hørt. Hvorledes gaar det med Købet af Niels Hansens Billede? Som De ser skriver Peter Hansen slet ikke noget om Niels Hansen , og vi skal i hvert Fald ikke købe ,før vi har D'Herrers Sanktion.
 Jeg har i Dag skrevet til Dr. Bramsen og bedt ham meddele mig ,om jeg maa sende Bud efter Sybergs Tegning for at se den. 
 Med venlig Hilsen forbliver jeg
@@ -7277,167 +7277,167 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/x6dkJZ1D</t>
   </si>
   <si>
     <t>16. jan. 1928</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CbcVDh1T</t>
   </si>
   <si>
     <t>17. jan. 1928</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/85hHuUU0</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1935-11-03</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Grete Jensen, f. Hansen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Liljeberg
 Elisabeth Neckelmann
 Marie Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsens nye adresse: Hun var højgravid og boede med den ældste søn hos moderen, Elisa Hansen, i København, mens hun ventede på fødslen. Elisa Hansen var netop flyttet til en ny lejlighed. 
 Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’”</t>
   </si>
   <si>
     <t>Johannes Larsen har byttet et billede for en anvisning på dametøj til sine to svigerdøtre gennem "Kunst for Varer". Han beder Elena/Bimse gå til en grosserer og få delt anvisningen i to.
 Puf beder Elena om sende ham et rejsetæppe, og han spørger, om Lysse/Johan vil have en frakke, som han ikke selv kan lide.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SHet</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov 1935.
 Kære Bimse!
 Tak for sidst! Jeg har haft saa travlt! Adressen saa jeg først for en Uges Tid siden fik mig samlet sammen til at skrive til Lysse og bede om Din ny Adr. Som Du ser af indlagte har jeg gennem ”Kunst for varer” solgt et Billede for 800 Kr Varer i dette Tilfælde Damekonfektion, det staar mig ikke klart hvad det er men jeg mente at det maatte være noget Du og Else kunde bruge. Vi er bleven enige om her at dele det saaledes at Du faar for 500 Kr og Else for 300 Kr, da det formodes at Else er bedst udstyret i Øjeblikket. Vil Du naar det passer Dig gaa ind i Frederiksberggade 2 I hos Grosserer Liljeberg og faa vedlagte Anvisning delt saaledes at Du sender den ene paa 300 Kr til Else og beholder den anden selv. Vi har det godt. Hilsen fra Puf og Else, hils Din Moder og Søstre
 Din JL. 
 Kære Bimse.
 Kunde Du ikke en Dag naar Du har lidt god Tid sende mig en blaa Frakke og et gult eller brunt, lyst Rejsetæppe, som jeg lod blive hos Din Moder, dengang jeg ventede at komme til at køre Peugeoten op til Båxhult. Samtidig kunde Du maaske lade mig vide om den nye Overfrakke med Vat-skuldrene, som jeg havde med til Båxhult sidst, efter Din Mening har nogen Interesse for Lysse. Sagen er den at jeg hele Tiden har været ked af den og efterhaanden er blevet saa gal paa den at jeg har købt mig en ny. Det er saa min Hensigt at sælge den til en Marskendiser, men da jeg jo sikkert kommer til at sætte en Del til paa den og dette piner min (lille) Kræmmersjæl, saa har jeg tænkt paa at forære Lysse den, men da jeg ikke selv kan lide den, tiltaler det mig jo heller ikke. 
 [Skrevet på hovedet øverst på side 2:]
 Hvis Du tilfældigvis ved at Lysse heller ikke kan lide den, vil jeg bide i det sure Æble og sælge den med Tab. S.U.
 Venlig Hilsen o s v 
 se omstaaende</t>
   </si>
   <si>
     <t>1935-11-05</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’” 
 Kunst for varer-sagen er også omtalt i Johannes og Andreas Larsens brev til Elena Larsen 1935-11-03. 
 "normale Korpus": Elena Larsen var højgravid med barn nr. to. Hun opholdt sig den sidste del af graviditeten hos sin mor i København. 
 Peugeot'en (bilens navn staves på flere forskellige måder i brevene) overtog eller lånte helt Elena og Johan Larsen muligvis fra Elenas mor, Elisa Hansen. 
 Det vides ikke, hvem Agaton, Emil og Hærris var.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Elena har fået 500 kr. til tøj fra Johannes Larsen, som har solgt et billede til Kunst for varer. Andrreas/Puf Larsen har sendt en frakke til Johan. 
 Elena synes, at Johan har for meget at lave og spørger, om han ikke skal købe sig til noget hjælp. Hun vil til tandlæge, når hun har født.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ur1d</t>
   </si>
   <si>
     <t>Tirsdag d 5-11-35.
 Kære Gamle!
 Ti nu stille og hør efter hvad der er overgaaet mig i Dag; jeg har i den Grad været en Lykkens Pamfilius (hvis du ved hvad det er for en) at du ikke kan tænke dig det! I Morges fik jeg et anbefalet Brev fra Las indeholdende en Anvisning paa 800 Kr samt et Brev fra Superchefen selv. Jeg tænkte selvfølgelig at det var nogle Penge jeg skulde hæve for ham, men af Brevet fremgik, at han havde solgt et Billede gennem Kunst for Varer og Varerne bestod af Damekonfektion, som "han ikke vidste hvad var for noget, men mente at var noget ["at" overstreget; "var noget" indsat over linjen] Else og jeg kunde bruge" og nu var det Meningen at vi skulde Dele Beløbet paa den for mig ikke saa helt ufordelagtige Maade, at jeg fik 500 Kr og Else 300 Naar jeg nu faar min normale Korpus igen (det ske forhaabentlig snart) skal jeg rigtignok ud og ekvipere mig, saa du ikke kan kende mig igen naar jeg vender hjem med vore Børn. - Der var ogsaa en Foræringspressent til dig fra Puf, nemlig hans flotte skulderbrede Overfrakke, som han har set sig til den Grad gal paa, at han har købt sig en ny; saa vil han give dig den skulderbrede, hvis du kan tænke dig at bruge den, skriver han, ellers maa han sælge den "med stort Tab" til en Maskandiser, hvad han nødig vil. Jeg betænker mig ikke paa at skrive til ham at du morderelig gerne vil have den. - Ja jeg har været en heldig Kartoffel i Dag, saa kom der ogsaa et meget langt og indholdsrigt Brev fra dig, med mange interessante Meddelelser. Det var jo en Selvfølge at Ulla, naar hun endelig fik noget, saa fik en Kviekalv det er ikke andet end hvad man snart har Ret til at vente og det var især oportunt, naar det drejer sig om Ulla. 
 2
 Ja, du har rigtignok noget at gøre, du gamle, jeg er bange for at det er for meget af det gode og kunde du f. Eks ikke faa Agaton til at forsyne dig med Hvedebrød, saa du ikke behøver at bage selv og du kunde da ogsaa faa Emil (el Hærris) til Hjælp til Malkning, han kunde saa bl.a. overtage det forhadte Spandevaskningshverv; de Pojker plejer jo ikke at være uoverkommelig dyre. Jeg kan se, det er nyttigt, at du har Peugeotten, ikke alene til Langfarter, men ogsaa til de smaa lokale Ture, det hjælper dig dog noget i din Travlhed. Hvordan gaar det med at taale Rystelserne i Ryggen, har den det ordentligt, eller hvordan, det maa du skrive (sandfærdigt) til mig! - Jeg er som sagt bange for, at du ikke behøver at forhaste dig med Auktionen for min Skyld, for her sker jo ingenting og og ["og" overstreget] med Garanti kan jeg ingenting love før om c 14 Dage. Og skulde jeg endelig vise mig paa Skuepladsen inden Auktionen var Ulykken ikke saa stor, se du altsaa bare at faa lidt Sul paa Kroppene. Jeg maa ogsaa gaa til Tandlægen efter Nedkomsten, jeg har ikke været modig nok til at byde mit skøre Hoved den Omgang nu, og det vilde da være dumt ikke at faa Tænderne i Orden inden Hjemkomsten, jeg har dem mistænkt for at være i en miserabel Tilstand.
 Nu skal jeg ud og sørge for lidt Middagsmad, saa det bliver ikke til mere denne Gang end 1000 Hilsner du kære Nissefar fra din Bimsepige.</t>
   </si>
   <si>
     <t>1936-10-26</t>
   </si>
   <si>
     <t>Else Jensen
 Emmerik Jensen
 Jens Jensen
 Johannes V. Jensen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsen og sønnen Jens var med Elenas mor, Elisa Hansen, i Faaborg i efteråret 1936. De boede i Elisa Hansens hus. Johan og Peter Larsen var imens hjemme på Båxhult i Småland. 
 Harry var formodentlig en person, som hjalp Johan Larsen på gården. 
 Sybarit: Overdreven livsnyder. (Gr. sybarites efter den oldgræske by Sybaris i Syditalien (ødelagt 510 f.Kr.)) (Søgning på internettet).</t>
   </si>
   <si>
     <t>Elena Larsen traf ikke Kerteminderne, da hun var på Fyn. De tog ikke telefonen. Hun rejste så med sin mor tilbage til København. På færgen mødte de Johannes V. Jensen, der spiste leverpostejsmad, mens hans kone og sønnen, Emmerik/Em, var søsyge. 
 Elena og hendes mor punkterede på hjemturen og fik hjælp af et par bønder. 
 Jens Larsen undersøger alt i lejligheden og har smadret et par askebægre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RJJn</t>
   </si>
   <si>
     <t>Mandag d 26-10-36
 Kære Fasseren!
 Jeg blev rigtignok glad for jeres Breve som kom nu til Morgen, jeg var saa smaat begyndt at ængste mig; men jeg kan jo nok forstaa at jeg ikke er saa nem at faa Ram paa. - Desværre gik it Kertemindebesøg i Vadsken for Guderne maa vide hvor de føjter om. Jeg ringede 4 Gange til dem i Lørdags og een Gang Søndag Morgen med samme negative Resultat: ingen der svarede. Saa kunde det ikke nytte at tage derop, for de maa jo aabenbart være paa længere Expedition, ["," overstreget] siden ogsaa Pigerne er permitterede. Saa tog jeg med tilbage til København i et herligt men stormende Vejr. Paa Færgen traf Vi Johs. V. og Else og Em der havde været nede og besøge Jens. Jeg skal hilse saa mange Gange. Else var ikke rigtig glad ved Søen, hun sad musebomstille i et Hjørne for at beholde det hele indenbords. Ogsaa Em var grøn. Men Jensen spiste Leverpostejmader med Appetit. - Paa Køgevejen punkterede vi med et Brag og maatte afmontere al vores Bagage der var sat fast bagpaa med flere km. Tøjsnor. Selvfølgelig kunde vi ikke finde ud af til hvilken Side vi skulle dreje Skruerne og det saa sort ud for os, indtil der kom et Par Bønderkarle forbi, som foretog sig det fornødne. saa kunde vi rulle videre ad den nye Køgestrandvej og arriverede hertil ["hertil" overstreget] uden videre Uheld hertil, hvor vi blev modtaget af Lis med Bøffer med Løg. - I Dag er Vennejensen ved at tage Lejligheden i Besiddelse, foreløbig er der røget et Par Askebægre, men han gaar ogsaa grundigt til Værks, systematisk og fra en Ende af. Det nytter ikke at man fjerner ham fra det Møbel han er i Gang med at undersøge; selv om man sætter ham i den modsatte Ende af Lejligheden stiler han direkte tilbage til det han var ved. Nu er han heldigvis færdig med Kakkelovne og Boghylder. I Eftermiddag skal jeg have ham anbragt hos Sisse mens jeg gaar i Biografen.
 Jeg er glad ved at du har faaet Harry igen. Det var en ordentlig Omgang Unger den Kanin fik. Mon ikke den anden Hun skal en lille Forlystelsestur ind til Hannen, men det har du selvfølgelig forlystet dig selv med for længe siden din gamle Sybarit. - Ja saa var der ikke andet og mere. Bare en hel Masse Hilsner.
 FRA MOSSEREN.</t>
   </si>
   <si>
     <t>1939-12-23</t>
   </si>
@@ -7681,51 +7681,51 @@
 Skovgaardsvej 5.
 Birkerød.
 KUNSTMUSEET I SORØ beder Dem modtage en hjertelig Tak for Maleriet
 Baade og Klipper i Bretagne ved Ebbe – 1938
 ----------------------------------------------------------
 som De saa venligt har skænket til Museet, og som dette er meget glad over at kunne indlemme i sin Samling.
 P.M.V.
 H. Raschou-Nielsen</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -8152,51 +8152,51 @@
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1951-05-29</t>
   </si>
   <si>
     <t>Johannes Øhlenschlæger Johansen
 Adam Knuth
 Elisabeth Knuth
 Tage la Cour
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kelvin Lindemann
 Vilhelm Lundstrøm
 Holger Rasmussen
 Ambrosius Stub</t>
   </si>
   <si>
     <t>Museet: Johannes Larsen var medstifter af Kerteminde Museum, som er forgænger til Østfyns Museer. 
 Pax var en strandrestaurant i Kerteminde. Den var ejet af ægteparret Due Nielsen, som var Johannes Larsens venner. 
 Det vides ikke, hvem Reventlow var.</t>
   </si>
   <si>
     <t>Det har været stormvejr, og der var koldt på museet, så generalforsamlingen blev flyttet til Pax. Øhlenschlæger Johansen kom med plader med optagelser af Larsens samtaler med Reventlow, og man hørte dem og så nogle film med Kerteminde-fiskere samt teaterstykker.
 Larsen vil gerne se Lundstrøm-udstillingen. Han laver vignetter til en Ambrosius Stub-digtsamling. Tage la Cour og Kelvin Lindemann kommer på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KcK4</t>
   </si>
   <si>
     <t>[I brevet:]
 Kjerteminde 29 Maj 1951.
 Kære Grevinde!
 Hermed Din Bog som jeg haaber maa tiltale Dig. Sikken et Vejr det var i Gaar. D. v. s. det var først om Eftermiddagen da jeg skulde til Generalforsamling i Museet at det gik op for mig hvad det var for en Storm for her oppe mærkede vi ingen Ting. Nede paa Museet var det saa koldt at vi besluttede at henlægge Generalforsamlingen til Pax og kørte straks derud, og sikke det stormede, der stod et vældig Hav ind mod Kysten og Træerne bøjede sig og Bladene føg. Efter Mødet spiste vi til Aften og Øhlenschlæger Johansen der var kommen med nogle Plader af min Samtale med Reventlow, lod os høre Pladerne som han forærede Museet og bag efter saa vi en Film han havde optaget af mig her for nogle Aar siden og 3 andre Film, en fra Kjerteminde Havn med Fiskerbaade som vi fulgte og gennem Kattegat gennem Limfjorden til Thyborøn og ud i Vesterhavet hvor de trawlede og tilbage her til. Og derfter 2 Film fra Frilufstheatret her. ”Elverhøj” og ”der var en Gang”. Saa fik vi Kaffe og Cognac og jeg kom hjem Kl halv elleve. Jeg har vældig Lyst til at tage ind og se Lundstrøm Udstillingen, men jeg ved ikke om jeg kan samle mig sammen til det. For Tiden laver jeg en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger Rasmussen arbejder med. Han har fundet en Del flere Digte og en Del Rettelser til flere andre. Else og Puf er kørt til Odense og i Eftermiddag faar jeg Besøg af Tage la Cour og Kelvin Linneman og formodentlig Deres Koner, for der kommer 4. Hils Adam og Elisabeth og mange Hilsener til Dig selv fra 
 Din hengivne
 Johannes Larsen.
 P.S.
@@ -8300,51 +8300,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X9Fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3fYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Etki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cwgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O5AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SdI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lad4zpOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKcl3VN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YTGu9VOd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qndbgGX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AfAfTPlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p9uMzz7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvTHJprE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0wD9CDdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yAsv2T5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9Ow3cNU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ovegz1wE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fg3Zlxfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4eaIPPew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cnc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BlAK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zOua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YNvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UN8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6E4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuNO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x6ZT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHzK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Ng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CmFi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nP67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0KvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Luq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUcMBbGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QghUkoXh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qY0KfhhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gG3k7pxW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZFdHWPK1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WcSorzzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BgJYgm9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HKDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMuMglCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JKQZrLnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tZrGJn6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GKhXNiB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sjZS2eo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JNqlGDVr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/e7EC2Hvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7HSkKZrU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZJ0LVhFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eOamCIEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txkTuuYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jKGCM5yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v4mkUNwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aT0yQMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LuIsSjGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iXiHfRLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/88egREzI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBE18KCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ei9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LKOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O6A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bJ4Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6liC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8JTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tskv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6tcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnwU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rnmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K52j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWpJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nWB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TOsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qtlc1iNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPuW1m3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gxa7mftZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vVgZTnrI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VS4hyocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c8834swy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jyVu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NpraMUm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RdNDbfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VbpS0T6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X9Fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3fYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Etki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cwgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O5AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SdI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lad4zpOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKcl3VN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YTGu9VOd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qndbgGX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AfAfTPlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvTHJprE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p9uMzz7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0wD9CDdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yAsv2T5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9Ow3cNU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ovegz1wE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fg3Zlxfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4eaIPPew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cnc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BlAK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zOua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YNvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UN8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6E4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuNO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x6ZT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHzK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Ng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CmFi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nP67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0KvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Luq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUcMBbGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QghUkoXh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qY0KfhhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gG3k7pxW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZFdHWPK1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WcSorzzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BgJYgm9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HKDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMuMglCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JKQZrLnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tZrGJn6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GKhXNiB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sjZS2eo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JNqlGDVr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/e7EC2Hvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7HSkKZrU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZJ0LVhFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eOamCIEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txkTuuYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jKGCM5yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v4mkUNwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aT0yQMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LuIsSjGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iXiHfRLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/88egREzI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBE18KCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ei9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LKOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O6A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bJ4Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6liC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8JTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tskv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6tcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnwU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rnmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K52j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWpJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nWB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TOsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qtlc1iNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPuW1m3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gxa7mftZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vVgZTnrI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VS4hyocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c8834swy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jyVu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NpraMUm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RdNDbfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VbpS0T6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M429"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -13602,161 +13602,161 @@
       <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
         <v>580</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>650</v>
       </c>
       <c r="L117" s="6" t="s">
         <v>651</v>
       </c>
       <c r="M117" s="5" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>653</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>577</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>91</v>
+        <v>654</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G118" s="5" t="s">
+        <v>655</v>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I118" s="5"/>
       <c r="J118" s="5" t="s">
         <v>580</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>653</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>577</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H119" s="5" t="s">
-        <v>657</v>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
         <v>580</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>653</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>577</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>661</v>
+        <v>91</v>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G120" s="5" t="s">
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>662</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="I120" s="5"/>
       <c r="J120" s="5" t="s">
         <v>580</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>663</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>664</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>666</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>577</v>
       </c>
@@ -17464,96 +17464,96 @@
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="s">
         <v>896</v>
       </c>
       <c r="K199" s="5" t="s">
         <v>925</v>
       </c>
       <c r="L199" s="6" t="s">
         <v>926</v>
       </c>
       <c r="M199" s="5" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>924</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>577</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>845</v>
+        <v>16</v>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="s">
         <v>896</v>
       </c>
       <c r="K200" s="5" t="s">
         <v>928</v>
       </c>
       <c r="L200" s="6" t="s">
         <v>929</v>
       </c>
       <c r="M200" s="5" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>924</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>577</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>16</v>
+        <v>845</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="s">
         <v>896</v>
       </c>
       <c r="K201" s="5" t="s">
         <v>931</v>