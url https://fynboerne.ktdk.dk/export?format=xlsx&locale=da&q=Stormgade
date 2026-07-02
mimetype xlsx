--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -44,3173 +44,404 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1913-04-26</t>
+    <t>1884-10-27</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Nicolaus Lützhøft</t>
-[...236 lines deleted...]
-    <t>1924-12-07</t>
+    <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
-    <t>Stormgade,  København C
-[...161 lines deleted...]
-    <t>1914-12-23</t>
+    <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
-    <t>Mads Rasmussen sender Nicolaus Lützhøft 200 kroner for et billede.</t>
-[...1161 lines deleted...]
-F a a b o r g.
-------------------------------
-Herved indvarsles til Møde i Faaborg Museum,
-[...99 lines deleted...]
-Alfred Pers</t>
+    <t>Nyborg Slot, 5800 Nyborg</t>
+  </si>
+  <si>
+    <t>Niels Henriksen Kerteminde
+- Johansen
+Christian Klingsey
+Jeppe Andreas Larsen
+Peter Larsen
+Clara Lindberg
+Peter Madsen
+Frans Schwartz
+Elisabeth Storm
+Niels Voller</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har bedt om nogle portrætter af forældrene, og det skal han få. I A Larsen kommer til København i november.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jqgI</t>
+  </si>
+  <si>
+    <t>[Fortrykt på papiret:]
+J. A. Larsen
+Kjerteminde. 
+[Håndskrevet:]
+den 27/10 84
+Du længes min lille Ven efter Portrætter og bestemmer endogsaa Dagene, det er jo en voldsom Myndighed du der træder frem med, jeg maatte lee Johannes; men samtidig forstod jeg at Faders Hjærte blev rørt saa [tilføjet] Du avancerede dit Ønskes Opfyldelse, meget nær for din mageløse Ihærdigheds Skyld – Da han havde læst Brevet og seet kvalet, sagde han, nej skriv til ham at Madsen gaar vi ikke til, men han skal nok faa dem naar nu Fader kommer i November, saa gaar Du selv med ham, hen hos en Fotograf, det skal blive morsomt for saa faar Du et godt Billede og jeg følger saa ogsaa efter ved Lejlighed – bare taalmodig, saa gaar det alt sammen. Tak for Brevet igaar; men skriv lidt tydeligere lille Johannes for Fader klager over Skriften, at han knap kan læse den, det vil du nok huske. Det var dejligt at Hr Schwartz syntes om din Begyndelse, fortæl altid om Bedømmelsen af dit Arbejde ogsaa naar Du maa gjøre om eller faar Tilrettevisning for du gaar der jo for at lære min lille Skat hvordan gaar det dig hos Klingsaj fortæl ogsaa om det om alt muligt søde Barn – jeg kan ikke høre formeget jeg følger dig i Tankerne paa Dine Aftentoure især, - De lader dig vel dog gaa med Fred al slags Pøbel der gaar paa Gaderne vor Herre bevare Dig og holde sin kjærlige Haand over dig min elskede Søn
+Det stormede ganske forfærdeligt igaar med Bygevejr, en Søn af Niels Voller, 17 Aar gammel var ene ude i en Jolle for at røgte Garn, og blev overfalden af en saadan Byge; der var intet Haab om Frelse for ham thi Søen gik saa høj at Sjælland kunde han ikke naa, og Vinden bar fra Land her, men saa kom her en Skonnert i Sigte som tog alle Sejl ned og gjorde en Vending, muligen den havde seet ham og frelst ham, men hvor skulde Skibet hen det vidste jo ingen; det kunde vare længe før der kom Efterretninger; men Gud Fader ske Tak allerede i Aftes kom her Telegram fra Nyborg, han var frelst af Skonnerten.
+Johannes jeg har flere Gange glemt at sige Dig Fader ønsker at Du skal kjøbe 2 Hjortetakker til dit udskårne Arbejde – spørg engang paa 2 og sig os Prisen – Fader længes efter at faa det op paa Væggen, at han kan faa sine Bøsser op – 
+Det regner saa voldsomt idag kan du dog undvære din Overfrakke længere mit Barn, hvordan laaner Du en Paraply eller bliver du vaad saa skifter Du da Tøj. Henriksen faar jo Dit Snavsetøj med hjem ifald du ikke bruger dit uldne Sengetæppe saa lad det gaa med, men har du brugt det i fjors Vinter og er glad ved det saa maa du endelig beholde det. Johansen har faaet sig en Plads i Nyborg som vel er
+Vi ere saameget glade ved vores hvide Ovn her er varmt om Morgenen saa jeg behøver ikke at fryse mere i den tidlige Morgen; naar jeg nu maa blive rask – og faa nogle flinke Piger i vort Hjem der vil arbejde og være flittige – saa haaber jeg paa en god Tid jeg har saameget Arbejde der venter paa mig – Dine Søskende ere raske og tænke med Glæde paa Juletravlheden som ogsaa skal bringe Dig hjem til os Gud give os Glæde til den Tid.- -
+Jeg skal hilse dig fra Fader og fra alle de andre Farmor og Fastrene lille Peter Larsen er syg i Halsen – mange flere her i Byen Gud skaane os for den slemme Gjæst Fru Storm er ikke kommen herhen endnu
+Jeg skal hilse dig fra Fru Lindberg hun var her igaar Lev vel Johannes og hils dine Venner fra mig
+Du hilses fra din kjærlig hengivne Moder</t>
   </si>
   <si>
     <t>1888-02-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Nicolaus Lützhøft
 Wenzel Heinrich Tornøe
 Kristian Zahrtmann</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Vilhelmine Larsen beder Johannes om at gå i kirke på hans dåbsdag. Han er altid i hendes tanker, og hun beder for, at han skal nå sine mål.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Lhp8</t>
   </si>
   <si>
     <t>Kjerteminde den 10 88
 2
 Kjære Johannes!
 Indlagt følger der et Slips og i næste Uge skal du faa et Par Benklæder til og der skal nok komme Knapper i de første blev ogsaa kun sendt som Prøvebenklæder – godt var det at du fik dem, da det blev saa koldt, idag var her meget tæt Snefald men pludselig Tø, saa der bliver vel nogen Kanefart, for du kan tro, at Kanefarten har gaaet lystig i den sidste Tid - -
 Jeg haaber at Pølsemaden har smagt dig og kommen vel derover
 Mine Ønsker gik jo i den Retning at sende dig Penge i dag; men naaes det ikke, sender jeg alligevel Brevet afsted da jeg saa gjerne vilde tale med Dig inden Søndag for at minde dig om min kjære Søn at det er din Daabsdag paa Søndag gaa Kirke Johannes enten med den ene eller med den anden hvem du helst vil gaa til, kunde vi dog have gaaet sammen, det var nu et inderligt Ønske jeg har lovet at komme til Kjøbenhavn i Fastelavnstiden; men maattet opgive ligesom saameget andet dog være hos dig i Tankerne og bede for dig det kan ikke forstyrres; vi har havt 2 ganske udmærkede Prædikener i den sidste Tid som jeg dog saa inderlig ønskede, at du havde hørt ”om de betroede Pund især” at vi maatte forvalte dem til Herrens Ære og Tilfredshed; naar han engang krævede os til Regnskab baade for aandelige og timelige, forrige Søndag havde jeg den store Glæde at Fader var med i Kirke
 Oh Johannes, du kan nok forstaa mig, da talte han om det naturlige Billede vor Herre havde givet os ”at Sæden i Jorden, var først til Græs, saa Straa, saa Korn og sidst Høsten” og det anvendte han paa Menneskets aandelige Udvikling, at Daabsordet er Sædekornet som saa saar sin Barndom og Ungdom Manddom og Alderdom og Høsten ind til Evigheden 
 hvor var det klart og inderligt vi vare alle saa glade og du er jo altid med i mine Bønner, som jeg beder for din aandelige Udvikling; tænker jeg jo ogsaa paa din Gjerning for dette Liv og glæder mig usigelig naar jeg kan høre du er glad og faar Ros af Zartmann det skal du rigtig have Tak for, at du skrev hjem gid du fremdeles maa faa Velsignelse af dit Arbejde
 fortæl mig hvordan Søndagen imorgen gaar for dig, og saa spørger du hvad Interesse kan du dog have af at vide hvad Modeller vi har, Johannes naar du nu hører hvordan jeg lever med dig i Tankerne saa spørger du vel ikke mere; men fortæller mig en heel Deel
 Det var meget jeg blev glad ved at høre at du skrev om den Musik I kan glæde Eder ved paa Skolen er det daglig I faar det eller om Aftenen fortæl dog Johannes
 Jeg var jo syg da Lystshøft var her, saa jeg hørte ikke hvor smukt han spillede; men han kommer her vel engang igjen til Sommeren
 Vores smukke Andrik er død den var længe saa tilbageholden med at gaa i Vandet og vi opdagede da, at den var omtrent blind saa fodrede Vilhelm og Adolph den i flere Dage og vi syntes den var bedre, men saa iforgaars var den død nu maa vi saa se at faa en anden kjøbt. Fuglene har det godt, Gaasen med
 Gjæstgiver Tornøe har været oppe at se Stillidsen og vilde saa gjerne have en det er jo Hanner allesammen sagde han med en Sikkerhed, Adolph lo, da han gav mig den Beretning, skulde vi ikke prakke ham en af Hunnerne paa for en ”Han” hvad, det var Grin Moer; han er dog den morsomste lille Mand vi har altid glad
 Kjærlig Hilsen til Johannes fra dem Allesammen dog flest fra din trofaste Moder
 Hils alle Vennerne baade i Hjemmet og paa Skolen</t>
   </si>
   <si>
-    <t>Peter Geni
-[...30 lines deleted...]
-    <t>1892 februar eller marts</t>
+    <t>1888-03-03</t>
+  </si>
+  <si>
+    <t>Kerteminde 
+Aarhus Domkirke
+Drigstrup Bakke
+Randers Regnskov
+Odense Domkirke</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Frøken Bendal
+Rasmus Christiansen
+Adolph Larsen
+Erik Larsen
+Georg Larsen
+Jacob Larsen
+Vilhelm Larsen
+Sophie Meyer
+Sophus  Meyer
+- Nordskov
+Theodor Oppermann
+Rasmus Petersen, Gartner
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Bespisningen var et privat foretagende, som muligvis blev finansieret gennem De mindre Bemidledes Støtteforening. (Kjerteminde Avis)
+Den omtalte udstilling er på Charlottenborg.</t>
+  </si>
+  <si>
+    <t>Det er godt, at Johannes Larsen vil købe farver og lærred til nye malerier i stedet for at male de gamle over. Så kan familien nemlig følge med i, hvad han laver, og hvordan han udvikler sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uYyC</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 3 Marts 1888
+Min kjære Johannes
+Endelig saa kan jeg da sende dig 20 Kr som vi nu beder dig klarere med og sig mig saa fuld Besked min Ven om hvordan det staar sig med Restbeholdningen, Du havde saa ganske forstaaet min Mening med de 10 Kroner jeg tænkte just paa Farver og Lærred og er saa meget glad ved at du ikke vilde male ovenpaa for det siger mig at Du dog lægger mine Ord paa Sinde at du kan gjemme dine Arbejder saa vi se dine Fremskridt og din Flid. Vil du sige til Frøken Bendal at hun skal høre fra mig med Penge i denne Uge – jeg skal hilse fra Mejers vi vare saa derude og allerede da jeg gik hjem Kl. 5 stormede det meget stærkt og Isen havde da slaaet en Revne som blev større i en utrolig Hurtighed stærkt Højvande førte den bort fra hele Bugten paa en Timestid det var et stolt Syn kan Du tro, jeg talte med Kristian Andersen paa Vejen han sagde at de 3 Oddere her blev skudt vare 3 Hanner der var kommen strejfende han havde seet den ene komme gaaende over Isen – de fik 10 Kr for hver Skind og det var godt for Nordskov han trænger de fik da Lov til at faa Mad fra Bespisningen
+Det er da morsomt med alle de Snefigurer du har da seet Thim og hans Frue Odense har fulgt Eksemplet og har 3 Figurer med god Indtægt
+Hør Johannes jeg saa iaftes at iblandt Billederne nævnedes et smukt Billede af den fortabte Søn blandt Svinene af R. Christiansen er det dog det vi saa i Drigstrup og hvordan seer det ud iblandt saamange gode Malerier maaske det hjælper i saa god en Belysning
+Spørg dog Oppermann om det er det vi saa
+Her var Brev fra Farbroder Jacob som hilser Eder alle Erik er ikke Gendarm mere men gift og bosat i Aarhus til Maj skal han overtage en Gartner Plads paa en Gaard ved Randers 
+jeg bliver ganske overrasket da vi igaar kom til at tale om Paasken at den er saa nær om du saa bestemmer dig til at komme hjem paa Besøg og derover igjen men det kan vi jo senere tale om
+nu er det Posttid og derfor Lev vel og mine kjærligste Tanker og Ønsker er om dig baade for dit timelige og aandelige Velvære du kjære Søn
+fortæl mig noget om Udstillingen om Zartmans Billede og andet hvad du synes om
+Hils alle Vennerne og dig skal jeg særlig hilse fra Rasmus Petersen Din hengivne Moder 
+Vi ere alle raske og Graagaasen var i Solskinsdagen særdeles livlig og pillede sig meget og den lever højt hvad Kosten angaar begge Drengene overgaar hinanden i at være god imod, nær naar Kulden er rigtig stræng bare Johannes var her om den kommer noget til Moer det er Adolphs Ord</t>
+  </si>
+  <si>
+    <t>Den grønne Pære</t>
+  </si>
+  <si>
+    <t>Tidsskrift</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Sigrid Storråde
+Olav Tryggvason</t>
+  </si>
+  <si>
+    <t>Omslag
+S. 2 blank
+S. 3-5: Rimbrev til "den grønne Pære". Skribenter: Peer og Poul
+S. 6: Sommernatten. Skribent: Ellen Warberg
+S. 7-9: Fra Borgmesterens Dagbog. Skribent: Ellen Warberg
+S. 10-11: Ulykkestilfælde (Tre Digte). Skribent: "En fjortenaarig"
+S. 12-13: P. Konvel: "En modig Handling". Skribent ukendt
+S. 13-14: Literatur. "Olav Trygvesøn". Skribent: En Abonnent
+S. 14: Til Abonnenterne. Skribent: Dehla Vendt</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/f6OnKrlW</t>
+  </si>
+  <si>
+    <t>1890-04-11</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Laura Warberg</t>
-  </si>
-[...953 lines deleted...]
-Temperancehotellet. her.
-------------------------------
-Herved indvarsles til Møde i Faaborg Museum,
-[...13 lines deleted...]
-F a a b o r g.
-------------------------------
-Herved indvarsles til Møde i Faaborg Museum,
-[...340 lines deleted...]
-    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Otto, tømrermester -
 Harald Balslev
 Thorvald Balslev
 Emil Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 - Castberg
 Marie Hansen
 Peter Hansen
 Harald Holm
 Carl Jensen
 Carl Juel-Brockdorff
 Eli Laub
 Esther Laub
 Nicolaus Lützhøft
 Georg Neukirch
 - Pullick
 - Rützebeck
 Fanny Schaffalitzky de Muckadell
 Marie Schou
 Frk. Steenberg
 Anna Syberg
 - Thorup
 Nicoline  von Sperling
 Ulrich  von Sperling
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Ludvig Brandstrup må have haft atelier på Svanemosegaardsvej.
 Om Fru Hansen var Anna og Marie Hansens mor eller en anden vides ikke.
 Det kan ikke afgøres, hvem af de to Balslev-brødre, som Stud. Balslev er.
 Alhed Larsen havde billeder med på en udstillling på Charlottenborg i april 1890.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1901</t>
   </si>
   <si>
     <t>Christine takker sin mor for en dejlig rejse til København. Hun var på besøg på Ludvig Brandstrups atelier, hvor Alhed og Marie Hansen sad og arbejdede. Brandstrup arbejdede på busten af Alhed, og Christine kunne ikke lide den. Christine besøgte også Alhed, og de så sammen Alheds udstilling flere gange. Sammen med diverse venner var Christine og Alhed på café-besøg og flere gange i teatret, og de spiste middag hos venner. Efter rejsen har Christine haft ømme og hævede ben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ePWR</t>
   </si>
   <si>
     <t>11/4 90
 Kæreste Mor!
 Først og fremmest tusinde Tak for den dejlige Rejse, jeg har moret mig aldeles storartet brillant, nu sidder Eli og Esther og har Haandarbejde, saa benytter jeg Tiden til at skrive det lovede Brev, nu skal jeg saa udførlig som muligt fortælle dig om al Ting. I Nyborg kunde jeg aldeles ikke tage Billet, da Toget ikke en Gang holdt ved Banegaarden; saa spurgte jeg Kaptejnen paa Færgen, om jeg der kunde tage Returbillet, men det kunde jeg ikke; heldigvis kom Færgen i saa god Tid til Korsør, at jeg kunde tage Billet der; paa Færgen traf jeg Svend Caspersen og gik og snakkede med ham; jeg kom gratis over Bæltet, der var ingen, som kom og spurgte om min Billet. Da jeg kom til Missionshotellet var mit Værelse ikke i Stand strax, saa kørte jeg i Sporvogn ud til Svanemosegaardsvej for at se, om de var oppe, men det var de ikke, saa jeg gled lige tilbage igen. Mit Værelse var et Kvistværelse men meget rart; næste Morgen gik jeg saa strax op paa Kongens Nytorv og tog den Billet til det kgl Teater, hvorpaa jeg gik ud til Svanemosegaardsvej; Bedstefar stod i Haven, da jeg kom, og han blev meget forbavset, Bedstemor derimod aldeles ikke; saa gik jeg over paa Atelieret, der sad Anna Hansen og tegnede med Lut, de blev meget animerede ved at se mig og for mig om Halsen begge to; men Anna havde dog taget Billet til mig til Kasino den Aften, saa helt uventet var jeg ikke! Fru Hansen havde skrevet det til Anna, som ikke vidste, at det var en Hemmelighed og havde sagt det til Alhed! Saa gik jeg hen til Alhed, hun var ved at gaa med Comtessen, Baron Carl og Paulsens paa Udstillingen; hun vilde helst være bleven hjemme, da hun ventede mig saa sikkert; saa skulde Alhed og jeg da følges, og de andre gik alene; vi ["vi" overstreget] men først sagde de, at jeg da endelig maatte komme der ud, jeg skulde ligge i Fru Poulsens Gæstekammer, det gjorde jeg saa ogsaa de tre Nætter. Det første, Alhed og jeg gjorde, var at gaa op og faa min Billet til det kgl Teater sagt af, saa var vi lidt ude paa Atelieret og Kl 12 spiste vi Frokost hos Komtessen sammen med Paulsens, vi drak Chokolade og Sherry og fik en lækker Fødselsdagskage til. Efter Frokosten gik Alhed og jeg paa Udstillingen, hvor vi gik til vi skulde hjem til Middag; hendes Buste syntes jeg ikke videre om, Far vilde vist goutere den, hun ser ud akkurat som naar hun siger "Bø - ø - ø"! Olga Moltkes Buste i Marmor er henrivende dejlig, hans "Telemachos" og ["og" overstreget] er ogsaa meget smuk. - 
 Den Dag var Anna og Marie Hansen der til Middag, vi fik Macaronibudding, Duesteg og Napoleonskager; ved Teatertid kom P. Hansen for at følge os til Teatret, han skulde ikke selv med, han havde ikke Tid, men Carl Jensen, den Maler, Anna har tegnet hos og en Student Neukirch var med. Det var "Jorden rundt i 80 Dage", vi morede os aldeles storartet, især kom vi til at le saa frygteligt paa nogle frygtelig rørende Steder, som var saa grinagtige. Der var nogle aldeles brillante Dekorationer. Forestillingen begyndte Kl 7 og sluttede henimod Kl. 11; Komtessen havde sagt, at hun vilde sende Droschke efter os, da vi kom ud var den der imidlertid ikke, og vi spaserede alle sammen gennem Byen, Hansen var der for at hente os. Paa Hjemvejen var vi ude at drikke Kaffe hos "Kaffe-Petersen", som Surrogat for à Porta, det er en lille grinagtig Knejpe, men at vi havde været der, fortalte vi selvfølgelig ikke Komtessen; det hele Kompagni fulgte os hjem, Komtessen var ikke i Seng, hun havde været i Selskab. Næste Aften, altsaa Kongens Fødselsdag, var Alhed bedt til Afskedssold hos Anna og P. der blev jeg saa bedt med, foruden os skulde der: Stud. Balslev og Neukirch, Onkel Lud, Carl Jensen og Harald Holm, den Formiddag var jeg oppe paa Regensen for at træffe Aftale med Stud. B. desangaaende, men da han ikke var hjemme, skrev vi Beskeden paa hans Tavle og gik et Svip op til Onkel Jonas, som vi traf ved Frokosten sammen med sin Kontubernal og Stud. Rüzebeck. Saa hjem til Frokost og da ["da" overstreget] og mens Alhed tegnede Perspektiv, gik jeg til Sperlings; Frk Castberg mødte jeg paa Gaden, Marie var ude, Steenbergs var ude, men saa sad jeg et Par Timers Tid og snakkede med Fru Sperling. Da vi havde spist hos Komtessen, var vi en Times Tid oppe hos Paulsens, saa gik vi hen paa Atelieret for at hente Lud, men da han ikke var hjemme, gik vi op paa Atelierets Tag og satte os til at spise en Appelsin; Tømmermester Otto, som fra sin Veranda havde set os, kaldte paa Bedstefader, og de to i Forening glædede sig over det maleriske Skue, vi frembød. Da vi var færdige med Appelsinen kom Onkel Jonas og Lud, sammen med dem gik vi først hen paa "Café du Poul" hvor vi spiste Smørrebrød og drak Kaffe med Cognac. Derpaa gik vi til Sold, Onkel Jonas gik med oven i Købet; de var alle komne, ogsaa Stud Balslev; der havde vi en frygtelig morsom Aften; der trakteredes med Æblekage, Appelsiner, Portvin og Cigaretter; det var jo Kongens Fødselsdag, det mindedes vi, der blev holdt to Taler til hans Ære, rædsom grinagtige, Anna udbragte først hans Skaal som Familiefader, Stud. Balslev holdt en lang Tale for ham som Regent, særlig fremhævede han Kongens Evne til at omgive sig med vise Raadgivere. Mod Slutningen blev Stemningen meget animeret, vi bombarderede hverandre hidsigt med Appelsinskaller. Midt under det hel kom Lützhöft og blev modtaget med Bifald. Næste Dag var Alhed og jeg en lang Tur paa Udstillingen sammen med Stud Balslev; Maria Sperling kom om Formiddagen hen hos Komtessen og hentede mig med ind paa Skolen, hvor jeg hilste paa Emma Thorup, Fru Pullick og Lud. Den Formiddag var jeg henne at spille en Times Tid med Emil. Den Aften var vi i Folketeatret med Komtessen til "En frelsende Engel" og "Svigermor" en meget morsom Aften. Da jeg vaagnede næste Morgen, var mit ene Ben meget ømt og opsvulmet fra Knæet ned ad med opsvulmede Aarer, og jeg kunde kun daarlig gaa paa det, da jeg kom til Nyborg var det meget bedre, saa jeg gik ikke til nogen Læge, men i Gaar Eftermiddags var det mere hævet og stramt; i Dag er det ligesaa hævet, men jeg halter ikke saa meget, saa det gaar vel nok over af sig selv. Influenzaen fik jeg [det følgende skrevet lodret ned langs side 4:] da, men i en saa mild Grad, at det ikke forkludrede Fornøjelsen [det følgende skrevet lodret ned langs kanten side 3:] det aller mindste. Nu kommer Børnene paa Skolen [det følgende skrevet lodret ned langs kanten side 2:] saa jeg maa slutte. Tusinde Hilsener til alle fra din Basse.</t>
+  </si>
+  <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg</t>
+  </si>
+  <si>
+    <t>Peter Geni
+Sven Joen -
+Otto Bache
+P.L. Brønner
+Peter Hansen
+Nicolaus Lützhøft
+P. Nansen</t>
+  </si>
+  <si>
+    <t>NB! Skanning af de midterste sider mangler - de bliver tilføjet senere.</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz Sybergs arkiv</t>
+  </si>
+  <si>
+    <t>Anna skriver til Fritz Syberg, at hun netop er komme hjem fra Sebjerget med masser af forårsblomster. Vejret har været så godt, hun ønsker ofte, at Fritz kunne være der. Anna beklager sig over "bladsmørerne" og drømmer om, at de havde så mange penge, at det ikke var nødvendigt at sælge billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mpiN</t>
+  </si>
+  <si>
+    <t>3. udateret.
+[Tilføjet øverst med blyant: 3 Faaborg]
+Kæreste Dreng
+Jeg er nylig kommen hjem fra Sebjerg med Masser af dejlige Foraarsblomster, som nu staar og pynter alle Vegne, jeg ærgrer mig over, at Du ikke er her og kan nyde Synet; her er ogsaa Krokos fra Haven. Jeg har forresten daglig ærgret mig over, at Du i denne Tid har været borte, Vejret har været saa straalende, alt er saa kønt og jeg har haft meget Fritid (Sven Jøen og Peter Geni har nemlig været paa Landet) vi kunde have haft det saa hyggeligt. Ham vil kalder Taames kom nu, han sidder og nyder en Kop Kaffe, naar den er forsvunden skal den lille Haans og jeg med ham ud og se Brønners Dekorationsarbejde i Gaaeis Villa.
+Jeg synes, det er løjerlig at P. Nansen ikke skriver et Muk om Dig, han kan da umulig lægge Mærke til Peters Kornmark uden at se Dit, det maa da være den rene Chikane, hvor de Bladsmørere dog er nogle Lus alle til Hobe, men skidt, de gode Billeder holder sig dog i Længden oppe alligevel, bare Du kunde faa det solgt; hvor det er harmeligt at høre, at Galleriet giver 8000 for Baches Skilderi. Lützhøft var heller ikke nævnt, hvad udstiller han? Er Du ikke glad ved, at I hænger samlede? Bare vi dog havde saa mange Penge, at vi lige kunde hugge os igennem uden at Du behøvede at sælge det vilde være storartet Sjov, saa kunde vi blæse hele Rakket et Stykke; jeg vil til at spille i Lotteriet, i Morgen gaar jeg om og køber en Seddel, jeg vinder nok den store Gevinst og saa sikken et Leben.
+Farvel Kæreste, godeste, bedsteste Dreng, skriv snart til mig igen, men skriv Faaborg tydelig, det sidste Brev havde været paa Tuborg først.
+Min kærligste Hilsen
+Dit Høns .</t>
+  </si>
+  <si>
+    <t>1892 februar eller marts</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Rus -
+Julie Brandt
+Peter Hansen
+Marianne Høst
+Th Jørgensen
+Johanne Christine Larsen
+- Laudrup
+Nicolaus Lützhøft
+Jonas -, Onkel
+Johanne Oppermann
+Erik Schaffalitzky de Muckadell
+Marie Schou
+- Smidth, Frøken
+Henry Ussing
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var ansat som underglasurmaler ved Den Kongelige Porcelænsfabrik. 
+Det vides ikke, hvem Lund, som Alhed traf ved ballet, var. 
+Peter Hansen rejste til Holland i foråret 1892.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2167</t>
+  </si>
+  <si>
+    <t>Th. Jørgensens kone og hendes søster har været på Porcelænsfabrikken for at træffe Alhed Larsen Marianne Høst, som dog var syg. Alhed Larsen gik tur med dem og Frk. Oppermann. De var på café og om aftenen hos Peter Hansen.
+Alhed har været til bal. Der var højtlæsning, middag og dans.
+Den følgende lørdag holder pigerne fra fabrikken maskerade i anledning af Frk. Oppermanns fødselsdag. 
+Fru Laudrup vil nedlægge sit pensionat, så Alhed leder efter et andet sted at bo. Hun håber på selv at kunne møblere, men hun mangler sengetøj. Måske kan hun låne af Peter Hansen, som rejser udenlands til april.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aWT3</t>
+  </si>
+  <si>
+    <t>Kæreste Moder!
+Ja, nu maa Du undskylde at Du kom til at vente en Dag paa Brevet, men jeg kunde ikke naa det i Gaar! - Kl. 2 1/2 kom Th. Jørgensens Kone og hendes Søster ud paa Fabriken, hvor de vilde besøge Frk Høst og mig, Lützhøft ledsagede dem; Høst havde imidlertid Tandbyld, og de var dybt bedrøvede over ikke at træffe hende. De slog sig paa landlig Vis til Ro godt en Timestid og bad saa mig om at være deres Cicerone for Resten af Eftermiddagen. Vi gik til Vesterfælledvej og besøgte Høst, først inviterede imidlertid Frk Oppermann, der gærne vilde gøre lidt for dem, os til Chokolade hos Joshy, Flødeboller og 5 Øres Kager! - 
+Om Aftenen var de inviterede til et lille Gilde hos P. Hansen sammen med et Par andre; Traktementet var Kaffe med dejligt Tilbehør - Solbærrum og Appelsiner. - Det var meget morsomt, Fru Jørgensen er dog en brillant lille Kone, hun nyder i højeste Grad Københavns Mærkværdigheder - Men Du skulde vel høre lidt om Ballet! - Det var vældig morsomt! - Mit Balkort havde O. Jonas faaet besat inden jeg kom, men jeg blev i Aftenens Løb engageret til 8 extra Valse, saa jeg tror nok, jeg var temmelig i Vinden. - Der var først lidt andr ["andr" overstreget] Aftenunderholdning, hvor bl.a. O. Jonas læste op, derefter Spisning ved Smaaborde; vi var 4 Par ved vores og havde det voldsom gemytligt, vi dannede Klike for Resten af Aftenen f Ex i Lanciers og ved en privat Kaffe med Likør og Cigaretter efter Bordet paa et af Værelserne; jeg blev presenteret for den gamle Provst Ussing som en forhenværende ["hen" i ordet er skrevet over linjen] Regensianers Datter; vi blev meget fine Venner og han forhørte sig om Fader, Muckadell osv. talte flere Gange med mig og komplimenterede mig bl.a. for nogle smukke Blomster, jeg havde paa! - Jeg havde meget flinke, veldansende og til ["til" indsat over linjen] dels kønne Kavallerer; en af dem, Lund, meget glacial, sagde at jeg lignede "den lille Havfrue". En anden en lille [overstregede bogstaver] Islænder, Rus, knuste aldeles mit Hjærte ved sin Naivitet og Uskyldighed! Is og Madeira mellem Dansene. det holdt op Kl. 4, d.v.s. kom hjem Kl. 4 - - - Paa Lørdag skal vi paa Fabriken, vores Stue med Søstre have Maskerade i Anledning af Frk. Oppermanns Fødselsdag, vi glæder os vældig, det skal være her hos mig, hver bringer Fødevarer med sig; Frk Smidth f Ex Citronfromage jeg Sodavand og Småkager til Fromagen, Opperm. Kaffe o.sv - Brandt skal spille paa Harmonika, klædes ud som Spillemand! vi ved ikke endnu, hvad vi skal være, dv.s. Marie og jeg. - - - - - Stor epokegørende Begivenhed! Fru Laudrup meddeler pludselig, at hun maa ophæve sit Pensionat til April! Saa nu gælder det jo om at indrette sig lidt praktisk for Sommeren; Mulig, at Joh. og jeg til Vinter igen kunne komme til Fru Laudrup, saa det gælder om at finde noget foreløbigt, og helst et Sted, hvor jeg ikke skal betale i Ferien! Vi spekulerer og grunder og ser os om; det er for Resten ganske interessant! Bare vi kunde finde et, hvor vi kunde møblere selv, vi har næsten nok til det, det værste er med Sengetøjet, men P Hansen rejser udenlands til April, saa hans kunne vi faa og én til kunne vi vel gøre Udvej for. Saa snart vi ser noget, der kan passe skal jeg meddele Dig det.
+- -
+Nu har jeg ikke Tid til mere! Kun mange kærlige Hilsner
+Alhed.</t>
+  </si>
+  <si>
+    <t>maj 1893</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Ellen Brønsted
+Arnold Emil Krog
+Johanne Christine Larsen
+Nicolaus Lützhøft
+Christine  Mackie
+Johanne Oppermann
+Theodor Oppermann
+Phillip Schou
+Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Ungen er muligvis Alhed Larsens lillebror Andreas Warberg f. 1883.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2193</t>
+  </si>
+  <si>
+    <t>Alhed er meget plaget af hoste p.gr.a. arbejdet på Porcelænsfabrikken. Onkel Lud har talt med Krog. De er enige om at hun skal rejse hjem til sommer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lFaZ</t>
+  </si>
+  <si>
+    <t>Kære Moder!
+Jeg havde tænkt ogsaa at skrive et ordentligt Brev i Dag, naar Joh. skrev. Men saa opdagede jeg, at det var høje Tid at tage fat paa at male mit Blommetræ, saa opsatte jeg Brevet; Kunsten fremfor alt! – For at blive ved det Emne! Saa tror jeg nok, at I faar den Fornøjelse at faa mig hjem i Sommer. – I Søndags var Onkel Lud ude hos Krog og de havde da drøftet mig, min ”Kunst” og mit Helbred! De var enige om, at jeg paa Grund af begge disse sidste Dele maatte hjem i Sommer! Krog kunde ogsaa godt se, at jeg gik og saa daarlig ud. Forresten er jeg meget bedre nu, men dog ikke mere befæstet, end at jeg igen i Nat hostede en Del.- Jeg glæder mig umaadelig til det, og venter mig meget af Sommeren! Jeg har endnu ikke talt selv med Krog, men vil gøre det med det første! Onkel Lud mente, at jeg skulle rejse strax, men jeg vil helst vente en 14 Dages Tid, for at tjene noget til Maling og alt hvad dertil hører. Jeg vil ogsaa gærne se Udstillingerne nogle Gange. – Kan Elle dog ikke rejse herind sammen med Chr.? jeg vilde saa gærne være her sammen med hende og forevise hende disse Bunker af Malerier o.sv. - -- Vi har saa forfædelig meget for i disse Dage! I Morgen er der paatænkt en Tur ud til Birkerød til Maleren Bredsdorff sammen med Frk Opperm hendes Broder, Lützhöft, Kunstneren og Anna. – Joh. har været ude paa Fabrikken i Dag og set en stor Brand. Mens vi stod der oppe kom begge Direktørerne; Krog trykkede hende i Haanden! – Skulde I ikke have nogle gl. Edelwejsblonder og andet, som Chr. kunde faa ind til min sorte Kjole, jeg har maattet sprætte Silketøjet af! – Tak for den dejlige Pakke! Vi har ordentlig nydt det! – 
+1000 Hilsner til Eder alle Din Alhed.
+Knusk Ungen fra os.</t>
   </si>
   <si>
     <t>1893-2</t>
   </si>
   <si>
     <t>Lars, Danmark -
 - Bache
 Christian  Brandstrup
 Eline  Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 - Bøjsen
 Peter Hansen
 Poul Hansen
 - Henningsen, købmand
 Malin   Holmström-Ingers
 Bodil Lange
 Ina Lange
 Karl Lange
 Sven Lange
 Thora Lange
 Hedevig Lützhøft
 Nicolaus Lützhøft
 - Nellemann
@@ -3233,50 +464,312 @@
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2098</t>
   </si>
   <si>
     <t>Alhed Larsen fik under en middag hos Sperling at vide, at karlen Lars havde hængt sig om natten.
 Peter Hansen har i sit pyntede atelier holdt en flot fødselsdagsfest for sin søster, Marie.
 Alhed Larsen har været til bal på Hvilan og danset en masse. 
 Et par dage efter var Alhed Larsen til endnu en fødselsdagsfejring hos Eline og Christian Brandstrup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gYAb</t>
   </si>
   <si>
     <t>[Øverst på side 1 er med blyant og en anden skrift end Alhed Larsens skrevet:]
 (København 1891? Januar.
 Kæreste Moder!
 Tak for Dit Brev! Det er dog dejligt, at Du nu snart er rask igen.
 Du fik da et Brev fra mig Dagen før Din Fødselsdag?? Ellen [det afsluttende ”n” overstreget] skændte over, at jeg ikke skrev et ordentligt Brev til den Dag; men jeg var nødt til at skrive Lykønskningen paa samme Tid som jeg skrev Brevet, da jeg jo den næste Dag skulde gaa til Sperlings ligefra Fabrikken.
 - Hos Sys’s var der foruden nu Bøjsens, Langes, Stenbergs og Frk Bache, det var en lille festlig Middag, men Stemningen var noget trykket, da Lars, deres gamle Karl, havde hængt sig om Natten det har I vel hørt om fra Sandholt; de tog sig det alle 3 meget nær, kunde man tydelig høre; de sendte alle mange Hilsener hjem, naar jeg skrev, og Dit P [”Dit P” overstreget] Din Skaal blev drukken. – 
 Jeg har for Resten oplevet en Del, siden jeg skrev sidst, og skal nu fortælle noget derom. – Det var Marie Hansens Fødselsdag 21 d.M. og P. Hansen havde i den Anledning inviteret nogle Gæster i Stilen: ”udbeder sig Æren af o.s.v. E.Skr: De bedes spise til Aften, inden De gaar hjemme fra[”]; endvidere stod der under ”Toilette: den nye gule![”] – dette havde jeg dog ikke reflekteret paa, da jeg trode, det hele var Løjer. Imidlertid havde P.H. virkelig arrangeret et lille Bal; 4 Par: P.H., Lützhøft, Neukirk og en Grosserer Nellemann, Fru Nellemann, Frk Neukirk, Marie og jeg og endelig Poul Hansen, der drejede paa en [ulæseligt ord]! – Herrerne var i Spidskjole og der var grinagtigt tegnede Balkort; Atelieret var helt ryddet og der var hængt japanesiske Lamper under Loftet. Traktementet var Appelsiner, Nødder, Rødvin sv. Banko og Sodavand med Konjak; Stemningen var udmærket og vi morede os alle brilliant. – Midt i Ugen kom der en meget indtrængende Indbydelse fra Malle og de andre om at komme til Hvilan Søndag; Da jeg havde meget Lyst til det, og da jeg desuden havde lovet det før Jul, rejste jeg derover. Der var Elevbal Lørdag Aften, Ballet var allerede i fuld Gang da jeg kom, det var forfærdelig morsomt Doktoren dansede selv med; der var (til Held for mig) flere Herrer end Damer, saa jeg dansede hele Tiden, ogsaa ”Kvadrille” det var morsomt at se alle de brillante Mennesker igen. – Jeg rejste tilbage igen Søndag Aften. –
 Mandag Eft. gik jeg meget tidlig i Seng, det var alligevel en anstrængende Dag, [”Dag” overstreget] Rejse, saa jeg var forvirret. I Dag (Tirsdag) til Morgen kom Onkel Christian ind paa Fabrikken og inviterede mig derud i Aften for at højtideligholde Onkel Jonas Fødselsdag. Men tillige bad han mig om at komme derud, saasnart jeg havde spist til Middag for at hjælpe Tante Eline lidt. (Derfor kunde jeg kun [et overstreget tegn] naa at skrive et Brevkort samt besvare en Invitation til Komtessen i Morgen til Middag.) – Nu er jeg kommen hjem ude fra Tante Eline og Onkel Christian, det var et meget muntert Gilde med Punsch og Kager; der var kun Onklerne Fritz og Jonas samt en cand. Rüdylhock, Lut og Svend kunde ikke komme. Onkel Jon. [navnet svært læseligt] inviterede mig til et muligt Regensbal samt Regensskovtur med Bal til Sommer! - - Men for Øjeblikket er jeg knusende søvnig Kl. er over 2, den var c. 1 ½, da jeg kom hjem. – De gamle har det godt. – Hos Henningsen købte jeg en Kam, Kæmmedito og Kammerenser men jeg betalte rigtignok ikke. – Tak fordi Du vil sende mig 10 Kr! – I mit næste Brev skal jeg gøre Dig rede for mine Pengesager, der ikke staar saa daarligt for Øjeblikket; Men nu maa jeg holde op, da jeg næsten ikke kan skrive rigtig af bare Søvnighed.
 1000 Hilsner til Eder alle
 Din Alhed
 Jeg fik en s. Kjole der er bleven nydelig syet og som jeg har haft paa til denne Fêtes -</t>
   </si>
   <si>
+    <t>1893-5</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Johan Bredsdorff
+Arnold Emil Krog
+Johanne Christine Larsen
+Nicolaus Lützhøft
+Christine  Mackie
+Johanne Oppermann
+Ellen  Sawyer
+Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var ansat ved Den Kongelige Porcelænsfabrik. 
+"Ungen" er muligvis Agnete Amstrup, som var datter af Alheds søster Christine. Hun blev født 22.3.1892.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen maler et blommetræ.
+Ludvig Brandstrup og Arnold Krog har diskuteret Alheds helbred og kunst. Begge disse forhold gør, at de synes, Alhed skal tilbringe sommeren hjemme hos forældrene. Hun hoster stadig, men er dog bedre. 
+Kan Ellen mon rejse til København sammen med Christine? Alhed vil gerne vise dem malerierne.
+Den følgende dag skal Alhed, Fritz Syberg og flere andre besøge Johan Bredsdorff.
+Johanne har været med på Porcelænsfabrikken, og Krog trykkede hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OMa8</t>
+  </si>
+  <si>
+    <t>Kære Moder!
+Jeg havde tænkt ogsaa at skrive et ordentligt Brev i Dag, naar Joh. skrev. Men saa opdagede jeg, at det var høje Tid at tage fat paa at male mit Blommetræ, saa opsatte jeg Brevet; Kunsten fremfor alt! – For at blive lidt ved det Emne! Saa tror jeg nok, at I faar den Fornøjelse at faa mig hjem i Sommer. – I Søndags var Onkel Lut ude hos Krog og de havde da drøftet mig, min ”Kunst” og mit Helbred! De var enige om, at jeg paa Grund af begge disse sidste Dele maatte hjem i Sommer! Krog kunde ogsaa godt se, at jeg gik og saa daarlig ud. Forresten er jeg meget bedre nu, men dog ikke mere befæstet, end at jeg igen i Nat hostede en Del. – Jeg glæder mig umaadelig til det, og venter mig meget af Sommeren! – Jeg har endnu ikke talt selv med Krog, men vil gøre det med det første! – Onkel Lut mente, at jeg skulde rejse strax, men jeg vil helst vente en 14 Dages Tid for at tjene noget til Maling og alt, hvad dertil hører. Jeg vil ogsaa gærne se Udstillingerne nogle Gange. – Kan Elle dog ikke rejse herind sammen med Chr? jeg vilde saa gærne være her sammen med hende og forevise hende disse Bunker af Malerier o.sv.—
+- - Vi har saa forfærdelig meget for i disse Dage! I Morgen er der paatænkt en Tur ud til Birkerød til Maleren Bredsdorff sammen med Frk Opperm. hendes Broder, Lutzhøft, Kunstneren og Anna. – Joh. har været med ude paa Fabriken i Dag og set en stor Brand. Mens vi stod der oppe kom begge Direktørerne; Krog trykkede hende i Haanden! – Skulde I ikke have nogle gl. Edelwejsblonder og andet, som Chr. kunde faa ud til min sorte Kjole, jeg har maattet sprætte Silketøjet af! 
+– Tak for den dejlige Pakke! vi har ordentlig nydt det! -
+1000 Hilsner til Eder alle Din Alhed.
+Knusk Ungen fra os.</t>
+  </si>
+  <si>
+    <t>1893-07-27</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frøknerne Larsen, Dagmar og Knold er.</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
+  </si>
+  <si>
+    <t>Frøkenerne Larsen kommer ikke før mandag. Fritz havde tænkt at tage dampskibet til København den følgende dag, men er ikke rask nok til at rejse før på tirsdag. Han ankommer altså onsdag aften. Håber, at Anna skriver snart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/X9Fv</t>
+  </si>
+  <si>
+    <t>[Øverst angivet med blyant, antagelig oplysninger fra kasseret kuvert: Til Frøken Anna Hansen. Kong Georgsvej 36 27.7.1893]
+Fåborg Fredag
+Kære lille T!
+Det er vist noget Vrøvl jeg skrev til Dig i mit forrige Brev; hvert Fald kommer Frøknerne Larsen ikke før Mandag. Jeg gik her til Fåborg for at skrive til Dig at jeg vilde stikke af til København med Dampskibet i Morgen, men kan nok mærke jeg ikke er rask nok til at gøre Rejsen før på Tirsdag. Jeg kommer altså Onsdag Aften med Dampskibet. Desværre kan jeg ikke få at vide bestemt hvad det hedder, men det lægger an ved Kvæstusbroen og hedder vist enten Saxo, Fiona eller Horsens. Jeg kunde nok have Lyst at stikke med Toget for Nemheds Skyld, men kan så ikke få mine Syle til at strække til. Mange Hilsener.
+Skriver Du ikke snart lille T. Du er vel ikke også blevet syg. Jeg skal have skrevet en Lap til Lützhøft så Du får ikke mer denne Gang.
+Hilsen fra Knold og Dagmar der var her nu. Farvel lille gode T. Din dåme D.
+[På bagsiden: blyantsskitser af blomster]</t>
+  </si>
+  <si>
+    <t>1896-02-04</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har været til generalforsamling.
+Lützhøft er blevet anmelder ved avisen Danebrog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ueaO</t>
+  </si>
+  <si>
+    <t>Kjerteminde 4/2 1896.
+Kære Alhed!
+Som De kan se af Overskriften er jeg nu i Kjerteminde igjen. Jeg var i Kjøbenhavn fra Torsdag Aften og kom hertil i Morges.
+Bliver De vel vred fordi jeg beder Dem om at skrive lidt til mig? Eller fordi jeg overvælder Dem saadan med Breve? Jeg gør det i Frygt og Bæven, men jeg kan ikke lade være da jeg længes saa forfærdelig efter Dem. Vores Generalforsamling var meget vellykket. Jeg var meget heldig med at træffe Folk, naar jeg undtager Lützhøft som jeg gerne vilde have set, men han var ikke til at faa fat i, han er jo bleven Musikanmelder ved Danebrog. Nu tror jeg at jeg vil holde med at skrive for ikke at overfylde Papiret.
+Deres hengivne Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1896-09-02</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Gothersgade 129 København K</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
+Louise Brønsted
+Leonard Holmstrøm
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Nicoline  von Sperling
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat i Gothersgade 129, København.
+Munter var en hund på Erikshaab.
+Den gamle er muligvis Hempel Syberg. 
+Det vides ikke, hvem Fru Nielsen var. 
+Nikoline von Sperling og hendes mostre boede på herregården Sandholt.
+På Sollerupgaard relativt nær Alhed Warbergs hjem var der en husholdningsskole oprettet af Nikoline von Sperling. Flere af Alheds søstre var elever på skolen gennem årene. Christine underviste formodentlig i klaverspil på Sollerup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0338</t>
+  </si>
+  <si>
+    <t>Laura Warberg har spillet kort med Hempel Syberg. Hun har været ude at gå i mørke med hunden og blev bange. Hunden, Munter, svinede hende til.
+Christine og Louise har set på to værelser i Nørregade.
+Christine har nu 29 timer om måneden på Sollerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0O1T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+p.t. Gothersgade 129 – 4.
+Kjøbenhavn K. 
+[Håndskrevet på kuvertens bagside:]
+Syberg er bedre nu
+[Poststempel]
+[I brevet:]
+Erikshaab – Onsdag
+Kære Abba!
+Det er nok hver Tirsdag, jeg kan glæde mig til at faae Brev fra Dig, og jeg vil saa besvare det Dagen efter. Vi oplever egentlig ingenting, der er værd at fortælle om. Alt staar godt til. I Aftes efter The gik Paludan og jeg til Gelskov for at give gl. Der en Whist; vi fik Punch og Kager og var meget velkomne. Han er svært glad ved en saadan lille Afveksling fra det ensformige Liv Han vandt lidt over 30 Øre og Bedstemor vilde tigge dem af ham til Frimærker, det vilde han skam ikke gaae ind paa. Hun sad og passiarede med at næste Gang, vi skal derind, maae vi have en af Pigebørnene med til at underholde hende. Vor egen Bedstemor længes vist efter København, men hun hører intet fra Thora, om naar hun skal komme. I Lørdags kom Dengse med 6 Toget og vi ventede Mutters alene med sidste Tog, alle Folkene var til Høstgilde, samt de smaa, vi var svært i Vaande for at faa Muk hentet, baade Alhed og Johanne var ude af Stand til at cycle, jeg havde strøget uafbrudt fra 7 Morgen til 6½ Aften; Pal. var ogsaa til Høstgilde. Resultatet blev at jeg gik alene med Munter og saa fik vi endelig Mor i Seng der absolut vilde med. Men tænk en Hare jeg er! jeg var 2 Gange ved Leddet og tilbage igen og kunde ikke faae Mod til at gaa, Munter løb fra mig kom en Gang stormende lige op paa min Mund med en vaad, [ulæseligt] Snude – til alles Fryd Dagen efter!! Saa kom Paludan og det endte med at Christine ogsaa kom, saa vi kunde helt have sparet os al den Staahej. 
+– Chr. og Muk har Kig paa 2 store rare Værelser i Nørregade, de skal selv møblere dem, saa det bliver billigere at boe der. Muk og Dede vilde skrive til Dig, de fortalte forresten intet nyt. En af Drengene i Dedes Klasse faar extra Timer hos Fru Nielsen i Matematik [oven over linien er skrevet ”i Matematik], hun er jo hjemme nu istedet for Johanne. De snakkede meget om, da jeg var der, om Dengse skulde have det ogsaa, hvis det er ham for svært; men det vidste jeg intet om sagde at det maatte vente til Du kom hjem at tale om det. Han havde ingen daarlige Karakterer faaet endnu. – 
+Frøknerne paa Sandholt er kommen hjem, men rejser igen paa Rundrejse-Billet til København og Jylland om 14 Dage. Paa Tirsdag begynder Chr. paa Sollerup; hun har nu i alt 29 Timer om Maaneden det er henved 100 Kr., Snedkerbørnene er jo billigere, end andre. Hun var i usædvanligt godt Humør i Søndags. – Bare dog Kyllingerne var friske til Mandag??? det er saa store Betydning. Jeg har lagt Tøj sammen i Formiddags, er derfor kommen lidt sent til at skrive. – Nu kun mange Hilsener til Dig og de andre to – tre – fire [et ulæseligt ord i parentes] Din Smaa.
+Holmstrøms Sølvbryllup har jeg glemt Dagen, Elle maa vel kunne sende noget til dem for os med sit eget? eller skal jeg faae købt i Odense og sende?</t>
+  </si>
+  <si>
+    <t>1897-01-16</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Peter Hansen
+Hedevig Lützhøft
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har været til generalforsamling. Han bor hos Eckardts og skal besøge Lützhøfts.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3fYD</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 16 Jan. Lørdag 97
+Kæreste Alhed!
+Som du ser er jeg herovre, og har naturligvis frygteligt travlt med at rende omkring. [noget af papiret mangler] her i Onsdags og var til Generalforsamling Tors [noget af papiret mangler] og i Morgen regner jeg [noget af papiret mangler] For Øjeblikket (Kl. [noget af papiret mangler] jeg her hos Eckardts hvor jeg har tigget dette Papir og Kl. 7 skal jeg hen til Lützhøfft. Det er vist forfærdelig længe siden jeg skrev sidst; men jeg haaber at ovenstaaende tjener lidt til min Undskyldning, og naar jeg saa kommer hjem skal jeg nok skrive et ordentlig Brev. Jeg skal hilse fra Peter og gratulere Dig jeg har nemlig fortalt ham at Du er min Kæreste. Mange kærlige Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-01-18</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Albert Gottschalk
+Peter Hansen
+Viggo Johansen
+C V Kjær
+Nicolaus Lützhøft
+Henry Lørup
+Theodor Oppermann
+- Philip
+Ruben
+Karl Schou
+Marie Schou
+- Skov
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Café Bernina lå på hjørnet Vimmelskaftet 47/Badstuestræde 2 i København i bygningen kaldet Tuteins Gård, som stadig findes. En schweizisk konditor og vinhandler, D.B. Schucari, åbnede cafeen i 1881. Navnet hentyder til Bernina-alperne i Schweiz. Stedet var i de to sidste årtier af 1900tallet mødested for kunstnere, litterater og bohèmer som August Strindberg, Knuth Hamsun, Holger Drachmann, Christian Krohg m.fl. 
+Wikipedia
+En alkekonge er en gammel betegnelse for en søkonge.</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har været til generalforsamling i København og været sammen med en masse venner. Han har besøgt Lørups, Peter Hansen på Malersalen, Johansen, Schou m.fl. Johs. Larsen har flere fugle liggende, som skal tegnes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bv6j</t>
+  </si>
+  <si>
+    <t>Kjerteminde Mandag 18 Jan. 97.
+Kæreste Alhed!
+Det var da et dejligt langt Brev, som laa her til mig, da jeg kom hjem i Gaar Eftermiddags, og det trøstede mig meget at læse om at jeg ikke skulde have daarlig Samvittighed, for det havde jeg naturligvis og lidt af det har jeg endnu, men nu maa du jo have faaet mit lille Brev fra Kjøbenhavn og saa haaber jeg at Du har tilgivet mig. Jeg kom temmelig hovedkulds af Sted herfra da det først blev bestemt, at jeg skulde rejse, om Tirsdagen, det er noget Sludder, jeg mener at jeg rejste Natten mellem Tirsdag og Onsdag og det blev først bestemt om Tirsdagen. Jeg ved ikke om Du nu kan forstaa det. Kl. 9 ½ Onsdag kom jeg til Kjøbenhavn og gik først ud til Schous men kunde ikke komme ind, jeg gik saa ud til Peters Onkel, hvor jeg lagde mit Rejsetøj og derfra til Lørups, til Eckardt, til min Fætter, til en Boghandler for at købe Fortegning til teknisk Skole og derfra til et møde i Bernina som Slott-Møller havde indbudt til og hvor jeg traf Peter, der var ikke mødt videre mange og der blev ikke vedtaget noget og Kl 9 gik Peter og jeg for at træffe Fru Neckelmann som vi spiste til Aften sammen med i en Kafé ved Stranden. Derefter fulgte vi Fru N. hjem og Peter fulgte mig saa op i sit Atelier i Helgolandsgade i ”Wieds Hotel”. Peter boede i den Til jeg var der ogsaa og overlod mig Værelset med Kaffe om Morgenen. Det bliver vist et udmærket Billede Peter maler med Jægeren, det er lidt over 2 Al højt og lidt mindre i Bredden, Portrættet af Fru N. syntes jeg ogsaa godt om, det er kun et lille Billede, vistnok kun en halv Al højt. Dagen efter hentede Peter mig og jeg var med oppe paa Theatrets Malersal, og se dem arbejde paa Dekorationerne til Borkman, hvad der var meget morsomt derefter gik vi ned og spiste Frokost og derfra gik jeg hen til Franziska og fik et romersk Bad, nu traf jeg Klaks paa Østergade og fulgte med ham hjem og spiste Middag og om Aftenen havde vi saa Generalforsamling i den frie Udstilling. Det bliver vist et frygtelig jasket Brev baade med Hensyn til Indhold og Skrift men jeg har saa travlt at det er lige ved at løbe rundt for mig. Du ved at da jeg var paa Erikshaab havde jeg en Ugle og en Maage og en Musvaage liggende og aldrig saa snart var jeg kommet hjem før jeg fik en Alkekonge en lille temmelig sjælden Svømmefugl, som havde ligget og ventet paa mig en 14 Dages Tid, saa maatte jeg jo lægge Musvaagen væk igen og allerede Dagen efter fik jeg Brev fra Peter at jeg nødvendigvis maatte rejse, saa laa det hele der igen. Nu da jeg kommer hjem igen har de fanget en meget smuk og sjælden lille Art hvid Skallesluger til mig, og da jeg jo skal have ”Lopperne” færdig til Kataloget inden den første og mine Tegninger heftet ind og sendt bort inden den 24 i denne Maaned kan Du nok indse at jeg har nok at gøre. Jeg har 4 Fugle liggende og har ikke rørt de 2 endnu. Paa Generalforsamlingen blev der ikke bestemt stort andet end at vi skal have en til i Løbet af en Maaned, da vi nemlig ikke har Vished for at vi kan faa den Byggegrund der er tale om. Til Spisningen hvor Gæsterne i Aar var indbudte, altsaa bl.a. Schou og Skov fik vi noget kedeligt Fiskefilet i Stedet for Østers og blev derfor ogsaa snydt for Rihnskvin. Bag efter holdt vi ud godt 4 og fik tilsidst Champagne som vist har været noget Skidt da jeg blev temmelig fuld, og var ret blød Dagen efter. Jeg stod op Kl. 12 og traf Skov paa Gaden, vi gik op paa Malersalen til Peter og derfra til Bernina hvor vi fik hver 2 Bayere og gik saa op i Kunstforeningen men ikke videre oplagte til at se paa Kunst. Vi traf Oppermann deroppe, som inviterede mig til Frokost. Jeg fulgte saa med Skov ud af Vesterbro for at faa lidt Appetit da jeg skulde til Middag hos Fru Lørup. Paa Vejen traf vi Gottschalk som fulgte med Resten af Vejen. Til Middagen var vi kun 4, Henry, Fru Lørup og Fru Philip, som nu er skilt fra Manden, men før vi spiste var der en Frk. Ruben yngre Søster til Fru P. som bestilte en Aquarel af mig. Glaskjær tror jeg ikke der er videre at tjene ved. Han kunde kun oftre 50 Kr paa Tegningen da det var et Forsøg, men ellers fortalte han at han ikke var videre karrig, saa hvis det gik godt kunde der maaske blive Tale om mere. Saa var jeg hos Schous. Barnet har det udmærket nu og Marie gaar i Rigsdagen og Schou har Timer, de har en Eftermiddagspige til 8 Kr om Maaneden hvad Fransiska siger er dyrt. Jeg var ogsaa hos Johansens og Oppermanns og Lørdag aften var vi hos Lützhøfft og Mutter, sammen med Schous, Franziska, Peter og Fru N. Skov og hans Søster skulde ogsaa have været der men kunde ikke komme. Min allerkæreste Alhed, jeg maa nu til at holde op denne Gang for at faa noget bestilt. Jeg har tænkt meget paa at Du skulde have den blegrøde Silkekjole paa, for du maa vist have set nydelig ud med den, Gud ved hvornaar jeg faar det at se. Jeg længes meget efter Dig min Kæreste og sender mine kærligste Hilsner.
+Din hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-02-11</t>
+  </si>
+  <si>
+    <t>Kastrup</t>
+  </si>
+  <si>
+    <t>Magnus -
+Peter Hansen
+Ellen Johansen
+Viggo Johansen
+C V Kjær
+Vilhelm Larsen
+Nicolaus Lützhøft
+Henry Lørup
+Theodor Oppermann
+Karl Schou
+Marie Schou
+Frida Schytte
+Christine Swane
+Fritz Syberg
+Sigurd Wandel
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Christine Larsen er kommet til Johansen-familien.
+Johs. Larsen har solgt billede med to unge Urhøns.
+Johs. Larsen har besøgt Th. Philipsen i Kastrup. 
+Han skal tegne nogle flere ænder og lave tegninger til Kjær/Glaskær.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7yKm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 11 Februar 1897
+Kæreste Alhed!
+[Tak for] Brevet jeg fik i Dag. I [noget af papiret mangler] Eftermiddags kom jeg [hjem] fra Kjøbenhavn, en [noget af papiret mangler] Smule forkølet, men det gaar vist over til i Morgen. Du ser altsaa jeg naaede alligevel at komme hjem Onsdag, men jeg fik heller ikke talt med Zahrtmann og heller ikke med Oppermann og jeg var heller ikke ude hos Schous. I Søndags traf jeg Klaks og Ellen oppe i Kunstforeningen, hun klagede over, at de vist helt havde glemt hendes Existens, [noget af papiret mangler] Erikshaab, hun hørte aldrig noget hjemme fra, og hun bad mig skælde ud naar jeg en Gang kom derned. Uglen blev saa anbragt hos [Johan]sens, vi var for resten [noget af papiret mangler] omtrent 3 Timer, vi [noget af papiret mangler] slev kørte Postvognen [noget af papiret mangler] i Sneen maatte [noget af papiret mangler] igjennem 2 Al høje Driver for at komme hen til Stationen, men saa maatte vi vente paa Fragt i 2 Timer saa vi naaede da at faa vor Bagage med og at blive nogenlunde tørre. Den første Aften var jeg med Peter og fru Neckelmann i Nørrebro Theater, hvor vi saa Mikadoen og et lille Stykke af Wenzel og Belman, samt Svend Knud og Valdemar. Jeg boede hos Lützhøft. Næste Dag var jeg oppe hos [noget af papiret mangler] Wandel og faa [noget af papiret mangler] for en af mine Tegninger [noget af papiret mangler] havde købt for at [noget af papiret mangler] Til Kunstforeningens [noget af papiret mangler], det var en med 2 unge Urhøns. Derfra gik jeg ud til Philipsen i Kastrup i et henrivende Vejr, stille og Solskin. Der blev jeg hele Dagen, vi var en Tur ude paa Isen, der laa en engelsk Damper og var skruet paa Grund af Isen, som stod helt op over den ene Side. Han bor storartet derude i et gammelt Jagtslot og har nogle dejlige Værelser med høje Vinduer og 7-8 Al til Loftet. Da vi havde spist til Aften i Marketenderiet gik vi op igen og [spillede] L’Hombre med e [noget af papiret mangler] Funktionærer ved [noget af papiret mangler] eller Kalkværket [noget af papiret mangler] vil spillede lige til [noget af papiret mangler] jeg sad med mit sædvanlige Held og tabte 58 Øre i ¼ Ører. Baronen er kommen til Kjøbenhavn i Mandags med hele Familien, men jeg har kun set førstnævnte. I Gaar [ordet overstreget] jeg mener i Forgaars var jeg paa Malerisamlingen med Lützhøft og Lørup, der traf jeg Schou, som vist maa have det temmelig godt i økonomisk Henseende da han havde givet Peter 10 Kr. til mig, som jeg laante ham en Gang sidste Aar, jeg mener Schou. [noget af papiret mangler] Billede saa jeg ikke [noget af papiret mangler] Gang, men Syberg [har] set det og var svært [noget af papiret mangler] for det. Om Aftenen var jeg til Frida Schytte Koncert med Lützhøft, Mutter og Baronen og Uglen og Ellen Johansen, bagefter var vi ÷de 2 sidstnævnte + Magnus henne at spise til Aften paa en Beværtning. Det lille Brev til uglen, som Du skriver om, har hun faaet. Jeg skal nu til at [have] tegnet nogle flere Ænder og saa skal jeg snart til at se hvad jeg kan gøre for Glaskjær, som jeg snart har faaet en del Breve fra. Det er ellers en Bestilling som ikke rigtigt smager m [noget af papiret mangler] vil han have mit [noget af papiret mangler] trykt paa Tallerk [noget af papiret mangler] og det vil jeg ikke [noget af papiret mangler] det til for 50 Kr, da jeg jo aldeles ikke aner om det de i England laver efter min tegning nu bliver til at kende igen. Saa nu vil jeg ønske at Du maa leve vel og snart igen skriver til din Kæreste. Kærlig Hilsen Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-04-15</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Vilhelm Larsen
+Nicolaus Lützhøft
+Christian Møller, maler
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Den ramme, som Larsen har bestilt, er ikke færdig. 
+Johannes Larsen har fanget en lærke med hænderne.
+Blomsterne i haven står flot.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aKbS</t>
+  </si>
+  <si>
+    <t>Kjerteminde 15 April 1897.
+Min egen Kæreste!
+[noget af papiret mangler] er kommen i Gang [noget af papiret mangler] skrive skal Du have [noget af papiret mangler] med det samme. [noget af papiret mangler]skreven Anmeldelse blan- [noget af papiret mangler] Lützhøft kom saa med. Anmeldelsebl. Skulde have været inde i Dag, men det naar jeg vel, det var rigtigt nok med 1ste Maj. Rammen var ikke en Gang færdig for Snedkeren det Bæst, han undskyldte sig med at Møller ikke kunde have forgyldt den alligevel sidst nævntes eneste Søn er nemlig [noget af papiret mangler] bleven begravet mens [jeg har] været borte. Jeg gik saa fra Odense i Gaar og kom hjem Kl. godt 8. Johanne og hendes Kæreste med nogle Brødre [noget af papiret mangler] Søster og nogle flere [Men]nesker var ude fo [noget af papiret mangler] mod Vadsækken, var nok egentlig [noget af papiret mangler] følge Bredsdorff [noget af papiret mangler] i Dag har jeg været ude i Marken med Tjalfe et Par Gange. Klaks og Agraren var med i Eftermiddag jeg tog en Lærke med Hænderne, og kunde ikke opdage at den fejlede noget, og da vi havde gaaet lidt med den kastede jeg den op i Luften, men den fløj kun et lille Stykke saa gik Agraren [noget af papiret mangler] tog den igen, men [noget af papiret mangler] efter prøvede vi igen og saa fløj den saa langt at vi ikke kunde se den til sidst. [noget af papiret mangler] sidder i Dagligstuen og [noget af papiret mangler] her er ikke videre [noget af papiret mangler] at skrive. Du kan [tro jeg] har savnet Dig me [noget af papiret mangler] Kæreste, men [jeg kan] ikke lade være med at være lykkelig hver Gang jeg tænker paa hvad det dog er for en dejlig Kæreste jeg har. Mine Kejserkroner ere over ½ Al høje og ser udmærket kraftige ud og der er en Masse Knopper i Tulipanerne, sidste Aar var der kun en Blomst i hver, men i aar er der nogen af dem, der [noget af papiret mangler] er med 3 Blom [noget af papiret mangler] Du kunde komme og se dem naar de ere i Blomst. Jeg skal hilse fra Moder og Fader. Vil Du hilse Dine Forældre og Søskende [noget af papiret mangler] og takke d[em for den] for den lange Tid je [noget af papiret mangler] nede. Agraren [noget af papiret mangler] nu med Huen f [noget af papiret mangler] nyfødte Kattekillinger, jeg skal hilse fra ham. 
+Mon jeg faar Brev fra Dig i Morgen? Jeg havde egentlig ikke tænkt at skrive før i Morgen, men saa kom jeg til at tænke paa, at jeg vist ikke vilde blive videre glad, hvis det var mig der skulde vente saa længe, men alligevel, Brevet havde [noget af papiret mangler] det ved at blive op. [noget af papiret mangler]
+Din heng. Johannes Larsen</t>
+  </si>
+  <si>
     <t>1897-05-06</t>
   </si>
   <si>
     <t>Stockholm
 London
 Hull
 Kastrup</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Sigurd Eriksen
 Ludvig Find
 - Hagedorn
 Svend Hammershøi
 Vilhelm  Hammershøi
 Peter Hansen
 Georg Jensen
 Martha Johansen
 Viggo Johansen
 Johannes Kragh
 Georg Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
@@ -3366,61 +859,95 @@
 - Flagstad
 Svend Hammershøi
 Vilhelm  Hammershøi
 - Jahn
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Emil Opffer
 Jørgen Petersen
 Hedevig Quiding
 Karl Schou
 Agnes Slott-Møller
 Harald Slott-Møller
 Fritz Syberg
 Kristian Zahrtmann
 Ernst Zeuthen</t>
   </si>
   <si>
     <t>Det er muligvis Aage Bertelsen, der refereres til.
 Slav er muligvis Svend Hammershøi.
 Sommerlyst var en forlystelseshave på Frederiksberg Allé</t>
   </si>
   <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
     <t>Det er småt med penge i familien. Johannes Larsen opmuntrer Christine Swane. Hun skal øve sig på det håndværksmæssige, så skal hun nok finde ud af, hvad hun vil. Der har været generalforsamling. Johannes Larsen har modtaget stemmesedler på Lützhöft.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ARDw</t>
   </si>
   <si>
     <t>Kjerteminde 23 Jan 1898
 Kjære lille Christine!
 Som Du vel ved af Sybergs Brev kom jeg hjem fra Kjøbenhavn i Forgaars. I Eftermiddag rejser jeg ud til Opffer i Nyborg og bliver til Fader kommer derud paa Tirsdag. Jeg skal hilse Dig mange Gange fra Alhed, som jo er ovre Brandstrups for Tiden. Jeg ser i Dit Brev i Dag at Du er ked af at Du ikke har faaet nogle Penge, og det er jo heller ikke saa morsomt at vi har saa smaat med dem, men nu i Dag har Agraren da Gud ske Lov faaet 138 kr. til Jørgen Petersen, saa vi behøver altsaa ikke længere frygte for at han skal sige noget til Agraren om det, og Du faar nok en af Dagene hvad Du skal have. Berthelsen skrev i Gaar til mig at han maaske kunde sælge mig den Aquarel med Tagene for 100 Kr. og hvis det gaar i Orden skal Du faa af dem. Hvad det angaar Du skriver om at Du er ked af at Du ikke kan sige mig hvad det er Du vil, saa skal Du ikke bryde Dig noget derom, for naar Du bare vil noget og Du ved selv hvad det er saa er det godt, og saa gælder det kun om for Dig foreløbig at gøre Dig saa megen Umage med det haandværksmæssige, som Du kan. Jeg mener Gibs og Perspektiv og den slags, saa skal Du se det kommer nok alt sammen. Jeg fik i Dag Brev fra Zeuthen med Stemmesedler paa Lützhöft og det har vel Baronen ogsaa faaet. Kan Du hilse Baronen og takke ham for hans Brev, hils for øvrigt alle dem som Agraren har regnet op og Sine. Jeg boede hos Lützhöft i København i København og havde det rigtigt godt derovre. En Aften var vi en hel Del ude i Sommerlyst og hørte Lützhöft og Fru Quiding og Fru Jahn og Hr Flagstad synge ” Figaros Bryllup”.
 En anden Aften var jeg med Alhed i Dagmarteatret. Generalforsamlingen gik meget roligt af, vi var ikke ret mange kun 16 og Slott-Møllerne manglede og Zahrtmann var syg, men han er da kommen sig, jeg var oppe hos ham forleden Dag. Vi fik kun en varm Ret denne Gang og en slags Vin og koldt Bord, og hele Mødet var færdigt Kl. 1-2 om Natten.
 Mutter skal spille Violincelsolo i Dag paa Sommerlyst. Vi var ogsaa ude hos Schous en Aften hvor vi havde et udmærket morsomt Aftengilde. Jeg var oppe hos Alfred og saa den lille Pige hun ser nu helt menneskelig ud og ligner et almindeligt Barn. Hammershøj jeg mener Slav har lavet et stort Portræt af sin Moder og nogle smukke Aquareller af Fredriksberg Slot og en af et Hjørne af Kronborg og gamle Hammershøj har lavet et aldeles udmærket Portræt af Fini Henriques, som jeg så ude hos Slav. Ja nu faar Du ikke mere denne Gang da jeg skal klædes om nu og med Posten. Mange kærlige Hilsner fra Din hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-02-01</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Bertel Christian Budtz Müller
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Alhed er stadig i København og tager sangtimer hos Mutter Lützhøfft. Hun bor tilsyneladende nogle dage hos Brandstrup efter at have boet hos Wilhelmine og Theo Berg og passet barn. 
+Kronprinsens adjudant: Johannes Larsen er af en fugleskydningsbror, Winckler, i Nyborg blevet bestilt til at male kronprinsen på en tavle.</t>
+  </si>
+  <si>
+    <t>Kronprinsen har ikke noget imod at blive portrætteret, og Larsen kan få fotos af ham hos Budtz-Møller. 
+Det stormer voldsomt, og et træ er revnet. Der er formodentlig væltet træer i skoven, hvor Vilhelm Larsen (Klaks) arbejder. 
+Larsen kan ikke fortælle meget om sit billede af Christian Andersen. 
+Johannes Larsen spørger, hvornår Alhed kommer hjem fra København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NbLt</t>
+  </si>
+  <si>
+    <t>Kjerteminde 1 Februar 1898.
+Min egen Kæreste!
+Jeg skal nu se om [noget af papiret mangler] kan skrive lidt mere [noget af papiret mangler] i Dag. Kl. er nemlig [noget af papiret mangler] jeg har lige været [noget af papiret mangler] skrive et Brev til [noget af papiret mangler] fik nemlig Brev [noget af papiret mangler] i Dag om at han havde faaet Brev fra Kronprinsens Adjudant om at h. k. H. ikke havde noget imod at blive malet og at Fotografier kunde faas hos Budtz-Møller. Det var et forfærdeligt Stormvejr i Gaar. I Aftes var jeg ude paa Andetræk, der laa nogle Ænder ind[noget af papiret mangler] jeg kom derud, me[noget af papiret mangler] af og kom ikke igen til mine [noget af papiret mangler] at jeg blev voldsomt træt, det blæste saadan at Sveden løb ned ad Ryggen paa mig, af [noget af papiret mangler] mig op mod [noget af papiret mangler] Det midterste af de [noget af papiret mangler] Træer jeg har malet [noget af papiret mangler]ket lige fra Roden [noget af papiret mangler] Kronen, jeg var nede [noget af papiret mangler] det da jeg kom hjem [noget af papiret mangler]bystranden og Fader fortalte mig det, Revnen gabede hver Gang Blæsten tog i det og jeg troede at det vilde falde, men i dag er det jo forholdsvis stille og der ikke meget at se paa det nu, saa det klarer sig vel en Tid endnu. Klaks skulde have telefoneret [i Dag] eller i Gaar efter [noget af papiret mangler] Ullerslev, men [noget af papiret mangler] har ikke hørt noget fra ham. Fader og jeg mener at der rimeligvis er blæst en Del Skov om dernede, da det blæste [noget af papiret mangler] saa stærkt og m[noget af papiret mangler] Vind som den Ga[noget af papiret mangler] blæste saa meget [noget af papiret mangler] 3-4 Aar siden, saa [noget af papiret mangler] vel med med Skovrider [noget af papiret mangler] at se paa Ødelæg[noget af papiret mangler] Vi blev vejet den Dag at Agraren var hjemme han har taget paa igen og har nu vundet 18 ½ P siden han kom paa Skolen, jeg havde tabt 3 P og vejede kun 156 P og Tjalje vejede godt 45, hvad der er det meste han endnu har vejet. Jeg kan ikke [noget af papiret mangler] dig noget om Chr. [Andersens] Billede endnu da [det] er lige i Begyndelsen, men jeg er ikke helt ækel ved det endnu, saa jeg kommer vel [noget af papiret mangler] rigtigt i Gang med [noget af papiret mangler] Du endnu ingen [noget af papiret mangler] om hvorlænge Du [noget af papiret mangler] København, jeg [noget af papiret mangler] efter at kysse Dig [noget af papiret mangler]n søde Kæreste [noget af papiret mangler] snart skrive til mig, hvordan gaar det med Dig med Dine Sangtimer hos Mutter? Kan Du hilse Mutter og Lützhøfft fra mig næste Gang Du kommer der hen. Mange kærlige Hilsner til Dig selv, Du er den allerbedste, fra din hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1898-02-09</t>
   </si>
   <si>
     <t>Slagelse</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Christian Andersen
 Peter Hansen
 Christine  - Kusine
 Adolph Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Nicolaus Lützhøft</t>
   </si>
   <si>
     <t>Alhed eller en anden har spyttet blod.
 Johs. Larsen havde tabt den ene side af brevet fra 8. februar 1898 på gulvet, og det kom ikke med i kuverten den dag, så han sender arket nu.
 Klaks har kørt skovriderens hunds ben over.
 Brev 2:
 Johs. Larsen beder Alhed se i brevene, hvornår han begyndte at male på Christian Andersen. Han maler nu på hans hænder.
 Agraren har tegnet Alhed på brevet fra 8. februar 1898.</t>
   </si>
@@ -3499,50 +1026,86 @@
     <t>Alhed Larsen var to måneder i København januar til marts 1898 blandt andet for at tage sangtimer hos Hedevig Lützhøft.
 Bommesi: stof af bomuld, opkradset på den ene side, der tidligere blev brugt til børne- og kvindeundertøj (Den Store Danske)
 Ellen Hirschsprung blev kaldt Madame, men madame kan også være en anden person.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2134</t>
   </si>
   <si>
     <t>Alhed bliver ofte inviteret til middag og bal. Hun og hendes søstre er blevet omtalt, som ualmindelig dannede og elskværdige mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FD8g</t>
   </si>
   <si>
     <t>18-2-98
 Kære Mor!
 Nu er det vist snart paa Tiden, at jeg faar sendt en lille Skrivelse hjem, der er ingen livlig Korrespondance imellem os, - Nu kommer Elle nok i Morgen. Madame var her i Aftes, - muligvis for at sige det, - men her var ingen hjemme. Johanne og Muk fortalte mig det i Aftes; [overstreget: var] vi var sammen inde i ”Standart”s Vinkælder paa Kongens Nytorv, hvor Thomas gav en Flaske Vin paa os og Din Ven Viggo Clausen. Bagefter var jeg til Fødselsdag hos Lützhöfts, det var Fru L’s 25 Aars Fødselsdag. Jeg kom meget sent Kl. 10½, saa Selskabet var i fuld Gang, der var 28 Mennesker og meget livligt, jeg kendte en Del af dem. – Vi ere bedte til Bal ude i Frederiksborg paa Mandag, Johanne, Lugge , Pan og jeg. Vi blev løselig inviterede derude den Dag x, men senere fik vi Brev fra Thomas med en meget indtrængende Invitation fra Begtrups til ogsaa at være der om Natten.
 x [tilføjet langs kanten: Vi var der i Søndags]
 Thomas sagde i Gaar, at de havde komplimenteret ham, fordi han kendte saa ualmindelig dannede og elskværdige Mennesker. Vil du ikke sende med Elle min [tilføjet over linjen: bleg] røde Empirekjole (fra Italien), den jeg havde paa til Høstgildet, den er vadsket og maa hænge ren et eller andet Sted, eller ligge i en Kiste, det maa I endelig; x Thomas sagde , at vi kunde godt møde i 
 x [tilføjet langs kanten:] Jeg kan selv stryge den [tilføjelse slut]
 Dragter, det var halvt Karneval og halvt Bal. Jeg vil nødig spendere min blegrøde Silke. Paa Torsdag skal vi til Maskerade ude i [overstreget: Birke] Læssøgade. – Lige efter at Du var rejst blev jeg bedt til stor fin Middag hos gl. Hendriks. (Berta &amp;amp; Lud var ikke med.) Jeg fik i en Fart min nye gule syet, den blev rigtig nydelig. – Jeg morede mig godt, havde Weiss til Bords og Anton Svendsen paa den anden Side. Krøjers var der, Zahrtman, en Dr. Halberstadts, Overretssagfører Zeuthen, en Frk. Koch med Broder, Grosserer Henriques, Asta Hejmann og saa vist ikke flere. - - -
 Vil Du takke Frk Jensen for Brevet; Dit Fløjl havde jeg leveret ind; jeg gik senere derind for at faa dem til at love det færdig til d. 21nde, de lovede at sende det. – Jeg haaber at faa lidt Tøj med Elle. Den Uldtrøje jeg fik, var ikke den Magen til den, der blev borte, men den kommer maaske med Elle. Jeg vilde gærne tillige have mine to Bommesiskørter, og om mulig et eller to hvide Skørter; jeg har renset,
 [Resten af brevet mangler]</t>
   </si>
   <si>
+    <t>1898-02-20</t>
+  </si>
+  <si>
+    <t>Ullerslev</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Mogens Brandstrup
+Albert Gottschalk
+Lea Gottschalk
+Christian Kampmann
+Johanne Kampmann
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Johannes Magdahl Nielsen
+Ellen  Sawyer
+Karl Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i København, hvor hun modtager sangtimer hos Hedevig Lützhøft og er barnepige i flere familier.</t>
+  </si>
+  <si>
+    <t>Alhed sidder med Brandstrups lille dreng på skødet, mens hun skriver.
+Karl og Marie Schou har fået at vide, at deres unge pige i huset lider af ligfald (epilepsi). Hun er straks rejst.
+Gottschalk er sur over, at hans mor kun vil give ham 25 kroner til rejsen til Fyn, og Alhed spørger, om Johannes Larsen ikke havde aflyst besøget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yxxC</t>
+  </si>
+  <si>
+    <t>Kære Las!
+Du faar kun et lille Par Ord i dag. Det er Søndag, og jeg skulde naa at besøge baade Arkitekt Magdahls paa Nørrebro og Kampmanns og saa har jeg lovet at være hertilbage til Aften, at vi muligvis kunde faa os en hyggelig L’Hombre. – Jeg naaede akkurat at faa Dit Brev med Toget i Aftes, jeg gik rasende hurtig til Posthuset, - heldigvis er jeg jo ikke saa elendig til at gaa, som [ulæseligt ord] mener. – Monse vil absolut sidde paa mit Skød, mens jeg skriver, han stod og sagde ”ab” saalænge, at jeg maatte forbarme mig over ham; nu sidder han og siger ”kig” og prikker med sine smaa Fingre paa Papiret og er rasende sød. Han skulde passende sige Goddag Las men det har han helt vænnet sig af med. – Jeg var ude hos Schous i Aftes. Schou kom henne fra en Kunst[ulæseligt], belæsset med 40 Kr, som han havde tjent ved at tegne noget for ham. Han havde lige mødt Gottschalk, som beklagede sig over, at hans Mor kun vilde give ham 25 Kr. at rejse til Fyen for. Har Du da ikke svaret nej? han maatte da have faaet i det mindste Dit telegram den Gang. Tænk, Schous havde i Gaar faaet at vide, at deres Pige lider af Ligfald og Krampe, den Aften, de var hos Lützhøfts havde hun f. Ex. haft et Anfald og ligget besvimet lidt ude paa Køkkengulvet. Det er fælt at tænke paa, hvad den arme [ulæseligt ord] har været udsat for med saadan en Beskytterinde. Hun rejste strax i Gaar. – Dine Bøger var komne i Gaar. Tak for Dit Brev i Dag. Jeg glæder mig til at se Roserne i Ramme og meget til at se Chr. A. (Men næsten allermest til at se Dig selv. Jeg kan godt lide Dig.) – Du skal nu ikke køre til Ullerslev paa Lørdag, førend Du hører nærmere fra mig desangaaende. – Det glæder mig meget, at Du ikke tror, jeg vil forstyrre Dig. Jeg havde helt faaet Skrupler, da jeg hørte, Du var bange, Gottschalk skulde. – Sikken et Grisebrev, Du faar, Mense har ogsaa fedtet det, nu er han gaaet ned, men nu vil jeg slutte, fordi jeg ikke har Tid at skrive mere. – Elle kommer først paa Tirsdag. – 1000 af de allerkærligste Hilsner fra Din Alhed.
+20 – 2 – 98 -</t>
+  </si>
+  <si>
     <t>1898-03-24</t>
   </si>
   <si>
     <t>Ringe, Fyn</t>
   </si>
   <si>
     <t>Peter Hansen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft</t>
   </si>
   <si>
     <t>Johannes Larsen skal snart rejse til København. Hans far og mor har fået ordnet alt tilfredsstillende på deres tur til Sverige, og de har besøgt Den Fri Udstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rCzk</t>
   </si>
   <si>
     <t>Kjerteminde 24 Marts 1898.
 Min egen Kæreste!
 Jeg kom saa af Sted i [noget af papiret mangler] efter at Karlen havde [noget af papiret mangler] Linerne om 2 Gange, de [noget af papiret mangler] nemlig forkert igen, men [noget af papiret mangler] kom dog derhen saa tid[noget af papiret mangler] at jeg maatte vente lidt paa dem. Da vi kom hjem sad vi og snakkede til Kl. 4 og gik saa i Seng jeg sov til Kl. 10 og har det udmærket i Dag. Det blæser en Storm af N.O. med lidt Sne. Det var gaaet Fader og Moder saa udmærket ovre i Sverige og de havde faaet ordnet alt til deres Tilfredshed, men det kan jeg altid fortælle naar jeg kommer til Kjøbenhavn, jeg har skrevet til Lützhøfft og Mutter om de vil have mig nogle Dage og at jeg rejser herfra Søndag, Man[dag] eller Tirsdag. Fader og [Mo]der var inde og saa [den] fri Udstilling i Gaar, [noget af papiret mangler]der var henne og kigede [ind] ad Døren og mødte saa Peter, som tog dem der ind og viste dem omkring. Jeg glemte at fortælle Dig i Aftes at den Familie der kom ind i min Kupe i Ringe stod og gjorde Bemærkninger om din graa Hat, det var Manden der opdagede den og Konen sagde at den saa ud som om den var fra sytten hundrede og Hvidkaal. Jeg var heller ikke en Smule ked af at rejse fra Dig i Gaar, det var fordi Du var saa glad, det er vist en mærkelig Grund, men der er jo heller ikke ret [læn]ge til vi ses igen. Jeg [fik] Brev fra Marie i Dag [hun] beder mig om at hilse [Dig] naar jeg skriver til Dig. [Jeg] haaber at faa Brev fra Dig i Morgen. Mange kærlige Hilsner fra Din
 Johannes Larsen.</t>
   </si>
@@ -3564,50 +1127,80 @@
 Johanne Kampmann
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou
 Fritz Syberg</t>
   </si>
   <si>
     <t>Bedstemor (Johanne Christine Fenger), som Alhed besøgte, døde 5. april 1898.</t>
   </si>
   <si>
     <t>Alhed har været på Den Frie Udstilling og bl.a. set Larsens billeder og Sybergs tegninger til historien om en Moder. Hun sender kataloget fra udstillingen.
 Johannes Larsen kan godt bo hos Lützhøft, når han kommer til København.
 Alhed har besøgt Bedstemor, som ikke havde det godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Cwgi</t>
   </si>
   <si>
     <t>Kære lille Las!
 Jeg er ganske blød og ødelagt af at gaa og se paa den fri Udstillings Befolkning og tale med Folk. Billederne fik jeg jo ogsaa set noget paa, men det er ellers vanskeligt at faa Plads og Ro til det mellem alle de Mennesker. – Kunstnerens Tegninger ere aldeles dejlige, det er dem til ”Historien om en Moder”, Akvarellerne ogsaa, men dem kendte jeg de fleste af. Han har solgt 2 af dem 200 Kr. pr. Stk. men den ene, som gl. Hendrik købte, skrev jeg vist om i Gaar. – Gamle ”Slav” har ogsaa nogle storartede billeder, som Du kan glæde Dig til at se. Men ellers synes jeg, det meste er temmelig middelmaadigt, med kun enkelte rigtig gode Billeder. – Dit Andetræksbillede hænger udmærket og ogsaa de smaa men Chr. A. hænger altfor højt synes jeg. Du har jo desværre ikke solgt noget i dag, altsaa faar Du slet ikke noget solgt! Schous saa jeg meget flygtig, P. saa jeg, men han saa ikke mig, og inden jeg vidste et Ord af det, var han gaaet igen. – Mutter og Lüsse skal jeg hilse Dig fra og sige, at Du var velkommen; de snakkede noget om at de vilde være forvirrede Søndag Aften, men det kan jo da ikke genere Dig, synes jeg. – Det passer mig bedst, hvis Du kommer Søndag, Mandag kan jeg nemlig ikke hente Dig paa Banegaarden, da vi ere paa Konsert, og til Tirsdag maa Du paa ingen Maade vente med at komme, da ere Kampmanns nemlig ude til Middag, og saa kan det passe saa udmærket, at jeg kan være sammen med Dig hele Eftermiddagen! – Er Du nu med? Enten maa Du komme Søndag, saa skal jeg være der eller ogsaa Mandag, saa er jeg der ikke, men saa kunde jeg gaa fra Konserten, den er meget tidlig forbi, op og hilse paa Dig hos Lüsses. Det var en vidtløftig Historie at skrive nu, og jeg har ét endnu, at Mutter nemlig gærne vilde have et Par Ord fra Dig Søndag Morgen om hvornaar Du saa kommer. Og saa er der ét endnu, - at jeg glæder mig forfærdelig meget til at se Dig. Tak for Dit Brev i dag. Du er rigtignok sød til at skrive til mig. – Hermed Kataloget, de to første ere gode synes jeg, og enkelte af de smaa, men andre af dem ligner ikke rigtig af noget. – Jeg skal ned hos Lud og Berta i Aften saa tager jeg dette Brev med paa Posthuset. – Jeg var til en dejlig Konsert i Aftes en ung Russer ved Navn ”Gabrilovitsch”. – Sikken en Vinter vi har i disse dage, det er væmmelig koldt, pas paa, Du ikke forkøler Dig paa Rejsen! – Jeg var hos Bedstemor i gaar, men kom ikke ned til hende, hun er meget svag. I Dag til Morgen var jeg ude hende, hun er meget forandret, synes jeg. - - -
 Nu Farvel, jeg haaber ikke, jeg kommer for sent paa Posthuset. 1000 kærlige Hilsner til min allerbedste Ven fra Din Alhed
 25nde – Marts – 98.</t>
   </si>
   <si>
+    <t>1898-03-26</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skrev i sit forrige brev til Alhed, at han ville tage til Ulrik Plesner i Birkerød søndag
+Rhea var et af Johannes Larsens fars skibe.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen rejser til København søndag nat. Han tager ikke til Ulrik Plesner søndag alligevel.
+Et af faderens skibe er strandet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O5AW</t>
+  </si>
+  <si>
+    <t>Kjerteminde, den 26 Marts 1898
+Kæreste Alhed!
+[noget af papiret mangler]t et Par Ord, som jeg [noget af papiret mangler] Du faar saa tidlig at [noget af papiret mangler]n gaa ned at tage [imod] mig. Er Du der ikke [noget af papiret mangler] jeg hen til Lützhøfft. Jeg tager herfra i Nat og kommer altsaa Søndag Formiddag mellem 9 og 10 tror jeg. Jeg tager ikke til Birkerød Søndag.
+Mange Hilsner
+Din hengivne
+Johannes Larsen
+P.S. Rhea er strandet i Morges ude i [noget af papiret mangler]lefjord</t>
+  </si>
+  <si>
     <t>1898-03-30</t>
   </si>
   <si>
     <t>Københavns Domkirke
 Stege
 Ullerslev Kirke, 5540 Ullerslev</t>
   </si>
   <si>
     <t>Kristina Eckardt
 Viggo Johansen
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Nicolaus Lützhøft
 - Petersen lærer Dalum
 Theodor Philipsen
 Christine Swane
 Anna Syberg
 Fritz Syberg
 Hans  Syberg</t>
   </si>
   <si>
     <t>A/S Em. Z. Svitzer Bjergnings Entreprise blev stiftet 1833. Den første danske bjergningsvirksomhed (Den Store Danske). Det er uvist, hvem Nielsen er
@@ -3617,80 +1210,162 @@
 Det er uvist, hvordan fru Mohr og præsten passer ind.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København sammen med Alhed. I.A. Larsens skib Rhea er stødt på grund. Det er vanskeligt at håndtere papirarbejdet. Anna Syberg har fået billeder med på en udstilling i København. Vilhelmine Larsen håber meget, at Johannes får solgt nogle billeder. Det er snart påske og familien skal samles. Alheds lillebror - Dedde - skal konfirmeres d. 3.4 (Palmesøndag).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ib7c</t>
   </si>
   <si>
     <t>Kjerteminde den 30/3 98
 Kjære Johannes!
 Jeg har ventet paa Besked om Rhea men først nu idag kan jeg svare den staar paa ren Sandbund og Svitzers dykkere skal tage den af, Skib og Ladning deler Udgifterne der har været forlangt 1000 [Mrk.] men det gaar Fader vist ikke ind paa. Lasten menes at være ubeskadiget da Skibet er tæt, men vi ved intet om Ladningen skal sejles til Stege. 2 meget vanskelige Breve fra Nielsen er vi kommen igjennem var vi ikke saa øvede gik det ikke – 
 Nu kom her Brev fra Agraren han faar Ferie Mandagaften saa vil han blive derhenne Søndagover besøge Christine Eckardt Søndagformiddag og Lærer Petersen om Aftenen, dersom du og Alhed vil hjem om Mandagen saa kan vi jo hente Eder alle 3 – Mandag Eftermiddag
 Fru Mohr var her igaar hun fortalte at de skulde samles hos Præsten om Mandagen og gaa til Alters om Tirsdagen, bliver Alhed derude den Dag saa kan hun følges med Uglen som først kan komme Onsdag da Sybergs er i København og har bedt hende om at blive hos Børnene vi kunde jo saa hente dem i Ullerslev 
 Christine Eckardt har Agraren lovet at hente i Ullerslev Torsdagformiddag da han ikke kan komme før, Marie har jeg slet ikke hørt fra siden vi kom saa jeg ved ikke om hun kommer i Paasken, men nu skriver jeg til dem begge i Eftermiddag
 Christine er meget glad fordi Anna Syberg har faaet sine Billeder antaget paa Charlottenborg du har maaske allerede talt med dem
 Dine Bøger kom i dag og jeg fik dem løst, Faer og Vilhelm synes Bindene er grulige grimme det synes jeg nu ikke
 Vi skal slagte Grise i morgen og jeg bryggede igaar og vi vasker lidt idag saa du ser vi ere i fuld Arbejde med al huslig Gjerning
 Du haar vel allerede seet Sybergs Avisen kom nu ere I fornøjede med Indkjøbene til Galleriet fra begge Sider – det glædede mig at de kjøbte baade af Phillipsen og Viggo Johansen – det er dem jeg kjender
 Jeg glæder mig rigtig denne Gang til at høre dig fortælle om Malerierne nu kjender jeg dog en lille flygtig Deel af det , husk at fortælle Lythøft at jeg har rullet hans Maleri sammen det er dog fremad saa naar det nok at komme hjem engang
 Idag kom her et stort Brev til dig det [ulæseligt ord] da Fader ingen Fuldmagt havde, skrev vi din nuværende Adr. paa saa du har vel allerede modtaget det naar du faar denne Pakke
 Jeg haaber for dig at det er glade Dage du har derinde i Hovedstaden især nu I ere samlede derinde, min Sorg er dine Pengesager hvordan skal du klare dig oh skriv mig dog et lille Ord om det ikke lysner jeg kigger med Uro i Avisen, men jeg er dog ikke styggere end jeg glæder mig meget for hvert Billede der sælger men dig du min kjære under jeg dog bedst et Salg; naa Aabningstiden er jo lang endnu, det kan komme. Vi har nu 6 Lam og de ere raske – flere bliver der ikke – og Peder er solgt til Slagtning paa Lørdag det er alt det nye her – vi ere raske og hilser Eder saa kjærlig 
 Din trofaste Moder</t>
   </si>
   <si>
+    <t>1898-04-01</t>
+  </si>
+  <si>
+    <t>Storebælt</t>
+  </si>
+  <si>
+    <t>Hedevig Lützhøft
+Nicolaus Lützhøft
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed er ked af, at hun skulle rejse fra Johannes Larsen, for han så trist ud, da de skiltes. Har hun været væmmelig imod ham? Hun skriver brev i styrmandens kahyt på Storerbæltsfærgen og håber, at Larsen gik til fx Lützhøfts, da de skiltes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rUT5</t>
+  </si>
+  <si>
+    <t>[Fortrykt på papiret på brevets side 2:]
+STATSBANEDRIFTEN
+STOREBELTSOVERFARTEN
+Føreren af Dampskibet ”Mjølner”
+Den 189
+[Håndskrevet, på hovedet over overskriften]
+Jeg tager hjem til Erikshaab i Morgen
+[Håndskrevet, ikke på hovedet]
+Kæreste lille go’e Las!
+Du kan rigtignok tro, jeg var forfærdelig ked af at skulle rejse fra Dig uden at have faaet talt med Dig, hvor kunde jeg dog ogsaa misforstaa Dig saadan, at jeg trode, Du vilde skrive et Brev; jeg skulde have med. – Jeg har tænkt paa Dig paa hele Rejsen, og Dit Ansigt staar hele Tiden for mig saadan som Du saa ud, da Du stod udenfor Kupéen. Du saa saa ked af det ud, og havde det ikke været for den Konfirmations Skyld, var jeg staaet ud af Toget og var bleven hos Dig! – Men hvorfor var Du egentlig saa ked af det? – Vi ses jo snart, ikke sandt; og saa kunne vi jo tale om det. Jeg er bange, at Du mest af det [de to ord overstreget] var ked af det, fordi jeg slet ikke har været god ved Dig derinde, Du kan ogsaa tro, jeg er vred paa mig selv over at jeg kan være saadan. – Men naar vi nu ses igen, tror jeg nok, jeg bliver ganske forfærdelig god ved Dig, jeg synes da, at jeg længes efter Dig mere end nogensinde, og Du maa endelig komme snart. Jeg haaber, at jeg faar Brev fra Dig i Morgen, men jeg er bange, det først bliver i Overmorgen. – Jeg gad vide, hvor Du gik hen, da jeg var rejst fra Dig, jeg haaber, Du gik op hos Lützhøfts og i de andres Selskab glemte Din stygge væmmelige Kæreste. – Det er jo et nydeligt Vejr i Dag. Vi ere paa Færgen nu og jeg sidder og skriver i Styrmandens Kahyt; Elle og jeg gik rundt og ledte efter Skrivemateriale. Saa mødte vi Styrmanden med en Blyant i Haanden, vi spurgte om vi maatte laane den, ”ja det ved Gud, De maa” sagde han, men da han hørte, at vi heller ikke havde Papir, sagde han, at hvis vi vilde følge med ham, skulde vi ”ordne det paa en helt anden Maade”. – Og nu sidde vi rigtig rart her i hans Kahyt. – Hvornaar tror Du, Du kommer? Hvordan mon jeg skal faa Has paa de Dage, til jeg ser Dig igen! Pas faar [ordet overstreget] for Himlens Skyld paa ”den elektriske” og alle andre frygtelige Mordredskaber derinde. Hav det godt paa alle Maader og glæd Dig lidt ved Tanken om, at jeg tænker saa uendelig kærligt paa Dig min egen Elskede! Nu Farvel, jeg synes næsten ikke, jeg kan slutte, det er ligesom, der er saa meget endnu, jeg skulde sige til Dig! – Elle hilser. Jeg fik ikke rigtig sagt Farvel til Dig, men Du kan stole paa jeg skal sige Goddag, naar vi ses. Din Alhed – hils dem alle sammen
+Sig mig, om Du holder noget af mig eller om Du er bleven altfor vred. – Jeg elsker Dig.</t>
+  </si>
+  <si>
     <t>1898-04-05</t>
   </si>
   <si>
     <t>Christian Eckardt
 Kristina Eckardt
 Franziska  Erichsen
 Martha Johansen
 Nicolaus Lützhøft
 Julius Paulsen
 Anna Syberg
 Fritz Syberg
 Elisabeth Wandel
 Sigurd Wandel</t>
   </si>
   <si>
     <t>Franziska f. Syberg (Fritz Sybergs søster) har et værelse hos Lützhøft, så hun er sandsynligvis i huset hos parret.
 Forestillingen Brand gik på Dagmarteatret, fremgår det af tidligere breve.</t>
   </si>
   <si>
     <t>Johannes Larsen har set Julius Paulsens udstilling i Kunstforeningen (Gammel strand, København). 
 Han har været i teatret og se forestillingen Brand med Franziska Syberg, Fritz Syberg (Baronen) og Anna Syberg (Hønset). Det var varmt og kedeligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v8YB</t>
   </si>
   <si>
     <t>Kjøbenhavn 5 April 1898.
 Min egen Kæreste!
 Jeg sidder her hos Lützhøfft og skriver, eller rettere i Franziskas Værelse, jeg er nemlig herinde under Paaskud af at tegne Solsorter til L. derfor skriver jeg med [noget af papiret mangler] og Tusch, for Resten har j[noget af papiret mangler] saa det er meget be[noget af papiret mangler] jeg skriver nu. Jeg tror jeg [noget af papiret mangler] i Morgen ogsaa og lader [noget af papiret mangler] rejse alene. I Dag har vi været til frokost hos Fru Johansen sammen med Fru Wandel og den unge Wandel og derefter var jeg i Kunstforeningen og saa paa Julius Poulsens Udstilling den er nemlig aaben endnu, derefter traf jeg sammen med de andre igen og spiste i Bræddehytten med Baronen og Hønset og gik saa paa den frie Udstilling og nu er vi her sammen med Schous. Det traf sig næsten i Aftes at jeg fra Eckardts gik her op for at høre efter Brev og [noget af papiret mangler] stod Franziska og skulde [noget af papiret mangler] Brand og Baronens [noget af papiret mangler]et. Jeg fulgtes saa med [noget af papiret mangler] skulde sidde i Parterret [sam]men med Baronens og jeg sad midt i første Parket imellem nogle fremmede Mennesker og svedte og kunde ikke røre mig. Forestillingen varede til 12 ½ og til sidst havde jeg umaadelig Besvær med at lade være med at falde helt i Søvn. Da jeg kom hjem laa jeg og læste Dit Brev et Par Gange igennem, det var et udmærket Brev og det var nydeligt af Dig at skrive saa hurtigt til mig. Jeg ventede Brev fra Dig i Morges igen skønt jeg jo ikke har fortjent det og nu ga[ar] jeg saa smaat og haa[ber] der skal ligge et naar j[eg kom]mer hjem, men jeg bli[ver] gnaven hvis der ingen [er]. Du er saa sød og god og jeg elsker Dig og længes meget efter Dig og glæder mig umaadeligt til at se Dig. Mange kærlige Hilsner fra Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-05-04</t>
+  </si>
+  <si>
+    <t>Franziska  Erichsen
+Jeppe Andreas Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Christine Swane
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København, og Alhed bor stadig hos forældrene på Erikshaab efter at have født sit første barn. Af brev fra Johannes Larsen 3.-4. april 1898 fremgår det, at I.A. Larsens skib, Rhea, var gået på grund, og at I.A. Larsen ikke havde råd til at få det fri og hjem. Johannes Larsen ønskede derfor at hjælpe faderen med et større beløb.</t>
+  </si>
+  <si>
+    <t>Alhed er ked af, at Johannes Larsen ikke tidligere har talt med hende om at give pengene fra et malerisalg til IA Larsen (Johannes Larsens far). Han må skynde sig at gøre det. Alhed og Johannes Larsen har misforstået hinanden i denne sag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rGjm</t>
+  </si>
+  <si>
+    <t>Kæreste Las!
+1000 Tak for Dit lange Brev, som jeg fik i Dag. Hvor det var kedeligt, at Du ikke talte Ugen før med mig, saa kunde Du rimeligvis have sparet Dig at gaa og være ked af det. Jeg vilde naturligvis have sagt, at Du skulde give Din Far Pengene, jo før jo hellere, at han kan faa Skibet hjem. Jeg synes, det er dejligt, hvis Du kan hjælpe Din Far. og [ordet overstreget] Naar jeg sagde, at Du hellere maatte give mig Pengene, var det kun fordi jeg mente, at det var helt ligegyldig hvem af os to, der havde dem. – Men Du maa endelig skynde Dig at give Din Far Pengene eller skrive til ham, at han kan faa dem; hvad Glæde kunde vi dog ogsaa have af at bruge dem naar Din Far trængte! – Hvor kunde Du egentlig tro, at jeg skulde tænke anderledes om den Ting. – Det bliver kun et kort Brev, Mor er ved at rejse til Odense, og jeg skal hjælpe hende. – Hvornaar kommer Du ned til mig??? Jeg længes meget efter Dig. – Hils dem alle sammen mange Gange, og sig Mutter og Lüsse Farvel fra mig, det fik jeg ikke gjort. Samt Franziska.
+1000 kærlige Hilsner fra Din Alhed.</t>
+  </si>
+  <si>
+    <t>1898-05-12</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Nicolaus Lützhøft
+Frederik Rex
+- von Rosen</t>
+  </si>
+  <si>
+    <t>von Rosen har fået redningsmedaljen: Johannes Larsen har i tidligere breve skrevet til Alhed om en redningsaktion, som nogle parter - bl.a. Christian Andersen - diskuterede i avisen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen rejser til København. 
+Han maler (stadig) på skiven med kronprinsen til Fugleskydningsselskabet.
+I.A. Larsen (hans far) har byttet en ejendom i Odense væk for en i Korsør.
+Det har været et forfærdeligt vejr, og meget har taget skade.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/u64H</t>
+  </si>
+  <si>
+    <t>Kjerteminde 12 Maj 1898.
+Min egen Kæreste!
+[Tak] for Dit Brev. Jeg ser Da[noget af papiret mangler] ogsaa husket paa de 4 [noget af papiret mangler]liste. Jeg rejser til [Kjø]benhavn i Morgen, og naar Du læser dette er jeg vel paa Vej, jeg vil nemlig saa tidlig af Sted, at jeg kan naa at tage ud i Christianslund og male en Skitse af Baggrunden til Kronprinsen. Jeg har malet paa ham i Dag [noget af papiret mangler] efter en Uniformsfrak[ke j]eg laante af v. Rosen, som jo er Løjtnant, apros han fik forleden Redningsmedaljen med Tilladelse til at bære samme. J[eg] har lige skreven til [noget af papiret mangler] at jeg rejser i Morgen, [noget af papiret mangler] glemte at opfordre [noget af papiret mangler] til at tage hen til je[noget af papiret mangler] der har imidlertid skreven at hun maa nok og ikke skal bryde sig om at komme hjem til bestemt Tid, alligevel tror jeg ikke hun kommer uden at Du pirrer ved hende. Fader var i Gaar i Odense og byttede en Ejendo[m] i Albanigade bort mod en i Korsør, med 6 Lejligheder, som alle er udlejet [noget af papiret mangler] fra 200-500 Kr. og fik [noget af papiret mangler] Kr. i Bytte, og i Dag har [noget af papiret mangler] været her nede og [noget af papiret mangler]t Papirerne i Orden. [det] har været et forfærdeligt Vejr i Nat, det halve af den største Sølvpoppel nede i Baggaarden var falden ned i Morges, den der stod i Hjørnet og det spærrede alle 3 Veje. Du ved den saa saadan ud: [tegning] og det var den Side ud mod Stranden [der va]r falden. Det er kedeligt at den saadan faldt om, men de ere raadne indeni. Vor Nabos Haveplankeværk laa paa Gaden i næsten hele Længden og et Skib som la[a paa] Reden var drevet et la[ngt] Stykke og vor Baad [som] stod paa Land var fal[lden] om. Naar Du skriver [noget af papiret mangler] at have faaet dette kan Du adressere Brevene til Lützhøfft. Du maa endelig ikke holde op, jeg længes meget efter Dig og bliver meget ked af det hvis jeg ikke faar Brev fra Dig i Morgen kærlige Hilsner. Jeg elsker Dig. Din hengivne
+Johannes Larsen</t>
   </si>
   <si>
     <t>1898-05-14</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian  Brandstrup
 Emil Brandstrup
 Franziska  Erichsen
 Peter Hansen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Joakim  Skovgaard
 Fritz Syberg
 Troels Trier
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Henry Lørup led af tuberkulose.</t>
   </si>
   <si>
     <t>Johannes Larsen fik ikke det legat, han søgte. Han og Peter Hansen har spist frokost med Zahrtmann.Henry Lørup har ligget syg i fire måneder nu.
@@ -3742,50 +1417,84 @@
   <si>
     <t>Christian Eckardt
 Franziska  Erichsen
 Peter Hansen
 Ellen Heymann
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg
 Niels Wivel
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Franziska, Fritz Sybergs søster, bor på et værelse hos Lützhøfts, og hun arbejder på en badeanstalt i Klampenborg.</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg har været hos Zahrtmann med blomster, men han var ikke hjemme.
 Larsen sover på Franziskas værelse hos Lützhøfts, og Fritz Syberg sover i Lützhøfts afdeling, for han kan ikke tåle at høre fabriksfløjten i gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jv4O</t>
   </si>
   <si>
     <t>Kjøbenhavn 16 Maj 1[noget af papiret mangler]
 Min egen Kæreste!
 I Dag har jeg egentlig ikke ret meget at fortælle Dig, men jeg vil dog skrive alligevel, for skønt der kun er en Dag jeg ikke har skrevet, har jeg alligevel en Fornemmelse af at jeg har forsømt Dig en hel Del. I Morges var jeg med Syberg oppe hos Zahrtmann med nogle Blomster S. havde haft med fra Fyn, men vi traf ham naturligvis ikke hjemme og satte dem saa paa Dørtrinet i et Stykke Papir ombundet med min [noget af papiret mangler] med Hilsen fra Fyn [noget af papiret mangler]rift. Derfra gik vi [noget af papiret mangler] Franziska paa Badeanstalten hvor jeg overrakte hende en Buket Forglemmigej i Anledning af hendes Fødselsdag. Det var ogsaa Kaptain Lassens Fødselsdag og de andre var alle sammen der henne i Aften og jeg var ude hos Eckardt og der efter hos Peter og Fru Neckelmann, vi var i Cirkus og morede os udmærket og derefter hos Wivel og nu sidder jeg her og skriver og Kl. er over et og jeg vil snart i Seng, de andre sover. I Aftes lagde jeg mig til at sove paa [noget af papiret mangler] og vaagnede først [noget af papiret mangler] andre kom hjem Kl. 3 og det var da [noget af papiret mangler] Jeg ligger paa Fran[ziskas] Chaiselongue og Baronen inde paa Lützhøffts, han kan nemlig ikke taale at høre Fabriksfløjten her i Gaarden om Morgenen, men det kan jeg og jeg er helt sej af det. Mutter bad mig i Dag om at jeg endelig vilde hilse Dig og Frk Heymann mange Gange fra hende. Hun og Lützhøfft var blevne meget glade ved de Blomster vi sendte dem, og de stod mange Dage inden de visnede, der var ingen Brev [noget af papiret mangler] fra i Dag saa jeg [noget af papiret mangler] der er rejst eller de [noget af papiret mangler]mne endnu. I Morgen venter jeg sikkert Brev fra dem og ogsaa fra Dig min egen Kæreste, som jeg glæder mig umaadelig til at se naar jeg nu kommer hjem. I Morgen skal Lützhøfft med Baronen og mig ud i zoologisk Have og spise en Frokost derude. Mange kærlige Hilsner fra Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-05-18</t>
+  </si>
+  <si>
+    <t>Oscar Hansen
+Peter Hansen
+Frederik Hendriksen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Henry Lørup
+Theodor Oppermann
+Fritz Syberg
+Troels Trier</t>
+  </si>
+  <si>
+    <t>Henry Lørup led af tuberkulose og døde september 1898.
+Johannes Larsen malede i foråret 1897 på et blomstrende pæretræ, men han måtte stille billedet væk, da blomstringen var overstået.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg og Johannes Larsen har besøgt Henry Lørup, som er meget syg.
+Peter Hansen har haft kontakt til personer, som måske kan hjælpe ham med at få et legat.
+Johannes Larsen er bekymret for pæretræernes blomstring (fordi han maler på et billede af et blomstrende pæretræ hjemme i Kerteminde).
+Han skal til generalforsamling samme aften.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/L184</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 18 Maj 1898.
+Min egen Kæreste!
+Jeg skrev ikke til Dig i Aftes, men da jeg jo alligevel altid sender Brevene af Sted næste Dag, faar Du vel dette ligesaa [noget af papiret mangler]. Vi var saa en dejlig [noget af papiret mangler] i zoologisk Have og [spise] Frokost i Gaar, derefter [tog Ba]ronen og jeg ud til Lørup, han er stadig lige daarlig og han mente han blev omtrent blind paa det angrebne Øje. Om Aftenen var vi alle sammen i Theatret til Othello og i grand Café bagefter, saa jeg var noget søvnig, da vi kom hjem. Peter havde været oppe at tale med Dr. Oscar Hansen som er en god Ven af Trier og bor sammen med ham, han lovede at anbefale Peter til alle de 4 som uddeler Legatet, saa han faar det nok. Tak for Dine B[reve] i Gaar og i Dag, det [noget af papiret mangler] fik jeg nu jeg kom hj[noget af papiret mangler] Oppermann hvor Ba[ronen] og jeg havde været ude til Frokost. Du kan tro der er nydeligt nu i det ny Hus. Lützhøfft er bedt der ud til Middag i over Morgen og han vilde endelig have Baronen og mig med og Baronen lovede at komme. Jeg kunde egentlig ogsaa nok have Lyst, men ved ikke rigtigt om jeg kan forsvare det, skønt det jo er væmmelig koldt, og Pæretræerne her ere langt tilbage. Det vil [være u]dmærket om Du kom[mer] Søndag efter Middag eller [noget af papiret mangler] Morgen, og Du kan [noget af papiret mangler]orstyrre mig, jeg vil tværtimod være glad ved at have Dig nede i Haven, naar jeg maler, jeg glæder mig meget til at se Dig. Baronen og Peter ere for Øjeblikket oppe hos gamle Hendrik, og i Aften skal vi til Generalforsaling. Jeg har endnu ikke været paa Hundeudstilling den er vist først bleven aabnet i Dag og rimeligvis kommer jeg der først i Morgen. Dette Brev sender jeg til Erikshaab, og det næste til Odense og saa faar Du ikke flere denne Gang. Jeg har ikke hørt det m[noget af papiret mangler] hjemmefra. Vil Du [hilse] dem alle sammen [noget af papiret mangler] Mange kærlige Hils[ner] til Dig selv, jeg glæder mig til paa Lørdag.
+Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-1910</t>
   </si>
   <si>
     <t>Fyns Hoved</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Louise Brønsted
 Frederik Hallin
 Adolph Larsen
 Marie Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Marie Oppermann
 Theodor Oppermann</t>
   </si>
   <si>
     <t>Det vides ikke, hvad det er, Nicolaus Lützhøft (Lysse) har skrevet til Alhed Larsen. Hvilken fabrik, Alhed Larsen skriver om, er også uvist.</t>
   </si>
   <si>
     <t>Det var dejligt, at Johannes Larsen kom på tur til Sverige. Nicolaus Lützhøft (Lysse) har sendt Alhed et modbydeligt brev. Alhed gruer for, når Lützhøft og konen kommer.
@@ -3929,50 +1638,112 @@
 Joakim  Skovgaard
 Christine Swane
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Indledningen til brevet mangler.
 Kristiansen er muligvis maleren Poul S. Christiansen.
 Johannes Larsen har brug for arbejde, og det trækker op til, at han kan hjælpe Joakim Skovgaard med at lave kartoner til frescoerne i Viborg Domkirke. 
 "den lille": Alhed Larsen venter parrets første barn, Andreas (Puf). Barnet blev født 12. maj 1899.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, bor hos Oppermann og møder mange af sine venner og kolleger. De spiser godt. 
 Larsen har jagtet rundt efter Joakim Skovgaard. Denne var af A.A. Jerndorff blevet rådet til at male billederne i Viborg Domkirke al fresco. Dette betød, at Larsen straks kunne få arbejde med at lave kartoner.
 Johannes og Alhed Larsen kan låne Peter Hansens lejlighed, mens han er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mB89</t>
   </si>
   <si>
     <t>[Indledningen til brevet mangler]
 freds og saa fulgtes [noget af papiret mangler] Uglen og Klaks ind til [noget af papiret mangler]pladsen hvor jeg kom paa en Sporvogn og var her ude 5 ½, vi skulde spise 6 sammen med Lützhøfft og Kristiansen, vi fik dejlig Torsk og ganske fortrinlig rød Okstesteg og Rødvin og Appelsin og Madeira, senere Pilsner og Smørogbrød og sidst Whisky og Sodavand og havde i det hele en udmærket Aften. Oppermann har faaet et Klaver og Lützhøfft sang og spillede efter Kaffen. Hvorfor Brevet ikke kom af Sted i dag har jeg glemt at fortælle, da jeg maatte saa hurtigt af Sted i Morges naaede jeg ikke en Gang at komme ud paa et lille Hus, og da jeg [kom hjem] i Aften var vi jo ligeve[noget af papiret mangler] spise. God Nat, nu [noget af papiret mangler] dette noget sent [noget af papiret mangler]og ikke undlade at gratulere Dig i Anledning af vor store Bryllupsdag, samtidig med at jeg takker for Dine Gratulationer. Da Du jo alligevel først faar dette paa Mandag vil jeg vente med at lukke det til jeg har talt med Skovgaard i Morgen og kan fortælle lidt om det, saa kan Brevet jo ogsaa blive saa langt at det kan gælde for 2. Nu gaar jeg op og vasker mig. Farvel saa længe. Næste Dag eller rettere Nat. Det gør mig meget ondt at jeg ikke fik [Brevet a]f Sted i Dag, men [jeg kund]e ikke naa det da jeg kom for sent op [noget af papiret mangler] saa jeg maatte skynde mig til Find. Jeg traf ham i Kjole og hvidt Slips, han skulde være Fadder i en anden Kirke end den hvori vi skulde træffe Skovgaard. Jeg gik saa alene i kirke og overværede hele Gudstjenesten men traf ikke S. derimod traf jeg Pang udenfor Kirken og fulgtes saa med hende ind til Gothersgade og fortalte hende de glædelige Tidender fra Eastmann, hun skulde nemlig træffe Johanne og Maks, jeg gik saa ud til min Fætter hvor jeg traf Klaks og Uglen som fulgtes med ud i Rosenvænget og spaserede udenfor mens jeg var oppe h[os Skov]gaard. Han var ik[noget af papiret mangler] han havde været her [noget af papiret mangler] hos Jerndorph i Gaar med Huller paa Støvlerne i det væmmelige Vejr og var bange for at blive forkølet hvis han gik i Kirke. Jerndorph havde raadet ham stærkt til at male det al fresco deroppe i Viborg og han troede næsten at han vilde og i saa Fald kunde jeg faa Arbejde strax da Kartonerne saa skulde være i samme Størrelse som de skal males i Kirken da man nemlig ikke kan quadrere over paa Muren naar det skal være Frescoer, det maa saa ridses igennem Papiret paa Muren. I Overmorgen skal Find og jeg møde hos ham 7 ½ [noget af papiret mangler]t yderligere Besked [noget af papiret mangler] gik vi igen hen til [noget af papiret mangler] her paa mit Værelse [noget af papiret mangler] Oppermanns Hus er et ualmindeligt velforsynet Hus, jeg troede kun her var Blækhus og Pen og Klatpapir paa Gæstekammeret men finder Masser af Papir og Konvolutter inden i Klatpapiret, saa jeg kan gerne skrive lidt til med det samme, d.v.s. jeg tror alligevel at jeg vil holde op nu God Nat min allerkæreste Ven i Morgen tidlig skal jeg skrive Brevet færdig og sende det naar Du faar det at jeg skriver til Dig hver Dag. God Morgen! Jeg er nu kommen ned efter at have pakket mit Snavsetøj ind og skrevet op hvad der er af hver Ting, jeg vil [noget af papiret mangler]ned ind til en Vaskekone [noget af papiret mangler] kom først i Tanker om det i Gaar. Jeg har læst [noget af papiret mangler] og takker Dig mange Gan[ge] [noget af papiret mangler] Du faar nok ingen Brev i dag min lille Ven, men saa faar Du et meget langt i Morgen. Jeg skriver med et meget fint Penneskaft af Skildpadde, som har kostet 10 Fr. i Neapel. Du kan tro at jeg længes snart meget efter Dig. Jeg har vel skrevet til Dig at vi kan faa Peters Lejlighed naar de rejser, men hvis jeg nu faar noget at fortjene kan Du vel nok komme herover lidt før end de rejser, ikke sandt? Det var udmærket med Dis at hun er saa [noget af papiret mangler] at hun kan faa sa[noget af papiret mangler] jeg vil se at faa skre[vet til Fr]u Lørup i Dag. Mange allerkærligste Hilsner til min egen lille søde Ven, hvordan gaar det med den lille? Din
 Johannes Larsen
 16/1 99</t>
   </si>
   <si>
+    <t>1899-01-25</t>
+  </si>
+  <si>
+    <t>Ida   Hammershøi
+Vilhelm  Hammershøi
+Peter Hansen
+Nicolaus Lützhøft
+Ansgarius Olsen
+R Ottesen
+Karl Schou
+Marie Schou
+Joakim  Skovgaard</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København og arbejder for Joakim Skovgaard på forarbejder på kalkmalerier til Viborg Domkirke.
+Peter Hansen og familie rejser til Italien i længere tid. 
+"Den lille søde": Larsen refererer formodentlig til barnet, som han og Alhed venter.</t>
+  </si>
+  <si>
+    <t>Marie og Karl Schou havde inviteret Johannes Larsen til frokost, men han glemte det. 
+Han undskylder, at hans sidste brev til Alhed ikke var sødt. 
+Peter Hansen og familie rejser senest 8. februar.
+Larsens sokker er slidt op, så han må købe nye. 
+Larsen finder det sjovt at arbejde for Skovgaard. Han har haft en mandlig model, som ikke var ret god, og i morgen får han en kvindelig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vQeD</t>
+  </si>
+  <si>
+    <t>[noget af papiret mangler]n 25-1-1899.
+Min egen kæreste Alhed!
+Jeg sidder alene her hos Lützhøfft, efter at jeg er kommen fra Arbejde. I Aftes fik jeg ikke skreven, fordi jeg fulgtes med Skovgaard ud til St. Hans Torv og saa kom jeg i Tanker om at jeg skulde ud til Peters for at høre om Køkkentøjet. Derude traf jeg Skovs, men Peter var paa Theatret og kom ikke hjem mens vi var der. Det er snart skrækkelig med min Hukommelse, Skovs fortalte at de havde [inv]iteret mig til Frokost i Søn[dags og ve]ntet paa til langt [ud paa] Eftermiddagen, og [jeg havde] ikke alene aldeles svedt det ud, men j[noget af papiret mangler] ikke huske noget om [noget af papiret mangler] Vi behøver ikke Kuffer[noget af papiret mangler] gik op paa Dannebrogstorv for at træffe Lützhøfft og blev vist over i ”grand Café” hvor han sad tillige med Mutter Slav og en vordende skuespiller Ottesen, Broder til Maleren. Vi kom saa sent hjem at jeg ikke kunde naa at skrive, jeg er nemlig oppe Kl. 7 hver Morgen og gaar ud og drikker Kaffe, og de 2 sidste Nætter er jeg ikke kommen til Ro før mellem 1 og 2. Du blev da ikke ked af det uartige Brev jeg skrev til Dig i Forgaars? Da jeg kom hjem tog jeg Dit Brev frem og læste det i Senge[n og jeg syntes] ikke det var [noget af papiret mangler] snavset som jeg h[noget af papiret mangler]t og bildt mig ind, [jeg for]trød at jeg havde skre[vet] [noget af papiret mangler]le Brev til Dig. Jeg holder jo saa forfærdelig meget af Dig og længes efter Dig. Fru P. sagde at Rejsen nu var bestemt til senest 8 Februar. Jeg glæder mig meget til at se Dig min egen Kæreste. Alle de Dage jeg maatte gaa med Galosker tog svært paa mine Strømper, fordi Skoene glipper naar jeg har dem paa og jeg gik jo meget, saa nu er der Hul paa alle tre Par, jeg kommer vist til at købe mig et Par ny Strømper. Jeg havde haabet saa smaat paa at faa Brev fra Dig i Dag, men nu kom[mer der] vel et til mig i Morgen. [noget af papiret mangler]r mig stadig at arbej[de for S]kovgaard. De tre sidste Dage har jeg ik[noget af papiret mangler] andet end tegne [noget af papiret mangler]dur til de sex B[noget af papiret mangler] har kvadreret op, jeg har en mandlig Model, Ansgarius Olsen, en temmelig sløj Fyr til at staa, i Morgen skal jeg have en kvindelig til Herodias Datter, nu skal vi se om hun bliver flink. Ja nu har jeg ikke mere at fortælle Dig. Hvordan gaar det med den lille søde, og med Dine Tænder? Mange kærlige Hilsner fra
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1899-01-28</t>
+  </si>
+  <si>
+    <t>Thomas Hansen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Joakim  Skovgaard</t>
+  </si>
+  <si>
+    <t>Johannes Larsen blev hyret til at hjælpe Joakim Skovgaard med forarbejdet til kalkmalerierne i Viborg Domkirke. 
+Se også Erland Porsmose: Johannes Larsen. Menneske, kunstner og naturoplever. Gyldendal 1999 s. 69 f</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København og er begyndt at arbejde for Joakim Skovgaard. Larsen ser fotografier på Akademiets bibliotek og øver sig i at bruge kaseinfarver. Han får ingen penge for at lave øvelsen, men foreslår Skovgaard at købe skitsen til brug for "daglejerne" på projektet. 
+Johannes Larsen bor tilsyneladende hos Lützhøft.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RzSn</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 28 Jan. [noget af papiret mangler]
+Min egen kæreste Ven!
+Tak for Dit Brev i Gaar, det var en Skam at jeg ikke fik skreven i Gaar, for nu faar Du jo først dette paa Mandag, men jeg kom først sent hjem. Jeg var nemlig ude hos Thomas Hansen for at snak[noget af papiret mangler] Kaseinfarver, jeg begy[ndte] med at opsøge ham o[m Mor]genen og fandt ham [først] om Aftenen i hans [noget af papiret mangler]ter at jeg havde være[noget af papiret mangler] Gange og 2 Gange paa Værkstedet mellem Tiden besøgte jeg først Afstøbningssamlingen og dernæst Akademiets Bibliotek hvor jeg saa Fotografier af Mosaikkerne i Ravenna. Jeg ved ikke om jeg har fortalt Dig at jeg er bleven arbejdsløs, paa Grund af at Skovgaard ikke har Tid til at være med selv og jeg nu ikke kan gøre mere paa egen Haand, men nu lader det til at jeg faar Gang paa det igen. Paa Mandag skal jeg [noget af papiret mangler] at kopiere en af [noget af papiret mangler]aer med Casein og [noget af papiret mangler]sløre Maalestok [noget af papiret mangler]liver vel omtrent [noget af papiret mangler]høj. Dels for at øve [mig i] Brugen af Casein og dels for at komme lidt ind i hvordan han vil have det gjort, ganske vist faar jeg ikke noget for det, men han foreslog at jeg kunde sælge den, og jeg foreslog saa ham at købe den for Daglejerne for de Dage det tager at male den og det lod han ikke til at være uvillig til, men dersom den skulde komme til at se nogenlunde ordentlig ud tror jeg næsten vi vil have den selv. Jeg har megen Lyst til at tage fat paa [noget af papiret mangler] begynder paa Mand[ag Lütz]høffts er ude i Aften [jeg sid]der alene her og skriver [noget af papiret mangler] at jeg har været nede [noget af papiret mangler] Barberen og henne [noget af papiret mangler] mig 3 Stk Brød og en [noget af papiret mangler] Helvede, hvor jeg drikker Kaffen hver Morgen. Hvornaar er det at Du kommer min egen [noget af papiret mangler], jeg længes snart efter at se Dig, men det lader nok ikke til at Du har noget videre Hastværk efter at komme af Sted. Hils alle derovre, men allerflest og de allerkærligste Hilsner til Dig selv fra Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1899-02-03</t>
   </si>
   <si>
     <t>Vittoria Bacci
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Albert Gottschalk
 Peter Hansen
 Karl Jensen
 Nicolaus Lützhøft
 Theodor Oppermann
 Ellen  Sawyer
 Agnete Skovgaard
 Joakim  Skovgaard</t>
   </si>
   <si>
     <t>Peter Hansen og hans kone rejste til Italien for et længere ophold, og Alhed og Johannes Larsen kunne imens låne deres bolig i København. 
 Det vides ikke, hvem Bruno er. 
 Kopiere Eva: Joakim Skovgaard satte Johannes Larsen til at kopiere et billede af Eva til kalkmalerierne i Viborg Domkirke.
 Slipper nok ikke for at få Gottschalk med: Igennem et par år har det været diskuteret, om Albert Gottschalk skulle inviteres til at deltage på den frie Udstilling. Det er formodentlig denne sag, der omtales.
 Prøverne i Viborg: Forberedelsesarbejdet til kalkmalerierne i Viborg Domkirke.
 Udstillingen: Formodentlig Den frie Udstilling eller den store udstilling hos Winkel &amp;amp; Magnussen, som Johannes Larsen åbnede i oktober det år.
 Alheds søster, Ellen, blev gift med en amerikaner og flyttede til USA.</t>
   </si>
   <si>
@@ -4009,50 +1780,104 @@
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg udstiller på Den Frie. Syberg har solgt for 850 kr.
 Alhed er gravid og skal til sine forældre på Erikshaab for at føde der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h40m</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag
 Kjære lille Ugle
 Ja jeg kan nu faa Plads ved Bordet for lige at sige Dig at jeg er oppe – igaar stod jeg op ved Frokost gik i Seng efter Aftensbordet og i dag sov jeg til Middag og er nu naar jeg holder mig inde helt vel ved det saa du seer det var godt jeg kom hjem i Ro – 
 Naa saa var det alligevel igaar at Udstillingen aabnede og her kom Brev fra Lütshofft om han havde seet Uglen der saa sød ud men sagde ingenTing.
 Nu kom Politiken hvilken Glæde. Syberg har allerede solgt for 850 Kr – og der gaar nok mere maatte blot Johannes ogsaa sælge lidt det oplivede saa godt – 
 Vi glæder os meget til I kommer skriv endelig naar vi skal hente Eder helst ved Dagen,men I maa ogsaa bestemme vi skal sende Rejsepenge, blot dog Vilhelm maa slippe med hjem hvordan gaar det med Eksamen og Kurset.
 Jeg tænker der er Brev fra dig i morgen med din Mening om Udstillingen – Johannes og Alhed bliver her de første 2 Helligdage og rejser til Erikshaab de næste for at se de Søskende der er hjemme dernede og saa bliver hun der i Ro indtil Sommeren
 Hilsen fra Marie hun er i Kjøkkenet og laver Mad
 Her er falden megen Sne – idag tøer Solen en Del
 Børnene ere raske nu og Georg og Marie var i Odense igaar – 
 Fru Storm ligger syg men er i Bedring
 Lev vel hils Alle og hjertelig velkommen din Moder</t>
   </si>
   <si>
+    <t>1899-04-09</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4VDT</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn Søndag Morgen 9/4 99.
+Kæreste Alhed!
+[Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
+Johannes Larsen
+P.S.
+Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
+  </si>
+  <si>
+    <t>1899-04-10</t>
+  </si>
+  <si>
+    <t>- Ast
+Berta Brandstrup
+Christian  Brandstrup
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Marie Oppermann
+Theodor Oppermann
+Marie Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er hos forældrene, fordi hun skal føde parrets første barn.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på Den frie Udstilling og hos Oppermann. Dagen efter skal han til Brandstrup. Larsen har solgt en akvarel til Fritz Syberg (Baronen).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SfVS</t>
+  </si>
+  <si>
+    <t>Kæreste Alhed!
+Du faar kun et Par Ord nu da Kl. er saamange at jeg kun lige kan naa at faa det af Sted i Aften. Jeg har været paa den fri Udstilling i Formiddags med Uglen og Baronens og derefter i zoologisk Have og saa hos Oppermanns med Baronens. I Morgen skal vi til frokost hos Brandstrup og til Middag hos Oppermann sidste Sted skal Lysse og Mutter med. Jeg har solgt en Aquarel til Baronen for 100 Kr. Jeg skal hilse fra Fru Ast som vi traf i zoologisk Have. Jeg tænker meget paa Dig og er forfærdelig forelsket i Dig. Mange Hilsner Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1899-05-16</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første barn, Andreas (Puf) blev født 12. maj på Erikshaab (Alheds barndomshjem). Johannes Larsen har været på cykel fra Kerteminde til Erikshaab og retur. Larsens mor er hos familien på Erikshaab nu.
 "Den lille røde" er det nyfødte barn.</t>
   </si>
   <si>
     <t>Johannes Larsen har cyklet hjem dagen i forvejen. Han kom for sent op til at male på Morgenbilledet, men har malet på pæretræet og Aftenbilledet.
 Den lille nyfødte er allerede blevet kønnere.
 Johannes Larsens mor er hos Alhed og hendes familie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qn6u</t>
   </si>
@@ -4073,50 +1898,53 @@
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou
 Fritz Syberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen har født sit første barn i maj og er hos sine forældre på gården Erikshaab. Johannes Larsen har lejet et værelse i Svanninge og maler der sammen med Nicolaus Lützhøft, Frits Syberg og Karl Schou.</t>
   </si>
   <si>
     <t>Det er meget varmt, så det er godt, at Johannes Larsen maler i skoven. Alhed har vasket pensler og vil male på sit billede. Hun håber, at Johannes larsen har det godt med Syberg m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ftPw</t>
   </si>
   <si>
     <t>Min egen, kære Dreng!
 Det er dog en knusende Varme, vi har det er rigtignok dejligt, at Dit Motiv er i Skoven, saa er det da udholdeligt. Hvordan har Du det ellers, min Dreng? Du kan tro vi savner Dig, den lille Vense og jeg, men med Undtagelse af , at jeg [ordet overstreget] vi lide af Varme, har vi ellers haft det godt, siden Du rejste. I Gaar Eftermiddags kørte jeg ham en Tur op i Skoven sammen med Tante Hanne, som er rejst nu i Dag. Mor er daarlig i Dag i sit Hoved, jeg arbejder paa at faa hende med lidt op til Sverig, da jeg tror hun vilde have saa storartet af det, men hun har sat sig i Hovedet, at Christine skal i Stedet. – Jeg har vadsket Pensler i Formiddag, og nu vil jeg ud at male videre paa det lille Billede, skønt jeg nok antager at jeg gaar til af Varme. Jeg haaber Du har det rart med Syberg og Lüsses og Schous, hils dem alle Masser af Gange, og sig til dem, at jeg er meget ked af, at jeg ikke kan være sammen med dem. – Hvem er den unge Dame, der spiser hos dem? Jeg gaar og sukker efter et Strandbad i Dag, og vi har tilmed faaet Klipfisk, saa vi tørster.
 Dette faar Du altsaa først i Morgen Eftermiddag. Jeg haaber, jeg faar Brev i Morgen. 1000 kærlige Hilsner fra Din egen Alhed og Din lille søde Dreng.
 Torsdag d 13.
 I Morgen er det vores [resten af teksten skrevet lodret på side 1) store Bryllupsdag gratulerer.</t>
   </si>
   <si>
     <t>1899-07-14</t>
+  </si>
+  <si>
+    <t>Svanninge</t>
   </si>
   <si>
     <t>Camilla Bertram
 - Christiansen, Faaborg
 - Due
 Franziska  Erichsen
 Andreas Larsen
 Vilhelm Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg boede i 1899 stadig i Svanninge.</t>
   </si>
   <si>
     <t>Johannes Larsen har lejet sig ind på et værelse i Svanninge for 9 kr. om ugen incl. mad og maler dér. Han har været i Faaborg for at købe tusch. Karl og Marie Schou har også lejet bolig med have i Svanninge. De far besøg af Franziska (Fritz Sybergs søster), Frk. Bertram (Anna Sybergs veninde), Lützhøft-parret m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKcs</t>
   </si>
   <si>
@@ -4300,94 +2128,156 @@
 Andreas Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Den lille knægt er Alhed og Johannes første barn, Andreas (Puf) Larsen, født 12. maj 1899.
 Det er uvist, hvem "Min tykke Madam" er.
 Peter og Elise Hansen fik deres eneste fælles barn, Elena Ilalia Hansen, i Italien. Hun blev som voksen i øvrigt gift med Alhed og Johannes Larsens yngste søn, Johan (Lysse).</t>
   </si>
   <si>
     <t>Alhed Larsen har opgivet at male et billede af floks, for de visner, og den nyfødte søn er plaget af varme og fluer. Lützhøft-parret skal komme på besøg.
 Peter Hansen og hans kone har fået en datter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cXkm</t>
   </si>
   <si>
     <t>Min kæreste Ven!
 Nu har jeg opgivet mine Flox, jeg kunde ikke naa at faa noget ud af dem, inden de visnede, jeg har været saa rasende uheldig med Forstyrrelser af forskellig Art i disse Dage, men jeg er frygtelig ked af det, det var et henrivende Motiv. Den lille Knægt har bl.a. forstyrret mig en hel Del, han har været saa plaget af Fluer og Varme det lille Pus. Vi længes meget efter Dig, saa jeg gaar i 10 Sind, om jeg skal ønske, at Du kommer paa Søndag, naar alle de Mennesker er her. Jo, naturligvis ønsker jeg det, især hvis Du kom i Morgen Aften. Men Lüsse og Mutter maa da hellere vente til en anden Dag, ikke? Alle her glæder sig meget til at se dem, men vi kunde bedre nyde godt af dem, naar vi ikke ere saa mange, desuden kommer Christine først hjem fra Langeland først i Ugen og vilde naturligvis gærne være hjemme. – Min tykke Madam har været her for at besøge mig i Dag. Tænk det Skind, hun har mistet sin lille Pige, hun var meget ked af det. - - Tak for Dit Brev i Dag! – Haaber at faa igen i Morgen, det er saa tomt, naar jeg ingen faar. – Jeg har vist glemt at hilse Dig saa mange Gange fra Thorvald tænk, han syntes den lille var grim! Fatter Du det? Naa, saa P’s har faaet en Pige, hun kan nok ikke faa andet end Piger. – Hil dem alle, ogsaa Schous, mange Gange!
 De aller kærligste Hilsner til Dig min egen Ven
 Fra Din Alhed.
 Hvis det er d. 21ende Juli 99
 I Dag saa er det den Dag med Skoen, Du husker nok, lige hernede i Møllemarken - med andre Ord vor Forlovelsesdag, det kalder jeg den da.</t>
+  </si>
+  <si>
+    <t>1899-07-27</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har lejet sig ind på et værelse i Svanninge for at male i skoven.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er kommet til Svanninge i god tid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IOKZ</t>
+  </si>
+  <si>
+    <t>Svanninge 27 Juli 99.
+Min egen Kæreste!
+[Bare] et lille Par Ord for [at la]de Dig vide at jeg kom [noget af papiret mangler] her ned i god Tid og [noget af papiret mangler] Skoven. Nu gaar jeg ned [noget af papiret mangler]dre hen til Baronen og [noget af papiret mangler] Mutter dette med til Faaborg saa han kører ud for at tage mod Lysse. Mange kærlige Hilsner til Dig og den lille søde Jeppe.
+Din
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-01-11</t>
   </si>
   <si>
     <t>Højbro, København</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Christian Eckardt
 Lea Gottschalk
 Andreas Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Johannes Magdahl Nielsen
 Theodor Philipsen
 - Reeberg
 Karl Schou
 Marie Schou
 Christine Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Kunsthandelen Winkel &amp;amp; Magnussen havde fra 1898 lokaler på Højbro Plads.
 Albert Gottschalk var ugift, så Fru Gottschalk må være malerens mor.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og henter billeder diverse steder til en udstilling hos Winkel &amp;amp; Magnussen.
 Han besøger adskillige venner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A2iG</t>
   </si>
   <si>
     <t>Kjøbenhavn 11 Jan 1900.
 Kæreste Alhed!
 Du fik ingen Brev i Gaar og i Dag bliver det nok heller ikke meget. Jeg er her hos Eckardts sammen med Uglen for at hente Billeder, det lader til at jeg maa hente de fleste selv, Winkels Bud var bleven daarlig i Dag. Jeg var i Gaar hos Pang (ikke hjemme) og fik Tulipanerne af Fru Reeberg. Bertha traf jeg paa Vejen til Valby, hun skulde til Byen. Jeg fik Moders Portræt og Anvisning paa Aprilaften, som er paa en Tegnestue hos Magdal Nielsen, spiste saa Frokost med Lud og gik til Fru Gottschalk hun var ikke hjemme saa gik jeg til Kastrup, men traf ikke Philipsen og gik tilbage og spiste en stor Beuf med 2 Spejlæg og Porter i ”Løven”. Derfra gik jeg til Schous som heller ikke var hjemme og saa til Lysses hvor Schou kom om Aftenen. Schou maler Mutter i Legemsstørrelse, hun spiller Violincel. I Morges Kl. 8 kørte jeg ud til Philipsen og var der i Formiddag og spiste til Middag med ham og kørte ind til Højbro med Billederne, traf Uglen hos Winkels og nu er vi som sagt her. Jeg tænker meget paa at Du var saa sød den Dag jeg rejste og saa saa godt ud. Mange kærlige Hilsner til Dig selv og lille søde Puf.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1900-04-09</t>
+  </si>
+  <si>
+    <t>Birkerød
+Holte
+Svanninge</t>
+  </si>
+  <si>
+    <t>Holger Begtrup
+Alfred Eckardt
+Peter Hansen
+Martha Johansen
+Viggo Johansen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Niels Mollerup
+Ulrik Plesner
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Christine Larsen gik på akademiets afdeling for kvinder på Charlottenborg.
+Den omtalte skolebestyrer er muligvis Holger Begtrup.</t>
+  </si>
+  <si>
+    <t>Peter Hansen og Johannes Larsen har været i Birkerød og truffet Ulrik Plesner. De besøgte Mollerup, som havde nogle smukke, gamle stole. Plesner lavede en tegning af stolene, og Peter Hansen vil få lavet kopier, hvilket Larsen også kunne tænke sig. Christine og Johannes Larsen har besøgt Alfred Eckardt, og om aftenen skal Peter Hansen og Larsen til Viggo Johansen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GAaw</t>
+  </si>
+  <si>
+    <t>[Kjøbenhav]n 9 April 1900.
+Kæreste Alhed!
+Nu gaar det ligesom lidt bedre for mig, jeg har faaet malet saameget i Dag at jeg tror jeg bliver færdig i Morgen. I Lørdags kom Peter her og fulgte med os til Lützhøfts, Fru P er rejst til Faaborg. Hos Lützhøfts var der foruden os candidat Emil Rasmussen Du ved ham der skældte Langes Bog ud, da vi gik derfra gik vi med Undtagelse af Brandstrups hen i Holtens Vinkælder hvor vi drak Capri bianco med Is. [noget af papiret mangler] vist at jeg havde været [hos Ples]ner men ikke truffet ham, jeg fik saa Bre[v] om Eftermiddagen at han var taget til Birkerød, om jeg vilde komme derud med første Tog. Peter og jeg rejste saa derud Gaar Formiddags og havde det rigtig rart. Vi var henne hos Mollerup, hvor vi saa nogle udmærkede gamle Stole som Plesner trykkede af paa Papir med en Ske, saa vi fik en Tegning af dem paa alle Ledder. Peter vil have sig lavet nogle i Svanninge og det kan vi jo ogsaa faa, de ere ualmindeligt kønne. Efter at vi havde spist gik vi til Holte P. [noget af papiret mangler]tødte vi sammen med Skolebestyreren og hans Kone som skulde til Middag i Kjøbenhavn, og kom saa sammen i en Kupe. Peter gik til Charlottenborg for at sige til Uglen som ventede mig der at jeg kom strax, jeg skulde nemlig hjem efter Nøglen og der laa Dit Brev som jeg blev meget glad ved. Uglen og jeg gik saa til Alfred Eckardts, der blev henrykte ved at se mig, men beklagede at Du ikke var snart derud. I Aften gaa Peter og jeg til Viggo Johansens, [noget af papiret mangler]mmer der ogsaa. Jeg ved ikke hvorda[n jeg skal] have alting i min Kuffert. Nu vil jeg slutte med at haabe at dette maa blive det sidste Brev Du faar fra mig inden vi ses igen. Farvel min egen Kæreste
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1900-10-03</t>
   </si>
   <si>
     <t>Charlottenborg
 Langeland</t>
   </si>
   <si>
     <t>Andreas Larsen
 Marie Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Christine  Mackie
 Peter Magnussen
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Viggo Winkel</t>
   </si>
   <si>
     <t>Alhed Larsen har dårlig hofte, formodentlig fordi hun er gravid med sit andet barn, som blev født 27. februar 1901.
 Det er på tale, at Alheds søster, Ingeborg Astrid, skal i huset hos Johannes Larsens forældre. 
 Hvorfor Christine ikke skal "til Amerika alligevel" vides ikke. Hun blev gift med amerikanske William Mackie og flyttede til Boston.</t>
   </si>
   <si>
     <t>Alhed får det nok bedre, når barnet er født. Dejligt, at hun og Johannes Larsen kan blive sammen også denne vinter.
 Puf (Andreas) er meget glad for Alheds mor. Han spiser godt.
@@ -4413,196 +2303,709 @@
 Nicolaus Lützhøft
 Sophus  Meyer
 Peter Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen flyttede 18. oktober fra en arbejderbolig på Feden i Kerteminde til Lille Kærbyhus i den anden ende af byen. Deraf nok ordene om at flytte høns, ur mm.
 "Marie glæder sig til at halte med dig": Af de følgende breve fra Johannes til Alhed Larsen fremgår det, at hun har ondt, halter og må ligge i sengen. Alhed Larsen er hos forældrene på Erikshaab.</t>
   </si>
   <si>
     <t>Johannes Larsen har sat billedet af evighedsblomsterne i ramme. Han har hentet hønsene sammen med Peter Nielsen. Uglen har hjulpet med at flytte det gamle ur.
 Plesner har sendt tegningerne til huset.
 Larsen kan sove hos Lützhøft i København. Han har 5-6 billeder, som kan udstilles til foråret og når nok at lave flere i vinter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8efm</t>
   </si>
   <si>
     <t>Kjerteminde 4 October 1900
 Min egen kæreste Alhed!
 Tak for Dit Brev i Dag, som glædede mig meget. Jeg fik Evighedsblomsterne sat i Ramme i Gaar og havde i den Anledning en Del Ærgrelse, Blendrammen og Rammen, som for øvrigt passede sammen var 1 ” kortere paa den ene Led og ½ ” paa den anden og saa var Rammen bronceret! Jeg var ude for at hente Hønsene i Dag og paa Vejen var jeg henne og fik Peter Nielsen med for at hjælpe mig med at faa dem i en Kurv, der saa jeg Gravandriken svømme om, den var nydelig nu og havde faaet sin gamle Kulør igen. Vi fik saa Hønsene i Kurven og fik dem herop. Jeg kunde nok mærke at Meyers ikke vare videre stolte af at beholde dem længere, der laa et Æg som de fik til Afsked. Jeg er bange for at Pakken jeg sendte i Gaar kom for sent af Sted, saa Du faar vel 2 Breve i Morgen i Stedet for et i Dag. Jeg længes efter Jer begge 2, hvad er det for noget Vrøvl, Du plager mig jo slet ikke. I Dag har Uglen og jeg flyttet det gamle Uhr herop og pudset det lidt af, det er smukt. Tegningerne til Huset er kommen fra Plesner i Dag og Fader er meget optaget af dem. Jeg har haft Brev fra Lützhøffts i Dag at jeg kan være der om Natten og rejser der over i Morgen. Marie glæder sig til at halte med Dig. Mit Humør er ligesom lidt bedre i Dag, jeg har set paa mine Billeder og der er jo dog 5-6, som kan sendes ind til Foraaret, som de er og saa faar jeg jo nok lavet noget mere i Vinter. Ja nu ved jeg ikke mere denne Gang. Mange kærlige Hilsner fra
 Din
 Johannes Larsen</t>
   </si>
   <si>
+    <t>1900-10-06</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen
+Vilhelmine  Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er hos Lützhøft i København og venter på en kasse med billeder.
+Han har talt med sin mor, om Dis (Astrid Ingeborg Warberg) kunne komme i huset hos hende, men hvis dette ikke sker, foreslår Johannes Larsen, at Dis i stedet kommer til ham og Alhed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tio1</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 6 Octbr 1900
+Min egen kæreste Alhed!
+Nu sidder jeg her hos Lützhøffts hvortil jeg ankom i Aftes og jeg har egentlig ikke andet at berette end at jeg rejste i Gaar fra Kjerteminde og at det er et ækelt Vejr i Dag, jeg laante en ny Overfrakke af Fader, saa jeg kan da gaa ud uden at blive altfor gennemblødt. Jeg sidder og venter paa Kassen med Billederne. Jeg talte saa med Moder om Dis og de vilde nok have hende, men havde slaaet det ud af Hovedet, da Klaks havde fortalt at hvis Dis havde sagt til ham at hun ikke vilde til Kjerteminde, men vilde blive hjemme i Vinter dersom hun ikke kunde komme til Kjøbenhavn. Men hvis hun skal ud, var det saa ikke noget for os at faa hende i Stedet for en Pige, det er jo ikke godt at vide hvad for en Mær vi faar. Jeg skal hilse Dig mange Gange fra Mutter. Jeg længes efter Jer, mange kærlige Hilsner fra Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1900-09-01 - 1901-04-24</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Elna -
+Laurentius Allerup
+Ellen Agnete Amstrup
+Louise Amstrup
+Harald Balslev
+Lars Christian Balslev
+Thorvald Balslev
+Laura Balslev, f. Leth
+Herman Bang
+Alice Bondesen
+Emil Brandstrup
+Thora  Branner
+- Fibiger, Frøken
+Marie Juul
+Otto Lagoni
+Peter Erasmus Lange-Müller
+Alhed Larsen
+Jeppe Larsen
+Marie Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Christine  Mackie
+Cathrine Meyer
+Erhard Meyer
+Otto  Meyer
+Sophus  Meyer
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Antoine-François Prévost d'Exiles
+Leopold Rosenfeld
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Christine Swane
+Fritz Syberg
+Vilhelm  Sørensen, pastor
+Nicoline  von Sperling
+Laura Warberg
+Andreas Warberg, Albrechts far
+Christoph Ernst Friedrich Weyse</t>
+  </si>
+  <si>
+    <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
+  </si>
+  <si>
     <t>1901-01-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Alhed Larsen
 Johannes Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Laura Warberg</t>
   </si>
   <si>
     <t>Astrid var i huset hos Alhed og Johannes Larsen i Kerteminde. Alhed Larsen var bange for at være alene om natten - derfor skulle Astrid sove hos hende.
 Alhed Larsen var højgravid med barn nr. to, Johan/Lysse, da Astrid Warberg var i huset hos hende og manden. 
 Lundsgård er en herregård syd for Kerteminde. 
 Det vides ikke, hvad eller hvem Laf er.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0399</t>
   </si>
   <si>
     <t>Astrid synes at livet som pige i huset hos Alhed og Johannes Larsen er forfærdeligt. Hun tigger Johanne om at komme på besøg. Astrid ville gøre Alhed en tjeneste ved at hjælpe, men det virker ikke, som om Alhed og Johannes Larsen er glade for hende.
 Alhed er heldigvis lidt raskere, men hun har smerter i hoften, og hun har vejrtrækningsbesvær om natten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BYMC</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Frk
 Johanne Warberg
 Erikshåb
 Højrup.
 [I brevet:]
 Kerteminde Tirsdag
 Ak min kæreste Junge!
 Hvorfor skal Livet dog være så tomt og trist og uudholdeligt til Tider – mens til Tider der kan være Livsglæde i Overflod. Ak Junge – Junge – det er en Plage for hvert Åndedrag man er til – nu – her - ! Jeg savner Jer så rent meningsløst og kan slet ikke komme i Gang med trælsomme Skrubbeliv – og ej det alene, men også de frie Stunder er uudholdelige. Junge – hjælp mig! kommer dog ingen herned? At Mors Ophold her de Par Dage i det nye År er gået i Lyset, det er en hård Skuffelse. Jeg havde glædet mig så meget dertil. Men Junge - kan det dog ikke tænkes, at Du i Morgen, når Du modtager dette Brev – rejser herned med Iletoget – Du er så her Kl 6 ½. Las rejser i Morgen til Kjøbenhavn, jeg skal da ligge nede hos Be og Du kunde få mit Værelse – Ild skulde Du få både Morgen og Aften og Kaffe på Sengen og vi kunde spadsere ud i det smukke Land og gå op på Lundsgaard, hvor der skal være så smukt og så morsomt!
 Å Junge kom – kom! Du redder Din Søsters Liv derved!
 Beskrive kan jeg ikke, hvor rædselsfuldt alting forekommer mig at være – hvorfor skal man gå og slide sine bedste År op i åndløst og ufrugtbart Arbejde – Min Trøst før var den, at jeg gjorde Be en Tjeneste, da hun ingen Hjælp kunde få, men jeg tror slet ikke, de er videre glade ved mig, skønt jeg naturligvis gør mig megen Umage med Arbejdet – hvorfor skulde jeg jappe det af mig, der er jo ingenting som Hakken og Kalden.
 Heldigvis er det da en Del bedre med Be, hun har været oppe i Går og i Dag og Forkølelsen er stærkt på Retur, mens derimod Hoften er temmelig slem, og hun klager meget over ikke at kunne få Luft om Natten; men nu er Hovedgærdet bleven højere, og det har hjulpen godt, så Natten har været rigtig god. 
 - Lytzhøfts Brev var om noget Lotteriseddel til Fordel for dem – så vidt jeg forstod. 
 Tak endelig Mor så meget for Brevet! det var – kan Du tænke – uhyre velkomment. Der var for Resten glemt at lægge det omtalte Frimærke i – det er en Artikel, jeg meget gerne ser vedlagt i fra Frimærkernes Oplag.
 Mon Du kan læse disse melankolske Tæer? Indlagte Kort fra Laf har vi også ved en Fejltagelse fået med. Å, gid Du kom, Junge! jeg er nu atter rask og rørig – tilbragte en Nat i slem Hoste – intet kan jo holde Vindene ude – men gik tidlig i Seng i Aftes og er rask. Junge – Junge – Junge når kommer den lyse Sommer?
 Dis</t>
+  </si>
+  <si>
+    <t>1901-06-27</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Erikshaab pr. Højrup St.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Albert Carl Emil Mohr
+Christine Swane
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Opland: Lille Kærbyhus, som Alhed og Johannes Larsen boede i 1901, lå dengang udenfor byen. Astrid Warberg var pige i huset hos dem frem til 1. oktober 1901, hvor hun begyndte at tage prælimenæreksamen i Odense.
+Det vides ikke, hvem den mand, som Johanne C. Larsen tilsyneladende havde et forhold til, var.
+Sangvinsk temperament (af sanguis, blod) har den, som ser den lyse side ved alting, og som altid håber paa det heldigste udfald – er optimistisk. 
+Splide: Spalte, kløve, sønderrive (ordnet.dk). 
+Småkræ: Andreas/Puf Larsen (født maj 1899) og broderen Johan/Lysse/Feddesen/Feddelsen Larsen (født februar 1901) er sønner af Johannes/Las og Alhed/Be Larsen. 
+Uglen: Christine Swane. 
+Anna og Fritz Syberg boede i 1901 i Svanninge. I 1902 flyttede de til Kerteminde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0398</t>
+  </si>
+  <si>
+    <t>Johanne/Junge må tænke på, at hendes ven er meget ung og bære over med ham. Astrid ønsker hende tillykke med forholdet. 
+Astrid og Alhed Larsen står meget tidligt op hver dag og går i vandet. Astrid hjælper med børnene og er træt og har tandpine. 
+Christine/Uglen Swane og Astrid har været på en tur til Fyns Hoved, hvor de sov under en lånt kappe, badede nøgne og gik tur. Folk de mødte på hjemvejen var forargede og rystede.
+Tom-Petersen bor hos Alhed og Johannes Larsen og betaler 1,5 kr. i døgnet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Sov4</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Her
+Frk Johanne Warberg
+Erikshåb 
+Højrup St
+[Håndskrevet i brevet:]
+Kerteminde Opland 27-6-01
+Kæreste lille Junge!
+Du skal øjeblikkelig have Svar – så glad jeg dog blev ved dit gode Brev, som du havde skreven til mig! 
+Og tro mig nu – jeg blev bare glad ved Brevet; det triste, som Du ser, kan jeg slet ikke indse. 
+Nej, Jer to er jeg sikker på – stoler så heltud på; I har skam Jeres Pas i Orden. Junge! jeg kan blive helt glad, når jeg tænker på Jer. 
+For alt det tristeste her i Verden er jo mest de uharmoniske Forhold Mennesker imellem. Men her kan ingen Disharmonier blive, for I er jo som skabt til at supplere hinanden. Hvad bryder Du dig om hans Ubestandighed, når Du éngang har set, at dét Menneske holder af Dig – ja ikke kan undvære Dig. Betænk dog, hvor han er ung – endnu langt yngre end sine År – endogså. Og måske Du er den første, han holder rigtig af – så lad ham dog få Tid at gennemleve af de mange Facer, som sidst Du skulde vise Dig fremmed for – Du er sluttet hos ham – derfor vil han også vende tilbage til Dig – altid.
+Du spurgte om min Mening ang. det etiske og Dig: 
+Men lille Junge! Du kender jo mig og Etik – Afstand! Jeg siger som Du – man skal bruge de stakkels få Våben man kan gi Etiken Pokker ivold. - Nu tror Du vel slet ikke – eller reflekterer ikke på mine Satser, fordi de er lutter Sangvinskheder, men jeg tror nu bestemt, at jeg mener rigtigt. Og jeg ønsker Dig af hele Min Sjæl til Lykke med Dig selv og ham. For Du ved vel, det er en mægtig Himmelens Gave at kunde holde af et Menneske, som Du si’er, at Du kan det. O, det er disse Dine Ord, der bestandig kan gøre mig så glad – og så at Du har truffen ham, der måske er den Eneste under Solen, der kan gøre Dig lykkelig. Men det ene er nok en Følge af det andet. Nu han – afbrudt ved at de kom hjem fra Strandhotel – [ulæseligt], jeg passede Småkræ.
+Næste Dag. Jeg må Fanden splide mig have dette Brev ordnet endnu i Aften. – møg træt som jeg skønt er – Tandpine hver Fornat – op 5 ½ hver Dag – i Vandet med Be fra ½ 7- 7 (vi har taget Kort.) og så Rub lige til Sengetid – vi har jo Middag 5 ½ - føj. Men jeg får da 5 Kr extra fra ham for denne Måned. – eller 14 Dage er det da. 
+Be var i Odense i Dag fra 11 til 2 Toget. Feddeslen sov hele Tiden. Af Seværdigheder har Uglen og jeg været på Fyenshoved! Toget til Dalby til Dans Lørdag Aften. Gik derfra til Nordskov, hvor en Herre (Embedsmand) antastede os og spurgte nu vi ikke gik Fejl – der var ingen Logi ude, og det var jo sen Aften. Vi sagde, at vi vilde bo i en Høstak – men da ikke engang en sådan fandtes, tog vi imod hans elskværdige Tilbud at låne en stor Kappe – så drog vi af – lå på Tang med Kappen over os og vågnede Kl. ½ 3 op med et Sæt – den gav Resonans i en Cyklist der rullede forbi og velsagtens havde grundet over den mørke Klat – han blev meget betuttet – gled videre og sagde sluttel. Gomåren! Langt væk stod han så af og gloede. Dagen blev herlig i det smukke Vejr – vi gik nøgne om på Hovedet + badede når det blev for hedt – talte – sov – spiste – stegtes – badede og nu fortæredes af Tørst og skyndte os hjem – med ½ 10 Tog til Kerteminde – de udstødte vilde Hyl, da de så vore skamferede Ansigter – kobberrøde og lasede. I Dalby vakte vi stormende Opsigt – som overalt hvor vi passerede Embedsmanden havde telefoneret vor dristige ”Færden vidt om på Hindsholm”, sagde Mohrs)!!! 
+Om denne Tur der i alle Måder var vellykket skal Du høre personlig. 
+Nu er jeg for træt Kunstn. savner meget. Og i Dag gled Uglen til Svanninge – hun var nu brillant i sine gode Stunder! Og vi blev så glade ved Mors Jabrev i Dag – det skal nok blive en sjov Halløj – Be har så været nede at løse Sognebånd. Tom P. er så morsom og hyggelig at have og Be nyder al den Mad, vi hver Dag får, han gir 1 ½ Kr – så jeg mener nu, vi sætter snarere til - så flot vi lever. 
+Dette blev da for Resten et helt Brev – bare Du kan læse de Tæer.
+Hermed en venlig Hilsen o s v – til Jer alle.
+O Tak! Junge! 
+Din Dis</t>
+  </si>
+  <si>
+    <t>1901-12-16</t>
+  </si>
+  <si>
+    <t>Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Sophie Meyer
+Johan  Norden
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>De gode malere er Johannes Larsen og Fritz Syberg. Christine Swane går på Fritz Sybergs Malerskole for Kvinder i København. 
+Salby, Martofte og Nordskov er byer på halvøen Hindsholm, nord for Kerteminde. Fyns Hoved er den nordligste spids af Hindsholm. 
+Erikshaab er Alhed Larsens barndomshjem ved Sallinge nord for Faaborg.</t>
+  </si>
+  <si>
+    <t>Malerne er taget til Hindsholm i voldsomt snevejr. Fritz Syberg mener, at Christine Swane er en af hans mest talentfulde elever; men hun skal tro på sig selv. Alhed og Johannes Larsen skal holde jul på Erikshaab. Fritz Syberg har foræret Marie Larsen nogle tegninger til "Historien om en moder".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UgIn</t>
+  </si>
+  <si>
+    <t>Kjærbyhuus Mandag
+Saa kom de gode Malere afsted i et rigtig Vintervejr det stormede og snede saa voldsomt at de kom ikke længere end til Martofte saa gik de den ½ Mil til Nordskov Fader telefonerede om Aftenen men da vidste Smeden ingen Besked men lovede at telefonere om Søndagen Faer gik saa derned igjen og da vidste han at de var kommen Lørdagaften og allerede gaaet til Fyenshoved Søndagmorgen Kl. 9 her har ikke senere været Forbindelse med Hindsholm et tog blev siddende i Salby Lørdagaften først nu kom et Locomotiv med 1 Vogn med Arbejdskraft til at rydde længere frem 
+Det er underligt at være saadan afskaaren fra Omverdenen
+Jeg skynder mig at sende denne Seddel at Du kan faa nogle Malervarer saa hurtig som muligt Tusind Tak for dine Breve som glædede mig meget, ogsaa Syberg Besøg; han havde Baronens Billeder med til Marie fik hans Billeder til en Moder og hvor hun blev glad og jeg med kan du tro
+i Samtalens Løb sagde han uopfordret jeg er glad ved Skolen Uglen er den der har mest Malertalent blot hun vil lade være at tabe Modet naar hun kjører fast, bare klemme paa igjen og det vil du jo kjære Dinemor – vi er saa mange der tro paa dig som Maler brug dog de Goder der er dig betroet, spille jo rigtignok skal du tage imod al den Hjælp du kan faa men det kan vi tale om i Julen der er ikke længe til Gud ske Lov jeg skal se Eder Alle
+de rejser først til Erikshaab lille Juleaften Saa du faar dem at se Klaks kommer om søndagen før Jul og bliver 8 Dage hjemme han sendte en Hare som blev spist Faders Fødselsdag Georgs og [ulæseligt navn] og Las’ var her Meyer og Norden om Formiddagen Vennerne om Eftermiddagen saa her var rigtig Fødselsdag
+Nu gaar Fader med Brevene til Sukkerkogeriet og saasnart Banen er ordentlig farbar skal han ud at hæve Pengene og saa kommer vi lille Ven
+Marie er i Kjøkkenet vi vadsker
+Kjærlig Hilsen
+Her er saa koldt jeg kan knap holde Ben[ulæseligt]
+Kjære Dine
+Nu kom her Brev fra Marie og Vilhelm saa du faar Underholdning Det er storartet at Marie kommer med nu
+Du maa nok saa faa til Kjøberen for Marie maa jo have en ogsaa skriv nu endelig til mig hvad vi skal ud med til Frokosten at jeg kan være forberedt
+Hils Alle i Hast
+Din glade Moder</t>
   </si>
   <si>
     <t>1903-04-28</t>
   </si>
   <si>
     <t>London
 Zoologisk Have, København
 Kongens Nytorv, København</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Julie Brandt
 - Brøchner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Poul S. Christiansen
 H  Fledelius
 Svend Hammershøi
 Andreas Larsen
 Johan Larsen
 - Lebbemand
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Kristian Møhl
 Marie Oppermann
 Theodor Oppermann
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Der er to personer, der bliver kaldt Lysse: Johannes Larsens søn og maleren Nicolaus Lützhøfft.
 "Studierne laa i London": Johannes Larsen har tidligere forhandlet med grosserer Brøchner om at sælge nogle akvareller til ham. Da de sidst talte sammen, var Brøchner på vej til London. 
 Poul S. Christiansen og Møhl Hansen står for anden ophængning af billeder på Den frie Udstilling.</t>
   </si>
   <si>
     <t>Johannes Larsen har været i Zoo for at male, men solen kom næsten ikke frem. Han blev inviteret til middag hos en fugleinteresseret tysker. 
 Larsen har været hos Alheds søster, Louise (Lugge), for at høre, hvordan deres mor har det. Moderen var kommet op af sengen, og Andreas (Dede) har det også godt. 
 Glarmester Fledelius vil gerne have nogle tegninger til brug på vinduer til Marienlyst. 
 Billederne skal nu hænges op.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7s4B</t>
   </si>
   <si>
     <t>Kjøbenhavn 28 April 1903.
 Kæreste Alhed!
 Tak for Dit Brev som jeg fik lige nu da jeg kom hjem. Det er dejligt at Lysse stadig er bedre og rart at Uglen hjælper Dig. I Dag var jeg saa tidlig i zoologisk Have at jeg maatte vente [noget af papiret mangler] udenfor inden der blev lukket op, jeg skulde [have] lavet et ordentlig Kraftag i Dag [noget af papiret mangler] Solen kom slet ikke frem, jeg [blev a]lligevel gaaende derude til [noget af papiret mangler] lidt trist og her og er nu om[trent til]freds om jeg faar malet mere [noget af papiret mangler], men det var jo ikke den Ma[noget af papiret mangler] drømt om at gøre det færdigt [noget af papiret mangler] Brandstrup og Lebbemand var der ude i Dag og lille Slav, sidstnævnte præsenterede mig for en Mand som er en Ven af Lysse og Mutter fra Tyskland, han interesserer sig meget for Fugle, skyder maler og stopper ud o.s.v. Han vilde gerne have mig op til sig inden jeg rejste og jeg lovede saa at komme i Dag og spise til Middag med dem, hvad jeg saa gjorde, derfra gik jeg til Brøchner og Studierne laa i London, men han skulde skrive efter dem. Saa vilde jeg op til Lugge for at høre hvordan Din Moder har det, for Du ved vel at jeg har spurgt Dig en del gange forgæves i det jeg først i det Brev jeg fik i Aften har faaet noget at vide om hende siden Du skrev at hun blev syg. Paa Vejen var jeg inde hos Fledelius, [Du ve]d, Glasmanden, han havde [travlt] for Tiden, men vilde gerne [noget af papiret mangler] til at tegne noget ved Lejlig[hed kan] Du huske der hang en Maag[noget af papiret mangler]set, den vilde han i sin [noget af papiret mangler]ave haft mig til at tegne, [den] skal anvendes i en Del Vinduer paa Marienlyst. Lugge og Magisteren var hjemme begge 2 og jeg sad der en halv Times Tid og fik en Cigar og noget Appelsinlikør Lugge havde lavet og skal hilse fra dem. Pang har været her i Søndags, jeg mødte hende paa Kongens Nytorv da jeg var paa Vej til Oppermanns hun skulde op og have en Slæbepibe eller saadan noget i Kufferten men fik det ikke, imidlertid har hun nu faaet hvad hun skal bruge hos Lugge, hun skal til Bryllup paa Skydebanen med 1000 Personer. Lugge havde lige haft brev fra Din Moder som var kommen op nu, og Dede har [noget af papiret mangler] saa godt nu og skal her til [noget af papiret mangler] en af Dagene, Lugge sagde [noget af papiret mangler] har taget 20 Pund paa. Ja de[t var sa]a min Mening at forsøge [noget af papiret mangler] endnu i Morgen i Forbin[delse] Torsdag Formiddag og saa [noget af papiret mangler] med det Torsdag Eftermi[ddag] og se at faa dem til at hænge Billederne ordentlig det bliver nok Christiansen og Møhl Hansen. Mange kærlige Hilsner og Kys til Jer alle tre Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1905-03-23</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Haslev</t>
+  </si>
+  <si>
+    <t>Dræby
+Göteborg Sweden
+Nybro Frugtplantage
+Bøgebjerg Strand 
+Boston</t>
+  </si>
+  <si>
+    <t>Peter Jensen
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Olga Lau
+- Lunn
+Christine  Mackie
+Karen Meisner-Jensen
+- Petersen Bøgebjerg
+Theodor Philipsen
+Ellen  Sawyer
+Fritz Syberg
+Julie Sophie Anette Augusta  Teisen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Christine Swane er indlagt på sanatorium i Haslev. Hun har sendt billede ind til Forårsudstillingen på Charlottenborg.
+Fritz Syberg omtales ofte som "Baronen".
+Foreningen Fremtiden blev dannet i 1865. Forsørgelsesforening for mænd og kvinder. Den arrangerede udstillinger, afholdt foredrag, udgav bøger og bortloddede kunstværker. (Salomonsen 1919, 2. udg.)
+Marie Larsen er med i en sangforening.
+Tårup Strand er markeret med Nybro Frugtplantage.</t>
+  </si>
+  <si>
+    <t>Kerteminde Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Christine Swane har fået kasseret billeder til en udstilling. Johannes Larsen er vred. Opmuntrer hende til at hænge i. Alhed har fået antaget et billede med hyacinter.
+Johannes Larsen har fået rammet billeder ind til en udstilling. De store er sat til 200 kr. De små til 100 kr.
+Alhed og to andre har været inde for at hente hans brystnål.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dPGj</t>
+  </si>
+  <si>
+    <t>(på kuvert Haslev 24.3.05)
+Kjærbyhus den 23. Marts
+Kjære lille Dine!
+Du venter nok med Længsel paa Brev og vi andre ventede med; men det blev ikke Glæde for mig i det mindste
+De andre siger nok Uglen bliver ikke bedrøvet, men det maa jeg høre af din egen Mund min Ven for at komme til Ro, da Posten var kommen og jeg stod og rørte Havregrøden og græd samtidig kom Las stormende og var vred, de er jo sindssyge, hvid var han i Ansigtet og rendte rundt paa Gulvet, hvad gjorde med Alhed -?
+Ja de tog det ene det med Hyazinterne men skriv til Uglen at det skal hun ikke bryde sig om, de kasserede flere Gange af mine Arbejder, bare hænge i, det skal nok naaes engang
+Baronen havde sagt kasserer de det saa er det fordi Ansigter ikke er nok udførte men der er saameget godt i Billedet at de godt kan være bekjendt at tage det Det levede jeg paa men som sagt nu maa du svare mig paa Søndag. Kattebogen lille Ven er rigtignok en Foræring fra Las til Dig der blev ingen % taget i Fremtiden saa jeg vidste han fik endeel at raade over du fik 1 Phillipsen 1 og dem i Amerika og dem selv og i Kjøbenhavn.
+Vi var saa ovre at see hans Arbejder det pyntede meget paa dem at de blev indrammede der er nok en 40 St med de 4 store dem satte han til 200 Kr de smaa til 100 kr. om han dog nu maa sælge noget til denne Udstilling for det lader ikke til der gaar noget i Göteborg – nu i disse Dage gaar han paa Taarupstrand og maler det er højt Vejr og dejligt blaat Vand – Las vidste ikke igaar om han kunde løsrive sig fra Maleriet nu faar vi see Lysse skal jo bo her om de kommer afsted han glæder sig jo meget til Touren den lille Puf, men Lysse er saa fornuftig han siger det ikke værdt at Tale om han gaar og glæder sig og kommer maaske ikke af sted. Alhed og de andre 2 der fik 1. Karakter var igaar inde at hente Las’ Brystnaal
+Las og Børnene spiste her; da han var ude for at møde ved Toget var hun ikke med saa lagde Marie Børnene i seng og Las gik med Agraren og Peter Jensen i Theatret her var Skuespillere fra Kjøbenhavn, de gik saa til 11 Toget der var hun heller ikke men det opklaredes i dag, de kom for sildig til 5 Toget i Odense og lejede saa en Droske der kjørte til Dræby Alhed og Frøken Tejsen saa telefonerede hun til Moderen og hun kjørte efter dem de var saa kommen ved 8 [ulæseligt tegn] Tiden saa det var jo ikke saa underligt at der ingen Alhed var med skriv nu endelig hvor meget du vejer nu og om Temperaturen er god nu; ja alt mulig længes jeg efter at høre nu faar vi ikke Brevet afsted med 3 Toget det gaar saa herfra med 8 Toget Torsdag aften naar faar svar paa det for her er delte Meninger om den Ting
+lev nu vel med en kjærlig Hilsen fra Alle – Din egen Mor
+Kære Ugle!
+Du skal da også have et Par Ord fra mig, det er saa længe siden, jeg har skreven til Dig. Ja, det var jo sørgeligt at Dine Billeder blev kasserede, men vi haaber at Du tager det fornuftigt. Du ved jo at de kasserer saa mange gode Billeder derinde, saa Du var vel til Dels forberedt derpaa. Har Karen og Olga saa været og besøge Dig? Vi var saa til udvidet Prøve forrige Søndag, det gik udmærket og vi morede os storartet bagefter, der var ikke stort flere end os der havde sunget der blev til Dansen, først drak vi Kaffe, mens der blev ryddet i Salen, saa dansede vi til kl. 12; Alhed og jeg vilde saa gaa hjem, men Candidat Lunn kom efter os og sagde at vi endelig maatte blive, der var nogle Stykker som vilde spise Smørrebrød sammen og de vilde gerne have os med, vi var en halv Snes Stykker i det Hele; Søndag skulde en Del af os have været paa en lang Spaseretur, vi havde tænkt at gaa til Bøgebjerg og Dr. Petersen havde inviteret os derud og drikke Kaffe, men saa blev Vejret jo saa daarligt at vi maatte opgive Turen, maaske bliver det til noget paa Søndag. Hav det godt kære Ugle og bliv nu endelig ikke saa ked af det at det sætter Dig tilbage. De kærligste Hilsner fra Din Marie.</t>
+  </si>
+  <si>
+    <t>1905-04-30</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Franziska  Erichsen
+Johanne Giersing
+Nicolaus Lützhøft
+Clara Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Lassen, Knud, Peter og Olga var.</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs brevarkiv</t>
+  </si>
+  <si>
+    <t>Anna Syberg skriver til Fritz at hun er kommet godt hjem. Hun skriver også, at hvis han har det så dårligt, kan han bare blive væk, det vil hun gerne støtte ham i, også hvis det koster en skilsmisse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AHH3</t>
+  </si>
+  <si>
+    <t>Kjerteminde 30/4-1905
+Kære Fritz!
+Nu sidder jeg hjemme igen, Børnene er raske og henrykte og det er morsomt at være hjemme. Den lille er saa tyk og livlig og Sak er bleven lang og kan sige en hel Del. Han kunde nok kende mig den lille søde Tosk, han sagde straks ”Moer” til mig.
+Rejsen gik rigtig godt, i Berlin havde jeg meget Fornøjelse af Musæet, kan Du huske de Kvindebuster hvoraf Lützhøft malede den ene [lille tegning], de er lavede af ”Desierio da Settignano”. Malerierne er flyttede hen i ”Kejser Fridrich Musæet”, hvor de hænge glimrende. Det er et vidunderligt Musæum, ligesaa godt som Florens Gallerierne Lassen var vældig elskværdig, vi soldede rundt hele Dagen, hans Kone var desværre syg.
+Det glæder mig, at Du begynder finde noget maleværdigt, Gud ved, om Du dog alligevel ikke skulde blive med det samme og slaa Dig løs ganske som Du har Lyst, hvis Du føler den mindste Trang dertil, saa gør det, bliv paa ubestemt Tid, tag store Arbejder op, hvis Du faar Lyst, bliv i Aarevis, gør lige hvad Fanden Du har Lyst til, jeg har en Følelse af, at det ville lette Dit Sind. Jeg skal skrive til Dig hver Dag, om Du vil, og vil med Glæde undvære Dig ved Tanken om maaske at se Dig lykkeligere i Fremtiden. Hvis Du synes at Du ikke kan føle Dig rigtig fri uden en stemplet Skilmisseerklæring med Kongens Underskrift saa i Guds Navn, det piner mig at se Dig ulykkelig. Det er min rigtige alvorlige Mening, og ikke noget jeg "pynter mig med." Hvis Du alligevel beslutter Dig til at komme herhjem efter Bestemmelse bliver vi naturligvis henrykte. Knud og Peter har gjort Haven i Stand, her er henrivende, men hundekoldt, og Foraaret kommer vist ikke for det første. Det er dog et forbandet Klima det danske, Rejsen gennem Danmark var graa og trist, jeg blev lidt skuffet ved Gensynet, men det varer jo kun en Par Dage, saa har man vænnet sig til det flade Land og den graa Himmel og finder det smukt. Hvorfor tager Birkholm dog ikke fat paa et Figurbillede, det vilde jo more ham vældigt. Jeg glæder mig til at høre om Fodturen til Snebjergene. Hilsen fra Franziska, der er vildt begejstret over vore henrivende Børn og fra Olga og Børnene. 
+Hils Birkholm. Mange Hilsner fra Din Anna.
+[Indsat på side 1, langs venstre margen:] Peter har solgt Gødningsamlerne for 1000 Kr</t>
+  </si>
+  <si>
     <t>1907-04-19</t>
+  </si>
+  <si>
+    <t>Rørdam</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
 men hvem havde dog kvalt dem
 ja kunde jeg nu rigtig male den Szene for Dig Marie var i Aftes paa Banegaarden og Georgs Børn gik i dag ved Titoget for at høre, men hun kom hæsblæsende nej Farmor der var ingen Duer Marie gik saa i Gang med at pille en Sybergs havde sendt jeg var ude i Gaarden at samle lidt Pindbrænde da Grosseren kommer halende med en dueunge i hver Haand – ja ja her er de men det er nogen rigtige Nogen til at kvæle Duer; Da Postbudet kom i Boutiken sagde jeg naa der kommer Duerne, ja der er noget levende i Pakken sagde Andresen, og her seer I den ene er levende og vil I høre mig saa maa den have Lov at leve vi gav den Drikke og den drak en Masse jeg madede den med Hvedebrød og den spadserede paa Bordet og begyndte at pille sig nok saa flot; og nu lever paa Dueslaget sikke et Eventyr for en H C Andersen ja det er næsten utroligt at saadant kan lade sig gjøre det maa da være meget løst Tøj den har gjort Rejsen i I skal nu høre lidt om os selv vi ere raske. Faer er lidt bedre men sover kun daarligt om Nætterne, men det er jo al den Spekulation for Penge ak havde vi dog de blanke Syle
 I Aftes strøg Marie min Kjole og endel hvidt af Junges saa bagte hun en Honningkage og da der var varmt i Kjøkkenet og Marie skulde derover saa hentede jeg Jabitieren og vaskede mine Fødder og tog al mit rene Tøj paa og min nye Natkjole det var dejligt Du kan vel see mig jeg havde vasket min Natkappe!
 Jeg skulde hilse fra Dis hun vil ned hos Eder til Sommer i 14 Dage med Mand og Barn om hun kan faa Lov til det hils nu Vilhelm mange mange Gange og Tak saa meget for Duerne det er første Gang i Dag at det smagte hende at spise denne Uge endnu skal hun ligge saa kan vi begynde at tale om det siger Doktoren. Marie skriver en af Dagene.
 Hilsen fra Faer og mig.</t>
+  </si>
+  <si>
+    <t> 1. jun. 1907</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CXDTbS3o</t>
+  </si>
+  <si>
+    <t> 3. dec. 1907</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lad4zpOk</t>
+  </si>
+  <si>
+    <t>1908-05-23</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Christine Mackie (Mornine) og hendes mand blev gift i 1903. Om de var blevet skilt i 1908, og hun da flyttede tilbage til sit fødeland, eller Christine blot var i Danmark på besøg vides ikke. 
+Det er ikke klart, hvilken fest man holdt hos Brønsted-familien i Birkerød. 
+Astrid havde et forhold til svenske Cid, mens hun stadig var gift med Alfred Goldschmidt. Alfred og Astrid blev først skilt i 1914.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg- Goldschmidt til Laura Warberg, 1908-05-23, 2423</t>
+  </si>
+  <si>
+    <t>Elisabeth blev meget glad for billedbogen. 
+Alhed kommer til Birkerød for at hjælpe med festforberedelserne. Louise/Lugge må passe sin mand, der er syg. 
+Det er dejligt at være hos Brønsted. Barnepigen er fantastisk, så alt går som en leg. Haven er vidunderlig. En mand kommer hver dag og ordner i haven. 
+Adam og Ina har det godt. En del børn har antipati mod Adam, fordi han er jødisk, men han charmerer dem.'Cids forældre har inviteret Astrid.
+Alfred har ordnet skilsmissepapirer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zoGO</t>
+  </si>
+  <si>
+    <t>Birkerød d 23/5 – 08.
+Kæreste Mor! Nu – d v s når Du får dette Brev – har I nok fået Mornine derover; gid der dog nu må komme noget godt ud af det hele; det ser da foreløbig så fint ud alt sammen; vil Du sige til hende, at lille Putte fik sin Billedbog (fra London) igår – og at den gjorde stormende Lykke – hun var helt ellevild – ja det var nu hele Flokken, men vi holdt jo strengt på, at Bogen var Puttes, og at hun havde første Ret til den. Iøvrigt er hun sød og nem - og Mornine skal slet ikke ængste sig; nu venter vi Be i Morgen Aften – Mandag d 25-5 – vi har skreven, om hun ikke kunde komme så tidlig og hjælpe lidt til med Festarrangementerne. Lugge er jo i Byen både Mand. og Tirsdag; og Onsdag Aften skal det store Gilde stå; om dette skal jeg skrive til Dig, så snart det har funden Sted; i Dag bliver det kun et mindre Brev, da det skal på Stationen inden 2, og det er den snart; Lugge vilde egentlig have skreven, men overdrog det i sidste Øjeblik til mig, da hun desværre har Magisteren liggende af Forkølelse; vi har alle fået et lille Smæk deraf, rimeligvis foranlediget af det meget ustadige Vejr, vi stadig har, med bratte Omslag fra Varme til Kulde. – Du kan ikke tænke Dig, hvor her er dejligt at være – alt er så nemt og bekvemt – og så vel organiseret; det går som ingenting med de 5 Børn – og vi har udelukkende Glæde og Morskab af dem; dette skyldes jo meget vor fortræffelige lille Barnepige, som fungerer aldeles brilliant – hun er myndig og bestemt, har godt krammet på dem, men kan på den anden Side også tage en munter Leg med hele Flokken ved passende Lejlighed. Haven her er nu over al Beskrivelse pragtfuld – alle Kirsebærtræerne blomstrer – og Æbleblomsterne har store Knopper; jeg har virkelig aldrig set så herlig en Have – og hvilken Terrain! de har daglig en Arbejdsmand gående, så der er snart velplejet og rengjort alle Vegne; tillige har han lagt brede Gange på passende Steder; det pynter svært, og gør tillige Haven lettere tilgængelig. 
+Nu har jeg været her i otte Dage – men er endnu ikke kommen mig af min Begejstringsrus over den hele Menage; en stor Glæde er det også at se, hvordan Ungerne trives og befinder sig vel; Sjums er bleven livligere og ikke så sær mere, og Adam vinder efterhånden alle Modstandere; jeg tror de fleste møder ham med Antipati på Grund af hans Jødiskhed; men han er virkelig så sød og god, at dette snart glemmes, det viser sig jo også. – For Resten er jeg meget spændt på at vide, hvad Du har sagt til mit Brev fra Dalarne – om Du blev overrasket – forarget? Kort sagt, om Du er misbilligende eller det modsatte m.H.t. mine Meddelelser. Jeg havde forleden et meget hjerteligt Brev fra Cids Far – og et vedlagt fra Moren; de opfordrede mig meget til at besøge dem, hvilket jeg også gerne vil. Nu tænker jeg da, at Alfred har fået Skilsmissesagen i Gang, og så er vi efter svensk Lov skilt om et År. Jeg har indsendt min Ansøgning til Fødselsstiftelsen; men de siger, at Chancerne for Optagelse er små. Lugge og jeg har talt så småt om min Anbringelse her; hun skal nemlig have et pålideligt Kvindemenneske her foruden Pige. Jeg vilde meget gerne og kunde så have lille Sjums hos mig. Nu skal vi se, hvad det hele bliver til.
+Mange Hilsner fra os alle her til Jer alle.
+Din Astrid.</t>
+  </si>
+  <si>
+    <t>1908-06-03</t>
+  </si>
+  <si>
+    <t>Tornehave Birkerød</t>
+  </si>
+  <si>
+    <t>244 Columbia Road Boston</t>
+  </si>
+  <si>
+    <t>Josefine -
+Terese -
+Charles Abrahams
+Ingeborg Abrahams
+Anna Anna, pige i huset hos Brønsted
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+John Forsell
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Cid Smedberg
+Wilhelm Stenhammar
+Alma -, Stuepige</t>
+  </si>
+  <si>
+    <t>Tornehave var familien Brønsteds hus i Birkerød. 
+Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
+Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
+  </si>
+  <si>
+    <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
+Det er trist for Christine/Mornine. 
+Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Pfji</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+[Mr. Sawyer.) 
+244 Columbiaroad
+Dorchester
+Boston
+Mass.
+U.S.A.
+[Skrevet af ukendt:] 
+Birkerød 3/6-1908
+[I brevet:]
+1) “Tornehave”, Birkerød 3/6-08.
+Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
+[Ukendt har skrevet nederst på s1:] 
+Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
+tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
+Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
+Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
+2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
+Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
+3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
+For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
+Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
+Din Astrid.</t>
+  </si>
+  <si>
+    <t>22.-24. januar 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Tz0Jp8FE</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/wrJCHJLk</t>
+  </si>
+  <si>
+    <t>15. - 17. februar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/30YUr6Bc</t>
+  </si>
+  <si>
+    <t>19.-21. januar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/b3qTkJb7</t>
+  </si>
+  <si>
+    <t>16.-18. januar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/aKcl3VN8</t>
+  </si>
+  <si>
+    <t>19. - 21. januar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/6ssHnczJ</t>
+  </si>
+  <si>
+    <t>21. - 23. februar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/YTGu9VOd</t>
+  </si>
+  <si>
+    <t>13.-15. januar 1909</t>
+  </si>
+  <si>
+    <t>Johannes Larsen noterer primært observationer af fugle samt skriver om vejrforholdene</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qndbgGX3</t>
+  </si>
+  <si>
+    <t>28.-30. januar 1909</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AfAfTPlp</t>
+  </si>
+  <si>
+    <t>9. - 11. februar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/p9uMzz7D</t>
+  </si>
+  <si>
+    <t>12. - 14. februar 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/vvTHJprE</t>
+  </si>
+  <si>
+    <t>25.-27. januar 1909</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Peter Klokker
+Karl Olesen</t>
+  </si>
+  <si>
+    <t>Notater og fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/0wD9CDdI</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig på sejltur til Refsnæs og Asnæs</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/yAsv2T5D</t>
+  </si>
+  <si>
+    <t>22. mar. 1909</t>
+  </si>
+  <si>
+    <t>Notater om vejrlig og fugle</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/yQFvIOGD</t>
   </si>
   <si>
     <t>1909-04-04</t>
   </si>
   <si>
     <t>Valby</t>
   </si>
   <si>
     <t>Røl -
 Camilla Bertram
 Jens Birkholm
 Thora  Branner
 Peter Hansen
 Erik Henrichsen
 Johannes V. Jensen
 Viggo Johansen
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Henrik Lund
 Frederik Lützhøft
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karen Meisner-Jensen
 Kai Nielsen
@@ -4610,50 +3013,98 @@
 Johan Rohde
 Karl Schou
 Peter Schou</t>
   </si>
   <si>
     <t>Johannes Larsen står model for Johan Rohde til dennes billede af Kristian Zahrtmann omgivet af eleverne.</t>
   </si>
   <si>
     <t>Dr. Lützhøft skal have et håndkoloreret tryk til at forære væk.
 Johannes Larsen har været med Birkholm hos Mads Rasmussen (Tomat Mads), som havde købt en del kunst på auktion. 
 Kai Nielsen modellerer en statuette af Karl Schou.
 Johannes Larsen har siddet model for Johan Rohde.
 Johannes Larsen spørger Alhed, hvordan han skulle kunne hente penge 31 marts og sende dem, når han først fik besked om dem 3. april.
 Den følgende dag skal Larsen hjem til Johannes V. Jensen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cHqV</t>
   </si>
   <si>
     <t>Valby 4 April 1909.
 Kæreste Alhed!
 Tak for Dit Brev i Dag og Tak ogsaa lille Lysse mange Gange for hans Brev, som jeg blev forfærdelig glad ved. Jeg var hos dr. Lützhøft i Gaar efter at have skrevet til Dig, han skal have et koloreret Tryk med Svanen til at forære bort. Saa var jeg med Peter og Birkholm ude hos Tomat Mads om Aftenen hvor vi blev til Kl 12 og havde det ganske morsomt. Han havde købt en hel Del paa Cord[ulæseligt] Auktion, som vi reviderede, saaledes at han blev sat til at sælge det meste igen undtagen en Skitse af Viggo Johansen og et Billede af gamle P.A. Schou som var gode. I Dag har jeg været ude i zoologisk Have, hvor Marie og Røl hentede mig til Frokost, der var ogsaa Bertram som jeg skal hilse fra, og Kai Nielsen som modelerer en Statuette af Schou og senere kom hans Kone og hentede ham. Saa har jeg været inde og blive malet af Rohde i 3 Timer og nu sidder jeg her og venter paa Schous, sammen med Viggo Madsen og hans Kone (Henrik Lunds Svigerinde). Schous er ude at spasere i det gode Vejr. Jeg sender saa 280 Kr til Hr Henriksen, som jeg aldrig har mistænkt for at være Sagfører. Det udmærket at Du skriver at det var nærliggende at hente Pengene hos Tutte, men vil Du ikke forklare mig hvordan jeg skulde bære mig ad med at hente dem der og sende dem den 31 Marts naar jeg først faar at vide at de er der 3 April. Jeg skrev for øvrigt og bad ham sende Dig Resten hvis der var for mange. Jeg skriver med Blyant fordi jeg ikke kan finde Schous Blækhus. I Morgen tidlig skal jeg ud til Johannes V Jensen og aftale hvad Tid vi kan gaa ind til Forlæggeren. Jeg glæder mig til at komme hjem til Jer. Jeg skal til Gilde hos Lysses i Mrg Aften og hos Karen Broes paa Tirsdag. Hils lille Lysse og Puf og Kys dem fra mig. Mange Kys til Dig selv fra
 Din
 Johannes Larsen
 Hilsen fra Schous</t>
+  </si>
+  <si>
+    <t>12. apr. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/U9Ow3cNU</t>
+  </si>
+  <si>
+    <t>15. apr. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ovegz1wE</t>
+  </si>
+  <si>
+    <t>18. apr. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/N4x5ai71</t>
+  </si>
+  <si>
+    <t>21. maj. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/L4o5w43Q</t>
+  </si>
+  <si>
+    <t> 5. jun. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1uXmjYEF</t>
+  </si>
+  <si>
+    <t> 8. jun. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fg3Zlxfu</t>
+  </si>
+  <si>
+    <t>11. jun. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oBhr9ldI</t>
+  </si>
+  <si>
+    <t> 2. jul. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/kvp82PWC</t>
   </si>
   <si>
     <t>1909-07-18</t>
   </si>
   <si>
     <t>Tivoli, København</t>
   </si>
   <si>
     <t>Camilla Bertram
 Ludvig Brandstrup, billedhugger
 - Brorson
 Franziska  Erichsen
 Marie Eriksen
 Mogens Frijs
 Erik Henrichsen
 Karl Isakson
 Anker Kyster
 Peter Lundsgaard
 Nicolaus Lützhøft
 Karl Madsen
 Peter Magnussen
 Karen Meisner-Jensen
 - Multh
 Kai Nielsen
 Theodor Oppermann
@@ -4706,252 +3157,4412 @@
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Valdal var et nedlagt gartneri i Valby, hvor adskillige af Fynboerne i årenes løb boede til leje. 
 Det er uvist, både hvad det er "National" har skrevet og hvilke papirer, Johannes Larsen har bedt Erik Henrichsen om at rekvirere.
 "Greven": Grev Mogens Frijs har hyret Johannes Larsen til at lave illustrationer til en jagtdagbog, og Anker Kyster skal stå for indbindingen. Sagen er også omtalt i tidligere breve fra Johannes Larsen til Alhed.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Erik Henrichsen rekvirere papirer fra Svendborg.
 Larsen får lektioner i boksning og gymnastik. 
 Han skal til grev Frijs og Anker Kyster og snakke om grevens bog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lcOb</t>
   </si>
   <si>
     <t>Valdal 20 Juli 1909.
 Kæreste Alhed!
 I Gaar var jeg hos Din Moder, hun fortalte mig at ”National” var gaaet til Meningen overfor Christine. Jeg skal spise Frokost hos Din Moder i Dag og følge med ud til C. Jeg var hos Møldrup i Gaar men han var ikke hjemme for Tiden, gik saa til Erik Henrichsen og fik ham til at rekvirere Papirerne fra Svendborg saa de kan være her naar Møldrup kommer tilbage. Jeg faar nu daglig 2 Lektioner i Boxning og Hjemmegymnastik, saa jeg kan lære Drengene det naar jeg kommer hjem, jeg har faaet en Gymnastikbog som er meget tydelig og faar Øvelserne gennemgaaet af Læreren. I Aftes var jeg til Middag hos Oppermann sammen med Lysse. Nu skal jeg til greven og Anker K. og snakke om Bind, jeg traf ikke førstnævnte i Gaar da han var ude med Franskmanden. Mange kærlige Hilsner til Jer alle
 Din
 Johannes Larsen
 Tak for Brevet!</t>
   </si>
   <si>
+    <t>20. dec. 1909</t>
+  </si>
+  <si>
+    <t>Peter Nielsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/4eaIPPew</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Holmens Kirke
+Holmens Kanal 40</t>
+  </si>
+  <si>
+    <t>Peter Magnussen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen, at han har set på akvareller af Fritz Syberg hos Winkel og Magnussen og har udsøgt 5 stk. á 200 kr. Kunsthandleren bringer billederne til Lützhøft og ved ikke, at de er bestemt for Mads Rasmussen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Sbyl</t>
+  </si>
+  <si>
+    <t>Herr Fabrikant Rasmussen
+Jeg har i Dag se paa de Akvareller, Winkel &amp;amp; Magnussen har af Syberg. Det smukkeste af Billederne med Juleroser og Figur ejes af Kunsthandler Magnussen privat, og han vil desværre ikke afhænde den. 
+Men jeg har udsøgt 5 meget smukke, af hvilke jeg mener, De i hvert Fald burde erhværve de 4. De kan sælges for 200 kr. pr Stk., naar der købes flere. Det er altsaa en Pris, der svarer til Sybergs egne Priser.
+Der var ellers en meget fin mindre Akvarel, "Lavvande", som mærkeligt nok ikke solgtes paa hans Udstilling. Den vil jeg gærne have Lov at henlede Deres Opmærksomhed paa. Den staar i Kataloget for 200 K.
+Winkel &amp;amp; Magnussen lader Billederne bringe her til mig i Morgen Tirsdag. Havde De saa ikke Lyst at se paa dem der fr. Exempel Onsdag Formiddag? Linie 6 gaar lige forbi.
+Jeg bor overfor Holmens Kirke, Holmens Kanal 40. ? 
+Med venlig Hilsen
+Deres Ærb. forb.
+Nicolaus Lützhøft
+Winkel &amp;amp; M ved ikke, det er for Dem jeg har set paa Billederne. Jeg vilde helst, at de foreløbigt ikke skal vide det.</t>
+  </si>
+  <si>
+    <t>marts 1910</t>
+  </si>
+  <si>
+    <t>Kleine Alexanderstraße 26, 10178 Berlin, Tyskland</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Peter Hansen
+Carl  Hartmann
+Johannes Larsen
+Max Levig
+Søren Lund
+Johannes Rump
+Karl Schou
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft sender Jens Birkholms adresse i Berlin til Mads Rasmussen. Har talt med Max Levig, der ejer Peter Hansens "Pløjemanden" og vil sælge den for kr. 2000,-
+N.L. har talt med Syberg om indkøb til museet. Der er kun 3000,- til bage af de 10.000,- Mads Rasmussen vil ofre det første år. Vigtigst er det navnte "Pløjemanden" af Peter Hansen og Fritz Sybergs "Dødsfald i Fattighuset" og Karl Schou "Moder ved Vuggen", men så vil restbeløbet blive overskredet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uysG</t>
+  </si>
+  <si>
+    <t>Holmens Kanal 40
+Kære Herr Direktør!
+Birkholms adrs. i Berlin er: Kl. Alexanderstr. 26 II.
+Paa Vejen hjem fra Dem i Dag telefonerede Syberg og jeg til Max Levig. Han har bestemt sig for at ville sælge Peter Hansens Billeder for 2000 Kr. Paa anden Maade vil han ikke arrangere sig. 
+Syberg og jeg har nu i Aften talt meget om Billed-Indkøbene til Museet. Vi er jo allerede naaet saa vidt, at der kun er c 3000 tilbage af de 10,000 Kr. De vilde ofre som første Aars Tilskud.
+Nu er vi vel alle enige om, at Opmærksomheden i aller første Række maa koncentreres om Erhvervelsen af
+Peter Hansen: Pløjescene
+Syberg: Dødsfald i et Fattighjem 4000
+og Schou Moder ved Vuggen
+Forhaabentlig kan alle 3 billeder erhverves, men næppe under 5000 Kr. tilsammen. Altsaa kun hvis De er villig til at overskride det for i Aar projekterede Beløb af 10,000 Kr. 
+Jeg tror, at Galleriet tager Sybergs "Dødsfald", hvis det kommer frem til Salg. Det er af største Betydning for Faaborg-Samlingen at erhverve netop dette Arbejde, absolut et af Sybergs Hovedværker, hvis vi skal have en fuldgyldig Repræsentation for Sybergs Kunst.
+Ogsaa det Billede af Schou, som Rump ejer, hører til hans bedste. Men når vi altsaa skal have disse 3 Arbejder, maa vi se bort fra foreløbig at Købe andet.
+Maaske kan vi nu ikke være bekendt andet end at se paa det Udvalg af Schous Arbejder, Johs Larsen vil udsøge, og vi kan vel i saa Fald heller ikke undlade at købe i det mindste ét af hans Billeder. Muligvis kan vi saa opnaa Forkøbet til et Par andre. 
+Hartmann maa vi vel foreløbigt lade ligge, saa ondt det gjør mig personligt, nu da der en gunstig Lejlighed til at faa et eller flere af hans bedste Ting.
+Hvorledes mener De altsaa, Tingen kan or[dn]es?
+Jeg synes, der er min Pligt at meddele Dem disse Overvejelser og at henstille til Dem, hvorledes Vanskelighederne bedst kan overvindes.
+Maaske burde vi have ventet med at købe Billederne af Tom P. og af Søren Lund. Der var vel her mindst Fare for at andre skulde komme os i Forkøbet end ved de andre af vore hidtidige Køb.
+Tak for i Dag!
+Med venlig Hilsen til dem og Frue
+Deres ærb. hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1910-03-02</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft om en mindre ændring i aftalen med Johannes Larsen. Identiske breve er sendt til Peter Hansen, Peter Tom-Petersen og Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Cnc5</t>
+  </si>
+  <si>
+    <t>2. Marts 1910
+Herr
+Nic Lützhøft,
+Da jeg gik fra Mødet kom jeg i Tanker om, at vi ved at foreslaa 3300 Kr om Aaret kommer til at betale 500 Kr for meget. Jeg ringede saa Johs Larsen op og gjorde Aftale med ham, hvilken Aftale jeg har stadfæstet i et Brev til ham, som afgaar i Dag og hvoraf jeg sender Kopi, for at De kan se Resultatet. Naar Johs Larsen kommer herover om ca 14 Dage ,kan vi faa et Møde og tage Billederne ud, samt træffe endelig Bestemmelse.
+Med venlig Hilsen</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Peter Hansen
+Nicolaus Lützhøft
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Johannes Larsen at han har modtaget tilbud på Taarnbystrandbilledet, moderens portræt, kontorbilledet med JLs far og to af de bedste akvareller samt 50 af de bedste døde fugle for i alt 10.000,- Beder Johannes Larsen indtræde i komiteen for Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MIkM</t>
+  </si>
+  <si>
+    <t>K O P I.
+2 Marts 1910.
+Herr Kunstmaler Johs. Larsen,
+Rørdam pr Ejby St.
+Deres Hustrus Brev af F.M. modtog jeg, i hvilket De tilbyder Museet i Faaborg:
+Taarbystrandbilledet, Deres Moders Portræt, Kontorbilledet med Deres Fader, to af de beste Akvareller, samt 50 af de bedste af de døde Fugle for i alt 10.000 Kroner.
+Vi afholdt saa i Dag Kommitemøde om Sagen, hvorefter jeg ringede Dem op i Telefonen. Da vi jo kun har 10,000 Kroner at raade over for Tiden foreslog jeg Dem, at vi benyttede os af Deres ovennävnte Tilbud paa Betingelse af, at vi selv udtager, og at Betalingen foregaar med 1/3 hvert Aar, altsaa Kr. 3333,33, første Rate strax. Herpaa gik De ind, men vi blev ogsaa eninge om, at hvis vi foreträkker at betale 3000 Kroner om Aaret, altsaa i alt 9000 Kroner, kunde vi ogsaa faa ovennävnte imod, at De saa havde Ret til at udtage enkelte Studier af de Ddøde Fugle. Og endelig, skulde vi, da vi jo nu faar en Del Akvareller, foreträkke dette, har vi Lov til at faa andet i STeder fr to af de bedste Akvareller, eller ogsaa ganske kvittere Dem imod at De kvitterer 500 Kt. Foreløbig fastslog vi det første alternativ med Forbehold af, at Kommiteen har Ret til at válge et af de andre. Endvidere aftalte vi, at De tager hele Samlingen med imorgen, for at Komiteen kan udtage deraf. Malerierne leveres selfølgelig indrammede, färdige til Ophängning. 
+Som jeg sagde i Telefonen tillader jeg mig at indmelde Dem i Kommiteen. Denne bestaar saa foruden Dem af De Herrer Peter Hansen, Fritz Syberg, Tom Petersen, Jens Birkholm, og Nic. Bå Lützhøft samt Undertegnede.
+Vi faa saaledes foreløbig en hel Stue med Deres Billeder, og vi haabe at blive saa fyldig representerede, at ingen med Hensyn til Deres Kunst kommer ved Siden af os.
+Med Højagtelse og Hilsen
+sign. M. Rasmussen</t>
+  </si>
+  <si>
+    <t>1910-03-14</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt</t>
+  </si>
+  <si>
+    <t>Oslo Plads 1, København
+Højbro Plads, København</t>
+  </si>
+  <si>
+    <t>Louise Hillers
+Nicolaus Lützhøft
+Peter Magnussen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor det originale brev befinder sig. Der er transskriberet efter kopien.
+I højre side af dette brev er anført med håndskrift, at navnet på den unge pige, som Anna Syberg ønsker som ung pige i huset, er Louise Hillers, gift Rubin. Ordet Fenja er tilføjet. 
+Winkel og Magnussen er en kunsthandel beliggende på Højbro Plads i København i årene 1884-1957.
+Den Frie er en kunstnersammenslutning, der blev stiftet 1891 af danske billedkunstnere i protest mod adgangskravene til det etablerede Charlottenborg. Det gør udstillingen til Danmarks ældste sammenslutning af kunstnere. Adressen er Oslo Plads 1 i København. 
+Kilder:
+Wikipidia
+Den store, danske encyklopædi.</t>
+  </si>
+  <si>
+    <t>Anna Syberg efterlyser navn og adresse på en ung pige, som Goldschmidt kender. Hun vil gerne have hende ansat som ung pige hos familien.
+Anna Syberg understreger endnu en gang, at kunstpolitik keder hende, og at hun heller ikke ved så meget om dette.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Qx9Y</t>
+  </si>
+  <si>
+    <t>14/3 1910
+Kære Goldschmidt!
+Vilde De gøre mig den Tjeneste at sende dette Frikort til "Den Frie" til den unge Pige, der tegnede hos Dem, og som jeg haaber at faa i Huset i Sommer. Jeg glemte desværre at faa hendes Adresse og hendes Navn har jeg glemt, det var jo en ret forstyrret Rejsemorgen, vi traf hinanden. Men vil De være saa god at hilse fra mig; der stod en Notits i Politiken om, at vi rejste til Syden naar Udstillingen var afsluttet men jeg haaber ikke, at hun har set den og i saa Fald haaber jeg hun ikke tror paa alt hvad der staar i Aviserne. Jeg synes hun saa sød ud, og jeg tænker mig, at vi kunde faa Fornøjelse af hinanden. Kunde De ikke sende mig hendes Adresse en Dag, naar De ikke er alt for ked af at skrive lidt med det samme. Det er saa morsomt at være sammen med Dem de Dage før Udstillingen. De har altid staaet mit Hjerte nær, fra jeg første Gang traf Dem hos W og Magnussen. Jeg beundrer Dem for Deres Idealisme, skønt jeg i mange Retninger maa melde pas, naar De er kunstpolitisk interesseret f.Eks. - der er ikke en Fiber i mig, der ikke synes, at Kunstpolitik er det mest ligegyldige og kedsommelige i Verden. Undertiden faar jeg endnu et Latteranfald ved at høre Dem sige: "Jeg ved ikke hvor klog De er Fru Syberg". De har vist ganske ret, det er vist ikke specielt Klogskab man skal søge hos mig. - Gudskelov er jeg lige ved at sige - det er saa rart at faa Lov til at handle efter sine Impulser. I dette Tilfælde blev Resultatet jo rigtignok magert (jeg mener overfor Lützhöft) men alligevel jeg fortryder det ikke.
+De venligste Hilsener
+Deres hengivne 
+Anna Syberg.</t>
+  </si>
+  <si>
     <t>1910-03-31</t>
   </si>
   <si>
     <t>Theodor Delcomyn
 Peter Hansen
 Johannes V. Jensen
 Andreas Larsen
 Johan Larsen
 Nicolaus Lützhøft
 Mads Rasmussen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Sagen om Kai Nielsens Fornemme dame mm handler om indkøb til Faaborg Museum, hvor indkøbskomiteen bl.a. bestod af Peter Hansen (P) og Lützhøft (Lysse). 
 Det er uvist, hvilken kronik af Johannes V. Jensen det er, Alhed Larsen omtaler.</t>
   </si>
   <si>
     <t>Fritz Syberg (Baronen) har spurgt, om komiteen køber Kai Nielsens Fornemme dame til Faaborg Museum, og Alhed opfordrer Larsen til straks at arbejde for denne sag. 
 Alheds rejse er gået godt, og planterne står fint derhjemme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EI9S</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Jeg har snakket med Baronen i Efterm. Han spurgte om I saa havde købt Kajs fornemme Dame til 700 Kr og lod til at blive meget forbavset over at det ikke var sket. Han sagde, at Mads var meget stemt for det, ligesaa alle Medlemmerne og at naar det ikke blev, skyldtes det udelukkende Mangel paa Initiativ fra [ordet overstreget]. Jeg synes Du lige med det samme skulle sætte Dig i Bevægelse, allerførst med at gaa hen til Kai og faa ham til at opgive sin rædselsfulde Idé med at overlade Mads den anden Figur for næsten ingenting; og dernæst til P, Lysse og Mads for at faa det lavet. Endnu bedre var det jo at faa dem til at tage Marmorpigen paa Udstillingen, mon det ikke skulde gaa efter J.V. Jensens Kronik. Det gør de nu vel ikke, men den fornemme Dame kan Du saamænd sagtens faa dem til at tage, naar Du hænger lidt i. Hvis Du har tænkt at rejse hjem i Morgen, synes jeg alligevel absolut, Du skal opsætte det en Dag for at faa det lavet, skriftlig er det ikke nær saa nemt. - - Rejsen i Gaar gik godt, alt stod godt til herhjemme, Pebertræerne vidunderlige. Drengene beder Dig huske et Frimærkealbum en Dolk og et [ulæseligt ord], de har glemt. – Jeg har set i Avisen, at der er Boksekamp paa Søndag, saa jeg henter Dig egentlig ikke før Mandag. –
 Gl. Delcomyn er død i Dag. Jeg skriver til Marie en af Dagene, hils dem foreløbig og sig 1000 Tak. I Hast
 Din A.
 31te</t>
+  </si>
+  <si>
+    <t>1910-04-02</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Poul S. Christiansen
+Peter Hansen
+Karl Isakson
+- Kochern
+Max Levig
+Nicolaus Lützhøft
+Peter Magnussen
+Knud Marstrand
+Claude  Monet
+Kai Nielsen
+Karl Petersen
+Jens Rasmussen
+Mads Rasmussen
+Johannes Rump
+Karl Schou
+Marie Schou
+Fritz Syberg
+Peter Tom-Petersen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Johannes Larsen arbejdede i denne periode som medlem af indkøbskomiteen på at skaffe værker til Mads Rasmussens (MR) Faaborg Museum. 
+"Den fornemme" er formodentlig Kai Nielsens skulptur En fornem dame, der gnider sin hofte med kamfer. 
+Det er uvist, hvem OKS og SM er.
+Ifølge brevet fra Fritz Syberg til Mads Rasmussen 22. juni 1910 ville Syberg gerne have, at "Dødsbilledet" kom til Faaborg Museum, da det er malet der, og de afbildede personer var fra Faaborg.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har foreslået Mads Rasmussen at købe Kai Nielsens Marmorpigen. Karl Madsen skal komme og se på billeder, og man skal have komitémøde. 
+Fredag var komiteen samlet, og da Larsen kom dertil, havde man aftalt ikke at købe af Karl Schou. Larsen indvendte, at man allerede havde købt fem billeder af ham, og han gjorde de øvrige begribeligt, at det ikke var komiteens opgave at sørge for, at Mads Rasmussen ikke gav for mange penge ud.
+Karl Schou, Karl Madsen og måske Peter Hansen skal til Berlin for at se Monet-udstilling, og de vil have Larsen med. Isakson og Viggo Johansen er allerede i Berlin. 
+Peter Hansen og Larsen har været hos Poul S. Christiansen og vælge 12 billeder til Faaborg. 
+Komiteen har købt Peter Hansens Pløjemand. Johannes Rump vil have 4000 kr. for Dødsfaldet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iCxe</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn Lørdag 2 April 10
+Kæreste Alhed!
+Tak for Telegram og Breve. Jeg fik det ene og Telegrammet til Afskedsfrokosten her hos Schous efter at jeg havde været hos Luds og Kunst Petersens paa Farvelvisit. Jeg tog strax til Peter og med ham til M.R. Peter kendte ikke noget til at der havde været Tale om den ”fornemme” men M.R. vidste det og saa foreslog jeg at vi skulde købe Marmorpigen hvad han ikke stillede sig afvisende til, jeg lovede saa at prøve paa at faa Kai til at slaa af paa Prisen, saa tog vi til Lützhøft og ordnede ham. D.v.s. først havde jeg lovet M.R. at faa at vide om Karl Madsen ikke kunde komme og spise hos dem og se Billeder en af disse Dage og det har vi saa faaet lavet saadan at de skal derover i Mrg Aften sammen med Peter og mig hvorefter jeg haaber at M.R. vil være saa præpareret at vi kan lave et Komité Møde paa Mandag hvor vi køber Marmorpigen som vi nu har paa Haanden for 5000 Kr. (den koster 7000), der for fik vi ikke handlet om den fornemme i Gaar, hvad der ellers godt kunde have været gjort. Men jeg er voldsomt spændt og venter at gaa med Mavepine til det bliver afgjort paa Mandag. Kai regner naturligvis allerede med at den er solgt, Du fik vel et Kort fra Bræddehytten hvor vi spiste sammen i Gaar og talte om Priserne, det var vi jo nødt til ellers vilde jeg helst have holdt min Mund foreløbig. Dagen før jeg skulde have rejst altsaa Fredag fik jeg tilfældigt at vide at Komitéen var samlet (Peter havde været rundt for at finde mig) jeg tog saa derud, der var M.R. og OKS Jens Rasmussen, Lützhøft, Tom og Peter, og da jeg kom var de blevne enige om at det ikke var nogen Nytte til at købe af Schou, jeg maatte jo saa optræde og holde paa at de fem Billeder var købt og det gik saa i Orden efter en Del Sludder. Siden den Tid har jeg haft Lysse og Tom for, og gjort dem begribeligt at det ikke er vores Opgave at, passe paa at M.R. ikke giver for mange Penge ud, men at sørge for at faa ham til at købe saa mange gode Ting som muligt. I Aften skal jeg til et Sold hos Knud Marstrand sammen med Kais, Kochern og flere. Schou Karl Madsen og maaske Peter rejser paa Tirsdag til Berlin for at se Monet Udstillingen de vil nok have mig med men jeg længes nu snart efter at komme hjem og det vilde jo hele Ugen gaa med og Penge koster det jo ogsaa. Isaksons og Viggo rejste derned i Gaar. Ja det var jo et rørende Brev fra SM. og dersom jeg kan naa det skal se at komme derud, men disse Møder tager jo en Fandens Tid, jeg har rendt rundt fra jeg fik Dit Brev til nu. Peter og jeg var ogsaa oppe hos Christiansen i Gaar og tog 12 Billeder ud som skal sendes til Faaborg, saa vi kan se dem der, der skal vi altsaa have et Møde ovre som Baronen maa med til. Vil Du sige ham det. Jeg gaar ud fra at han ikke vil blive ked af det hvis vi køber Marmorpigen, men det var maaske ingen Skade til om jeg fik et Par Ord om det.
+Nu sidder Schou og siger at jeg skal med til Berlin. Jeg skal hilse fra Schou og Marie, mange Gange og sige fra Marie at Du har lovet at skrive til hende og fra Schou at Du er rar. Vi har nu faaet Peters Pløjemand fra Max Levig for 2000 Kr. Rump forlanger 4000 Kr. for Dødsfaldet men jeg tænker han slaar en Del af, han har tilbudt W &amp;amp; M det for 1200 Kr. den gang de købte Raadyrene. Mange kærlige Hilsner til Jer alle
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1910-06-11</t>
+  </si>
+  <si>
+    <t>Hedevig Lützhøft</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder fru Nicolaus Lützhøft meddele, om hendes mand kommer til åbningsfesten for det nye museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BlAK</t>
+  </si>
+  <si>
+    <t>11 Juni 1910
+Fru Lützhøft,
+Holmens Kanal
+Af Politikken ser jeg, at Deres Mand for Tiden er bortrejst . De bedes venligst meddele mig,om Deres Mand vil kunne komme til Aabningshøjtideligheden i Faaborg St. Hansdag, hvilken Dag Gallereit aabnes Kl 3 med efterfølgende Middag Kl.6 . Paa Torsdag afgaar Kunstværkerne og aflades Lørdag derovre, hvorefter Ophængningen paabegyndes.
+Ærbødigst
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Gentagelse af et andet brev fra Mads Rasmussen til fru Nicolaus Lützhøft, hvori Mads Rasmussen spørger, om Nicolaus Lützhøft kommer til åbningshøjtideligheden for Faaborg Museum. Nedenunder dette en tilføjelse, hvor Mads Rasmussen efterlyser manuskript til et foredrag, Nicolaus Lützhøft har holdt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3OjO</t>
+  </si>
+  <si>
+    <t>11 Juni 1910
+Fru Lützhøft,
+Holmens Kanal
+Af Politiken ser jeg, at Deres Mand for Tiden er bortrejst. De bedes venligst meddele mig, om Deres Mand vil kunne komme til Aabningshøjtideligheden i Faaborg St Hansdag, hvilken Dag Galleriet aabnes Kl 3med efterfølgende Middag kl. 6. Paa Torsdag sendes Kunstværkerne og aflades Lørdag derovre, hvorefter Ophængningen paabegyndes.
+Ærbødigst
+Jeg har forgæves søgt at faa fat paa det Tidsskrift, i hvilket Deres Mands Foredrag i Studentersamfundet har staaet. De skulde vel ikke være i Besiddelse deraf, eventuelt Manuskriptet eller kan giveg Oplysning xxxx om hvor et Aftryk kan faas: i saa Fald bedes De give Budet dette eller Besked med tilbage ,hvis han træffer Dem. Ellers bedes De sende det med Posten. De bedes meddele mig,hvornaar Deres Mand kommer hjem.</t>
+  </si>
+  <si>
+    <t>1910-06-14</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til fru Nicolaus Lützhøft og returnerer et foredrag af Nicolaus Lützhøft, som han havde lånt i håb om at kunne bruge noget af indholdet til sin tale ved åbningen af Faaborg Museum. Da det mest handlede om Zahrtmanns skole, var det ikke så brugbart i den forbindelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dnyk</t>
+  </si>
+  <si>
+    <t>14 Juni 1910
+Fru Lützhøft,
+Jeg tilbagesender hermed det laante Manuskript og bringer Fruen min bedste Tak for Laanet af samme.
+Jeg tænkte mig Muligheden af, at jeg kunde benytte noget deraf i en Tale, jeg vil holde ved Aabningshøjtideligheden .Det viste sig imidlertid, at jeg ikke kan dette ,da Foredraget jo nærmest er anlagt med Zahrtmanns Malerskole for Øje med Karakterisering af de enkelte Malere.
+De bedes overbringe Deres Mand min Hilsen, Jeg havde haabet at kunne faa Fornøjelsen af at se i hvert Fald Fruen ved Aabningshøjtideligheden og beklager, at dette ikke lader sig gøre. 
+Ærbødigst
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1910-06-28</t>
+  </si>
+  <si>
+    <t>Nordskov</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Poul S. Christiansen
+Peter Hansen
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, ks. 27</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver om betaling af Poul S. Christiansen for værker til Faaborg Museum og om Christiansens ønsker om ombytning af nogle af værkerne med nogle, han synes er bedre. Desuden efterlyser han mere orden i forholdene for indkøbskomitéen til Faaborg Museum, blandt andet bør der vælges en protokolfører og en sekretær.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DdVI</t>
+  </si>
+  <si>
+    <t>Nordskov 28 Juni
+1910
+Kære Hr M. Rasmussen
+Jeg har altså talt med Christiansen og søgt at ordne det med ham på bedste Måde.
+Summen er han villig til at runde af til 8 500 Kr. M.h. til Udbetalingen af Pengene stiller han sig fuldt kameratlig. De samme Udbetalingsvilkår vi andre går ind på vil han også rette sig efter.
+Endvidere er der et Par af de Billeder, han har fået på Musæet, han eventuelt kunde ønske ombyttet med nogle han selv synes er bedre, dersom Komiteen kan blive enig med ham. Nu er altså Sagen nogenlunde i Gang (ja jeg mener den er godt i Gang) men jeg synes der mangler en Smule Orden i selv Komiteens Forhold. Vi bør vist i en ikke altfor fjern Fremtid se at få konstitueret os, så Arbejdet og de Ptr? bliver fordelt og de Pligter der påhviler hver af Komitemedlemmerne bliver ordnede.
+De talte om at vi manglede en Port Protokol og Protokol fører, dertil vilde jeg foreslå Lützhøft. Vi mangler også en Sekretær, der sammen med Dem kunde varetage Museets Tarv i alle Henseender også den rent økonomiske. Dertil vilde jeg foreslå Peter Hansen Endvidere bliver der en Del at gøre en Gang med Tiden i Retning af at anskaffe Postkort med Gengivelser af Billederne på Musæet og andet lignende Kunne Birkholm ikke benyttes der. Han er jo Fotograf og har en Del Erfaringer på det Område der måtte kunne komme Sagen tilgode.
+Dette er blot nogle løse Forslag. Hensigten med dem er blot at vi burde se at få Orden i hele denne Side af Sagen så hver af os ligesom havde sin Post og følte ?????? Ansvar sig særlig ansvarlig der.
+Med mine bedste Hilsener til Dem og Deres Frue og med Tak for de glade og indholdsrige Dage min Kone og ti jeg tilbragte i Fåborg er jeg 
+Deres hengivne 
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver til Mads Rasmussen, at han har talt med Poul Christiansen og fået ham til at afrunde summen for køb af et maleri til 8.500 kr. Poul Christiansen ønsker et par af billederne ombyttet med nogle, han finder bedre. Foreslå at komitéen for Faaborg Museum bliver lidt bedre organiseret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EExj</t>
+  </si>
+  <si>
+    <t>Nordskov 28 Juni
+1910
+Kære Hr M. Rasmussen
+Jeg har altså talt med Christiansen og søgt at ordne det med ham på bedste Måde.
+Summen er han villig til at runde af til 8 500 Kr. M.h. til Udbetalingen af Pengene stiller han sig fuldt kameratlig. De samme Udbetalingsvilkår vi andre går ind på vil han også rette sig efter.
+Endvidere er der et Par af de Billeder, han har fået på Musæet, han eventuelt kunde ønske ombyttet med nogle han selv synes er bedre, dersom Komiteen kan blive enig med ham. Nu er altså Sagen nogenlunde i Gang (ja jeg mener den er godt i Gang) men jeg synes der mangler en Smule Orden i selv Komiteens Forhold. Vi bør vist i en ikke altfor fjern Fremtid se at få konstitueret os, så Arbejdet [overstreget: og de Ptr] bliver fordelt og de Pligter der påhviler hver af Komitemedlemmerne bliver ordnede.
+De talte om at vi manglede en [overstreget: Port] Protokol og Protokol fører, dertil vilde jeg foreslå Lützhøft. Vi mangler også en Sekretær, der sammen med Dem kunde varetage Museets Tarv i alle Henseender også den rent økonomiske. Dertil vilde jeg foreslå Peter Hansen Endvidere [overstreget:er ] bliver der en Del at gøre en Gang med Tiden i Retning af at anskaffe Postkort med Gengivelser af Billederne på Musæet og andet lignende Kunne Birkholm ikke benyttes der. Han er jo Fotograf og har en Del Erfaringer på det Område der måtte kunne komme Sagen tilgode.
+Dette er blot nogle løse Forslag. Hensigten med dem er blot at vi burde se at få Orden i hele denne Side af Sagen så hver af os ligesom havde sin Post og følte [overstreget: ulæseligt ord, Ansvar] sig særlig ansvarlig der.
+Med mine bedste Hilsener til Dem og Deres Frue og med Tak for de glade og indholdsrige Dage min Kone og [overstreget:ti] jeg tilbragte i Fåborg er jeg 
+Deres hengivne 
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1910-08-03</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft, indkalder til komitémøde og beder ham skaffe biografier af Poul S. Christiansen, Kai Nielsen og Harald Holm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GO3q</t>
+  </si>
+  <si>
+    <t>3 August 10.
+Herr.A. Lützhøft
+Storegade 25.
+H E R S T E D S.
+Stadfæstende behgl. Samtale af i Dag meddeles Dem herved, at jeg har tilskrevet de fynske Kunstnere om at sende mig deres Biografier omgaaende og samtidig meddelt dem, at Mødet finder Sted paa Museet Lørdag den 13 ds Kl. 2½.
+D'Herrer. Poul Christiansens, Kaj Nielsens og Harald Holms Biografier sørger De saa for.
+Med Hilsen er jeg Deres.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johannes Larsen
+Nicolaus Lützhøft
+Christine Swane
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen indkalder Johannes Larsen til komitémøde og beder om biografier af Johannes Larsen, Alhed og Christine Larsen og Sigurd Swane.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zOua</t>
+  </si>
+  <si>
+    <t>3 August 10.
+Herr. Kunstmaler Johs. Larsen
+K E R T E M I N D E.
+Herr. Lützhøft er nu hjemkommen og har jeg i Dag talt med ham angaaende et Besøg i Faaborg, hvilket blev bestemt til Slutningen af næste Uge. Jeg vilde da gerne have et Møde med D'Herrer Lørdag den 13 ds Kl. 2½ paa Museet, og haaber jeg det kan passe Dem den Dag. Hele Komiteen vil da være tilstede og kan Protokollen blive ført a jour og underskrevet.
+Samtidig beder jeg Dem omgaaende til min Københavnske Adresse tilsende mig Frøken Larsens, Fruens og Deres Biografi /Vigtigste Data i Deres Liv /, som med de øvrige Kunstneres Biografier vil blive samlede af Herr. Lutzhøft til Brug for Kataloget
+Med venlig Hilsen Frøken Larsen og Fruen er jeg Deres
+De bedes venligst tilsende mig Herr. Sigurd Swanes Biografi.</t>
+  </si>
+  <si>
+    <t>1910-08-19</t>
+  </si>
+  <si>
+    <t>Jens Birkholm</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Nicolaus Lützhøft komme hen i Skjoldsgade samme aften, så de kan se på nogle fotografier fra Birkholm og tale om kataloget til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bzae</t>
+  </si>
+  <si>
+    <t>19 August 1910
+Herr 
+Nic Lützhøft,
+her.
+Da jeg har faaet nogle Fotografier fra Birkholm i Dag,vilde det være heldigst, om De kunde komme hen i Skjoldsgade i Aften, for at vi kan tale om Katalogen.
+Med venlig Hilsen
+3</t>
+  </si>
+  <si>
+    <t>1910-08-23</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Nicolaus Lützhøft klicheaftryk af tegning af sig selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YNvb</t>
+  </si>
+  <si>
+    <t>23 august 10.
+Herr Nic. Lützhøft
+Stormgade
+H E R S T E D S.
+Med i Gaar sendte Tegninger forglemte jeg at vedlægge Klicheaftryk af Tegningen af mig selv, hvorfor jeg hermed fremsender den. Skulde Klicheen eventuelt have Interesse for Herr. Aamodt, beroer den i Københavns Klichefabrik, Vimmelskaftet, der gav Tilbud paa Kataloget.
+Jeg forbliver med venlig Hilsen
+Deres forbundne</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Carl Thomsen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Nicolaus Lützhøft om at få lavet kataloget (til Faaborg Museum) færdigt så hurtigt som muligt samt diverse andre informationer om kataloget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UN8f</t>
+  </si>
+  <si>
+    <t>23 August 1910.
+Herr
+Nic. Lützhøft,
+Her.
+J Dag talte jeg saa med Aamodt, som sagde, at 8 Dage efter at han har faaet Manuskript og Tegninger, vil Katalogen kunne være færdig. De bedes nu venligst se at faa det færdigt saa hurtigt som muligt.
+Til Birkholm har jeg i Dag skrevet, og haaber jeg at have Besked iovermorgen.
+Aamodt holdtabsolut paa, at Størrelsen af Katalogen skulde være som sendte Prøve af Professor Karl Thomsens, da Tegningerne ikke vil komme til at tage sig ud ved mindre Størrelser. Jeg mener derfor ,at vi skal bestemme os for den Størrelse. Det er jo vigtigere, at Katalogen tager sig ud,end om det kan være i Lommen,hvilket det jo foriøvrigt ogsaa nok kan med denne Størrelse.
+Jndlagt de tre Tegninger og de to Segl. Aamodt vilde helst have Tegninger deraf, - af Seglene -hvilket jeg forstod De kunde udføre.
+Jeg forbliver med venlig Hilsen
+Deres forbundne</t>
+  </si>
+  <si>
+    <t>Kai Nielsen</t>
+  </si>
+  <si>
+    <t>Stormgade 25, København</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen takker Kai Nielsen for brev og meddeler at "de omskrevne stykke vil jeg gerne have", og at han kan tage dem med som rejsegods. Vil gerne tale med Kai Nielsen om forskellige ting.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hbnb</t>
+  </si>
+  <si>
+    <t>23 August 1910.
+Herr
+Billedhugger Kaj Nielsen,
+Her.
+Deres Brev har jeg modtaget og det har glædet mig meget at læse samme. De omskrevne Stykker vil jeg gerne have, og kan jeg mulig tage den med som Rejsegods, naar jeg engang rejser derover,eller ogsaa kan det sendes over ,naar jeg rejser til Faaborg.
+Det vilde være mig kært at tale med Dem og forskellige Ting. Jeg er nu stadig hjemme, og hvis De vil ringe mig op, kan vi jo aftale en Tid, De kan træffe mig.
+Med venlig Hilsen forbliver jeg
+Deres forbundne</t>
+  </si>
+  <si>
+    <t>1910-08-26</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Syrak Hansen
+Carl  Knippel</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft om det katalog, Lützhøft udarbejder til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6E4b</t>
+  </si>
+  <si>
+    <t>24 August 1910.
+Herr
+Journalist Nic Lützhøft
+Her.
+Hermed en Tegning og haaber jeg, at Fotografiet kan tages uden at Billedet skæres itu. af Klokketårnet.
+Endvidere sender jeg hermed Biografierne af Karl Knippel og Syrak Hansen,samt et Brev fra Birkholm, som gerne vil have Kataloget færdigt til den første Søndag i September, altsaa den 4' September.Aamodt lovede det færdigt paa 8 Dage .De har maaske allerede sat ham i Gang dermed. Det vilde jo være rart at faa det færdigt til ovennævnte Tid.
+Med venlig Hilsen
+Deres forbundne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1910-08-31</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft orienterer Mads Rasmussen om at Poul Christiansen er i byen og hans Dante-billede kan beses i hans atelier. P.C. vil gerne bytte med "Vikingerne", som han gerne vil male videre på. Kataloget til Faaborg Museum giver ham en del arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iuNO</t>
+  </si>
+  <si>
+    <t>København den 31/8 1910
+Herr Fabrikant Rasmussen
+Poul Christiansen var hos mig i Gaar for at sige mig, at han nu atter var her i Byen og at vi kan komme op i hans Atelier og se paa Dante-Biledet helst en Formiddag inden 2
+Men han vilde gærne vide Besked om, naar vi kom Dagen forinden.
+Jeg tror, han var glad ved Byttet, ikke mindst fordi han gærne vil male mere paa "Vikingerne".
+Mig skal du ikke [xxxx], da vi lader Vikingerne sejle, og da de kommer i Havn et andet Sted end i Faaborg.
+M.H. til Kataloget har jeg [xx xxx] Skriveri i Anledning af de smaa biografiske Notitser, som jeg helst skulde bringe nogenlunde de samme Data for hver enkelt.
+Der er i det Hele Taget mere Arbejde med et saadant Katalog end De synes at vide, og Birkholms Ønske om at kom det til d 4 September er meningslöst.
+Aamodt har nu faaet Tegningerne. Jeg har bedt ham om at faa en Cliché, inden han laver dem alle sammen Hvori Tegningerne lider for meget ved at formindskes til Halv-Side Billeder, synes jeg, det er Synd og vil foreslaa at vi Tager et Par af de bedste som Helsides-Billeder.
+Jeg har faaet lidt Skrupler ved at bring Deres Portræt i Kataloget. Folk vil muligvis finde det mærkeligt. Hvad mener De selv?
+Venlig Hilsen
+Deres Hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1910-09-02</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender N. Lützhøft "Søndagsbladet" med en artikel om "det fynske Hus". Har forskellige overvejelser om det katalog, Lützhøft arbejder på til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fDVG</t>
+  </si>
+  <si>
+    <t>2 September 10.
+Herr
+Nic Lützhøft.
+Stormgade 25.
+Efter Aftale sender jeg Dem hermed "Søndagsbladet" med Artiklen af Nordahl-Petersen om det fynske Hus.
+Jeg finder, at det vilde ikke være rigtigt at tage [det] Billede med i Katalogen, men jeg faar den Tanke, m det ikke vilde være smukt at have Tom Petersens Tegning af "det fynske Hus" enten paa Titelbladet eller det næste Blad. Det er jo en overordentlig smuk Tegning og den maa vi benytte. Det er kun en Tanke jeg faar i Øjeblikket, saa De bedes tænke derover. De har jo denne Tegning oven over Tegningen af Klokketaarnet.
+Vær saa venlig at ringe mig op i Telefonen
+Med venlig Hilsen</t>
+  </si>
+  <si>
+    <t>1910-09-05</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft og orienterer om, at der vil komme yderligere 6 skulpturer fra Kai Nielsen, der må med i kataloget, som Lützhøft er i gang med. Dertil kommer også Poul S. Christiansens "Dante og Virgil" med de to vers.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x6ZT</t>
+  </si>
+  <si>
+    <t>5 September 1910.
+Herr
+Nic Lützhøft,
+Stormgade
+Kaj Nielsen var hos mig igaar,og harn lovede mig, at De skulde faa hans Notitser idag. Foruden de allerede leverede Skulpturer vil han i Løbet af et Par Maaneder levere i Skulpturer,som jo saa kan opstilles i Musæet. Jeg mener, at disse skal med i Kataloget,hvorfor jeg sender en Leste over samtlige hans Skulpturer inklusive de sex nye med vedføjede fortløbne Numre efter det nuværende Katalog.Numrerne kan De jo forandrem som det passer Dem. 
+J Dag er sendt til Musæet Poul S Christiansens :Dante og Virgil ved Helvedes Poet" ,som Musæet jo skal have i Stedet for "Danske Vikingers Hjemkomst". Jeg mener, at dette Maleri ogsaa maa med i Kataloget, og at der maa vedføjes de to Vers , det referer sig til , i Oversættelse,som vedlagte.
+Med venlig Hilsen</t>
+  </si>
+  <si>
+    <t>1910-09-10</t>
+  </si>
+  <si>
+    <t>Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Nicolaus Lützhøft hans manuskript til protokollen til Faaborg Museum med nogle spørgsmål. Har fået tilbudt et billedet af Zahrtmann, "Zahrtmann blandt røvere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QHzK</t>
+  </si>
+  <si>
+    <t>10 September 10
+Herr
+Nic Lützhøft,
+Her.
+Jndlagt sender jeg det af Dem i sin Tid skrevne Manuskript til Protokollen og beder Dem venligst meddele mig, hva der skal staa i de tre understregede Ord i Paranthes.
+Som jeg maaske har fortalt handler min Barber med Billeder. Han spurgte mig i Dag, om jeg vilde købe et Billede af Zahrtmann, som hedder "Zahrtman blandt Røvere" . Han lavede det ikke selv, men han mente, at det vil koste 2-3000 Kroner. Kjender De det Billede?
+Med venlig Hilsen
+Jndlæg.</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen, at han ikke kender det billede, han nævner i sit brev af 10.9 til Lützhøft, "Zahrtmann blandt røvere", men finder at titlen lyder morsom. Lützhøft beklager, at indledningen til kataloget endnu ikke er færdigt, men det er et stort arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0Ng5</t>
+  </si>
+  <si>
+    <t>København, den 10/9 1910
+Herr Fabrikant Rasmussen!
+Idet jeg beklager ikke at have kunnet sende Dem den lovede "Indledning" i Dag, beder jeg Dem have Taalmodighed med mig endnu et Par Dage.
+Det er ingen helt let Opgave, jeg har faaet, og jeg er endnu ikke tilfreds med den Form, jeg nu mente skulde være den endelige. Men jeg haaber sikkert, at have Arbejdet færdigt i Löbet af Mandagen. I Øjeblikket har nu Politiken skaffet mig en Del at bestille og Journalistarbejde haster al Tid.
+Det nævnte Billede af Zahrtmann kender jeg ikke og tror derfor heller ikke, det hører til hans bedste. Men Titlen lyder jo Morsomt, og jeg vil gærne være med til se paa det.
+De utydelige Ord har jeg nu skrevet læseligt ind i Manuskriptet udenfor Parenthesen.
+Med venlig hilsen til Dem og Deres
+Deres Ærb. forb.
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1910-09-13</t>
+  </si>
+  <si>
+    <t>Theodor Oppermann
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft sender Mads Rasmussen sin indledning til kataloget for Faaborg Museum. Han tilføjer, at det er en vanskelig sag - og et stort arbejde at skrive sådan en "Indledning". Han håber, Mads Rasmussen vil være fornøjet med arbejdet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tUWC</t>
+  </si>
+  <si>
+    <t>Stormgade 25. II 
+13/9 10
+Herr Fabrikant Rasmussen!
+Herved har jeg Fornøjelsen at sende Dem min Indledning. Om den bør have den Titel, jeg har skrevet paa Omslaget, eller der ikke bør staa blot Faaborg Museum er jeg ikke vis paa. Hvad mener nu De?
+Jeg kan ikke sige Dem andet end at det er en vanskelig Ting at skrive en saadan "Indledning". Der er meget, man skal sige, og adskilligt, man gærne vilde sige ved en saadan Lejlighed, og noget maa lades usagt.
+Jeg har arbejdet meget dermed, har haft den færdig, ja renskrevet én Gang, og har saa atter begyndt forfra. Men nu har jeg paa Fölelsen, at i hvert Fald jeg ikke kan gjøre det stort bedre eller anderledes, hvis dens Omfang skal holdes indenfor snævrere Grænser. 
+Gid De maa være fornøjet med mit Arbejde! Jeg ved ikke, om De billiger, hvad jeg har skrevet om Kunstnernes Imødekommenhed overfor Museet, særligt Antydningen i pekuniær Retning. Hvis de ikke synes derom - det forekommer mig, at De én Gang udtalte Ønsket om, at ogsaa dette Forhold skulde betones - kan det vist udgaa, dog næppe uden at Stedet omredigeres, og jeg maa da have Manuskriptet igen. Ellers vil jeg lade Dem sende det direkte til Aamodt. 
+Ja, jeg er nu altsaa færdig med det, jeg kalder for "Arbejdet" var Kataloget. Selvfølgelig foretager jeg mig Korrektur og Tilsyn med Trykning og Anbringelse af Clichéerne.
+Skulde de ønske det, er jeg ogsaa villig til at tage til Faaborg en Dag og konferere Kataloget med Museets Billeder.
+Oppermann, med hvem jeg har talt i Dag og bl. an. vist Manuskriptet, meente ikke, at Zahrtmanns[Sxxxxx] vilde gaa i højere Pris end 2 à 3000 Kr.
+Med venlig Hilsen
+Deres ærb. forb
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1910-09-14</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen takker Nicolaus Lützhøft for det modtagne manuskript til indledningen til kataloget for Faaborg Museum. Han finder det både interessant og fortrinligt. Det lykkedes ikke at erhverve det føromtalte maleri af Kristian Zahrtmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CmFi</t>
+  </si>
+  <si>
+    <t>14 September 10
+Herr 
+Nic. Lützhøft
+Her.
+Tak for modtagne Manuskript.Jeg finder, at det er baade et særdeles interessant og fortrinligt Arbejde. Det er nu sendt ind til Aamodt.
+Med Hensyn til Titlen, da synes jeg, at der kun skal staa Faaborg Museum. Jeg har rettet Manuskriptet dertil.
+Med venlig Hilsen
+Ps
+Vær saa venlig at ringe mig op i Telefonen engang i Morgen.
+Jeg var paa Auktionen i Dag,men Zahrtmans Billede var ikke til at købe. Det gik ganske vist kun på i 4500 Kr,man den der bød,lagde 1000 Kr paa hver Gang. Det var Trier selv.</t>
+  </si>
+  <si>
+    <t>1910-09-15</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 129</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen om, hvordan han skal honoreres for udarbejdelse af katalog til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nP67</t>
+  </si>
+  <si>
+    <t>Stormgade 25
+15/9 10
+Herr Fabrikant Rasmussen!
+De maa ikke tage mig disse Linier ilde op!
+Vi har jo slet ikke omtalt noget Honorar for mit ikke ubetydelige Arbejde med Kataloget, og jeg vil ogsaa nødigt selv fastsætte et saadant.
+Men da jeg tør formode, at De ikke kan være vidende om, hvordant saadant betales, maa jeg have Lov at nævne Dem, at jeg i Foraaret fik 300 Kr. for en tysk Oversættelse og Korrektur fra af Ny Carlsberg Glyptotekets Katalog. Det var dog kun et rent mekanisk Arbejde, hverken saa vanskeligt eller langvarigt som Faaborg Museets. Men jeg nævner det kun som en Slags Udgangspunkt. De maa helst selv fastsætte, hvad De vil give.
+Jeg er desværre nødt til at bede Dem, nu da jeg er færdigt med den vanskeligste og vigtigste Del af Arbejdet, da at vise mig den Elskværdighed at betale mig noget af Honoraret nu, da jeg skulde af med Husleje, og har gjort Regning fra Pengene dertil.
+De maa ikke opfatte denne Anmodning anderledes end den er ment, jeg tvivler ikke om, at det vil være Dem kært at kunne opfylde den og er med venlig
+Hilsen Deres ærb. hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1910-09-19</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft og beder ham komme forbi sit kontor på Lyngbyvejen samme dag, eller eventuelt i morgen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0KvU</t>
+  </si>
+  <si>
+    <t>19 September 10.
+Herr Journalist Nic Lützhøft,
+Stormgade 25.
+J Anledning af Deres Brev af 15' da beder ejeg Dem komme paa mit Kontor i Dag mellem Kl 2 og 3½ paa Lyngbyvejen.
+Skulde De ikke kunne komme i dag, bedes De komme i Morgen Formiddag samme Sted Kl ca 11 , men jeg vilde helst have, om De kunne komme i Dag.
+Med Højagtelse og Hilsen</t>
+  </si>
+  <si>
+    <t>Theodor Oppermann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen vedrørende honorar for kataloget til Faaborg Museum</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/b7iY</t>
+  </si>
+  <si>
+    <t>Stormgd 25 19/9.10
+Kære Herr Fabrikant Rasmussen!
+Det er mig alt for ubehageligt at skulle drøfte Honorarspørgsmaalet mere end nu er sket. Naar De altsaa mener, at jeg har været ublu i mine Fordringer ved at forlange 300 Kr. for Faaborg Kataloget, maa det være mig tilladt til Sammenligning at sende Dem disse to Kataloger, det gamle og det nye Tyske Katalog til Glyptoteket. Da Glyptotekets Inspektør, Oppermann, bestilte det sidste Katalog hos mig, var det ham, der samtidigt havde fastsat Honoraret, og jeg kan, hvis De ønsker det, skaffe Dem hans Beordrelse [?] af Honorarets Størrelse.
+Jeg fik altsaa 300 Kr. for det sidste Katalog, og der var, som De selv kan overbevise Dem om, adskillige Sider, som jeg blot behøvede at klippe ud af det gamle Katalog og klistre ind i Manuskriptet. De vil nogenlunde kunne indse Arbejdets Størrelse ved at sammenligne de to Kataloger. I det første fra 1905 var der 1034 No. i det nye fra 1910 1370.
+De vil da maaske ogsaa forstaa, at det intet Øjeblik er faldet mig ind, at der skulle være noget særlig højt Honorar, jeg har gjort Regning paa for Kataloget til Dem, naar jeg sammenligner det med, hvad andre har betalt for et noget beslægtet, men i mine Øjne mindre vanskeligt og omstændeligt Arbejde.
+Jeg beklager lige saa meget som De, at der ikke fra Begyndelsen har været Truffet Aftale om Prisen, men jeg maa tilstaa, at det aldrig er faldet mig ind, at jeg skulde gjøre selve Katalog-Arbejdet gratis. Jeg vidste meget godt, at dette i Forbindelsen med de biografiske Notitser, vilde tage mere Tid, end man almindeligvis regner med, og netop deri; at De ingen Aftale havde gjort, saa jeg en Tilkendegivelse af, at Prisen ikke spillede saa stor en Rolle for Dem; noget, Deres øvrige Holdning overfor Musæet ogsaa berettigede mig til at tro. 
+Men, som sagt, dette skal ikke skille os. 
+Betal De, hvad De finder passende under Hensyn til, at Kataloget altsaa har taget c. 3 Uger af min Tid, og at jeg altsaa endnu har Korrektur tilbage. Hvad jeg finder rimeligt, ved De jo.
+Jeg vilde være Dem meget forbunden, om jeg saa snart som muligt erfarede, hvorvidt jeg tør gjøre Regning paa Pengene nu, eller om det passer Dem bedst at vente. De kender jo Aarsagen til, at jeg gærne vil være paa det rene hermed.
+Med venlig Hilsen forbliver
+jeg Deres Ærb. forbundne
+Nicolaus Lützhøft
+NB Katalogerne bedes venligst returnerede ved Leilighed.</t>
+  </si>
+  <si>
+    <t>1910-09-20</t>
+  </si>
+  <si>
+    <t>Brevet er meget falmet og vanskeligt at tyde. De første par linier er transkriberet, men resten skal tydes.</t>
+  </si>
+  <si>
+    <t>Brevet er meget falmet og svært at tyde. Indholdet er beskrevet i Faaborg Byhistoriske Arkivs registrant som følger:
+"M.R. til N. Lützhøft. Birkholm rykker for kataloget. Beder N.L. snarest sende et eksemplar til en journalist ved det socialdemokratise blad "Vorwärtz " i Berlin med et oplag på 500.000. Journalisten har været på gennemrejse fra en kongres i Connecticut g har set museet. M.R. vil gerne se kataloget før det går i trykken. Så snart det er færdigt vil han sende N.L. de lovede 300 kr."</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hlmk</t>
+  </si>
+  <si>
+    <t>20 September 1910
+Kær Her. Nic. Lützhøft
+Jeg har i Dag modtaget Brevkort fra Birkholm med følgende Indhold:
+"Faar vi saa snart Katalogen hertil : vil De ikke foranledige at et Exemplar saa snart som muligt bliver sendt til Th [xxxxx], journalist, "Vorwärtz" - Berlin. Han vil skrive en Artikel over Musæet, som han vil see paa Gennemrejse fra Kongressen i [xxxxxxxxx] Presse Oplag paa 500.000
+[Resten af transkriptionen afventer - originalen er meget vanskelig at læse!!]</t>
+  </si>
+  <si>
+    <t>1910-09-22</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Jens Birkholm skriver ti Mads Rasmussen, at postkortene nu er klar. Mht hvad prisen på kataloget til Faaborg Museum skal være, vil han blot nævne, at det mindste illustrerede katalog ude i verden koster i hvert fald 1 krone. Det billede, MR nævner i brev af den 20.9 er ikke færdigt endnu, men Birkholm synes, det bliver bedre end det, det skal ombyttes med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gcGF</t>
+  </si>
+  <si>
+    <t>Hr Fabrikant Rasmussen
+Deres Brev har jeg modtaget og glæder mig til at tale med dem om en 8 Dages Tid der er jo Ting man bedre kan afgøre mundtlig. Postkortene skulde ankomme midt i denne Uge men det er vel bedst at lade dem ligge til De kommer hertil at vi kan faa det endelig afgjort med hvordan de skal sælges. Om Katalogen kan sælges for 50 Øre kan jeg jo ikke have nogen Mening om da jeg ikke har set den, jeg vil dog bemærke at selv den tarveligste illustrerede Katalog omkring i Verden koster 1 Krone. 
+Jeg ved jo heller ikke hvad Trykningen koster og Klichéerne og Fotografierne,- Lütshøft vurderer jo sit Arbejde efter hvad De skriver til 300 kr. - men alle disse Udgifter, der ikke mere vende tilbage ved nyere Oplag, behøve jo ikke strax at dækkes ved de første 2000 Exemplarer, men maa jo afdrages gennem de Aarhundreder som Faaborg Musæum forhaabentlig oplever, og selv ved en senere Revision af Katalogen vil Forordet, de biografiske Oplysninger og Klichéerne jo blive benyttede, altsaa synes jeg ikke, man skulde sætte Prisen for høj, selv om det første Oplag ikke bringer nogen Gevinst.
+Mit Billede er jo ikke færdigt endnu, men jeg selv synes det bliver betydelig bedre end det det skal ombyttes med, men da jeg engang har tilbudt at bytte maa jeg jo staa derved. Dog synes jeg at mine Betalingsbetingelser - som jeg selv tilbød, da det kun handlede om ældre Billeder, som der foreløbig ingen Chance var for at sælge - ere vel daarlige naar et nyt Arbejde skal gaa ind derunder da det næsten bliver mit eneste Arbejde i Aar taber jeg jo Chansen for at udstille og sælge til Foraarsudstillingen og jeg vil derfor henstille til Dem at jeg faar Summen for de to sidste Aar udbetalt næste Aar. Men maaske maler jeg et Billede til af samme Motiv - maaske med lidt Forandring som jeg kan udstille til Foraaret i det Tilfælde kan jeg bytte uden nogen Forandring i Betalingsvilkaarene. Lütshøft skriver til mig om et Bytte med Syberg, jeg mener Musæet ville være i høj Grad tjent med det foreslaaede Bytte
+Med venlig Hilsen
+Deres
+Jens Birkholm
+Faaborg d. 22 sep 10</t>
+  </si>
+  <si>
+    <t>1910-09-24</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft, at han gerne vil gennemgå korrekturen til kataloget til Faaborg Museum sammen med ham snarest muligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NLFJ</t>
+  </si>
+  <si>
+    <t>24 September 10
+Herr
+Nic. Lützhøft,
+Stormgade 25.
+Af Aamodt hører jeg. at De har Korrekturen til Katalogen. Jeg rejser paa Tirsdag og bliver borte hele Ugen, saa jeg vilde sætte megen Pris paa ,om vi kunde gaa dem igjennem sammen enten i Aften eller i Morgen Formiddag. Vær saa venlig at ringe mig op i Telefonen i Aften,for at vi kan gøre Aftale derom. 
+Med venlig Hilsen
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1910-09-26</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Nicolaus Lützhøft at ringe til ham samme aften.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GOUH</t>
+  </si>
+  <si>
+    <t>Herr Nic. Lützhøft,
+Her.
+26 September 1910.
+De bedes venligst komme i Telefonen i Aften, da der er noget, jeg gerne vil tale med Dem om forinden jeg rejser.
+Med venlig Hilsen
+M</t>
+  </si>
+  <si>
+    <t>1910-10-03</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt
+Nicolaus Lützhøft
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Jens Birkholm, at han nu har set brevkortene i Odense og synes, der er smukke, måske lidt mørke. Han beder Birkholm sørge for, at boghandlerne får halvdelen hver. MR skal have møde med Tom Petersen og Nicolaus Lützhøft angående Syberg billede "Moderen ved Vuggen".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EuEB</t>
+  </si>
+  <si>
+    <t>3 Oktober 10
+Herr
+Kunstmaler Jens Birkholm,
+Faaborg.
+Jnden jeg rejste fra Odense fik jeg to af hvert af Kortene. Prisen er jo billig. Jeg synes, at de er smukke men at de er [svært at læse] lidt vel mørke. Goldschmidt, med hvem jeg fulgtes hjem igaar, fik et af hvert. de bedes nu sørge for, at Boghandlerne faar hver Halvdelen til 7 Øre.pr stk. saa er vi jo strax dækkede for vore Udgifter,og det er jo, hvad de gik ind paa.
+J Morgen afholder jeg Møde med Tom Petersen og Lützhøft angaaende Sybergs Billede : Moderen ved Vuggen" .Jeg synes at det vil være heldigt, at Musæet sikkrer sig dette Billede.
+Med Tak for behageligt samvær i de sidste Dage forbliver jer
+Deres forbundne</t>
+  </si>
+  <si>
+    <t>1910-10-19</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Nicolaus Lützhøft om to billeder, som skal sendes uden ramme til Faaborg, så må Jens Birkholm få dem indrammet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BHsf</t>
+  </si>
+  <si>
+    <t>19 Oktober
+Herr. 
+Journalist Nic Lützhøft,
+Her.
+Deres venlige Brev af 15' ds har jeg modtaget, og bedes De saa udlevereomskrevne to Billeder til Budet.De er letter at sende uden Ramme, og maa det jo saa indrammes i Faaborg,hvilket Birkholm jo kan [xxxx].
+Med Højagtelse</t>
+  </si>
+  <si>
+    <t>1910-10-31</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Nicolaus Lützhøft komme til møde, nævner forskellige fejl i kataloget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Luq9</t>
+  </si>
+  <si>
+    <t>31 Oktober 1910.
+Herr
+Journalist Nic Lützhøft.
+Her.
+De bedes komme til Møde i Skjoldsgade i Morgen, tirsdag Eftermiddag, Kl.2 ,sammen med Tom Petersen.
+Korrekturen sendte jeg saa i Dag efter ønske til Redaktør Goldschmidt. Der var imidlertid flere Ting ,der skal rettes ,men dette sker vel i det sidste Korrektur. Saaledes staar Lagonis Minde endnu forkert, og Sybergs Nr [136] i den gamle Katalog - Fiskeren graver Orme - var ikke med paa Deres Korrektur. Nu falder det jo bort ,saa det er altsaa ligegyldigt. Johs Larsen faar to Numre [til]. Ved Karl Schous Billeder var Aarstallet ikke sat til.Peter Hansen satte den saa til, men var ikke sikker paa den. Nu er Schou jo kommen hjem, saa De bedes saa faa den at vide hos ham.
+Endvidere bedes De huske, at der skal sige "Skænket" ved Peter Hansen, Opperman og Syrak Hansen.
+Deres forbundne</t>
+  </si>
+  <si>
+    <t>1910-11-07</t>
+  </si>
+  <si>
+    <t>Lorry Feilberg
+Peter Fjelstrup
+Niels Hansen
+Johannes Larsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen om erhvervelse af et eller flere malerier af Niels Hansen til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UAz5</t>
+  </si>
+  <si>
+    <t>POLITIKEN
+REDAKTION København, den 7/11 1910
+ØSTERGADE Nr. 23
+TELEF. Nr. 3436
+Kære Herr Fabrikant Rasmussen!
+Det har længe været paatænkt at købe et Billede til Faaborg Museet af Maler Niels Hansen. Jeg ved at han, hvis vi kan blive enige om at erhværve et af hans Arbejder nu vil stille sig imødekommende m.H. til Pris og Betalingsvilkaar.
+Han har gode Billeder paa Udstillingen af ung Kunst, jeg vilde godt være stemt for at købe fr. Exempl. hans Portræt af Skuespiller Fjeldstrup dér, men efter min Mening har han hjemme et Par af sine aller bedste Arbejder Billeder af en syg Pige og Portrætet af Lory Fejlberg. De er ogsaa billigere, kan faas for c 700-800 Kr. Kunde jeg ikke faa Dem til at interessere Dem for et saadant Køb? Jeg véd, at ogsaa andre af Komitéen (Larsen, Syberg) er stemte for at købe af ham.
+Hvis De vilde ulejlige Dem op til ham, - han bor Rigensgade 25 altsaa nær ved Dem - vil jeg gærne gaa med Dem helst i Morgen Form. eller Fredag eller Lørdag ved 11-12 Tiden. Senere paa Dagen kan man næsten intet se. 
+Hvordan gik det dem paa Krøyers Auktion?
+Fik De Johannes Larsen Ugle?
+Med venlig Hilsen
+Ders ærb. hengivne 
+Nicolaus Lützhøft
+PS Jeg kan ringes op i Telefon 2470 x Byen men jeg maa bede Dem vente lidt ved Telefonen, da jeg skal løbe et Stykke Vej før jeg naar den efter at den har ringet. De er sikker paa at træffe mig hjemme ved 12.1 Tiden.</t>
+  </si>
+  <si>
+    <t>1910-11-12</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Nicolaus Lützhøft for at aftale en møde på en maleriudstilling og meddeler at han i forhold til assurance er dækket ind for de første 10 år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xdtr</t>
+  </si>
+  <si>
+    <t>12'November 10
+Herr
+Journalist Nic Lützhøft,
+Stormgade 25.
+Deres venlige Brev af SD har jeg modtaget. fra 11½ til 12 paa Søndag kan jeg ikke ,da jeg skal være hjemme Kl 12. Jeg kommer imidlertid derop paa Maleriudstillingen ved Kl 10½,og kan De ikke komme før 11½ ,kunde vi jo endda naa at tale lidt sammen,men kundeDe komme ved Kl 11 ,vilde det jo være rart.
+Med Hensyn til Assurance da er jeg dækket baade for Forretningen og privat i de første 10 Aar.
+Jeg forbliver med venlig Hilsen
+Deres forbundne</t>
+  </si>
+  <si>
+    <t>1910-12-16</t>
+  </si>
+  <si>
+    <t>Lorry Feilberg
+Niels Hansen
+Johannes Larsen
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver til Mads Rasmussen fra Pisa om erhvervelse af værker af Niels Hansen til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J0Kl</t>
+  </si>
+  <si>
+    <t>Pisa 16 Dcbr. 1910
+[sdr?]
+Signor Lorenzo Batoni
+Via Santa Lucia 3
+Kære Direktør Rasmussen
+Jeg har fået Brev fra Johs. Larsen med Forslag om at erhverve et Billede af Niels Hansen til Fåborg Musæet. Såvidt jeg husker blev det bestemt at når et Komitemedlem opholdt sig i Udlandet mistede han Stemmeretten, så jeg ved ikke om jeg for Tiden kan øve nogen Indflydelse på Indkøbet til F.M. Jeg har på et tidligere Stadium foreslået Lützhøft at købe et eller andet Billede af N.H. og det der er Joh Larsen har foreslået mig - Portrætet af Lory Feilberg - har jeg intet at indvende imod. Jeg vilde dog foreslå Dem at der bliver samlet en Del Billeder sammen af N. Hansens at som Komiteen kunde se på inden man bestemmer sig. Jeg kunde nemlig godt tænke mig at N.H. ejer en Del Skizzer som det vilde være morsomt for F.M. at eje og desuden [overstreget ord] er N.H. så god en Maler at det sandsynligvis tør købes mere end et Billede af ham og når man køber samlet kan der jo købes noget billigere. Som sagt jeg ved ikke om jeg for Tiden er stemmeberettiget, men i bekræftende Fald stemmer jeg ja på Lory Feilberg.
+De bedste Hilsener til Dem og Deres Frue fra os alle her. Vi er nu blevet husvante. Vi har fået nogle udmærkede Værtsfolk. Manden er Italiener, gammel Soldat med tre Tapperhedsmedaljer - har været med i Slaget ved Solferino. Fruen er Pariserinde hvad der er meget rart da min Kone og jeg kan n lille Smule fransk Italiensken er jo foreløbig terra inkognita. Jeg har begyndt at male nogle Gadepartier fra Arnoen.
+Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1910-12-19</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Niels Hansen
+Peter Hansen
+Johannes Larsen
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 129.</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen om erhvervelse af et maleri af Niels Hansen til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/d4uk</t>
+  </si>
+  <si>
+    <t>1910-12-19
+Kære Herr Fabrikant Rasmussen!
+I Dag fik jeg Brev fra Syberg, der har slaaet sig ned i Pisa. Syberg skrev, at han ogsaa stemte for Købet af Niels Hansens Billede. Jeg skynder mig med at skrive dette, for at De kan se, at altsaa alle Stemmer paa Tom Petersens nær er for Billedet. Det kunde altsaa for den Sags Skyld ligesaa godt anskaffes til Museet som Swane i sin Tid, da var [jeg?] jo den eneste, som var imod. 
+Der kunde altsaa ogsaa endnu købes for Udstillingen som er aaben endnu i Dag og vistnok i Morgen, og der kan ske uden [xxxx] Formaliteter, mod at De skriver til Brandt, at vi har købt det.
+Sybergs, Larsens, Peter Hansens, Birkholms og min Stemme har det for sig.
+Ja, det var egentlig blot det, jeg vilde sige Dem. 
+Venlig Hilsen til Dem og Frue
+Deres hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>28. jan. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/EdY8a0YA</t>
+  </si>
+  <si>
+    <t>31. jan. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/LUcMBbGC</t>
+  </si>
+  <si>
+    <t>12. feb. 1911</t>
+  </si>
+  <si>
+    <t>Peter Magnussen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/QghUkoXh</t>
+  </si>
+  <si>
+    <t>17. feb. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qY0KfhhH</t>
+  </si>
+  <si>
+    <t> 4. apr. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gG3k7pxW</t>
+  </si>
+  <si>
+    <t> 7. apr. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ZFdHWPK1</t>
+  </si>
+  <si>
+    <t> 9. apr. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/WcSorzzm</t>
+  </si>
+  <si>
+    <t>14. apr. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AaUe26Wb</t>
+  </si>
+  <si>
+    <t>22. apr. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BgJYgm9w</t>
+  </si>
+  <si>
+    <t>26. maj. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ExjCPXKx</t>
+  </si>
+  <si>
+    <t>28. maj. 1911</t>
+  </si>
+  <si>
+    <t>Victor Bøttern</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/pVrkJOD3</t>
+  </si>
+  <si>
+    <t>1911-07-01</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 28</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen inviterer Nicolaus Lützhøft forbi MRs hjem i Skjoldsgade for at se Kr. Zahrtmanns maleri "Adam og Eva" inden det sendes til Faaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HKDx</t>
+  </si>
+  <si>
+    <t>1'Juli 1911.
+Herr Journalist Nic Lützhøft.
+Jeg har nu faaet Zahrtmanns Vore første Forældre "herhjem i Skjoldsgade, og paa Mandag Morgen" afgaar Billedet med Dampskib til Faaborg. Det er ganske dejligt nu det er kommet frem i Lyset,og jeg vilde gærne have, at De skulde se det før det sendes. De bedes derfor, hvis De har Lyst, komme ind i Skjoldsgade i Morgen, Søndag Formiddag, ved Klokken 10, men ikke senere end 10½.da jeg efter den Tid skal ud.
+Med venlig Hilsen</t>
+  </si>
+  <si>
+    <t> 6. okt. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/YMuMglCK</t>
+  </si>
+  <si>
+    <t> 6. nov. 1911</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JKQZrLnT</t>
+  </si>
+  <si>
+    <t> 6. jan. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/tZrGJn6y</t>
+  </si>
+  <si>
+    <t> 9. jan. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/GKhXNiB6</t>
+  </si>
+  <si>
+    <t>13. jan. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sjZS2eo2</t>
+  </si>
+  <si>
+    <t>17. jan. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9npFZ05f</t>
+  </si>
+  <si>
+    <t>21. jan. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Q4C5h7Kk</t>
+  </si>
+  <si>
+    <t>27. jan. 1912</t>
+  </si>
+  <si>
+    <t>Sophie Meyer</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JNqlGDVr</t>
+  </si>
+  <si>
+    <t>31. jan. 1912</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Victor Bøttern
+Christian Møller, maler</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/e7EC2Hvb</t>
+  </si>
+  <si>
+    <t> 5. feb. 1912</t>
+  </si>
+  <si>
+    <t>P Jørgensen </t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/7HSkKZrU</t>
+  </si>
+  <si>
+    <t>1912-02-28</t>
+  </si>
+  <si>
+    <t>Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Pisa
+Via San Lorenzo 44</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Villum Jensen
+Peter Paul Rubens
+Clara Syberg
+Ernst Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Det vides ikke, hvad Botfelder betyder.
+Fritz Syberg har ikke tidligere skrevet til Johannes V. Jensen om pensionæren, og det vides ikke, hvem hun var.
+Else og Johannes V. Jensen kom ikke til Italien for at besøge Anna og Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Det er forår efter en mild vinter.
+Syberg-familiens pensionær rejser. Hun skal giftes og har bildt manden ind, at hun er 32, skønt hun er 45 år. Fritz Syberg har diskuteret kvindeidealer med pensionæren, og Anna afbrød og sagde, at Else Jensen var Sybergs idealkvinde. Nu har Fritz Syberg tænkt på, at han gerne vil male et portræt af Else og også af Johannes V. Jensen. Johannes er en mørk albino. Else ligner en germaner eller Rubens' kone. Else og Johannes V. burde komme og være sammen med Syberg-familien en måned eller to i Marina di Pisa, så Fritz kan male dem. Anna tilføjer, at de har lejet en lejlighed i Marina di Pisa, og at der er et værelse til Else og Johannes V. Jensen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/R6Vg</t>
+  </si>
+  <si>
+    <t>Pisa 28 Fbr. 1912
+Via San Lorenzo 44
+Kære Venner, Joh. V. og Else!
+Tak for Fødselsdagsbrevet, som jeg længe har ønsket at besvare, men jeg har intet havt at skrive om før nu. – Vore Breve har vist krysset hinanden – Vi har havt Forår i 1 ½ Måned efter en kort, mild Vinter. Bøndernes Roemarker (Botfelder[)] står i et Blomsterhav, søgt af Millioner Bier, i går så vi det første Kirsebærtræ i Blomst, og Hveden er ikke langt fra at skyde i Vip. Vi skal nu til at omgås lutter Italienere igen, for vor danske Pensionær (Dame) rejser. Jeg er ikke ked derover, hvordan hun vil klare den bliver hendes Sag. Hun skal giftes, hvis det kan gå i Orden. Hun er 45 År, men har bildt Verden og den lykkelige Ægtemand ind at hun er 32. Han er 29. Lykkefølelsen giver sig forskællige Udslag hos Hende. Forleden talte hun om Kvinder. Der burde ingen Forskæl være mellem Mand og Kvinde, de vare sideordnede. Jeg fandt der var en lille Forskæl, Kvinderne kunde bringe Børn til Verden. Så kovendte hun. Kvindernes Opgave, sagde hun, var den, at være en Solstråle. Hun er selv så tynd som – en Solstråle, rigtig hvad Italienerne kalder ”secca”. Det endte med at jeg, på Opfordring, beskrev mit ”Kvindeideal” som hun kaldte det. Jeg gjorde det demonstrativt noget mere omfangsrigt end en Solstråle, men det går som Fynboerne siger, der er intet man så let forsnakker sig med som med Munden. Da jeg var kommen til et vist Punkt i Beskrivelsen afbryder min Kone mig: ”og så skal hun være fyldig, blegrød, [kommaet overstreget] med en stor Krone af lyseblondt Hår og hedde Else Joh. V. Jensen” Jeg havde ikke skænket Else en Tanke – det indrømmer jeg – men jeg kunde ingen Indvendinger gøre – for det passede. Jeg hævnede mig så på anden Måde. Dette er Indledningen til noget Du skrev i Dit Brev, som kastede en Brand i min Sjæl, som man siger. Nemlig at male Else. Jeg forestillede mig – for Maleren i mig er grådig – at tilbringe – Gud ved hvor lang Tid – Sommerstid – med at lave 10-20 Aquarelstudier af Dig og Else og så ende med et stort Billede, Friluft – Sol mange lyse Farver. Hvor jeg gærne vilde knække Halsen på en sådan Opgave Betænkeligheder har jeg havt af forskællig Art. Den værste er ikke den at jeg så må forlade Arbejdet her i Pisa, men det er den, at det vilde være Synd at plage Jer, selv om I skulde være skikkelige nok til at indlade [jer] herpå…..
+Der er noget i Arten af Jeres [”Arten af Jeres” overstreget] den forskællige Art af Jeres Blondhed der har beskæftiget mig lige siden jeg aflagde mit første Besøg hos Jer. Der er noget ved Joh. V. som om Naturen på et eller andet tidlig Tidspunkt af hans Liv, måske i Morders Liv, har [”har” overstreget] en kort Tid har havt lumske Planer med at gøre ham til Albino, sådan en snefarvet Islænder med Hår som bleget Hør og skinnende hvide Øjenvipper, men så har betænkt sig, og for at skjule det, har gjort Dig så mørk som det er mulig at gøre en Albino under nordiske Breddegrader. Hos Else derimod er Blondheden drevet ud i det lyseste. Jeg har set flere såkald[t]e guldhårede der gjorde et langt mørkere Indtryk. Omtrent på samme Måde som jeg hørte en Sanger sige at han havde den lyseste Baryton i Verden, han kendte mange Tenorer hvis Stemmer var meget mørkere end hans. Else ligner ikke de blonde svenske ”flickor”, Men [”men” indsat over linjen] meget mere Germanerne – måske Hollænderinderne F.eks. Rubens Kone, men hun adskiller sig fra de sidste i Øjnenes Udtryk. Hils Jeres Børn Vores Børn har skrevet en Mængde Breve i den sidste Tid hvoriblandt flere med Adr. U Willum Jensen osv. Men de kommer vist aldrig afsted.
+Jeres hengivne
+Fritz Syberg
+Morgenen efter.
+Hvorfor kan I dog ikke komme til Italien og bo hos os en Måned eller to i Marina di Pisa. Så kunde jeg få både i Pose og Sæk både male et Billede af Jer og fortsætte mine Italiensbilleder. 
+Kære Joh V’s Ja hvorfor Fanden kan I ikke komme herned, vi kunde faa det saa storartet i Marinen, der er næsten lige saa smukt som i Tisvilde, vi kunde gøre nogle Smaarejser til Luni og Lucca og se de Porte Danskerne stormede, det er vist de samme Porte der sidder endnu. Jeg vilde [det følgende skrevet lodret langs arkets venstre side] ogsaa gerne se Fritz’es Aquareller af mit Kvindeideal (Else er nemlig ogsaa mit Kvindeideal blive til[)] Vi har allerede lejet en Lejlighed med et Værelse til Jer ogsaa. Elektrisk Lys ogsaa udenfor Døren (i Haven) Tusind Hilsener Anna</t>
+  </si>
+  <si>
+    <t> 3. mar. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/7KMVmXve</t>
+  </si>
+  <si>
+    <t>10. mar. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/U7eitiQW</t>
+  </si>
+  <si>
+    <t>18. apr. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ZJ0LVhFC</t>
+  </si>
+  <si>
+    <t>19. apr. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/eOamCIEi</t>
+  </si>
+  <si>
+    <t>25. apr. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/txkTuuYf</t>
+  </si>
+  <si>
+    <t>1912-08-10</t>
+  </si>
+  <si>
+    <t>Theodor Philipsen</t>
+  </si>
+  <si>
+    <t>Th. Prahm</t>
+  </si>
+  <si>
+    <t>De billeder, Mads Rasmussen betaler for er nævnt i brev fra Th. Prahm til MR af 8.7.1912. Se også Mads Rasmussens brev til Theodor Philipsen af 7.8.1912.</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 29</t>
+  </si>
+  <si>
+    <t>Theodor Philipsen kvitterer for modtagelsen af betaling for malerier købt af Mads Rasmussen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajrb</t>
+  </si>
+  <si>
+    <t>Saltholm den 10de August
+1912
+Kjære Her Etatsraad Rasmussen
+Idag til Form har jeg modtaget Deres elskværdige Brev som min Broder søn har sendt mig og hvorfor jeg takker Pengene som han har sat i Sparekassen sender jeg herved min Kvittering for. det glæder mig overordentlig at De er fornøiet med Billederne jeg er glad over at vide dem paa gode Steder Maae jeg dernæst ønske tillykke med Etatsraadstitlen det er rart at vide hvorledes man skal tiltale Dem tidligere var man i Tvivl enten man skulde sige Fabrikant eller Directeur og dem især er der saamange af Blot Veiret maae blive noget roligere fra den trykkende Varme har vi faaet Regn fuldt og stormende Veir og her er ingen Læ saa det er vanskeligt at staa ude og arbeide men vi maa haabe paa bedre Tider i den Henseende Nu vil jeg bede Dem hilse Etatsraadinden og Deres Døttre og Peter Hansen hvis De træffer ham og idet jeg endnu engang sender Dem min oprigtigste Tak for den Interesse De har vist mig slutter jeg som Deres erbødigst hengivne 
+Th Philipsen</t>
+  </si>
+  <si>
+    <t>1912-10-03</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Johannes Larsen
+Nicolaus Lützhøft
+Johan Christian Petersen
+Anna Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen meddeler, at han kommer til Faaborg med arkitekt Jacobsen, og at de så kan se på pavillonen. Han venter snart at få tegningerne til museet retur fra Fritz Syberg. Når de kommer, vil han sende dem til Peter Hansen, som han beder fremlægge dem for Jens Birkholm. Bagefter bedes han videresende dem til Johannes Larsen, og så kan de mødes for at drøfte sagen nærmere. MR fastslår, at PH ikke skal vægre sig ved at deltage i festen, da der vil være folk af alle politiske overbevisninger til stede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zxvm</t>
+  </si>
+  <si>
+    <t>3' Oktober 1912.
+Kære Herr Peter Hansen :
+Tak for Deres venlige Brev af 1' ds.
+Arkitekt Jacobsen og jeg kommer til Faaborg de aller første Dage i kommende uge, antagelig Mandag eller Tirsdag , og saa kan vi jo se paa Pavillonen. Tegningerne til Museet venter jeg hver dag fra Syberg,da jeg forleden fik Brev fra ham, i hvilket han meddelte mig sin Bedømmelse af dem og at de var sendte derfra .
+Jeg fik dem jo sendt fra Arkitekterne ned til Badgastein og der gik derefter et Par Dage inden jeg fik Carl Petersens Beskrivelse, Hvorimod Jacobsens var sendt med Teg ningen.Da jeg jo var forholdsvis saa nær ved Syberg,mente jeg, at jeg helst maatte sende ham dem først.Saa snart som de kommer, skal de blive sent til Dem og De bedes saa lade Birkholm se dem og derefter sende dem til Johs Larsen med Anmodning om Videresendelse til mig,som saa vil forelægge dem for Tom Petersen og Lützhøft. Vi kan saa derefter samles antagelig i København og tale om dem , og hvis ønskeligt kan vi saa tilkalde de to Arkitekter.Jeg skal saa forelægge Sybergs Brev.
+Med Hensyn til Festen, hvorom De skriver, da er den lavet medens jeg var i Udlandet og jeg fik først Meddelelsen derom ved min Hjemkomst.Det er imidlertid en Misforstaaelse ,naar De har faaet Jndtryk af,at den har noget med Politik at gøre,hvilket den jo fornuftigvis heller ikke kan, da jeg aldrig har været praktisk Politikker,saa af den Grund behøver De ikke at have Skrupler.Det er en Kreds af politiske og private Venner , der indbyder private og politiske Venner og Forretningsvenner ,saa der kommer Folk af alle politiske Afskygninger og der kommer intet som helst politisk Skær over Festen .
+Med Hilsen til Birkholm og Hilsen fra min Hustru forbliver jeg
+Deres hengivne
+M Rasmussen
+Bedømmelsen skulde jo helst foretages hurtigst muligt,for at faa Bygningen opført i Efteraaret.
+Herr Kunstmaler Peter Hansen,
+Faaborg</t>
+  </si>
+  <si>
+    <t>1912-10-10</t>
+  </si>
+  <si>
+    <t>Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Frederiksberg</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Nicolaus Lützhøft
+Johan Christian Petersen</t>
+  </si>
+  <si>
+    <t>Tom-Petersen meddeler Mads Rasmussens sin mening om forslag til bygningen til Faaborg Museum idet han ikke kan komme til det møde, MR har indkaldt til.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/usSp</t>
+  </si>
+  <si>
+    <t>Mathildevej 2
+Kjøbenhavn F
+10 Oktober 1913
+Hr Etatsraad M Rasmussen 
+Idet jeg takker for Tilsendelsen af de to konkurerende Arkitekters Tegninger til det paatænkte Musæums bygning, skal jeg tillade mig at meddele Dem at jeg ifølge Deres Ønske iaften har afleveret sammen til Hr N Lützhøft med Anmodning til ham om at lade Dem gaa videre til Peter Hansen o.s.v. (Vedlagt Deres Brev til mig) Efter at have gjort sig bekjendt med Tegningerne finder jeg at jeg foretrækker Hr Carl Petersens Planer. Jeg finder hans Facade smukkest og mest monumental. Endvidere finder jeg ogsaa at det indre Arrangement af Salene paa hans Planer er smukkest arrangeret og bedst gennemtænkte.
+Jeg kjender ikke de andre Herrers Mening om Sagen, men tillader mig altsaa herved skriftlig at meddele Dem min Mening om denne Sag, og anmoder Dem om at meddele de andre Herrer, den paa det paatænkte Møde, idet jeg nemlig desværre er forhindret i at give Møde den Dag.
+Ærbødigst 
+Tom Petersen</t>
+  </si>
+  <si>
+    <t>12. nov. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jKGCM5yb</t>
+  </si>
+  <si>
+    <t>17. nov. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/v4mkUNwp</t>
+  </si>
+  <si>
+    <t>1912-11-23</t>
+  </si>
+  <si>
+    <t>Carl  Knippel</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Nicolaus Lützhøft et eksemplar af Faaborg Avis med en artikel om det nye museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EC7x</t>
+  </si>
+  <si>
+    <t>23'November 1912.
+Herr Nic. Lutzhøft,
+Hersteds.
+Jndlagt sender jeg Dem et Exemplar af Faaborg Avis med en Artikel om det nye Museum, der er sendt mig i Dag. Jeg har intet haft dermed at gøre, men Malermester Knippel , Artiklen er bygget paa Oplysninger fra Arkitekten.
+Med venlig Hilsen forbliver jeg
+Deres forbundne 
+M. Rasmussen
+Jndlæg.</t>
+  </si>
+  <si>
+    <t> 6. dec. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/0BetQdRq</t>
+  </si>
+  <si>
+    <t>12. dec. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PC62VM0W</t>
+  </si>
+  <si>
+    <t>14. dec. 1912</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Z4lEV68Z</t>
+  </si>
+  <si>
+    <t>11. jan. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8aT0yQMY</t>
+  </si>
+  <si>
+    <t>28. jan. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/LuIsSjGO</t>
+  </si>
+  <si>
+    <t>30. jan. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iXiHfRLl</t>
+  </si>
+  <si>
+    <t>31. jan. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VOGQjMQU</t>
+  </si>
+  <si>
+    <t> 1. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mV9ihoHh</t>
+  </si>
+  <si>
+    <t> 2. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/88egREzI</t>
+  </si>
+  <si>
+    <t> 4. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oBE18KCk</t>
+  </si>
+  <si>
+    <t> 9. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/SwGCNq80</t>
+  </si>
+  <si>
+    <t>10. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PDoXrJg1</t>
+  </si>
+  <si>
+    <t>24. feb. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sR2nmHPp</t>
+  </si>
+  <si>
+    <t> 6. mar. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/soHYv3w9</t>
+  </si>
+  <si>
+    <t>1913-03-29</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Søren Lund
+Nicolaus Lützhøft
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 30</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen indkalder til møde angående billeder af Tom-Petersen, Lützhøft, Jens Birkholm og Søren Lund samt de senest indkøbte billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ei9f</t>
+  </si>
+  <si>
+    <t>29/3.1913 -
+Herr. Kunstmaler
+Nic. Lützhøft.
+Herved indvarsles til Møde i Faaborg Museum,
+Fredagen den 4' April Kl.4,
+I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
+Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LKOQ</t>
+  </si>
+  <si>
+    <t>29/3.1913 -
+Herr.
+Kunstmaler Jens Birkholm.
+F a a b o r g.
+------------------------------
+Herved indvarsles til Møde i Faaborg Museum,
+Fredagen den 4' April Kl.4,
+I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
+Jens Birkholm, Lützhøft og Søren Lund, samt de i den senere Tid indkøbte Billeder.
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O6A0</t>
+  </si>
+  <si>
+    <t>29/3.1913 -
+Herr. 
+Kunstmaler Tom Petersen.
+Herved indvarsles til Møde i Faaborg Museum,
+Fredagen den 4' April Kl.4,
+I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
+Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen indkalder til møde angående billeder af Tom-Petersen, Jens Birkholm, Lützhøft og Søren Lund samt de senest indkøbte billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hHOK</t>
+  </si>
+  <si>
+    <t>29/3.1913 -
+Herr 
+Kunstmaler Johs. Larsen.
+Temperancehotellet. her.
+------------------------------
+Herved indvarsles til Møde i Faaborg Museum,
+Fredagen den 4' April Kl.4,
+I Kjoldsgade No.10 angaaende Billeder af Tom Petersen,
+Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bJ4Q</t>
+  </si>
+  <si>
+    <t>29/3.1913 -
+Herr.
+Kunstmaler Peter Hansen.
+F a a b o r g.
+------------------------------
+Herved indvarsles til Møde i Faaborg Museum,
+Fredagen den 4' April Kl.4,
+I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
+Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1913-04-08</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft takker for det seneste møde, som blev meget indbringende for ham. Han håber ikke, Mads Rasmussen fortryder det. Desuden diverse anvisninger om et par ikke nærmere beskrevne billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6liC</t>
+  </si>
+  <si>
+    <t>Kære Herr Etatsraad.
+Tak for sidst! Det blev jo et meget indbringende Møde for mig. Maatte De nu ikke fortryde det!
+Naar De nu faar Akvarellen sendt fra Lundquist og Olsen, vil jeg bede Dem lade Budet faa det lille norske Billede med, for at jeg kan lade det sætte i en ordentlig Ramme. Jeg har aldrig tænkt mig, at den nuværende skulde være andet end meget foreløbigt. 
+Med venlig Hilsen til dem og Frue Deres ærb. hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1913-04-09</t>
+  </si>
+  <si>
+    <t>Fritz Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft vil gerne henlede Mads Rasmussens opmærksomhed på et par billeder af Fritz Syberg, der er til salg hos Winkel og Magnussen. Lützhøft mener, de bør erhverves til museet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XSDI</t>
+  </si>
+  <si>
+    <t>Kære Herr Etatsraad.
+Jeg synes næsten det er min Pligt at henlede Deres Opmærksomhed paa et Par Billeder af Syberg, der for Tiden er udstillede til Salg hos Winkel &amp;amp; Magnussen. Det er en Akvarel og en Tegning (Tegningen er gengivet i Ill. Tidendes Zahrtmann-Nummer)
+De har begge tilhørt Tandlæge Bramsen og er absolut prima. Vi skulde vist egentlig have dem til Museet.
+Men tag De nu, hvis De har Lejlighed, hen og se paa dem. Længe faar de næppe Lov at hænge usolgte. Med venlig Hilsen
+Deres ærb. hengivne
+9/4 13. Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1913-04-26</t>
+  </si>
+  <si>
+    <t>Stormgade</t>
+  </si>
+  <si>
+    <t>-  Bramsen
+Niels Hansen
+Peter Hansen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft foreslår flere værker, som han synes, bør erhverves til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nJMG</t>
+  </si>
+  <si>
+    <t>Stormgade 23 II 26/4 13
+Kære Herr Etatsraad!
+Ja nu plager jeg Dem atter, men det kan ikke undgaas. Jeg synes, det er forkert af Museet ikke at være parat, naar der tilbyder sig Lejlighed til Erhværvelse af ældre Arbejder af de gode Fynboer.
+Den Tegning af Syberg, som jeg nævnte for Dem, og som var gengivet i Ill. Tidendes Zahrtmann Nummer, kunde vi vistnok endnu faa. Den er saa udmærket saa karakteristisk for Syberg, at jeg mener, vi burde have den. Museet ejer ingen saa god eller betydelig Tegning af ham. Den kan vistnok faaes for 300 Kr. Den tilhører Tandlæge Bramsen, det er ogsaa et godt Skudsmaal for den, Herr B. har nu altid haft en fin Næse for Kunst.
+Et andet Arbejde, som vi kunde og burde høre er et Maleri af en nøgen ung Mand i et Landskab af Peter Hansen. Det er saa smukt, sommerligt friskt, og kraftigt malt, at man vanskeligt kan tænke sig bedre Repræsentant fra den særlige Side af Peters Kunst det viser.
+Ejermanden vil nok sælge det og vil sikkert ikke være urimelig med Prisen - jeg antager, de kan faas for c 400 Kr. men har ikke spurgt ham direkte.
+Ogsaa det Billede vilde det interessere mig meget, om vi fik.
+Jeg forstaar nok, er det maaske er en større Fornøjelse og Tilfredsstillelse for dem at købe direkte af Kunstnere, men for Museets Anseelse og Betydning som fuldgyldigt Samling, for Fynboernes Kunst, er saadanne Arbejder nødvendige, og jeg kunde maaaske gøre mig en Smule fortjent af Museet ved at henlede Opmærksomheden paa, naar der er Lejlighed til at erhværve Saadanne [overstreget - Arbejder] ældre Ting. Jeg anbefaler Dem indtrængende disse to og er med venlig Hilsen Deres 
+ærb. hengivne
+Nicolaus Lützhøft
+P.S. 
+Hvis der skal købes et eller to Billeder af Niels Hansen, har han flere kønne Ting til rimelige Priser paa sin Udstilling nu hos Winkel &amp;amp; Magnussen.</t>
+  </si>
+  <si>
+    <t>1913-04-27</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen takker for Nicolaus Lützhøft's brev. Han påskønner Lützhøfts interesse for museet, men vil gerne have resten af indkøbskomitéens billigelse. Han foreslår at mødes med Lützhøft hos Winkel og Rasmussen for at de sammen kan se på de nævnte billeder af Niels Hansen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NhDX</t>
+  </si>
+  <si>
+    <t>27' April 1913.
+Herr Nic. Lützhøft,
+Stormgade 25.
+Deres venlige Brev af 25' ds har jeg modtaget. Jeg paaskønner meget Deres Jnteresse for Museet, men det er jo egen Sag at købe, naar de andre Herrer ikke er med dertil. Med Hensyn til det Billede af Syberg,som Tandlæge Bramsen har,da har jeg et Brev fra Bramsen,i hvilket han tilbyder det for 225 Kroner. Jeg vil gærne være med til at købe det omskrevne Billede af Peter Hansen, hvis de andre finder det ønskeligt, men de mente jo ikke, at vi skulle købe Syberg paa anden Haand.
+Kan vi ikke mødes i Eftermiddag Kl 2½ hos Winkel &amp;amp; Magnussen, for at se pa Niels Hansens Billeder.
+Med Højagtelse og Hilsen
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Peter Hansen kopi af et brev modtaget s.d. fra Nicolaus Lützhøft og kopi af hans eget svar på samme. Han udbeder sig Peter Hansens mening om, hvorvidt det nævnte billede bør købes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MBOv</t>
+  </si>
+  <si>
+    <t>27' April 1913.
+Herr Kunstmaler Peter Hansen:
+Jndlagt sender jeg Dem en Kopi af et Brev, jeg i Dag har modtaget fra Nic. Lützhøft og Kopi af mit Svar paa samme. De bedes meddele mig hvad De mener om at købe omskrevne Billeder.
+Med Højagtelse og Hilsen
+M Rasmussen
+Jndlæg.</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Johannes Larsen kopi af et brev modtaget s.d. fra Nicolaus Lützhøft og kopi af hans eget svar på samme. Han udbeder sig Johannes Larsens mening om, hvorvidt det nævnte billede bør købes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8JTS</t>
+  </si>
+  <si>
+    <t>27' April 1913.
+Herr Kunstmaler Johs. Larsen,
+Jndlagt sender jeg Dem en Kopi af et Brev, jeg i Dag har modtaget fra Nic Lützhøft og Kopi af mit Svar paa samme.De bedes meddele, hvad De mener om at købe omskrevne Billeder. 
+Med Højagtelse og Hilsen
+M Rasmussen
+Indlæg</t>
+  </si>
+  <si>
+    <t>1913-05-02</t>
+  </si>
+  <si>
+    <t>-  Bramsen
+Niels Hansen
+Peter Hansen
+Johannes Larsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen orienterer Nicolaus Lützhøft om Peter Hansens udtalelser om nogle forslag til indkøb, blandt andet en tegning af Fritz Syberg. MR har ikke hørt fra Johannes Larsen endnu og Peter Hansen skriver ikke noget om, hvordan han stiller sig til købet af Niels Hansens billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UVU1</t>
+  </si>
+  <si>
+    <t>2' Maj 1913.
+Herr Nic. Lützhøft,
+Hersteds.
+Jeg har modtaget følgende Brev fra Peter Hansen: "Tegningen af Syberg er udmærket, og jeg er meget stemt for, at Musæet erhverver den. Billedet af mig selv maa jeg med Skam at melde bekende, at jeg ikke aner en Smule om. Hvis det er en Akvarel af en lille David i et Graavejrslandskab fra Valby Fælled er det alt for meget 400 Kroner. Hvis det ikke er den, maa det altsaa være et rent Tilfælde, hvis der er noget ved den, og jeg er altsaa stemt derimod."
+Dette bortfalder altsaa.Fra Johs Larsen har jeg endnu ikke hørt. Hvorledes gaar det med Købet af Niels Hansens Billede? Som De ser skriver Peter Hansen slet ikke noget om Niels Hansen , og vi skal i hvert Fald ikke købe ,før vi har D'Herrers Sanktion.
+Jeg har i Dag skrevet til Dr. Bramsen og bedt ham meddele mig ,om jeg maa sende Bud efter Sybergs Tegning for at se den. 
+Med venlig Hilsen forbliver jeg
+Deres forbundne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver om et billede af Peter Hansen, som MR har overvejet at købe, men som Peter Hansen har tilkendegivet, han ikke husker og ikke mener kan have nogen særlig værdi. NL mener, at maleriet er værd at erhverve.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ayi5</t>
+  </si>
+  <si>
+    <t>Kære Herr Etatsraad!
+Maa jeg i al Hast have Lov at svare paa Deres Brev.
+Billedet af Peter H. er en Studie i Olie af en nøgen ung Mand i et grønt Landskab fra Valby Fælled. Solskin ikke som P.H. skriver Graavejr.
+Det er muligt, at Peter har glemt dets Existens, men det forringer ikke Billedets Værd. Det er meget smukt. Jeg har det nu hos mig, og vi kan faa det for 350 Kr. Det er ingen urimelig Pris. Giv mig den Fornøjelse at komme op og se paa det eller sende Bud efter det.
+Venligst Hilsen Deres hengivne Nic. Lützhøft</t>
+  </si>
+  <si>
+    <t>1913-05-06</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen underretter Nicolaus Lützhøft om, at han nu har set nærmere på Peter Hansens billede og ikke synes om det. Da Peter Hansen heller ikke synes om det, mener MR ikke, der er nogen grund til at købe det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/87VJ</t>
+  </si>
+  <si>
+    <t>6' Maj 13.
+Herr Nic. Lützhøft,
+Hersteds.
+Jeg har nu set paa Peter Hansens Billede ,men synes ikke om det,og det gør Peter Hansen jo heller ikke,saa jeg synes ikke, at der er nogen Grund til at købe det.
+Med venlig Hilsen forbliver jeg
+Deres hengivne 
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen fortæller Peter Hansen, at han nu har set det tidligere omtalte billede, som Nicolaus Lützhøft har foreslået at købe til museet. Han bryder sig ikke om billedet og vil derfor ikke købe det. Han har fået nogle billeder af Christine Swane til at se igennem, og vil gerne have, at Peter Hansen kommer og ser på dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DLU4</t>
+  </si>
+  <si>
+    <t>6' Maj 1913
+Herr Kuntsmaler Peter Hansen,
+Brobyværk.
+Jeg har nu set det i mit sidste Brev omskrevne Billede af Dem, som Lützhøft mente, at vi skulde købe,men jeg synes ikke om det, og det gør De jo heller ikke.
+Jeg har faaet nogle Billeder af Fru Sigurd Svane ind i Skjoldsgade at se paa, og saa snart som De kommer herover vil jeg gerne have, at De kommer ind og ser paa dem.
+Hvornaar kommer De hertil ?
+Med venlig Hilsen forbliver jeg 
+Deres hengivne 
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1913-05-07</t>
+  </si>
+  <si>
+    <t>Lorry Feilberg
+Niels Hansen
+Peter Hansen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft forklarer nærmere om det billede af Peter Hansen, som både Mads Rasmussen og Peter Hansen har afvist som uinteressant og mener, flere af komitéens medlemmer bør høres inden den endelige beslutning træffes. Han har talt med Niels Hansen og foreslår et antal billeder, der evt kunne indkøbes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3A9K</t>
+  </si>
+  <si>
+    <t>Stormgade 25 II
+7/5.13.
+Kære Herr Etatsraad!
+Tak for Deres Brev. P Hansens Billede har jeg rigtigt modtaget igen. Men jeg maa holde paa, at dets Skæbne ikke dermed er afgjort.
+Peter selv husker jo aabenbart ikke, at han har malt denne Studie, saa hans "Stemmen imod" har synes jeg ikke stort at sige, navnlig da Kunstnernes egen Stemme m H til deres egne Arbejder jo dog ikke kan give Udslaget.
+Vi kan jo opsætte Afgjørelsen til flere af Komiteens Medlemmer har set det. Ejeren, Arkitekten H Koch, har lovet ikke at ville sælge det, før Museet har truffet Bestemmelse.
+Jeg selv anser Billedet for særlig attråværdigt for Museet. De Kunstnere og Kunst interesserede Folk, som har set det hos mig, har alle uden Undtagelse været glade for det, og Prisen er saa rimelig, at den dog umuligt kan hindre os.
+Jeg beder Dem altsaa venligst lade Spørgsmaalet staa [her?] indtil fr. Exempl. Syberg har set Billedet. Der er en Mulighed for, at Peter kommer hertil i Pintsen, saa kunde han jo ogsaa selv se, hvad det drejer sig om, det er jo ikke den lille Akvarel, han omtaler (den er for Resten ogsaa god nok). Den husker jeg ogsaa nok.
+Med Hensyn til Niels Hansens Billede, har jeg for længst meddelt ham, hvad vi var blevne enige om og hvad han ogsaa var villig til: Enten Købet af Frokosten eller af Feilbergs Portræt som kan faas og Tulipanerne.
+Det er jo kedeligt, at De ikke har faaet Svar m.H. hertil. Men nu var Niels Hansen i Dag hos mig og gjorde os et andet Forslag, som jeg [xxxxx]ligt gærne vil støtte, skønt jeg tvivler paa, at det hjælper ham synderligt. Nu vil jeg i hvert Fald forelægge det for Dem.
+Han tilbyder os Frokosten, der staar til 800 Kr
+Feilbergs Portræt (600 Kr)
+og Tulipanerne (300 Kr)
+for tilsammen 1400 Kr.
+Jeg synes, dette vilde være en god Repræsentation for ham, og jeg tænker, Betingelserne for Købet kan ændres, saa at han ikke behøver at faa alle Pengene strax,
+Han har lovet at skrive til Johs. Larsen derom. Johs.L. har set Niels Hansens Billeder og ved altsaa, hvilke det drejer sig om. Billederne faar Lov at hænge hos Winkel M. Pintsen over. Udstillingen lukker ellers fra Lørdag. Men ved Henvendelse til Niels Hansen, Tordenskjoldsgade 25 IV kan Billederne altsaa ses endnu i Helligedagene.
+Nu maa De undskylde at jeg med disse linier lægger Beslag paa Deres Tid og Opmærksomhed og vær forvisset om, at det udelukkende sker af Interesse for Sagen.
+Med venlig Hilsen til Dem og Frue
+Deres hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1913-05-21</t>
+  </si>
+  <si>
+    <t>Niels Hansen
+Peter Hansen
+Nicolaus Lützhøft
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver til Mads Rasmussen, at nu er han tilbage i Danmark. Han har modtaget et brev fra Nicolaus Lützhøft angående nogle af Niels Hansens billeder, som påtænkes erhvervet til museet, men kender ikke billederne. Han mener dog, at det er vigtigt, at Niels Hansen bliver repræsenteret på museet. Han har ved besøg på museet glædet sig over samlingen, men bryder sig ikke om Zahrtmanns "Adam og Eva". Peter Hansens store billede hænger ikke godt. Han er ked af, at samlingen i den nye bygning kommer til at være adskilt af Kuppelsalen men glæder sig til at deltage i arbejde med det nye museum Zahrtmanns buste af Leonora Christine betragter han som en af de bedste værker, museet har.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5rfy</t>
+  </si>
+  <si>
+    <t>Pilegården 21-5-13
+Kære Hr Etatsråd Rasmussen.
+Ja nu er vi kommen til lands igen. Foreløbig må jeg se at finde mig tilrette i disse, "ny Forhold" for de forekommer mig unægtelig meget forandrede fra vort Liv i Italien. Jeg fik straks ved min Hjemkomst et Brev fra Lützhøft angående nogle Billeder af Niels Hansen, som Fåborg Musæet tænker på at erhverve. Da jeg ikke kender Billederne kan jeg ikke sige andet til den Sag end hvad jeg tidligere har skrevet, at F.M. bør eje et Par Billeder af Niels Hansen. Jeg har været en Tur på Fåborg-Egnen og aflagt et Besøg på Museet, det var mig en Glæde at se at de Billeder man i sin Tid startede F. Museet med virkelig er en fornøjelig og morsom Samling Malerier. Derimod synes jeg stadig at Zahrtmanns Adam og Eva er et kedeligt Billede som aldrig burde have været erhvervet til Samlingen Peter Hansens store Billede tager sig ikke ud hvor det hænger og det skader tillige de andre Billeder, så den Sal hvori det hænger nu nærmest synes mig at være Museets kedeligste Sal. Måske der i det ny Musæum bliver bedre Plads til det. Jeg fastholder imidlertid min Indvending; det er kedeligt at Maleri[overstreget: salene]samlingen skilles i to Afdelinger af Kuppelsalen i det ny Musæum.
+Alt i alt var det dog morsomt at hilse på Fåborg Musæet igen og jeg glæder mig til at være med ved Ordningen af det nye.
+Lad mig tilføje at den Buste Zahrtmann har skænket Musæet af Leonora Christine synes jeg er glimrende, noget nær det bedste Stykke Kunst [overstreget: på] i hele Samlingen. Den minder om antik romersk Skulptur.
+Jeg håber at De og Deres Familie har det godt og sender mine bedste Hilsener til Dem alle.
+Deres hengivne 
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1913-05-26</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Peter Hansen
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender check til Nicolaus Lützhøft for købet af 4. april. MR rejser med PH til Kerteminde for at se på Fritz Sybergs billeder og vil høre, om ikke Lützhøft har lyst til at tage med. MR har også skrevet til Jens Birkholm og Tom Petersen herom.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Tskv</t>
+  </si>
+  <si>
+    <t>26' Maj 13.
+Herr Nic. Lützhøft,
+Hersteds.
+Jndlagt sender jeg Dem Cheque Kr 1000,oo if Købet af 4' April.
+Paa Onsdag Morgen herfra 8,20 rejser Peter Hansen og jeg til Kjerteminde, for at se paa Sybergs Billeder. Vi skulde jo gærne Tage først ud til Musæet. Kunde De ikke have Lyst til at rejse med? Jeg har ogsaa skrevet til Birkholm og til Tom Petersen, der ogsaa er i Faborg for Tiden om at tage dertil. 
+Med venlig Hilsen forbliver jeg
+Deres forbundne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Elise Hansen
+Peter Hansen
+Nicolaus Lützhøft
+Christine Rasmussen
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen orienterer Fritz Syberg om, at han og Peter Hansen rejser til Kerteminde, og muligvis rejser Elise Hansen og Christine Rasmussen også med. Desuden har MR skrevet til Jens Birkholm og Tom Petersen, som er i Faaborg, om ikke de også har lyst til at slutte sig til.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6tcP</t>
+  </si>
+  <si>
+    <t>26' Maj 1913.
+Herr Kunstmaler Fritz Syberg, 
+Kjerteminde.
+Peter Hansen og jeg rejser herfra Onsdag Morgen Kl 8,20 til Kjerteminde og mulig fru Hansen og min Hustru rejser med ogsaa. Jeg har skrevet til Birkholm og Tom Petersen, som er i Faaborg, om de ikke ogsaa har Lyst til at rejse derop,samt til Lützhøft.
+Jeg forbliver med Hilsen
+Deres forbundne 
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1913-06-02</t>
+  </si>
+  <si>
+    <t>Niels Hansen</t>
+  </si>
+  <si>
+    <t>Lorry Feilberg
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Niels Hansen er blevet orienteret om, at Faaborg Museet har købt hans portræt af Lorry Feilberg. Han sender hermed billedet og takker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GDLJ</t>
+  </si>
+  <si>
+    <t>Hr Etatsraad Mads Rasmussen!
+I Anledning af at jeg fra Hr Lützhøfft har faaet Meddelelse om at Faaborg Museet har købt mit Portræt af Lorry Feilberg for 600 Kr. tillader jeg mig herved at sende Dem Billedet i det jeg takker.
+Ærbødigst
+Niels Hansen
+Tordenskjoldsgade 15 2/6 1913</t>
   </si>
   <si>
     <t>1913-08-30</t>
   </si>
   <si>
     <t>Saltholm, 2770 Kastrup, Danmark</t>
   </si>
   <si>
     <t>- Bentson
 Ludvig Brandstrup, billedhugger
 N. Christensen
 Frederik Hendriksen
 Anker Kyster
 Andreas Larsen
 Johan Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Madsen
 Peter Magnussen
 Carl V Petersen
 Marie Schou
 Sigurd  Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Johannes Larsen bor på hotel i København og har mødtes med en masse mennesker. 
 Han har solgt to af Philipsens billeder til "Temperance Christensen". Larsen har lovet ikke at udstille de billeder, som Philipsen er afbildet på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1XjZ</t>
   </si>
   <si>
     <t>[Fortrykt på papiret]: 
 KUNSTHANDEL
 V. WINKEL &amp;amp; MAGNUSSEN
 HØIBROPLADS 7 2.SAL TELEFON 5168 KØBENHAVN K
 [Håndskrevet]:
 30/8 13
 Kæreste Alhed! Jeg kom saa over i Gaar Aftes til Kastrup hvor jeg modtoges af Familien Bister og Gjersing ved Havnen. Jeg boede paa Temperance i Nat og i Dag har jeg været hos Calle, Bentson, Anker Kyster Hendriksen og W+M. som jeg traf og hos Swanes Karl Madsen og Lysses som jeg ikke traf, førstnævnte var taget til Saltholm. Om lidt skal jeg møde Philipsen i Skibet og spise med ham, hvis der er god Musik skal vi i Tivoli i Aften ellers tager vi ind til Luds. Jeg skal bo hos Ph. i Nat i Mrg vil jeg se at træffe Karl Madsen og Marie Schou og saavidt mulig rejse hjem Kl. 12 ½ det glæder jeg mig til. Kommer jeg ikke telegraferer jeg. Jeg solgte 2 af Philipsen Billederne til Temperance Christensen efter at Hendriksen havde valgt. Jeg har lovet Ph. ikke at udstille Billederne med ham paa. Winkel var her ikke har da jeg var oppe med Billederne første Gang han var meget ked af at de ikke havde faaet dem at se før Chr. Mange kærlige Hilsner til jer alle 3
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1913-10-07</t>
+  </si>
+  <si>
+    <t>Albrechtsburg Meissen</t>
+  </si>
+  <si>
+    <t>Lützhöft sender en hilsen fra Albrechtsburg, hvor tidligere tiders stamværtshus er lavet om til en fin beværtning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xnwU</t>
+  </si>
+  <si>
+    <t>Kære Lars! Du skal have en Hilsen fra mig her oppe fra Albrechtsburg. Paa Billedet Du ser, hvordan der er sat lige Taarne paa Domen, men ellers er her tmg. Uforandret; dog er den lille Snask, hvor vi drak riesiger Wein lavet til en stor fin Beværtning. Jeg har rejst omkring og set paa gl sachsisk Skulptur. Den er god nok. Mange venlige Hilsner fra Din hengivne Nic Lützhöft</t>
+  </si>
+  <si>
     <t>1913-10-09</t>
   </si>
   <si>
     <t>Ritru -
 Ludvig Dahlerup
 Julius Hviid
 Andreas Larsen
 Johan Larsen
 Nicolaus Lützhøft
 Jørgen Schou
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Alhed er i København.</t>
   </si>
   <si>
     <t>Alhed er blevet forkølet. Johannes Larsen skal spise hos Dahlerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rnmC</t>
   </si>
   <si>
     <t>Kjerteminde 9/10 1913.
 Kæreste Alhed
 Tak for Kortet til Lysse i Eftermiddag, det er da forfærdelig kedeligt at Du nu er bleven forkølet, nu Du skulde more Dig lidt, men forhaabentlig bliver det ikke saa galt at Du maa blive i Sengen. I Dag har det været en forholdsvis rolig Dag, d.v.s. vi har været i Fred hidtil, men i Aften er jeg bedt ned at spise hos Dahlerups sammen med Dr. Hvid og Ritru? Vi har det godt alle sammen. Mange kærlige Hilsner og Ønsker om god Bedring fra os alle 3
 Din
 Johannes Larsen
 Hils Schou og Marie og 
 Buf.
 JL
 Jeg havde Kort fra Lysse i Eftmdg fra Meissen</t>
   </si>
   <si>
+    <t>1913-12</t>
+  </si>
+  <si>
+    <t>Caroline -
+Siri Andersson
+- Bendix, klaverlærer
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+- Hagermann
+Ina Lange
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Elisabeth Mackie
+Inga -, Malmø
+- Printzen
+Esther Printzen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2447</t>
+  </si>
+  <si>
+    <t>Astrid blev så begejstret for moderens brev, at pandekagerne blev mislykket. Hun skal til København og vil sende julegaver derfra. Ina har tegnet mønster til en lysedug, og hun har lavet illustrationer til en billedbog samt en tekst til sin far. Det er sjovt, hvis Ina har arvet sin mors glæde ved at skrive. Adam har også broderet lyseduge. Laura skal tage pakkerne med til Alhed og Johannes Larsen. 
+Astrid har syet det meste af en nat sammen med sine veninder. Hun blev færdig med en pude til Alfred. Han får også et dørskilt og en bog.
+Astrid og Alfred har været til koncert.
+Når Astrids veninder er på besøg, er Alfred elskværdig og sød. 
+Børnene skal begynde at gå til klaverundervisning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gVdh</t>
+  </si>
+  <si>
+    <t>Kære Mor! Tak for Dit store Festbrev forleden – jeg stod og bagte Pandekager, da det kom; men fra det Øjeblik var det, som om alle Pandekagerne var forheksede – og det er dog en af mine meget få husmoderlige Specialiteter at bage Pandekager – men fra dit Brev kom mig i Hænde – mislykkedes hver eneste en – og da jeg forud kun havde nået at bage 5 - så fik vi altså akurat hver sin – så storartet morsomt var Dit Brev! Ligeledes Tak for Pengene – det var rigtig nok ikke Meningen, jeg var udmærket veltilfreds med de 20! men naturligvis – Penge er ”brøvelige” – altid – som vi sagde i gamle Dage. 
+I Morgen skal jeg til Kjøbenhavn Juleærinder og glæder mig meget; så tager jeg min Kertemindepakke med og sender den derfra til Dig, vil Du så ikke nok fordele de små Pakker til de respektive Adressater. Jeg har glemt at sætte Sedler på selve Broderierne, så Du må helst lade dem ligge i Pakkerne, så der ikke bliver Roderi. 
+Jeg er meget stolt af Sjumses Andel i År: hun har - ganske på egen Hånd – komponeret Tegningen til Junges Lysdug – hun har tegnet den på selve Lærredet; men dette var for stift for hendes små, tynde Fingre, så jeg overtog Syningen. Ligeledes er jeg godt tilfreds med Tegningerne til Lille Puttes Billedbog – jeg har skreven Historien; det må gælde for ”Gave” også til Mornine. Nu er Sjums i Færd med at illustrere en Historie, som hun selv har forfattet til sin Far. Den er virkelig slet ikke så tosset – der er flere gode Ideer i den – det morer mig selvfølgelig uhyre meget – måske er min Skrivetrang omsat i Evne hos hende - hvem ved. Adam har broderet to meget søde ”Lysduge” til sin Far, dog er den ene vistnok til mig! men det aner jeg ikke!
+Pakken til Dig selv må Du naturligvis ikke åbne – men tage med op til Be, så den kan komme på Dit Julebord. Hvor det er dejligt at være færdig i så god Tid med alting – i Lørdags var Esther og Inga her til Nattesyning; vi havde arrangeret os vældig hyggelig med ”bras” – Petroleumslampe og en Mængde ”Snask” – jeg gav Aftensmaden – de gav Snasket. Kl 12 kom Hr Printzen efter Esther – så serverede vi Te og sludrede til henad 1. Da Esther og hendes Far var gået fortsatte Inga og jeg; Kl 3 lavede vi frisk Te – med Horn og Smør – lifligt. Syede til Kl 5 – Inga sov her – i Sjums Seng - Sjums hos mig. Så havde jeg fuldendt Alfreds vældig store Sofapude – den er så pragtfuld, på mør ["mør" overstreget] lavendelblå Bay (?) et Uldstof altså – dejlige Farver i Mønstret, som også er meget smukt. Desuden får han en fin Messing-dørplade med A. Goldschmidt i fine Typer det er da også på Tide, at vi får en anstændig Plade! Den er fra Børnene, så giver jeg ham Ina Langes nye Bog – lige udkommen; han spiller jo hos hende og er meget glad ved hendes Timer. Bogen er om gamle Musikmestre, som hun er Specialist i; egentlig er hun Musikhistoriker og skal som sådan være meget fremragende. Vi var til hendes Koncert herovre forleden Aften, et yderst elegant Publikum - jeg har sjældent set så 
+II) megen Toilettepragt til en Koncert herover; Salen smukt pyntet med Blomster; Fru Lange spillede på 3 gamle Instrumenter – (gammel Musik) fra det 16- og 17ende Århundrede; et s.k. Hammerklaver – havde tilhørt Karoline Mathilde og henstået mange År på et Pulterkammer i – Horsens! dette fortalte hun i et af de små Foredrag, hvormed hun indledede hver ny Afdeling. Derunder var der et Klavichord og et Spinet, hun behandler dem mesterligt; desuden spillede en Italiener overordentlig kønt på Viola da Gamba – også et gammelt Instrument – ledsaget af Violin og Hammerklaver; til dette Nummer var alle Lamper halvt nedskruet – lyserøde Skærme – meget stemningsfuldt. En Damekvartet sang gamle franske Sange – accompagneret af Fru L. på Spinet. Bagefter stormede næsten alle hen for at trykke i Hånd – komplimentere – takke etc – hun er jo så populær. Alfred gik også hen og hilste – men præsenterede ikke mig; så gik Fru Lange pænt hen til mig og spurgte, om jeg var Fru G – og at det glædede hende at gøre mit Bekendtskab (gennem Fru Hagerman har hun hørt om mig) – og føjede til, om vi ikke havde Lyst at se op til hende. Hun er en stor Kunstnerinde – fænomenal grim og skal være meget falsk; men det gør jo ingenting; hun var i en hypermoderne dybt nedringet (ak, alt for nedringet) hvid Atlaskeskjole med forskelligt Overtræk og Indsatser – sort og karmoisin rødt – et sort Fløjlsbånd om Halsen – det Hele virkede lidt komisk – hun er vist op imod 70 År – men spille kunde hun og det er jo Hovedsagen; hun er vistnok et meget interessant og meget velbegavet Menneske. - Når mine små Veninder er heroppe - de var her også i aftes - er Alfred altid uhyre sød og elskværdig; og så får jeg meget at vide om hans Planer med Børnene – d v s det fortælles altså ["fortælles altså" overstreget] til dem; nu ved jeg altså, at de til Nytår skal begynde at spille Klaver – og rimeligvis hos hendes Lærerinde – den meget søde og rare Fru Siri Andersson – ung – smuk – og musikalsk; hun rejser hver Lørdag til Kbh. og tager Undervisning hos Bendix. Så bliver det vel også nok til at jeg spiller hos hende. Nå, nu må jeg hellere holde op – jeg har en hel Del Nusseri at gøre i Anledning af Københavnsrejsen. Mange Hilsner til Dig og for alle fra Din Putte.</t>
+  </si>
+  <si>
+    <t>1913-12-14</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft opfordrer Mads Rasmussen til at donere et billede til Politikens julelotteri - hvis han har et, han ikke bryder sig om.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cou1</t>
+  </si>
+  <si>
+    <t>14/12 13
+Kære Herr Etatsraad!
+Hvis De skulde eje et Billede, De ikke bryder Dem særligt om, saa tænk paa Politikens Jule-Bortlodning af Kunst i veldædigt Øjemed og send os det snarest.
+Vi vil være Dem meget taknemmelig derfor.
+Venligst Hilsen
+Deres hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1913-12-31</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Nicolaus Lützhøft en nytaarshilsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rrMy</t>
+  </si>
+  <si>
+    <t>31-12-13
+Kære Herr Nicolaus Lützhøft
+Med Tak for Deres venlige Julehilsen beder jeg Dem og Deres Frue modtage de bedste Ønsker om et glædeligt Nytaar fra min Hustru og 
+Deres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Karl Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver til Mads Rasmussen angående erhvervelse af nogle af Karl Schous malerier.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K52j</t>
+  </si>
+  <si>
+    <t>[påført med blyant:] 1914. Lørdag Aften.
+Kære Herr Etatsraad!
+Da Schou har svaret mig saa hurtigt, at jeg allerede nu i Aften har faaet hans Brev, vil jeg ogsaa skynde mig at skrive til Dem for ikke at forhale Bestemmelsen.
+Schou skriver, at ogsaa han vilde have ment, at "det var godt at faa Forældrebilledet paa Musæet, hvis jeg ikke havde haft en endnu bedre Plan med det, nemlig at lade min Søn arve det. Han holder meget baade af Bedsteforældrene og af Billedet, og jeg synes derfor det er den bedste Anvendelse, det kan faa. "
+Saadan skriver han , og saa er det vel desværre ikke muligt at faa det til Museet, skønt jeg dog synes, det var værdt, om De selv vilde rette en Forespørgsel til ham derom.
+Men har De ikke Lyst til det, er jeg altsaa enig med Dem og Peter om Erhværvelsen af et af de Billeder (Christianshavns Kanal eller Motivet fra faste Batteri), De har tænkt paa. Hvis Musæet kunde faa et Par af de Skitser, jeg nævnte ved samme Lejlighed - og det drejer sig jo kun om et Par Hundrede Kr. - synes jeg, man skulde benytte den gunstige Lejlighed. de bliver vist let solgte. 
+Med venligst Hilsen til Dem og Deres
+Deres hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1914-01-30</t>
+  </si>
+  <si>
+    <t>Pilegården</t>
+  </si>
+  <si>
+    <t>Viggo Jastrau
+Jens Jensen
+Villum Jensen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Anna Syberg
+Anna Louise Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Barnet, der i brevet kaldes Stine, var Anna og Fritz Sybergs syvende barn, og hun blev siden døbt Anna Louise Magdalene Syberg. 
+Troperne: Fra november 1912 til april 1913 rejste Johannes V. Jensen til Berlin, Weimar, Genua, Suez, Colombo, Singapore, Java, Djakarta, Hong Kong, Shanghai, Peking, Manchuriet, Shenyang, Harbin, Sibirien, Irkutsk, Moskva og Stockholm.</t>
+  </si>
+  <si>
+    <t>Anna, Hans, Fritz og baby-Stine (Anna Louise) skal til København og hænge udstilling op, og de har lejet et værelse hos Lützhøft. Anna og Besse/Johanne taler tit om at flytte til København, men Fritz har opstillet et regnestykke, der viser, at det vil være alt for dyrt at bo der.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/m4b0</t>
+  </si>
+  <si>
+    <t>Pilegården 30-1-14
+Kære Joh. V. og Else!
+Hvis alt går som jeg venter kommer Anna, Hans og jeg til Kbhvn på Søndag - - ja og Stine. Tidspunktet for min Udstilling i Kunstforeningen er blevet skudt ud til omkring 8 Fbr. Så hvis jeg ikke får andet at vide fra Jastrau, så [”så” overstreget] begynder vi Ophængningen af Billederne Mandag den 2den. 
+Vi har det iøvrigt aldeles storartet herovre på Marken i Regn Tåge og Søle. Anna og Besse taler en Gang imellem om Kbhvn. + Asfalt og Gadelygter, men jeg siger som Du da Du [”Du” indsat over linjen] var i Troperne: ”jeg foretrækker tågede Popler”. Desuden gjorde jeg et Regnestykke op for Anna i Dag, ved at bo her sparer vi i Husleje Skolepenge og Skatter 3000 Kr. om Året og da vi i Forvejen har et st [”st” overstreget] så højt Budget så vi slet ikke tør nævne det [”så vi slet ikke tør nævne det” indsat over linjen] slår Anna Kors for sig og siger: ”København er for dyr –”. Hvordan det nu kan være, det er billigere at rejse til Udlandet og leve delvis på Rejser fremfor at sidde på en Plet her i Danmark. Men Du [”Du” overstreget] I ser heraf at Spørgsmålet Kbhvn. er på Dagsordenen.
+Vi glæder os til at se Jer. Vi har lejet et Værelse i Stormgade 25 hos Lützhøft et Værelse som er afsondret fra deres øvrige Lejlighed, som netop var ledigt i Februar. Hvis vi ikke ser hverandre forinden spørger jeg i Telefonen i Løbet af Mandagen. 
+Hils Jeres to lyshårede Drenge og iøvrigt mange Hilsener fra os alle her.
+Eders hengivne Ven
+Fritz Syberg.
+Vi kommer først med Aftentoget ca 8 - 8 ½ - 9.</t>
+  </si>
+  <si>
+    <t>1914-09-21</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Nicolaus Lützhøft
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Fritz Syberg mener, at tiden må være kommet til udvælgelse af billeder af Johannes Larsen til museet. Han beder Mads Rasmussen deltage om muligt, og foreslår også Nicolaus Lützhøft og Tom-Petersens tilstedeværelse. Han foreslår en række billeder til erhvervelse, som han mener er væsentlige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qpd7</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+21 Stbr 1914
+Kære Hr. Etatsraad!
+Tidspunktet da der må tages Bestemmelse m. H. til Joh. Larsens Billeder er vist kommet. Joh. L. aabner en Udstilling af sine nyeste Arbejder hos Winkel &amp;amp; Magnussen 1ste Otbr. At vente med et eventuelt Indkøb til selve Udstillingen vil ikke være klogt, af den Grund af W.M. skal have 20 p. C. af Salgssummen. Jeg vil derfor spørge Etatstraaden om Peter Hansen, som er her paa Fyn endnu, og jeg må udtage nogle Billeder en af de første Dage til Musæet. Endnu bedre vilde det jo være om Etatsraaden kunde faa Lyst til at komme herover for at derigere Pengespørgsmålet som vi jo står noget vaklende overfor. Hvis Lützhøft og Tom Petersen kom med var det jo heller ingen Skade til, men kan al dette ikke lade sig ordne kunde så P.H. og jeg ikke på Lov til at tage nogle Billeder ud som den øvrige Komité så må se paa bagefter.
+Jeg vil med det samme gribe Lejligheden til at foreslaa at følgende af Joh. Larsens ældre Billeder erhverves af Faaborg Musæet:
+1 Et Portræt af J.L.s Søster
+2 Hans Faders Kontor i Solskin
+3 En Kostald med en Malkepige
+4 Nattergal
+5 Portræt af J.L.s Farmoder (en gammel Dame med en hvid Kappe med lille Kappebånd)
+6 og 7 To Billeder med lyserøde Aakander i en Dam
+Hvilke Billeder jeg allesammen synes hører til Joh. Larsen allerbedste Ting. Jeg har lige havt en Telefonsamtale med P.H. han kan komme til Kjerteminde hvilken Dag det passer Etatsraaden. billederne skal senest sendes afsted Lørdag Aften. Jeg venter altså at høre et Par Ord fra Etatsråden før jeg taler nærmere med P. Hansen. Med mange hjertelige Hilsener til Dem og Etatsraadinden er jeg
+Deres hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1914-09-23</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Nicolaus Lützhøft
+Theodor Philipsen
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Brevet findes i 2 eksemplarer, der begge er knyttet til denne post.</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder om at de nye billeder, de herrer synes der skal købes, sendes til hans adresse eventuelt samme med de gamle. Så kan hele komiteen evt samles og se på det. MR har talt med en kunstkender, der sagde at priserne for kunst for tiden er meget dårlige, mon ikke det er et dårligt tidspunkt for Johannes Larsen at holde udstilling på?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wCgL</t>
+  </si>
+  <si>
+    <t>23' September 1914.
+Kære Herr Fritz Syberg :
+Deres venlige Brev af 21' ds har jeg modtaget.
+Jeg ville sætte Pris paa, om de nye Billeder, DHerrer mener, at vi skal købe, kunde sendes herover til min Adresse eventuelt samme med de gamle, De skriver om, og at De og Peter Hansen saa kunde rejse herover. Vi kunde jo saa samle alle og tale om det. Hvis Billederne kan være her til Søndag, kan vi jo godt beramme Mødet i Skjoldsgade til den Dag, men det vil maaske knibe, at de kan det, og vi maa maaske derfor hellere sætte det til Mandag Eftermiddag kl 3. Efter Modtagelsen af dette Brev bedes De meddele mig nærmere herom, for at jeg kan fa sagt til D'Herrer tom Petersen og Lützhøft om at give Møde.
+Jeg talte forleden med en Kunstkjender, som sagde, at der opnaaedes ingen Priser for Billederne for Tiden. Det har været en Auktion ved hvilken Priserne var meget smaa. Mon det derfor ikke er en gal Tid for Johs Larsen at holde Ustilling paa?
+Jeg skal hilse fra Phillipsen, som fortalte, at de franske Billeder ikke kunde komme af Sted og nu kan købes for det halve. 
+Med venlig Hilsen fra min Hustru og mig forbliver jeg,
+Deres hengivne
+M Rasmussen
+P S
+De vil nok sørge for, at Peter Hansen kommer med Dem herover, og at der bliver draget Omsorg for, at de af Peter Hansens Billeder, som han mener egner sig for Musæet, ligeledes kommer ind i Skjoldsgade, for at vi kan se paa dem sammen med de andr e. Da Billederne vist ikke kan naa at komme og blive kørt hjem til Søndag, er det vist ikke værdt at beramme Mødet før Mandag. 
+Jeg venter at høre fra Dem, om jeg kan indvarsle de to andre Herrer til Møde den Dag.</t>
+  </si>
+  <si>
+    <t>1914-09-26</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Nicolaus Lützhøft om at komme til møde den 28. september i anledning af eventuelle indkøb til museet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uqJl</t>
+  </si>
+  <si>
+    <t>26/9. 1914. ---
+Herr 
+Kunstmaler Nic. Lützhøft.
+Stormgade 25.
+De bedes komme til Møde Mandagen den 28' ds. Kl. 2 i Skjoldsgade 10 i Anledning af eventuelle indkøb til Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>1914-10-20</t>
+  </si>
+  <si>
+    <t>Poul S. Christiansen
+Peter Hansen
+Nicolaus Lützhøft
+Kai Nielsen
+Carl Petersen, arkitekt
+Christine Rasmussen
+Karl Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har talt med Nicolaus Lützhøft om, at museet i Faaborg bør have nogle nyere billeder af Karl Schou. Desuden er han også bekymret over, at Carl Petersen tilsyneladende ønsker at stå for ophængning af billederne på museet, og argumenterer for, at det bør være kunstnerne, der forestår dette arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pEjq</t>
+  </si>
+  <si>
+    <t>Kjerteminde d. 20 Octbr 1914.
+Kære Hr. Etatsraad!
+Da jeg forleden var i Kjøbenhavn, kørte jeg at Karl Schou skulde have Udstilling og talte med Lützhøft om Muligheden af at faa hans Samling i Faaborg Museum completteret med nogle af hans nyere Billeder ved den Lejlighed. Medens Syberg, Peter og jeg - samt til Dels Poul Christiansen er saa righoldigt repræsenterede i Musæet, at der, selv om der ikke skulde komme flere Billeder af os, ikke kan gaaes uden om det af nogen der ønsker at lære vore Arbejder at kende er dette jo langt fra Tilfældet for Schous Vedkommende. Schou der jo altid samme med vi fire ovennævnte har hørt til den snævrere Kres, der er blevet kendt under Fællesnavnet Fynboerne, er en saa betydelig Kunstner, at han fortjener en langt større Plads der, end den der er ham tildelt og da han har malet mange smukke Billeder i de senere Aar baade herhjemme og fra Frankrig var der maaske Anledning til at sikre sig nogle af de bedste nu, bl.A. et Interieur med hans Forældre som vist var udstillet i Foraaret. Jeg ved ikke om Peter er her paa Fyn endnu, men jeg skal tale med Syberg, og jeg er parat til at komme derover. 
+Saa er der en Ting til, jeg gerne vil pille ved, mens jeg er i Gang med at skrive. Det er Ophængningen af Billederne i Musæet. Calle vil jo gerne prøve og det farlige deri var ikke rigtigt gaaet op for mig, i det jeg gik ud fra, som en Selvfølge, at vi kunde hænge om efter ham, hvilket jeg aldrig har tvivlet paa vilde blive nødvendigt. Nu var Syberg her forleden og gjorde mig bange. Han gik nemlig ud fra, at naar først Billederne var hængt op, blev Musæet aabnet, og saa var det forbi. Han vilde heller ikke være med til at pille Billederne ned, naar de først var hængt op. Jeg har lige siden Musæet blev planlagt, glædet mig til at hænge de Billeder op sammen med Syberg og Peter. Vi kan forliges om det, og selvfølgelig, da vi kender hvert enkelt Billede ud og ind, gøre det langt bedre end Calle.
+Calle er en udmærket Arkitekt, der har bygget et meget smukt Musæum og som rimeligvis ogsaa vil kunne tapetsere Væggene pænt, med de for Haanden værende Billeder, men det er jo ikke helt det, det kommer an paa. han har faaet Lov at raade for Bygningen lige til Farverne paa Væggene, men naar de er smurt paa, skal han være færdig og vi skal til. Vil han ikke give sig paa det Punkt, vil jeg foreslaa at Bestyrelsen sammenkaldes for at tage Bestemmelse om Ophængningen.
+venlig Hilsen til Etatsraadinden og Dem selv. Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1914-10-25</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+- Larsen, kunsthandler
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Peter Magnussen
+Kai Nielsen
+Theodor Oppermann
+Carl Petersen, arkitekt
+Theodor Philipsen
+Christine Rasmussen
+Mads Rasmussen
+Jørgen Schou
+Karl Schou
+Peter Tom-Petersen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>De omtalte indkøb af billeder må være til Faaborg Museum. 
+Etatrådsinden (Mads Rasmussens kone) vil have alle billeder ud af spisestuen: Mads Rasmussen og hans kone boede i en lejlighed ved deres konservesfabrik i Faaborg samt deres nybyggede Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har besøgt Karl Schous udstilling og noteret, hvad man burde købe. Mads Rasmussen, Peter Hansen m.fl. har købt et enkelt billede af Nicolaus Lützhøft. Billedet af forældrene (Karl Schous?) var ikke til salg, da Jørgen Schou (Buf) skulle have det. 
+Larsen skal mødes med en anden Larsen, så de kan bytte billeder for farver og rammer. Mads Rasmussen vil have en af Philipsen-akvarellerne, og hans kone vil hænge Johannes Larsen-akvareller op i spisestuen. Larsen vil bytte et billede med bronzer af Kai Nielsen hos bronzestøberen. 
+Winkel har foreslået, at Alhed og Johannes Larsen udstiller sammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oH8d</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 25 Octbr. 1914
+Kæreste Alhed!
+Ja det er ikke fordi der er passeret noget videre bemærkelsesværdigt. Jeg har været paa Schous Udstilling hele Formdg. og noteret en Del Billeder som jeg synes der kunde være Mening i at anskaffe. Jeg hørte til min Forbandelse af Larsen at der havde været 4 Mand om at købe det ene Billede, Mads Peter Tom og Lysse. Derefter op til Lysse, hvor jeg traf Mutter alene hjemme, Lysse hos Oppermanns. Lysse var den dag kommen hjem og var meget nedtrykt over at de kun havde købt et Billede. Billedet af Forældrene havde Lysse skrevet til MR. og Schou om men faaet det Svar at det ikke var til Salg da Buf skulde have det. Jeg tog saa ud til MR. der, ja jeg talte altsaa med ham og bad ham notere Billederne op, saa telefonerede vi til Peter og tilsagde ham at møde i Mrg hos Larsen og saa faar vi vel et Par Billeder til. Jeg sidder nu her og venter paa Calle der var med i Formiddags og som gerne vilde høre lidt om hvordan det var gaaet. Jeg talte med Larsen, som skal møde mig i Morgen hos W &amp;amp; M for at handle om nogle Billeder for Farver og Rammer. MR mindede mig om Philipsen Aquarellerne og jeg lovede at sende dem over saa han kunde vælge en af dem til Museet for 300 Kr. Etatsraadsinden vil have alle Billeder ud af Spisestuen og have Aquareller af mig i Stedet. Jeg skal se at komme ud til Bronsestøberen i Mrg og handle med ham om et Billede for de Bronser af Kai, og saa se om jeg kan komme til at stikke hjem Tirsdag Morgen. Winkel foreslog i Gaar, at Du og jeg en Gang skulde holde en Udstilling sammen, hos dem, det synes jeg kunde være morsomt. Mange Hilsner
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1914-12-17</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen har tænkt over den sag, Nicolaus Lützhøft har bragt op, og mener, det er for tidligt at udsende en bog om museet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Wzav</t>
+  </si>
+  <si>
+    <t>17' Decbr. 14.
+Kære 
+Herr Nic. Lützhøft.
+Stormgade 25 2.
+Jeg har nu tænkt nærmere over den Sag, hvorom vi talte forleden og er kommen til det Resultat, at det er for tidligt at udsende en Bog, som De talte om, saalænge Musæet ikke er færdigt, og Billederne ikke ophængte.
+Derfor mener jeg, at vi skal vente endnu et Par Aar eller saa, indtil det hele er kommen ind i en fast Gænge.
+Med venlig Hilsen.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1914-12-19</t>
+  </si>
+  <si>
+    <t>Frederik Hendriksen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft forsøger at overbevise Mads Rasmussen om, at man bør lave en bog - et festskrift - om Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/y737</t>
+  </si>
+  <si>
+    <t>Stormgade 25 II
+19-12-14.
+Kære Herre Etatsraad!
+Deres Brev har jeg modtaget. Jeg var glad over at De gik ind paa min Idé om et Festskrift og er ked af, at De nu har faaet Betænkeligheder.
+Forinden Modtagelsen af Brevet havde jeg henvendt mig til Xylograf Hendriksen, der jo er en meget erfaren Mand i Bogspørgsmaal.
+Han lod til at finde Tanken om Udgivelsen af et Festskrift god og lovede at staa mig bi med Raad og Daad, en Hjælp, jeg vurderer meget højt. Hendriksen lovede ogsaa at skaffe mig at vide, hvad et Par Bøger i samme Retning som den paatænkte, har kostet. I Dag har jeg faaet hans Meddelelse, som jeg herved sender Dem.
+En Ting ventede Hendriksen sig navnlig meget af: Muligheden af at kunne bevæge Zahrtmann til selv at skrive om sin Virksomhed som Lærer for Kunstnerne. H haabede at Z. netop ved en saadan Aanledning uden Udgivelse af denne Bog vilde opfylde et længe næret Ønske, som mange af hans Venner har trængt ind paa ham, uden at det hidtil er lykkedes. Hvis Zahrtmann vilde skrive en saadan længere Beretning om sin Lærervirksomhed, vilde Bogen alene dermed være sikret Interesse i vide Kredse.
+Jeg mener i det Hele taget, at man, hvis Vedkommende stiller sig velvilligt til Sagen, kunde faa samlet en Kreds af virkelig værdifulde og læseværdige Afhandlinger til Belysning af den Tids Kunst og de Kunstnere, Faaborgmuseet især repræsenterer.
+Meningen- saadan som jeg har tænkt mig det - var jo ikke først og fremmest en Redegørelse for Museet og dets Indhold - en saadan kortfattet ganske objektiv Redegjør---er naturligen ogsaa paa sin Plads i Bogen, men Hensigten var at samle Bidrag fra Forfattere og Kunstnere, der staar Museet og dets Stifters Tanke nær, for derved at skabe et litterært Arbejde, der i videre Omfang kunde bringe Foretagendet og dets Ide ud til det dannede Publikums Bevidsthed, saa det blev dette Publikum klart, at Faaborg Museum var noget andet og betød mere end en lille tilfældig Provindssamling af Kunst i en Afkrog af Landet.
+Bogen vil koste Betydelige Ofre baade af Tid og Penge. Jeg er villig til at bære de første. - Jeg har ikke paataget mig Arbejdet, fordi jeg venter at tjene Penge derved, og jeg interesserer mig saa meget for Sagen, at det vil være mig en personlig Tilfredsstillelse at udføre mit Hværv saa samvittighedsfuldt, som det er mig muligt. Med den Assistance, Hendriksen har stillet mig i Udsigt, er jeg vis paa at kunne paatage mig det NB hvis vi kan faa de rette Folk til at skrive. Der er ikke Tvivl om, at Tidspunktet nu, da det nye Museum skal aabnes, er det rette. Der er ogsaa, hvis vi begynder Forberedelserne nu til Nytaar, akkurat Tid til at faa Arbejdet fuldført til Sct. Hans.
+Jeg lægger Dem da endnu en Gang denne Sag paa Hjærte. Tænk paa, hvad et eventuelt Bidrag som dette af Zahrtmann betyder for danske Nutids-Kunsts Historie og husk paa, at Z. er til Aars nu, venter vi et Par Aar, kan det nemt blive for sent.
+Mellem Jul og Nytaar tager jeg - om alt gaar vel - over til Kerteminde. Jeg kunde da tale med Syberg og Larsen om Sagen, som forøvrigt ikke bør omtales, før der er en Kendsgerning.
+Jeg vilde gærne personligt tale med Dem endnu en Gang derom, men jeg kan ikke komme i Morgen og ved ikke, om det passer Dem en Hverdag. Ellers kan De disponere over mig hvad Dag, der passer Dem, dog ikke Tirsdag. I hvert Tilfælde beder jeg Dem ikke helt opgive Planen. Er der noget særligt, De har imod den, eller tør De ikke betro mig Udførelsen?
+Jeg har under Tiden en Følelse af, at De beærer mig med Deres Mistillid. Jeg vilde ønske, det var en Fejltagelse af mig. At jeg under Tiden er i Opposition til de andre Komitemedlemmer bør dog ikke svække min Stilling hos en gammel Oppositionsmand som Dem. 
+Det er jo muligt, at min Plan med Hensyn til et saadant Festskrift falde af sig selv, hvis vi nemlig ikke kan faa de rigtige Folk til Medarbejdere. Ja saa maa den opgives. Hvis vi for Exempl ikke kan faa Zahrtmann med, anser jeg det for vanskeligt at skabe noget helt vellykket, og noget halvt bryder jeg mig ikke om at lægge Arbejde til. Men vi kunde jo dog prøve, kunde dog forsøge de første Skridt.
+Lad os nu tale om Tingene, naar det en Dag passer Dem. 
+Med venligst Hilsen ogsaa til Deres Frue fra os begge
+Deres ærb. hengivne
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>1914-12-21</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen fastholder overfor Nicolaus Lützhøft, at han ikke mener, det er det rette tidspunkt at tænke på at forberede en bog eller et festskrift for Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AleR</t>
+  </si>
+  <si>
+    <t>21 Decbr. 14. 
+Kære Herr Nic. Lützhøft.
+Stormgade 25 2.
+Deres venlige Brev har jeg modtaget.
+Jeg indser fuldt ud Berretigelsen af de Grunde, De anfører for, at Udgivelsen af Festskriftet ikke skulde opsættes, men Udgifterne ved Musæet er jo meget betydelige, langt større end jeg oprindelig havde tænkt mig, og jeg vil derfor paa nærværende Tidspunkt ikke forøge Udgifterne.
+Et Møde, som De foreslaar, vil ikke forandre min Stilling til Sagen. Jeg finder Ideen fortrinlig, men den maa udsættes indtil Musæet og Udgifterne dermed er færdige. 
+Det undrer mig i høj Grad, at De har faaet den Opfattelse, at jeg personlig skulde have noget imod Dem. Dette er saa meget mindre Tilfældet, som at jeg netop sætter megen Pris paa Deres Udtalelser om kunstneriske Emner, og at De kan være i Opposition inden for Komiteen, er jo ingen Skade til. 
+Min Stilling til Sagen skyldes paa ingen Maade personlige 
+Forts.
+Grunde, men udelukkende den anførte, og den kan jeg ikke fravige.
+Med venlig Hilsen forbliver jeg
+Deres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1914-12-23</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen sender Nicolaus Lützhøft 200 kroner for et billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DVB8</t>
+  </si>
+  <si>
+    <t>23/12 14.
+Herr.
+Nic. Lützhøft.
+Stormgade 25 2.
+Hermed for Billedet:
+Kroner: 200.oo
+Med Ønsket om en glædelig Jul for Dem og Deres er jeg
+Deres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1915-05-23</t>
+  </si>
+  <si>
+    <t>Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Knud V. Engelhardt
+Carl  Knippel
+Johannes Larsen
+Nicolaus Lützhøft
+Kai Nielsen
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 32</t>
+  </si>
+  <si>
+    <t>Carl Petersen giver en status for arbejdet på rummene i museet. De sidste gulve er lagt. Det er et ønske, at billehuggersalen males blå, men det bliver kostbart. Ophængningen er stort set færdig, og alle er tilfreds med resultatet. Tom-Petersens raderinger passede ikke i ophængningen og foreslås ophængt separat i en drejemontre. Lützhøft skriver på kataloget, CP vil gerne have, at det kommer til at fremtræde pænt og foreslår at Knud Engelhardt skal deltage i arbejdet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4x9t</t>
+  </si>
+  <si>
+    <t>Aaboulevard 5 d. 23 Maj 1915.
+[ulæselig påtegnelse med kuglepen]
+Kære Hr. Etatsraad M. Rasmussen!
+Nu er Ophængningen tilendebragt. Naar Etatsraaden efter Pinsen kommer til Faaborg, er alt gjort rent. De sidste Gulve er lagt, ogsaa det i Billedhuggersalen, til hvilket Kai Nielsen gratis udførte to morsomme Uhyrer i to Midterfelter. Der mangler nu kun nogle Lyspærer, som jeg skal fremskaffe nu efter Helligdagene. Billedhuggersalen bliver pudset op i Farve efter Pinsen. Kunstnerne ønsker meget stærkt, at den bliver blaa, hvilket er en kostbar Farve. Sagen er, at de gærne i denne Sal vil have en Del Billeder hængt op, som staar bedst paa blaat. De har lavet en foreløbig Ophængning, som jo imidlertid maa omdannes samtidig med Opstillingen af Kais Figurer, hvilke vi vel faar en Gang i Løbet af Sommeren. Et Par af Køjerne mente de ogsaa at kunde faa noget mere ud af ved senere at ændre lidt ved Ophængningen. Dog alt i alt er vist nok vi alle, og hvem der ellers har set Ophængningen, enige om, at Resultatet overtræffer alle Forventninger, og at Billederne aldrig har set saa godt ud som nu. Jeg har ogsaa forstaaet paa Syberg, at han nu er fuldt ud tilfreds baade med Bygningen og med Vægfarverne som Maleribaggrund. 
+Jeg er ikke i Tvivl om, at Etasraaden bliver meget glad, naar De genser Museet.
+Spørgsmaalet om Udsmykningen af Arkivet drøftede Johannes Larsen og Knippel med mig. De er noget betænkelige ved Holdbarheden af Kassein. Johannes Larsen talte om at gøre Forsøg hjemme med Tempera. Men naar Etatsraaden kommer der over, kan de to Herrer jo drøfte Sagen med Dem. Det er jo absolut nødvendigt, at Billederne er holdbare, naar der ofres saa meget paa dem. 
+En Vanskelighed viste der sig under Ophængningen med Tom Petersens Raderinger. De var ikke gode at hænge sammen med Malerier og virkede udekorativt paa Væggene. Det kneb ogsaa med Plads til dem. Vi blev da enige om at regne med at hænge dem i en saakaldet Drejemontre eller Mølle. Jeg vil bede Etatsraaden om Tilladelse til at lade en saadan udføre. Den koster antageligt foruden Malerarbejdet og Glas 150 a 200 Kr. og bestaar af en Søjle paa hvilken der hænger 20 drejelige Rammer, hver med to Billedflader. det er altsaa meget villig "Vægplads". Jeg har tænkt den anbragt midt i den sidste Køje, hvor den vil virke morsomt. Tom Petersen og jeg har aftalt at vi efter Pinsen nærmere skal drøfte Rammestørrelsen.
+Endvidere er der Kataloget, som Lützhøft nu skriver paa. Det skulde jo gærne, hvad Valg af Papir, Typer m.m. og hvad smukt Sættearbejde angaar i Smag svare til Bygningen og Billederne. Det gamle Katalog var mildest talt grimt i disse Retninger. Jeg vil gærne bede om at faa Lov til at ordne denne Sag og til Trykker at faa Lov at tage Knud V. Engelhardt, en Arkitekt der har slaaet sig paa at reformere vort Boghaandværk, og som blandt andet nu af Berlingske Tidende bruges til at reformere Bladets Udseende.
+Endelig er er Fotograferingen. Efter Lov og Ret tilhører jo Reproduktionsretten af Billeder Kunstnerne og af Interiør Arkitekten. Jeg har for mit vedkommende ikke noget Ønske om at forbeholde mig noget, men jeg vil henstille, at Fotograferingen i Museet helt forbeholdes Mikkelsen, der i saa Tilfælde vil bekoste paa egen Risiko en Serie Postkort, og at al Fotografering ellers forbydes, hvor det ikke er Kunstnerne eller Deres Famile der ønsker Amatørbilleder.- Jeg glæder mig meget til at Etatsraaden skal se Ophængningen. En venlig Hilsen til Etatsraaden og Etatsraadinden fra Deres hengivne 
+Carl Petersen.</t>
+  </si>
+  <si>
+    <t>1915-7</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Peter Tom-Petersen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft sender en midlertidig fortegnelse over museets samling og beder om, at kunstnerne må kontrollere oplysningerne om deres egne værker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1M3f</t>
+  </si>
+  <si>
+    <t>Stormgade 25. [påtegnet med blyant:] juni-juli 1915?
+Kære Herre Etatsrad!
+Hermed Fortegnelse over Museets Samling af Malerier, Tegninger og Raderinger. Skuplturen ved jeg ikke rigtig Besked om, men da der vel endnu ikke er saa mange, kan der maaske sættes en Seddel paa Soklerne.
+Inden De lader Fortegnelsen afskrive, vilde det være praktisk at nummerere Billederne i Museet saa ses det nemmest, da jeg skulde have sprunget noget over eller muligvis noteret det samme Billede 2 Gange under forskelligt Navn. Begge Dele kan tænkes. Det vilde være mærkeligt om ikke et og andet var glemt. Jeg har jo ikke haft Billederne selv saa nær ved, og nu er det jo en stor Samling. Jeg vilde sætte megen Pris paa, om en af Kunstnerne i Faaborg, Johs. Larsen, Tom eller Peter, vilde kontrollere Nummerering og Fortegnelse. Jeg har med Vilje skrevet Numrene med Blyant, saa er de lettere at rette.
+De maa huske paa, at det delvist er et meget kritisk Publikum, der kommer d. 11 Juli, og det var heldigst, da der ikke blev for meget at anke over.
+Men for Resten beder jeg Dem kun betragte denne Fortegnelse som "foreløbig". Jeg vilde ønske, at Kunstnerne hver for sig vilde gennemgaa deres egne Billeder og rette Navne og Aarstal, som maaske ikke er korrekte. I Gaar sendte jeg Zahrtmanns Tegning, haaber den er kommet velbeholden i Deres Hænder. Jeg lader Dem og Frue modtage de venligste Hilsner fra os begge. Vi vil tænke meget paa Faaborg og Dem, der er samlet derovre paa Søndag.
+Deres ærb. hengivne
+Nicolaus Lützhøft
+Mine hjerteligste Lykønskninger til "Studenten"
+Min Adr. er efter d 7 ds 
+Furesøgaard
+Stavnsholt
+pr Farum</t>
+  </si>
+  <si>
+    <t>1915-09-01</t>
+  </si>
+  <si>
+    <t>Albert Pers</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Dr. Alfred Pers vil høre Nicolaus Lützhøft, om han tror, at Mads Rasmussen kunne være interesseret i at købe Peter Hansens billede fra Zahrtmanns skole.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/54nl</t>
+  </si>
+  <si>
+    <t>DR. MED ALFRED PERS PLATANVEJ 22
+Kjøbenhavn, den 1-9 1915
+Kjære Lützhøft
+Da vi engang har talt om Muligheden af, at Mads Rasmussen vilde købe Peter Hansen's Billede fra Zahrtmanns Atelier, vil jeg spørge Dem, om De tror, at han er villig dertil. Prisen er vel 4-500 Kr? I Fald han ikke vil, er der en Kunsthandler, som gærne vilde erhverve det.
+Med venlig Hilsen
+Deres 
+Alfred Pers</t>
+  </si>
+  <si>
+    <t>1915-09-04</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Alfred Pers forklarer Mads Rasmussen hvorfor, han mener det er rimeligt at fastholde den pris, han har angivet for Peter Hansens maleri.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3BNk</t>
+  </si>
+  <si>
+    <t>DR MED ALFRED PERS PLATANVEJ 22
+Kjøbenhavn, den 14-9 1915
+Hr Etatsraad Rasmussen
+Af Hr Lützhøfts hører jeg, at det menes at være formeget, jeg forlanger for Billedet af Peter Hansen.
+Grunde til, at jeg netop har tænkt mig at 4-500 Kr var en passende Pris er dels den, at jeg i sin Tid har tilbyttet mig det for to andre Billeder, et ret stort af Friis og ét af Lo[cte?], som tilsammen var vurderede til o. 500 Kr. og dels fordi jeg selv skjønnede, at Billedet baade som Følge af Malerens Navn og som Følge [af] sit Indhold havde en ret høj Værdi, og, [da] jeg ikke kan komme fra den Tanke tillader jeg mig stadig at forlange 450 Kr. 
+Med megen Agtelse
+Ærbødigst
+Alfred Pers</t>
+  </si>
+  <si>
+    <t>1915-09-07</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Albert Pers
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft anbefaler, at Mads Rasmussen køber Peter Hansens billede "Fra Zahrtmanns Skole".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/y7mx</t>
+  </si>
+  <si>
+    <t>[påskrevet med blyant:] 7 september 1915
+p.t. Stavnsholt
+pr. Farum
+Kære Herr Etatsraad.
+For Nemheds Skyld sender jeg Dem vedlagte Brev fra Dr. Pers. Billedet, der er Tale om, er et smukt Ungdomsarbejde af Peter Hansen, et Interieur fra Zahrtmanns Skole med Portrætter af forskellige af Eleverne. Jeg har tidligere været i Lag med Peter for at faa ham til at bytte Billeder med et andet af sine Arbejder, hvor Dr. Pers gerne vilde haft. Med da han stadig væk ikke har faaet dette arrangement bragt i Orden, lader det jo til, at en Kunsthandler har taget Affære.
+Jeg synes, Billedet er selvskrevet til Museet, som vist ikke ejer noget andet saa tidligt Billede af Peter (Portrættet af Mester undtaget).
+Dets Motiv har desuden særlig Interesse. Jeg anbefaler altsaa herved Billedet til Dem som et Arbejde, Faaborg Museum bør eje, og hvis De er tilbøjelig til at anskaffe det - vi faar det vel for 400 Kr. - beder jeg Dem forelægge Sagen for De øvrige Komitemedlemmer.
+Jeg har skrevet til Dr. Pers og bedt ham vente med at træffe en afgjørelse en halv Snes Dage endnu. 
+Jeg har nu i omtrent 2 Maaneder levet herude, Det er tæt ved Furesøens nordlige Bred og malet en Del, men da jeg nu er en Uges Tid endnu tilb til København, er det vist snart paa[plads] at skrive til min Adr i Kbhn, naar der er truffet Bestemmelse om Sagen.
+Med venlig Hilsen til Dem og Deres
+Deres hengivne
+Nicolaus Lützhøft
+NB Det aller nemmeste var jo at sætte Dem i telefonisk Forbindelse med Dr. Pers, hvis Adr staar paa Brevet</t>
+  </si>
+  <si>
+    <t>1915-09-08</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen har fået Peter Hansens billede af Zahrtmanns skole hjem på Skjoldsgade og har aftalt med Albert Pers at Nicolaus Lützhøft kommer og vurderer det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MqBI</t>
+  </si>
+  <si>
+    <t>8 September 15.
+Kære Herr Nicolaus Lützhøft :
+Jeg har modtaget Deres Brev og ringede derefter Dr. Pers op i Telefonen, og han udtalte, at med Hensyn til Prisen da vilde han overlade Dem som Sagkyndig at fastslaa den. Jeg har nu faaet Billedet ind i Skjoldsgade at se paa, og jeg synes, at i Betragtning af, at der tiltrænges en Reparation, i det noget af Malingen er afskrabet, vilde 350 Kroner være passende. De bedes udtale Dem til Dr Pers herom, og hører jeg saa nærmere derom.
+Vær saa venlig at meddele mig hvem Personerne paa Billedet er, hvis De ved det.
+Med venlig Hilsen forbliver jeg 
+Deres hengivne 
+M Rasmussen
+Stavnsholt pr Farum</t>
+  </si>
+  <si>
+    <t>1915-09-10</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft vil gerne se ud til Mads Rasmussen søndag for at se Peter Hansens billede og fortælle, hvem der er portrætteret på det samt vurdere det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1IM</t>
+  </si>
+  <si>
+    <t>[påtegnet med blyant:] 1915
+Kære Herr Etatsraad!
+Tak for Deres Brev!
+Jeg tager ind til Kbhvn i Dag, Fredag. Paa Mandag skal jeg til Odense, hvor jeg formodentlig bliver et Par Uger for at male d gl. Bispegaard e.t.c. som er bestilt.
+Men jeg vil gerne se ud til Dem paa Søndag, hvis det kunde passe Dem, saa kan jeg se Peters Billede, fortælle Dem, hvem det er, der er malet paa det og foreslaa Dr P. den Pris, de nævnte, og som jeg ogsaa finder ganske rimelig.
+Med venlig Hilsen
+Din ærb. hengivne
+10/IX Nic. Lützhøft</t>
+  </si>
+  <si>
+    <t>1915-09-11</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver at Nicolaus Lützhøft er velkommen til at se forbi Skjoldsgade næste dag men beder ham komme om formiddagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lWpJ</t>
+  </si>
+  <si>
+    <t>11' September 1915.
+Kære
+Herr Kunstmaler Nic. Lützhøft :
+Tak for Deres Brevkort. De skal være velkommen i Skjoldsgade i Morgen, men jeg maa bede Dem komme om Formiddagen vie Kl 10½, da jeg ikke er hjemme om Eftermiddagen.
+Med venlig Hilsen
+Deres forbundne 
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1915-11-23</t>
+  </si>
+  <si>
+    <t>Nicolaus Lüthøft gør opmærksom på et par små studier af Syberg, som en bekendt gerne vil sælge. De vil ikke egne sig til museet, men måske kunne Mads Rasmussen være interesseret i dem til sig selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3nWB</t>
+  </si>
+  <si>
+    <t>Herr Etatsraad
+Mads Rasmussen.
+Kære Herr Etatsraad!
+En af mine Bekendte, Fru Rudbeck, har et Par smaa Studier af Syberg, Landskaber i Olie, malt i Halvfemserne.
+Hun vil sælge den, og det kan næppe falde svært; men før hun henvender sig andet Steds, har jeg ment at ville spørge Dem, om De ikke vil se Billederne. De kunde maaske have Lyst til at købe dem. Jeg vil ikke ligefrem foreslaa dem til Museet, hvor de vil [xxxx]trere imellem betydeligere Arbejder, men jeg tror, De selv kunde have Fornøjelsen af at eje dem til Deres egne Vægge. De kan godt faa Dem hjem at se paa, hvis De vil hente Dem i Nordre Frihavnsgade No 21 III hos Fru R, helst om Formiddagen. 
+Med venlig Hilsen fra os begge til Dem og Frue
+Deres hengivne
+Nicolaus Lützhøft
+23/XI. 15.</t>
+  </si>
+  <si>
     <t>1916-04-29</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
   </si>
   <si>
     <t>Elena Larsen
 Johannes Larsen
 Nicolaus Lützhøft
 Carl V Petersen
 Mads Rasmussen
 Fritz Syberg
 Peter Tom-Petersen</t>
   </si>
   <si>
+    <t>Faaborg Museum, Peter Hansens arkiv</t>
+  </si>
+  <si>
     <t>Elise glæder sig over Påsken, som de har tilbragt sammen i Faaborg. Det fremgår, at Mads Rasmussen er død, og Elise spørger, om Peter Hansen kommer til bisættelsen i København eller om han vil nøjes med begravelsen i Faaborg, der finder sted når Carl Petersen har lavet gravmælet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TOsj</t>
   </si>
   <si>
     <t>Fredag 
 Kære Pap!
 Tak for sidst! Det var en rigtig rar Paaske; og nogle herlige Ture, vi gjorde. Jeg kom hjem og kunde tage fat med Kraft og Mod. Bimse har det godt. Det er dog et herligt Vejr, jeg haaber, du er ude i det.
 Tom kom igaar han havde været hos Baronen, og de vilde have, jeg skulde bestille en Krans fra Faaborg Komiteen til Mads, nu har jeg ladet Las og Lützhøft det vide. Han skal jo bisættes paa Tirsdag Kl 1½, og senere begraves i Faaborg, men der skal Calle først lave et Gravsted. Kommer du hertil, eller vil du nøjes med Begravelsen i Faaborg. Husk at tage dine sorte Benklæder med, dersom du kommer.
 Mange kærlige Hilsner fra os alle
 Din Elis</t>
+  </si>
+  <si>
+    <t>1916-05-01</t>
+  </si>
+  <si>
+    <t>Sine Hansen
+Johannes V. Jensen
+Nicolaus Lützhøft
+Hans  Syberg
+Marianne Vige</t>
+  </si>
+  <si>
+    <t>Elise sender en fin indbydelse til en "rout". Elise har meddelt, at Peter næppe kommer, da han maler sædemand og landskabet forandrer sig hele tiden. Hun har være hos Johannes V's og spille bridge. Wald. Davidsen og frue har være på besøg for at de på værker. Derudover forskellige oplysninger om andre billedet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yeb7</t>
+  </si>
+  <si>
+    <t>Fredag Aften
+Kære Per!
+Indlagt sendes dig en højst fornem Indbydelse, ved du hvad en "rout" er, det er vist noget meget lidt og fin Mad. Naa jeg har takket for mit vedkommende og sagt, at du kom næppe, da du maler Sædemand og Landskabet forandrer sig o.s.v.,, men du kan jo svare for dig selv. Men gid Fanden havde den rout ; hvad skal vi gi? Et Bilde er for meget; havde du dog bare lavet saadan en lille Krukke som Hans's som jeg kunde sætte Blomster i, men jeg hitter vel nok paa noget andet. Jeg var jo hos Johannes V's i Tirsdags i den blaa Silkes, du kan tro, den virkede. Jeg spillede Bridge med Joh. V., Kisse Larsen og Sagfører Henning. Det er hos Lützhøfts, vi har været sammen med dem for et Par Aar siden. 
+Wald. Davidsen og Frue var her igaar; det er nogle slemme Vrøvlehoveder. De saa først, hvad der var her hjemme, og saa gik vi paa Atelieret. De fik saa Figurerne fra Pompej hjem, og nu tror jeg, de vil have det, i Steden for det andet, jeg har sagt han kunde faa det for samme Pris. "Terrassen" har jeg bedt ham om at sende op til Fru Vige, hun kan tillige faa Køge Landevej og et Par smaa Billeder. Hør engang har du husket at spørge efter mine Bøger, som blev liggende i Tanker i Toget? Jeg har været hos tante Sine med to stegte Dueunger, dem var hun glad for. 
+Kærlig Hilsen fra os alle
+Din hengivne 
+Elise</t>
+  </si>
+  <si>
+    <t>1919-05-11</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Bodild Holstein
+Grethe Jungstedt
+Thyra Larsen
+Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Bodild er muligvis Bodild Holstein. Hun boede ikke på Lemvig-kanten, men kan have haft et sommerhus der el.lign.
+Landinspektøren og Mads kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3807</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodild og Mads, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QhKW</t>
+  </si>
+  <si>
+    <t>[Øverst s. 1 er med blyant skrevet:] Elle
+Maj 1919
+[Herefter med sort blæk:]
+Kære lille Lugge!
+Idet jeg sender dig mange mange Lykønskninger på mit allerfineste Brevpapir, som du kender min økonomiske Sans nok til at vide at det er et ikke ringe Offer, der derfor i Reglen bliver forbeholdt Breve som jeg skal gøre et godt Indtryk på, hvis de ikke har det i Forvejen, når de nemlig ikke kender mig, f. Eks. svare på Advertissementer, så det bliver fordelagtigt og bøder på mulige Mangler i Stilen. - - -
+(Vejret vil jeg nu ikke skrive om, skønt det er fristende, når det er noget så guddommeligt som det er i disse Dage, - jeres Have er nok bedårende med Zwibler og Fuglesang og Børnevrimmel, - gid jeg var der, - men jeg tjener så mange Penge nu, at jeg ikke har Raad til at lade være med det. Den Gang, jeg var fattig, kunde jeg komme og gå som jeg vilde. - Nå, jeg har da med Drikkepenge og varm Mad på Hjemrejsen og Mine med gjort en Rejse på 70 Kr. 39 Øre i Paasken. Men den var alle Pengene Vejr, - nej værd!! (Det var uforvarende og ikke af min ellers medfødte Vittighed, det "Vejr". - ) Det var knusende sødt i Lemvig og Lugge helt mellem os sagt, Th. var mægtig glad ved mig, men han bar det som en Mand, undtagen en enkelt Gang. Jeg synes også Opsynet var endnu skarpere end i fjor, - men derfor kan vi jo godt indkassere lidt Ædelhed. Mine var forresten også en elendig Makker. Men det var yndigt at være der og Thøger var akkurat ligesom i fjor - stampede ud og ind efter Bøger, som vi skulde se og ind og stoppe Pibe og på Lur efter en Myg og gik jo ellers op i at more os. Vi var den første Dag uden Kone på Gjeller Odde, hos Bodild, hvor vi drak Kaffe, så til Ma-a-ds hvor vi fik Chokolade og Kaffe - der har været Konfirmation og vi beså de rørende Gaver, og Mads førte os ud i Hønsehuset og Materialhuset - vi så også alle 10 Unger - i Anl. af Konfirm. var de knap så snottede som i fjor og meget søde. Så gik vi til Bodild og spiste til Aften og sad så sødt bænket der i den lille gamle Stue, - Thøger var så inderligt lykkelig ved at sidder der. - En anden Dag var vi i Kappelskoven m. Kone, sylende ["m. Kone, sylende" indsat over linjen] - den er som en Æventyr og 1ste Paaskedag, da det stormede var vi med Toget ud til Strande ved, Fæhring Sø og ude ved Vesterhavet. I Guder som det pjaskede og Sandet føg om Ørerne - men bag efter lå vi i Klitterne i Læ og Sol. Men Konen var så ekstra sylende den Dag. - Hun var meget sylende og skønt hun jo er så venlig og gæstfri, så kan man ikke nægte at hun virker bedst, når hun ikke er der. - Så spillede vi L'hombre en Aften, Th., jeg og Landinspektøren - uha, hvor vi morede os - og Skak de andre Aftner og Billard en Gang. Vi var der 5 Dage, men de fløj. Vi så også i Kiggert på Plænen Saturn [tegning] 
+[Indsat øverst s. 1:] Dato behøves da ikke når det er Dagen før din Fødselsdag, - det er så meget Ulejlighed med de Datoer.
+[Indsat øverst s. 1; på tværs:] Nu kun 1000 Hilsner. Elle
+[Indsat i venstre margen s. 1; på tværs:] Tillykke fra Grethe.</t>
+  </si>
+  <si>
+    <t>1920-1927</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Stormgade, København</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Johannes Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Ægteparret Lützhøft blev kaldt Stormgaderne, fordi de boede i denne gade. De skulle formodentlig på tur til Sverige (venstrekørsel).</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen kommer hjem tirsdag og ses måske med Andreas da. Alhed har været ude at sige farvet til Johan og Lützhøft-parret. Hun er bekymret for, at de skal køre i venstre side af vejen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ial6</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Jeg ved ikke om Du er hjemme i Morgen, og af Mareje faar at vide naar vi kommer. For en Sikkerheds Skyld dette, som Du altsaa faar Mandag. Vi kommer hjem Tirsdag med 6 Bilen. Hvis Vejret er meget fint, ser vi maaske et Glimt af Dig, men ellers gør det jo slet ikke noget, saa ses vi jo Onsdag Aften, det bliver dejligt at have Dig de Par Dage. Jeg har været ude at starte Lysse og Stormgaderne Kl. 12 ½. Jeg vil ikke sige, jeg er helt rolig for dem, der er det med at køre til venstre. Men ellers kan det jo blive en henrivende Tur for dem.
+Alt nærmere, naar vi ses. 1000 Hilsner
+Din Mor
+Lørdag</t>
+  </si>
+  <si>
+    <t>24. maj. 1921</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Harald Leth</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/j6fUTxlZ</t>
+  </si>
+  <si>
+    <t>25. maj. 1921</t>
+  </si>
+  <si>
+    <t>Christian Andersen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/GM8FzURB</t>
+  </si>
+  <si>
+    <t>26. maj. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/uV4xMZ1D</t>
+  </si>
+  <si>
+    <t>31. maj. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PIjU3jVN</t>
+  </si>
+  <si>
+    <t> 2. jun. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/DMr2WPrd</t>
+  </si>
+  <si>
+    <t> 8. jun. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1itiWL5I</t>
+  </si>
+  <si>
+    <t>14. jun. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/scWH782Y</t>
+  </si>
+  <si>
+    <t>17. jun. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PLJi7Kb5</t>
+  </si>
+  <si>
+    <t>20. jun. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/XD49Q5aV</t>
+  </si>
+  <si>
+    <t>21. jun. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/KxMqShS7</t>
+  </si>
+  <si>
+    <t>30. jun. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/44Rr071i</t>
+  </si>
+  <si>
+    <t> 4. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/w6FFrcLi</t>
+  </si>
+  <si>
+    <t> 7. jul. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Alhed Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/DHZbUg0G</t>
+  </si>
+  <si>
+    <t> 8. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mkxMz5lN</t>
+  </si>
+  <si>
+    <t>11. jul. 1921</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5TBpJa8X</t>
+  </si>
+  <si>
+    <t>12. jul. 1921</t>
+  </si>
+  <si>
+    <t>Chr. Kryger</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/p6mquhRL</t>
+  </si>
+  <si>
+    <t>17. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CcimuYHG</t>
+  </si>
+  <si>
+    <t>18. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nN4PAKUX</t>
+  </si>
+  <si>
+    <t>19. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sNWbpXhd</t>
+  </si>
+  <si>
+    <t>22. jul. 1921</t>
+  </si>
+  <si>
+    <t>Peter, Vorherre -
+Achton Friis
+Martha Friis
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Leo Swane</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ypSdLDCw</t>
+  </si>
+  <si>
+    <t>23. jul. 1921</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Andreas Larsen
+Christine Rasmussen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nxxqv9bt</t>
+  </si>
+  <si>
+    <t>25. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JqxhhCZI</t>
+  </si>
+  <si>
+    <t>30. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JZO9tphY</t>
+  </si>
+  <si>
+    <t>31. jul. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ps863ipV</t>
+  </si>
+  <si>
+    <t> 1. aug. 1921</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/B2WDSV0j</t>
+  </si>
+  <si>
+    <t> 2. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ASOFrmNj</t>
+  </si>
+  <si>
+    <t> 3. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1fN63CIC</t>
+  </si>
+  <si>
+    <t>10. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/MvOPnW0Z</t>
+  </si>
+  <si>
+    <t>12. aug. 1921</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BZGKV8QE</t>
+  </si>
+  <si>
+    <t>1921-08-14</t>
+  </si>
+  <si>
+    <t>Korshavn Avernakø</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Peter Hansen
+Jeppe Andreas Larsen
+Nicolaus Lützhøft
+Karl Madsen
+Carl V Petersen
+Carl Petersen, arkitekt
+Christine Rasmussen
+Holger Rasmussen
+Robert Stephenson
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen, Achton Friis m.fl. sejler med skibet Rylen og gør forarbejde til bogværket de Danskes Øer. 
+På Faaborg Museum kaldes sidenicherne i udstillingsrummene for køjer - formodentlig en henvisning til fuglekøjerne på Fanø, hvor man indfangede fugle til videresalg. Johannes Larsen købte fra fuglekøjerne på Fanø ænder og andre fugle til brug i forbindelse med sine billeder og tegninger.
+Etatsrådinden er stifteren af Faaborg Museum Mads Rasmussens enke Christine Rasmussen 1865-1945.
+En ven af familien Larsen, gartner Laurentius Allerup, blev begravet i Odense d. 11.8 1921.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er til bestyrelsesmøde på Faaborg Museum, hvor der bla. blev drøftet en nyophængning og farverne på væggene. Larsen foreslog, at ophængningen blev fotograferet, og at fotografierne blev opbevaret i arkivet. 
+To værker omtales: Et portræt af etatsrådindens nevø og pigen med vædderkøretøjet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1aOm</t>
+  </si>
+  <si>
+    <t>Faaborg 14 Aug 1921
+Kæreste Alhed!
+I Gaar sejlede vi saa hertil fra Korshavn hvor vi desværre ikke blev færdige og i Dag ligger vi her i Blæst og Regn den skidt Ø har nu taget 14 Dage. Vi havde saa Møde i Museet i Gaar Lytzhøft var ikke mødt, vi var altsaa kun Tom Baronen og jeg. Det blev vedtaget at vi skulde henvende os til Karl Madsen og bede ham hænge Museet om og skyde ud af Billederne og prøve at faa en bedre Vægfarve i den store Sal og fornye med en enkelt af Køjerne. De udskudte Billeder skulde saa deponeres i i Privatlejligheden d.v.s hænge der. Baronen og Tom mente slet ikke der kunne være tale om at Carl V. Petersen kunde gøre det, men Baronen betroede mig i Dag at det var fordi han hele Tiden havde troet at det var Calle der var Tale om. Jeg foreslog at alle Væggene blev fotograferede som de er og alle Fotografierne deponerede i Arkivet. 
+Ved Bordet blev Tom meget livlig og bagefter mere og mere beruset og meget grinagtig. Munden stod ikke paa ham der blev affattet et Telegram til Peter paa italiensk. Kl. 12 fik vi Smørrebrød. I Dag har jeg tegnet 3 Tegninger af Etatsraadindens Nevø. Holger vilde gerne have en Tegning af dem til Moderens Fødselsdag, jeg forærede ham den ene, jeg kan ikke faa mig selv til at sætte Pris paa saadan en Tegning med det samme. Puf har forgæves forsøgt at ringe Dig op, vil prøve igen naar han gaar hen med dette. I Eftrmdg har jeg forsøgt at tegne en bedre Tegning af Pigen med Vædderkøretøjet og jeg tror den er bedre. Nu skal jeg til at læse i en Bog. Puf og jeg købte 2 Stephenson Bøger da vi rejste hjem fra Begravelsen. Mange kærlige Hilsner. Jeg skal ogsaa hilse fra Puf og fra Friis.
+Din 
+JL.
+Jeg lavede 2 Tegninger paa Korshavn
+[skrevet på hovedet i forhold til resten af brevet]:
+Jeg har glemt at skrive at Museet vil have mine Træsnit</t>
+  </si>
+  <si>
+    <t>16. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qtlc1iNR</t>
+  </si>
+  <si>
+    <t>17. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mlVKfENB</t>
+  </si>
+  <si>
+    <t>19. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mRGYJww6</t>
+  </si>
+  <si>
+    <t>20. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3sWAs20P</t>
+  </si>
+  <si>
+    <t>21. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VRIEUfBN</t>
+  </si>
+  <si>
+    <t>22. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sacWzjWR</t>
+  </si>
+  <si>
+    <t>25. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/tl7xCkbI</t>
+  </si>
+  <si>
+    <t>26. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fdrb1Hkf</t>
+  </si>
+  <si>
+    <t>27. aug. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5Ilngp06</t>
+  </si>
+  <si>
+    <t>28. aug. 1921</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oBzJFEI7</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/HVashspr</t>
+  </si>
+  <si>
+    <t> 1. sep. 1921</t>
+  </si>
+  <si>
+    <t>Alexis Prior</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/2e3r5tyj</t>
+  </si>
+  <si>
+    <t> 2. sep. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Hr09kNvg</t>
+  </si>
+  <si>
+    <t>1921 Rylen efterårstur - udateret oversigt over fugle og øer</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Jeppe Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OB0G3oj0</t>
+  </si>
+  <si>
+    <t>13. maj. 1922</t>
+  </si>
+  <si>
+    <t>Bentsen, Kerteminde</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/moeuxMUl</t>
+  </si>
+  <si>
+    <t>14. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/yPuW1m3V</t>
+  </si>
+  <si>
+    <t>15. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/uvyOSkUB</t>
+  </si>
+  <si>
+    <t>16. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sNDCWlyG</t>
+  </si>
+  <si>
+    <t>17. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gwgJwsq3</t>
+  </si>
+  <si>
+    <t>18. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Ir3YOguB</t>
+  </si>
+  <si>
+    <t>19. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/uOYOQKzi</t>
+  </si>
+  <si>
+    <t>20. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AsfY1lyZ</t>
+  </si>
+  <si>
+    <t>21. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ft5uWdAb</t>
+  </si>
+  <si>
+    <t>22. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/hMc63H8a</t>
+  </si>
+  <si>
+    <t>23. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/U9cAKmCO</t>
+  </si>
+  <si>
+    <t>24. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/61N6kNkx</t>
+  </si>
+  <si>
+    <t>26. maj. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Kz3r8JCL</t>
+  </si>
+  <si>
+    <t>27. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/yPpGdduH</t>
+  </si>
+  <si>
+    <t>29. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/6XCCIPMy</t>
+  </si>
+  <si>
+    <t>30. maj. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3c7pfpuA</t>
+  </si>
+  <si>
+    <t>31. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/74ud2QUs</t>
+  </si>
+  <si>
+    <t> 1. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/IsmqCYZO</t>
+  </si>
+  <si>
+    <t> 2. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xg3d7YmI</t>
+  </si>
+  <si>
+    <t> 3. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/odaqhLOC</t>
+  </si>
+  <si>
+    <t> 4. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3BYrU4Y6</t>
+  </si>
+  <si>
+    <t> 5. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VrJAxjkn</t>
+  </si>
+  <si>
+    <t> 7. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/QwM4D5cO</t>
+  </si>
+  <si>
+    <t> 8. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ub52HE7t</t>
+  </si>
+  <si>
+    <t> 9. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/X9r0Y0yd</t>
+  </si>
+  <si>
+    <t>10. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/QOjj8m8o</t>
+  </si>
+  <si>
+    <t>12. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/agvEKcQm</t>
+  </si>
+  <si>
+    <t>13. jun. 1922</t>
+  </si>
+  <si>
+    <t>Søren Krage</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/2toT6FxI</t>
+  </si>
+  <si>
+    <t>14. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qsFEbfc5</t>
+  </si>
+  <si>
+    <t>13. maj - 15. juni 1922. </t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
+Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
+  </si>
+  <si>
+    <t>16. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gtk3gsNP</t>
+  </si>
+  <si>
+    <t>18. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5xkkBUCy</t>
+  </si>
+  <si>
+    <t>19. jun. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Andreas Larsen
+Johan Larsen
+Albert Naur
+- Petersen, Rylen
+Leo Swane</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Gxa7mftZ</t>
+  </si>
+  <si>
+    <t>21. jun. 1922</t>
+  </si>
+  <si>
+    <t>- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/J1y1k0Eb</t>
+  </si>
+  <si>
+    <t>23. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qVHjSM8t</t>
+  </si>
+  <si>
+    <t>24. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dankvart Dreyer
+Henning Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/uNd8BOlE</t>
+  </si>
+  <si>
+    <t>27. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Hw8oPQwi</t>
+  </si>
+  <si>
+    <t>28. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/eA0MJ26F</t>
+  </si>
+  <si>
+    <t>29. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/chdZZ3rp</t>
+  </si>
+  <si>
+    <t>30. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
+  </si>
+  <si>
+    <t> 1. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xgN68ydL</t>
+  </si>
+  <si>
+    <t> 3. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/vVgZTnrI</t>
+  </si>
+  <si>
+    <t> 4. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JifKPg7v</t>
+  </si>
+  <si>
+    <t> 5. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xTjhgohS</t>
+  </si>
+  <si>
+    <t> 6. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/eSdVTLFW</t>
+  </si>
+  <si>
+    <t> 8. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8NOdIY94</t>
+  </si>
+  <si>
+    <t> 9. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/DmiKFIGI</t>
+  </si>
+  <si>
+    <t>15. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Ywhb8eZR</t>
+  </si>
+  <si>
+    <t>17. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VS4hyocj</t>
+  </si>
+  <si>
+    <t>1922-09-19</t>
+  </si>
+  <si>
+    <t>Femø</t>
+  </si>
+  <si>
+    <t>Femø
+Askø
+Stubbekøbing</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Georg Jacobsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sejler med Rylen sammen med Achton Friis og Skipper Petersen. De skal lave forarbejdet til bogværket De danskes Øer.
+Rylen - en ombygget Kerteminde fiskerbåd - var ekspedtionsskibet for JL og AF i årene 1921-24. I dag ejes Rylen af Østfyns Museer. 
+Øen Femø er omtalt i Achton Friis: De danskes Øer bd 2 s. 349. Gyldendal, 1927. 
+Landmandsbanken (grundlagt 1871) voksede til at blive Nordens største bank under gullaschperioden 1914-19. Efter afslutningen på første verdenskrig kom en periode med lavkonjunktur, og spekulationer samt over ekspansion på et for spinkelt kapitalgrundlag første i 1922 til bankens krak med et kæmpetab til følge. Blandt de mange, der blev ramt af krakket , var Johannes Larsens ven Lehn Schiøler, der gik konkurs med sit firma. Lehn Schiøler samarbejdede med Johannes Larsen omkring et stort bogprojekt om Danmarks og Nordens fuglefauna.
+Kilde: Den store danske encyklopædi bd. 11 s. 578.
+Danmarks fugle. Johannes Larsen og E. Lehn Schiøler. Johannes Larsen Museet, 2008.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på Femø og befinder sig vel der trods dårligt vejr en del af tiden. Sammen med Achton Friis er han til gode middage hos bla. præsten, og han finder i der hele taget øen og dens beboere meget imødekommende og festlige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bARK</t>
+  </si>
+  <si>
+    <t>Fæmø 19 Septbr 1922.
+Kæreste Alhed!
+Ja vi ligger her endnu. Det er jo et daarligt Arbejdsvejr, og da dette er den morsomste Ø vi endnu har truffet paa denne Tur vilde vi gerne en Dags ordentligt Vejr saa vi kunde komme Øen rundt. Vi har endnu ikke benyttet os af vore Cykler her. Jeg har kun kunnet lave 2 Tegninger om Dagen i de 3 foregaaende Dage og i Dag kun en da det har øsregnet siden Middag samtidigt med at vores Barometer havde arbejdet sig op fra Regn til smukt, dog stormede samtidigt med at Regnen begyndte. Vi fik Oksekødssuppe og Peberrodskød til Middag. Jeg havde faaet et Stykke Peberrod af Præsten som jeg traf nede hos Købmanden hvor han var for at købe en Fl. Portvin formodentlig den anden for i Dag, for de pastaar. her paa Øen at han køber 3-4 hver Dag og drikker dem. Det var en meget gemytlig Mand og han inviterede os alle 8 til Aften i Morgen hvis vi var her endnu, og det er vi altsaa. Det er en mærkelig Samling Præster de har her, ham paa Askø fik for nogle Aar siden taget et Par Børn fra sig af Værgeraadet fordi, de var blevet slemt forbrændte, og han forbød Lægen at se dem da Vorherre selv skulde helbrede dem. Præsten paa Fæmø havde Politiet hentet den Dag vi kom og de ventede ikke at se ham mere. I Aften skal Friis og jeg til Spisning hos Skolelæreren, han var her forleden og i Aftes var vi hos Kirkeværgens til Andesteg, saa Du kan se det er en meget gæstfri Befolkning. Jeg fik ogsaa et Glas af Portvinen hos Præsten da jeg var med inde efter Peberrod. Jeg forhørte i Dag hos Posten, i Haab om at der skulde være Brev men der var ingen. Jeg er spændt paa at høre om Jacobsen. Sikken en Redelighed med Landmandsbanken der har lukket. Ja vi har kun hørt R(ulæseligt) men haaber i Aften at faa Politiken at se hos Degnen. Degnen er meget interesseret i Malere og Malerier og maler selv. Jeg tænker mig for Resten at jeg ikke faar Brev før i Stubbekøbing og det kan jo vare noget hvis Vejret bliver ved at skabe sig saadan. Mange kærlige Hilsner
+Din
+JL.</t>
+  </si>
+  <si>
+    <t>22. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1xbJiDh5</t>
+  </si>
+  <si>
+    <t>23. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BFX1K7Kq</t>
+  </si>
+  <si>
+    <t>24. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/wRFlJE6O</t>
+  </si>
+  <si>
+    <t>29. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gGrPbIOu</t>
+  </si>
+  <si>
+    <t>30. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fXyEXNrm</t>
+  </si>
+  <si>
+    <t> 1. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nrPT3ZVT</t>
+  </si>
+  <si>
+    <t> 2. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AP4kFsI0</t>
+  </si>
+  <si>
+    <t> 4. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3OfqrFfg</t>
+  </si>
+  <si>
+    <t> 9. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BSUSiqrf</t>
+  </si>
+  <si>
+    <t>10. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UP7ys7G8</t>
+  </si>
+  <si>
+    <t>11. okt. 1922</t>
+  </si>
+  <si>
+    <t>Martha Friis
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/SwS33elR</t>
+  </si>
+  <si>
+    <t> 1. maj. 1923</t>
+  </si>
+  <si>
+    <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
+  </si>
+  <si>
+    <t> 2. maj. 1923</t>
+  </si>
+  <si>
+    <t>Knud Kyhn</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PlBEwu63</t>
+  </si>
+  <si>
+    <t> 3. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/c8834swy</t>
+  </si>
+  <si>
+    <t> 4. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mkg3nWI5</t>
+  </si>
+  <si>
+    <t> 5. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9sJZVvFn</t>
+  </si>
+  <si>
+    <t> 7. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/V9rsTLfw</t>
+  </si>
+  <si>
+    <t> 8. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/MzqbODHZ</t>
+  </si>
+  <si>
+    <t> 9. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/FiIZIxLY</t>
+  </si>
+  <si>
+    <t>10. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/go4AUczi</t>
+  </si>
+  <si>
+    <t>11. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/IhyuWxq8</t>
+  </si>
+  <si>
+    <t>12. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/TwDxraIy</t>
+  </si>
+  <si>
+    <t>15. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/J9i23J4P</t>
+  </si>
+  <si>
+    <t>16. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OObaQWxD</t>
+  </si>
+  <si>
+    <t>18. maj. 1923</t>
+  </si>
+  <si>
+    <t>Herman Heilbuth</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OBubtSCI</t>
+  </si>
+  <si>
+    <t>20. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/aBsVe7OZ</t>
+  </si>
+  <si>
+    <t>21. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CpoqpJS7</t>
+  </si>
+  <si>
+    <t>22. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Gq3Qpx1e</t>
+  </si>
+  <si>
+    <t>24. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/r1YO2YIe</t>
+  </si>
+  <si>
+    <t>26. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8Hm1SjBc</t>
+  </si>
+  <si>
+    <t>27. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/IUcuS1ie</t>
+  </si>
+  <si>
+    <t>29. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CRiCiXSF</t>
+  </si>
+  <si>
+    <t>30. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/shwlgOFy</t>
+  </si>
+  <si>
+    <t> 1. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lZyxnYPl</t>
+  </si>
+  <si>
+    <t> 2. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
+  </si>
+  <si>
+    <t> 4. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sx0R7477</t>
+  </si>
+  <si>
+    <t> 5. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/teThVn3n</t>
+  </si>
+  <si>
+    <t> 7. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xcIEK44h</t>
+  </si>
+  <si>
+    <t> 8. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jtFmorwP</t>
+  </si>
+  <si>
+    <t> 9. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/n1VdM22o</t>
+  </si>
+  <si>
+    <t>10. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1MaTL2w7</t>
+  </si>
+  <si>
+    <t>13. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UYgf1IWp</t>
+  </si>
+  <si>
+    <t>14. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lymun1vs</t>
+  </si>
+  <si>
+    <t>18. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fydly3mL</t>
+  </si>
+  <si>
+    <t> 6. dec. 1923</t>
+  </si>
+  <si>
+    <t>Dagbogen "Korshavn" beskriver hovedsagelig iagttagelser af natur og fugle, fra turen med Rylen til Korshavn ved Fyns Hoved, fra 6. december til 15. december 1923.
+Dagbogen indeholder desuden optegnelser fra 22. december 1923 til 3. februar 1924.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/97IRXewR</t>
+  </si>
+  <si>
+    <t> 7. dec. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JBNjUYWx</t>
+  </si>
+  <si>
+    <t>14. dec. 1923</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OBtRL6fr</t>
+  </si>
+  <si>
+    <t>1924-03-21</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Helga Lehn Schiøler
+Nicolaus Lützhøft
+Christine  Mackie
+Holger Rasmussen
+Aage Roose
+Ellen  Sawyer
+Marie Schou
+Leo Swane
+Fritz Syberg
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen deltager sammen med Holger Rasmussen, Sybergs m.fl. i et møde omkring den fremtidige ophængning på Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v8Yy</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 21 Marts 1924.
+Kæreste Alhed!
+Roose ringede op i Dag og han kommer herud og taler med mig angaaende Træsnittene Kl. 2 i Mrg. Kunde Du ikke ringe mig op ved Tolvtiden saa vi kunde snakke om det først. Vi var saa til Møde i Aftes fuldtalligt Baronen Peter Tom Lysse Holger og Undertegnede. Marie var ikke med da hun var hos Borgm[ulæselig].
+Det blev bestemt at Skriveswane skal hænge Billederne om naar Holger kommer hjem fra England. Vedtaget af alle undtagen Lysse der helst vilde have hængt dem om selv. Det var fru Schiølers Fødselsdag i Dag, derfor Barnedaaben, som jeg altsaa slap for at komme med til. Skrivesvanen kommer og henter mig med ud at spise og faar Beretning om Mødet. Chr. og Ellen kommer i Anledning af Barnedaaben. Mange kærlige Hilsener
+Din
+JL</t>
+  </si>
+  <si>
+    <t>17. jun. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er særligt en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
+Rejsen beskrevet i denne dagbog foretages i perioden fra 17. juni til 24. juli 1924
+. . . .
+Bemærk at denne dagbogs første og sidste sider indeholder et samlet overblik over iagttagede fugle, med datidens latinske og danske artsbestemmelser.
+De gamle artsbestemmelser er alle kommenteret med nutidige danske og latinske betegnelser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/A622cSGK</t>
+  </si>
+  <si>
+    <t>21. jun. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/2m0jOOTw</t>
+  </si>
+  <si>
+    <t>22. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/cnGBbRDA</t>
+  </si>
+  <si>
+    <t>26. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oav6JsZb</t>
+  </si>
+  <si>
+    <t>29. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/hTDd4Hvh</t>
+  </si>
+  <si>
+    <t>30. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jTsYLs8D</t>
+  </si>
+  <si>
+    <t>13. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Gf5mwqGr</t>
+  </si>
+  <si>
+    <t>14. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fR8EXZtg</t>
+  </si>
+  <si>
+    <t>15. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1RfgMKEY</t>
+  </si>
+  <si>
+    <t>16. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/joeE40wD</t>
+  </si>
+  <si>
+    <t>21. jul. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/zL57Fkpi</t>
+  </si>
+  <si>
+    <t>22. jul. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
+Bemærk at listen over de gamle latinske artsbetegnelser over fugle fortsættes i denne del af dagbogen (af kopieringshensyn er notaterne medtaget)
+Særligt de sidste sider af dagbogen har tegninger fra udvalgte steder</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/r5GKNbIq</t>
+  </si>
+  <si>
+    <t>23. jul. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden og Kattegat.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mpuY7w18</t>
+  </si>
+  <si>
+    <t>31. jul. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til øerne i Kattegat.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3Z5o835V</t>
+  </si>
+  <si>
+    <t> 1. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CVNAu5Bk</t>
+  </si>
+  <si>
+    <t> 2. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8mcUJKL8</t>
+  </si>
+  <si>
+    <t> 3. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/l3DdFWRx</t>
+  </si>
+  <si>
+    <t> 4. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qvTz6ZyO</t>
+  </si>
+  <si>
+    <t> 9. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qCJp7IkF</t>
+  </si>
+  <si>
+    <t>15. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oBLSg77L</t>
+  </si>
+  <si>
+    <t>16. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/tKAKXG91</t>
+  </si>
+  <si>
+    <t>26. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ffp8K5lz</t>
+  </si>
+  <si>
+    <t>1924-12-05</t>
+  </si>
+  <si>
+    <t>Vinskoven</t>
+  </si>
+  <si>
+    <t>4440 Mørkøv</t>
+  </si>
+  <si>
+    <t>Esben Hansen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Esben Hansen har skrevet i et expresbrev, at han har sendt 500 kroner til Johannes Larsen til betaling af Lehn Schiøler. Brevet er ikke kommet endnu. Johannes Larsen er begyndt at male det store træ. Det er dejligt at være lidt i ro.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jyVu</t>
+  </si>
+  <si>
+    <t>Vinskoven 5 Dec. 1924
+Kæreste Alhed!
+Jeg har lige faaet et Expressbrev fra Esben H. som Svar paa et Brev jeg skrev til ham i Mandags. Han skrev at han har sendt 500 Kr til mig til Schiøler, som jeg imidlertid ikke har faaet endnu. Han skriver at det er længe siden han har hørt fra Dig. Jeg begyndte i Gaar at male paa det store Træ og i Dag har jeg været en lang Tur rundt i Skoven med Malerkassen, men uden at kunne bekvemme mig til at sætte mig ned og male, da der var en væmmelig Træk alle Vegne hvor det ikke stormede. Jeg har det ellers godt og det skulde jo gaa sært til om jeg ikke fik lavet noget. Foreløbig synes jeg det er dejligt at være lidt i Ro.
+Jeg var ved at faa for meget om Ørene i Kjøbenhavn. Jeg havde Brev i Gaar, baade fra Puf og Lysse. Og naar nu Posten kommer om et Øjeblik haaber jeg at faa fra Dig. Mange kjærlige Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1924-12-07</t>
+  </si>
+  <si>
+    <t>Stormgade,  København C
+Frederiksdal Kro</t>
+  </si>
+  <si>
+    <t>Ora -
+Johan Larsen
+Johannes Larsen
+Marie Lassen
+Tyge Lassen
+Eiler Lehn Schiøler
+Nicolaus Lützhøft
+Harald Meyer
+Peter Tutein
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft og hans familie boede i Stormgade i Kbh.
+Lysse kan ikke passe faderens smoking - derfor må han have syet en ny smokingjakke formodentlig til sin studenterfest. 
+Den stråtækte villa Spurveskjul blev opført 1805-1806 af Nicolai Abildgaard efter hans egne tegninger. Udover at være maler arbejdede han også som arkitekt. En rejse i Italien havde inspireret ham til at tegne villaen med sal med tøndehvælvsloft, stærke farver på væggene og en have fuld af importerede, italienske vækster.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har bestilt smokingjakke til sønnen Lysses studenterfest.
+Hun giver Johannes Larsen gode råd i forbindelse med et kommende bestillingsarbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p673</t>
+  </si>
+  <si>
+    <t>Kæreste Lausi!
+Tak for Brevet i Gaar. Jeg har været saa ked af det over Vejret, men Du beklager dig jo egentlig ikke videre over det. I Dag, Søndag, har det været mildt og smukt, men med megen tæt Taage. Jeg ringede til Lysse I Aftes, om jeg ikke fik et lille Besøg af ham i Dag. Han skulde til Tuteins med Stormgaderne, saa det kunde man jo ikke røre ved, men saa kom han i Formiddags og vi havde et Par rare Timer sammen. Jeg gav ham Lov til at bestille en Smokingjakke hos Ejlers Skræder. Jeg haaber ikke Du har noget imod det, han har været til en Middag hos Nimb (et Par og tyve mennesker) af Redaktør Lassen, Du ved Marie Lassens Søn, som han kender fra Tuteins. Vi talte om Dine, men Lysse antydede, at de sad jo ikke rigtig godt paa ham! Samtid med dette sender jeg Dig et Brev, som kom her i Gaar, Birch havde faaet min Adresse paa den fri Udstilling. Vi kan ikke sige andet, end at Forretningen gaar fint. Lysse, som jeg viste det, og jeg er enige om, at Du endelig maa svare Manden saadan, at det bliver sikkert, at Du faar Arbejdet. Det er vist rigtig, hvad Lysse siger, at den Slags indfattede Billeder bliver mere og mere moderne, og de sidder saa rart fast, gaar ikke ud til Bytning eller Auktioner. Vi synes ikke Du skal nævne nogen bestemt Pris, skriv det kommer an paa Materiale og lignende og ikke at Du har travlt for Tiden og ikke foreløbig kan male det. Skriv blot, at Du snart kommer til Byen og saa vil komme ud at tale med dem. Jeg har været en dejlig Tur i Eftermiddag. Det var min Mening at finde "Spurveskjul", der er ansat paa mit Kort. Saa langt naaede jeg nu ikke, jeg var bange det skulde blive for mørkt, inden jeg kom hjem, jeg er jo ingen Helt til at færdes i Skoven, naar det bliver mørkt. Paa Hjemvejen var jeg inde i Frederiksdal Kro at drikke en Kop Kaffe og Værtinden mente jeg kun havde været en halv Snes Minutters Gang fra Spurveskjul, saa en anden Dag maa jeg lidt før hjemmefra og se at naa det. Der var fantastisk smukt i Skoven med den tætte Taage. Nu faar Du ikke mere, jeg maa se at faa skreven et Par andre Breve, Folk er saa flinke til at skrive til mig, Minna, Harald M., Ora, Elle o.s.v.
+1000 Hilsner Din
+A.
+Søndag Efterm.</t>
+  </si>
+  <si>
+    <t>1924-12-09</t>
+  </si>
+  <si>
+    <t>Frederiksdal, 2800 Lyngby</t>
+  </si>
+  <si>
+    <t>Gris -
+Nicolai Abildgaard
+- Birch, ingeniør
+-  Finsen, København
+Esben Hansen
+Johan Larsen
+- Larsen, redaktør
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Christine  Mackie
+Kjeld Tutein
+Peter Tutein
+Gotfred Tvede</t>
+  </si>
+  <si>
+    <t>Godsejeren er Alhed og Johannes Larsens søn Johan.
+Lützhøft-parret boede i Stormgade, København og blev kaldt Stormgaderne.
+Spurveskjul er en stråtækt villa ved Frederiksdal opført af maleren Nicolai Abildgaard efter hans egne tegninger i 1805-1806. Efter en rejse til Italien var han inspireret til at bygge huset med sal med tøndeloft, kraftige farver på væggene og have med italienske vækster. kulturarv.dk/100fortaellinger/da_DK/spurveskjul (lokaliseret juni 2018).</t>
+  </si>
+  <si>
+    <t>Det var godt, at Esben Hansen gav Andreas Larsen 100 kr, men forretningen går også godt. Ingeniør Birch har således bestilt et maleri.
+Johan Larsen har været på besøg. Alhed Larsen har ledt efter huset Spurveskjul, men det blev mørkt, og hun fik i stedet kaffe på en kro. En af Alheds bekendte er kommet ind som patient på sanatoriet. Johan har bestilt en smokingjakke, fordi han skal til middag og dans på Nimb, og nu må Andreas også sende en ønskeliste.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O1Eq</t>
+  </si>
+  <si>
+    <t>Tirsdag 9ende Dec. – 24
+Undskyld Blækstiften, men det er saa meget nemmere.
+Kære søde Gamle!
+Tak for Kort og Brev, Du er rigtignok flink til at passe mig. Det glæder mig meget, at Esben stak Dig 100 Kr., det manglede ogsaa bare, Godsejeren nyder jo mangen en lille Extraforplejning samt af og til en Extra Lap. Forretningen gaar sandelig ogsaa fint. Nu forleden kom der en Bestilling paa et Maleri over en Kamin fra en Ingeniør Birch, der var vedlagt en Arkitekttegning af Tvede. De havde faaet min Adresse opsnuset og bad mig sende det videre. Nu vil jeg haabe, det gaar i Orden, der var Brev med Spørgsmaal om Pris o.s.v. jeg vil anslaa det til 3000. – Jo Tak, jeg har det godt. I Lørdags Aftes ringede jeg til Lysse, om jeg ikke fik et lille Besøg om Søndagen. Jo, det havde havde [”havde” overstreget] han jo ogsaa tænkt paa, men saa var han bedt til Finsens med Stormgaderne, de skulde være der Kl. 1. Men saa tog han herud med et tidligt Tog og vi var sammen et Par Timer og havde det rart. Om Eftermiddagen gik jeg ud for at finde ”Spurveskjul”, Du ved den gamle Villa (der er noget med Abildgaard). Jeg opgav det imidlertid, da jeg var bange det skulde blive for mørkt, det er gennem Skov hele Vejen. Paa Hjemturen var jeg inde paa Frederiksdal Kro for at drikke mig en hurtig Kop Kaffe, og der fik jeg at vide af Værtinden, at jeg havde været kun 10 Minuttersvej fra Spurveskjul, men det var saa taaget, at jeg ikke kunde se det. Der var for Resten henrivende i Skoven, alt saa saa fantastisk ud i den tætte Taage. – Gris kom herud som Patient i Gaar, Overanstrengelse og Nervøsitet, jeg skal ud at spadsere med hende om lidt, desværre skal hun i Liggestol fra 2 - 3 og saa drikke The 3 ½ saa det bliver næsten mørkt, inden vi kan komme ud. Hør søde Gamle, vil Du ikke nok sende mig en Ønskeseddel, har Du ikke noget rigtig godt Du kan ønske Dig, Bøger, noget til Cyklen, tænk Dig godt om, og send mig mange og gode Ønsker, ogsaa mindre Ting til andre, Lysmanden fik i Lørdags Lov at bestille sig en Smokingjakke, saa Du kan nok forstaa, jeg gærne vil give Dig noget pænt. Han skal til Middag (med Dans!) hos Nimb d. 17de inviteret af Redaktør Larsen der skal til Amerika en Tid, og derfor laver Afsked. Tuteinerne og Stormgaderne skal der ogsaa. Han er Søn af Marie Larsen og en kvik Fyr, Meme og jeg har været sammen med ham hos Tuteins. Den gode Godsejer morer sig svært, men de siger han ogsaa er temmelig flittig. – Send mig nu Ønskesedlen søde Gamle, Du som altid er saa flink til at finde paa til andre, maa ogsaa nok kunde finde paa noget til Dig selv. 1000 Hilsner Din Mor</t>
   </si>
   <si>
     <t>1927-02-23</t>
   </si>
   <si>
     <t>Frk. Andersen
 Frederik Hendriksen
 Julius Hviid
 Aksel Jørgensen
 Andreas Larsen
 Nicolaus Lützhøft
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>F. Hendriksen: Kjøbenhavnske Billeder fra det nittende Aarhundrede. Foreningen Fremtiden 1924-1927. 
 Det er uvist, om det er maleren og professor ved Kunstakademiet, Aksel Jørgensen, som Johannes Larsen beder Alhed vise nogle tryk.</t>
   </si>
   <si>
     <t>Johannes Larsen har modtaget adskillige nye bestillinger fra Kunstnersamfund mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RNOx</t>
   </si>
   <si>
     <t>Kjerteminde 23 Febr 1927.
 Kæreste Alhed!
 Tak for Brevet i Dag. Som Du ser af vedlagte Der var her, eller kom den Dag jeg kom hjem, har Kunstnersamfund udbedt sig Ederfuglene og Hjorten og anmeldt et Par andre Blade indeholdende Geirfuglene (Alliker) Pelikanen (Pelikane) Fiurene (Uhrfugl) Rypen (Ryppe) syngende Lærke og Sortspetterne (Sortspætte). De to første, Ederfuglene og Hjorten sendte Puf strax. Vi sender altsaa kun Sneppen i Dag. Ja vi kan for Resten godt sende Bekkasinen i Dag ogsaa hvis Du har aftalt dette med Axel Jørgensen. Jeg er nu holdt op med "Bagvejene" , maaske piller jeg en Gang senere ved den, men stort anderledes bliver den ikke og jeg kan nu ikke holde ud at sidde og fedte med den mere. Hermed et Brev fra Lytzhøft der kom i Dag. Nu kan Du jo selv snakke med ham og høre om den Nevø kan give 50 Kr. for Stykket naar han nu skal have flere. Der kom en meget fin Bog fra Xylografen i Forgaars, "Kjøbenhavnske Billeder" indbunden i Pergament og med Guldsnit. Jeg skriver nu og takker ham. Puf er nu færdig med at trykke, men har i Sinde at tage nogle Stykker af hver af alle de Stokke vi har, med det samme han er i Gang. Frøken Andersen fejler ingen Ting og de har vasket i Dag. Elle har det bedre og vilde have været op, men Dr. Hviid har raadet hende til at blive liggende et Par Dage til. Det lader ikke til at Puf vil den Tur til Kjøbenhavn. Mange kærlige Hilsner fra os begge
 Din
 JL.
 P.S.
 Puf siger han kan ikke komme
 JL</t>
   </si>
   <si>
+    <t>29. maj. 1927</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Beskrivelse af en dags tur til Bågø i Lillebælt. Med observationsfortegnelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/11FIskzM</t>
+  </si>
+  <si>
+    <t> 8. jun. 1927</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fXo1bxJb</t>
+  </si>
+  <si>
+    <t> 9. jun. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/NpraMUm8</t>
+  </si>
+  <si>
+    <t>10. jun. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/RdNDbfWc</t>
+  </si>
+  <si>
+    <t>19. jun. 1927</t>
+  </si>
+  <si>
+    <t>Ludvig Emil Kaaber</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BbGn7Mcb</t>
+  </si>
+  <si>
+    <t> 5. sep. 1927</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VbpS0T6v</t>
+  </si>
+  <si>
+    <t>15. jan. 1928</t>
+  </si>
+  <si>
+    <t>Denne dag i Johannes Larsens dagbog indeholder en beskrivelse fra rejsen til Portugal, Madeira, De Kanariske Øer, Afrika, Italien og Frankrig.
+Dagbogen har notater fra afgangen i København den 14. januar 1928, til afrejsen fra Paris den 28, februar 1928..
+Blandt deltagerne i rejsen var Johannes V. Jensen, Brygger Jacobsen og sønnen Puf.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/x6dkJZ1D</t>
+  </si>
+  <si>
+    <t>16. jan. 1928</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CbcVDh1T</t>
+  </si>
+  <si>
+    <t>17. jan. 1928</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/85hHuUU0</t>
+  </si>
+  <si>
+    <t>1935-10-26</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Adolph Larsen
+Andreas Larsen
+Elena Larsen
+Urban Larsen
+Else Larsen, Else, Andreas Larsens kone
+- Rud
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
+Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
+Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
+Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
+Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
+Ørsbjerg er en lille landsby i Assens kommune.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
+Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
+Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
+Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iQEv</t>
+  </si>
+  <si>
+    <t>Kjerteminde Lørdag 26/10. 35.
+Kære Lysse!
+Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
+Din Far.</t>
+  </si>
+  <si>
+    <t>1935-11-03</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Elise Hansen
+Grete Jensen, f. Hansen
+Johan Larsen
+Else Larsen, Else, Andreas Larsens kone
+- Liljeberg
+Elisabeth Neckelmann
+Marie Neckelmann</t>
+  </si>
+  <si>
+    <t>Elena Larsens nye adresse: Hun var højgravid og boede med den ældste søn hos moderen, Elisa Hansen, i København, mens hun ventede på fødslen. Elisa Hansen var netop flyttet til en ny lejlighed. 
+Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’”</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har byttet et billede for en anvisning på dametøj til sine to svigerdøtre gennem "Kunst for Varer". Han beder Elena/Bimse gå til en grosserer og få delt anvisningen i to.
+Puf beder Elena om sende ham et rejsetæppe, og han spørger, om Lysse/Johan vil have en frakke, som han ikke selv kan lide.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SHet</t>
+  </si>
+  <si>
+    <t>Kjerteminde 3 Nov 1935.
+Kære Bimse!
+Tak for sidst! Jeg har haft saa travlt! Adressen saa jeg først for en Uges Tid siden fik mig samlet sammen til at skrive til Lysse og bede om Din ny Adr. Som Du ser af indlagte har jeg gennem ”Kunst for varer” solgt et Billede for 800 Kr Varer i dette Tilfælde Damekonfektion, det staar mig ikke klart hvad det er men jeg mente at det maatte være noget Du og Else kunde bruge. Vi er bleven enige om her at dele det saaledes at Du faar for 500 Kr og Else for 300 Kr, da det formodes at Else er bedst udstyret i Øjeblikket. Vil Du naar det passer Dig gaa ind i Frederiksberggade 2 I hos Grosserer Liljeberg og faa vedlagte Anvisning delt saaledes at Du sender den ene paa 300 Kr til Else og beholder den anden selv. Vi har det godt. Hilsen fra Puf og Else, hils Din Moder og Søstre
+Din JL. 
+Kære Bimse.
+Kunde Du ikke en Dag naar Du har lidt god Tid sende mig en blaa Frakke og et gult eller brunt, lyst Rejsetæppe, som jeg lod blive hos Din Moder, dengang jeg ventede at komme til at køre Peugeoten op til Båxhult. Samtidig kunde Du maaske lade mig vide om den nye Overfrakke med Vat-skuldrene, som jeg havde med til Båxhult sidst, efter Din Mening har nogen Interesse for Lysse. Sagen er den at jeg hele Tiden har været ked af den og efterhaanden er blevet saa gal paa den at jeg har købt mig en ny. Det er saa min Hensigt at sælge den til en Marskendiser, men da jeg jo sikkert kommer til at sætte en Del til paa den og dette piner min (lille) Kræmmersjæl, saa har jeg tænkt paa at forære Lysse den, men da jeg ikke selv kan lide den, tiltaler det mig jo heller ikke. 
+[Skrevet på hovedet øverst på side 2:]
+Hvis Du tilfældigvis ved at Lysse heller ikke kan lide den, vil jeg bide i det sure Æble og sælge den med Tab. S.U.
+Venlig Hilsen o s v 
+se omstaaende</t>
+  </si>
+  <si>
+    <t>1935-11-05</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johannes Larsen
+Else Larsen, Else, Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’” 
+Kunst for varer-sagen er også omtalt i Johannes og Andreas Larsens brev til Elena Larsen 1935-11-03. 
+"normale Korpus": Elena Larsen var højgravid med barn nr. to. Hun opholdt sig den sidste del af graviditeten hos sin mor i København. 
+Peugeot'en (bilens navn staves på flere forskellige måder i brevene) overtog eller lånte helt Elena og Johan Larsen muligvis fra Elenas mor, Elisa Hansen. 
+Det vides ikke, hvem Agaton, Emil og Hærris var.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Elena har fået 500 kr. til tøj fra Johannes Larsen, som har solgt et billede til Kunst for varer. Andrreas/Puf Larsen har sendt en frakke til Johan. 
+Elena synes, at Johan har for meget at lave og spørger, om han ikke skal købe sig til noget hjælp. Hun vil til tandlæge, når hun har født.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ur1d</t>
+  </si>
+  <si>
+    <t>Tirsdag d 5-11-35.
+Kære Gamle!
+Ti nu stille og hør efter hvad der er overgaaet mig i Dag; jeg har i den Grad været en Lykkens Pamfilius (hvis du ved hvad det er for en) at du ikke kan tænke dig det! I Morges fik jeg et anbefalet Brev fra Las indeholdende en Anvisning paa 800 Kr samt et Brev fra Superchefen selv. Jeg tænkte selvfølgelig at det var nogle Penge jeg skulde hæve for ham, men af Brevet fremgik, at han havde solgt et Billede gennem Kunst for Varer og Varerne bestod af Damekonfektion, som "han ikke vidste hvad var for noget, men mente at var noget ["at" overstreget; "var noget" indsat over linjen] Else og jeg kunde bruge" og nu var det Meningen at vi skulde Dele Beløbet paa den for mig ikke saa helt ufordelagtige Maade, at jeg fik 500 Kr og Else 300 Naar jeg nu faar min normale Korpus igen (det ske forhaabentlig snart) skal jeg rigtignok ud og ekvipere mig, saa du ikke kan kende mig igen naar jeg vender hjem med vore Børn. - Der var ogsaa en Foræringspressent til dig fra Puf, nemlig hans flotte skulderbrede Overfrakke, som han har set sig til den Grad gal paa, at han har købt sig en ny; saa vil han give dig den skulderbrede, hvis du kan tænke dig at bruge den, skriver han, ellers maa han sælge den "med stort Tab" til en Maskandiser, hvad han nødig vil. Jeg betænker mig ikke paa at skrive til ham at du morderelig gerne vil have den. - Ja jeg har været en heldig Kartoffel i Dag, saa kom der ogsaa et meget langt og indholdsrigt Brev fra dig, med mange interessante Meddelelser. Det var jo en Selvfølge at Ulla, naar hun endelig fik noget, saa fik en Kviekalv det er ikke andet end hvad man snart har Ret til at vente og det var især oportunt, naar det drejer sig om Ulla. 
+2
+Ja, du har rigtignok noget at gøre, du gamle, jeg er bange for at det er for meget af det gode og kunde du f. Eks ikke faa Agaton til at forsyne dig med Hvedebrød, saa du ikke behøver at bage selv og du kunde da ogsaa faa Emil (el Hærris) til Hjælp til Malkning, han kunde saa bl.a. overtage det forhadte Spandevaskningshverv; de Pojker plejer jo ikke at være uoverkommelig dyre. Jeg kan se, det er nyttigt, at du har Peugeotten, ikke alene til Langfarter, men ogsaa til de smaa lokale Ture, det hjælper dig dog noget i din Travlhed. Hvordan gaar det med at taale Rystelserne i Ryggen, har den det ordentligt, eller hvordan, det maa du skrive (sandfærdigt) til mig! - Jeg er som sagt bange for, at du ikke behøver at forhaste dig med Auktionen for min Skyld, for her sker jo ingenting og og ["og" overstreget] med Garanti kan jeg ingenting love før om c 14 Dage. Og skulde jeg endelig vise mig paa Skuepladsen inden Auktionen var Ulykken ikke saa stor, se du altsaa bare at faa lidt Sul paa Kroppene. Jeg maa ogsaa gaa til Tandlægen efter Nedkomsten, jeg har ikke været modig nok til at byde mit skøre Hoved den Omgang nu, og det vilde da være dumt ikke at faa Tænderne i Orden inden Hjemkomsten, jeg har dem mistænkt for at være i en miserabel Tilstand.
+Nu skal jeg ud og sørge for lidt Middagsmad, saa det bliver ikke til mere denne Gang end 1000 Hilsner du kære Nissefar fra din Bimsepige.</t>
+  </si>
+  <si>
+    <t>1936-10-26</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Emmerik Jensen
+Jens Jensen
+Johannes V. Jensen
+Andreas Larsen
+Jens Larsen
+Johannes Larsen
+Else Larsen, Else, Andreas Larsens kone
+Elisabeth Neckelmann</t>
+  </si>
+  <si>
+    <t>Elena Larsen og sønnen Jens var med Elenas mor, Elisa Hansen, i Faaborg i efteråret 1936. De boede i Elisa Hansens hus. Johan og Peter Larsen var imens hjemme på Båxhult i Småland. 
+Harry var formodentlig en person, som hjalp Johan Larsen på gården. 
+Sybarit: Overdreven livsnyder. (Gr. sybarites efter den oldgræske by Sybaris i Syditalien (ødelagt 510 f.Kr.)) (Søgning på internettet).</t>
+  </si>
+  <si>
+    <t>Elena Larsen traf ikke Kerteminderne, da hun var på Fyn. De tog ikke telefonen. Hun rejste så med sin mor tilbage til København. På færgen mødte de Johannes V. Jensen, der spiste leverpostejsmad, mens hans kone og sønnen, Emmerik/Em, var søsyge. 
+Elena og hendes mor punkterede på hjemturen og fik hjælp af et par bønder. 
+Jens Larsen undersøger alt i lejligheden og har smadret et par askebægre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RJJn</t>
+  </si>
+  <si>
+    <t>Mandag d 26-10-36
+Kære Fasseren!
+Jeg blev rigtignok glad for jeres Breve som kom nu til Morgen, jeg var saa smaat begyndt at ængste mig; men jeg kan jo nok forstaa at jeg ikke er saa nem at faa Ram paa. - Desværre gik it Kertemindebesøg i Vadsken for Guderne maa vide hvor de føjter om. Jeg ringede 4 Gange til dem i Lørdags og een Gang Søndag Morgen med samme negative Resultat: ingen der svarede. Saa kunde det ikke nytte at tage derop, for de maa jo aabenbart være paa længere Expedition, ["," overstreget] siden ogsaa Pigerne er permitterede. Saa tog jeg med tilbage til København i et herligt men stormende Vejr. Paa Færgen traf Vi Johs. V. og Else og Em der havde været nede og besøge Jens. Jeg skal hilse saa mange Gange. Else var ikke rigtig glad ved Søen, hun sad musebomstille i et Hjørne for at beholde det hele indenbords. Ogsaa Em var grøn. Men Jensen spiste Leverpostejmader med Appetit. - Paa Køgevejen punkterede vi med et Brag og maatte afmontere al vores Bagage der var sat fast bagpaa med flere km. Tøjsnor. Selvfølgelig kunde vi ikke finde ud af til hvilken Side vi skulle dreje Skruerne og det saa sort ud for os, indtil der kom et Par Bønderkarle forbi, som foretog sig det fornødne. saa kunde vi rulle videre ad den nye Køgestrandvej og arriverede hertil ["hertil" overstreget] uden videre Uheld hertil, hvor vi blev modtaget af Lis med Bøffer med Løg. - I Dag er Vennejensen ved at tage Lejligheden i Besiddelse, foreløbig er der røget et Par Askebægre, men han gaar ogsaa grundigt til Værks, systematisk og fra en Ende af. Det nytter ikke at man fjerner ham fra det Møbel han er i Gang med at undersøge; selv om man sætter ham i den modsatte Ende af Lejligheden stiler han direkte tilbage til det han var ved. Nu er han heldigvis færdig med Kakkelovne og Boghylder. I Eftermiddag skal jeg have ham anbragt hos Sisse mens jeg gaar i Biografen.
+Jeg er glad ved at du har faaet Harry igen. Det var en ordentlig Omgang Unger den Kanin fik. Mon ikke den anden Hun skal en lille Forlystelsestur ind til Hannen, men det har du selvfølgelig forlystet dig selv med for længe siden din gamle Sybarit. - Ja saa var der ikke andet og mere. Bare en hel Masse Hilsner.
+FRA MOSSEREN.</t>
+  </si>
+  <si>
+    <t>1939-12-23</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Anna Syberg
+Ernst Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Plejerup
+Malergården</t>
+  </si>
+  <si>
+    <t>Martin Arnbak
+Poul S. Christiansen
+Harald Giersing
+Elise Hansen
+Peter Hansen
+Karl Isakson
+Knud Kyhn
+Alhed Larsen
+Johannes Larsen
+Siegfred Neuhaus
+Theodor Philipsen
+Karl Schou
+Agnete Swane
+Henrik Swane
+Lars Swane
+Aase Swane
+Ernst Syberg
+Marie Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Fritz Syberg døde 20. december 1939</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1258</t>
+  </si>
+  <si>
+    <t>Sigurd Swane har kendt alle Sybergs børn længe. Swane husker, da Fritz Syberg slog igennem på Den Frie. Fritz og Anna var glade, men uimponerede over de fester, der derefter blev holdt. Swane lærte en masse kunstnere at kende dengang. 
+I 1909 inviterede Anna og Fritz Syberg Swane til at komme til Fyns Hoved. Fritz Syberg sad i komiteen på Århusudstillingen og lod Swane få billeder med både dér og på Den Frie. 
+Swane var ked af at høre, at Syberg havde det så dårligt. For nyligt stod han og beundrede tre Syberg-malerier i Arnbaks Kunsthandel. 
+Swane ville gerne være kommet til begravelsen, men han må holde jul med sine børn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SejG</t>
+  </si>
+  <si>
+    <t>Malergården. Plejerup pr. Grevinge. 23-12-39.
+Kære store Søskendeflok, som jeg kender mere eller mindre og som jeg, med Undtagelse af den yngste lille (som jo ikke er lille mere) engang kendte så godt, at jeg ved , at dem jeg har set noget til gennem Årene, kender jeg bestandig som gamle Venner og at jeg føler sådan også for de andre (den lille yngste iberegnet) - kære allesammen som nu er samlede på Pilegården, i Tankerne er også jeg tilstede dér - for at takke og sige Farvel til jeres Fader med det stærke, varme levende Sind.
+Da I var Børn oplevede jeg som ung i nærmeste Samvær med ham og jeres hjertevarme Moder hans store Udstilling i den Frie Udstillings Bygning, der blev hans Livs strålende Gennembrud. Jeg husker ham, overrasket, stemt til Fest og Glæde, urokket i sin Jævnhed, stærk sund og frodig. De fine Fester han og jeres Moder blev bedt til (ved en af dem havde de spist på Guldtallerkner - jeg tror de største af jer endnu kan tænke jer jeres Moder fortælle derom, muntert og ganske uimponeret, sådan som jeg endnu kan høre hendes Stemme) var jeg ikke med til, men fra Dag til Dag satte de mig Stævne på Udstillingen eller hvor de mødtes med deres Malervenner, som jeg alle lærte at kende i de Dage, gamle Theodor Philipsen, Las og Be, Peter Hansen og hans Kone, Karl Schou og jeres "Tante Marie" og måske flere - ja Karl Isaksson, som jeg kendte i forvejen - - var der flere - der var mange andre Mennesker - Zahrtmann tror jeg også jeg atter strejfede i de Dage - - Det var før Krigen, hvad der end kunde tynge Mennesker, var der endnu en Lethed, en Optimisme i Sindet, som måske kun var delvist berettiget, men dog var så indtagende og uskyldig, så fri som den ikke siden har kunnet trives i vore Himmelstrøg. 
+Og inden disse to søde overraskende Mennesker, som havde opsøgt mig ukendte unge Mand, fordi de havde glædet sig over mine Billeder på Århusudstillingen i 1909 (antagne fordi jeres Fader havde siddet i Komiteen og holdt på dem) inden de var rejst havde de indbudt mig til til Maj at komme til dem i Kerteminde og derfra tage med op til det fjerne næsten ubetrådte Fynshoved.
+Til da havde jeg levet meget isoleret, fra Akademiet i Venskab, i nært Venskab med Harald Giersing og Neuhaus x) - havde naturligvis truffet andre jævnaldrende, havde gået hos Zahrtmann og dér også lært Poul Christiansen at kende, men mest levede jeg ene med mit Arbejde - og nu var på een Gang disse Mennesker kommet til mig. Der kom År, hvor jeg oplevede mangt og i en Årrække var mit Liv i nær Kontakt med de Mennesker. 
+I forstår vist, at jeg aldrig har glemt jeres Fader og hans første Indgreb i mit Liv, da han fik mine Billeder på Århusudstillingen og selv, sammen med Anna, en Dag bankede på min Dør på et stille Kvistatelier i Pileallé - siden foreslog jeres Fader mig til "den Frie Udstilling" - og i Årenes Løb har jeg fået et Brev nu og da, som har forlænget Linjerne.
+Det gjorde et stærkt Indtryk på mig, da Ernst nu på min Udstilling fortalte om hvor dårlig jeres Fader var. Men at Afslutningen var så nær, havde jeg ikke tænkt mig. Jeg håber, den ikke har været altfor svær. -
+Lige inden jeg rejste fra København stod jeg hos Arnbak og beundrede en Væg som udfyldte af 3 Billeder af jeres Fader, et større Snebillede fra Pilegårdens Omegn i Midten, simpelt og storladent, Landet i Hvile under Vintervejr og Kulde men med Hegn og Ris og Træer krydsende det hele, forvarende Livet til næste Sommer. Det var meget smukt, det var vist så sent som fra 1927. Et andet fra samme År og et vist fra 26 - to stille Landskaber - det en en Vej ud mod Aftenhimlen har jeg set engang før - det andet en Gråvejrsdag ved en stille Kyst, ikke megen Farve i noget af dem, men ["men" overstreget] næsten uanselige i Virkningen, men fulde af Liv og Følelse for Motivernes Spændevne. 
+Jeg gik gerne, når I fører jeres Faders Legeme til det sidste Hvilested et Sted bag i Rækkerne, men jeg må nøjes med at være der i Tankerne, mine Børns Jul holder mig fast her. 
+Men tag alle en hjertelig Hilsen fra mig, hver især.
+jeres hengivne
+Sigurd Swane.
+[Nederst s. 3 er indsat:] x) fra min Skoletid Ven med Knud Kyhn - 
+[Bagpå side 4, nederst, er skrevet med blyant:] Hermed et Brev
+som vi beder dig sende videre til de andre</t>
+  </si>
+  <si>
     <t>1941-01-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johan Larsen</t>
   </si>
   <si>
     <t>København Ø
 stue 12. Strandboulevard 49</t>
   </si>
   <si>
     <t>Sverige
 Långaryd</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Christian Eckardt
 Karl Isakson
 Alhed Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Nicolaus Lützhøft
 Alhed  Møhl, Lysses datter
 Ludvig Neckelmann
 Leo Swane
 Sigurd  Swane
 Fritz Syberg
 Charlotte Venge
 Mikael Venge</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen er på Radiumstationen og får røntgenbehandlinger for problemer med halsen.
 Han har været på besøg hos Brønsted. 
 Der er kulderekord i landet.
 Larsen havde en behagelig rejse til København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eR2Y</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Båxhult
 Långaryd
 Sverige
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Strandboulevard 49
 Kjøbenhavn Ø. 
 [Skrevet på tværs på kuverten:]
 Brun
 Eckardt
 Isakson
 Hansen
@@ -4965,256 +7576,140 @@
 2 Eckardt
 3 Hansen
 4 Isakson
 5 Larsen Al
 6 Larsen An
 7 Larsen J
 8 Lützhøft
 9 Neckelman
 10 Swane
 11 Swane
 12 Syberg 
 [Nederst på kuverten:]
 Radiumstationen Afd. I
 Stue 12. 
 [I brevet:]
 Radiumstationen Afdeling I. Stue 12.
 Strandboulevard 49
 Kjøbenhavn Ø.
 Mandag 27-1-1941.
 Kære Lysse
 Tak for Brevet som jeg fik i Dag fra Puf. Som Du ser ligger jeg her. D.v.s. jeg ligger ikke men faar 3 Gange om Dagen Røntgenbehandling, i det Lægen i Odense mente at det var at foretrække frem for at snitte yderligere væk i Halsen. Jeg har det helt komfortabelt med Eneværelse og en Kasse med 50 Hof i Garderoben og Aquavit og Gordons dry Gin i Køleskabet. Jeg maa ogsaa nok ryge, men er advaret mod at overdrive det. Jeg er maalt, vejet og gradet og har faaet taget Blodprøver og Blodtryk og Urinprøve og har faaet at vide at det alt sammen er normalt med Undtagelse af Blodet der er fint. Jeg maa gerne gaa ud mellem Behandlingerne, men har ikke gidet hidtil før i Gaar. Jeg har nemlig fri om Søndagen. Jeg bestemte mig saa til at sætte mig i en Linje 3, der holder her udenfor, og køre ud til Enghaveplads for at høre lidt om Jeres Jul. Imidlertid var det saa koldt at jeg bestemte mig til at staa af hvis den holdt udenfor Magisteren og det gjorde den. Det var ─10⁰ i Solen udenfor deres Spisestuevinduer og der sad 8 Sidensvanser i Buskene og spiste U[ulæseligt]srønbær. Peder og Mudi var der med Børn. Færgerne var indstillede paa Gr. af Is Dagen efter jeg kom herover, saa Else der fulgte mig fik ordre fra Puf om hurtigst muligt at rejse hjem igen og hun slap ogsaa over næste Dag. Vi havde ellers en meget behagelig Rejse herover. Vi var eneste Passagerer i en af de store Færger, og vi fik ogsaa en Kupe for os selv, dog at der kom 2 Mennesker ind i Slagelse og gik ud i Ringsted. jeg skal op at se Grønningen en af Dagene. Jeg venter at det skal blive lidt mildere i Gaar Nat havde dansk Kulderekord ─ 30⁰ ved Kolindsund. Det er morsomt at I kommer herned i Februar, jeg er jo nok sluppen ud herfra til den Tid men vi maa jo se at komme herover paa en eller anden Maade Mange Hilsner til Jer allesammen 
 Fra Jeres JL.
 Johannes Larsen. p.T. Strandboulevard 49 Ø.</t>
   </si>
   <si>
-    <t>Kai Nielsen</t>
-[...71 lines deleted...]
-- Liljeberg
+    <t>1941-04-06</t>
+  </si>
+  <si>
+    <t>Marie Neckelmann</t>
+  </si>
+  <si>
+    <t>Ida -, Elise Hansens veninde
+Elise Hansen
+Elin Jensen
+Else Jensen
+Carl  Knippel
+Jens Larsen
+Jonas Larsen
+Wolfgang Mozart
+Alhed  Møhl, Lysses datter
 Elisabeth Neckelmann
-Marie Neckelmann</t>
-[...55 lines deleted...]
-Nu skal jeg ud og sørge for lidt Middagsmad, saa det bliver ikke til mere denne Gang end 1000 Hilsner du kære Nissefar fra din Bimsepige.</t>
+Edvard Persson
+Christine Rasmussen
+Gerda Rasmussen
+Holger Rasmussen
+Harriet Schaldemose
+Ib Schaldemose
+Knud Schoubye</t>
+  </si>
+  <si>
+    <t>Elise Hansen fyldte 79 år 5. april 1941.
+Det er uklart, hvad Mærkepenge var.
+Filmen Landevejskroen instrueret af Edvard Persson gik i biografer i Danmark i 1,5 år som en demonstration mod besættelsesmagten. 
+Det vides ikke, hvem Petersen-Olsen og Mohrbutter var. Ej heller hvilket billede bedrageriet handlede om.</t>
+  </si>
+  <si>
+    <t>Fødselsdagen var vellykket med gaver og gæster. Man morede sig over Elena og Jens' brev. Marie Neckelmann gav middag hos Krog, og bagefter var alle i biografen og se Landevejskroen.
+Onsdag rejser Elise Hansen og Marie N. til Faaborg. Der er meget at ordne dér, for Knippel er flyttet, og unge folk er flyttet ind.
+En person har snydt Elise med salget af et billede, og det trækker op til retsag om bedrageri.
+Vejret har været vinterligt, men nu er det mere forårsagtigt. 
+Elisabeth Neckelmann har oplevet meget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z5n0</t>
+  </si>
+  <si>
+    <t>d. 6. April. 41
+Kære Bimse
+Det var helt igennem en vellykket Fødselsdag. Begyndelsen blev gjort allerede Aftenen før, jeg skulde nemlig paa Højtidsdagen i Skole allerede Kl. 8, saa syntes vi, vi hellere med et Glas Vin maatte overbringe vore Gaver om Aftenen. Jeg stadfæstede vort nordiske Venskab ved at give en Bog om Mozart skr. paa Svensk; Lis gav en dejlig Æske Konfekt, som vi jo alle kommer til at nyde godt af. Af Gratulanter kom Elin, hun sad og hyggede sig i mange Timer, senere hen var Ida her; ellers stormede det ind med Blomster, ogsaa Fru J.V. sendte en yndig Foraarsbuket. Og saa kom med Eftermiddagsposten Brev fra dig og Jens, hvor vi dog morede os over Jes' Maade at tjene Penge paa; han er dygtig. Skal jeg strikke noget til Jonas og Søster, saa sig til i Tide. Vejret her har da ogsaa været helt vinterligt lige til nu; naturligvis kan vi ikke stikke jer, men vi har da til for ganske nylig haft 5⁰ Minus, og forrige Søndag saa jeg i en Have Plænen helt dækket af Sne, men overalt stak smaa gule Erantis Hovedet op, det saa henrivende ud. Nu i Dag er det noget mere foraarsagtigt, men graat og taaget. Men tilbage til Fødselsdagen, jeg gav Middag f ["f" overstreget] hos Fiskekrog paa Gammeltorv, det var for mine Mærkepenge, det er i Aar sidste Gang, jeg faar dem, saa jeg syntes, det var en værdig Afslutning. Vi fik dejlig Mad, stegt Rødspætte og en Kalvekotelet med al Slags Grønsager; dertil Stout og ægte Kaffe, det er et glimrende Sted at spise. Derefter gav Mos Biletter til Biograf, vi saa Landevejskroen med Persson, han er udmærket, selv Lisse fandt Behag i den. Han synger Kalle, Kalle fra Skaane, er ["er" overstreget] hører det ikke med til Jesses Repetoire. Paa Onsdag rejser Mos og jeg til Faaborg, Holgers har været saa gæstfri at invitere os til at bo der. Der er meget at ordne, for du ved vel at Knippel er flyttet, og [ulæseligt ord] har overtaget hans de ["de" overstreget] Lejlighed, og en ny Familje er flyttet ind i Stuen, den har G. sørget for, saa det er nok stille og rolige Folk, men saa skal vi ogsaa føle Petersen-Olsen lidt paa Tænderne, for de er knap saa heldige. Mohrbutter er heller ikke saa heldig, det trækker op til en Retssag med ham, det er for Bedrageri, det er Knud, der varetager Mossers Interesser der. M. har solgt Billedet for 500 Kr. skønt Mos sagde hun vilde have det tilbage, nu har hun skr. at hun vil nøjes med 600 Kr (hun skulde have haft 700) men han vil have Procent af de 600. Ja du maa sige Lis har oplevet noget, vi var forsamlede her en Aften forskellige Lyttere, saa hun kunde berette det alt paa een Gang, det er ikke lidt, hun har holdt til. Du har vel faaet et Kort med Adresse og Navne paa, det var en Aften Fru Mads, Holgers og Schaldemoses var her, den sidste foreslog Kortet, han er en stor Beundrer af dig. Som sædvanlig en meget fornøjelig Aften, hvor Fru Mads ud paa Aftenen fik en Bajer og de andre en Snaps med Enebær i. Saa er der vist ikke mere at berette, derfor Hilsner til jer alle
+Kylle
+K. Neckelmann
+Enghavepl. 20
+Kbh.</t>
   </si>
   <si>
     <t>1943-10-22</t>
   </si>
   <si>
     <t>Henrik Raaschou-Nielsen</t>
   </si>
   <si>
     <t>Kunstmuseet i Sorø</t>
   </si>
   <si>
     <t>Skovgaardsvej 5 Birkerød</t>
   </si>
   <si>
     <t>Kunstmuseet i Sorø blev stiftet d. 29.5 1943 på initiativ af Soransk Samfund. Det åbnede i en 4-værelses lejlighed i Priorgade 3. Siden 1963 har museet holdt til i Storgade 9. (Sorø Kunstmuseums hjemmeside.)
 Henrik Raaschou-Nielsen flyttede efter sin pensionering til Sortedamsdoseringen i København (KTAS 1943)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, Kasse 1, kuvert 5, 2002/61, A8, lb11.</t>
   </si>
   <si>
     <t>Tak til Christine Swane for donation af et maleri til Kunstmuseet i Sorø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GGSW</t>
   </si>
   <si>
     <t>[Påtrykt tekst:] KUNSTMUSEET I SORØ
 _
 [Påtrykt tekst:] KØBENHAVN, den [maskinskrevet tekst:] 22.oktbr.1943 
 [Maskinskrevet tekst:] Malerinden Fru Christine Swane.
 Skovgaardsvej 5.
 Birkerød.
 KUNSTMUSEET I SORØ beder Dem modtage en hjertelig Tak for Maleriet
 Baade og Klipper i Bretagne ved Ebbe – 1938
 ----------------------------------------------------------
 som De saa venligt har skænket til Museet, og som dette er meget glad over at kunne indlemme i sin Samling.
 P.M.V.
 H. Raschou-Nielsen</t>
   </si>
   <si>
-    <t>Den grønne Pære</t>
-[...28 lines deleted...]
-  <si>
     <t>1947-07-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
@@ -5238,2723 +7733,221 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 18 Juli 1947
 besv. 22-7-47
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard 12te Juli 1947
 Kære lille Dis!
 Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
 Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
 2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
 3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
 Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
-    <t>17. jun. 1924</t>
-[...2067 lines deleted...]
-    <t>1951-05-29</t>
+    <t>1947-12-13</t>
   </si>
   <si>
     <t>Christa Knuth</t>
-  </si>
-[...242 lines deleted...]
-    <t>1947-12-13</t>
   </si>
   <si>
     <t>Henne Kirkeby</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Johannes Larsen var ofte ved Filsø for at male og gå på jagt. Søen blev drænet ad flere omgange.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på gåsejagt ved Filsø. Kromanden er rejst til Gisselfeldt, så Larsen har kroen for sig selv. 
 Det er trist at se Filsø blive drænet. Der bliver bygget dæmninger og en bred vej. 
 Larsen ønsker tillykke med fødselsdagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bpGA</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside.]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Henne Kirkeby
 Henne St.
 [I brevet:]
 Kirkeby Kro 13 Decbr. 1947.
 Kære Grevinde!
 Ja nu sidder jeg altsaa her. Puf kørte mig herover i Forgaars, eller Dagen før, men maatte køre hjem igen med det samme, da Kørselstilladelsen kun gjaldt for en Dag. I Forgaars Morges var jeg oppe kl. 6 og med et Par kjøbenhavnske Jægere paa Gaasetræk, det var næsten stille saa Gæssene kom saa højt at der ikke blev skudt til dem. Om Aftenen var vi der ude igen og en af Jægerne og Kromanden fik hver sin. I Gaar var det mørkt og Støvregn hele Dagen. Kromanden rejste paa Jagt til Gisselfeldt og kommer først hjem paa Mandag og Kjøbenhavnerne er rejst saa jeg har Kroen for mig selv. Nu mens jeg sad og spiste sorte Pølser slog det mig at naar det er den 13 i Dag maa det være den fjortende i Morgen. Til Lykke! saa bliver dette altsaa et Fødselsdagsbrev. I Gaar sad jeg inde til henunder Aften og gik saa en Tur ned til den forhenværende Sø, det er trist at se brede dybe Kanaler og nye store Dæmninger af gult Sand med en stor Bro over det tidligere Vadested og en paabegyndt Autostradelignende Vej derfra og til Kirkeby .
 I Dag er det fint Vejr. I Nat stormede det men i Morges var det stille og skyfrit, og nu driver der nogle store Skyer fra N N V. 
 Glædelig Fødselsdag! Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1901-06-27</t>
-[...219 lines deleted...]
-  <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -8077,51 +8070,159 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
+  </si>
+  <si>
+    <t>1951-05-29</t>
+  </si>
+  <si>
+    <t>Johannes Øhlenschlæger Johansen
+Adam Knuth
+Elisabeth Knuth
+Tage la Cour
+Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Kelvin Lindemann
+Vilhelm Lundstrøm
+Holger Rasmussen
+Ambrosius Stub</t>
+  </si>
+  <si>
+    <t>Museet: Johannes Larsen var medstifter af Kerteminde Museum, som er forgænger til Østfyns Museer. 
+Pax var en strandrestaurant i Kerteminde. Den var ejet af ægteparret Due Nielsen, som var Johannes Larsens venner. 
+Det vides ikke, hvem Reventlow var.</t>
+  </si>
+  <si>
+    <t>Det har været stormvejr, og der var koldt på museet, så generalforsamlingen blev flyttet til Pax. Øhlenschlæger Johansen kom med plader med optagelser af Larsens samtaler med Reventlow, og man hørte dem og så nogle film med Kerteminde-fiskere samt teaterstykker.
+Larsen vil gerne se Lundstrøm-udstillingen. Han laver vignetter til en Ambrosius Stub-digtsamling. Tage la Cour og Kelvin Lindemann kommer på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KcK4</t>
+  </si>
+  <si>
+    <t>[I brevet:]
+Kjerteminde 29 Maj 1951.
+Kære Grevinde!
+Hermed Din Bog som jeg haaber maa tiltale Dig. Sikken et Vejr det var i Gaar. D. v. s. det var først om Eftermiddagen da jeg skulde til Generalforsamling i Museet at det gik op for mig hvad det var for en Storm for her oppe mærkede vi ingen Ting. Nede paa Museet var det saa koldt at vi besluttede at henlægge Generalforsamlingen til Pax og kørte straks derud, og sikke det stormede, der stod et vældig Hav ind mod Kysten og Træerne bøjede sig og Bladene føg. Efter Mødet spiste vi til Aften og Øhlenschlæger Johansen der var kommen med nogle Plader af min Samtale med Reventlow, lod os høre Pladerne som han forærede Museet og bag efter saa vi en Film han havde optaget af mig her for nogle Aar siden og 3 andre Film, en fra Kjerteminde Havn med Fiskerbaade som vi fulgte og gennem Kattegat gennem Limfjorden til Thyborøn og ud i Vesterhavet hvor de trawlede og tilbage her til. Og derfter 2 Film fra Frilufstheatret her. ”Elverhøj” og ”der var en Gang”. Saa fik vi Kaffe og Cognac og jeg kom hjem Kl halv elleve. Jeg har vældig Lyst til at tage ind og se Lundstrøm Udstillingen, men jeg ved ikke om jeg kan samle mig sammen til det. For Tiden laver jeg en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger Rasmussen arbejder med. Han har fundet en Del flere Digte og en Del Rettelser til flere andre. Else og Puf er kørt til Odense og i Eftermiddag faar jeg Besøg af Tage la Cour og Kelvin Linneman og formodentlig Deres Koner, for der kommer 4. Hils Adam og Elisabeth og mange Hilsener til Dig selv fra 
+Din hengivne
+Johannes Larsen.
+P.S.
+Hvordan gaar det med Din Mistelten? Dem der er tilbage af mine er der ingen anden Forskel paa end at de er blevne graa i Stedet for grønne
+JL:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -8198,51 +8299,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nP67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x6ZT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0KvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YNvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cnc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UN8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6E4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuNO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHzK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Ng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CmFi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Luq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HKDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ei9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6liC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tskv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnwU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K52j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWpJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nWB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BlAK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LKOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O6A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X9Fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3fYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O5AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zOua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bJ4Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8JTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6tcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Etki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cwgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SdI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rnmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TOsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gxa7mftZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lad4zpOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9Ow3cNU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QghUkoXh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WcSorzzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tZrGJn6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VS4hyocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c8834swy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VbpS0T6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKcl3VN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YTGu9VOd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4eaIPPew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qY0KfhhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BgJYgm9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sjZS2eo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JNqlGDVr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/e7EC2Hvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7HSkKZrU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZJ0LVhFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eOamCIEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aT0yQMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vVgZTnrI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RdNDbfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qndbgGX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AfAfTPlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p9uMzz7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvTHJprE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fg3Zlxfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JKQZrLnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txkTuuYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBE18KCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPuW1m3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0wD9CDdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yAsv2T5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ovegz1wE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZFdHWPK1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v4mkUNwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qtlc1iNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iXiHfRLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUcMBbGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gG3k7pxW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMuMglCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GKhXNiB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jKGCM5yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LuIsSjGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/88egREzI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NpraMUm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jyVu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X9Fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3fYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Etki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cwgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O5AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cXkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SdI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lad4zpOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Tz0Jp8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wrJCHJLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b3qTkJb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKcl3VN8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ssHnczJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YTGu9VOd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qndbgGX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AfAfTPlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p9uMzz7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvTHJprE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0wD9CDdI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yAsv2T5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9Ow3cNU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ovegz1wE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fg3Zlxfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4eaIPPew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cnc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BlAK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zOua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YNvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UN8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6E4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuNO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x6ZT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHzK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Ng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CmFi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nP67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0KvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Luq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUcMBbGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QghUkoXh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qY0KfhhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gG3k7pxW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZFdHWPK1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WcSorzzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AaUe26Wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BgJYgm9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HKDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMuMglCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JKQZrLnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tZrGJn6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GKhXNiB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sjZS2eo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JNqlGDVr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/e7EC2Hvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7HSkKZrU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZJ0LVhFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eOamCIEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txkTuuYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jKGCM5yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v4mkUNwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aT0yQMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LuIsSjGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iXiHfRLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/88egREzI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBE18KCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ei9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LKOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O6A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bJ4Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6liC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8JTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tskv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6tcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnwU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rnmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K52j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4x9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWpJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nWB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TOsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qtlc1iNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPuW1m3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gxa7mftZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vVgZTnrI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JifKPg7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VS4hyocj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c8834swy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1VdM22o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jyVu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NpraMUm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RdNDbfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VbpS0T6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M429"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -8285,20066 +8386,20066 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I5" s="5"/>
-      <c r="J5" s="5" t="s">
-        <v>19</v>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I6" s="5"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>47</v>
+      </c>
       <c r="J6" s="5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="5" t="s">
-        <v>45</v>
+      <c r="A7" s="5" t="n">
+        <v>1891</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>53</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I7" s="5"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="J7" s="5" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>54</v>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-        <v>63</v>
+        <v>45</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>79</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>86</v>
+      </c>
       <c r="J11" s="5" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>52</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>92</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H13" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="J14" s="5" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H15" s="5" t="s">
+        <v>111</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I16" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="J16" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>15</v>
-[...17 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="s">
-        <v>103</v>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="G19" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="H20" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="J20" s="5" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="J21" s="5" t="s">
-        <v>41</v>
+        <v>149</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>120</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="n">
-        <v>1910</v>
+      <c r="A23" s="5" t="s">
+        <v>159</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>132</v>
+        <v>161</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="s">
-        <v>137</v>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I24" s="5"/>
+        <v>166</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="J24" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I25" s="5"/>
+        <v>171</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="J25" s="5" t="s">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>143</v>
+        <v>174</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>145</v>
+        <v>176</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="G26" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="J26" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>149</v>
+        <v>183</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>150</v>
+        <v>184</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G27" s="5" t="s">
+        <v>185</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>85</v>
+        <v>190</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G28" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="I28" s="5"/>
+        <v>192</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="J28" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>156</v>
+        <v>194</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>157</v>
+        <v>195</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>158</v>
+        <v>196</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>159</v>
+        <v>197</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G29" s="5" t="s">
+        <v>198</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="I29" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="J29" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>162</v>
+        <v>202</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>98</v>
-[...16 lines deleted...]
-      <c r="I30" s="5"/>
+        <v>17</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="J30" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>165</v>
+        <v>208</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>168</v>
+        <v>211</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G31" s="5" t="s">
+        <v>212</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>170</v>
+        <v>214</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>171</v>
+        <v>215</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>172</v>
+        <v>216</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="I32" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="J32" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>173</v>
+        <v>220</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>174</v>
+        <v>221</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="I33" s="5"/>
+        <v>224</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>225</v>
+      </c>
       <c r="J33" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>77</v>
+        <v>229</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="I34" s="5"/>
+        <v>230</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>231</v>
+      </c>
       <c r="J34" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>182</v>
+        <v>233</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>151</v>
+        <v>236</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>185</v>
+        <v>237</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>186</v>
+        <v>238</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H36" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="H36" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>243</v>
+      </c>
       <c r="J36" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>190</v>
+        <v>244</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>191</v>
+        <v>245</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>192</v>
+        <v>246</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>193</v>
+        <v>247</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="I37" s="5"/>
+        <v>248</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>249</v>
+      </c>
       <c r="J37" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>195</v>
+        <v>251</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>196</v>
+        <v>252</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>197</v>
+        <v>253</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="H38" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>255</v>
+      </c>
       <c r="J38" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>198</v>
+        <v>256</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>201</v>
+        <v>259</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G39" s="5" t="s">
+        <v>260</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="I39" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>262</v>
+      </c>
       <c r="J39" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>203</v>
+        <v>263</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>204</v>
+        <v>264</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>205</v>
+        <v>265</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>206</v>
+        <v>266</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>267</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>268</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>208</v>
+        <v>21</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>209</v>
+        <v>269</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>211</v>
+        <v>271</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>212</v>
+        <v>272</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="I41" s="5"/>
+        <v>273</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>274</v>
+      </c>
       <c r="J41" s="5" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>214</v>
+        <v>275</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>215</v>
+        <v>276</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>216</v>
+        <v>277</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>217</v>
+        <v>278</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="I42" s="5"/>
+        <v>279</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>280</v>
+      </c>
       <c r="J42" s="5" t="s">
-        <v>219</v>
+        <v>21</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>220</v>
+        <v>281</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>221</v>
+        <v>282</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>222</v>
+        <v>283</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>285</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="I43" s="5"/>
+        <v>286</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>287</v>
+      </c>
       <c r="J43" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>225</v>
+        <v>288</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>226</v>
+        <v>289</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>227</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>228</v>
+        <v>291</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H44" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="H44" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>293</v>
+      </c>
       <c r="J44" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>229</v>
+        <v>294</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>230</v>
+        <v>295</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>231</v>
+        <v>296</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>232</v>
+        <v>297</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="I45" s="5"/>
+        <v>298</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>299</v>
+      </c>
       <c r="J45" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>234</v>
+        <v>300</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>236</v>
+        <v>302</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>237</v>
+        <v>303</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="I46" s="5"/>
+        <v>304</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>305</v>
+      </c>
       <c r="J46" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>237</v>
+        <v>309</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>242</v>
+        <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="I47" s="5"/>
+        <v>310</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>311</v>
+      </c>
       <c r="J47" s="5" t="s">
-        <v>19</v>
+        <v>312</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>244</v>
+        <v>313</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>246</v>
+        <v>315</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>247</v>
+        <v>316</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="I48" s="5"/>
+        <v>317</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>318</v>
+      </c>
       <c r="J48" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>248</v>
+        <v>319</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>249</v>
+        <v>320</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>250</v>
+        <v>321</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>251</v>
+        <v>322</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I49" s="5"/>
+        <v>323</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>324</v>
+      </c>
       <c r="J49" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>253</v>
+        <v>325</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>254</v>
+        <v>326</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>255</v>
+        <v>327</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>256</v>
+        <v>328</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>242</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="E50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E50" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>257</v>
-[...9 lines deleted...]
-      <c r="I50" s="5"/>
+        <v>70</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>330</v>
+      </c>
       <c r="J50" s="5" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>259</v>
+        <v>331</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>260</v>
+        <v>332</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>261</v>
+        <v>333</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>262</v>
+        <v>334</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E51" s="5" t="s">
-        <v>98</v>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H51" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>336</v>
+      </c>
       <c r="J51" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>263</v>
+        <v>337</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>264</v>
+        <v>338</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>265</v>
+        <v>339</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>266</v>
+        <v>340</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="H52" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>343</v>
+      </c>
       <c r="J52" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>267</v>
+        <v>344</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>268</v>
+        <v>345</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>269</v>
+        <v>346</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="5" t="n">
-        <v>1914</v>
+      <c r="A53" s="5" t="s">
+        <v>347</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="I53" s="5"/>
+        <v>348</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>349</v>
+      </c>
       <c r="J53" s="5" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>271</v>
+        <v>350</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>272</v>
+        <v>351</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>273</v>
+        <v>352</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>274</v>
+        <v>353</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>275</v>
+        <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="I54" s="5"/>
+        <v>354</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>355</v>
+      </c>
       <c r="J54" s="5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>278</v>
+        <v>357</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>280</v>
+        <v>353</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E55" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E55" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I55" s="5"/>
+        <v>359</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>360</v>
+      </c>
       <c r="J55" s="5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>282</v>
+        <v>361</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>283</v>
+        <v>362</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>284</v>
+        <v>363</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>285</v>
+        <v>364</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="I56" s="5"/>
+        <v>365</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>366</v>
+      </c>
       <c r="J56" s="5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>286</v>
+        <v>367</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>287</v>
+        <v>368</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>288</v>
+        <v>369</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>289</v>
+        <v>370</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>242</v>
+        <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>371</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="I57" s="5"/>
+        <v>372</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>373</v>
+      </c>
       <c r="J57" s="5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>290</v>
+        <v>374</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>291</v>
+        <v>375</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>292</v>
+        <v>376</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>293</v>
+        <v>377</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="G58" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>380</v>
+      </c>
       <c r="J58" s="5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>294</v>
+        <v>381</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>295</v>
+        <v>382</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>296</v>
+        <v>383</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>297</v>
+        <v>384</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G59" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="I59" s="5"/>
+        <v>385</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>386</v>
+      </c>
       <c r="J59" s="5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>298</v>
+        <v>387</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>299</v>
+        <v>388</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>300</v>
+        <v>389</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>301</v>
+        <v>390</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>302</v>
+        <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="s">
-        <v>304</v>
+        <v>391</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>305</v>
+        <v>392</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>306</v>
+        <v>393</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>307</v>
+        <v>394</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>308</v>
+        <v>395</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>309</v>
+        <v>396</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>310</v>
+        <v>397</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>311</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G61" s="5" t="s">
+        <v>398</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I61" s="5"/>
+        <v>399</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>400</v>
+      </c>
       <c r="J61" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>312</v>
+        <v>401</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>313</v>
+        <v>402</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>314</v>
+        <v>403</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>310</v>
+        <v>404</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>311</v>
+        <v>16</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G62" s="5" t="s">
+        <v>405</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I62" s="5"/>
+        <v>406</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>407</v>
+      </c>
       <c r="J62" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>315</v>
+        <v>408</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>316</v>
+        <v>409</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>317</v>
+        <v>410</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>318</v>
+        <v>411</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>311</v>
-[...9 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I63" s="5"/>
+        <v>412</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>413</v>
+      </c>
       <c r="J63" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>319</v>
+        <v>414</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>320</v>
+        <v>415</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>321</v>
+        <v>416</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>322</v>
+        <v>417</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>323</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>324</v>
+        <v>418</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>325</v>
+        <v>419</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>326</v>
+        <v>420</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>327</v>
+        <v>421</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>328</v>
+        <v>422</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>424</v>
+      </c>
+      <c r="D65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F65" s="5" t="s">
-        <v>323</v>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>329</v>
+        <v>425</v>
       </c>
       <c r="I65" s="5"/>
-      <c r="J65" s="5" t="s">
-        <v>25</v>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>330</v>
+        <v>426</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>333</v>
+        <v>428</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>334</v>
+        <v>424</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>335</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>430</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="I66" s="5"/>
+        <v>431</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>432</v>
+      </c>
       <c r="J66" s="5" t="s">
-        <v>219</v>
+        <v>433</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>337</v>
+        <v>434</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>338</v>
+        <v>435</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>339</v>
+        <v>436</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>223</v>
+        <v>437</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
+        <v>424</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>151</v>
-[...9 lines deleted...]
-        </is>
+        <v>438</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>439</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="I67" s="5"/>
+        <v>440</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>441</v>
+      </c>
       <c r="J67" s="5" t="s">
-        <v>19</v>
+        <v>442</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>225</v>
+        <v>443</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>340</v>
+        <v>444</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>341</v>
+        <v>445</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>223</v>
+        <v>446</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>334</v>
-[...9 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="I68" s="5"/>
+        <v>447</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>448</v>
+      </c>
       <c r="J68" s="5" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>225</v>
+        <v>449</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>342</v>
+        <v>450</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>343</v>
+        <v>451</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>93</v>
+        <v>452</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G69" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G69" s="5" t="s">
+        <v>453</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I69" s="5"/>
+        <v>454</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>455</v>
+      </c>
       <c r="J69" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>344</v>
+        <v>456</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>345</v>
+        <v>457</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>346</v>
+        <v>458</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>247</v>
+        <v>459</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>16</v>
+        <v>460</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>243</v>
-[...14 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>462</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="I70" s="5"/>
+        <v>463</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>464</v>
+      </c>
       <c r="J70" s="5" t="s">
-        <v>19</v>
+        <v>465</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>348</v>
+        <v>466</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>349</v>
+        <v>467</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>350</v>
+        <v>468</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>351</v>
+        <v>469</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>352</v>
+        <v>52</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>98</v>
+        <v>17</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="I71" s="5"/>
+        <v>470</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>471</v>
+      </c>
       <c r="J71" s="5" t="s">
-        <v>19</v>
+        <v>472</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>354</v>
+        <v>473</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>355</v>
+        <v>474</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>356</v>
+        <v>475</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>357</v>
+        <v>476</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>275</v>
+        <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>477</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="I72" s="5"/>
+        <v>478</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>479</v>
+      </c>
       <c r="J72" s="5" t="s">
-        <v>47</v>
+        <v>149</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>359</v>
+        <v>480</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>360</v>
+        <v>481</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>361</v>
+        <v>482</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>362</v>
+        <v>483</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>363</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H73" s="5" t="s">
-        <v>364</v>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I73" s="5"/>
-      <c r="J73" s="5" t="s">
-[...3 lines deleted...]
-        <v>366</v>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L73" s="6" t="s">
-        <v>367</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="M73" s="5"/>
     </row>
     <row r="74">
-      <c r="A74" s="5" t="n">
-        <v>1891</v>
+      <c r="A74" s="5" t="s">
+        <v>485</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>16</v>
+      </c>
+      <c r="D74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H74" s="5" t="s">
-[...9 lines deleted...]
-        <v>372</v>
+      <c r="H74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L74" s="6" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>375</v>
+        <v>487</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>52</v>
+        <v>424</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>376</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>198</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>377</v>
+        <v>488</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>378</v>
+        <v>489</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>379</v>
+        <v>490</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>380</v>
+        <v>491</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>381</v>
+        <v>492</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>382</v>
+        <v>493</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>383</v>
+        <v>494</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>52</v>
+        <v>424</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>376</v>
+        <v>45</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>98</v>
+        <v>495</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>384</v>
+        <v>496</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>385</v>
+        <v>497</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>386</v>
+        <v>498</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>387</v>
+        <v>499</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>388</v>
+        <v>500</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>389</v>
+        <v>501</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>390</v>
+        <v>502</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>391</v>
+        <v>503</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>16</v>
+      </c>
+      <c r="D77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H77" s="5" t="s">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="H77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>394</v>
+        <v>504</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>397</v>
+        <v>503</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>16</v>
+      </c>
+      <c r="D78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H78" s="5" t="s">
-[...6 lines deleted...]
-        <v>399</v>
+      <c r="H78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K78" s="5" t="s">
-        <v>400</v>
+        <v>504</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>403</v>
+        <v>507</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H79" s="5" t="s">
-        <v>15</v>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I79" s="5"/>
-      <c r="J79" s="5" t="s">
-        <v>365</v>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>404</v>
+        <v>504</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>407</v>
+        <v>509</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H80" s="5" t="s">
-        <v>408</v>
+      <c r="H80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I80" s="5"/>
-      <c r="J80" s="5" t="s">
-        <v>365</v>
+      <c r="J80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>409</v>
+        <v>504</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>412</v>
+        <v>511</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H81" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K81" s="5" t="s">
-        <v>415</v>
+        <v>504</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>418</v>
+        <v>513</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G82" s="5" t="s">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I82" s="5"/>
-      <c r="J82" s="5" t="s">
-        <v>365</v>
+      <c r="J82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K82" s="5" t="s">
-        <v>421</v>
+        <v>504</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>424</v>
+        <v>515</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>257</v>
+        <v>423</v>
+      </c>
+      <c r="C83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H83" s="5" t="s">
-        <v>425</v>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I83" s="5"/>
-      <c r="J83" s="5" t="s">
-        <v>365</v>
+      <c r="J83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K83" s="5" t="s">
-        <v>426</v>
+        <v>504</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>429</v>
+        <v>517</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H84" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K84" s="5" t="s">
-        <v>432</v>
+        <v>518</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>435</v>
+        <v>520</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G85" s="5" t="s">
-        <v>436</v>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>521</v>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K85" s="5" t="s">
-        <v>439</v>
+        <v>504</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="M85" s="5"/>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>442</v>
+        <v>523</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G86" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I86" s="5"/>
+      <c r="J86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K86" s="5" t="s">
-        <v>446</v>
+        <v>504</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="M86" s="5"/>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>449</v>
+        <v>525</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>16</v>
+      </c>
+      <c r="D87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G87" s="5" t="s">
-[...3 lines deleted...]
-        <v>451</v>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I87" s="5"/>
-      <c r="J87" s="5" t="s">
-        <v>365</v>
+      <c r="J87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K87" s="5" t="s">
-        <v>452</v>
+        <v>504</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>526</v>
+      </c>
+      <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>455</v>
+        <v>527</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>528</v>
+      </c>
+      <c r="I88" s="5"/>
+      <c r="J88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K88" s="5" t="s">
-        <v>458</v>
+        <v>529</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>461</v>
+        <v>527</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>528</v>
+      </c>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K89" s="5" t="s">
-        <v>464</v>
+        <v>531</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>467</v>
+        <v>533</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>384</v>
+        <v>16</v>
+      </c>
+      <c r="D90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H90" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K90" s="5" t="s">
-        <v>470</v>
+        <v>534</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>535</v>
+      </c>
+      <c r="M90" s="5"/>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>473</v>
+        <v>536</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="5" t="s">
-        <v>98</v>
+        <v>537</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>474</v>
+        <v>538</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>475</v>
+        <v>539</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>365</v>
+        <v>21</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>476</v>
+        <v>540</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>477</v>
+        <v>541</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>478</v>
+        <v>542</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>479</v>
+        <v>543</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H92" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I92" s="5"/>
+      <c r="J92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K92" s="5" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>485</v>
+        <v>545</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H93" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K93" s="5" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>489</v>
-[...3 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>491</v>
+        <v>547</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>384</v>
+        <v>16</v>
+      </c>
+      <c r="D94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H94" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K94" s="5" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>497</v>
+        <v>549</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>16</v>
+      </c>
+      <c r="D95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G95" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K95" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>502</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K96" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="B96" s="5" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="L96" s="6" t="s">
-        <v>509</v>
-[...3 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>511</v>
+        <v>553</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>384</v>
+        <v>16</v>
+      </c>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H97" s="5" t="s">
-        <v>512</v>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I97" s="5"/>
-      <c r="J97" s="5" t="s">
-        <v>365</v>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K97" s="5" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>514</v>
-[...3 lines deleted...]
-      </c>
+        <v>554</v>
+      </c>
+      <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>516</v>
+        <v>555</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H98" s="5" t="s">
-[...6 lines deleted...]
-        <v>519</v>
+      <c r="H98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K98" s="5" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>142</v>
+        <v>557</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D99" s="5" t="s">
-        <v>62</v>
+      <c r="D99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F99" s="5" t="s">
-        <v>523</v>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-        <v>524</v>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I99" s="5"/>
-      <c r="J99" s="5" t="s">
-        <v>25</v>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K99" s="5" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>528</v>
+        <v>559</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="5" t="s">
-        <v>98</v>
+        <v>537</v>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G100" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G100" s="5" t="s">
+        <v>560</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>529</v>
+        <v>561</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>530</v>
+        <v>562</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>365</v>
+        <v>21</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>531</v>
+        <v>563</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>532</v>
+        <v>564</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>533</v>
+        <v>565</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>534</v>
+        <v>566</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>535</v>
+        <v>567</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G101" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G101" s="5" t="s">
+        <v>568</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="I101" s="5"/>
+        <v>569</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>570</v>
+      </c>
       <c r="J101" s="5" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>538</v>
+        <v>571</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>539</v>
+        <v>572</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>540</v>
+        <v>573</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>534</v>
+        <v>574</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>16</v>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>536</v>
+        <v>575</v>
       </c>
       <c r="I102" s="5"/>
-      <c r="J102" s="5" t="s">
-        <v>25</v>
+      <c r="J102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K102" s="5" t="s">
-        <v>541</v>
+        <v>504</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="M102" s="5"/>
     </row>
     <row r="103">
-      <c r="A103" s="5" t="s">
-        <v>146</v>
+      <c r="A103" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F103" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>578</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="s">
-        <v>25</v>
+        <v>580</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>546</v>
+        <v>582</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>547</v>
+        <v>583</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>548</v>
+        <v>584</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G104" s="5" t="s">
+        <v>585</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>549</v>
+        <v>586</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="s">
-        <v>30</v>
+        <v>580</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>550</v>
+        <v>587</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>551</v>
+        <v>588</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>552</v>
+        <v>589</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>553</v>
+        <v>590</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>16</v>
+        <v>577</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>243</v>
+        <v>91</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F105" s="5" t="s">
-        <v>323</v>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>554</v>
+        <v>16</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="s">
-        <v>219</v>
+        <v>580</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>555</v>
+        <v>591</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>556</v>
+        <v>592</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>557</v>
+        <v>593</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>223</v>
+        <v>590</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>16</v>
+        <v>577</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F106" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F106" s="5" t="s">
+        <v>477</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>224</v>
+        <v>594</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
-        <v>19</v>
+        <v>580</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>558</v>
+        <v>595</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>559</v>
+        <v>596</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>560</v>
+        <v>597</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>223</v>
+        <v>598</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>243</v>
+        <v>599</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G107" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G107" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="I107" s="5"/>
+        <v>601</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>602</v>
+      </c>
       <c r="J107" s="5" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>225</v>
+        <v>603</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>561</v>
+        <v>604</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>562</v>
+        <v>605</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>93</v>
+        <v>606</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>607</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>608</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>563</v>
+        <v>609</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>564</v>
+        <v>610</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>565</v>
+        <v>611</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>566</v>
+        <v>612</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="I109" s="5"/>
+        <v>613</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>614</v>
+      </c>
       <c r="J109" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>568</v>
+        <v>615</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>569</v>
+        <v>616</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>570</v>
+        <v>617</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>251</v>
+        <v>618</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
+        <v>577</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>122</v>
+        <v>619</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F110" s="5" t="s">
-        <v>257</v>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>571</v>
+        <v>91</v>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>19</v>
+        <v>580</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>572</v>
+        <v>620</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>573</v>
+        <v>621</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>574</v>
+        <v>622</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>575</v>
+        <v>618</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>122</v>
+        <v>577</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>619</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>576</v>
+        <v>91</v>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
-        <v>41</v>
+        <v>580</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>577</v>
+        <v>623</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>578</v>
+        <v>624</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>579</v>
+        <v>625</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>580</v>
+        <v>626</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>16</v>
+        <v>577</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>122</v>
+        <v>619</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
-        <v>41</v>
+        <v>580</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>583</v>
+        <v>627</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>584</v>
+        <v>628</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>585</v>
+        <v>629</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>586</v>
+        <v>630</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>16</v>
+        <v>577</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>257</v>
+        <v>631</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>587</v>
+        <v>632</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="s">
-        <v>41</v>
+        <v>633</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>588</v>
+        <v>634</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>589</v>
+        <v>635</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>590</v>
+        <v>636</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>591</v>
+        <v>630</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>98</v>
+        <v>631</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="I114" s="5"/>
       <c r="J114" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>594</v>
+        <v>637</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>595</v>
+        <v>638</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>596</v>
+        <v>639</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>597</v>
+        <v>640</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>598</v>
+        <v>577</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H115" s="5" t="s">
-        <v>599</v>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5" t="s">
-        <v>47</v>
+        <v>580</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>602</v>
+        <v>643</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>603</v>
+        <v>640</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>604</v>
+        <v>577</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>243</v>
+        <v>16</v>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F116" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="s">
-        <v>606</v>
+        <v>580</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>607</v>
+        <v>645</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>608</v>
+        <v>646</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>609</v>
+        <v>647</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>610</v>
+        <v>648</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>91</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G117" s="5" t="s">
-        <v>611</v>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>612</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>614</v>
+        <v>650</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>615</v>
+        <v>651</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>616</v>
+        <v>652</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>617</v>
+        <v>653</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H118" s="5" t="s">
-        <v>618</v>
+      <c r="H118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I118" s="5"/>
       <c r="J118" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>619</v>
+        <v>654</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>620</v>
+        <v>655</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>621</v>
+        <v>656</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>622</v>
+        <v>653</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>623</v>
+        <v>577</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>376</v>
+        <v>91</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>657</v>
+      </c>
+      <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
-        <v>626</v>
+        <v>580</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>627</v>
+        <v>658</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>628</v>
+        <v>659</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>629</v>
+        <v>660</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>376</v>
+        <v>661</v>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G120" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G120" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="H120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I120" s="5"/>
       <c r="J120" s="5" t="s">
-        <v>633</v>
+        <v>580</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>634</v>
+        <v>663</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>635</v>
+        <v>664</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>636</v>
+        <v>665</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>637</v>
+        <v>666</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>91</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G121" s="5" t="s">
-        <v>638</v>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>667</v>
+      </c>
+      <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>641</v>
+        <v>668</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>642</v>
+        <v>669</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>643</v>
+        <v>670</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>644</v>
+        <v>671</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>18</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H122" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>647</v>
+        <v>672</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>648</v>
+        <v>673</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>649</v>
+        <v>674</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>650</v>
+        <v>675</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H123" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
-        <v>57</v>
+        <v>580</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>91</v>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G124" s="5" t="s">
-[...3 lines deleted...]
-        <v>659</v>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>661</v>
+        <v>681</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>662</v>
+        <v>682</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>577</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
-        <v>671</v>
+        <v>580</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>577</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G127" s="5" t="s">
-        <v>676</v>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>677</v>
+        <v>692</v>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G128" s="5" t="s">
-        <v>682</v>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>683</v>
-[...1 lines deleted...]
-      <c r="I128" s="5" t="s">
         <v>684</v>
       </c>
+      <c r="I128" s="5"/>
       <c r="J128" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>363</v>
+        <v>91</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>62</v>
-[...15 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>365</v>
+        <v>701</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H130" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I130" s="5"/>
       <c r="J130" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>577</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>709</v>
+      </c>
+      <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
-        <v>365</v>
+        <v>701</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>62</v>
+        <v>649</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>714</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G134" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I134" s="5"/>
       <c r="J134" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>52</v>
+        <v>577</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H135" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I135" s="5" t="s">
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="K135" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="J135" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K135" s="5" t="s">
+      <c r="L135" s="6" t="s">
         <v>729</v>
       </c>
-      <c r="L135" s="6" t="s">
+      <c r="M135" s="5" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>363</v>
+        <v>577</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>649</v>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F136" s="5" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="K136" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="I136" s="5" t="s">
+      <c r="L136" s="6" t="s">
         <v>734</v>
       </c>
-      <c r="J136" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K136" s="5" t="s">
+      <c r="M136" s="5" t="s">
         <v>735</v>
-      </c>
-[...4 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="I137" s="5"/>
+      <c r="J137" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>738</v>
+      </c>
+      <c r="M137" s="5" t="s">
         <v>739</v>
-      </c>
-[...13 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G138" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I138" s="5"/>
       <c r="J138" s="5" t="s">
-        <v>365</v>
+        <v>580</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>577</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>752</v>
-[...3 lines deleted...]
-      </c>
+        <v>745</v>
+      </c>
+      <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>365</v>
+        <v>701</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>363</v>
+        <v>577</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H140" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>760</v>
+        <v>580</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>762</v>
+        <v>751</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>763</v>
+        <v>752</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>764</v>
+        <v>753</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>577</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>765</v>
-[...3 lines deleted...]
-      </c>
+        <v>754</v>
+      </c>
+      <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>365</v>
+        <v>701</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>767</v>
+        <v>755</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>771</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
-        <v>365</v>
+        <v>760</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>776</v>
+        <v>764</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>16</v>
+      </c>
+      <c r="D143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H143" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I143" s="5"/>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K143" s="5" t="s">
-        <v>779</v>
+        <v>504</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>780</v>
-[...3 lines deleted...]
-      </c>
+        <v>765</v>
+      </c>
+      <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>16</v>
+      </c>
+      <c r="D144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H144" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I144" s="5"/>
+      <c r="J144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K144" s="5" t="s">
-        <v>785</v>
+        <v>504</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>786</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="M144" s="5"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>788</v>
+        <v>768</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>16</v>
+      </c>
+      <c r="D145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>769</v>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K145" s="5" t="s">
-        <v>791</v>
+        <v>504</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>792</v>
-[...3 lines deleted...]
-      </c>
+        <v>770</v>
+      </c>
+      <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>788</v>
+        <v>771</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>16</v>
+      </c>
+      <c r="D146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H146" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K146" s="5" t="s">
-        <v>796</v>
+        <v>504</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>797</v>
-[...3 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>799</v>
+        <v>773</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>16</v>
+      </c>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H147" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I147" s="5"/>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K147" s="5" t="s">
-        <v>802</v>
+        <v>504</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>774</v>
+      </c>
+      <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>805</v>
+        <v>775</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>16</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G148" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K148" s="5" t="s">
-        <v>809</v>
+        <v>504</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>810</v>
-[...3 lines deleted...]
-      </c>
+        <v>776</v>
+      </c>
+      <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>812</v>
+        <v>777</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>16</v>
+      </c>
+      <c r="D149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G149" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K149" s="5" t="s">
-        <v>816</v>
+        <v>529</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>817</v>
-[...3 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>819</v>
+        <v>779</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G150" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I150" s="5"/>
+      <c r="J150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K150" s="5" t="s">
-        <v>823</v>
+        <v>504</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>824</v>
-[...3 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>826</v>
+        <v>781</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>16</v>
+      </c>
+      <c r="D151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G151" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I151" s="5"/>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K151" s="5" t="s">
-        <v>830</v>
+        <v>504</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>831</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>833</v>
+        <v>783</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>384</v>
+        <v>16</v>
+      </c>
+      <c r="D152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H152" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I152" s="5"/>
+      <c r="J152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K152" s="5" t="s">
-        <v>836</v>
+        <v>504</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>784</v>
+      </c>
+      <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>839</v>
+        <v>785</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>840</v>
-[...8 lines deleted...]
-        <v>842</v>
+        <v>16</v>
+      </c>
+      <c r="D153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>845</v>
+        <v>786</v>
+      </c>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K153" s="5" t="s">
-        <v>846</v>
+        <v>504</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>847</v>
-[...3 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>849</v>
+        <v>788</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>62</v>
+        <v>577</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="s">
-        <v>850</v>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>851</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
-        <v>365</v>
+        <v>789</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>853</v>
+        <v>790</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>854</v>
+        <v>791</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>855</v>
+        <v>792</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>856</v>
+        <v>793</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>363</v>
-[...8 lines deleted...]
-        <v>523</v>
+        <v>16</v>
+      </c>
+      <c r="D155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H155" s="5" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I155" s="5"/>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>859</v>
+        <v>504</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>860</v>
-[...3 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>862</v>
+        <v>795</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>863</v>
+        <v>16</v>
+      </c>
+      <c r="D156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H156" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I156" s="5"/>
+      <c r="J156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K156" s="5" t="s">
-        <v>866</v>
+        <v>504</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>867</v>
-[...3 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>869</v>
+        <v>797</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>863</v>
+        <v>16</v>
+      </c>
+      <c r="D157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G157" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I157" s="5"/>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K157" s="5" t="s">
-        <v>873</v>
+        <v>504</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>876</v>
+        <v>799</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>877</v>
+        <v>16</v>
+      </c>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G158" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>881</v>
+        <v>504</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>882</v>
-[...3 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>884</v>
+        <v>801</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>16</v>
+      </c>
+      <c r="D159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H159" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I159" s="5"/>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>887</v>
+        <v>504</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>888</v>
-[...3 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>890</v>
+        <v>803</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="s">
-[...3 lines deleted...]
-        <v>892</v>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I160" s="5"/>
-      <c r="J160" s="5" t="s">
-        <v>365</v>
+      <c r="J160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K160" s="5" t="s">
-        <v>893</v>
+        <v>504</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>894</v>
-[...3 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>896</v>
+        <v>805</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H161" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I161" s="5"/>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K161" s="5" t="s">
-        <v>899</v>
+        <v>504</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>900</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>902</v>
+        <v>807</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>16</v>
+      </c>
+      <c r="D162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>903</v>
+        <v>808</v>
       </c>
       <c r="I162" s="5"/>
-      <c r="J162" s="5" t="s">
-        <v>606</v>
+      <c r="J162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K162" s="5" t="s">
-        <v>904</v>
+        <v>504</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>905</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>907</v>
+        <v>810</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>811</v>
+      </c>
+      <c r="I163" s="5"/>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K163" s="5" t="s">
-        <v>910</v>
+        <v>504</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>913</v>
+        <v>813</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>916</v>
+        <v>16</v>
+      </c>
+      <c r="D164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>917</v>
+        <v>814</v>
       </c>
       <c r="I164" s="5"/>
-      <c r="J164" s="5" t="s">
-        <v>918</v>
+      <c r="J164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K164" s="5" t="s">
-        <v>919</v>
+        <v>504</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      </c>
+        <v>815</v>
+      </c>
+      <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>85</v>
+        <v>816</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>16</v>
+        <v>817</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>922</v>
-[...4 lines deleted...]
-        </is>
+        <v>818</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>819</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="s">
-[...7 lines deleted...]
-      <c r="I165" s="5"/>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>821</v>
+      </c>
       <c r="J165" s="5" t="s">
-        <v>25</v>
+        <v>822</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>924</v>
+        <v>823</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>925</v>
+        <v>824</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>926</v>
+        <v>825</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>927</v>
+        <v>826</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H166" s="5" t="s">
-[...6 lines deleted...]
-        <v>918</v>
+      <c r="H166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I166" s="5"/>
+      <c r="J166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>930</v>
+        <v>504</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>827</v>
+      </c>
+      <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>933</v>
+        <v>828</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>934</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>16</v>
+      </c>
+      <c r="D167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H167" s="5" t="s">
-[...6 lines deleted...]
-        <v>918</v>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I167" s="5"/>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K167" s="5" t="s">
-        <v>938</v>
+        <v>504</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>939</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>941</v>
+        <v>830</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>16</v>
+      </c>
+      <c r="D168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H168" s="5" t="s">
-[...6 lines deleted...]
-        <v>944</v>
+      <c r="H168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I168" s="5"/>
+      <c r="J168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K168" s="5" t="s">
-        <v>945</v>
+        <v>504</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>946</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>948</v>
+        <v>832</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>949</v>
-[...8 lines deleted...]
-        <v>951</v>
+        <v>16</v>
+      </c>
+      <c r="D169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I169" s="5" t="s">
-[...3 lines deleted...]
-        <v>953</v>
+      <c r="I169" s="5"/>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K169" s="5" t="s">
-        <v>954</v>
+        <v>504</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>955</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>957</v>
+        <v>834</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>958</v>
+        <v>423</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>959</v>
+        <v>16</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H170" s="5" t="s">
-        <v>960</v>
+      <c r="H170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="s">
-        <v>961</v>
+        <v>504</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>962</v>
+        <v>835</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>963</v>
+        <v>836</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>964</v>
+        <v>837</v>
       </c>
       <c r="D171" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="J171" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="E171" s="5" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="K171" s="5" t="s">
-        <v>970</v>
+        <v>841</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>971</v>
+        <v>842</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>972</v>
+        <v>843</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>973</v>
+        <v>844</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F172" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F172" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>975</v>
+        <v>846</v>
       </c>
       <c r="I172" s="5"/>
-      <c r="J172" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J172" s="5" t="s">
+        <v>840</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>976</v>
+        <v>847</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>977</v>
-[...1 lines deleted...]
-      <c r="M172" s="5"/>
+        <v>848</v>
+      </c>
+      <c r="M172" s="5" t="s">
+        <v>849</v>
+      </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>978</v>
+        <v>850</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>851</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>852</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>979</v>
+        <v>853</v>
       </c>
       <c r="I173" s="5"/>
-      <c r="J173" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J173" s="5" t="s">
+        <v>840</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>980</v>
+        <v>854</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="M173" s="5"/>
+        <v>855</v>
+      </c>
+      <c r="M173" s="5" t="s">
+        <v>856</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>982</v>
+        <v>857</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H174" s="5" t="s">
-        <v>983</v>
+      <c r="H174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="s">
-        <v>984</v>
+        <v>504</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>985</v>
+        <v>858</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>986</v>
+        <v>859</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="s">
-        <v>987</v>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="s">
-        <v>984</v>
+        <v>504</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>988</v>
+        <v>860</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>989</v>
+        <v>861</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="I176" s="5"/>
+      <c r="J176" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="D176" s="5" t="inlineStr">
-[...27 lines deleted...]
-      </c>
       <c r="K176" s="5" t="s">
-        <v>991</v>
+        <v>863</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="M176" s="5"/>
+        <v>864</v>
+      </c>
+      <c r="M176" s="5" t="s">
+        <v>865</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>993</v>
+        <v>866</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K177" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K177" s="5" t="s">
+        <v>504</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>994</v>
+        <v>867</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>995</v>
+        <v>868</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>997</v>
+        <v>869</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>995</v>
+        <v>870</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K179" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>998</v>
+        <v>871</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>999</v>
+        <v>872</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K180" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1000</v>
+        <v>873</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1001</v>
+        <v>874</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1002</v>
+        <v>875</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1003</v>
+        <v>876</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1004</v>
+        <v>877</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1005</v>
+        <v>878</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H183" s="5" t="s">
-        <v>1006</v>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1007</v>
+        <v>879</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1008</v>
+        <v>880</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1009</v>
+        <v>504</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1010</v>
+        <v>881</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1011</v>
+        <v>882</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H185" s="5" t="s">
-        <v>1012</v>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1013</v>
+        <v>883</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1014</v>
+        <v>884</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1015</v>
+        <v>885</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1016</v>
+        <v>886</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K187" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1017</v>
+        <v>887</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1018</v>
+        <v>888</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K188" s="5" t="s">
-        <v>996</v>
+        <v>504</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1019</v>
+        <v>889</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1020</v>
+        <v>890</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1021</v>
+        <v>504</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1022</v>
+        <v>891</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1023</v>
+        <v>892</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H190" s="5" t="s">
-        <v>1024</v>
+      <c r="H190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1021</v>
+        <v>504</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1025</v>
+        <v>893</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1026</v>
+        <v>894</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1024</v>
+        <v>895</v>
       </c>
       <c r="I191" s="5"/>
-      <c r="J191" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J191" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1021</v>
+        <v>897</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1027</v>
-[...1 lines deleted...]
-      <c r="M191" s="5"/>
+        <v>898</v>
+      </c>
+      <c r="M191" s="5" t="s">
+        <v>899</v>
+      </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1028</v>
+        <v>894</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>649</v>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H192" s="5" t="s">
+        <v>895</v>
       </c>
       <c r="I192" s="5"/>
-      <c r="J192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J192" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1021</v>
+        <v>897</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="M192" s="5"/>
+        <v>900</v>
+      </c>
+      <c r="M192" s="5" t="s">
+        <v>901</v>
+      </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1030</v>
+        <v>894</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>851</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1031</v>
+        <v>895</v>
       </c>
       <c r="I193" s="5"/>
-      <c r="J193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J193" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1021</v>
+        <v>897</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="M193" s="5"/>
+        <v>902</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>903</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1033</v>
+        <v>894</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1024</v>
+        <v>895</v>
       </c>
       <c r="I194" s="5"/>
-      <c r="J194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J194" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1021</v>
+        <v>904</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1034</v>
-[...1 lines deleted...]
-      <c r="M194" s="5"/>
+        <v>905</v>
+      </c>
+      <c r="M194" s="5" t="s">
+        <v>906</v>
+      </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1035</v>
+        <v>894</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H195" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H195" s="5" t="s">
+        <v>895</v>
       </c>
       <c r="I195" s="5"/>
-      <c r="J195" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J195" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1036</v>
+        <v>897</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1037</v>
-[...1 lines deleted...]
-      <c r="M195" s="5"/>
+        <v>907</v>
+      </c>
+      <c r="M195" s="5" t="s">
+        <v>908</v>
+      </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1038</v>
+        <v>909</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I196" s="5"/>
-      <c r="J196" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J196" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1039</v>
+        <v>910</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="M196" s="5"/>
+        <v>911</v>
+      </c>
+      <c r="M196" s="5" t="s">
+        <v>912</v>
+      </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1041</v>
+        <v>913</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H197" s="5" t="s">
+        <v>914</v>
       </c>
       <c r="I197" s="5"/>
-      <c r="J197" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J197" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>980</v>
+        <v>915</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="M197" s="5"/>
+        <v>916</v>
+      </c>
+      <c r="M197" s="5" t="s">
+        <v>917</v>
+      </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1043</v>
+        <v>918</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>919</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>975</v>
+        <v>920</v>
       </c>
       <c r="I198" s="5"/>
-      <c r="J198" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J198" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>984</v>
+        <v>921</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1044</v>
-[...1 lines deleted...]
-      <c r="M198" s="5"/>
+        <v>922</v>
+      </c>
+      <c r="M198" s="5" t="s">
+        <v>923</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1045</v>
+        <v>924</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H199" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="I199" s="5"/>
-      <c r="J199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J199" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>984</v>
+        <v>925</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="M199" s="5"/>
+        <v>926</v>
+      </c>
+      <c r="M199" s="5" t="s">
+        <v>927</v>
+      </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1047</v>
+        <v>924</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H200" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H200" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="I200" s="5"/>
-      <c r="J200" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J200" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>984</v>
+        <v>928</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1048</v>
-[...1 lines deleted...]
-      <c r="M200" s="5"/>
+        <v>929</v>
+      </c>
+      <c r="M200" s="5" t="s">
+        <v>930</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1049</v>
+        <v>924</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H201" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H201" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="I201" s="5"/>
-      <c r="J201" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J201" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>984</v>
+        <v>931</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="M201" s="5"/>
+        <v>932</v>
+      </c>
+      <c r="M201" s="5" t="s">
+        <v>933</v>
+      </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1051</v>
+        <v>934</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H202" s="5" t="s">
+        <v>935</v>
       </c>
       <c r="I202" s="5"/>
-      <c r="J202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J202" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>984</v>
+        <v>936</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="M202" s="5"/>
+        <v>937</v>
+      </c>
+      <c r="M202" s="5" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1053</v>
+        <v>934</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>974</v>
+        <v>939</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>975</v>
+        <v>845</v>
       </c>
       <c r="I203" s="5"/>
-      <c r="J203" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J203" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>984</v>
+        <v>940</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1054</v>
-[...1 lines deleted...]
-      <c r="M203" s="5"/>
+        <v>941</v>
+      </c>
+      <c r="M203" s="5" t="s">
+        <v>942</v>
+      </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1055</v>
+        <v>943</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1056</v>
+        <v>845</v>
       </c>
       <c r="I204" s="5"/>
-      <c r="J204" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J204" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>984</v>
+        <v>944</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1057</v>
-[...1 lines deleted...]
-      <c r="M204" s="5"/>
+        <v>945</v>
+      </c>
+      <c r="M204" s="5" t="s">
+        <v>946</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1058</v>
+        <v>943</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>975</v>
+        <v>947</v>
       </c>
       <c r="I205" s="5"/>
-      <c r="J205" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J205" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1059</v>
+        <v>948</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1060</v>
-[...1 lines deleted...]
-      <c r="M205" s="5"/>
+        <v>949</v>
+      </c>
+      <c r="M205" s="5" t="s">
+        <v>950</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1061</v>
+        <v>951</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H206" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H206" s="5" t="s">
+        <v>952</v>
       </c>
       <c r="I206" s="5"/>
-      <c r="J206" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J206" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1059</v>
+        <v>953</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="M206" s="5"/>
+        <v>954</v>
+      </c>
+      <c r="M206" s="5" t="s">
+        <v>955</v>
+      </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1063</v>
+        <v>956</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>53</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H207" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H207" s="5" t="s">
+        <v>957</v>
       </c>
       <c r="I207" s="5"/>
-      <c r="J207" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J207" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1059</v>
+        <v>958</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="M207" s="5"/>
+        <v>959</v>
+      </c>
+      <c r="M207" s="5" t="s">
+        <v>960</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1065</v>
+        <v>961</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H208" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H208" s="5" t="s">
+        <v>962</v>
       </c>
       <c r="I208" s="5"/>
-      <c r="J208" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J208" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1059</v>
+        <v>963</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1066</v>
-[...1 lines deleted...]
-      <c r="M208" s="5"/>
+        <v>964</v>
+      </c>
+      <c r="M208" s="5" t="s">
+        <v>965</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1067</v>
+        <v>961</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F209" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F209" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1068</v>
+        <v>966</v>
       </c>
       <c r="I209" s="5"/>
-      <c r="J209" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J209" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1059</v>
+        <v>967</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1069</v>
-[...1 lines deleted...]
-      <c r="M209" s="5"/>
+        <v>968</v>
+      </c>
+      <c r="M209" s="5" t="s">
+        <v>969</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1070</v>
+        <v>970</v>
       </c>
       <c r="B210" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="I210" s="5"/>
+      <c r="J210" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="K210" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="L210" s="6" t="s">
         <v>974</v>
       </c>
-      <c r="C210" s="5" t="s">
-[...39 lines deleted...]
-      <c r="M210" s="5"/>
+      <c r="M210" s="5" t="s">
+        <v>975</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1072</v>
+        <v>976</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D211" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E211" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G211" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>978</v>
       </c>
       <c r="I211" s="5"/>
-      <c r="J211" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J211" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="M211" s="5"/>
+        <v>980</v>
+      </c>
+      <c r="M211" s="5" t="s">
+        <v>981</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1074</v>
+        <v>982</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>974</v>
+        <v>939</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F212" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F212" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>983</v>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I212" s="5"/>
-      <c r="J212" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J212" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="K212" s="5" t="s">
         <v>984</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1075</v>
-[...1 lines deleted...]
-      <c r="M212" s="5"/>
+        <v>985</v>
+      </c>
+      <c r="M212" s="5" t="s">
+        <v>986</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1076</v>
+        <v>987</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D213" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E213" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>975</v>
-[...5 lines deleted...]
-        </is>
+        <v>988</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="M213" s="5"/>
+        <v>991</v>
+      </c>
+      <c r="M213" s="5" t="s">
+        <v>992</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1078</v>
+        <v>993</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>424</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H214" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H214" s="5" t="s">
+        <v>994</v>
       </c>
       <c r="I214" s="5"/>
-      <c r="J214" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J214" s="5" t="s">
+        <v>995</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1079</v>
-[...1 lines deleted...]
-      <c r="M214" s="5"/>
+        <v>997</v>
+      </c>
+      <c r="M214" s="5" t="s">
+        <v>998</v>
+      </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1080</v>
+        <v>999</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I215" s="5"/>
-      <c r="J215" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J215" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>984</v>
+        <v>1000</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="M215" s="5"/>
+        <v>1001</v>
+      </c>
+      <c r="M215" s="5" t="s">
+        <v>1002</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1082</v>
+        <v>1003</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H216" s="5" t="s">
-        <v>1056</v>
+      <c r="H216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I216" s="5"/>
-      <c r="J216" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J216" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>984</v>
+        <v>1004</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1083</v>
-[...1 lines deleted...]
-      <c r="M216" s="5"/>
+        <v>1005</v>
+      </c>
+      <c r="M216" s="5" t="s">
+        <v>1006</v>
+      </c>
     </row>
     <row r="217">
-      <c r="A217" s="5" t="s">
-        <v>1084</v>
+      <c r="A217" s="5" t="n">
+        <v>1914</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H217" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H217" s="5" t="s">
+        <v>1007</v>
       </c>
       <c r="I217" s="5"/>
-      <c r="J217" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J217" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>984</v>
+        <v>1009</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="M217" s="5"/>
+        <v>1010</v>
+      </c>
+      <c r="M217" s="5" t="s">
+        <v>1011</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1086</v>
+        <v>1012</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>53</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>1013</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1087</v>
-[...10 lines deleted...]
-        </is>
+        <v>1014</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="K218" s="5" t="s">
+        <v>1016</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1088</v>
-[...1 lines deleted...]
-      <c r="M218" s="5"/>
+        <v>1017</v>
+      </c>
+      <c r="M218" s="5" t="s">
+        <v>1018</v>
+      </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1089</v>
+        <v>1019</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>53</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1087</v>
+        <v>1020</v>
       </c>
       <c r="I219" s="5"/>
-      <c r="J219" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J219" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K219" s="5" t="s">
+        <v>1021</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="M219" s="5"/>
+        <v>1022</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1023</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1091</v>
+        <v>1024</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H220" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H220" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J220" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K220" s="5" t="s">
+        <v>1027</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1092</v>
-[...1 lines deleted...]
-      <c r="M220" s="5"/>
+        <v>1028</v>
+      </c>
+      <c r="M220" s="5" t="s">
+        <v>1029</v>
+      </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1093</v>
+        <v>1030</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I221" s="5"/>
-      <c r="J221" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J221" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K221" s="5" t="s">
+        <v>1031</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1094</v>
-[...1 lines deleted...]
-      <c r="M221" s="5"/>
+        <v>1032</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1033</v>
+      </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1095</v>
+        <v>1034</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H222" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H222" s="5" t="s">
+        <v>1035</v>
       </c>
       <c r="I222" s="5"/>
-      <c r="J222" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J222" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K222" s="5" t="s">
+        <v>1036</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="M222" s="5"/>
+        <v>1037</v>
+      </c>
+      <c r="M222" s="5" t="s">
+        <v>1038</v>
+      </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1097</v>
+        <v>1039</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D223" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D223" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E223" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H223" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H223" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J223" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K223" s="5" t="s">
+        <v>1042</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="M223" s="5"/>
+        <v>1043</v>
+      </c>
+      <c r="M223" s="5" t="s">
+        <v>1044</v>
+      </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1099</v>
+        <v>1045</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I224" s="5"/>
-      <c r="J224" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J224" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1100</v>
+        <v>1046</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="M224" s="5"/>
+        <v>1047</v>
+      </c>
+      <c r="M224" s="5" t="s">
+        <v>1048</v>
+      </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1102</v>
+        <v>1049</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H225" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="I225" s="5"/>
-      <c r="J225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J225" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1100</v>
+        <v>1051</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="M225" s="5"/>
+        <v>1052</v>
+      </c>
+      <c r="M225" s="5" t="s">
+        <v>1053</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1104</v>
+        <v>1054</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F226" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I226" s="5"/>
-      <c r="J226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J226" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1100</v>
+        <v>1055</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="M226" s="5"/>
+        <v>1056</v>
+      </c>
+      <c r="M226" s="5" t="s">
+        <v>1057</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1106</v>
+        <v>1058</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F227" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F227" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H227" s="5" t="s">
-        <v>1107</v>
+      <c r="H227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I227" s="5"/>
-      <c r="J227" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J227" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1108</v>
+        <v>1059</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="M227" s="5"/>
+        <v>1060</v>
+      </c>
+      <c r="M227" s="5" t="s">
+        <v>1061</v>
+      </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1110</v>
+        <v>1062</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-        </is>
+        <v>1063</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H228" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H228" s="5" t="s">
+        <v>1064</v>
       </c>
       <c r="I228" s="5"/>
-      <c r="J228" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J228" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1111</v>
+        <v>1066</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="M228" s="5"/>
+        <v>1067</v>
+      </c>
+      <c r="M228" s="5" t="s">
+        <v>1068</v>
+      </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1113</v>
+        <v>1069</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H229" s="5" t="s">
+        <v>1070</v>
       </c>
       <c r="I229" s="5"/>
-      <c r="J229" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J229" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>996</v>
+        <v>1071</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1114</v>
-[...1 lines deleted...]
-      <c r="M229" s="5"/>
+        <v>1072</v>
+      </c>
+      <c r="M229" s="5" t="s">
+        <v>1073</v>
+      </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1115</v>
+        <v>1074</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>1075</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H230" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H230" s="5" t="s">
+        <v>1076</v>
       </c>
       <c r="I230" s="5"/>
-      <c r="J230" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J230" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>996</v>
+        <v>1077</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="M230" s="5"/>
+        <v>1078</v>
+      </c>
+      <c r="M230" s="5" t="s">
+        <v>1079</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1117</v>
+        <v>1080</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>1075</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H231" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H231" s="5" t="s">
+        <v>1081</v>
       </c>
       <c r="I231" s="5"/>
-      <c r="J231" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J231" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>996</v>
+        <v>1082</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="M231" s="5"/>
+        <v>1083</v>
+      </c>
+      <c r="M231" s="5" t="s">
+        <v>1084</v>
+      </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1119</v>
+        <v>1085</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>974</v>
-[...9 lines deleted...]
-        </is>
+        <v>14</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H232" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H232" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="I232" s="5"/>
-      <c r="J232" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J232" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>996</v>
+        <v>1087</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1120</v>
-[...1 lines deleted...]
-      <c r="M232" s="5"/>
+        <v>1088</v>
+      </c>
+      <c r="M232" s="5" t="s">
+        <v>1089</v>
+      </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1121</v>
+        <v>1090</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H233" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H233" s="5" t="s">
+        <v>1075</v>
       </c>
       <c r="I233" s="5"/>
-      <c r="J233" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J233" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1122</v>
+        <v>1091</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="M233" s="5"/>
+        <v>1092</v>
+      </c>
+      <c r="M233" s="5" t="s">
+        <v>1093</v>
+      </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1124</v>
+        <v>1094</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>974</v>
+        <v>939</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F234" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F234" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H234" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H234" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="I234" s="5"/>
-      <c r="J234" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J234" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>996</v>
+        <v>1095</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1125</v>
-[...1 lines deleted...]
-      <c r="M234" s="5"/>
+        <v>1096</v>
+      </c>
+      <c r="M234" s="5" t="s">
+        <v>1097</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1126</v>
+        <v>1098</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>577</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I235" s="5"/>
-      <c r="J235" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J235" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>996</v>
+        <v>1099</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="M235" s="5"/>
+        <v>1100</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1101</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1128</v>
+        <v>1102</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="E236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H236" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="I236" s="5"/>
-      <c r="J236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J236" s="5" t="s">
+        <v>1065</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>996</v>
+        <v>1103</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1129</v>
-[...1 lines deleted...]
-      <c r="M236" s="5"/>
+        <v>1104</v>
+      </c>
+      <c r="M236" s="5" t="s">
+        <v>1105</v>
+      </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1130</v>
+        <v>1106</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>1107</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1131</v>
+        <v>1108</v>
       </c>
       <c r="I237" s="5"/>
-      <c r="J237" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J237" s="5" t="s">
+        <v>1109</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>996</v>
+        <v>1110</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1132</v>
-[...1 lines deleted...]
-      <c r="M237" s="5"/>
+        <v>1111</v>
+      </c>
+      <c r="M237" s="5" t="s">
+        <v>1112</v>
+      </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1133</v>
+        <v>1113</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>1107</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="E238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H238" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H238" s="5" t="s">
+        <v>1114</v>
       </c>
       <c r="I238" s="5"/>
-      <c r="J238" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J238" s="5" t="s">
+        <v>1109</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>996</v>
+        <v>1115</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1134</v>
-[...1 lines deleted...]
-      <c r="M238" s="5"/>
+        <v>1116</v>
+      </c>
+      <c r="M238" s="5" t="s">
+        <v>1117</v>
+      </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1135</v>
+        <v>1118</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>1119</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>1120</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H239" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H239" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>1123</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>996</v>
+        <v>1124</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1136</v>
-[...1 lines deleted...]
-      <c r="M239" s="5"/>
+        <v>1125</v>
+      </c>
+      <c r="M239" s="5" t="s">
+        <v>1126</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D240" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D240" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="E240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G240" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>996</v>
+        <v>1132</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1138</v>
-[...1 lines deleted...]
-      <c r="M240" s="5"/>
+        <v>1133</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>1134</v>
+      </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H241" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H241" s="5" t="s">
+        <v>1136</v>
       </c>
       <c r="I241" s="5"/>
       <c r="J241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K241" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="M241" s="5"/>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="I242" s="5"/>
       <c r="J242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K242" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="M242" s="5"/>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H243" s="5" t="s">
-        <v>1145</v>
+      <c r="H243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I243" s="5"/>
       <c r="J243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K243" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="M243" s="5"/>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1148</v>
+        <v>1128</v>
       </c>
       <c r="I244" s="5"/>
       <c r="J244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K244" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="M244" s="5"/>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I245" s="5"/>
       <c r="J245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K245" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="M245" s="5"/>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H246" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H246" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="I246" s="5"/>
       <c r="J246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K246" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I247" s="5"/>
       <c r="J247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K247" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="M247" s="5"/>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H248" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H248" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="I248" s="5"/>
       <c r="J248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K248" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="M248" s="5"/>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H249" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H249" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="I249" s="5"/>
       <c r="J249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K249" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="M249" s="5"/>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H250" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H250" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K250" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H251" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="I251" s="5"/>
       <c r="J251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K251" s="5" t="s">
-        <v>996</v>
+        <v>1137</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="M251" s="5"/>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="s">
-        <v>1165</v>
+      <c r="H252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I252" s="5"/>
       <c r="J252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1021</v>
+        <v>1137</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>53</v>
+        <v>1165</v>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1021</v>
+        <v>1137</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>53</v>
+        <v>1128</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1021</v>
+        <v>1137</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>975</v>
+        <v>1170</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1021</v>
+        <v>1137</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
         <v>1173</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1039</v>
+        <v>1137</v>
       </c>
       <c r="L256" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>1175</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H257" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H257" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="I257" s="5"/>
       <c r="J257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1039</v>
+        <v>1137</v>
       </c>
       <c r="L257" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H258" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H258" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="I258" s="5"/>
       <c r="J258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1039</v>
+        <v>1137</v>
       </c>
       <c r="L258" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>1179</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>975</v>
+        <v>1128</v>
       </c>
       <c r="I259" s="5"/>
       <c r="J259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K259" s="5" t="s">
-        <v>984</v>
+        <v>1137</v>
       </c>
       <c r="L259" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1056</v>
+        <v>1182</v>
       </c>
       <c r="I260" s="5"/>
       <c r="J260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1059</v>
+        <v>1137</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H261" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H261" s="5" t="s">
+        <v>1185</v>
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K261" s="5" t="s">
-        <v>984</v>
+        <v>1137</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>987</v>
+        <v>1128</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K262" s="5" t="s">
-        <v>984</v>
+        <v>1137</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1188</v>
+        <v>1158</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1059</v>
+        <v>1137</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1087</v>
+        <v>1158</v>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K264" s="5" t="s">
+        <v>1137</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K265" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K265" s="5" t="s">
+        <v>1194</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H266" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H266" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1100</v>
+        <v>1137</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H267" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H267" s="5" t="s">
+        <v>1170</v>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1197</v>
+        <v>1137</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="L268" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D270" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D270" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E270" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G270" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G270" s="5" t="s">
+        <v>1206</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1205</v>
-[...5 lines deleted...]
-        </is>
+        <v>1207</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J270" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1207</v>
-[...1 lines deleted...]
-      <c r="M270" s="5"/>
+        <v>1210</v>
+      </c>
+      <c r="M270" s="5" t="s">
+        <v>1211</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H272" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H272" s="5" t="s">
+        <v>521</v>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H273" s="5" t="s">
-        <v>1214</v>
+      <c r="H273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1111</v>
+        <v>1203</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H275" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H275" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1219</v>
+        <v>1203</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>914</v>
+        <v>1158</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K278" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K279" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K280" s="5" t="s">
-        <v>996</v>
+        <v>1231</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K281" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H282" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H282" s="5" t="s">
+        <v>1235</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K282" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K283" s="5" t="s">
-        <v>996</v>
+        <v>1203</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H284" s="5" t="s">
+        <v>1240</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>996</v>
+        <v>1231</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H285" s="5" t="s">
+        <v>1243</v>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>996</v>
+        <v>1244</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H286" s="5" t="s">
-        <v>975</v>
+      <c r="H286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1021</v>
+        <v>1244</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1041</v>
+        <v>1248</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H287" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H287" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1039</v>
+        <v>1244</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H288" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H288" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>987</v>
+        <v>1158</v>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H291" s="5" t="s">
-        <v>987</v>
+      <c r="H291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1059</v>
+        <v>1244</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K292" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K292" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K293" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K293" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K294" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K294" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H295" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H295" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1200</v>
+        <v>1244</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H296" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H296" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I296" s="5"/>
       <c r="J296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1200</v>
+        <v>1231</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H297" s="5" t="s">
-        <v>1264</v>
+      <c r="H297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1009</v>
+        <v>1269</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H298" s="5" t="s">
-        <v>1264</v>
+      <c r="H298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K299" s="5" t="s">
-        <v>996</v>
+        <v>1269</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H300" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H300" s="5" t="s">
+        <v>1276</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K300" s="5" t="s">
-        <v>996</v>
+        <v>1244</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K301" s="5" t="s">
-        <v>996</v>
+        <v>1244</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1039</v>
+        <v>1281</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>975</v>
+        <v>1158</v>
       </c>
       <c r="I303" s="5"/>
       <c r="J303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K303" s="5" t="s">
-        <v>980</v>
+        <v>1281</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H304" s="5" t="s">
-        <v>975</v>
+      <c r="H304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1059</v>
+        <v>1281</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1059</v>
+        <v>1281</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H306" s="5" t="s">
-        <v>1283</v>
+      <c r="H306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I306" s="5"/>
       <c r="J306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K306" s="5" t="s">
-        <v>984</v>
+        <v>1281</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H307" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H307" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K307" s="5" t="s">
-        <v>984</v>
+        <v>1281</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K308" s="5" t="s">
-        <v>984</v>
+        <v>1281</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H309" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H309" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1059</v>
+        <v>1281</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H310" s="5" t="s">
-        <v>1087</v>
+      <c r="H310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K310" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K310" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H311" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H311" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I311" s="5"/>
       <c r="J311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K311" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K311" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="B312" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H312" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H312" s="5" t="s">
+        <v>1302</v>
       </c>
       <c r="I312" s="5"/>
       <c r="J312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K312" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K312" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="M312" s="5"/>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I313" s="5"/>
       <c r="J313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K313" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K313" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I314" s="5"/>
       <c r="J314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K314" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K314" s="5" t="s">
+        <v>1307</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H315" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H315" s="5" t="s">
+        <v>1302</v>
       </c>
       <c r="I315" s="5"/>
       <c r="J315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K315" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K315" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="M315" s="5"/>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H316" s="5" t="s">
-        <v>1304</v>
+      <c r="H316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I316" s="5"/>
       <c r="J316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K316" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K316" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
       <c r="M316" s="5"/>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="B317" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H317" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H317" s="5" t="s">
+        <v>1314</v>
       </c>
       <c r="I317" s="5"/>
       <c r="J317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K317" s="5" t="s">
-        <v>1100</v>
+        <v>1244</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="M317" s="5"/>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="B318" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H318" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H318" s="5" t="s">
+        <v>1317</v>
       </c>
       <c r="I318" s="5"/>
       <c r="J318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1200</v>
+        <v>1244</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1309</v>
+        <v>1318</v>
       </c>
       <c r="M318" s="5"/>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1310</v>
+        <v>1319</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H319" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H319" s="5" t="s">
+        <v>1317</v>
       </c>
       <c r="I319" s="5"/>
       <c r="J319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K319" s="5" t="s">
-        <v>996</v>
+        <v>1244</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1311</v>
+        <v>1320</v>
       </c>
       <c r="M319" s="5"/>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1312</v>
+        <v>1321</v>
       </c>
       <c r="B320" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H320" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H320" s="5" t="s">
+        <v>1322</v>
       </c>
       <c r="I320" s="5"/>
       <c r="J320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K320" s="5" t="s">
-        <v>996</v>
+        <v>1244</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="M320" s="5"/>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I321" s="5"/>
       <c r="J321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K321" s="5" t="s">
-        <v>996</v>
+        <v>1244</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="M321" s="5"/>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H322" s="5" t="s">
-        <v>1317</v>
+      <c r="H322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I322" s="5"/>
       <c r="J322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1021</v>
+        <v>1244</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="M322" s="5"/>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H323" s="5" t="s">
-        <v>1320</v>
+      <c r="H323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I323" s="5"/>
       <c r="J323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K323" s="5" t="s">
-        <v>1021</v>
+        <v>1244</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="M323" s="5"/>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H324" s="5" t="s">
-        <v>53</v>
+      <c r="H324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I324" s="5"/>
       <c r="J324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K324" s="5" t="s">
-        <v>1021</v>
+        <v>1244</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="M324" s="5"/>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>1324</v>
+        <v>1332</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1325</v>
+        <v>1276</v>
       </c>
       <c r="I325" s="5"/>
       <c r="J325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K325" s="5" t="s">
-        <v>1021</v>
+        <v>1281</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1326</v>
+        <v>1333</v>
       </c>
       <c r="M325" s="5"/>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1327</v>
+        <v>1334</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I326" s="5"/>
       <c r="J326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K326" s="5" t="s">
-        <v>1036</v>
+        <v>1244</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="M326" s="5"/>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>975</v>
+        <v>1317</v>
       </c>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K327" s="5" t="s">
-        <v>1039</v>
+        <v>1244</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="M327" s="5"/>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>975</v>
+        <v>1276</v>
       </c>
       <c r="I328" s="5"/>
       <c r="J328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K328" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="M328" s="5"/>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I329" s="5"/>
       <c r="J329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K329" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
       <c r="M329" s="5"/>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K330" s="5" t="s">
-        <v>1059</v>
+        <v>1244</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
       <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H331" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H331" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I331" s="5"/>
       <c r="J331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K331" s="5" t="s">
-        <v>1059</v>
+        <v>1244</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
       <c r="M331" s="5"/>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>975</v>
+        <v>1158</v>
       </c>
       <c r="I332" s="5"/>
       <c r="J332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K332" s="5" t="s">
-        <v>1059</v>
+        <v>1244</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1340</v>
+        <v>1347</v>
       </c>
       <c r="M332" s="5"/>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H333" s="5" t="s">
-        <v>1068</v>
+      <c r="H333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I333" s="5"/>
       <c r="J333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K333" s="5" t="s">
-        <v>1059</v>
+        <v>1244</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="M333" s="5"/>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D334" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D334" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E334" s="5" t="s">
+        <v>1351</v>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G334" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G334" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H334" s="5" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J334" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>984</v>
+        <v>1355</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>1344</v>
-[...1 lines deleted...]
-      <c r="M334" s="5"/>
+        <v>1356</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>1357</v>
+      </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>1345</v>
+        <v>1358</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>1056</v>
+        <v>1317</v>
       </c>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K335" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>1346</v>
+        <v>1359</v>
       </c>
       <c r="M335" s="5"/>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1347</v>
+        <v>1360</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I336" s="5"/>
       <c r="J336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K336" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1348</v>
+        <v>1361</v>
       </c>
       <c r="M336" s="5"/>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1349</v>
+        <v>1362</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H337" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H337" s="5" t="s">
+        <v>1276</v>
       </c>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K337" s="5" t="s">
-        <v>984</v>
+        <v>1244</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1350</v>
+        <v>1363</v>
       </c>
       <c r="M337" s="5"/>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>1351</v>
+        <v>1364</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I338" s="5"/>
       <c r="J338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K338" s="5" t="s">
-        <v>1352</v>
+        <v>1244</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>1353</v>
+        <v>1365</v>
       </c>
       <c r="M338" s="5"/>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1354</v>
+        <v>1366</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K339" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K339" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>1355</v>
+        <v>1367</v>
       </c>
       <c r="M339" s="5"/>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>1356</v>
+        <v>1368</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H340" s="5" t="s">
-        <v>1357</v>
+      <c r="H340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K340" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K340" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>1358</v>
+        <v>1369</v>
       </c>
       <c r="M340" s="5"/>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1359</v>
+        <v>1370</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H341" s="5" t="s">
-        <v>987</v>
+      <c r="H341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K341" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K341" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L341" s="6" t="s">
-        <v>1360</v>
+        <v>1371</v>
       </c>
       <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1361</v>
+        <v>1372</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K342" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K342" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
       <c r="M342" s="5"/>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1363</v>
+        <v>1374</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C343" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H343" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H343" s="5" t="s">
+        <v>1317</v>
       </c>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K343" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K343" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>1364</v>
+        <v>1375</v>
       </c>
       <c r="M343" s="5"/>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1365</v>
+        <v>1376</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I344" s="5"/>
       <c r="J344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K344" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K344" s="5" t="s">
+        <v>1281</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>1366</v>
+        <v>1377</v>
       </c>
       <c r="M344" s="5"/>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>1367</v>
+        <v>1378</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H345" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H345" s="5" t="s">
+        <v>1379</v>
       </c>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K345" s="5" t="s">
-        <v>1368</v>
+        <v>1281</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>1369</v>
+        <v>1380</v>
       </c>
       <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>1370</v>
+        <v>1381</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K346" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K346" s="5" t="s">
+        <v>1382</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>1371</v>
+        <v>1383</v>
       </c>
       <c r="M346" s="5"/>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>1372</v>
+        <v>1384</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H347" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H347" s="5" t="s">
+        <v>1385</v>
       </c>
       <c r="I347" s="5"/>
       <c r="J347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K347" s="5" t="s">
-        <v>996</v>
+      <c r="K347" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L347" s="6" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="M347" s="5"/>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H348" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H348" s="5" t="s">
+        <v>1385</v>
       </c>
       <c r="I348" s="5"/>
       <c r="J348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K348" s="5" t="s">
-        <v>996</v>
+      <c r="K348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="M348" s="5"/>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1376</v>
+        <v>1389</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H349" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H349" s="5" t="s">
+        <v>1385</v>
       </c>
       <c r="I349" s="5"/>
       <c r="J349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K349" s="5" t="s">
-        <v>996</v>
+      <c r="K349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L349" s="6" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
       <c r="M349" s="5"/>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K350" s="5" t="s">
-        <v>996</v>
+      <c r="K350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L350" s="6" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K351" s="5" t="s">
-        <v>996</v>
+      <c r="K351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L351" s="6" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="M351" s="5"/>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K352" s="5" t="s">
-        <v>996</v>
+      <c r="K352" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L352" s="6" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H353" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H353" s="5" t="s">
+        <v>1385</v>
       </c>
       <c r="I353" s="5"/>
       <c r="J353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K353" s="5" t="s">
-        <v>996</v>
+      <c r="K353" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L353" s="6" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K354" s="5" t="s">
-        <v>996</v>
+      <c r="K354" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L354" s="6" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>1388</v>
+        <v>1401</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K355" s="5" t="s">
-        <v>996</v>
+      <c r="K355" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L355" s="6" t="s">
-        <v>1389</v>
+        <v>1402</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>1390</v>
+        <v>1403</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K356" s="5" t="s">
-        <v>996</v>
+      <c r="K356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L356" s="6" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>1392</v>
+        <v>1405</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K357" s="5" t="s">
-        <v>996</v>
+      <c r="K357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L357" s="6" t="s">
-        <v>1393</v>
+        <v>1406</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>1394</v>
+        <v>1407</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K358" s="5" t="s">
-        <v>996</v>
+      <c r="K358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L358" s="6" t="s">
-        <v>1395</v>
+        <v>1408</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H359" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H359" s="5" t="s">
+        <v>1410</v>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K359" s="5" t="s">
-        <v>1021</v>
+      <c r="K359" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L359" s="6" t="s">
-        <v>1397</v>
+        <v>1411</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>1398</v>
+        <v>1412</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I360" s="5"/>
       <c r="J360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K360" s="5" t="s">
-        <v>1021</v>
+      <c r="K360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L360" s="6" t="s">
-        <v>1399</v>
+        <v>1413</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>1400</v>
+        <v>1414</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H361" s="5" t="s">
-        <v>1024</v>
+      <c r="H361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I361" s="5"/>
       <c r="J361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K361" s="5" t="s">
-        <v>1021</v>
+      <c r="K361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L361" s="6" t="s">
-        <v>1401</v>
+        <v>1415</v>
       </c>
       <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>1402</v>
+        <v>1416</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H362" s="5" t="s">
-        <v>1024</v>
+      <c r="H362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I362" s="5"/>
       <c r="J362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K362" s="5" t="s">
-        <v>1021</v>
+      <c r="K362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L362" s="6" t="s">
-        <v>1403</v>
+        <v>1417</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>1404</v>
+        <v>1418</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H363" s="5" t="s">
-        <v>53</v>
+      <c r="H363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K363" s="5" t="s">
-        <v>1021</v>
+      <c r="K363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L363" s="6" t="s">
-        <v>1405</v>
+        <v>1419</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>1406</v>
+        <v>1420</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>1407</v>
+        <v>1317</v>
       </c>
       <c r="I364" s="5"/>
       <c r="J364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K364" s="5" t="s">
-        <v>1021</v>
+      <c r="K364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L364" s="6" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="M364" s="5"/>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H365" s="5" t="s">
-        <v>975</v>
+      <c r="H365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I365" s="5"/>
       <c r="J365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K365" s="5" t="s">
-        <v>1021</v>
+      <c r="K365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L365" s="6" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="M365" s="5"/>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H366" s="5" t="s">
-        <v>1024</v>
+      <c r="H366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I366" s="5"/>
       <c r="J366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K366" s="5" t="s">
-        <v>1021</v>
+      <c r="K366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L366" s="6" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="M366" s="5"/>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H367" s="5" t="s">
-        <v>1031</v>
+      <c r="H367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I367" s="5"/>
       <c r="J367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K367" s="5" t="s">
-        <v>1021</v>
+      <c r="K367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L367" s="6" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>1415</v>
+        <v>1428</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H368" s="5" t="s">
-        <v>914</v>
+      <c r="H368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I368" s="5"/>
       <c r="J368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K368" s="5" t="s">
-        <v>1039</v>
+      <c r="K368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L368" s="6" t="s">
-        <v>1416</v>
+        <v>1429</v>
       </c>
       <c r="M368" s="5"/>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>1417</v>
+        <v>1430</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C369" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I369" s="5"/>
       <c r="J369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K369" s="5" t="s">
-        <v>1039</v>
+      <c r="K369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L369" s="6" t="s">
-        <v>1418</v>
+        <v>1431</v>
       </c>
       <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>1419</v>
+        <v>1432</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I370" s="5"/>
       <c r="J370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K370" s="5" t="s">
-        <v>1039</v>
+      <c r="K370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L370" s="6" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>1421</v>
+        <v>1434</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C371" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H371" s="5" t="s">
-        <v>975</v>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I371" s="5"/>
       <c r="J371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K371" s="5" t="s">
-        <v>1039</v>
+      <c r="K371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L371" s="6" t="s">
-        <v>1422</v>
+        <v>1435</v>
       </c>
       <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>1423</v>
+        <v>1436</v>
       </c>
       <c r="B372" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I372" s="5"/>
       <c r="J372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K372" s="5" t="s">
-        <v>1039</v>
+      <c r="K372" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L372" s="6" t="s">
-        <v>1424</v>
+        <v>1437</v>
       </c>
       <c r="M372" s="5"/>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>1425</v>
+        <v>1438</v>
       </c>
       <c r="B373" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H373" s="5" t="s">
-        <v>1426</v>
+      <c r="H373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I373" s="5"/>
       <c r="J373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K373" s="5" t="s">
-        <v>984</v>
+      <c r="K373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L373" s="6" t="s">
-        <v>1427</v>
+        <v>1439</v>
       </c>
       <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>1428</v>
+        <v>1440</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I374" s="5"/>
       <c r="J374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K374" s="5" t="s">
-        <v>984</v>
+      <c r="K374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L374" s="6" t="s">
-        <v>1429</v>
+        <v>1441</v>
       </c>
       <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>1430</v>
+        <v>1442</v>
       </c>
       <c r="B375" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I375" s="5"/>
       <c r="J375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K375" s="5" t="s">
-        <v>1247</v>
+      <c r="K375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L375" s="6" t="s">
-        <v>1431</v>
+        <v>1443</v>
       </c>
       <c r="M375" s="5"/>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>1432</v>
+        <v>1444</v>
       </c>
       <c r="B376" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I376" s="5"/>
       <c r="J376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K376" s="5" t="s">
-        <v>1247</v>
+      <c r="K376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L376" s="6" t="s">
-        <v>1433</v>
+        <v>1445</v>
       </c>
       <c r="M376" s="5"/>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>1434</v>
+        <v>1446</v>
       </c>
       <c r="B377" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C377" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I377" s="5"/>
       <c r="J377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K377" s="5" t="s">
-        <v>1059</v>
+      <c r="K377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L377" s="6" t="s">
-        <v>1435</v>
+        <v>1447</v>
       </c>
       <c r="M377" s="5"/>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>1436</v>
+        <v>1448</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C378" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H378" s="5" t="s">
-        <v>975</v>
+      <c r="H378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I378" s="5"/>
       <c r="J378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K378" s="5" t="s">
-        <v>1059</v>
+      <c r="K378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L378" s="6" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="M378" s="5"/>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C379" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H379" s="5" t="s">
-        <v>987</v>
+      <c r="H379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I379" s="5"/>
       <c r="J379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K379" s="5" t="s">
-        <v>984</v>
+        <v>1451</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="M379" s="5"/>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>1440</v>
+        <v>1453</v>
       </c>
       <c r="B380" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C380" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H380" s="5" t="s">
-        <v>975</v>
+      <c r="H380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I380" s="5"/>
       <c r="J380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K380" s="5" t="s">
-        <v>984</v>
+      <c r="K380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L380" s="6" t="s">
-        <v>1441</v>
+        <v>1454</v>
       </c>
       <c r="M380" s="5"/>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>1442</v>
+        <v>1455</v>
       </c>
       <c r="B381" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H381" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H381" s="5" t="s">
+        <v>1456</v>
       </c>
       <c r="I381" s="5"/>
       <c r="J381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L381" s="6" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="M381" s="5"/>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="B382" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D382" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D382" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E382" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H382" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H382" s="5" t="s">
+        <v>1459</v>
       </c>
       <c r="I382" s="5"/>
-      <c r="J382" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J382" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K382" s="5" t="s">
+        <v>1460</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>1445</v>
-[...1 lines deleted...]
-      <c r="M382" s="5"/>
+        <v>1461</v>
+      </c>
+      <c r="M382" s="5" t="s">
+        <v>1462</v>
+      </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
       <c r="B383" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H383" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H383" s="5" t="s">
+        <v>1158</v>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K383" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K383" s="5" t="s">
+        <v>1464</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>1447</v>
+        <v>1465</v>
       </c>
       <c r="M383" s="5"/>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>1448</v>
+        <v>1466</v>
       </c>
       <c r="B384" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I384" s="5"/>
       <c r="J384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K384" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K384" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>1449</v>
+        <v>1468</v>
       </c>
       <c r="M384" s="5"/>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>1450</v>
+        <v>1469</v>
       </c>
       <c r="B385" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I385" s="5"/>
       <c r="J385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K385" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K385" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>1451</v>
+        <v>1470</v>
       </c>
       <c r="M385" s="5"/>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>1452</v>
+        <v>1471</v>
       </c>
       <c r="B386" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I386" s="5"/>
       <c r="J386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K386" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K386" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>1453</v>
+        <v>1472</v>
       </c>
       <c r="M386" s="5"/>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>1454</v>
+        <v>1473</v>
       </c>
       <c r="B387" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I387" s="5"/>
       <c r="J387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K387" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K387" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>1455</v>
+        <v>1474</v>
       </c>
       <c r="M387" s="5"/>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>1456</v>
+        <v>1475</v>
       </c>
       <c r="B388" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I388" s="5"/>
       <c r="J388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K388" s="5" t="s">
-        <v>1100</v>
+        <v>1467</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>1457</v>
+        <v>1476</v>
       </c>
       <c r="M388" s="5"/>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>1458</v>
+        <v>1477</v>
       </c>
       <c r="B389" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I389" s="5"/>
       <c r="J389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K389" s="5" t="s">
-        <v>1100</v>
+        <v>1467</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>1459</v>
+        <v>1478</v>
       </c>
       <c r="M389" s="5"/>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>1460</v>
+        <v>1479</v>
       </c>
       <c r="B390" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K390" s="5" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>1462</v>
+        <v>1480</v>
       </c>
       <c r="M390" s="5"/>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>1463</v>
+        <v>1481</v>
       </c>
       <c r="B391" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I391" s="5"/>
       <c r="J391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K391" s="5" t="s">
-        <v>1200</v>
+        <v>1467</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>1464</v>
+        <v>1482</v>
       </c>
       <c r="M391" s="5"/>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>1465</v>
+        <v>1483</v>
       </c>
       <c r="B392" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I392" s="5"/>
       <c r="J392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K392" s="5" t="s">
-        <v>1209</v>
+        <v>1467</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>1466</v>
+        <v>1484</v>
       </c>
       <c r="M392" s="5"/>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>1467</v>
+        <v>1485</v>
       </c>
       <c r="B393" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H393" s="5" t="s">
-        <v>1468</v>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I393" s="5"/>
       <c r="J393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K393" s="5" t="s">
-        <v>1021</v>
+        <v>1486</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>1469</v>
+        <v>1487</v>
       </c>
       <c r="M393" s="5"/>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>1470</v>
+        <v>1488</v>
       </c>
       <c r="B394" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H394" s="5" t="s">
-        <v>53</v>
+      <c r="H394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I394" s="5"/>
       <c r="J394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K394" s="5" t="s">
-        <v>1021</v>
+        <v>1489</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>1471</v>
+        <v>1490</v>
       </c>
       <c r="M394" s="5"/>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>1472</v>
+        <v>1491</v>
       </c>
       <c r="B395" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H395" s="5" t="s">
-        <v>1473</v>
+      <c r="H395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I395" s="5"/>
       <c r="J395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K395" s="5" t="s">
-        <v>1039</v>
+        <v>1492</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>1474</v>
+        <v>1493</v>
       </c>
       <c r="M395" s="5"/>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>1475</v>
+        <v>1494</v>
       </c>
       <c r="B396" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I396" s="5"/>
       <c r="J396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K396" s="5" t="s">
-        <v>1476</v>
+        <v>1495</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>1477</v>
+        <v>1496</v>
       </c>
       <c r="M396" s="5"/>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>1478</v>
+        <v>1497</v>
       </c>
       <c r="B397" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I397" s="5"/>
       <c r="J397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K397" s="5" t="s">
-        <v>984</v>
+        <v>1495</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>1479</v>
+        <v>1498</v>
       </c>
       <c r="M397" s="5"/>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>1480</v>
+        <v>1499</v>
       </c>
       <c r="B398" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I398" s="5"/>
       <c r="J398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K398" s="5" t="s">
-        <v>984</v>
+        <v>1495</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>1481</v>
+        <v>1500</v>
       </c>
       <c r="M398" s="5"/>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>1482</v>
+        <v>1501</v>
       </c>
       <c r="B399" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I399" s="5"/>
       <c r="J399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K399" s="5" t="s">
-        <v>984</v>
+        <v>1495</v>
       </c>
       <c r="L399" s="6" t="s">
-        <v>1483</v>
+        <v>1502</v>
       </c>
       <c r="M399" s="5"/>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>1484</v>
+        <v>1503</v>
       </c>
       <c r="B400" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I400" s="5"/>
       <c r="J400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K400" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K400" s="5" t="s">
+        <v>1495</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>1485</v>
+        <v>1504</v>
       </c>
       <c r="M400" s="5"/>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>1486</v>
+        <v>1505</v>
       </c>
       <c r="B401" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I401" s="5"/>
       <c r="J401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K401" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K401" s="5" t="s">
+        <v>1495</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>1487</v>
+        <v>1506</v>
       </c>
       <c r="M401" s="5"/>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>1488</v>
+        <v>1507</v>
       </c>
       <c r="B402" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I402" s="5"/>
       <c r="J402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K402" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K402" s="5" t="s">
+        <v>1495</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>1489</v>
+        <v>1508</v>
       </c>
       <c r="M402" s="5"/>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>1490</v>
+        <v>1509</v>
       </c>
       <c r="B403" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I403" s="5"/>
       <c r="J403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K403" s="5" t="s">
-        <v>1100</v>
+        <v>1495</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>1491</v>
+        <v>1510</v>
       </c>
       <c r="M403" s="5"/>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>1492</v>
+        <v>1511</v>
       </c>
       <c r="B404" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I404" s="5"/>
       <c r="J404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K404" s="5" t="s">
-        <v>1100</v>
+        <v>1495</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>1493</v>
+        <v>1512</v>
       </c>
       <c r="M404" s="5"/>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>1494</v>
+        <v>1513</v>
       </c>
       <c r="B405" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D405" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D405" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E405" s="5" t="s">
+        <v>1514</v>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G405" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G405" s="5" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H405" s="5" t="s">
+        <v>1516</v>
       </c>
       <c r="I405" s="5"/>
-      <c r="J405" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J405" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>1495</v>
+        <v>1517</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="M405" s="5"/>
+        <v>1518</v>
+      </c>
+      <c r="M405" s="5" t="s">
+        <v>1519</v>
+      </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>1497</v>
+        <v>1520</v>
       </c>
       <c r="B406" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D406" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D406" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G406" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G406" s="5" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H406" s="5" t="s">
+        <v>1522</v>
+      </c>
+      <c r="I406" s="5" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J406" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>1200</v>
+        <v>1524</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>1498</v>
-[...1 lines deleted...]
-      <c r="M406" s="5"/>
+        <v>1525</v>
+      </c>
+      <c r="M406" s="5" t="s">
+        <v>1526</v>
+      </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>1499</v>
+        <v>1527</v>
       </c>
       <c r="B407" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D407" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D407" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="E407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G407" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G407" s="5" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H407" s="5" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I407" s="5" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J407" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>1200</v>
+        <v>1531</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="M407" s="5"/>
+        <v>1532</v>
+      </c>
+      <c r="M407" s="5" t="s">
+        <v>1533</v>
+      </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>1501</v>
+        <v>1534</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>974</v>
+        <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D408" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D408" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E408" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H408" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H408" s="5" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I408" s="5" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J408" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>1200</v>
+        <v>1537</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>1502</v>
-[...1 lines deleted...]
-      <c r="M408" s="5"/>
+        <v>1538</v>
+      </c>
+      <c r="M408" s="5" t="s">
+        <v>1539</v>
+      </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>1503</v>
+        <v>1540</v>
       </c>
       <c r="B409" s="5" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H409" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H409" s="5" t="s">
+        <v>1541</v>
       </c>
       <c r="I409" s="5"/>
       <c r="J409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K409" s="5" t="s">
-        <v>1111</v>
+        <v>1542</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>1504</v>
+        <v>1543</v>
       </c>
       <c r="M409" s="5"/>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>1505</v>
+        <v>1544</v>
       </c>
       <c r="B410" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C410" s="5" t="s">
-        <v>363</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>16</v>
+      </c>
+      <c r="D410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H410" s="5" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="H410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I410" s="5"/>
+      <c r="J410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K410" s="5" t="s">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>1509</v>
-[...3 lines deleted...]
-      </c>
+        <v>1546</v>
+      </c>
+      <c r="M410" s="5"/>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B411" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>363</v>
-[...20 lines deleted...]
-        <v>365</v>
+        <v>16</v>
+      </c>
+      <c r="D411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I411" s="5"/>
+      <c r="J411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K411" s="5" t="s">
-        <v>1515</v>
+        <v>1545</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>1516</v>
-[...3 lines deleted...]
-      </c>
+        <v>1548</v>
+      </c>
+      <c r="M411" s="5"/>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>1518</v>
+        <v>1549</v>
       </c>
       <c r="B412" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>1519</v>
-[...20 lines deleted...]
-        <v>1524</v>
+        <v>16</v>
+      </c>
+      <c r="D412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I412" s="5"/>
+      <c r="J412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K412" s="5" t="s">
-        <v>1525</v>
+        <v>1545</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>1526</v>
-[...3 lines deleted...]
-      </c>
+        <v>1550</v>
+      </c>
+      <c r="M412" s="5"/>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>1528</v>
+        <v>1551</v>
       </c>
       <c r="B413" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>840</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>16</v>
+      </c>
+      <c r="D413" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>1529</v>
-[...5 lines deleted...]
-        <v>1531</v>
+        <v>1552</v>
+      </c>
+      <c r="I413" s="5"/>
+      <c r="J413" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K413" s="5" t="s">
-        <v>1532</v>
+        <v>1545</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>1533</v>
-[...3 lines deleted...]
-      </c>
+        <v>1553</v>
+      </c>
+      <c r="M413" s="5"/>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>1535</v>
+        <v>1554</v>
       </c>
       <c r="B414" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C414" s="5" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="D414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="s">
-        <v>1537</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>1555</v>
+      </c>
+      <c r="I414" s="5"/>
+      <c r="J414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K414" s="5" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>1540</v>
-[...3 lines deleted...]
-      </c>
+        <v>1557</v>
+      </c>
+      <c r="M414" s="5"/>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>1542</v>
+        <v>1558</v>
       </c>
       <c r="B415" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>1543</v>
+        <v>16</v>
+      </c>
+      <c r="D415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G415" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I415" s="5"/>
+      <c r="J415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K415" s="5" t="s">
-        <v>1547</v>
+        <v>1559</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>1548</v>
-[...3 lines deleted...]
-      </c>
+        <v>1560</v>
+      </c>
+      <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>1550</v>
+        <v>1561</v>
       </c>
       <c r="B416" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>1551</v>
+        <v>16</v>
+      </c>
+      <c r="D416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G416" s="5" t="s">
-[...3 lines deleted...]
-        <v>1553</v>
+      <c r="G416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I416" s="5"/>
-      <c r="J416" s="5" t="s">
-        <v>57</v>
+      <c r="J416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K416" s="5" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>1555</v>
-[...3 lines deleted...]
-      </c>
+        <v>1562</v>
+      </c>
+      <c r="M416" s="5"/>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>16</v>
+      </c>
+      <c r="D417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H417" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I417" s="5" t="s">
+      <c r="H417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I417" s="5"/>
+      <c r="J417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K417" s="5" t="s">
         <v>1559</v>
       </c>
-      <c r="J417" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L417" s="6" t="s">
-        <v>1561</v>
-[...3 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="M417" s="5"/>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="5" t="s">
-        <v>1564</v>
+        <v>16</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>935</v>
-[...4 lines deleted...]
-        </is>
+        <v>521</v>
+      </c>
+      <c r="E418" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="I418" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="J418" s="5" t="s">
-        <v>944</v>
+        <v>1568</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="M418" s="5" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>62</v>
+        <v>1573</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>257</v>
+        <v>17</v>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="J419" s="5" t="s">
-        <v>944</v>
+        <v>1568</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="M419" s="5" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>363</v>
+        <v>1574</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>1578</v>
+        <v>521</v>
+      </c>
+      <c r="E420" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F420" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G420" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H420" s="5" t="s">
-        <v>1579</v>
-[...1 lines deleted...]
-      <c r="I420" s="5"/>
+        <v>1581</v>
+      </c>
+      <c r="I420" s="5" t="s">
+        <v>1582</v>
+      </c>
       <c r="J420" s="5" t="s">
-        <v>365</v>
+        <v>1583</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>376</v>
+        <v>1574</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>1584</v>
+        <v>521</v>
       </c>
       <c r="E421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F421" s="5" t="s">
-        <v>1585</v>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H421" s="5" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="I421" s="5" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="J421" s="5" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>1594</v>
-[...4 lines deleted...]
-        </is>
+        <v>1595</v>
+      </c>
+      <c r="E422" s="5" t="s">
+        <v>1596</v>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="J422" s="5" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>1602</v>
+        <v>16</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>1603</v>
+        <v>521</v>
       </c>
       <c r="E423" s="5" t="s">
         <v>1604</v>
       </c>
-      <c r="F423" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F423" s="5" t="s">
+        <v>1605</v>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>1605</v>
-[...1 lines deleted...]
-      <c r="I423" s="5" t="s">
         <v>1606</v>
       </c>
+      <c r="I423" s="5"/>
       <c r="J423" s="5" t="s">
+        <v>1568</v>
+      </c>
+      <c r="K423" s="5" t="s">
         <v>1607</v>
       </c>
-      <c r="K423" s="5" t="s">
+      <c r="L423" s="6" t="s">
         <v>1608</v>
       </c>
-      <c r="L423" s="6" t="s">
+      <c r="M423" s="5" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>62</v>
+        <v>1611</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>1571</v>
-[...1 lines deleted...]
-      <c r="E424" s="5" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E424" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F424" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G424" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H424" s="5" t="s">
         <v>1612</v>
       </c>
-      <c r="F424" s="5" t="s">
+      <c r="I424" s="5" t="s">
         <v>1613</v>
       </c>
-      <c r="G424" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I424" s="5" t="s">
+      <c r="J424" s="5" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K424" s="5" t="s">
         <v>1614</v>
       </c>
-      <c r="J424" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K424" s="5" t="s">
+      <c r="L424" s="6" t="s">
         <v>1615</v>
       </c>
-      <c r="L424" s="6" t="s">
+      <c r="M424" s="5" t="s">
         <v>1616</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>840</v>
+        <v>1618</v>
       </c>
       <c r="D425" s="5" t="s">
-        <v>964</v>
+        <v>146</v>
       </c>
       <c r="E425" s="5" t="s">
-        <v>257</v>
+        <v>1619</v>
       </c>
       <c r="F425" s="5" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H425" s="5" t="s">
-        <v>1620</v>
+      <c r="H425" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I425" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="J425" s="5" t="s">
         <v>1622</v>
       </c>
       <c r="K425" s="5" t="s">
         <v>1623</v>
       </c>
       <c r="L425" s="6" t="s">
         <v>1624</v>
       </c>
       <c r="M425" s="5" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
         <v>1626</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
-        <v>840</v>
+        <v>438</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>376</v>
+        <v>424</v>
       </c>
       <c r="E426" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="F426" s="5" t="s">
         <v>1628</v>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="I426" s="5" t="s">
         <v>1630</v>
       </c>
       <c r="J426" s="5" t="s">
         <v>1631</v>
       </c>
       <c r="K426" s="5" t="s">
         <v>1632</v>
       </c>
       <c r="L426" s="6" t="s">
         <v>1633</v>
       </c>
       <c r="M426" s="5" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
         <v>1635</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D427" s="5" t="s">
         <v>1636</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E427" s="5" t="s">
         <v>1637</v>
       </c>
-      <c r="F427" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F427" s="5" t="s">
+        <v>1638</v>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>1638</v>
+        <v>1128</v>
       </c>
       <c r="I427" s="5" t="s">
         <v>1639</v>
       </c>
       <c r="J427" s="5" t="s">
-        <v>127</v>
+        <v>1583</v>
       </c>
       <c r="K427" s="5" t="s">
         <v>1640</v>
       </c>
       <c r="L427" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="M427" s="5" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="428">
-      <c r="A428" s="5" t="s">
+      <c r="A428" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B428" s="5" t="s">
         <v>1643</v>
       </c>
-      <c r="B428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C428" s="5" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>1644</v>
+      </c>
+      <c r="D428" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>1644</v>
-[...1 lines deleted...]
-      <c r="I428" s="5"/>
+        <v>1645</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>1646</v>
+      </c>
       <c r="J428" s="5" t="s">
-        <v>1645</v>
-[...2 lines deleted...]
-        <v>1646</v>
+        <v>149</v>
+      </c>
+      <c r="K428" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L428" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="M428" s="5" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="429">
-      <c r="A429" s="5" t="n">
-        <v>1949</v>
+      <c r="A429" s="5" t="s">
+        <v>1649</v>
       </c>
       <c r="B429" s="5" t="s">
-        <v>1649</v>
+        <v>14</v>
       </c>
       <c r="C429" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E429" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F429" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G429" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H429" s="5" t="s">
         <v>1650</v>
       </c>
-      <c r="D429" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H429" s="5" t="s">
+      <c r="I429" s="5" t="s">
         <v>1651</v>
       </c>
-      <c r="I429" s="5" t="s">
+      <c r="J429" s="5" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K429" s="5" t="s">
         <v>1652</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="L429" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="M429" s="5" t="s">
         <v>1654</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>