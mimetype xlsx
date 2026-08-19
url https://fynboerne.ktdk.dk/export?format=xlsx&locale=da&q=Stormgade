--- v1 (2026-07-02)
+++ v2 (2026-08-19)
@@ -5754,64 +5754,65 @@
   <si>
     <t>Elise sender en fin indbydelse til en "rout". Elise har meddelt, at Peter næppe kommer, da han maler sædemand og landskabet forandrer sig hele tiden. Hun har være hos Johannes V's og spille bridge. Wald. Davidsen og frue har være på besøg for at de på værker. Derudover forskellige oplysninger om andre billedet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yeb7</t>
   </si>
   <si>
     <t>Fredag Aften
 Kære Per!
 Indlagt sendes dig en højst fornem Indbydelse, ved du hvad en "rout" er, det er vist noget meget lidt og fin Mad. Naa jeg har takket for mit vedkommende og sagt, at du kom næppe, da du maler Sædemand og Landskabet forandrer sig o.s.v.,, men du kan jo svare for dig selv. Men gid Fanden havde den rout ; hvad skal vi gi? Et Bilde er for meget; havde du dog bare lavet saadan en lille Krukke som Hans's som jeg kunde sætte Blomster i, men jeg hitter vel nok paa noget andet. Jeg var jo hos Johannes V's i Tirsdags i den blaa Silkes, du kan tro, den virkede. Jeg spillede Bridge med Joh. V., Kisse Larsen og Sagfører Henning. Det er hos Lützhøfts, vi har været sammen med dem for et Par Aar siden. 
 Wald. Davidsen og Frue var her igaar; det er nogle slemme Vrøvlehoveder. De saa først, hvad der var her hjemme, og saa gik vi paa Atelieret. De fik saa Figurerne fra Pompej hjem, og nu tror jeg, de vil have det, i Steden for det andet, jeg har sagt han kunde faa det for samme Pris. "Terrassen" har jeg bedt ham om at sende op til Fru Vige, hun kan tillige faa Køge Landevej og et Par smaa Billeder. Hør engang har du husket at spørge efter mine Bøger, som blev liggende i Tanker i Toget? Jeg har været hos tante Sine med to stegte Dueunger, dem var hun glad for. 
 Kærlig Hilsen fra os alle
 Din hengivne 
 Elise</t>
   </si>
   <si>
     <t>1919-05-11</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Bodild Holstein
-Grethe Jungstedt
+    <t>Grethe Jungstedt
+Bodil Larsen
+Mads Larsen
 Thyra Larsen
-Thøger  Larsen</t>
-[...3 lines deleted...]
-Landinspektøren og Mads kendes ikke.</t>
+Thøger  Larsen
+Christian Aaberg</t>
+  </si>
+  <si>
+    <t>Landinspektøren var Thøger Larsens tidligere chef, Christian Peter Aaberg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3807</t>
   </si>
   <si>
-    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodild og Mads, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
+    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodil og Mads Larsen, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhKW</t>
   </si>
   <si>
     <t>[Øverst s. 1 er med blyant skrevet:] Elle
 Maj 1919
 [Herefter med sort blæk:]
 Kære lille Lugge!
 Idet jeg sender dig mange mange Lykønskninger på mit allerfineste Brevpapir, som du kender min økonomiske Sans nok til at vide at det er et ikke ringe Offer, der derfor i Reglen bliver forbeholdt Breve som jeg skal gøre et godt Indtryk på, hvis de ikke har det i Forvejen, når de nemlig ikke kender mig, f. Eks. svare på Advertissementer, så det bliver fordelagtigt og bøder på mulige Mangler i Stilen. - - -
 (Vejret vil jeg nu ikke skrive om, skønt det er fristende, når det er noget så guddommeligt som det er i disse Dage, - jeres Have er nok bedårende med Zwibler og Fuglesang og Børnevrimmel, - gid jeg var der, - men jeg tjener så mange Penge nu, at jeg ikke har Raad til at lade være med det. Den Gang, jeg var fattig, kunde jeg komme og gå som jeg vilde. - Nå, jeg har da med Drikkepenge og varm Mad på Hjemrejsen og Mine med gjort en Rejse på 70 Kr. 39 Øre i Paasken. Men den var alle Pengene Vejr, - nej værd!! (Det var uforvarende og ikke af min ellers medfødte Vittighed, det "Vejr". - ) Det var knusende sødt i Lemvig og Lugge helt mellem os sagt, Th. var mægtig glad ved mig, men han bar det som en Mand, undtagen en enkelt Gang. Jeg synes også Opsynet var endnu skarpere end i fjor, - men derfor kan vi jo godt indkassere lidt Ædelhed. Mine var forresten også en elendig Makker. Men det var yndigt at være der og Thøger var akkurat ligesom i fjor - stampede ud og ind efter Bøger, som vi skulde se og ind og stoppe Pibe og på Lur efter en Myg og gik jo ellers op i at more os. Vi var den første Dag uden Kone på Gjeller Odde, hos Bodild, hvor vi drak Kaffe, så til Ma-a-ds hvor vi fik Chokolade og Kaffe - der har været Konfirmation og vi beså de rørende Gaver, og Mads førte os ud i Hønsehuset og Materialhuset - vi så også alle 10 Unger - i Anl. af Konfirm. var de knap så snottede som i fjor og meget søde. Så gik vi til Bodild og spiste til Aften og sad så sødt bænket der i den lille gamle Stue, - Thøger var så inderligt lykkelig ved at sidder der. - En anden Dag var vi i Kappelskoven m. Kone, sylende ["m. Kone, sylende" indsat over linjen] - den er som en Æventyr og 1ste Paaskedag, da det stormede var vi med Toget ud til Strande ved, Fæhring Sø og ude ved Vesterhavet. I Guder som det pjaskede og Sandet føg om Ørerne - men bag efter lå vi i Klitterne i Læ og Sol. Men Konen var så ekstra sylende den Dag. - Hun var meget sylende og skønt hun jo er så venlig og gæstfri, så kan man ikke nægte at hun virker bedst, når hun ikke er der. - Så spillede vi L'hombre en Aften, Th., jeg og Landinspektøren - uha, hvor vi morede os - og Skak de andre Aftner og Billard en Gang. Vi var der 5 Dage, men de fløj. Vi så også i Kiggert på Plænen Saturn [tegning] 
 [Indsat øverst s. 1:] Dato behøves da ikke når det er Dagen før din Fødselsdag, - det er så meget Ulejlighed med de Datoer.
 [Indsat øverst s. 1; på tværs:] Nu kun 1000 Hilsner. Elle
 [Indsat i venstre margen s. 1; på tværs:] Tillykke fra Grethe.</t>
   </si>
   <si>
     <t>1920-1927</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Stormgade, København</t>
   </si>
   <si>