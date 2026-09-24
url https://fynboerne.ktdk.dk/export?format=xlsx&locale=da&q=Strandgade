--- v1 (2026-06-23)
+++ v2 (2026-09-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1191" uniqueCount="645" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1211" uniqueCount="654" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -281,88 +281,189 @@
 Johanne Christine Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou
 Fritz Syberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen har født sit første barn i maj og er hos sine forældre på gården Erikshaab. Johannes Larsen har lejet et værelse i Svanninge og maler der sammen med Nicolaus Lützhøft, Frits Syberg og Karl Schou.</t>
   </si>
   <si>
     <t>Det er meget varmt, så det er godt, at Johannes Larsen maler i skoven. Alhed har vasket pensler og vil male på sit billede. Hun håber, at Johannes larsen har det godt med Syberg m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ftPw</t>
   </si>
   <si>
     <t>Min egen, kære Dreng!
 Det er dog en knusende Varme, vi har det er rigtignok dejligt, at Dit Motiv er i Skoven, saa er det da udholdeligt. Hvordan har Du det ellers, min Dreng? Du kan tro vi savner Dig, den lille Vense og jeg, men med Undtagelse af , at jeg [ordet overstreget] vi lide af Varme, har vi ellers haft det godt, siden Du rejste. I Gaar Eftermiddags kørte jeg ham en Tur op i Skoven sammen med Tante Hanne, som er rejst nu i Dag. Mor er daarlig i Dag i sit Hoved, jeg arbejder paa at faa hende med lidt op til Sverig, da jeg tror hun vilde have saa storartet af det, men hun har sat sig i Hovedet, at Christine skal i Stedet. – Jeg har vadsket Pensler i Formiddag, og nu vil jeg ud at male videre paa det lille Billede, skønt jeg nok antager at jeg gaar til af Varme. Jeg haaber Du har det rart med Syberg og Lüsses og Schous, hils dem alle Masser af Gange, og sig til dem, at jeg er meget ked af, at jeg ikke kan være sammen med dem. – Hvem er den unge Dame, der spiser hos dem? Jeg gaar og sukker efter et Strandbad i Dag, og vi har tilmed faaet Klipfisk, saa vi tørster.
 Dette faar Du altsaa først i Morgen Eftermiddag. Jeg haaber, jeg faar Brev i Morgen. 1000 kærlige Hilsner fra Din egen Alhed og Din lille søde Dreng.
 Torsdag d 13.
 I Morgen er det vores [resten af teksten skrevet lodret på side 1) store Bryllupsdag gratulerer.</t>
   </si>
   <si>
+    <t>1901-10-17 - 1902-11</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Brune -
+Fritz -
+Ellen Agnete Amstrup
+Louise Amstrup
+- Auge
+Laurits Nicolai Balslev
+Wilhelmine Berg
+Tycho Brahe
+Harriet Brahm
+Peter Georg Emil Brahm
+Johannes Brahms
+Carl Brandstrup
+Emil Brandstrup
+Julie Brandt
+Thora  Branner
+Thomas Bredsdorff
+Frederik Briand de Crèvecoeur
+Johannes Nicolaus Brønsted
+Christian Caspersen
+Johanne Caspersen
+Poul Caspersen
+Holger Drachmann
+Betty  Ejlskov
+Niels Elgaard Amstrup
+- Flagstad
+Karl Emil Franzos 
+Jens Hammer
+Thora Hammer
+Dagmar Julie Augusta Hansen
+Erik Haurwitz
+Peter Heise
+John Hertz
+Ludvig Holstein
+Viggo Hørup
+I P Jacobsen
+Grethe Jungstedt
+H. Junker
+Niels  Junker
+Charlotte Juul
+- Juul, præst
+Drude Jørgensen
+- Jørgensen, premierløjtnant
+Rasmus Kattrup
+Charlotte Knipschildt
+Ernst  Knipschildt
+Gustav Knipschildt
+M Knipschildt
+Otto Knipschildt
+- Krarup, læge
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Selma Lagerlöf
+Peter Erasmus Lange-Müller
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Alfred Nielsen
+Otto Emil  Paludan
+Frederik Paludan-Müller
+Kirstine -, pige i huset hos Hempel Syberg
+- Poulsen, løjtnant
+Ellen  Sawyer
+Lili Scheel
+Karl Schou
+Marie Schou
+Robert Schumann
+- Stürup
+Elly Svarrer
+Christine Swane
+Adelheyde Syberg
+Hempel Syberg
+Sigurd Thomsen
+Vagn Thomsen
+- Vesterdal
+Johannes Vesterdal
+Albrecht  Warberg
+Frederik Warberg
+Laura Warberg
+Else Wienberg</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
+  </si>
+  <si>
     <t>1902-08-01</t>
   </si>
   <si>
     <t>Nordskov</t>
   </si>
   <si>
     <t>Nordskov, Kerteminde</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes og Christine Larsen har de sidste dage været i Nordskov/på Fyns Hoved for at male, og nu er Fritz Syberg tilsyneladende stødt til.</t>
   </si>
   <si>
     <t>Johannes Larsen sendte kun kys til de to drenge og ikke til Alhed, for hun kan jo ikke kysse sig selv på munden.
 Larsen og Fritz Syberg (Baronen) har spist lammesteg og bouillon. Han har lavet fire-fem akvareller og skal lave flere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O2nh</t>
   </si>
   <si>
     <t>Nordskov 1 August 1902.
 [Kære]ste Alhed!
 [For at] begynde med Slut[ningen] af Dit Brev, Tak for det, saa er det udelukkende af praktiske Grunde at jeg kun sender Kys til Puf og Lysse, Du kan jo ikke saa godt kysse Dig selv paa Munden. Det er skidt jeg faar aldrig Ro til at skrive et ordentligt Brev til Dig. [Nu] kommer jeg lige ude fra Middagen og Posten skal snart af Sted. Vi fik Lammesteg med Persille og Rødvin i Dag. Baronen opdag[ede at] Strandvandet [som Kar]toflerne var kog[te] i som den kraftige Kødsuppe og saa [noget af papiret mangler] en Bouillon med Æg først. Jeg har lavet en 4-5 smaa Aquareller siden i Gaar og der er strandet en Skonnert paa Revet i Nat. Nu skal jeg ud med Skitsebogen og se at faa lavet nogle flere. Jeg skal nu skrive hjem om at sørge for at Du kan faa sendt de 5 Kr. Jeg kan jo ikke [vide h]vornaar jeg kommer [Hjem i]gen. I Da er det [helt go]dt Vejr, i Gaar [var] det nederdrægtigt [noget af papiret mangler] det for Resten har gjort hele Ugen. Jeg barberede mig i Forgaars. Mange kærlige Hilsner og Kys til Jer alle 3
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>24. - 26. februar 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/a9EBgoMt</t>
+  </si>
+  <si>
     <t> 4. mar. 1909</t>
-  </si>
-[...4 lines deleted...]
-    <t>Notater om fugle og vejrlig</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FVd7DrLa</t>
   </si>
   <si>
     <t> 9. apr. 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/xUZYZl4J</t>
   </si>
   <si>
     <t>11. jun. 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/oBhr9ldI</t>
   </si>
   <si>
     <t>23. jun. 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/aKEfQxsY</t>
   </si>
   <si>
     <t> 2. jul. 1909</t>
   </si>
@@ -515,53 +616,50 @@
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>"Det nye hus" kan være et nyt hus til mølleren, som arbejdede ved Svanemøllen ved Alhed og Johannes Larsens villa. Arkitekt Carl Petersen (Calle) tegnede huset.
 Laura Warberg, Alhed Larsens mor, flyttede fra København til Kerteminde i 1913 eller 1914, hvor Johannes Larsen havde fået bygget et hus til hende i Strandgade. Muligvis er det dette hus, Larsen skriver om. 
 Det er uvist, hvilken Christian det var, der hentede fyrmesteren ved toget.</t>
   </si>
   <si>
     <t>Grosserer Ejersen og frue har bestilt et billede med gæs.
 Der har været byrådsmøder om det nye hus, og Larsen har deltaget sammen med (Sophus) Meyer. Nogle økonomiske mellemværender blev diskuteret.
 Fyrmesteren fra Sprogø har været på besøg. 
 Larsen er begyndt på et stort billede af Lysse.
 Der er kommet tegninger og regnskab fra Calle (arkitekt Carl Petersen).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sbTQ</t>
   </si>
   <si>
     <t>Kjerteminde 7/10 1913.
 Kæreste Alhed!
 Jeg synes det er forfærdeligt længe siden Du rejste. I Søndags efter Middag kom den Gross. Ejersen med Frue, Du ved ham der købte Skeænderne, han vilde gerne have et Billede med Gæs som det lille jeg havde paa den fri Udstilling, jeg lovede at sende ham et ved Lejlighed og fik hans Adr. De saa paa vores Billeder Huset og Haven. I Gaar var her 4 Byraadsmøder i Anledning af det nye Hus. De vilde have det rykket 1 ½ Al. tilbage fra Gaden saa der kunde blive Fortov. Jeg var kaldt der ned om Frmdg. og fik saa Besked om at møde til det sidste Byraadsmøde Kl. 2 sammen med Meyer der skulde møde med et Regnskab over hvad der var gaaet tabt i Arbejdsløn og Materialer og jeg skulde forlange hvad jeg vilde have. De truede med at expropriere. Meyer og jeg mødte saa i Byraadssalen, M Regning var paa 150 Kr. og jeg forlangte 500 Kr. bl.a. ogsaa for Guldregnen og Pæretræet, saa blev vi smidt ud til de havde taget Standpunkt. Da vi kom ind igjen havde de frafaldet Expropriation og var lurvede nok til at byde 400 i Alt. Jeg udbad mig Betænkning Til om Aft. og gik saa ind paa det. Resultatet er dog at Huset bliver 250 kr. billigere og saa faar vi Fortov i Stedet for en Rendesten lige op ad Huset. Fyrmesteren fra Sprogø havde meldt sig til at komme med 2 Toget og jeg fik saa Christian til at hente dem mens jeg var i Byraadet. De blev til Kl. 9 og din Moder og Christian spiste til Aften og var her til de rejste, jeg tror det var meget vellykket med det havde jo nok været bedre om Du havde været hjemme. I Dag har Christine og jeg spist Haresteg hos Gross. Faster Thrine Er hjemme nu og der fik de stegte røgede Sild og stuvede Kartofler. Jeg har i Dag begyndt at male paa det store Billede med Lysse. Sig til Schou at jeg er ked af at jeg ikke har faaet svaret ham, men det har du vel gjort. Jeg har talt i Telefon med Peter og meddelt ham om Klejs. Her har været saa meget at det bogstaveligt talt ikke har været mig muligt at faa skrevet et Ord før. Vi er bedt til Middag paa trykt Kort til Overrettens d. 16. Jeg sidder ved Kaffen hos Gross. Kl. 2 kommer Landinspektøren og maaler de 1 ½ Al fra. Jeg er meget nysgerrig efter at vide naar Du kommer, bare det er snart. Hils Schou og Marie. Jeg syntes der var en hel Del mere, men kan ikke huske det i Øjeblikket. Tegninger og Regnskab fra Calle er kommet. Mange Hilsner og Kys Din JL</t>
   </si>
   <si>
     <t>1913-10-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Julius Hviid
 Grethe Jungstedt
 Christine  Mackie
 Elisabeth Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Alfred/A Goldschmidts "tilbageslag": A. Goldschmidt opførte sig urimeligt og var nærig i forhold til sin kone, Astrid.
 Ellen/Elle Sawyer og hendes datter boede til leje i stuehuset Kærbyhus, som var ejet af Alhed og Johannes Larsen. Det må være i denne bygning, at de nu fik en større lejlighed. Ellen forsørgede de to ved at undervise i klaverspil samt akkompagnere stumfilm i biografen.
 "Her er ideelt at bygge": Alhed og Johannes Larsen købte i 1913 en byggegrund på Strandvejen/i Strandgade i Kerteminde og satte et husbyggeri i gang. I huset skulle Laura Warberg, datteren Ellen og barnebarnet Grethe bo.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2631</t>
   </si>
@@ -847,51 +945,51 @@
 Brev 2: Det var trist, at Johannes Larsen troede, at Alhed og drengene kom (til Henne Kirkeby) i påsken, men børnene skal læse til eksamen. De kan komme lidt senere. 
 Det går fremad med Alheds mors hus.
 Alhed Larsen har malet hyacinter.
 H. Meyer rykker for penge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Rc8Z</t>
   </si>
   <si>
     <t>Kære Zylograf Hendriksen!
 Min Mand, som for Tiden maler i Jylland, har bedt mig sende Dem Træsnittene. Jeg vedlægger et Par af de japanske. Hvor det var morsomt at være sammen med Dem hos Zahrtmann! – Venligst Hilsen til dem og Deres Familie fra Deres hengivne Alhed Larsen
 Kerteminde 24 – 3 – 1914.
 [Brevet til Hendriksen er overstreget]
 Kæreste Larsi!
 Jeg har lige talt i Telefonen med Dig. Gid Du dog maa faa lidt godt Vejr til dine Billeder. – Hvad Paasken angaar, saa var det jo kedeligt, at Du havde tænkt at faa os derover. Jeg tænkte nok paa det, da Dede og Minna skrev og spurgte, men saa syntes jeg igen, at der var saa meget, der talte imod det. Bl.a. er der det, at Drengene (saa for Pokker, jeg Idiot! nu har jeg skreven paa Zylografens Brev, saa skal jeg hen at skrive det om.) skal læse til Examen i Paasken, den kommer snart efter. Men saa er der Examensferien, den varer en Uge, kunde vi da ikke komme derop? Saa er det vel ogsaa mildere og bedre Vejr, og det vilde jo være storartet for Drengene efter Slidet. – Saa tænkte jeg ogsaa, at Du vel nok vilde et lille Slag hjem at se til det hele. Mors Hus gaar godt frem nu, det har linnet [lindet?] paa Mejer, at jeg gav ondt af mig forleden Dag. – Jeg har, som jeg sagde i Telefonen, begyndt at male. Jeg begyndte i Gaar paa et Hyacintbillede oppe i Lundsgaard Drivhus, det skulde være et Solskinsbillede, men da det i Dag var Regnvejr og hyacinterne skal bort paa Fredag, gjorde jeg det om til Graavejr. Noget Billede faar jeg nu ikke ud af det, kan jeg nok se, men jeg lærer nok noget af det, det er vældig svært. – Jeg traf H. Mejer i Gaar, han sagde, at der endnu manglede 140 Kr. af Renterne og bad mindelig om at faa dem inden 1ste April, deres ny Regnskabsaar. Saa hvis Du faar nogle for Akvareller, maa Du endelig sende. Jeg selv har heller ikke en Øre. Bare nu Galleriet vil sende lidt snart. – Vi skal i Morgen [ordet overstreget] Fredag aften ud til Kaffe hos Kancelliets (!) sammen med Mor, [resten af teksten er skrevet på side 1, på tværs og øverst på papiret] Ville, Laurentius og Højmark. – Laurentius siger de er saa begejstrede fos os! - - Naa, nu maa jeg slutte. Puf skal ned med Brevene. 1000 Hilsner Din A
 Onsdag Aften</t>
   </si>
   <si>
     <t>1914-04-01</t>
   </si>
   <si>
     <t>Daisy  Berg
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Strandgade og Huset: Alhed og Johannes Larsen lod i 1913-1914 opføre et hus til Laura Warberg, hendes datter og et barnebarn på Strandvejen/i Strandgade, Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2624</t>
   </si>
   <si>
     <t>Laura Warberg måtte melde afbud til Daisys konfirmation. Hun spørger, om Astrid selv vil brodere et påbegyndt tæppe færdigt. Hun spørger også, om Astrid kan komme på besøg i påsken. Laura har ikke råd til at sende rejsepenge. 
 Det er synd for Adam, at hans tænder er dårlige.
 Det går alt for langsomt fremad med huset.</t>
@@ -994,51 +1092,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 [På kuvertens bagside: Poststempel)
 [I brevet:]
 Kerteminde d: 25de
 Kære Astrid!
 Til Lykke paa Fødselsdagen. Gid Du maa tilbringe den rigtig fornøjeligt med Dine smaa Veninder! Troer Du dog ikke, jeg helst maa sende Stoffet til Tæppet som Vareprøve og Garnet i [ulæseligt ord] – maaske af to Gange, som Tryksager?? saadan har jeg jo sendt Snese Ting til Amerika. Naar jeg hører fra Dig igen om dette, sender jeg det. Dersom Du faar det med Alfred f. Gn. over P. Skramsgade, skal det saa ikke fortoldes? Det hele sammen i en Pakke?? Desværre er Tiden løbet fra mig med at spadsere, see paa Huset, sende om en Kone til at pudse Kakkelovne o s v. saa Du kommer til at have et Brev igen en af de første Dage i Ugen. Jeg har paalagt de andre at skrive og faae med 3.20 Toget, men vi skal til Examen at høre paa Børnene Kl. 1, saa Gud veed, om de naar det. Grethe har faaet yndig grøn Kjole til Examen, hun har ug i Regning? ug? – ug? – i dansk Stil, venter ug i Engelsk. Langt tilbage med Huset, Stengærde, Have og alt! men nu er jeg mere taalmodig. Ja, saa Farvel lille Putte! Kærlige Hilsener! Du køber Dig vel en Ting for de 3 Kr.? - Mor. 
 Alt vel her! Las har sit store Billede fra Fiil Sø paa den baltiske – 6000 Kr.
 Nu skal Alhed og Drengene i Gaar [ulæseligt] op at besøge Las.</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -1856,60 +1954,72 @@
 Henning Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/uNd8BOlE</t>
   </si>
   <si>
     <t>27. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Hw8oPQwi</t>
   </si>
   <si>
     <t>28. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/eA0MJ26F</t>
   </si>
   <si>
     <t>29. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/chdZZ3rp</t>
   </si>
   <si>
+    <t> 7. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ztV9WPFH</t>
+  </si>
+  <si>
     <t> 8. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/8NOdIY94</t>
   </si>
   <si>
     <t>24. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wRFlJE6O</t>
+  </si>
+  <si>
+    <t> 1. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nrPT3ZVT</t>
   </si>
   <si>
     <t> 2. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AP4kFsI0</t>
   </si>
   <si>
     <t> 2. maj. 1923</t>
   </si>
   <si>
     <t>Knud Kyhn</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/PlBEwu63</t>
   </si>
   <si>
     <t> 4. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/mkg3nWI5</t>
   </si>
   <si>
     <t> 5. maj. 1923</t>
   </si>
@@ -2532,51 +2642,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nJp0</t>
   </si>
   <si>
     <t>Kjerteminde 18 Marts 1937.
 Kære Lysse!
 Tak for Brevet og til Lykke med Møgsprederne! Dem har jeg længe savnet, men desværre ikke haft Raad til at anskaffe, men nu er jo det Savn afhjulpet. I.A. Larsen er ogsaa holdt op med at kravle. Vi har ogs ["ogs" overstreget] her haft meget surt Vejr, afvekslende Sne og Kulde og Slud, men i Dag har vi 9⁰ Varme, Droslen sang i Gaar Mrgs og Bogfinken og i Dag hørte jeg en Flok Strandskader. Jeg erhvervede mig forleden et Kørekort. Vi har været paa nogle morsomme Ture omkring paa Landet for at samle ind til Museet og har faaet en Del gode Ting og meget godt gammelt [ulæseligt]ist og her især i Fraugde Kærby. Kan Du ikke sende mig de 2 Fotografier fra Havnen med Skibene, jeg har paataget mig at møblere en lille Stue med Kontorinventar og Billeder fra Fader og M. F. Larsens Kontor og kan maaske anvende dem der. Men det skulde helst være saa snart som muligt. Nu faar I ikke mere denne Gang for jeg skal skrive et Brev til og Kl. er mange. Mange Hilsner til Jer alle 4
 Din Far.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -2605,51 +2715,51 @@
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1944-12-15</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Skibet Karla Jørgensen af Kerteminde, bygget 1929 af eg sank 15. dec. 1944 i Kerteminde Havn efter eksplosion. Der blev afholdt søforklaring i Kerteminde d. 21. dec. 1944. Kl. ca. 000 blev besætningen, der opholdt sig i lukafet, beordret i land af revolverbevæbnede mænd. Kl. ca. 130 hørtes en voldsom eksplosion fra K.J., der hurtigt sank. Skibet er senere blevet hævet. 
 Karla Marie af Kerteminde, bygget 1885 af eg og fyr. Sunket efter eksplosion d. 15. dec. 1944 i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 44. Kl. ca. 330 hørtes en voldsom eksplosion fra K.M., der laa langs kajen uden besætning om bord. Skibet sank i løbet af kort tid og blev senere hævet. 
 Solglimt af Kerteminde, bygget 1930 af bøg og eg sank 15. dec. 1944 efter eksplosion i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 1944. Kl. ca. 100 hørtes en voldsom eksplosion fra Solglimt, der laa ved kajen uden besætning om bord. Skibet sank i løbet af kort tid og er senere blevet hævet.
 Ministeriet antog, at alle tre forlis skyldtes sabotage.
 (Dansk Søulykke-Statistik, 1944, Ministeriet for Handel, Industri og Søfart, maj 1944). 
 Det har ikke været muligt at finde materiale om den sunkne galease eller om de bombede fiskebiler. 
 En kvase er et ikke-fiskende skib med en dam til transport af levende fisk. Man transporterede ål, torsk, fladfisk og hummere på den måde (Wikipedia april 2024).</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Eric Bøttern er død af en blodprop. Den unge enke sidder tilbage med en stor forretning og to børn. Larsen har været til bisættelse og sørgekomsammen. 
 Samme nat hørte Johannes Larsen eksplosioner. Fiskebilerne og kvaserne i havnen er blevet bombet.
 Larsen skal til en sammenkomst med Fiilsø-jægerne. Det tyske hovedkvarter har givet ham afslag på at beholde sine skydevåben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Dh15</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
@@ -2660,51 +2770,51 @@
 Kære Grevinde!
 Det var en Skandale at jeg glemte d. 14. Men jeg har nu slet ikke tænkt paa Datoer i den sidste Tid. Vor Nabo den unge Købmand Bøttern døde forleden. Vi anede ikke at han var syg, jeg havde talt med ham et Par Dage før. Han havde haft ondt i Armen et Par Dage, blev kørt til Odense Sygehus om Aftnen Kl. 10 og Kl. 2 var han død af en Blodprop. Nu sidder hans Enke alene med 2 Børn og en stor Forretning uden andre Paarørende end en Søster til Manden der kom over fra Kjøbenhavn. Vi var til Bisættelse i Odense i Gaar, i Bil i saa tæt Taage at vi ikke kunde se længere end til Enden af Køleren og var flere Gange ved at ramle sammen med modgaaende Lastbiler. Da Du ringede op sad jeg i Sørgehuset efter Middagen med Vin og Taler og Taarer, ved Kaffen og der blev snakket saa jeg ikke kunde høre ret meget af hvad Du sagde, og jeg kunde jo heller ikke godt sige noget. Da vi ved Tolvtiden var hjemme og i Seng, begyndte Bomberne at brage, jeg hørte 5 inden jeg faldt i Søvn, der var 8 i alt. Og til Morgen hører vi at alle Fiskebilerne er sprængt, og Kvaserne i Havnen sænket. Der strandede ogsaa i Aftes en Galease syd for Havnen. Jeg skal til en Sammenkomst med Fiilsø Jægerne i Kværndrup og rejser Kl. 10,35 og kommer hjem i Morgen. I Gaar fik jeg et Brev ufrankeret med 40 Øre Strafporto. Det var fra det tyske Hovedkvarter og meddelte at min Ansøgning om at beholde mine Skydevaaben ikke kunde bevilges og at de skulde afleveres straks. Det gaar godt med Hunden og bliver mere og mere glad ved den. Nu faar Du ikke mere da jeg maa skrive et Par Ord til Lysse, vi har glemt at faa Julebrev af Sted i rette Tid, saa det naar ikke der op inden Jul. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [Skrevet på hovedet øverst side 2:]
 P.S. under alt dette har vi vadet rundt i Kalk og Papir mellem Smede Elektrikere Tømrere og Murere, men nu har vi faaet Varme i Rørene og kan se Ende paa det. JL.</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -3170,66 +3280,66 @@
 læst 7-5-02.
 Lindøgaard 26-7-1950
 Kæreste lille Dis!
 Hvor Du dog altid overvælder mig med alskens gode Sager, tusind Tak for den i Sandhed lækre Æske. Dadler er jo ligefrem himmelsk, og disse var nu særlig delikate; og Svedskerne er nu glimrende til Fordøjelsen og er jo desuden en ualmindelig velsmagende Medicin. Bogen var sjov; men hvor er de Amerikanere haarde Halse, hvad angaar Spiritus og Piger, de nægter sig intet i de to Retninger. Ogsaa Fyld-Bøgerne siger jeg Tak for, de gamle Breve skal nok blive morsomme at læse Og Strømperne! Men jeg maa hellere sige det til Dig, som det er, at jeg ikke kan gaa med Ankelsokker, fordi mit [ulæselig] Knæ gør, at mine Fødder altid er lidt opsvulmede, og jeg maa være glad ved blot at faa Plads til tynde Strømper i mine Sko. De forrige, du sendte mig, kom en Tur til Frankrig paa Manses Fødder. Jeg forlængede dem, og da de var strikket af saa kulørt Garn passede han dem selv udenpaa Strømperne; jeg strikkede ham et Par til, de skulde have særlig solidt paa Fødderne, naar de skulde gaaa saa meget. -- Og saa endelig tusind Tak for 
 det lange og meget indholdsrige Brev; hvor Du dog altid oplever meget. For en Smålandstur er jo i og for sig meget og der var jo meget andet af Oplevelser. Men - et ved Brevet var den forbistrede Astma, hvor er Du og Mornine dog plaget af det. Morn. har været meget syg igen. Hun og Putte kom til Malerens for godt en Uge siden, og der fik hun nogle frygtelige Anfald m. høj Feber. Elle maatte ikke en Gang komme ind til hende, hun skulle ligge helt stille hen, da det næsten var ovre. Saa i Forgaars Nat sagde hun til Putte "Saa, nu er jeg rask! Feberen var da ogsaa kun 37,8 om Morgenen, og i Gaar var hun vist oppe - Doktoren vilde have hende op. De er jo kommen bort fra lange Sygelejer. jeg venter hende, Putte og Elle herud en Dag, naar hun er ovre det da de har faaet en Chauffør derud til at køre dem herud og hente dem for 16 Kr. Det kan blive morsomt. Elle ser jeg saa sjældent nu, hun har faaet en Gigtkur og tager til Odense og faar Røntgen. Hun har kun været her en Gang siden min Fødselsdag og det er jo ikke meget i 10 Mdr
 Ellers har hun det godt nok og er ligesaa spillevende som altid. Hun venter Lille om en Uges Tid. Du ved da, at Elle passer til at blive Oldemor. Oktober tror jeg. Nej, jeg har endnu hverken været paa Andkær eller paa Lundsgaard. Bibbe havde saa mange Gæster Marie, Uglen, en Sygeplejer - Kammerat, Feriedreng o.s.v. Vi blev enige om, at vi vilde have megen mere Glæde af Hinanden under roligere Forhold, og derved er Besøget paa Lundsgaard ogsaa udsat. Bibbe, Marie, Uglen og deres Feriedreng samt den lille Kære i din Kasse var her forleden, kom til Efterm.Kaffe og blev til Aftensmad og do Kaffe. det blev saadan en dejlig Dag. Af en eller anden Grund gik Uglen mig slet ikke paa Nerverne, hvad hun ellers altid gør, undtagen naar jeg besøger hende. Hvori kan nu det ligge? Den menneskelige Natur er dog tit uudgrundelig. Men altsaa den Dag befandt jeg mig vel i hendes Selskab, hun forekom mig ogsaa mindre nervøs end ellers. Hun havde malet 3 store og 3 smaa Akvareller i Kerteminde; Du kan ikke tænke dig hvor de var skønne, ja jeg vil sige dig de var omtrent
 det smukkeste jeg nogensinde har set af hende og jeg har altid været en meget stor Beundrer af Uglens Kunst. Tænk, at hun stadig i den Alder kan blive ved at "gaa frem" for at bruge et dagligdags Udtryk. Det var en hel Oplevelse at se de tre Akvareller, ja de 3 smaa var ogsaa smukke, men de tre store var nu ligefrem sublime. Desværre var Agraren paa Tur den Dag - og flere andre, han har haft en slem Omgang, og jeg ved jo, hvor det smerter den gode Rie, vi andre tager det som noget uafvendeligt og lider ikke særlig under det - han selv mere, det stakkels Skind. 
 Ellers har vi ikke haft meget m. Gæster men Oplevelser - baade onde og gode. Fru Taaning er død og paa saadan en tragisk Maade. De var samlede hos Lasse, Aage var lige kommet hjem fra Ferie, og de skulle alle have været hos Fru Taaning om Aftenen. Saa vilde hun gaa hjem og sagde, at hun først vilde gaa hen i deres Strandhave efter nogle Blomster, de fulgte hende ikke ud, men saa hørte de et Rabalder og fandt hende styrtet ned af Kældertrappen aabent Kraniebrud, kom ikke mere til
 Bevidsthed. Hvorfor hun har lukket Kælderdøren op og er styrtet ned, vil for altid blive en Gaade. Af gode Nyheder er der, at min søde Fru Agnes har faaet en lille Dreng efter en sæde Fødsel og et pinagtigt Svangerskab. Vi havde været lidt ængstelige for hende, men nu er det da overstaaet. 
 En Søndag Morgen for en 14 Dags Tid siden kom Grete herop og sagde, at hun og hendes Søskende gerne vilde købe 16 af mine Servietter af mig til at forære en Tante og Onkel, Dansk-Amerikanere som skulde rejse hjem; de skulde den Søndag samles med dem i Odense til et mægtigt Komsammen paa en Restauration, Æventyrhaven vist. Jeg havde netop 16 liggende, som kun manglede Knaphulsstingene. de gjorde mægtig Lykke og affødte 2 Gange 12 Bestillinger. Jeg fik travlt. Efter de 16 til Amerikanerne kom Fritz Warberg e 12, og nu i Dag afgaar de næste 12, det er til Anna, Gretes Søster, saa har jeg i alt tjent 80 Kr. - eller vist lidt mere, jeg ved ikke rigtig, hvad Anna sender mig og saa skal Gretes Svigerinde have 12, men først skal jeg have Bibbes sidste fra Haanden
 Hun fik 8 i Barselgave, men skulde gerne have 20 i alt, det er jo hendes Fødselsdag 6te August (hvor vilde hun blive glad ved et Kort fra Dig, hun faar aldrig ret meget Post paa Føds.Dagen, synes jeg) saa skal jeg se at faa Resten lavet. To nye Modeller skal jeg have startet, saa har jeg 20 Modeller ialt. Ja det er bleven en hel Industri, og det morer mig saa meget. Det er da ogsaa rart at tjene lidt Penge, med Svigerindens Bestilling naar jeg jo over de 100 Kr. Jeg tager 2 Kr. af Fremmede. 
 Det er vist første Gang, jeg skriver til dig uden at have læst dit Brev igennem, haaber ikke der er noget at svare paa, Posten hænger over Hovedet paa mig. 
 Du maa ikke mere lade saa lang Tid gaa hen, inden du skriver; du vidste vel ikke denne Gang, hvor lang Tid, der er gaaet, og jeg var saa forfærdelig urolig. Bare et Par Ord paa et Brevkort, hvis du ikke er oplagt til Brev. Hvor maa [ulæselig] dog være et underligt Menneske, at hun saadan slet ikke maa være ve´ selv for Jer super fredelige Mennesker.
 Til Axel ogsaa. Tusinde Hilsner og endnu en Gang min varmeste Tak! Din Junge.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -3380,59 +3490,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EmNY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xUZYZl4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/POjxCG7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lSunTR5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/G0gEBYhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txkTuuYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xxF86sJZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7rN11uGi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXIzeTZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FFYCdyo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6NukiLo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hcOP7oU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4cMXuHhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WG6FVdRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MD8jC89C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zBvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oYW9s64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AXofygyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4G53wVLj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aNMSO31y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/D4T49e9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/g2viVDEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OUPz5qzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WvKa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FnJs9Yal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/waggHZp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EmNY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a9EBgoMt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xUZYZl4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/POjxCG7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lSunTR5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/G0gEBYhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txkTuuYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xxF86sJZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7rN11uGi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXIzeTZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FFYCdyo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6NukiLo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hcOP7oU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4cMXuHhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WG6FVdRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MD8jC89C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zBvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yPpGdduH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/odaqhLOC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ub52HE7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oYW9s64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AXofygyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eA0MJ26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ztV9WPFH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBubtSCI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8Hm1SjBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4G53wVLj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aNMSO31y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTDd4Hvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/D4T49e9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/g2viVDEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OUPz5qzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WvKa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FnJs9Yal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/waggHZp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M189"/>
+  <dimension ref="A1:M193"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3722,8803 +3832,8999 @@
       </c>
       <c r="H7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>62</v>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...31 lines deleted...]
-        </is>
+      <c r="J9" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="5"/>
+      <c r="M9" s="5" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="s">
-        <v>87</v>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H19" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="5" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K26" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K26" s="5" t="s">
+        <v>74</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K27" s="5" t="s">
+        <v>74</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I34" s="5" t="s">
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="J34" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>24</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="s">
-[...9 lines deleted...]
-        <v>135</v>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D36" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="E36" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="I36" s="5" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>24</v>
-[...12 lines deleted...]
-        <v>148</v>
+        <v>62</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>130</v>
+        <v>62</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F39" s="5" t="s">
-        <v>162</v>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>130</v>
+        <v>62</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F41" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>168</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>62</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F42" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>182</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>194</v>
+        <v>29</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>131</v>
+        <v>196</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>130</v>
+        <v>62</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>215</v>
-[...4 lines deleted...]
-        </is>
+        <v>206</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>207</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>62</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="s">
-        <v>191</v>
+        <v>136</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I48" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>219</v>
+      </c>
       <c r="J48" s="5" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>220</v>
+      </c>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-        </is>
+        <v>224</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>26</v>
+        <v>234</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>253</v>
+        <v>29</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>258</v>
+        <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>259</v>
+        <v>26</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G52" s="5" t="s">
-        <v>260</v>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>29</v>
+        <v>250</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="C53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>255</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="s">
-        <v>267</v>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="I53" s="5"/>
+        <v>256</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>257</v>
+      </c>
       <c r="J53" s="5" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E54" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G55" s="5" t="s">
+        <v>272</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="I55" s="5"/>
-      <c r="J55" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J55" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="M55" s="5"/>
+        <v>276</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G56" s="5" t="s">
+        <v>279</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        </is>
+        <v>280</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>282</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="M56" s="5"/>
+        <v>283</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>284</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>290</v>
-      </c>
-[...27 lines deleted...]
-        <v>288</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>291</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>292</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H59" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H59" s="5" t="s">
+        <v>293</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K60" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>296</v>
       </c>
       <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>297</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="s">
-        <v>298</v>
+      <c r="H61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>300</v>
-      </c>
-[...27 lines deleted...]
-        <v>298</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>301</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K66" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L66" s="6" t="s">
         <v>310</v>
       </c>
       <c r="M66" s="5"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
         <v>314</v>
-      </c>
-[...27 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K68" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>315</v>
       </c>
       <c r="M68" s="5"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>316</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H69" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H69" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K69" s="5" t="s">
-        <v>317</v>
+        <v>287</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>318</v>
       </c>
       <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="5" t="s">
-        <v>317</v>
+        <v>287</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H71" s="5" t="s">
-        <v>323</v>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="5" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="L72" s="6" t="s">
         <v>326</v>
       </c>
-      <c r="B72" s="5" t="s">
-[...36 lines deleted...]
-      </c>
+      <c r="M72" s="5"/>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="5" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="M74" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="B74" s="5" t="s">
-[...40 lines deleted...]
-      <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H75" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H75" s="5" t="s">
+        <v>342</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K75" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>344</v>
       </c>
       <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>345</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H76" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H76" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K76" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M76" s="5"/>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H79" s="5" t="s">
-        <v>312</v>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H80" s="5" t="s">
-        <v>312</v>
+      <c r="H80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>324</v>
+        <v>346</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H81" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K81" s="5" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>357</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H82" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H82" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K82" s="5" t="s">
-        <v>356</v>
+        <v>329</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>359</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>360</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K83" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H84" s="5" t="s">
-        <v>363</v>
+      <c r="H84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K84" s="5" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>364</v>
       </c>
       <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>365</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K85" s="5" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>366</v>
       </c>
       <c r="M85" s="5"/>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>367</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>312</v>
+        <v>368</v>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K86" s="5" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M86" s="5"/>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K87" s="5" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H88" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H88" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H89" s="5" t="s">
-        <v>312</v>
+      <c r="H89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K89" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H90" s="5" t="s">
-        <v>312</v>
+      <c r="H90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K90" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M90" s="5"/>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>378</v>
+        <v>317</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K91" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>379</v>
       </c>
       <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>380</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H92" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K92" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>381</v>
       </c>
       <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>382</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H93" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H93" s="5" t="s">
+        <v>383</v>
       </c>
       <c r="I93" s="5"/>
       <c r="J93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K93" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K94" s="5" t="s">
-        <v>385</v>
+        <v>343</v>
       </c>
       <c r="L94" s="6" t="s">
         <v>386</v>
       </c>
       <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="s">
-        <v>378</v>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K95" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>388</v>
       </c>
       <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K96" s="5" t="s">
-        <v>338</v>
+        <v>390</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K97" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>393</v>
       </c>
       <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>394</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K98" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>395</v>
       </c>
       <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>396</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H99" s="5" t="s">
+        <v>397</v>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K99" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K100" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K101" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H102" s="5" t="s">
-        <v>363</v>
+      <c r="H102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K102" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H104" s="5" t="s">
-        <v>407</v>
+      <c r="H104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K104" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>408</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>409</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>407</v>
+        <v>368</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K105" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K105" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>410</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>411</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K106" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K106" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>412</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>413</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K107" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K107" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>414</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>415</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H108" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="6" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="6" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D110" s="5" t="s">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="D110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G110" s="5" t="s">
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L110" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="H110" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="M110" s="5"/>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="6" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="6" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H113" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H113" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="6" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K114" s="5" t="s">
         <v>433</v>
-      </c>
-[...40 lines deleted...]
-        </is>
       </c>
       <c r="L114" s="6" t="s">
         <v>434</v>
       </c>
-      <c r="M114" s="5"/>
+      <c r="M114" s="5" t="s">
+        <v>435</v>
+      </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="6" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H116" s="5" t="s">
-        <v>438</v>
+      <c r="H116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="6" t="s">
         <v>439</v>
       </c>
       <c r="M116" s="5"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>440</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I117" s="5"/>
       <c r="J117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="6" t="s">
         <v>441</v>
       </c>
       <c r="M117" s="5"/>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I118" s="5"/>
       <c r="J118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="6" t="s">
         <v>443</v>
       </c>
       <c r="M118" s="5"/>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>444</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H119" s="5" t="s">
-        <v>337</v>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I119" s="5"/>
       <c r="J119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="6" t="s">
         <v>445</v>
       </c>
       <c r="M119" s="5"/>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>446</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H120" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H120" s="5" t="s">
+        <v>447</v>
       </c>
       <c r="I120" s="5"/>
       <c r="J120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="6" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M120" s="5"/>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I121" s="5"/>
       <c r="J121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="6" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M121" s="5"/>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H123" s="5" t="s">
+        <v>342</v>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="6" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="6" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M124" s="5"/>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="6" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M125" s="5"/>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I126" s="5"/>
       <c r="J126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="6" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M126" s="5"/>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="6" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="M127" s="5"/>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="6" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M128" s="5"/>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>463</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="6" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I130" s="5"/>
       <c r="J130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="6" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="6" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I132" s="5"/>
       <c r="J132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="6" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I134" s="5"/>
       <c r="J134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="6" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H135" s="5" t="s">
-        <v>312</v>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I135" s="5"/>
       <c r="J135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K135" s="5" t="s">
-        <v>476</v>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L135" s="6" t="s">
         <v>477</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
         <v>478</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K136" s="5" t="s">
+      <c r="K136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L136" s="6" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K137" s="5" t="s">
-        <v>479</v>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L137" s="6" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K138" s="5" t="s">
-        <v>479</v>
+      <c r="K138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L138" s="6" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H139" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H139" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K139" s="5" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="L139" s="6" t="s">
         <v>486</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
         <v>487</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K141" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K142" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="M142" s="5"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I143" s="5"/>
       <c r="J143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K143" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I144" s="5"/>
       <c r="J144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K144" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M144" s="5"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K146" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K149" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K150" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K151" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K152" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K153" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K154" s="5" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>518</v>
+        <v>488</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>519</v>
       </c>
       <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>520</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K156" s="5" t="s">
-        <v>518</v>
+        <v>488</v>
       </c>
       <c r="L156" s="6" t="s">
         <v>521</v>
       </c>
       <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>522</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K157" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="L157" s="6" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>526</v>
+        <v>488</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K160" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K161" s="5" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="L161" s="6" t="s">
         <v>533</v>
       </c>
       <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
         <v>534</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I162" s="5"/>
       <c r="J162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K162" s="5" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H166" s="5" t="s">
-        <v>543</v>
+      <c r="H166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K166" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K166" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="L166" s="6" t="s">
         <v>544</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>545</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D167" s="5" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="D167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H167" s="5" t="s">
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I167" s="5"/>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="L167" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="I167" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H168" s="5" t="s">
-        <v>552</v>
+      <c r="H168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H170" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H170" s="5" t="s">
+        <v>552</v>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K170" s="5" t="s">
-        <v>556</v>
+      <c r="K170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L170" s="6" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D171" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H171" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H171" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="M171" s="5"/>
+        <v>558</v>
+      </c>
+      <c r="M171" s="5" t="s">
+        <v>559</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H172" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H172" s="5" t="s">
+        <v>561</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="L172" s="6" t="s">
         <v>563</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>564</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H173" s="5" t="s">
-        <v>565</v>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I173" s="5"/>
       <c r="J173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K173" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L173" s="6" t="s">
         <v>566</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>567</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H174" s="5" t="s">
-        <v>568</v>
+      <c r="H174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="s">
-        <v>571</v>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H176" s="5" t="s">
-        <v>574</v>
+      <c r="H176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K176" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H177" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H177" s="5" t="s">
+        <v>574</v>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K177" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H179" s="5" t="s">
         <v>580</v>
-      </c>
-[...27 lines deleted...]
-        <v>581</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K179" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="s">
         <v>583</v>
-      </c>
-[...27 lines deleted...]
-        <v>581</v>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K180" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L180" s="6" t="s">
         <v>584</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>585</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H181" s="5" t="s">
-        <v>581</v>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="L181" s="6" t="s">
         <v>586</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>587</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="s">
-        <v>589</v>
+        <v>565</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="I183" s="5"/>
+      <c r="J183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="L183" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="B183" s="5" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>139</v>
-[...8 lines deleted...]
-        <v>601</v>
+        <v>24</v>
+      </c>
+      <c r="D184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
       <c r="I184" s="5"/>
-      <c r="J184" s="5" t="s">
-        <v>603</v>
+      <c r="J184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K184" s="5" t="s">
-        <v>604</v>
+        <v>565</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D185" s="5" t="s">
-[...6 lines deleted...]
-        <v>609</v>
+      <c r="D185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>590</v>
+      </c>
+      <c r="I185" s="5"/>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K185" s="5" t="s">
-        <v>613</v>
+        <v>565</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>616</v>
+        <v>596</v>
       </c>
       <c r="B186" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="I186" s="5"/>
+      <c r="J186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="M186" s="5"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C186" s="5" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="C187" s="5" t="s">
-        <v>625</v>
-[...9 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>626</v>
+        <v>602</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-        </is>
+        <v>604</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>605</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>628</v>
+        <v>606</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>629</v>
+        <v>607</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>130</v>
+        <v>62</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>631</v>
-[...4 lines deleted...]
-        </is>
+        <v>609</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>610</v>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>632</v>
-[...3 lines deleted...]
-      </c>
+        <v>611</v>
+      </c>
+      <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>637</v>
+        <v>615</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>130</v>
+        <v>617</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>600</v>
+        <v>26</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="J189" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="K189" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L189" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="M189" s="5" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="G190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="J190" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="K190" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="L190" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="M190" s="5" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="D191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="K191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="M191" s="5" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="I189" s="5" t="s">
+      <c r="B192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E192" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="J189" s="5" t="s">
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H192" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="K189" s="5" t="s">
+      <c r="I192" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="L189" s="6" t="s">
+      <c r="J192" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="M189" s="5" t="s">
+      <c r="K192" s="5" t="s">
         <v>644</v>
+      </c>
+      <c r="L192" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="M192" s="5" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="J193" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="K193" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="L193" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12668,44 +12974,48 @@
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
     <hyperlink ref="M181" r:id="rId186"/>
     <hyperlink ref="M182" r:id="rId187"/>
     <hyperlink ref="M183" r:id="rId188"/>
     <hyperlink ref="M184" r:id="rId189"/>
     <hyperlink ref="M185" r:id="rId190"/>
     <hyperlink ref="M186" r:id="rId191"/>
     <hyperlink ref="M187" r:id="rId192"/>
     <hyperlink ref="M188" r:id="rId193"/>
     <hyperlink ref="M189" r:id="rId194"/>
+    <hyperlink ref="M190" r:id="rId195"/>
+    <hyperlink ref="M191" r:id="rId196"/>
+    <hyperlink ref="M192" r:id="rId197"/>
+    <hyperlink ref="M193" r:id="rId198"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>