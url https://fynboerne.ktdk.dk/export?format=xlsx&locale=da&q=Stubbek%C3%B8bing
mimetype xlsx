--- v0 (2026-05-31)
+++ v1 (2026-09-25)
@@ -188,114 +188,114 @@
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/BFX1K7Kq</t>
   </si>
   <si>
     <t>24. sep. 1922</t>
   </si>
   <si>
     <t>Achton Friis
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wRFlJE6O</t>
   </si>
   <si>
     <t>1922-09-25</t>
   </si>
   <si>
-    <t>Stubbekøbing</t>
-[...21 lines deleted...]
-  <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>4793 Bogø
 Stubbekøbing
 Dyrefod
 Fæmø</t>
   </si>
   <si>
     <t>Achton Friis
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Tutein</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis var på sejlads med skibet Rylen som forberedelse til bogværket De Danskes Øer. Opholdet på Dyrefoden er skildret i denne bog bind 2 side 379ff. Bogø s 383ff. 
 Fæmø er den ø, som i vore dage staves Femø.
 Bruden er den mindste rovdyr af mårfamilien og er mindre end lækatten. Den kan kendes på den manglende sorte halespids.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er kommet til Stubbekøbing. Under stormen lå de i Femø Havn.
 Tre gravgæs er fløjet. Larsen håber ikke, at den flotte gase er i blandt dem. Han glæder sig til at se bruden.
 Larsen har været i land på øen Dyrefoden og set en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tnTP</t>
   </si>
   <si>
     <t>Bogø 25 Septbr 1922
 Kære Lysse
 Tak for Dine Breve og Peter Tuteins som jeg nok skal sende naar jeg faar det læst. Vi kom i Gaar til Stubbekjøbing men kunde først faa Posten i Dag da det jo var Søndag. Saasnart vi havde faaet Brevene cyklede vi her over og jeg grifler nu et Par Ord til Dig mens Friis tager et Fotografi af Havnen. Vi laa godt i Fæmø Havn, under Orkanen som vi i øvrigt var varskoet om i Forvejen af meteorologisk Instituts Stormvarsel. Jeg fik ogsaa Breve fra Din Moder, Desværre kom min Anmod[ning] til Puf om [at] tælle Ænderne for sent, der var fløjet 3 Gravgæs, bare nu ikke den kønne tamme Gase er der imellem men det er den jo altid. Det er jeg meget ked af. Jeg glæder mig til Bruden. Den jeg havde drak en hel Del Fløde men Mælk er vel lige saa godt. Foruden Mus spiser den jo ogsaa Graaapurve og andre Smaafugle og gaar vel heller ikke af Vejen for Rottekød. 
 Jeg kan ikke vide hvad det er for en hvid Fugl Du har set.
 I Gaar Morges var vi i Land på en lille Ø der hedder Dyrefoden, den ligger ud for Orenæs ved Indsejlningen til Guldborgsund der var: Blaamejser Musvit Bogfinke Rødhals Engpiber og en Løvsanger og 4-5 Skovskader, store Flokke Knortegæs trak over og en mindre Flok som jeg mistænker for at være Bramgæs. En Fiskeørn kom et Par Gange ud fra Skoven paa Orenæs og jagede omkring over Vandet, den ene Gang kom den lige imod míg, men slog af paa ca 60 Al da jeg [larmede?] op. 
 Naa Du skal faa et Par Ord naar jeg sender Tuteins Brev. 
 Mange Hilsner
 Din
 Far.</t>
+  </si>
+  <si>
+    <t>Stubbekøbing</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Harald Meyer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Achton Friis var 25.-30. september 1922 på Bogø ved Stubbekøbing med skibet Rylen i forbindelse forbedelserne til deres fælles bogværk De Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Der er kommet veksler fra Harald. Larsen er ked af, at gravgæssene er fløjet, og at den tamme andrik er væk. Alhed må skrive, om hun er i Birkerød eller Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GCIf</t>
+  </si>
+  <si>
+    <t>Stubbekjøbing 25 Septbr.
+Kæreste Alhed
+Vi kom herind i Gaar Eftermiddags, men da det var Søndag kunde vi jo først faa Post i Dag. Her laa 2 Breve fra Dig og 2 fra Lysse og et fra Harald det sidste med 5 Vexler til Underskrift men Du kan jo godt faa dem ogsaa. Det er kedeligt at de Gravgæs er fløjet det vil gøre mig noget ondt den tamme Andrik er væk, og det er han vel nok. Er det 2 af samme Køn der er tilbage er det jo heller ikke morsomt. Gud ved om Du faar dette? Jeg misunder Dig jo hverken Ferie eller de Penge det koster. Jeg faar vel et Brev fra Dig fra Birkerød saa jeg kan vide om Du er der eller i Kjerteminde der staar ingen Ting i Dine Breve om hvornaar Du rejser Kærlig Hilsen 
+Din
+JL.</t>
   </si>
   <si>
     <t>30. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/fXyEXNrm</t>
   </si>
   <si>
     <t>1922-10-03</t>
   </si>
   <si>
     <t>Tærø</t>
   </si>
   <si>
     <t>Tærø
 Bogø
 Stubbekøbing
 Kalvehave, 4771
 Birkerød</t>
   </si>
   <si>
     <t>Achton Friis
 Martha Friis
 M Knipschildt</t>
   </si>
@@ -431,51 +431,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fXyEXNrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -736,116 +736,116 @@
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E7" s="5" t="s">
         <v>47</v>
       </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>