--- v0 (2026-05-18)
+++ v1 (2026-10-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1650" uniqueCount="996" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1661" uniqueCount="1004" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -561,51 +561,51 @@
 Kære Alhed!
 Da jeg tænker paa at rejse ned til Sydfyn i Slutningen af næste Uge eller i Begyndelsen af den følgende vil jeg gerne spørge om jeg maa besøge Dem paa Vejen og i saa Fald hvad Dag jeg helst maa komme eller jeg vilde hellere have 3-4 Dage at vælge i mellem baade for Vejret og mit Arbejdes Skyld. Jeg kan enten komme om Morgenen, omtrent Kl. 9 tror jeg, men er De saa tidlig oppe? eller om Eftermiddagen, det er Kl. 3, men saa kommer jeg jo ikke til Svanninge før om Aftenen og det vil jeg ikke saa gerne.
 Jeg maler for Tiden et Guldregntræ med Vandfarve som jeg tænker bliver færdig i Løbet af 3-4 Dage, hvis Vejret holder sig som det er. Jeg skal hilse fra Moder og Marie. Fader og Christine rejste til Sverige i Forgaars.
 Jeg haaber altsaa snart at høre fra Dem, eller det er sandt De har jo faaet en Bicycle, saa kunde De maaske køre her op og sige Besked. Mange Hilsner til deres Familie og Dem selv.
 Deres hengivne Johannes Larsen</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -979,59 +979,59 @@
   </si>
   <si>
     <t>Adolph Larsen (Agraren) var vinteren 1897 på landbrugsskole (kostskole). Christine Larsen/Swane (Uglen) boede frem til maj 1898 hos Anna og Fritz Syberg i Svanninge. Hun fulgte Fritz Sybergs tegneundervisning ved Teknisk Skole i Faabborg. Marie Larsen var i huset hos Anne Marie Carl Nielsen i København.</t>
   </si>
   <si>
     <t>Johannes Larsen skal på andetræk med sin bror, Adolph (Agraren). Han har tegnet 12 portrætter af Christian Andersen.
 Christine Larsen (Swane) har skrevet, at Syberg længes efter at få sin hundehvalp, så Larsen må tage den med til Svanninge på næste søndag, men hvordan?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OXaK</t>
   </si>
   <si>
     <t>Kjerteminde 12 Dec. 1897
 Min egen Kæreste!
 Tak for Brevet i Dag. Nu kan Du da ikke klage over at jeg lader Dig vente med Brev. Dette er den 3die Pen siden jeg begyndte og den er omtrent lige saa umulig som de 2 andre skønt det er en Rørpen. Dette er den 4de. Agraren kom i Gaar og i Morges var vi ude paa Taarbystranden for at skyde Ænderne ud, om lidt skal vi paa Andetræk, nu tænker jeg det bliver bedre, da Maanen først kommer senere op. Billedet fra Haven har jeg ikke begyndt paa endnu det er ligesom jeg er bange for at begynde paa det for Tiden, derimod gaar det bedre med Chr. Andersen, jeg har nu tegnet 12 Hoveder af ham og i Morgen skal jeg til at begynde paa en Aquarel, Brystbillede. Hvor kunde Du vide at det var min Kusine jeg talte med i Odense, der er nemlig 2 Damer i den Forretning? Her var Brev fra Uglen og Marie i Dag. Uglen skriver at Syberg længes meget efter Hundehvalpen og at jeg maa tage den med derned paa næste Søndag. Hvordan synes Du saa jeg skal bære mig ad? Uglen vil følges med mig hjem. Skal jeg rejse lige til Svanninge eller skal jeg rejse først til Erikshaab. Jeg haaber at du vil svare mig herpaa, saa snart at jeg kan naa at give Dig Besked om hvad jeg bestemmer mig til efter at jeg har hørt Din Mening. Da Kl. nu er lige ved halv 4 vil jeg slutte med mange kærlige Hilsner til min Kæreste. 
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1897-12-13</t>
   </si>
   <si>
     <t>Horne, Fyn</t>
   </si>
   <si>
-    <t>Anna 2 -
-Christian Andersen
+    <t>Christian Andersen
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Vilhelm Larsen</t>
+Vilhelm Larsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine bor hos Sybergs i Svanninge, mens hun går på Teknisk Skole i Faaborg.
 VB er muligvis Victor Bøttern.
 Doktor Engel er muligvis familien Eckarts læge i Småland.</t>
   </si>
   <si>
     <t>Tak til Christine Swane fordi hun har mulighed for at give Sybergs et lille afdrag. Johannes Larsen er hos Christian Andersen i Nordskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bggI</t>
   </si>
   <si>
     <t>Kjerteminde den 13/12
 Kjære lille Ugle!
 Da vi nu sendte VB afsted saa glædede vi os rigtignok ved at tænke paa dig i morgen Gud ske Lov du lille Kjære at du inden du tager hjem kan give dem et Afdrag
 Fader er ikke tilstede det var jo ham der skulde takke for sit Barn men du faar nøjes med min han blev saa glad ved Brevene fra dig og Marie – og fra Eckardt, Margrethe havde faaet en Splint ind i sin tommelfinger. Doktor Engel saa maatte trække den ud saa Fingeren smertede endeel Dumpe hørte vi ikke fra kommer der ingen nu saa maa jeg have fat i Telefonen om lidt
 Det er en Glæde at læse om hvor godt dit Arbejde lykkes. Du vil ordentlig vise frem naar din store Broder kommer og hente dig hjem
 Agraren var hjemme igen og spiste en ordentlig deel Grisemad. Tilmorgen sorte Pølser inden han kjørte – du maa endelig skrive ham til lille han var meget bedrøvet fordi du ikke svarede ham, nu skriver jeg til Marie at hun skal se at faa Vished for naar hun kan komme for Agraren skal allerede i Skole igjen den 3. Jannuar
 Du maa endelig gaa til Horne inden du kommer hjem Maren er meget opsat paa den Hilsen fra Hjemmet den lille Hund er paa Besøg [ulæseligt] den gaar under Navnet Syberg men Klaks ønsker ikke at nævnes op denne Gang.
 Nu ligger her en Deel Strømper saa jeg maa nok heller tage Naal i Haand og saa med denne lille Lap – vi sees jo ogsaa snart og Nyt er her intet af
 Mange kjærlige Hilsener og Tak fra Fader og Moder og fra Brødrene
 Johannes er hos Christian Andersen
 Hils Alle</t>
   </si>
@@ -2099,110 +2099,110 @@
     <t>Peder Hansen
 Alhed Larsen
 Jens  Nielsen</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen opholder sig muligvis på henholdsvis Erikshaab og Svanninge Kro, for at beskytte deres lille søn Puf mod en kighosteepidemi.
 Anders er muligvis en karl, der jævnligt arbejder for familien Larsen.
 Hverringe er et gods nord for Kerteminde.</t>
   </si>
   <si>
     <t>Familien Larsen i Kerteminde har travlt med markarbejde. I.A. Larsen har henvendt sig til byrådet i en sag, men endnu ikke fået svar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JuzW</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære Johannes!
 Byraadet har ingen Svar givet endnu. Jens Nielsen vilde ikke. nu har Fader tænkt paa Marskandiser Hansen det er dog en Mand med lidt Forstand i Panden, jeg skal i dag se at skaffe Penge at sende Alhed i Aften, vi fik ikke Anders – men igaar fik vi 2 en Jyde og en Fynbo, Jyden skal til Hverringe om 8 Dage men vi har haardt Brug for ham den Tid
 Kjærlig Hilsen til Eder begge. Din Moder</t>
   </si>
   <si>
     <t>1899-07-14</t>
   </si>
   <si>
-    <t>Wilhelmine Berg
-[...27 lines deleted...]
-  <si>
     <t>Camilla Bertram
 - Christiansen, Faaborg
 - Due
 Franziska  Erichsen
 Andreas Larsen
 Vilhelm Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Karl Schou
 Marie Schou
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg boede i 1899 stadig i Svanninge.</t>
   </si>
   <si>
     <t>Johannes Larsen har lejet sig ind på et værelse i Svanninge for 9 kr. om ugen incl. mad og maler dér. Han har været i Faaborg for at købe tusch. Karl og Marie Schou har også lejet bolig med have i Svanninge. De far besøg af Franziska (Fritz Sybergs søster), Frk. Bertram (Anna Sybergs veninde), Lützhøft-parret m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKcs</t>
   </si>
   <si>
     <t>Svanninge Fredag 14/7 1899.
 Min egen kæreste Ven!
 Jeg fik min Kuffert i Af[tes] og er altsaa nu komme[n] i Orden. Du faar kun et [Par] Ord denne Gang da jeg [om] lidt skal ud at male og Posten er her Kl. 12 saa venter jeg Brev fra Dig. Lützhøffts og Frk Bertram spiser her sammen med mig, da Hønset ikke er rigtig vel. Franziska ventes, hun har faaet 8 Dages Ferie. Mange kærlige Hilsner til Dig og den lille søde Ven, hils ogsaa de andre.
 Din
 Johannes Larsen
 Eftermiddag.
 Da jeg kom hjem fra Skoven havde Posten været her men havde ladet Brevene ligge da han ikke kunde give tilbage [paa d]e 2 Kr jeg havde efterladt til [Fri]mærker, Du faar derfor lidt [mer]e denne Gang, der var in[tet] Brev fra Dig. Jeg er kommen i Tanker om at det er Klaks Fødselsdag i Dag og har skrevet en Lykønskning til ham. Jeg har faaet et Tegnebrædt og gaar nu ud til Faaborg for at købe mig noget Tusch og Bøttepapir, for jeg maa til at bestille noget hele Dagen. Den første Eftermiddag var jeg inde hos Schous, de bor rart i den Have og har [ogsaa] et lille Stykke have med [noget af papiret mangler]bær og Grøntsager. Vi spiste Jordbær og Schou gik saa med ud til Faaborg og hjalp mig med at bære Kufferten over til Iversen Due hvor vi saa tog Malerkassen ud af den. Jeg blev klippet p[noget af papiret mangler] Inde hos Sæbe-Christians[en op]dagede jeg en Daase med kogte Aal i Tomatsauce [som] jeg købte og Schou købte [en] Aalborg Akvavit og saa spiste jeg hos Schous, han har en hel Del Billeder i Gang, han var for Resten det første Menneske jeg mødte om Morgenen, han stod og ventede paa Odense Vogn da jeg kom cyklende. Jeg betaler 9 Kr. om Ugen her og er udmærket godt tilfreds med baade Værelset og Maden. I Aften skal[noget af papiret mangler] høre Frk. Bertram synge henne hos Baronens. Det er et henrivende Vejr, bare det maa holde ved, det er lidt svært for mig at kom[me i] Gang med Billedet, men [det k]ommer vel, Motivet [er k]ønnere end i Fjor tror [jeg] Bøgeløvet er tættere, men ellers er der ingen Forandring. Klaks og Franziska kommer paa Søndag. Mange kærlige Hilsner. Jeg længes efter Jer, men i Morgen maa der da komme Brev saa jeg kan se hvordan I har det. Din
 JL</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Andreas Larsen
+Peter Larsen, Svanninge
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen og hendes nyfødte søn, Andreas, er hos hendes familie på Erikshaab, mens Johannes Larsen bor på et lejet værelse i Svanninge og maler sammen med sine venner. 
+"Gratis Amen" og degnen: Der er muligvis tale om en betaling til degnen i forbindelse med Alhed og Johannes Larsens barns dåb.</t>
+  </si>
+  <si>
+    <t>Det er lummervarmt, og den lille (Andreas/Puf) bliver plaget af fluer, der sætter sig på hans kinder.
+Degnen er blevet flink igen. Alhed spekulerer på, om han har været sur, fordi han troede, de ville have "gratis Amen". Degnen danser ikke, for han vil ikke vække forargelse.
+Andreas (Dede) har fået ferie efter en fin eksamen, og han har bygget badeanstalt.
+Johannes Larsen må love at være forsigtig, hvis han bader eller sejler.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1bHJ</t>
+  </si>
+  <si>
+    <t>Min kæreste Ven!
+Jeg fik ingen Brev fra Dig i Dag, men antager, at det er Postgangens Skyld, og at jeg muligvis faar, naar Dis i Aften er i Højrup. – Det er igen i Dag en lumrende Varme, men der er desværre Skyer oppe, saa jeg er bange, jeg ikke ikke faar klart Solskin til mit Billede i Eftermiddag. Jeg fik malet en hel Del i Gaar og fik meget Lyst til Billedet, hvad jeg egentlig ikke har haft før. Bare nu Solen og den lille vil være skikkelige, saa jeg kan faa bestilt noget i Eftermiddag. Han lider af Varme, det lille Skind, og der er nogle smaa vevre Fluer der plager ham meget ved at rende rundt paa hans Kinder, men nu har jeg bunden noget klart Tøj for ham, og det lader til, at det hjælper. – Præsten (Kapellanen) og Degnen var dernede (d’et overstreget og erstattet med et h) i aftes; nu er det gaaet over med Degnen. Han skulde da vel ikke have tænkt sig, at vi vilde have gratis Amen af ham og derfor paa Forhaand været gal paa os? – Tænk Dig Kapellanen danser ikke, fordi der muligvis kunde være nogle i hans Menighed, der vilde forarge sig, ”og man skal ikke vække Forar-re-gelse”! Men saa imødekommer han begge Partier ved at gaa over [de næste to ord indsat over linjen] i Forsamlingshuset og se paa, at de danser! - - 
+Fader og Moder ere i Odense i Dag til T [bogstavet overstreget] Translocation (galt stavet). Dede blev da flyttet op i 5te Klasse og tog en rigtig nydelig Examen. Han kom hjem i Forgaars og er kisteglad over at have faaet Ferie og over for bestandig at have sluppen den fæle Mathematik. Han har lavet en Badeanstalt igen paa samme Sted som i Fjor; men den skal være meget bedre bl.a. med Styrteapparat. Dis og Tante Mis have været i i Dag. Nu tror jeg den lille begynder at vaagne, han staar her i sin Vogn. Saa skal jeg ind og forpleje ham, inden jeg skal ud at male. – Jeg længes meget efter at høre, hvordan Du har det dernede i Svanninge min Dreng. Gid dog Vejret vil holde sig til Dit Billede. Du vil da nok være forsigtig med Vandet, hvis I gaar ud at sejle, ikke sandt? – og ogsaa med Badning og i det hele taget! – Hils dem alle fra mig men Dig selv allermest. Hav det godt min egen lille Ven. Din Alhed
+d. 14de Juli – altsaa vores Bryllupsdag.
+Ser Du noget til Peter Larsens, naar Du gaar gennem deres Marker? Hils dem.</t>
   </si>
   <si>
     <t>1899-07-15</t>
   </si>
   <si>
     <t>Camilla Bertram
 Andreas Larsen
 Vilhelm Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen bor til leje i Svanninge. Alhed Larsen bor muligvis stadig hos forældrene på Erikshaab efter sin fødsel.</t>
   </si>
   <si>
     <t>Johannes Larsen maler på et billede fra skoven ved Svanninge. Fritz Syberg (Baronen) og Frk. Bertram er i Fjellebro. 
 Frk. Betram har sunget for selskabet mens Lützhøft akkompagnerede.
 Johannes Larsen havde glemt hans og Alheds bryllupsdag dagen i forvejen. Larsen har tænkt på at komme til Erikshaab.
 Han bor hos propre folk og får god mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EDxZ</t>
   </si>
@@ -2543,52 +2543,52 @@
     <t>https://fynboerne.ktdk.dk/d/GAaw</t>
   </si>
   <si>
     <t>[Kjøbenhav]n 9 April 1900.
 Kæreste Alhed!
 Nu gaar det ligesom lidt bedre for mig, jeg har faaet malet saameget i Dag at jeg tror jeg bliver færdig i Morgen. I Lørdags kom Peter her og fulgte med os til Lützhøfts, Fru P er rejst til Faaborg. Hos Lützhøfts var der foruden os candidat Emil Rasmussen Du ved ham der skældte Langes Bog ud, da vi gik derfra gik vi med Undtagelse af Brandstrups hen i Holtens Vinkælder hvor vi drak Capri bianco med Is. [noget af papiret mangler] vist at jeg havde været [hos Ples]ner men ikke truffet ham, jeg fik saa Bre[v] om Eftermiddagen at han var taget til Birkerød, om jeg vilde komme derud med første Tog. Peter og jeg rejste saa derud Gaar Formiddags og havde det rigtig rart. Vi var henne hos Mollerup, hvor vi saa nogle udmærkede gamle Stole som Plesner trykkede af paa Papir med en Ske, saa vi fik en Tegning af dem paa alle Ledder. Peter vil have sig lavet nogle i Svanninge og det kan vi jo ogsaa faa, de ere ualmindeligt kønne. Efter at vi havde spist gik vi til Holte P. [noget af papiret mangler]tødte vi sammen med Skolebestyreren og hans Kone som skulde til Middag i Kjøbenhavn, og kom saa sammen i en Kupe. Peter gik til Charlottenborg for at sige til Uglen som ventede mig der at jeg kom strax, jeg skulde nemlig hjem efter Nøglen og der laa Dit Brev som jeg blev meget glad ved. Uglen og jeg gik saa til Alfred Eckardts, der blev henrykte ved at se mig, men beklagede at Du ikke var snart derud. I Aften gaa Peter og jeg til Viggo Johansens, [noget af papiret mangler]mmer der ogsaa. Jeg ved ikke hvorda[n jeg skal] have alting i min Kuffert. Nu vil jeg slutte med at haabe at dette maa blive det sidste Brev Du faar fra mig inden vi ses igen. Farvel min egen Kæreste
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2675,51 +2675,51 @@
 Kæreste lille Junge!
 Du skal øjeblikkelig have Svar – så glad jeg dog blev ved dit gode Brev, som du havde skreven til mig! 
 Og tro mig nu – jeg blev bare glad ved Brevet; det triste, som Du ser, kan jeg slet ikke indse. 
 Nej, Jer to er jeg sikker på – stoler så heltud på; I har skam Jeres Pas i Orden. Junge! jeg kan blive helt glad, når jeg tænker på Jer. 
 For alt det tristeste her i Verden er jo mest de uharmoniske Forhold Mennesker imellem. Men her kan ingen Disharmonier blive, for I er jo som skabt til at supplere hinanden. Hvad bryder Du dig om hans Ubestandighed, når Du éngang har set, at dét Menneske holder af Dig – ja ikke kan undvære Dig. Betænk dog, hvor han er ung – endnu langt yngre end sine År – endogså. Og måske Du er den første, han holder rigtig af – så lad ham dog få Tid at gennemleve af de mange Facer, som sidst Du skulde vise Dig fremmed for – Du er sluttet hos ham – derfor vil han også vende tilbage til Dig – altid.
 Du spurgte om min Mening ang. det etiske og Dig: 
 Men lille Junge! Du kender jo mig og Etik – Afstand! Jeg siger som Du – man skal bruge de stakkels få Våben man kan gi Etiken Pokker ivold. - Nu tror Du vel slet ikke – eller reflekterer ikke på mine Satser, fordi de er lutter Sangvinskheder, men jeg tror nu bestemt, at jeg mener rigtigt. Og jeg ønsker Dig af hele Min Sjæl til Lykke med Dig selv og ham. For Du ved vel, det er en mægtig Himmelens Gave at kunde holde af et Menneske, som Du si’er, at Du kan det. O, det er disse Dine Ord, der bestandig kan gøre mig så glad – og så at Du har truffen ham, der måske er den Eneste under Solen, der kan gøre Dig lykkelig. Men det ene er nok en Følge af det andet. Nu han – afbrudt ved at de kom hjem fra Strandhotel – [ulæseligt], jeg passede Småkræ.
 Næste Dag. Jeg må Fanden splide mig have dette Brev ordnet endnu i Aften. – møg træt som jeg skønt er – Tandpine hver Fornat – op 5 ½ hver Dag – i Vandet med Be fra ½ 7- 7 (vi har taget Kort.) og så Rub lige til Sengetid – vi har jo Middag 5 ½ - føj. Men jeg får da 5 Kr extra fra ham for denne Måned. – eller 14 Dage er det da. 
 Be var i Odense i Dag fra 11 til 2 Toget. Feddeslen sov hele Tiden. Af Seværdigheder har Uglen og jeg været på Fyenshoved! Toget til Dalby til Dans Lørdag Aften. Gik derfra til Nordskov, hvor en Herre (Embedsmand) antastede os og spurgte nu vi ikke gik Fejl – der var ingen Logi ude, og det var jo sen Aften. Vi sagde, at vi vilde bo i en Høstak – men da ikke engang en sådan fandtes, tog vi imod hans elskværdige Tilbud at låne en stor Kappe – så drog vi af – lå på Tang med Kappen over os og vågnede Kl. ½ 3 op med et Sæt – den gav Resonans i en Cyklist der rullede forbi og velsagtens havde grundet over den mørke Klat – han blev meget betuttet – gled videre og sagde sluttel. Gomåren! Langt væk stod han så af og gloede. Dagen blev herlig i det smukke Vejr – vi gik nøgne om på Hovedet + badede når det blev for hedt – talte – sov – spiste – stegtes – badede og nu fortæredes af Tørst og skyndte os hjem – med ½ 10 Tog til Kerteminde – de udstødte vilde Hyl, da de så vore skamferede Ansigter – kobberrøde og lasede. I Dalby vakte vi stormende Opsigt – som overalt hvor vi passerede Embedsmanden havde telefoneret vor dristige ”Færden vidt om på Hindsholm”, sagde Mohrs)!!! 
 Om denne Tur der i alle Måder var vellykket skal Du høre personlig. 
 Nu er jeg for træt Kunstn. savner meget. Og i Dag gled Uglen til Svanninge – hun var nu brillant i sine gode Stunder! Og vi blev så glade ved Mors Jabrev i Dag – det skal nok blive en sjov Halløj – Be har så været nede at løse Sognebånd. Tom P. er så morsom og hyggelig at have og Be nyder al den Mad, vi hver Dag får, han gir 1 ½ Kr – så jeg mener nu, vi sætter snarere til - så flot vi lever. 
 Dette blev da for Resten et helt Brev – bare Du kan læse de Tæer.
 Hermed en venlig Hilsen o s v – til Jer alle.
 O Tak! Junge! 
 Din Dis</t>
   </si>
   <si>
     <t>1901-07-02</t>
   </si>
   <si>
     <t>Christian Eckardt
 Carl Høyrup
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 - Madsen
 Hanne - -, malkepige hos Larsen i Kerteminde
 Anna Syberg
 Fritz Syberg
 - Thygesen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Christine Swane er på sommerophold hos familien Syberg i Svanninge. Dis, er i huset som tjenestepige hos familien Larsen.
 Onkel er muligvis Christian Eckardt.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen har fået ny tjenestepige. "Hils nu Sybergs".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PG0R</t>
   </si>
   <si>
     <t>Mandag
 Kjære Dinemor!
 Trods der ingen Brev var fra Dig skal Du have et Par ord. Dine Sko kom igaar; men Dis siger Spænderne er vendt forkert og han maa gjøre det om, men hvis han nu gjør Vrøvl saa sender vi dem som de er i Morgen; den anden gode Nyhed er den, at vi har faaet en Pige men kun en meget lille en, det er Skorstensfejerens den lille brunøjede som gik med Radiser; hun er jo dog konfirmeret. Faer har jo rigtignok gjort en Deel Nar ad mig fordi jeg tilstod dem 10 Kr om Maaneden for saadan en Bitte, men den af Thygesens var lovet bort til Odense til Schalkenborg til August og saa viste de mig ind til Madsens de sad just og skrev til Odense om at hun kunde komme derud, men var straks villig til at tage op til mig. Faderen blev ved at holde paa de 10 Kr – og jeg sagde ja, det skulde jeg vel ikke have gjort, vi troede hun havde kommen i Morges; men først nu for et Øjeblik siden arriverde hun, der blev saa pænt oppe paa Hannes Kammer da vi fik ordnet Sengen og Eders Vadskebord fik vi sat derind.
 Det er ellers godt som vi har faaet det fra Haanden i disse Dage – det hjælper meget naar vi er saa faa. Gud give os Helbred og saa at den lille maa være flink.
 Marie er med Fader i Marken vi slaar med Maskine idag – her er godt Vejr og vi skal vel slaa mere i morgen. Georg og Marie var oppe at se Føl i Aftes og Børnene var med i hvide Dragter med fine Fletter og V. stribet. De fik Kaffe og Boller. Hils nu Sybergs og vær glad og fornøjet – Kjærlig Hilsen fra Din Moder – jeg er begyndt at skrive alle Convolutterne ligge kun paa Rad Onkels og Dit kommer afsted iaften
@@ -3212,87 +3212,87 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KqDJ</t>
   </si>
   <si>
     <t>Kjerteminde 9-3-10
 Kære Johannes V. Jensen og Frue!
 Det faldt mig ikke ind, da jeg sidst var hos Dem, at jeg allerede nu skulde sidde her i Kjerteminde, ellers havde jeg taget en mere højtidelig Afsked med Dem, da jeg forlod Dem den store ”Solonoloaften”. Må jeg herved sende Dem et trist Tak for sidst, at det glæder mig at være sammen med Dem vil De nok selv opdage.
 Min Kone og jeg tager til Kbhvn. når Forårsudstillingerne åbner, måske flasker det sig da således at vi kan få hilst på hverandre. I øvrigt har jeg lagt mine Planer (så ganske løseligt) for de kommende første 16 År. Jeg har opdaget at jeg (uden at tænke derover) har indført 8 Års Driften i min Virksomhed. De første 8 År boede vi i Svanninge, de næste 8 År her på denne Egn de kommende 8 År er sandsynligvis viet til et Slags Zigeunerliv i Italien og Grønland med mellemliggende Zoner, og da deref [”da deref” overstreget] derefter bosætter vi os i Kbhvn. i de næste 8.
 Jeg er ved at udvælge Joh. Larsens Billeder til Fåborg Museet og i den øvrige Tid dyrker jeg Fløjtespillet. Til Morgen lykkedes det mig at tage det dybe H så jeg håber at blive et brugeligt Medlem af Kvartetten.
 Mange Hilsner til Dem begge fra min Kone og deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1910-06-12</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen
 Johannes Rump
 Oscar Wandel</t>
   </si>
   <si>
+    <t>De to billeder, Fritz Syberg nævner, som gros. Wandel "nægter at sælge", er formentlig de billeder, der alligevel i 1910 blev erhvervet til museet, se under nævnte værker.</t>
+  </si>
+  <si>
+    <t>FBA, Mads Rasmussens familiearkiv, ks. 27</t>
+  </si>
+  <si>
+    <t>Fritz Syberg orienterer om, at ejeren af "Historien om en Moder" og "Aftenbilledet", der ønskes indkøbt til museet i Faaborg, ikke ønsker at sælge. Desuden har han intet hørt fra Rump om "Dødsbilledet".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pdav</t>
+  </si>
+  <si>
+    <t>Nordskov paa Dalby
+12 Juni 1910
+Hr Fabrikant Rasmussen !
+Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
+Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
+Med de Bedste Hilsener
+til Dem og Deres Frue
+er jeg Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
   </si>
   <si>
     <t>Fritz Syberg skriver til Mads Rasmussen at Johannes Larsen har bedt ham undersøge om grosserer Wandel vil afhænde "Historien om en Moder" samt "Aftenbilledet", da Johannes Larsen i så fald vil foreslå dem til Faaborg museum. Det ønsker Wandel ikke. Angående "Dødsbilledet", som ejes af Johannes Rump, har han intet hørt, men ønsker det til Faaborg, da det er malet i Faaborg og modellerne ligeledes er fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5vW0</t>
   </si>
   <si>
     <t>Nordskov paa Dalby
 12 Juni 1910
 Hr Fabrikant Rasmussen !
 Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
 Jeg har intet hørt fra Rump om Dødsbilledet og to ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
-Med de Bedste Hilsener
-[...21 lines deleted...]
-Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
 Med de Bedste Hilsener
 til Dem og Deres Frue
 er jeg Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1910-08-17</t>
   </si>
   <si>
     <t>Jens Birkholm</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til Jens Birkholm angående køb af et stykke jord som ikke må omtales (i Svanninge Bakker). Forespørger om bestilte postkort ikke kan fås andre steder end i Tyskland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2nhk</t>
   </si>
   <si>
     <t>17 August 1910
 Her
 Kunstmaler Birkholm,
 Faaborg
 Angaaende det omtalte Stykke Jord, da har jeg sat en Mand ud paa at købe det, men De bedes ikke omtale det til nogen, for at man ikke skal faa Nys om, at det er mig,der staar bag ved. Vedkommende mente, at det var bedst at angive, at det skal være til Beplantning.Hvis det bliver købt til Bevarelse af Heden,aner man jo let, at der staar Pengemænd bag ved.
 Kan de bestilte Postkort ikke faas andet Sted i Tyskland,hvis de ikke kan faaes hos det Firma, vi har henvendt os til ?
 Med venlig Hilsen
@@ -4929,51 +4929,51 @@
     <t>Fritz Syberg ønsker Johs. V. Jensen tillykke med de 60 år og sender en 30 år gammel tegning. Syberg er trist over, hvor meget egnen har ændret sig på de 30 år. De stynede popler og fårene er væk. Han undgår selv telefonpæle og pigtrådshegn på sine billeder. Dog har Syberg og Jensen kendt hinanden også dengang, hvor Jorden var paradisisk. 
 Dagens Nyheder har bedt Syberg om at skrive om Jensen og Fynboerne. Han har skrevet to tekster og kasseret dem.
 Villum og Elin har været på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KvGo</t>
   </si>
   <si>
     <t>Pilegaarden
 Kære Johannes V.
 Hjertelig til Lykke paa 60-Aarsdagen, og modtag her en Tegning der mere egner sig til at tage i Haanden end at hænge paa Væggen. Jeg ser paa Signaturen at den er lavet for 30 Aar siden og kan ikke lade være med, paa trods af Poul Henningsen, at blive ilde berørt af hvor Landskabet her i Egnen er forringet. Alle Poplerne er hugget. Faareflokken – der kun er antydet – er ogsaa et Falsum nutildags. De sidste Faar her paa Egnen blev udryddet i dette Efteraar. Naar jeg tænker paa hvor smukt der var i Svanninge Banker med Lyngen og en ensom Faareflok for en Menneskealder siden da priser jeg mig lykkelig at jeg har levet i den Tid. Jeg maa bekende at jeg undgaar saavidt mulig Telefonstænger og Pigtraadshegn i mine Billeder. Men al dette handler kun om mig selv, og en Tid hvor jeg endnu ikke kendte Dig og Else. Vi har dog kendt hinanden paa en Tid da Jorden endnu var paradisisk Jeg tænke paa Fynshoveddagene, og alle de Aar der siden fulgte har Dit og Elses Venskab betydet saa langt mere end jeg kan udtrykke. Har det forresten ikke ringet for Jeres Øren i disse Dage.
 Man har fra ”Dagens Nyheder” anmodet mig om en Kronik om Dig og Fynboerne. Jeg har skrevet to, men har besluttet ikke at offentligøre nogen af dem. Den ene blev for intim, den anden, som en Slags Hævn, for polemisk. Jeg vil gærne skrive noget om Emnet, men maa have et halvt Aar dertil. Villum og Elin var her for nogle Dage siden. Jeg forstod på Villum at Du var [”var” overstreget] nu var vel igen, og ønsker Dig til Lykke dermed. Paa Gensyn Fredag Aften
 Mange hjertelige Hilsener fra Marie
 Eders hengivne Ven
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
@@ -5128,54 +5128,122 @@
 Klar til Bryllup det er snart
 Nu vi tror at alt ret makker
 Kø’r og Heste trives vil
 Muligvis en Avlskarl vakker
 I ad Aare lægger til
 Og vi svinger højt vor Fane
 ønsker at det godt vil gaa
 Heldet følge Jeres Bane
 Lykke til – og saa kil paa!
 Lørdag Morgen Desværre maa Brevet jo allerede af Sted i Dag, da vi jo ikke kan afsende Breve om Lørdagen. 
 Nu skrev jeg saa den lille Vise, som det maaske kan more dig at se; den er jo noget tynd, men hvad hvis Stemningen er god, kan meget glide. 
 Hvor det glæder mig for Axel, at han nu har lidt (el. meget) bedre Forhold paa sit Kontor; det har jo uendelig meget at sige, naar han tilbringer saa mange Timer af sit Liv paa saadan et muggent Kontor. – Jeg læste nu dit Brev igennem igen. Hvor er der meget meningsløst i den Nazi-Regering. De vil med Vold og Magt af med Jøderne, men naar Dr. Sechendorfs Broder vil emigrere, kan han mulig ikke komme derfra. Det lyder meningsløst. Tror du ikke, det hænger saadan sammen, at han ikke kan faa sine Penge ud af Landet og derfor er afskaaret derfra? - For Resten havde jeg en svag Fornem
 4. 
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
     <t>1944-07-04</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 R.A. Christophersen
 Thora Cohn
 Johanne Giersing
 I.G. Jacobsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Dagmar Madsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ester -, pige i huset hos Johannes Larsen
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Gudrun Syberg
@@ -5202,110 +5270,110 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/3dkp</t>
   </si>
   <si>
     <t>1) Kerteminde d. 4/7 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
 2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
 3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
 4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
 I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
 Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
 alle her og jeres Else</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
 Kære Grevinde.
 Tak for Dit Brev, som jeg fik allerede i Tirsdags. Grunden til at jeg først nu svarer er at jeg har ligget i Sengen af Forkølelse siden forrige Søndag, ikke fordi jeg har fejlet noget videre, men jeg befandt mig bedre i Sengen end oppe. Jeg har altsaa haft god Tid til at læse Brevet og jeg bilder mig ind at der ikke er nogle for mig dunkle Punkter der! Jeg er spændt paa hvordan det gaar med Dine Svaner. Jeg har ingen Erfaring i den Henseende, men jeg vil tro at de vil holde sig til Stedet. Dersom Katastrofen med de gamle kunde have været forudset, havde det vel nok været rigtigst at stække Ungerne som smaa, saa at de ikke kunde flyve bort. Jeg vilde jo gerne have Puf til at tage nogle Billeder af Hunden, men han er ikke sikker paa at kunde skaffe Plader. Else, der hidtil havde været saa vigtig af vores forholdsvis ringe Elektricitetforbrug, opdagede i Forgaars at den ene af vore 2 Maalere tæller Kilowat i Stedet for Hektowat, hvad der resulterede i at hun fik regnet ud at vi havde brugt hele vor Tildeling for denne Periode der udløber paa Fredag. Nu sidder vi om Aftnen ved et Stearinlys. Vi har 2 hele Lys, nogle Stumper og nogle Julelys, som skal strække til i den Tid. I Mandags myrdedes 4 unge Læger på Sygehuset i Odense desuden blev den svenske Konsul og saavidt jeg husker en Løjtnant skudt. Næste Nat sprængte de Fyens Tidende Hus i Luften, foruden 2 andre Redaktioner og en Del Forretningshuse midt i Byen, hvorefter det højere SS averterede i Bladene, at der i [indsat over linien: ”der i ”] Byen var erklæret Spærretid for at forhindre Mord og Sabotage. I Aftes hørte jeg i Radioen at min Svogers Søn, en ung Læge ved Aalborg var taget af Gestapo, ligesaa Maleren Riiseby. Og sikken en Mordbrand i Aarhus. Men alt det faar vel en Ende en Gang. Mange Hilsner
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -5456,59 +5524,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6pOE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MaOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/133T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MnQg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5KSm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZljA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4d3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WxCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JTbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YQ1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wlEV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2nhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Md1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fEat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJJD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Rvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L1xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zWp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4BGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nnnI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSaT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lfjWowWm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7KtK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMzv4SUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6pOE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MaOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/133T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MnQg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5KSm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZljA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4d3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WxCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JTbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YQ1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wlEV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2nhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Md1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fEat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJJD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Rvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L1xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zWp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4BGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nnnI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSaT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Suoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lfjWowWm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7KtK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMzv4SUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M156"/>
+  <dimension ref="A1:M157"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8079,104 +8147,104 @@
       </c>
       <c r="I59" s="5" t="s">
         <v>387</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>63</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>388</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>389</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>391</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E60" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>392</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>393</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>63</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>394</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>395</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>391</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
         <v>397</v>
       </c>
       <c r="I61" s="5" t="s">
         <v>398</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>63</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>399</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>400</v>
@@ -9571,186 +9639,186 @@
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>599</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>510</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="I93" s="5"/>
+      <c r="I93" s="5" t="s">
+        <v>601</v>
+      </c>
       <c r="J93" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
         <v>598</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>599</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>510</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="I94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I94" s="5"/>
       <c r="J94" s="5" t="s">
         <v>606</v>
       </c>
       <c r="K94" s="5" t="s">
         <v>607</v>
       </c>
       <c r="L94" s="6" t="s">
         <v>608</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>610</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>599</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>611</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F95" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>612</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>613</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>615</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>599</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>611</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F96" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>616</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>617</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>618</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>620</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>599</v>
       </c>
       <c r="D97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -12281,171 +12349,216 @@
       </c>
       <c r="I153" s="5" t="s">
         <v>966</v>
       </c>
       <c r="J153" s="5" t="s">
         <v>967</v>
       </c>
       <c r="K153" s="5" t="s">
         <v>968</v>
       </c>
       <c r="L153" s="6" t="s">
         <v>969</v>
       </c>
       <c r="M153" s="5" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>971</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="E154" s="5" t="s">
         <v>972</v>
       </c>
-      <c r="D154" s="5" t="s">
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="E154" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H154" s="5" t="s">
+      <c r="I154" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="I154" s="5" t="s">
+      <c r="J154" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="J154" s="5" t="s">
+      <c r="K154" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="K154" s="5" t="s">
+      <c r="L154" s="6" t="s">
         <v>977</v>
       </c>
-      <c r="L154" s="6" t="s">
+      <c r="M154" s="5" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="5" t="s">
         <v>980</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>981</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="F155" s="5" t="s">
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H155" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="G155" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H155" s="5" t="s">
+      <c r="I155" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="I155" s="5" t="s">
+      <c r="J155" s="5" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="K155" s="5" t="s">
         <v>985</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>986</v>
       </c>
       <c r="M155" s="5" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>988</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>477</v>
+        <v>58</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>466</v>
+        <v>989</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>963</v>
+        <v>59</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>992</v>
+        <v>937</v>
       </c>
       <c r="K156" s="5" t="s">
         <v>993</v>
       </c>
       <c r="L156" s="6" t="s">
         <v>994</v>
       </c>
       <c r="M156" s="5" t="s">
         <v>995</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1003</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12562,44 +12675,45 @@
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
+    <hyperlink ref="M157" r:id="rId162"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>