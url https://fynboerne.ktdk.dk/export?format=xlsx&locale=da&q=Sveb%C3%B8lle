--- v0 (2026-06-01)
+++ v1 (2026-09-03)
@@ -3,327 +3,153 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="159" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="98" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1898-10-13</t>
+    <t>1921-07-18</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Vilhelmine  Larsen</t>
+    <t>Sigurd  Swane</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
+    <t>Svebølle</t>
+  </si>
+  <si>
     <t>Kerteminde</t>
-  </si>
-[...181 lines deleted...]
-    <t>Svebølle</t>
   </si>
   <si>
     <t>Gryde Mølle, 4470 Svebølle</t>
   </si>
   <si>
     <t>Alhed Larsen
 Leo Svane, senior
 Lars Swane
 Poul Uttenreitter
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lars Swane boede hos sin far og dennes nye kone i Gryde Mølle ved Svebølle/Jyderup fra sommeren 1921 - til maj 1923.
 Christine Swane var meget deprimeret. Hun var på sommerophold i Kerteminde i juni og juli.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum</t>
   </si>
   <si>
     <t>Sigurd Swane har haft travlt. Derfor er det længe siden han har skrevet. Han har forlagt et brev, som Lasse havde skrevet til sin mor. Sigurd Swane skal til at bruge briller ved læsning af fint tryk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PSwt</t>
   </si>
   <si>
     <t>Den 18-7-1921
 Kære Ugle. Du behøver aldrig at ængste dig, fordi der går en lille Tid, hvor du ikke hører noget. Det er ikke så let at overkomme Brevskrivning, nu er jeg begyndt at arbejde i et stærkere Tempo og så er der Grænser for hvad jeg kan mere – tilmed da jeg har en hel Del ubesvarede Breve fra de sidste 3 Fjerdingår, som jeg lidt efter lidt må tage mig af. Så har jeg gjort det til en Regel, som jeg nødig afviger fra, at der for Lasses Skyld hver Dag læses højt en halv Time om Eftermiddagen af en eller anden god Morskabslæsning, som kan virke lidt udviklende på ham og måske efterhånden vække hans Læselyst. Dertil kom, at jeg har været bortrejst 3-4 Dage – jeg måtte ind til Tandlægen for en Plombe, jeg har jo ikke været hos ham i 2½ År, og ligeledes til Øjenlægen, jeg skal så småt begynde med Briller til Læsning af fint og vanskeligt Tryk. Lasse havde rigtignok givet mig et Brev med, jeg skulde sende til dig, men jeg har desværre forlagt det – nå det kommer jo nok for en Dag og så skal jeg nok sende dig det – noget vigtigt står der jo ikke deri. Han er dejligt rask nu, solbrændt og godt i Stand, har ikke fejlet den mindste Smule, tåler Varme og alt udmærket, så du kan være glad ved ham. Vi havde Farfar med ud, for ham kniber det lidt med den svære Varme, han sidder mest i Skygge i Haven, og så må jeg gå lidt med ham under Armen nu og da, han er jo ikke kendt med Terrænet her og det er jo heller ikke så jævnt som i en By, så alene kan han ikke færdes.
 Jeg håber, du har det godt og kommer til Kræfter på Landet og maler. Vil du hilse, hvis du tror der er nogen der bryder sig om det, Be, Junge, Poul Uttenreitter, hvis du ser ham.
 Venlig Hilsen S.</t>
   </si>
   <si>
     <t>1921-10-15</t>
   </si>
   <si>
+    <t>København</t>
+  </si>
+  <si>
     <t>Margit -
 Peter -
 Lars Swane</t>
   </si>
   <si>
     <t>I efteråret 1921 opholder Christine Swane sig i København (Birgit Bjerre: Christine Swane, Johannes Larsen Museet 2003)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Lasse er på landet med sin far. Han savner sin mor meget og det liv de har sammen i København. Sigurd Swane arbejder på at få Lasse til at lave lektier, da han er bagud i skolen. Sigurd Swane opfordrer Christine til at male og tegne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jZXP</t>
   </si>
   <si>
     <t>Søndag Morgen d 15-10-21
 Kære Ugle
 Nu sidder Lasse ved mit Skrivebord og regner og nu er Humøret godt. Det kneb ellers en Del i Morges, efter at det havde været bedre siden jeg skrev til dig sidst. Længslen efter dig overfaldt ham stærkest strax, da vi kom herud og her var mørkt og koldt og øde og meget efterårsagtigt, men i det hele har han længtes mere efter dig denne Gang.
 Desværre kom der noget andet til i Dag mærkede jeg ( ja lidt har jeg sporet det nogle Gange, men i Dag sagde han det selv med rene Ord), han synes at hjemme hos dig skal han ikke bestille så meget, men kommer i Zoologisk Have, kører i Sporvogn, kommer til Byen og besøger andre, der er meget morsommere siger han. Og så vilde han ikke stå op men vilde blive liggende i Sengen, skønt han havde sovet i et Træk i 10 Timer, og det vil jeg ikke tillade, det er en farlig Ting at lade Børn ligge vågne i Sengen (et Kvarter havde han ligget hos mig) det fører ofte til for tidlig Sanselighed. Men så skammede jeg ham ud og sagde at Dovenskab skulde han vogte sig for, og talte i det hele en Del derom med ham. Jeg sagde også, at det var meget forkert, at han næsten intet havde læst og regnet inde i København han havde begge Dele for, og det er nødvendigt at han ikke forsømmer mere, trods alt hvad vi har anstrengt os med ham, er han endnu stadig tilbage for sine Kammerater i Regning
 Heldigvis hjalp det, nu sidder han virkelig flink og ivrig med sin Regning og jeg håber jeg skal få Bugt med Dovenskaben efterhånden – du kender det vist selv hos ham, han vil helst vride sig fra hvad der hedder Pligtarbejde, men det går jo ikke an i Længden. Nu er vi begyndt på nogle nye Regnestykker, strax sagde han de var kedelige, men så viste jeg ham lidt til Rette og sagde forskelligt om dem, som jeg syntes var morsomt, og det hjalp altså. Nu kommer Peter også til ham i Eftermiddag og det glæder han sig til og så har jeg efter Middag læst højt for ham og Margit af Kiplings Æventyr.
 Maven synes at være kommet i Orden nu, men nu skal jeg nok være forsigtig med den! Jeg håber, du må kunne benytte det gode Vejr, der stadig, som et Mirakel, vender tilbage og få malet og tegnet noget mere og at du, måske derigennem kan nå til at føle dig noget raskere også – du har jo en Del Rammer stående, er det ikke rigtigst at skaffe dig Lærred og papir, der passer i Størrelsen til dem. 
 Jeg skal hilse meget fra Lasse.
 Hilsner Sigurd.</t>
   </si>
   <si>
     <t>1921-11-26</t>
   </si>
   <si>
     <t>Andreas Larsen
 Georg Larsen
 Johan Larsen
 Agnete Swane
@@ -611,235 +437,50 @@
 Venlig Hilsen fra Lasse og fra min Kone
 Sigurd.</t>
   </si>
   <si>
     <t>1923-02-26</t>
   </si>
   <si>
     <t>Det omtalte foto findes ikke i kuverten på Kerteminde Egns- og Byhistoriske arkiv.
 Brasilianske nødder er paranødder. (Wikipedia)</t>
   </si>
   <si>
     <t>Sigurd Swane skriver på vegne af Lasse. Lasse har travlt med at bygge snehytte i gården. Desuden tegner og maler han. Der er vedlagt et foto.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u01z</t>
   </si>
   <si>
     <t>Søndag d. 26-2-23.
 Kære Ugle.
 Det havde været min Tanke, at Lasse skulde have skrevet et lille Brev til dig i dag, men han havde så travlt, han har bygget en Snehytte i Gården – og Sneen ligger jo måske ikke længe nu og han har malet og tegnet, han er så optaget af at se på sine små Ting, at jeg ikke strax vil foreslå ham at sende et Par af dem til dig, men når der er gået lidt Tid skal du nok få nogle – og så har han lavet Brystharnisk og været en Tur med os i dag, så jeg syntes ikke at han kunde udrette mere – dog blev det til et Par Linjer på vedlagte Fotografi, som blev taget for nogen Tid siden i den milde Periode. - -
 Hans Fastelavnsris havde ingen Skade taget, kun én af de brasilianske Nødder var faldet af.
 I Skøjteløbning har han gjort store Fremskridt – men nu tør det jo.
 Der er taget et par Fotografier til, men de har ikke kunnet fremkaldes endnu, så snart de bliver det, skal du få dem.
 Venlig Hilsen.
 Sigurd.</t>
-  </si>
-[...183 lines deleted...]
-Lørdag</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -916,59 +557,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lv9N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dp4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G1pZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MNRt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u01z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dp4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G1pZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MNRt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u01z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1036,924 +677,560 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>27</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
+      <c r="H4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I4" s="5"/>
-      <c r="J4" s="5" t="s">
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="K5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F5" s="5" t="inlineStr">
+      <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G5" s="5" t="s">
-[...14 lines deleted...]
-      <c r="L5" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="J6" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>51</v>
-      </c>
-[...22 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I8" s="5"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>61</v>
+      </c>
       <c r="J8" s="5" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>27</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>106</v>
-[...347 lines deleted...]
-        <v>158</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
-    <hyperlink ref="M15" r:id="rId20"/>
-[...6 lines deleted...]
-    <hyperlink ref="M22" r:id="rId27"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>