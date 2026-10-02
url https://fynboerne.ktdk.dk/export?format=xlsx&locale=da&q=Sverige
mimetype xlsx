--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -411,51 +411,51 @@
     <t>Kjæreste Johannes
 Imorgen tidlig afsender jeg dine Benklæder 2 Skjorter og 1 Uldtrøje Du tænker nok det er underligt at jeg glemte det, men det var ikke tørt; nu faar du snart 6 ny Skjorter saa vil jeg bede Dig sende hjem med Fader alt hvad du har af snavset Tøj vi fik Telegram i aftes han er paa Høljeryd i dag og der vilde han blive i 3 a fire Dage saa kan Du selv regne dig til omtrent naar Du kan vente ham ja han skriver Dig vistnok til for at du kan være hjemme den Dag det bliver da morsomt for dig ja Johannes det er en velsignet Fader I har glæd ham dog altid efter Evne af hele Eders Hjærte
 Georg er paa Kontorstolen med en heel Deel Skriveri i disse Dage og du kan tro han var glad iaftes jeg lod ham svare paa Telegrammet iaftes med Georg til Underskrift 
 Saa vil jeg da glæde dig med at dine Blomster kommer nok frem baade Fuksien og Bigonien men vand dem imellem
 Vores Blomster staar dejlig som Du vil se til Paaske; naar nu Fader kommer hjem saa skal vi slagte 2 Grise og ønsker Du noget Slagtermad saa skal jeg med stor Fornøjelse traktere Eder alle sammen
 Inden Du ved af det Johannes saa kommer Ferien har du noget af de malede Figurer hjemme hos Dig saa send mig dog en hjem med Fader jeg længes saa umaadelig efter at see hvordan Du skiller Dig ved Maling husk det nu og ligedan dit Uhr
 Har jeg fortalt Dig at her var Brev fra Alfred han er rask og han var der i Sevilla til Karnevalstiden og Tyrefægtning; men ingen Penge maatte udbetales Folket saa han fik jo ikke andet at see end hvad de kunne see i Gaderne 6 Tyre blev dræbte 12 Heste men ingen Mennesker som vel var
 Nu er han paa Vejen til England og derfra hjemefter og saa mulig tager han hjem til Høljeryd for at være der til 1 Juni ja Johannes der bliver Glæde om vor Herre vil unde de kjære Venner at see saadan en Dag oprinde for dem
 Eckardt fik ikke det Ankerske Legat Frøken Dohlmann som har Formue og kan rejse naar hun fik dog Legatet
 Hils nu dine Venner og Frøken Bendal har du fortalt hende at jeg længes efter Brev fra hende – Jeg skal hilse dig fra alle dine Søskende de klinger og spiller Top saa det er en Lyst den lille har en Øvelse med at sætte dem i Gang saa du vil undre Dig om du saa det
 Nu er det Posttid saa Lev vel min din egen Moder</t>
   </si>
   <si>
     <t>1885-04-29</t>
   </si>
   <si>
     <t>Birkerød
 Faaborg ,Fyn
 Långaryd</t>
   </si>
   <si>
     <t>Ane Marie Christiansdatter
 Christian Eckardt
 Anesine Frölich
 - Holbeck
-J.C. Hostrup
+Jens Christian Hostrup
 Harald  Klokker
 Assistent Knudsen
 Augusta  Larsen
 Cathrine Larsen
 Georg Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Peter Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
   </si>
   <si>
     <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
   </si>
   <si>
     <t>Kjerteminde den 29 April 1885
@@ -487,51 +487,51 @@
   </si>
   <si>
     <t>Johannes har sendt en lang liste til sin mor, om ting han mangler. Søstrene Christine og Marie skal rejse til en af familien Larsens landejendomme ved Landeryd i Sverige. Hvilken dag kommer Johannes hjem?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2gSL</t>
   </si>
   <si>
     <t>Kjære Barn!
 Ligesom Du nu faar 2 Breve om Dagen ønskede Du vel det kunde gaa altid, Sagen er den da nu Fader saa den lange Opskrift bad han mig lade Brevet være aabent til henad Aften for om der bliver Raad til at lægge en 10 Kroner ind i det for at du kan faa alle dine Fornødenheder; Hatten faar du vist en billigere her og saa strækker det vel nok til jeg vil nu kun bemærke at Du husker at skrive om du kommer Løverdag for om alting vil gaa som vi tænker saa følger Adolph, Vilhelm og jeg Børnene til Nyborg og bliver der saa til du kommer vi besøger saa den gamle Skomager og seer Nyborg efter i Sømmene – de afgaar saa fra Korsør med første Tog og kommer du maa du jo ogsaa fra Kjøbenhavn med første Tog og skal Du hilse paa dem et Sted saa gaa ikke ud af Vognene naar det ikke kan lade sig gjøre men staa ved et aabent Vindue og hils paa dem eller vil du hellere blive og see dem i Kjøbenhavn kan du jo sige os det; men jeg skal sige Dig at naar ”Adolph” kommer næste Gang fra Sverrig skal den hertil og maaske du [overstreget] skal saa kan have Fornøjelse af at sejle med til Halmstad jeg har da lovet de smaa Piger at du skulde besøge dem i Sverrig – men nu maa vi nok sige Stop husk nu blot at tage alting med hvad jeg skrev om
 Din egen trofaste Moder
 I Pakken paa en Krave havde jeg fæstet Brevet med 10 Kroner i; saa du nu har 20 K vær saa sparsommelig du kan min Skat og svar mig endelig om du kommer til Nyborg Løverdag</t>
   </si>
   <si>
     <t>1885-05-06</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
 Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
 Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
 Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
@@ -2084,94 +2084,50 @@
     <t>https://fynboerne.ktdk.dk/d/TwIT</t>
   </si>
   <si>
     <t>Tirsd. 18-4-93.
 Kære Mor.
 Nu skal Du faa de sidste dages Begivenheder; skønt Alhed jo kommer [”kommer” indsat over linjen] snart efter Brevet, mener vi dog, at det er bedst I faar et Brev forinden, jeg lovede det jo i Elles Brev. Jeg vil begynde lige fra Elle og jeg gik paa Posthuset om Fredagen; da vi gik paa Vesterbro, ser jeg P. Hansen stryge forbi paa sin Cycle og da Elle erklærede, hun vil hilse på ham, stikker jeg resolut i Rend og naar ham min Sandten, var det ikke godt gjort. – Da vi kom hjem var Tebordet dækket, vi skulde have spist inden ”Comitéen” ankom, hvilket vi dog ikke naaede, da Thomas kom lidt efter og dermed var Comiteen fuldtallig; eller saa fuldtallig, den kunde blive den Aften, Marie og Thora kom ikke, og Laders ser man aldrig mere, han sidder altid og hænger i sine Bøger. Men de havde været saa fornuftige at indbyde Thorvald Balslev som stedfortræder for Laders, og vi andre fik Lov [”Lov” indsat over linjen] til at give vores Besyv med, hvis vi ønskede. Elles Tænder begyndte at løbe i Vand efter Turen, da hun hørte Forhandlingerne og straks kom de med det Forslag at hun skulde tage en Retourbillet hjem hertil [”hjem” overstreget; ”hertil” indsat over linjen] fra Søndag Morgen til Mand. Morgen, Ballet deroppe skulde jo være om Lørdagen, men Elle erklærede, at hendes Dyd var større end hendes Lyst, og det var der jo ikke noget at sige til. Elle gav Chianti og vi havde en voldsom gemytlig Aften. - - - - - - - - - -
 Om Lørdagen var vi jo saa hos Langes; Chr &amp;amp; Alhed havde gjort deres Sløjfekjoler fine med noget Kniplingsstof, Christine havde liggende og jeg havde min nye, den er rigtig pæn. Vi var en voldsom Masse, kun unge. Vi legede i Haven, Saltebrød og Enkemand, det sidste ude paa Vejen; og [”og” overstreget] da vi kom ind var der tændt kulørte Lygter i en lille bitte Miniaturehavestue, de har, og Bordet ikke i Miniaturen, men i Spisestuen [”ikke i Miniaturen, men i Spisestuen” indsat over linjen] var dækket, til stående naturligvis – der var voldsom livligt, en glimrende Stemning både ved Bordet og senere ud paa Aftenen. Efter en hel Del Musik legede vi Amor kommer – o.a. og Ordsprogsleg, f. Ex Pan-a-mas-(k)and-alen, saa kan I selv tænke Jer Udførelserne, de var kostelige. Ud paa Aftenen fik vi Kaffe og Kl c. 1 skiltes Selskabet. Vi blev noget hede om Ørene ved at se, at det regnede lidt og var frygtelig koldt; vi tænkte med Gru paa et ”pjaskende” Regnvejr til Turen; det fik vi jo nu ikke men det var den frygteligste Storm, jeg endnu har været med til og en Støv uden Lige. – Jeg havde bestilt Vin hos Schalburg, som vi skulde have med til ”Laans” og havde beordret den sendt til Banegaarden, men min Forfærdelse, da Thomas kom og meldte, at der var ingen Vin! Den var jo munter og Toget skulde lige til at gaa. Til alt Held gik jeg selv ind i Garderoben for at undersøge Sagen; Konen forsikrikrede [”rik” midt i ordet overstreget] der var ingen til os, men jeg rodede uden videre hendes Pakker og Kasser igennem og saa var den der jo godt nok alligevel, og glad blev jeg. Midt under alt dette ringer det til Afang og vi styrtede jo ud og naaede lige at komme med. – Ankommen til Ballerup opsøgte vi straks Kroen, der var den uhyggeligste, jeg endnu har set; de skulde flytte næste Dag, og alt laa hulter til bulter; vi drak Kaffe og gik saa ud til Skoven, der laa en Fjerdingsvej derfra. 
 2) Om Morgenen havde P. været her med 2 Kort Frikort, der kun gjaldt samme Dag. [”Frikort”, der kun gjaldt samme Dag” indsat over linjen] til den frie Udst. den var endnu ikke aaben for Publikum, kun for Kunstnere og andre Betydeligheder f Ex Alhed og mig, saa der var næsten ingen uden os. Notabiliteterne havde været der midt paa Dagen, og gik der først efter Middag. Ude hos Thomas ser jeg paa mit ur i den Tro, den er c. 4 og saa var den over 4 ½. Det kan nok være, jeg kom af Sted i en Fart og halsede hjem, fik ikke en Gang en Antydning af Skænd, skønt de havde spist og efter at have slugt Maden halsede vi paa Udstill., hvor vi kun var en halv Times Tid, saa blev vi jaget ud, da den skulde lukkes. – Var jeg ikke virksom den Lørdag? I Tirsdags var Brandt alene ude hos Thomas, og da var han oppe og skulde udskrives en halv Time senere. – O! Christine! Jeg var ikke henne at sige Farvel til Loria; jeg gad ikke! – Torsdag Morgen rejste Brandt; jeg fulgte hende paa Banegaarden, Alh. vilde have gjort det samme, men kom lidt efter at Toget var gaaet med samt sin Violbuket. I det samme kom Thomas, hans Tog gik 9 35. Lidt efter sankedes Rigmor, Chr. Edv., Thorvald, Laders og Viggo Clausen, Marie Sp. Langerne alle for at hilse af med de 3. Vi havde Violbuketter med til dem og Brune fik den Brandt skulde have haft. Ja det er sandt, Brune mødte Alh. i Valdemgd. og stod pludselig foran mig paa Banegaarden: Brune saa ud til at være i vældig skidt Humør. – Vi gik alle sammen paa Den frie, da de var rejst, Brune fulgte os dertil og gik saa til sit Tog. – Der er meget brillant paa Den frie, et dejligt bibelsk af Joach Skvgd, flere af Eleonor. Chr.billeder af Zartm. Der er en Mængde af Gauguin, Alines Far, noget finder jeg kønt andet ubegribeligt (med rene Ord skrækkeligt) men det er min Fejl, for Alhed, P. og alle dem ere begejstrede. 
 Vi gik dertil vi var segnefærdige og var saa saa fornuftige at bede Thorv. og Marie Sp. op til Frokost. Det gør mig meget ondt at maatte meddele, at de rigtignok hjalp os med at fortære Skildpadden, men der var jo en saadan Masse at Alh. og jeg jo havde forspist os og havde ligget syge hele Paasken, hvis vi skulde have været ene om den. Der var saa meget, at vi spiste hver 3 store Portioner alle 4, og der levnedes endda saa meget, at Alh &amp;amp; jeg spiste af den til Frokost i Gaar. Du kan ikke tro, hvor det var en hyggelig Frokost! Bag efter sang Th. Agnetes Vuggevise, Vildt flyver – og Altid frejdig. Jeg accompagnerede!! – [det første ”c” i ordet overstreget] Da de gik var det Tiden at vi skulde klæde os paa, vi var nemlig bedte til Middag hos Kammerherre Bojesens Kl 5 ½ sammen med Paulsen med Søn og Svigerdatter, Inge og Mand (Bo[ulæseligt] og Broder?) og deres aldeles dejlige Unge, samt gl. Frk Baumann. Gud fri og bevare mig, som vi kedede os – forskaaner baade dig og mig for Beskrivelse, det er det galeste jeg endnu har været
 3 med til. – I Dag har jeg faaet Brevbog fra Elle, hils hende og sig Tak, jeg skal skrive baade i Morgen og i overditto. - - -
 Tænk? P. har foræret os et Frikort til den frie. Han fik 2, et til sig selv og det andet gav han os, var det dog ikke pænt af ham; altid tænker han paa os med saadan noget; han er rigtig nok flink (dette specielt i Henvendelse til Mor!) [”i Henvendelse til” indsat over linjen] –
 Naa, jeg maa videre med mine Oplevelser: Til Fredag var der arrangeret Skovtur med dem fra [et overstreget ord] Georgs Vej. Du kan tro, vi savner Dig, naar vi skal til et eller andet, for vi kan ikke komme til noget til rette Tid. Skønt vi tog den i Løb til Klampenborgbanegården kom vi først, da Toget sagtelig gled bort; P stod der og wartede, de andre stod først paa ved Nørrebro St. Men til vor Undskyldning: Toget gik for [”for” overstreget] 5 Min. før den Tid, Hønset havde sagt. Vi maatte saa vente 1 Time som vi benyttede til at stejle Læssøegade med Meddelelse om Telegrammet fra Thomasserne. De blev saa rørte over at se os, da de troede, det var et rigtigt Besøg – Saa fulgte de os til Banegaarden, hvorpaa vi droge ad Klampenborg til, hvor vi samledes med det øvrige Selskab; Franziska, hendes Søster, lille Marie, Oppermann (Clanopper) Kunstneren og Anna. Turen løb heldigt af, vi havde selv Mad med, spiste i et lille Skovløberhus, var helt ude i Raadvad, der var dejligt i Skoven, aldeles henrivende. Vi var allerede i Kbhvn Kl. 8 igen. – I Dag har jeg været med Alh. ude paa Fabrik. og da jeg kom hjem derfra blev jeg inviteret ind til Rørdams til Chokolade og havde en Blomst med derind; der var Masser af Visitter; Ca[ulæseligt] og Moths og andre, Fru Dotsch er yndig synes jeg, Frk Moth bad mig hilse dig. - -
 Fru R. er for Resten saa trist i Dag, men hun behersker sig jo altid saa mageløst alligevel.
 - Emil var her 2 Gange i Gaar. Om Efterm. havde Gangdøren været slaaet i, og han havde maattet springe over et [”et” indsat over linjen] Plankeværket [”et” i slutningen af ordet overstreget], da Køkkendøren ogsaa var lukket, og saa kom han op til Køkkendøren, hvor Md. Carlsen tog imod ham (vi var jo ikke hjemme) hun forklarede, at han var meget ”hes” og at han havde været noget gnaven. Saa var han her om Aftenen igen med samme Held. Nu gaar jeg paa Posthuset med Brevet, og derefter et lille Vip ned hos de gamle for at condolere Emil og høre hvad han vilde. Som du ser af dette Brev, har vi ikke ligget paa den lade Side, siden du rejste. Hast! Brevet maa af Sted nu.
 [Skrevet på skrå i højre side af brevet:] Læs det højt at Mor, ikke skal se Fejlene. [Indsættelse slut]
 Tak Elle for de rørende Jeg har skreven til Hvilan, at jeg ikke kom nu sammen med Elle. Jeg vilde jo gerne besøge dem i Juni et lidt længere Besøg, og begge Gange kan jeg vel ikke for Pengene, der gaar jo da nogle til saadan en Rejse! – 
 [Indsat øverst på s. 1; på hovedet:]
 og lang, rigtig morsomt og hyggeligt - - - - -
 Hilsen fra Christine, at hun er voldsom lyksalig over Claveret. – I Søndags havde både Lud, [ulæseligt] og Pehrs været her uden at træffe os hjemme; kedeligt. –
 Tusind Hilsner til alle fra Chr. Alhed og Junge.</t>
   </si>
   <si>
     <t>1893-04-27</t>
   </si>
   <si>
-    <t>Lars Christian Balslev
-[...42 lines deleted...]
-  <si>
     <t>Hvilan</t>
   </si>
   <si>
     <t>Hedda -
 Otto -
 Schoffen -
 Leonard Holmstrøm
 Leonard Holst
 Christine  Mackie
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Hvilan var en højskole beliggende nær Malmø. Flere af Warberg-søstrene opholdt sig i perioder der. Det vides ikke, hvad Dalen var. 
 Leonard Holst og Christine Mackie var en tid forlovet, og i 1892 fik de en datter. De to blev ikke gift. 
 Foreningen var en studentersammenslutning, som Ellen, Christine og Alhed (alle født Warberg) havde meget selskabelig samvær med i deres unge dage. 
 Rysligt trakigt betyder frygtelig tragisk.
 Tante Hilda, Thea, Onkel Otto, Böckmann, Alma, Marie Louise, Signe, Selma Johannson, Carl, Emil og Anna Larsen sanmt Moster Anna er ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1582</t>
   </si>
   <si>
     <t>Ellen Sawyer rejser til København om otte dage for at deltage i Christine Mackies fødselsdagsfest.
 Leonard Holst vil komme til Erikshaab denne sommer.
 Det er dejligt at være på Hvilan og Dalen.
@@ -2180,50 +2136,94 @@
 Da Ellen havde taget sin bomuldskjole på, protesterede Tante Hedda og bad hende skifte.
 Den følgende dag skal Ellen til Malmø på et besøg.
 Leonard har ikke smidt de guldknapper, som han fik af Ellens far, væk. 
 Mange på Hvilan er syge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IQBf</t>
   </si>
   <si>
     <t>Hvilan d. 24ende April.
 Kære Mor!
 Tak for dit Brev, som jeg modtog i Eft. ved Hjemkomsten fra Dalen, - det er dog uheldigt at du enten skal til Ølstedgaard el. Sandholdt, naar du skal skrive til mig. Siden det er saa morsomt at faa Brev fra mig, skal jeg se at faa et sat sammen og skikket hjem med det første. --- Om du vil høre min Rejseplan, saa er den saalunde: Søndag 8 Dage rejser jeg til Kbh. – Søndag Aften (7 Maj) har Chr. i Sinde af fejre sin Fødselsdag, og den fête vil jeg gærne være med til, da den Del af Foreningen skal samles. - Paa Lørdag kommer Leonard vist, saa den Dag vil jeg ikke rejse. - Og saa har jeg tænkt at rejse hjem Pinselørdag, det vilde være saa fælt at rejse 2den Pinsedag, og desuden er det morsomt at sunde sig og orientere sig en lille Smule, inden Korporatiet ankommer. 
 Leonard kommer muligvis og troligvis til Erikshaab til Sommer, kørende paa sin Bycycle, - er det ikke knusende morsomt, jeg opmuntrede ham til at gøre det, og han har meget Lyst kunde, jeg mærke. Om han kom f. Eks. sammen med Otto og Schoffen! – Det var storartet morsomt at se ham igen – rask og glad og kønnere end nogen Sinde før, de andre siger, at han er bleven fed, det kan jeg nu ikke se. –
 Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
 I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
 Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
 Fred Form. –
 Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
 Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
 Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
 I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
 Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
 [Resten af brevet mangler].</t>
   </si>
   <si>
+    <t>Lars Christian Balslev
+Maria Balslev
+Thorvald Balslev
+Wilhelmine Berg
+Georg Brandes
+- Carlsen, Madam
+Josephine Eckardt
+Thora Lange
+Johanne Christine Larsen
+- Møller, f. Valerius
+Carl Rump
+Marie Schou
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Pimse må have været et dyr.
+Foreningen/Eliten, som i brevene også af og til kaldes Komitéen, var en venneflok bestående af blandt andtre Warberg-søstrene, Balslev, Bredsdorff m.fl. 
+Henrik Ibsens skuespil Bygmester Solness er fra 1892. 
+Det er ikke lykkedes at finde oplysninger om skuespillerne Hennings og E. Poulsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 1844</t>
+  </si>
+  <si>
+    <t>Brevet er stilet til Alhed Larsen, men det er henvendt til hele familien.
+Da Christine Mackie m.fl. havde sagt farvel til Alhed på banegården, gik de på café. Carl Rump og hans søster kom på besøg. Om aftenen var Christine til et glimrende foredrag ved Georg Brandes. Om lørdagen var hun med veninder i teatret og se Bygmester Solness. Det irriterede hende, at der var lagt så megen betydning i hver eneste replik, og hun kunne kun lide én af skuespillerne. 
+Dagen efter spiste Christine frokost hos Thora og middag hos Sperlings.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oJhE</t>
+  </si>
+  <si>
+    <t>St. Hvededag 1893
+Stakkels lille Pimse, hvor jeg blev ked af det! Tak Adis for hendes Meddelelse. De har da begravet den i Haven? Dette Kort og dette Billede må Adis have til Tak for Alhed (ø) osv? – nr. [ulæseligt]
+Kære Alhed!
+Jeg vil forudskikke den Bemærkning, at dette Brev er beregnet på hele Huset, jeg retter det til dig, dels fordi jeg mener, at vi bør ære dig en Smule nu, du er væk, og dels fordi jeg synes, det vilde være en skam, om du ikke direkte skal have Beretningen om vore sidste Meriter, siden du rejste, de ere jo ikke mange, naturligvis, men noget er der jo al Tid. Det var med tilbørlig blødende Hjærte, at jeg gik forbi Banegården den Morgen, du skulde rejse, da Toget var gået, vandrede din trofaste Skare til Nationals Kafé, hvor de drak Kaffe i Anledning af, at de havde snydt for Perronbilletten, sikken en Blødagtighed, på Sjov Kl. 9 Fm. – Vi savnede dig jo naturligvis, men du ved jo, at man har ikke stor Tid til at ”savne” à propos, din Sæk har du vel ikke modtaget, (den står inde i Sovekammeret) først i går fik jeg (- eller rettere stjal jeg) Tid til at pakke og samle og skille alt det Skidteri; det tog en grusom Tid, vil jeg sige dig. Midt som jeg gik og ruppede, ringede det, og Md. Carlsen lukkede Carl Rump ind, han vilde gøre Visit og spørge, om han og Søsteren måtte komme om Aftnen. Men Skæbnen og Foreningen vilde det anderledes hvorom senere.
+Den Aften, du rejste, var vi til Brandes; lille Th. fulgte med hjem og hentede sig (?) en Forkølelse. Det 
+3 var Jammerskade, at du ikke hørte dette sidste Foredrag, det var aldeles brillant, meget interessant. Om Lørdagen rejste Johanne til Sverige, og om Aftnen var jeg sammen med Marie og Th. Lange til Bygmester Solness. Jeg havde desværre ikke læst Stykket, det vilde have lettet det, men jeg blev desværre allerede inden første Akts Slutning aldeles udmattet, jeg synes, det er ganske sjælden anstrængende at se, hver Replik har så megen Betydning og giver sådanne Indtryk, at man virkelig bliver ganske til Rotterne deraf. Stykket selv synes jeg, der er meget brillant og kønt i, men jeg synes, at Udførelsen er skandaløs, afskyelig; jeg kunde ikke døje Fru Hennings og fik Kvalme af E Poulsen; fru Eckardt synes jeg bedst om. 
+4 Søndag Formiddag ilede jeg ud af Ka [”Ka” overstreget] den tomme Kafé så snart det var muligt og vendte først tilbage om Aftnen med Johanne. Jeg var først i Vartov, derfra skulde jeg til frokost hos Thora; Eliten fulgte mig om ad Søerne; hos Thora var det en rigtig morsom, hyggelig Formiddag; Fru Møller født Valerius var der og bad mig hilse Mor, når vi skrev, hun var livlig og sød. Tante Mis kom også, hun er utrolig irriterende. Da jeg gik derfra, skulde jeg ud til Sperlings til Middag, men da jeg var meget tidlig på det, vilde jeg stikke op i Læssøegade at se til Thorvald, der var temmelig dårlig af Halshistorie. Men på Vejen mødte jeg Læssøerne ÷ Laders og Th. samt Thomas og hans Søster Astrid; de slæbte mig så med på den fri, hvor vi gik til jeg skulde af Sted.
+[Resten af brevet mangler]
+[Indsat nederst s. 2 i forlængelse af sagen om forkølelsen:] Hun mener: og hentede sig en Forkølelse her(?) for at det var sig selv han hentede den til behøver hun min Sandten ikke at sætte Spørgsmålstegn ved.</t>
+  </si>
+  <si>
     <t>1893-05-12</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Louise Brønsted
 Laura Warberg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Thomas Bredsdorff
 Louise Brønsted
 - Buchwald
 Edvard Clemmensson
 Laura Hansen
 Alhed Larsen
 Christine  Mackie
 - Moths
 - Rehberg
 - Rørdam, Fru
 Ellen  Sawyer
 Inge Selchau</t>
   </si>
@@ -2244,51 +2244,51 @@
     <t>https://fynboerne.ktdk.dk/d/DMii</t>
   </si>
   <si>
     <t>Fredag 12te Maj 93.
 Kære Mor! ["Mor!" overstreget; over linjen er skrevet "Muk!"] Muk!
 - Jeg er vis paa, at hvis du en af disse Eftermiddage kunde kigge ind i vores Dagligstue, saa vilde det gøre dig ondt at tænke paa, at vi muligvis skalle ["le" overstreget] miste den, der er nemlig saa henrivende med en rødlig dæmpet Belysning af de røde Gardiner, som vi har trukken for på Grund af Solen, og saa en Masse Blomster, baade afskårne og Potteplanter, Bøgegrene, Anemoner Roser - dejligt; og saa det yndige nye Klaver, der er min Sandten henrivende. Apropos om at blive herinde - Fru R. er kommen i Tanker om en Fru Buchwald, der har 2 Smaapiger, som skal have Privatlærerinde; Moths kender hende og vil gærne anbefale mig, sagde Fru R. - De er desværre ikke ret rige, skønt de er fine, adelige, men det kunde maaske tænkes, at jeg kunde faa 2-3 Smaapiger til, som saa kunde læse sammen med Buchwalds og saa skulde de naturligvis ogsaa give mig noget. Hvis jeg saa tilmed kunde faa nogle uskyldige Unger (som Alh. skriver) at spille med, så var det da noget at begynde med og saa synes jeg, du og Far "burde" (!!?) give mig Lov til at blive her, man er jo dog kun ung en Gang i sit Liv og skulde helst have saa meget ud af sin Ungdom som mulig. - - - Jeg er meget angerfuld over, at vi ikke skrev i Gaar, som jeg havde lovet og især vi aldeles har glemt lille Mukkes Fødselsdag, men vi blev forhindrede i Gaar; hele Dagen gik med fremmede. Brandre og jeg var i Vartov om Formiddagen og da vi kom hjem var Inge Selchau her; vi havde truffet hende Dagen før i en Butik. Hun spiste Frokost med os og sad længe og snakkede; hun havde forandret sig til sin Fordel, syntes ["t" i ordet overstreget] jeg; hun bor henne i Istedgade, omtrent skraas overfor os; hun laver selv Mad, ogsaa Middagsmad og har Dagligstue, Sovekammer, og ["og" overstreget] Køkken og Morgenkaffe for 11 Kr om Mdn. Da hun var gaaet, kom Thomas, som Chr. havde rekvireret herhen på Grund af, at hun havde fået Samvittighedsnag over denne Skamlingstur - ja det er en lang Historie, som Chr. kan berette. Altsaa Thomas kom og lidt efter Laura Bosse, nu Fru Hansen med sin Mand samt Rehberg; de sad han lidt og snakkede og gik saa med Brandt. Thomas sad her mens vi spiste til Middag og saa gik vi ud at spasere; der var dejligt ude i Søndermarken, al Ting grønt, men desværre mange Mennesker med brølende Unger; vi fandt os et forholdsvis roligt Sted og lagde os saa lange vi var i Græsset; Thomas fortalte os Historier og vi nød ordentlig Tilværelsen; saa hører vi en velkendt Stemme lige ved Siden af os, og da var det Thorvald Balslev, der havde været i Waldemarsgade uden at træffe os og var saa helt ["helt" indsat over linjen] paa det uvisse gaaet ud i Søndermarken og traf saa lige netop paa det Sted, hvor vi laa; var det ikke grinagtigt? Vi drev saa op eller hen eller over eller ned til Josty og drak Chokolade. Paa Hjemvejen gik vi ind gennem Allèenberg og Sommerlyst, hvor vi saa "Pygmalions Værk", hvorfra man - i det mindste efter hvad Manden sagde, gik "glade og fornøjede bort" Der er ækelt paa saadanne Forlystelsessteder selv om man som vi kommer der for at "studere Folkelivet". Thomas havde en begyndende Hovedpine og gik hjem; han er desværre ikke ret rask i denne Tid; Thorvald gik med hjem og drak The med ["med" overstreget; "hos" indsat over linjen] hos os, og han ["han" indsat over linjen] købte Kager paa Vejen; vi hjælpes ad alle 3 - Chr, Thorvald og jeg - med at lave til Aftensmad Aftenen gik som altid med Snak, Sang og Musik. - - - 
 Du kan tro, jeg blev fortørnet over dit sidste Brev, eller rettere over noget der stod i dit sidste Brev: Jeg har jo sendt Regnskab hjem for 486 Kr. ikke sandt? og naar jeg har 550 at gøre Regnskab for, saa har vi jo kun 64 Kr tilbage eller rettere havde 64 tilbage, da jeg lavede det Regnskab og hvor kan saa Christine og jeg tage os hver 50 af dem og endda have nok til at leve for indtil Pinse? Det min Fortørnelse drejede sig om, [komma overstreget] var, at I ikke lægger mere Mærke til det surt erhvervede Regnskab, som jeg udfærdiger i mit Ansigts Sved og med Skræk og Bæven sender hjem. Til Straf tror jeg ikke I skal have Regnskab for de sidste 64, siden I ikke paaskønner det mere. Alvorlig talt for Resten - saa kan I ikke faa nøjagtig Regnskab over dem, for jeg har jo siden Jul haft 950 at skulle sætte paa Papiret og det kan man ikke; man kan ikke paa Øre gøre Regnsk for omtrent 1000 Kr, det haaber jeg da, at du holder med mig i. Spørg Far om han altid kunde faa sit til at stemme, da han var Student. Fru R. kan ikke jeg spurgte hende en Gang, om det. - - - Jeg har egentlig aldeles ingen Haab om, at faa Elle herover paa Søndag, det vilde ["vilde" indsat over linjen] være mærkeligt om det havde kunnet lade sig arrangere altsammen, men morsomt vilde det have været, da vi jo skal have en stor Skovtur; den er jeg for Resten lidt ked af; synes du ikke ogsaa næsten det er for galt nu lige op af Møensturen? det koster jo da altid noget. Men har de andre Raad til det, har vi vel ogsaa.
 Ja, nu tror jeg ikke, jeg har mere at skulle have sagt. Undtagen en Masse Hilsner til det ganske Haab og Gjelskov. Er Clemse rejst fra Gjelskov? S.u. Naar rejser han til Sverige S.u.
 Altsaa hils dem alle mest Far og dig selv
 fra Junge
 Tak for alle de rare Fødevarer.
 især The, Smør og Lys, det er noget, der hjælper godt paa Husholdningsbogen. 
 [Skrevet på sidste side på hovedet:] Tænk! jeg kunde ikke faa nogen til at vende min røde inden Pinse, de er alle saa optagede, nu gaar jeg med den grønne med Silketøjet.</t>
   </si>
   <si>
     <t>1893-06-30</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
-Laura Balslev, f. Leth
+Laura Balslev
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
 Den omtalte Thomas er muligvis Thomas Bredsdorff. 
 Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
   </si>
   <si>
@@ -2311,51 +2311,51 @@
 pr. Åkarp
 Skåne
 Sverige
 [Intet skrevet på kuvertens bagside]
 Bedste Elle.
 Mit Hjærte svulmer højt af Raseri og i denne Sindstilstand sætter jeg mig hen at forfatte en Skrivelse til dig, saa du maa undskylde om den bliver lidt krigerisk – i Begyndelsen i det mindste. Du er for Resten selv Aarsagen dertil, idet jeg neml. beklagede dig at du ikke var her og kunde dele Feriens Glæder med os paa Haabet og det fandt Bæstet Thorvald var Øllebrødsbarmhjertighed og drillede mig, kort sagt, saa at jeg sendte ham en Rejsetaske i Hovedet og ilede ned ad Trappen i Raseri.
 For Resten lever Thorvald og jeg da i ret god Forstaaelse, naar undtages at vi ere slemme til at slaas, d.v.s. selvfølgelig er det altid ham, der begynder, mig der nødes til Forsvar; alle mine ti Fingre har allerede adskillige Gange været af Led saadan klemmer og maser han dem. – 
 Det er jo egentlig længe siden, vi have vekslet Breve og jeg maa jo have oplevet en Del, som du ikke har hørt noget til. Og du som har besøgt Clemse i hans Hjem; det er rigtignok en Tur, som jeg misunder dig i højere Grad; har du aldrig snakket med Clemse om mig, om det, at han mente jeg havde lagt an paa ham; det kunde jeg nok have ønsket, om du havde klaret hans Begreber i den Henseende; han maa absolut være gal paa mig endnu; ellers vilde han skrive til mig og ønske mig til Lykke, det er umulig andet og jeg vil ikke nægte andet, end at det gør mig lidt ondt, hverken at høre fra ham eller Pehrs; hvorfor lille Snøde-Pehr ikke skriver til mig, det begriber jeg ikke og det gør mig især ondt; vi har dog virkelig staaet hinanden for nær til saadan helt at uddø for hinanden. Lad et Par Ord falde til ham i den Hens [”Hens” overstreget] Retning, naar du ser ham, du maa godt sige, at det gør mig ondt ikke at have hørt fra ham. 
 Her er en svær Uro i Hønsegaarden i denne Tid – takket være vor trofaste Ven, Marie Juul. Hun har i den sidste Tid været aktiv til at faa snakket om os til saa mange som muligt, saa daarlig som muligt. En Dag ovre hos Præstens havde hun fyldt Mor med nette, smaa Historier om os; f.Eks. at Christine og Thomas paa Skamlingsturen havde opført sig saadan at Thora var kommen hen til Marie og bedt om hun maatte gaa hos hende for hun kunde ikke holde ud at gaa med Thomas og Chr. saadan var de, og en hel Masse, som jeg ikke husker mere. – Til Fru Rasmussen nede i Faaborg havde hun bl.a. sagt – fortalte Fru R. til Frk Sperling – ”Det er jo kedeligt med Warbergs Pigebørn, at de er nok desværre saa usandfærdige” hvortil Fru R. havde sagt: Men er Johanne dog ligesom de andre, saa er det dog kedeligt, og Marie havde svaret Ja, desværre hun er [”hun er” understreget, og understregningen er streget ud] ligesom de andre; men da Fru R. kom hertil i sin Fortælling var Frk Sperling drevet ud i Raseri og sagt ”Ja hun er ligesom de andre, men de er ikke løgnagtige[”] o.s.v. o.s.v. Er det dog ikke et stift Stykke at sværte os hos Thorvalds Familie lige nu da vi er blevne forlovede? Saa forleden gik Alhed, Thorvald og jeg til Sandholt til Frokost og derfra til Østerhæsinge sammen med Marie Sperling for at give Marie Juul en Overhaling. Mens Th. og jeg lagde Beslag paa Johanne ved Croquetplænen førtes den ulykkelige Marie ned i Haugens Gange og blev der halet over af Alhed og Marie Sp. Alhed sagde f Ex. til Marie Ja, vi ved jo at du fortæller Historier, det er ikke noget nyt, men at du ligefrem er ondskabsfuld, det havde jeg dog ikke troet før nu, men nu ser jeg det jo – eller noget lgnd. sagde hun. Marie Juul brølede og var nok dog en Smule angerfuld, men paastaar at have fyldt Mor bare fordi hun holder saa inderlig meget af os – en mærkværdig Maade alligevel at lægge sin Kærlighed for Dagen paa. 
 Vi vandrede saa tilbage til Sandholt og spiste til Middag. Frk. Sperling holdt en lille Tale til Thorvald og mig og Frk. Castberg havde lavet en Sang til os. – Der paa Sandholt havde [”havde” overstreget. ”Var” indsat over linjen] var de været [”været” overstreget] meget optagne af hele Marie Juulaffæren og kaldte Alhed og Maries Rejse derover ”Den store Holmgang” og sang en ”Hør Vægter, hvor skal Slaget staa?” Er de ikke kostelige? – Det er jo egentlig voldsomt, at saadan et Menneske som hun er inde i den Sag, du ved nok; Alhed havde egentlig frygtet for, at hun skulde have hentydet dertil, naar Marie Sp. hørte paa det, men hun dyede sig da heldigvis ja hun turde naturligvis ikke andet end til for sine Forældres Skyld. – Her bliver for Resten talt saa meget om hende, at vi snart er ganske lede ved det hele; du skulde have set en Modtagelse vi gav hende den Dag, vi var derovre, vi saa ikke mildt til hende og hun saa lidt usikker ud til det. - - 
 Her er ellers – for at tale om noget andet og fornøjeligere – aldeles storartet at være kan du nok forstaa; de holder alle voldsomt meget af Thorvald – ikke mindst Far og Mor; jeg spurgte forleden Mor, om hun ikke kunde tænke sig en Gang i Tiden at kunne komme til at komme [”komme” overstreget] holde ligesaa meget af Th. som i sin Tid af Leon og til min Glæde svarede Mor: [”]Jooo – og endaa en Smule mere. – Han er jo da mere vores Lige.” Og Far kan udmærket snakke med ham, ligenu sidder de og river ned paa Damernes Logik – mit eneste Indlæg i Sagen er: ”Firiox” og – de tier rædselsslagne.
 Stemningen er henrivende – Eftermiddagsstemning med Sol og nedrullede Gardiner her i Fars Stue. Far i sin Sofa, Pallam med et lille Host og en Avisraslen inde fra Kontoret, Mor og Onkel Syberg drøftende Marie Juulgeschichten i Dagligstuen, [”i Dagligstuen” indsat over linjen] Lus med Hovedet i sin Bog, Gamle fordybet i de nyeste Beretninger fra Hovedstaden. Aviserne. Men i Øjeblikket er Duften fra det hele, da Thorvald er gaaet sin Vej. - - - - Otto og Schoffen og deres lille Plante har jo været her med den vel; de var søde og vi havde et Par hyggelige Dage sammen med dem. - - Jeg var jo i Tarup i et Par Dage og syntes godt om det hele; især Thorvalds Mor, hun var yndig, men næsten allermest om den lille Svoger, Johan; han var aldeles [det følgende skrevet på side 1, øverst, på tværs] henrivende; han lignede aldeles præcis Studenten; hans Mor sagde ogsaa at det var fuldstændig som han saa ud, da han var 13 Aar. Han var mageløs sød, den Unge. Og der var kønt lige omkring Præstegaarden en yndig Have og en lille Skov bagved med en Eng og en Aa!
 Jeg har Masser at tale med dig om, naar du nu kommer; (kom saa snart som mulig) ikke noget særligt, men sådan i al Almindelighed. Hilsen Johanne
 [Øverst på side tre er på hovedet skrevet:]
 Jo, jeg synes godt om [ulæseligt ord] og det gjorde jeg allerede paa Hvilan, han ligner Pehrs men er intet imod ham alligevel (? Han og Iffe ????[)]</t>
   </si>
   <si>
     <t>1893-9</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thomas Bredsdorff
-- Carlsen
+- Carlsen, Madam
 - Guldbrandsen
 Arnold Emil Krog
 Bodil Lange
 Thora Lange
 Christine  Mackie
 Morten Pontoppidan
 Fanny Schaffalitzky de Muckadell
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Brevet stammer formodentlig fra perioden, hvor Alhed Larsen boede sammen med søsteren Christine i Waldemarsgade i København. 
 Man må formode, at "Læssøegaderne" er de personer, som sammen med Thorvald Balslev boede i Læssøegade - formodentlig i et pensionat. 
 Det vides ikke, hvad en "Carsenjo Koncert" er, og om der er læst rigtigt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2096</t>
   </si>
   <si>
     <t>Der er skarlagensfeber i omløb, og Alhed ønsker - hvis hun skal smittes - at blive syg nu, så hun kan blive udskrevet før jul. 
 Alhed takker for sækken med madvarer. Kommer anden snart?
 Alhed og co. har haft besøg, og de har været til koncert. Om aftenen skal de til foredrag. 
 Krog har set på Alheds malerier. 
 Komtessen kommer ikke på besøg. Hun er nok bange for smitte.</t>
   </si>
   <si>
@@ -2951,51 +2951,51 @@
 Kæreste Alhed!
 De bliver maaske forbavset over at faa Brev fra Kjerteminde nu, men Grunden er, som De maaske kan tænke Dem at vi ikke ere komne af Sted endnu. Der har nemlig været tømrer paa Skibet og det er først blevet sejlklart i Dag, og nu retter det sig jo efter Vinden hvornaar vi kommer til at sejle, vi gad nemlig turne ud med god Vind d.v.s. Sydvest eller vestlig. Saa snart vi kommer til Sverige skal jeg saa lade Dem det vide. Jeg var saa ude paa Fyens Hoved i Lørdags og Søndags jeg tog derud Fredag Aften, ja det ved De jo, og laa om Natten hos den Mand jeg kørte med, da vi kom temmelig sent derud og jeg var bange for at de var gaaende i Seng der hvor jeg vilde være. Om Morgenen Kl 6 ½ fik jeg for Resten en udmærket Frokost som bestod af Brødkage og Stikkelsbærgelé oven paa jeg vilde ikke kunde have funden paa den Ret af mig selv paa den Tid af Dagen, men den var virkelig god. Vejret var udmærket og jeg fik lavet 2 Studier af Landskabet og en lille Tegning som jeg stod ude i Vandet og lavede, og desuden fik jeg lavet nogle smukke Tegninger af en Sælhund som var saa velvillig at lægge sig op pa en Sten et Stykke fra mig. Efter dem har jeg saa lavet et Billede til Biologen og sendt af Sted i Dag, men desværre naar jeg ikke at faa Pengene for det inden jeg stikker af. I Tirsdags var Marie og jeg i Odense med Tjalfe og Marie fik en Tand trukket ud, der var en Masse Hunde som skulde optages og det havde været meget morsomt at se hvis det Asen til Tjalfe ikke havde hylet i vilden Sky hele Tiden fordi han vilde lege med de andre Hunde og ikke kunde komme til det fordi jeg havde ham i en Snor, der var ingen af de andre Hunde som hylede saa han gjorde almindelig Opsigt. Det [er] sandt jeg har rent glemt at takke Dem for Brevet som jeg fik i Søndags. Marie havde det med ud til Godsforvalter Mohr, hvor [noget af papiret mangler] Christine som var kørt derud med den samme Vogn som jeg kørte til Nordskov med, og jeg gik der til for at køre med dem hjem. Jeg har aldrig været saa glad ved et Brev før. Jeg længes mere og mere efter Dem, men jeg synes alligevel ikke at der er saa længe til September. De ved vel Adr. Höljeryd
 Landeryd
 Sverige.
 og naar De faar at vide at vi er kommen derover vil De vel nok glæde mig med et Brev. Vil De hilse dem alle sammen fra mig.
 Mange Hilsener til Dem selv.
 Ærbødigst
 J. Larsen</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -3222,119 +3222,119 @@
   <si>
     <t>Peter Hansen
 Peder Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen boede, når han malede på Fyns Hoved, ofte hos landmand Peder Nielsen og dennes familie i Nordskov. Det var Peder Nielsens far, Niels Hansen, der sad model til billedet, som på grund af den iøjnefaldende baggrund kaldes Tapetmanden. 
 Maleren Peter Hansen gik til eksamen i stenografi for at kunne supplere sine indtægter ved at fungere som rigsdagsstenograf.</t>
   </si>
   <si>
     <t>Johannes Larsen tegner to urhøns og en skovdue. Det skal gå hurtigt, inden de rådner.
 Larsen skal den følgende dag til Nordskov og give Peder Nielsen, hvis far var model til maleriet Tapetmanden, en akvarel med udkast til maleriet. Det er Peder Nielsens fødselsdag.
 Larsen vil, når han får sine sko fra skomageren, gå ned til Alhed Warberg på besøg.
 Peter Hansen var ikke i avisen nævnt som en af dem, der bestod stenografieksamen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AMtx</t>
   </si>
   <si>
     <t>Kjerteminde 13 September 1896.
 Kæreste Alhed!
 Tak for Deres Brev, som jeg fik i Forgaars Morges da jeg kom hertil eller rettere sagt til Frokost da jeg stod op. Det er egentlig forfærdeligt saa man kan blive forvænt, jeg havde ventet at der var Brev fra Dem og var bleven meget skuffet hvis der ingen havde været. Jeg havde 2 Urhøns og en Skovdue med hjem, som jeg har haft saa travlt med at tegne at jeg omtrent ikke har været uden for en Dør siden jeg kom. Nu er jeg i Færd med at tegne Skovduen men da jeg opdagede at Posten gaar om 3 Kvarter sætter jeg mig til at skrive for at De kan faa Brevet i Morgen. Det er ganske forbistret med de Fugle, jeg maa jo tegne dem i en Fart inden De raadner og saa sidder jeg her og tegner mens det klør i mig efter at komme ud i Marken og se hvordan Tjalfe vil behandle en aaben Mark efter al den Skovjagt. Og saa er der en Ting til, i Morgen er det den 14 og saa har jeg lovet den Mand som jeg boede hos i Nordskov at komme ind og forære ham en Kopi i Vandfarve efter ”Ta[pet]manden” det er nem[lig] hans afdøde Fader og der existerer ingen andre Billeder af ham og i Morgen er det Sønnens altsaa den først omtalte Mands Fødselsdag. Gud ske Lov har jeg da Billedet færdigt d,v,s, jeg havde malet det inden jeg rejste til Sverige og har sat 2 Knapper i Træk frem i Dag, og faaet Christine til at hente en Ramme hos Glarmesteren som jeg havde tilovers fra mine Billeder i Foraaret og som viste sig at passe udmærket. Nar jeg saa faar det overstaaet og Fuglene holder sig saa jeg kan fortsætte med dem paa Tirsdag og jeg har haft mine Sko hos Skomageren og er bleven klippet hos Barberen kan De vente at se [noget af papiret mangler] med det første. Jeg kommer nok til at gaa derned for jeg aner ikke hvor jeg skal opdrive Rejsepenge. Har De læst i Politiken om Stenografexamen, det saa ikke ud til at Peter havde bestaaet men mon ikke det er en Fejl. Jeg kan næsten ikke tænke mig den Mulighed at han skulde være dumpet, det Bæst kunde ogsaa gerne skrive hvordan det var gaaet. Havde jeg bare en Bicycle, om Forladelse, Cykle, saa kunde jeg meget bedre komme af Sted. Jeg begynder at spekulere paa at laane en. Nu maa jeg holde op for at faa Brevet med. Mange Hilsner til vi ses.
 Deres hengivne Johannes Larsen</t>
   </si>
   <si>
-    <t>1896-10-01</t>
-[...33 lines deleted...]
-  <si>
     <t>Oktober 1896</t>
   </si>
   <si>
     <t>Højrup, Faaborg
 Amager</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Thora  Branner
 Otto Emil  Paludan
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Alheds søster Thora blev som 11årig adopteret af sin onkel og tante Hempel og Mimmi Syberg. De boede på gården Gelskov.</t>
   </si>
   <si>
     <t>Alhed er vred over, at det er længe siden, hun har fået brev fra Johannes Larsen.
 Hun har været på cykel til Langeland - sidste cykeltur i år pga. vejret.
 Thora er syg.
 Alhed skal til barnedåb hos Ludvig (Lud) og Bertha Brandstrup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xOwe</t>
   </si>
   <si>
     <t>Kære Las!
 Maa jeg spørge, hvad der gaar af Dem! Nu har jeg ikke faaet Brev fra Dem i over en Uge, De har da ikke glemt min Adresse Erikshaab pr. Højrup? Jeg har aldrig hørt om en Kærreste, der ikke lod høre fra sig i over en Uge. Hver Formiddag, naar Pallam kommer i Køkkenet med Breve til de andre, har jeg været lige ved at falde om i Gryderne af Forbavselse over, at der ikke var noget til mig. Og hvis der ikke kommer ét en af de allerførste dage, saa gaar jeg i den allersorteste Gryde! Nu ved De det. 
 Jeg har læst i Avisen om den Mand, der blev skudt paa Amager, hvad kan det nytte, at én er forsigtig, naar saa en anden skyder ham. Men jeg haaber, De maler flittig paa deres Billede i Stedet for at gaa paa Jagt. – Det har for Resten været et henrivende Vejr i de sidste Dage (i Dag er det jo forbi igen) men jeg har desværre haft saa lidt Tid til at nyde det. Vi slagtede i Torsdags 3 Beder hvilket medfører en Del Ulejlighed. Men nu er det meste af dem puttet i en Saltballe (ogsaa Køllerne!). I Onsdags kom jeg hjem, det var vist min sidste større Cycletur for i Aar, desværre. Men Cyclerne lide saa meget i daarligt Føre, at det er Synd andet end at sætte dem i Vinterstald. –
 For lidt siden fik vi Fremmede. Det var Doktorens, saa jeg kan nok ikke sidde her og skrive ret længe men maa ned og lave Brombærgrød og anden Mad. – Jeg kommer i tanker om, at mine Breve vist handler altfor meget om Mad, men De har vel opdaget, at jeg er en meget prosaisk Natur. - - Min Søster Thora omme paa Gelskov ligger og er daarlig, vi have været lidt ængstelige for hende, da Doktoren sagde der var noget i Vejen med den ene Lunge. Hun er en lille Smule bedre, men maa være meget forsigtig.
 Søndag Aften: Endelig. Christine kom i Aften og havde Brev med fra Dem. Saa var der altsaa ikke noget særligt i Vejen, men jeg fatter for Resten ikke, at De med Deres Forstand ikke kunde finde paa at sende Brevet til Erikshaab i Stedet for til Langeland den Tirsdag, De vilde skrive. Jeg fik ogsaa Brev fra Lud i Aften, det er lige oppe over med den Barnedaab, jeg skal rejse enten Lørdag eller Søndag, men jeg ved ikke rigtig, om jeg vil skrive, hvilken af Dagene det bliver, skønt for Resten, det kunde jo være knusende kjært at se et lille Glimt af Dem! Gider de virkelig gaa den lange Vej? – Jeg glæder mig meget til rejsen, naar nu Skovs kunde have ruppet sig lidt, saa De kunde være kommen ud at døbe den med det samme. Men det kan jo ikke naa lige nu. - -
 Mon vi virkelig skulde ses et lille Svip paa Lørdag eller Søndag? Men det er vel kun nogle faa Minutter. – Men alligevel. Det er sent og her begynder at blive koldt, saa jeg maa slutte. Godnat og 1000 Hilsner fra Deres Alhed.
 Jeg kommer i Tanker om er det ikke midt i Deres tekniske Skoletid? Det er vist c. 5 ½. Vilde det passe Dem bedst Søndag?
 Farvel.</t>
+  </si>
+  <si>
+    <t>1896-10-01</t>
+  </si>
+  <si>
+    <t>Taarup Strand, Kerteminde</t>
+  </si>
+  <si>
+    <t>Ellen Johansen
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelmine  Larsen
+Otto Emil  Paludan
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Taarbystranden bliver i vore dage kaldt Taarup Strand.
+Johannes Larsen underviste i tegning på Teknisk Skole i Kerteminsde</t>
+  </si>
+  <si>
+    <t>I det gode vejr vil Johannes Larsen arbejde på sit Aftenbillede (På andetræk).
+Johansen-familien er rejst, men (datteren) Ellen er blevet i Kerteminde. 
+Larsen har skudt en and og en bekkasin og tegnet dem plus en anskudt agerhøne, som hans bror fandt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nCpm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 1 October 1896.
+Kæreste Alhed!
+Har De lagt mærke til det ud[mær]kede Vejr det er bleven? [noget af papiret mangler] Deres daarlige Mening [om m]in Forstand paa Vejret [er jeg] temmelig sikker paa at [det n]u vil blive godt i en Maa[neds]tid og i den Anledning er jeg i Gaar begyndt paa 3 Ting nemlig: at glæde mig til snart at faa Dem, at se, at gaa i Vandet og at arbejde paa mit Aftenbillede paa Taarbystranden med Agraren og Hunden paa Andetræk. Jeg stoler paa en smuk October og støttes af Barometret som i Aar ikke har [staae]t saa højt som nu. [Viggo Joh]ansen rejste i Forgaars men Ellen bliver her foreløbig, hun skal vist følge med Fader og Moder til København naar de rejser til Sverige midt i [noget af papiret mangler] Her var Brev fra M[noget af papiret mangler] i dag. Hun rejste til [noget af papiret mangler] midt i sidste Uge [og] har det godt derovre. Jeg har gaaet en De[l paa] Jagt, men med et sløjt Udbytte, jeg har nemlig kun skudt en And og en Bekkasin, den sidste har jeg tegnet nogle Billeder af og desuden har jeg tegnet Agerhøne som Agraren fandt paa Marken. Den har været anskudt og var død i den Stilling den h[noget af papiret mangler] sat sig op og var hel [noget af papiret mangler] saa det var jo en god Model, synes De det er raat? Tak for Brevet som jeg fik i Søndags, men [noget af papiret mangler] jeg ikke vil svare [noget af papiret mangler] paa nu da jeg [noget af papiret mangler] jeg bedre kan tale [med] Dem om det, naar [vi] ses inden ret længe [noget af papiret mangler]mer, for det gør De da. Jeg var ganske rigtig begyndt at tro at De var lige ved at komme men, det er vist en forfærdelig Masse ”men”er nu maa jeg jo have Taalmodighed en kort Tid, ikke sandt. I Morgen skal jeg begynde paa den tekniske Skole igen, [gid] Pokker havde den, [jeg f]aar enda 2 Timer mere om Ugen i Aar, det 7 Kr. om Ugen. 
+Vil De hilse Deres Forældre og Søskende og Hr Palludan hvis De er paa Eri[kshaab] naar De faar dette [Der] faldt mig nu en [uri]melig Brander i Mu[nden] som jeg ikke vil skri[ve der]imod vil jeg bede Dem om ikke at sige den nogen hvis De skulde gætte den da jeg nødig vil gøres mere umulig end jeg er. Mange Hilsner og paa snarest Gensyn
+Deres hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1896-10-24</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Carl Høyrup
 Jeppe Andreas Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johs. Larsen har kørt Ellen til Nyborg og kom for sent til Teknisk Skole.
 Alhed skal til København og til Brandstrups barns dåb.
 Johs. Larsen går på jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QHCG</t>
   </si>
   <si>
     <t>Kjerteminde 24 Octbr. 1896.
 Kæreste Alhed!
 Tak for Brevet. Jeg fik det i Tirsdags og var lige ved at sætte mig til at skrive til Langeland strax men kom saa i Tanker om at det var om Morgen tidlig at De skulde rejse, og sa kunde det jo ikke naa sig. Jeg har ikke været i Odense endnu og da jeg har faaet Lærred, og bliver det vist ikke for det første jeg kommer derud. Jeg var oppe hos Hørups i Forgaars, og han havde netop et Stykke Lærred liggende af den Størrelse og den Slags jeg skulde bruge og det laante jeg saa af ham. 
 I Gaar var Christine og jeg ude i Nyborg med Ellen og fik hende sendt med Færgen. Det var jo Meningen at hun skulde have fulgt med Fader og Moder naar de rejser til Sverige, men nu trak det jo saa længe ud med Tærskningen og i det [de] sidste Dage har Fader ikke været rigtig rask saa Rejsen er foreløbig udsat. Det var et dejligt Vejr at køre i men noget koldt paa Hjemvejen. Jeg skulde have været ned paa den tekniske Kl. 7 ½ men da jeg kunde regne ud at jeg vilde komme en Time for sent havde jeg sendt Bud til den anden Lærer om at se efter min Klasse den første Time, han var imidlertid ogsaa forhindret og da jeg kom derned var han endnu ikke kommen og kom først ½ Time efter. Ham der blev hældt ud gik det meget godt med. Borgmesteren havde været nede hos Forældrene og sige det saa han kom ikke mere.
 Jeg sidder og lægger mit Billede an i Dag, det [er] for Resten lumpent at sidde inde i saa smukt Vejr. Det er sandt. De har vel ikke hørt noget endeligt om hvornaar De skal til Kjøbenhavn og døbe det Brandstrupske Barn, for saa kunde De lade mig det vide saa jeg kunde gaa ud til Nyborg og faa Dem at se i Forbifarten. Jeg har været en Del paa Jagt i denne Uge men ingen Ting faaet naar jeg undtager en Hare i Mandags, det er kedeligt for Tjalfes Skyld at jeg ikke kan skyde nogle Høns for ham, men dels er de temmelig vilde og flyver for tidligt op og dels begynder jeg at faa den Overbevisning at jeg ikke mere kan ramme en Agerhøne og det gør mig nervøs og naar vi saa endelig finder Høns skyder jeg forbi. Mange kærlige Hilsner fra deres hengivne
 Johannes Larsen.</t>
@@ -4514,51 +4514,51 @@
   </si>
   <si>
     <t>Mandagaften
 Kjæreste Johannes!
 Saa velkommen til Svanninge og godt Vejer vil vi saa inderlig ønske dig – vi har nu Vejrglasset steg begyndt at slaa Hø det varer i 4 Dage – vi skrev ud til Midskov og fik den Mand herud der lærte Adolph at slaa. Kristian Madsen sagde igaar enhver anden Mand end dem Larsen havde faaet Nej er det ikke dejlig at høre – 
 Den gode Fader som er saa glad ved Eder Alle
 Du faar ingen langt Brev iaften jeg er saa træt jeg maatte hjælpe Madam Winther for hun kunde kun være her 1 Dag men nu er alt Tøjet rent og imorgen tørrer vi
 Men her gav Faer mig en 10 Kr saa skal der snart følge flere Johannes jeg har randsaget min Hukommelse men jeg kan ingen Kighoste Periode huske for andre end Adolph kun Skarlagensfeber og Mæslinger ved jeg ganske bestemt at du har havt Det er det allerbedste jeg kunde om den lille søde kjære Dreng bliver hvor han er indtil I skal til Sverrig
 Hvor meget det smitter ved jo ingen hold dig foreløbig ved dig selv
 Hils Alhed og Andreas saa meget og Alle
 Tak fra Kristine</t>
   </si>
   <si>
     <t>1899-08-20</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Malin   Holmström-Ingers
 Jonas Lie
 Christine  Mackie
 Charles Pear
 Clarence Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Taylor
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
 Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
 1 amerikansk alen er 62,81 cm.
 En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
 Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
 Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
 Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
 Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xcGh</t>
   </si>
   <si>
     <t>Bellevue St Aug 20.
@@ -4923,51 +4923,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Erikshaab
 pr. Højrup
 Fyen
 Danmark
 [Håndskrevet med anden skrift på kuvertens forside:]
 Bedste (Laura) pt Båxhult.
 13-3-03
 [Håndskrevet i brevet:]
 Båxhult d. 8de. Aften
 Kære lille Putte!
 Du bliver vel forbavset over at faae Brev igen, men det er vor Længsel efter Aviser, der faar mig til at spendere et Frimærke saa hurtigt efter mit første Brev. Jeg var i Dag oppe paa Höljeryd at høre efter Post og vi var ganske sikre paa at faae ”Politiken”. I kan ikke tænke Eder den Fryd, her var over dem, jeg havde med! De havde ikke set uden en!! som Lud og Berta havde med. Nu maa I da endelig sende 4 ad Gangen. Pakken glæder vi os også kolossalt til. Her er jo kun ringe Afvexling Mennesker ser man ikke mange af og taler med endnu færre. Men dejligt er her! Vi gaar gode Ture og jeg arbejder en Del i Huset hvilket jeg befinder mig saa udmærket ved. Vi lever brillant, Alhed laver selv al maden. Gajen er yndig og ret skikkelig, vi kører med ham hver dag, men om Formiddagen sover han i sin Vogn ude i Gaarden 3-4 Timer – Tak for Brevet lille Putte Smeden havde det med i Gaar fra Landeryd, hvorfra de havde Hilsen med fra Muk til os. Vær endelig forsigtige med Baaden. Hvis I har flere Ribs, saa skulde I prøve at lave Grød af dem, som vi her laver den af Tyttebær, koge dem hele lidt med Sukker og Vand og saa Jævning paa, men skylles maa de. Kan Du tænke Dig, at Tjalfe ligger i mine Stuer om Natten! Her er temmelig langt tra Sovekammeret og uden Tjalfe vilde jeg ikke være dristig. Men han er saa stille og artig. Her er en stor Forstue med Trappe op til Loftet, hvor en gammel halvblind Kone har et Værelse. Ved Siden af mit Værelse er et lille Kontor, hvortil Døren staar aaben. I Dag har jeg kørt Drengen alene en Tur op i Skoven, men Vejene er slemme og man bliver hurtigt træt af at trække Vognen. Du kan tro, det er morsomt med den store Ild i Køkkenet! Det morer mig at gøre Ild og manøvrere med det hele. I Morges lavede jeg selv alting til, kogte Havregrød, Kaffe og Mælk og havde det hele færdigt, til Alhed var klædt paa. Las gjorde Ild og satte Vand paa. I Aften var der et saadant Baal, at der var lyst i Køkkenet som af mange Lamper. Nu er Kl. 10½ og de andre er for længst i Seng. Om jeg nu kunde faae Held til at faae dette Brev med en Vogn i Morgen tidlig! Saa faar du intet for den første! I huskede da at skrive til Elle i Onsdags? Hils nu hver især fra mig. Du er da skikkelig mod Fr. Jensen, dril hende ikke med Hundemad eller noget som helst.
 [Skrevet lodret i kanten på brevets sidste side:]
 Mange Hilsener fra Alhed, Las og Mor 
 [Skrevet lodret langs kanten på brevets første side:] + mens de har været her.</t>
   </si>
   <si>
     <t>1899-10-03</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Nelly Tailor
 - Taylor</t>
   </si>
   <si>
     <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
 Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
 Kristen Landpost kendes ikke.
 Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
 Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
 Dr Sargents kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
   </si>
   <si>
     <t>Nu er Laura Warberg nok hjemme fra Småland. 
 Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
 Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
 Man kan få dejlig, billig frugt i Boston.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7GyO</t>
   </si>
   <si>
     <t>Boston Okt. 3de 99.
@@ -4997,51 +4997,51 @@
 Du er bleven så uholdbar med Breve i den senere Tid, at jeg i Aften så småt havde tænkt på at henvende mig til Junge. Madame el. Pan el. én af de andre mange, som jeg i høj Grad skylder Brev, men så slog det mig, at jeg nok har narret dig flere Gange uden at blive straffet, og da jeg havde tænkt lidt mere efter, kom jeg i Tanker om, at dit sidste Brev nok kom efter at jeg sendte mit sidste. – Der var en Side fra Fader, som jeg vil bede dig takke ham for. Jeg føler mig altid så hædret, når Fader skriver til mig. Jeg tænker ofte på at skrive til ham, - selv om alle mine Breve til dig naturligvis er til ham også, er det ikke helt det samme som en direkte Henvendelse. – Men det værste er, at hvad jeg har at sige i Reglen egner sig ulige bedre til at meddele dig, - jeg er bange, Far gennemgående finder mine Breve meget kedsommelige. – Jeg har i den senere Tid tænkt på, hvor det vilde interessere Far at spille Skak, - det forekommer mig, at det netop vilde være et Spil for ham, - det vilde være lidt for langsomt for dig, men Disser vilde vist blive god at spille med. - Vi dyrker det med Lidenskab, - jeg bliver ynkelig slagen hver Aften, men det er lige morsomt for det. 
 Jeg har haft Harry hjemme idag på Grund af en slem Forkølelse. Igår var han skidt hele Dagen, tog Quinin og hang af; idag blev han liggende med Grødomslag og vi havde Dr. Jenkins ude at se til ham. Han gav ham noget Medicin som synes at have virket hurtigt, for i Aften følte han sig så vel at han stod op og spiste til Aften hernede. – Andre vilde ikke tage sig så meget af en almindelig Forkølelse, men det er nødvendigt for ham, som har så lidt Huld og Kræfter at undvære. Men jeg tør nok sige, at han bliver passet så godt som det kan lade sig gøre. Der er et Punkt, hvor jeg er meget ømfindtlig: jeg tåler ingen Indblanding i mine Anliggender, og jeg bliver rasende, når Familjen (i dette Tilfælde Svigermoder) betragter det som sin Pligt at passe ham. Jeg tåler end ikke Råd af nogen Art, - de må uhindret spørge hvordan han har det, men intet derudover. Jeg har nu efterhånden fået det indprentet tror jeg, Svigermoder har kun én Gang idag været oppe at se til ham. – Det kan jo nok være at det må være lidt underligt sådan at pludselig at blive sat udenfor, - Harry har altid været hendes Øjesten, - men det kan ikke blive anderledes – hvad der er mit er mit. Jeg begynder så småt at få Øjnene op for at der er noget i den gamle Snak med ”die böse Schwiegermutter”. Guderne skal vide, at ingen kan være mere føjelig el. from og føjelig end Harrys Moder, og dog er hun for mig udpræget ”die Schwiegermutter”. Harry ved nok at han må være forsigtig på de Områder, – det er kun lige til at jeg finder mig i at han taler til de andre, - de klager også over at han ikke mere bryder sig om dem – men jeg er på det Punkt ufølsom. – 
 Når den lille Søn kommer, bliver det formodentlig lige det samme om igen, - en stiltiende Kamp om min retmæssige Ejendom. Jeg har det jo så småt med Familje her, så jeg må strængt holde Hævd over hvad der tilhører mig. Imidlertid, som sagt, hvad Harry angår, har jeg ikke længere Grund til at klage, - han er mindre og mindre ”Familjemedlem” og dette har bevirket at jeg bedre kan finde mig i dem, - jeg kreperer mig ikke mere over dem, og kan helt godt finde mig i den endelige Beslutning, at de bliver her i Vinter. Hvem ved - måske vi kan få Helen forlovet el. gift i Vinterens Løb, og måske gamle Bedstemor piller af (hun er så gammel som Methusalem) - det vil da lufte lidt og blive lettere at blive ordnet på èn for alle Parter tilfredsstillende Måde.
 Tirsdag. Harry har været oppe hele Dagen og er meget bedre. Det gælder nu kun om at indvinde hvad der er tabt af Kræfter og få Kinderne tilbage Det er et helt lille Studium at finde på hvad han skal spise, fordi Maven altid er skør, så snart han fejler noget. Kalvekarbonade med henkogte Grønærter faldt i god Jord idag. Det er en ukendt Ret her, - for ”sen og vanskelig” til at man vil lave det. Af Ben og Sener har jeg kogt lidt Suppe, som skal være til jævn Sellerisuppe til i Aften. Jeg koger ofte Selleri og jævner m Smørjævning og giver Harry som Gemyse, - det er letfordøjeligt og sundt. Det var aldeles ukendt at koge Selleri. I det-hele-taget er det besynderligt så lidt Folk her bryder sig om rigtig Mad, - det er Pie og Kage det drejer sig om. Den arme Harry har lidt derunder i mange Aar. – De har her til Lands en Skik, som jeg må respektere: Om Søndagen gives der kun èt solidt Måltid, - Middag midt på Dagen. Aftensmaden består i Kiks, Kage højst lidt koldt Kød, Brød og Smør. Hvor de har Pige, har hun så godt som altid Friaften om Søndagen, og de tager det da så let som muligt. 
 Tak for dit Billedkort idag. Det har moret os at se på det og indbilde os, at vi spadserede i Ørstedsparken. Hvor det dog var morsomt at du besøgte Uffe og Hvilan, - jeg glæder mig til at høre rigtig meget derom. Jeg er forresten stadig i Kontakt med Molle, har nylig skrevet til hende. – Jeg nyder mine Malerier, det er utroligt hvor Rammerne flatere. Do. Jenkins så dem igår og var uhyre interesseret. Også i Bedstefaders Buste og mine Antikviteter. Han så også mine Lagner med Mellemværkerne. Kniplinger er en stor Raritèt her) og det vævede Tæppe jeg fik fra Hvilan. Han er selv en ivrig Samler af ”alt Slags kønt” som forresten ikke gror på Træerne her. Han har det med indiske, persiske og japanesiske Kunstgenstande og Antikviteter. – Det er det mest henrivende milde Oktobervejr, man kan tænke sig, - her er så smukt i Smågaderne eller Alléerne heromkring. – Kloge Folk siger at jeg kan vente Drengen om tre Måneder. Han er uhyre skikkelig har endnu ikke voldt mig så meget som 1 Times Ubehagelig. – Jeg har en udpræget Fornemmelse af at jeg må røre mig meget, så jeg traver omkring i Huslighed det meste af Dagen og går ud hver Dag. – Hvis ikke Harry ikke netop var ved at 
 [Skrevet langs venstre margen s. 4:]
 tage en Lur vilde han sikkert sende Hilsen. Bunker af Hilsner til alle fra Far til Lofts- [indsat nederst s. 3; på tværs:] assistenten fra Elle. 
 [Skrevet på hovedet øverst s. 1:]
 Harry sagde idag, at der var et dansk Ord, som han så ofte så i Aviserne, men som det aldrig var ham mulig at finde i noget Leksikon, nemlig ”Handel-sophâ-velse” (hp udtalte han som f.) Langt om længe gik det op for mig at det var ”Handelsophævelse”. – Han troede det var noget med en Sofa.</t>
   </si>
   <si>
     <t>1899-10-27</t>
   </si>
   <si>
     <t>Dorthe -
 Kirsten -
 Morten -
 Benedict Boisen
 Marie  Clausen
 Margrethe  Eckardt
 Carl Høyrup
 Adolph Larsen
 Augusta  Larsen
 Cathrine Larsen
 Urban Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Marie Meyer
 Elisabeth Storm
 - Winther</t>
   </si>
   <si>
     <t>Christine Swanes forældre skal muligvis snart til Sverige. Marie S eller C er muligvis Marie Clausen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum</t>
   </si>
   <si>
     <t>Det er uvist hvornår forældrene vil besøge Christine. Farbror Urban vil sende den grønne lysestage til hende. Der er tyfus i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVm1</t>
   </si>
   <si>
     <t>Kjære lille Christine!
 Jeg har ikke skreven før for vi troede saavist at vi skulde rejse over til Dig som i Aften og saa videre Søndagformiddag; men nu igaar kom der en Mand med en Slæde i Vejen og vi kommer vist ikke afsted før hen i Ugen, dette Brev kom [i] Aftes saa skal Du have det først; Adolph sendte jeg et Par Sko Strømper og 2 Kr – han vil gjerne til Erikshaab i Morgen saa kan Du tænke paa ham der – Farbroder Urban har været her for et Par Dage siden han skal nok sende Dig den grønne Lysestage han skrev Din Adrs op i sin Lommebog – han lo saa hjærtelig over at det skulde være kjønt med en saadan Stage. Faster Augusta er meget svag i sine Been de er saa ømme at hun knap kan gaa eller staa paa dem han derimod er saa tyk og bred og munter der gik jo en Flaske Portvin – Morten og Thrine var her saa den gik jo med Liv den Timestid vi var sammen Nu kom Marie Mejer med Fasters Nattøj som hun jo saa tog med sig igjen
 Hilsen fra hende med Tak for sidst – Du spørger om naar vi skal vaske – send du kun Dit Tøj for om der bliver Dag saa gaar Madam Winther herhen og vasker selv om jeg ikke er hjemme
 Støvlerne er kommen i Aftes jeg troede jo vi skulde rejse men nu lader jeg dem staa til en Dag vi faar [ - hed] for vor Afrejse ellers sender [ jeg ] dem tillige med The og Sukker – Urtepotten staar færdig til Afvaskning Fru Storm har med stor Omhyggelighed faaet Blomsten over i en anden Urtepotte Du og Olga kan vente Brev fra hende snart
 Sig til Margrethe at jeg skriver ikke for jeg haaber hun møder naar vi kommer
 Vi har fæstet 2 Karle og faaer en svensk Pige til November Søster til Kirsten her gik i Høstens Tid jeg er glad kan Du tro for Dorthe er mig mer og mer umulig men nu er den Taalmodighed-Tid Gud ske Tak snart forbi
@@ -5148,51 +5148,51 @@
 Det er en overmaade flink Pige – jeg fritaget for mange Arbejder nu Dorthe rejste til Kjøbenhavn saa Du møder hende maaske engang hun havde ingen Plads men rejste med saa lyse Tanker om Fremtiden det bliver mig for vidtløftig at fortælle Afskeden, men skriv dog til Vilhelm han er meget [forlang] og bedrøvet fordi du er saa [hvas eller hæs] du ved da nok, at han holder saa meget af Dig. Agraren var hjemme forrige Søndag og var glad for sin Løn og Nordmanden men det har jeg vist fortalt dig han skal ogsaa have en Pakke i Aften
 Lev vel hils Olga som Du hilses fra din Moder</t>
   </si>
   <si>
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -5519,62 +5519,62 @@
   </si>
   <si>
     <t>Johannes Larsen har været i Zoo for at male, men det blæste og var for koldt, og siden blev det snestorm, så han gik hjem til Oppermann. Det ærgrer ham, at vejret bliver ved med at være så dårligt.
 Christine Larsen (Uglen) rejser først om torsdagen. 
 Larsen har været hos Winkel &amp;amp; Magnussen med billeder til indramning og anden ophængning, og han har købt tubefarver til påfuglebilledet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gsHm</t>
   </si>
   <si>
     <t>19 – 4 [påtrykt brevpapiret:] 5 BJERREGAARDS SIDEVEJ VALBY [håndskrevet:] 1903
 Kæreste Alhed!
 Det er et kedeligt Vejr. Da jeg gik i zoologisk Have i Morges var det 3 Gr. Varme og Storm, saa jeg ikke kunde sidde der med Billederne jeg gik saa rundt og saa paa Dyrene til Kl. var henad 12 og saa var Temperaturen falden til + 1 ½ og det var bleven til en regulær Snestorm som har raset uafbrudt siden og der ligger omkring et Kvarter Sne udenfor. Kl. er 7 ½ nu og jeg sidder hos Oppermanns hvor jeg har været siden jeg gik fra Haven og haft det lunt og godt. Uglen var oppe hos Schous i Aftes og fortalte til min Sorg at hun først rejser hjem paa Torsdag paa Grund af at Grethe først kommer tilbage Onsdag og hun mener at hun ikke kan lade Huset passe sig selv. Kunde Marie ikke ligge ovre hos Dig om Natten. Det er forfærdeligt kedeligt at Vejret er mig saa ugunstigt tænk at det nu har snét hver Dag siden jeg begyndte og i Dag været Snestorm hele Dagen med 1 ½ Gr. Varme, Det ser ganske mærkeligt ud udenfor. Oppermann og Fru Oppermann beder mig hilse. Jeg var oppe hos Winkel &amp;amp; Magnussen i Gaar med Blomsterbilledet og M[noget af papiret mangler] og rejserne for at faa dem indrammede, jeg faar altsaa 4 Billeder til anden Ophængning naar jeg tillige sender den lange Aquarel og Paafuglene. Jeg fik mig ogsaa et Par grønne Farver og en Tube Cobalt til Paafuglene jeg troede jo at jeg skulde ordentlig til at male løs paa dem i Dag. Jeg tænker meget paa hvor trist det maa være for Dig at være derovre alene, bare jeg dog snart maa blive færdig saa jeg kan komme over til Dig, jeg længes meget efter [Di]g. Har I hørt fra Sverige? Jeg har naturligvis ikke faaet skreven derover endnu. Hvordan er det med Din Moder? Skriv lidt til mig, jeg mente jo ikke at Du skal skrive at Du har det rart og at jeg godt kan blive væk, men jeg er alligevel glad ved at faa Brev fra Dig. Mange kærlige Hilsner
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -5833,91 +5833,91 @@
 Vi er nu så vidt i Orden, at vi har sovet herude i Nat – boet på Hotel hidtil – afventende et Lægesyn, der først skulde tilse vor Bolig. 
 Her er rasende smukt ude - vores nye Møbler tager sig udmærket godt ud her i de store lyse Stuer – og vi hat fået herlige Farver på Væggene – rødt i Alfreds akurat som på Dit Kams, da Farven var ny – ensfarvet grønt hos mig – lidt lysere end i gl Dage på Elles Kams - nu går vi videre her i Morgen ---
 Søndag Aften.
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-06</t>
   </si>
   <si>
     <t>Haslev</t>
   </si>
   <si>
     <t>Mille -
 Victor Bøttern
 Harald Hansen
 Johannes Jørgensen, barn
-E Kragh
+Edvard Kragh
 Alhed Larsen
 Andreas Larsen
 Ellen Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Niels Larsen Jørgensen</t>
   </si>
   <si>
     <t>Mastiks: harpiks fra mastikstræet, der gror vildt i store dele af Middelhavsområdet. Opløst i terpentin bruges det til fernisering af malerier.(Den Store Danske)
 Køkse af svensk köksa = Kokkepige. Larsen-familien ejede skovgårde i Småland, og de kom der meget, hvorfor de også jævnligt gjorde brug af svenske ord og begreber.</t>
   </si>
   <si>
     <t>Der skal laves transportkasse til Christines maleri og laves rammer. Johannes Larsen vil behandle overfladen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/78Ow</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære lille Ugle!
 Nej vi er ikke syge gudskelov og vi takker saa meget for dine sidste Breve det var saa meget godt for mig at du ikke var bleven ringere under Sygdommen jeg har det bedste Haab at alt skal blive godt nu du spiser godt bliver du nok fed og saa kigger vi paa Fremtiden med lyse Tanker – har du faaet Lov til at male lidt saa glædede det os meget jeg synes at forstaa du er glad ved den lille nye Pige som du kan faa at spadsere med det opliver altid naar der er nogen vi kan lide – Saa kom nu det sidste Brev om Maleriet vi skal straks sætte os i Arbejde med en ny Kasse til Maleriet Faer har maalt Billedet og det lille skal de tage med til Hansen imorgen Alhed siger der er nogen pæne forgyldte Lister hun skal have om sine Hyacinther saa lader vi dem bestemme den og de skal nok komme afsted i rette Tid, Johannes kommer i Morgen og renser og giver det Æggehvide eller Mastik hvad han nu synes der er bedst –
 Marie har været hos Kragh med Uhret men det kan koste 6 Kr saa vi sender dig Maries tilligemed Uldtrøjen en af Dagene Uhret vil Fader saa tage med til den billige Uhrmager i Sverig – det er da kjedeligt at I ikke har en god Køkse; men nu kommer Vaaren og I kommer paa Langtour saa faar du en saa god Appetit at Maden vil smage udmærket. Det er Fastelavns Mandag i dag saa her er et Rend af Sparebøsser ingen beder om Boller mere kun Penge. Mille, Anna, Ellen og den lille Johannes Jørgensen har ogsaa været her nu kom Puf lige og lille Bøttern saa det er rige Kavalerer; Du spørger hvad det er for en Gartner – det er Niels Larsen Jørgensen; men Faderen vil have Græsset i Sommer men Brønden er gravet og Bygningerne til Drivhusene kan bygges i Sommer Udsalget af Blomster skal han have i Forvaltergaarden. Her er nu Maleriet Interiør med mine Forældre 
 det er da meget pænt og sandt, det store 48 Tm og 41 Tm, det lille 24 Tm og 18 Tm, - dine Priser er meget gode og passende Lev nu vel og skriv os din Vægt saa er du sød de næste Dage mener din Mor</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -6328,51 +6328,51 @@
   <si>
     <t>Johannes Larsen har været hos glarmesteren med billeder.
 Han har købt zittauerløg og fik en melon. 
 Alhed har aldrig oplyst, hvad tid på dagen hun får breve fra Johannes larsen, selvom han flere gange har spurgt.
 Puf er begyndt at lege med sin mølle igen, men ellers skyder han og Lysse mest med slangebøsse.
 Johannes larsen er spændt på at høre mere præcist om Alheds afrejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BEcC</t>
   </si>
   <si>
     <t>Kjerteminde 1 Novbr 1906.
 Kæreste Alhed!
 Ja i Dag faar Du ikke ret meget, nærmest paa Grund af Stofmangel. Jeg var nede hos Glarmesteren i Morges med 8 Aquareller og nogle Rammer og fik 5 indrammede med hjem. Jeg har passet lidt til med Billederne og ellers rodet i Haven. Jeg var nede hos Larsen Jørgensen og fik hvad han havde af Zittauerløg 18 ½ Pund til 8 Øre pr Pund paa Kredit og en Melon oven i Købet. Løgene blev efter L-Js Anvisning spredt paa Loftet og Melonen ligger i Vinduet paa Gæstekammeret for at blive moden, den er nemlig noget grøn, desværre ogsaa lidt raadden paa den ene Side saa det bliver jo spændende at se i hvilken Retning den vil gøre størst Fremskridt. JL. Gik med over for at faa stillet en Musefælde, da han manglede Synaal og Traad, jeg gav ham et Glas Æblevin. Jeg kommer i Tanker om at dette Brev skulde jeg skrive til Dig denne Gang, for hvis Du rejser derfra Søndag Morgen kan Du vel ikke faa et jeg skriver i Morgen Aften, altsaa Fredag. Du har ganske aldrig oplyst mig om hvad Tid paa Dagen Du faar mine Breve skønt jeg saa vidt jeg husker flere Gange har spurgt om det. De er alle sammen sendt med halv 8 Toget om Aftenen. Puf er begyndt at virke med Møllen igen i Eftermiddag den har ellers nu hvilet i nogen Tid, han har mest beskæftiget sig med at skyde med Bue og senest med Slangebøsse, som Marie har foræret dem Gummislange til. Nu skal vi se om der er Brev fra Dig i Aften. Toget var en Del forsinket saa jeg kunde ikke afvente Posten, jeg er ellers spændt paa om der staar noget endeligt om Din Afrejse jeg glæder mig voldsomt til Du kommer. Fader og Moder tænker nu paa at rejse til Sverige paa Lørdag. Hils Dis og Alfred. Mange Kys og kærlige Hilsner fra
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -6448,66 +6448,66 @@
 Adr: Brønsted
 Birkerød
 via København
 Danmark.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 [Der mangler indledende side eller sider]
 men Elle 4 Timer, kom hjem 10½ spiste ude – imens ringede Gräbes op og spurgte bekymrede til ham! Skandale! Grete var ved Telefonen og sagde at de var ude paa en lang Tur! Han er meget hensynsløs mod andre Mennesker og tænk vi var bedt der for en Uge siden! Nu skulde vi der paa Søndag og det er saadanne skikkelige Damer 3 ugifte som East har kendt fra de var Børn. Vi reparerer Elles Udstyrs Linned, Natkjoler og Benklæder og har syet 1 ny Natkjole og 4 Par nye Benklæder, skal nu sye 3 nye linnede Kjoler til Grete. Det er spændende hvad det bliver til med Washington; vi maa snart kunde vente Afgørelsen. Den 6te Juni rejser Frøken Boberg og jeg er meget glad over det, jeg kan ikke lide hende; hun er saa upaalidelig og smålyver altid med meget mere. Jeg faaer jo lidt mere at bestille, men det er jeg ikke ked af; kan jo alligevel ikke taale altfor megen Syning. Hver Aften gaaer jeg en Tur alene op til og langs ned mod Parken – Franklin, en Timestid. Vi gaaer i Seng Kl. 10 eller der omkring. Om Morgenen er jeg oppe gærne Kl. 6 ¾ og vadsker op fra Dagen før, Middag jo ca. Kl. 7. laver Kaffe o s v., de nyder daglig den gode ikke tykke Kaffe. Kl. 12½ naar Grete kommer af Skole faaer vi gærne 2 Retter, lidt Suppe og Klatter, arme Riddere eller Smørrebrød og The, til Middag ca. 4 [”ca. 4” indsat over linjen] en brillant og solid Ret i Aftes, ægte Majonaise paa kogt koldt Hønsekød med Salat og Tomater, Øl til; Kompot af Æbler og Svedsker til Dessert: hver Dag forskellige Slags Dessert, undertiden Is. Her er vidunderligt smukt, Kastanier og Sirener i fuldt Flor langs vor Gade. der er langt mellem Villaerne store aabne Pladser med Træer og Græs, hvor Børnene leger. Det er en sund By, kun i den inderste gamle mindste Del er det som København. Hele Boston har over en Million Mennesker. Elle er hjemme hver Mandag, saa har vi gærne en eller anden Udflugt, mest er vi bedt med gamle Mrs. Sawyer langt ud i West Bonberry en Tur paa en Time i Sporvogn, til nogle Kusiner af dem; Grete skal med. Hveranden Mandag har vi Vadskekone, som naaer hele Vadsken og stryger en Del inden hun gaaer ved 7-Tiden!! Hun faaer en Dollar og gærne noget Mad med hjem til Moderen. Hun kommer lidt før 10! Jeg har hidtil ladet mit vadske ude mens Fr. Boberg er her, men de river det itu. Lille [ulæseligt] er en fin Dame kan Du troe. Hun betragter Fr. B. som sin Pige, siger ”lille Boberg” sendte i Søndags Aftes deres forrige Barnepige, den tyske Li[ulæseligt] op at besøge hende; Marie havde fri og saa er Fr. B. altid hos Billy. Hun Marie [”Marie” indsat over linjen] længes efter komme derfra da hun keder sig, bliver forresten bedt ind til Nabofamilierne, jeg tænker, de er nysgerrige efter at vide om Chr. snart kommer hjem! – Greter [”r” i slutningen af ordet overstreget] er altid ude i sin Fritid, leger her paa Gaden, Brunswick – Street med 3-4 Pigebørn paa hendes Alder, som hun gaaer i Skole med; uden Hat eller noget gaaer hun ogsaa i Skole 5 Min. herfra. Af Frygt for Ild i Skolen, der forresten er en Stenbygning, leger de jævnlig Ildløs, det vil sige, der lyder 3. Slag paa en stor Klokke paa en bestemt Maade, saa gaaer Børnene ganske rolig ud den ene efter den anden uden Trængsel eller Panik; ligeledes bliver der brændt Papir af naar de mærker Røgen ud paa samme Maade. – Hun har slet ikke Syning endnu i Skolen. I Dag er hun henrykt, hun skal være fri de 2 Timer fra 2 – 4 – og med til Byen med Fr. B. at see levende Billeder. I hele [”hele” indsat over linjen] næste Uge er Fr. B. i Besøg hos en Familie, hvor vi paa Lørdag Aften skal til en større Festlighed paa Dansk. Fruen er dansk, Manden er Russer. Forleden Aften var Elle og jeg i hendes Forening ”Art Club”, en Institution der hjælpes af Kirken, det er unge Piger i alle Stillinger, der ernærer sig selv. De havde for at tjene Penge til Klubben lavet en Slags Cirkus, meget morsomt sat i Scene alle mulige komiske Dragter og Forklædninger, der var Aber, en Elefant, en Giraf, Indianere, en stærk Dame, et Orkester med Redekamme, Trompeter, en Blikkedel, men ogsaa en Klaverspiller; paa ham nær alle sammen unge Piger i Klubben. Vi var lidt trætte af den grulige Støj i et ret lille Lokale, jeg gav Ice-Cream i et Lunchroom lige ved. Du kan ikke tænke Dig som alle Børn er fine og pyntede, naar de gaar paa Gaderne og leger, hvide eller lyse Kjoler altid og alt svarende dertil. Grete er tarvelig forholdsvis, hun har da mange brogede Vadskekjoler, aldrig en ulden Kjole. Damerne er ofte meget fine paa Gaden; hjemme gaaer de den meste Tid af Dagen i Nattrøje og Slæber, de fleste har jo Pige, men de samme Damer ser man saa i Silke og Fløjl og Fjer! I Gaar var East og Elle hos hans Læge, en meget dygtig Lungespecialist, som i Fjor opdagede hvad aldrig nogen før har kunnet finde, en ubetydelig Fejl i den ene Lungespids. I Gaar undersøgte han meget grundigt og alt var uforandret. East er jo saa overdreven ængstelig Lægen sagde at han vilde have udmærket af at boe i Washington ikke saa meget for Klimaet som for den gode [ulæseligt], en Maaned med Gage og mere hvis han vil uden Gage; en Maaned til Sygdom med Gage. East og Fr. [B.?] veed intet om Dine nye Meriter med Cid. Det er dejligt at hans Familie er saa gode mod Dig, de maa være meget frisindede. Nu venter jeg da ikke Brev fra Dig for det første, men skal naturligvis blive henrykt, hvis der kommer et. Hvad bestiller Cid i Dalarne? Forstvæsen? Naar er han færdig med sin Uddannelse? Er det en bedre Stilling i Sverige end i Danmark? Hvor gammel er han? Har han Klaver deroppe? Er hans Fader ogsaa venlig stemt mod mig? Har lille yndige Sjums Appetit og har hun faaet lidt fastere Kød paa Kroppen? Hvilken Syndflod af Spørgsmål! Dede skrev forleden at han søger en Plads hos en Sagfører i Østjylland, han kan ikke mere klare det Driveri ude hos Thomas; havde besøgt Onkel S., der billigede, at han vil væk. De talte ene sammen i 1 Time ”vi kan saa godt sammen” – skrev han. I Dag Kl. ca. 12 drager jeg for første Gang ud paa en Expedition pr. Sporvogn alene har nøjagtig faaet hele [ulæseligt ord] læst; hvad der skal staae paa Sporvognen Gaderne o s v. Jeg skal først
 [Slutningen af brevet mangler].</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -7189,54 +7189,54 @@
   <si>
     <t>Johannes V. Jensen lykønsker Fritz Syberg med hans store salg og glæder sig over, at billederne kommer på museet, så de bliver tilgængelige. Han og Else tager til Stockholm i nogle dage og kommer næppe til Tibirke inden midten af juni. Else opfordrer dem til ikke at vente for længe med at komme på besøg. Hun glæder sig til at vise dem Nordsjælland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MAwS</t>
   </si>
   <si>
     <t>Kære Ven!
 Til Lykke med dit store Salg, jeg er glad over, at Billederne i Stedet for at blive spredt kommer paa Museet, saa at man kan faa dem at se allesammen. Tak for dit sidste Brev, jeg skulde have svaret for længe siden men havde først travlt og skammede mig siden over Dovenskab, og Tiden gik. Ses vi snart? Else og jeg rejser først i den kommende Uge til Stockholm men bliver kun borte nogle faa Dage. Til Tibirke kommer vi næppe før midt i Juni, der er ikke færdigt derude. Kommer I slet ikke til København?
 [her slutter brevet uden Johannes V. Jensens underskrift og på bagsiden skriver Else Jensen:]
 Kære Anne og Syberg. I Morgen Søndag rejser J.V. og jeg til Stokholm og kommer hjem Torsdag, saa flytter vi ud i Huset Onsdag d: 11te og er pænt i Orden omkring d. 15de. Lad os saa snart vide, naar I kommer, I maa ikke vente saa længe at Stine von Syberg kommer i Vejen. Vi glæder os saa meget til at vise jer Nordsjælland og endelig være samme med jer igen"
 De Billeder I har solgt til Faaborg bliver vel ogsaa udstillede her i København, vi maa da se det hele samlet.
 Jeres Else</t>
   </si>
   <si>
     <t>1913-08-02</t>
   </si>
   <si>
     <t>Sverige
 Ädelfors St.</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, visedigter
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Andrew Carnegie
 Maurice Chevillard
 Grethe Jungstedt
 Carl Petersen, arkitekt
 Ellen  Sawyer
 - Sims
 - Thalbitzer</t>
   </si>
   <si>
     <t>Madien er muligvis Louise Brønsted.
 Det vides ikke, hvem Ingeborg var. 
 I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
 Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
   </si>
   <si>
     <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
 Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
 Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
 Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rHr</t>
@@ -8214,109 +8214,109 @@
 Hav det godt og paa snarlig Gensyn Puf.
 [Skrevet på højkant]:
 Lysse hilser, han er her ikke i Øjeblikket, men han skulde skrive.</t>
   </si>
   <si>
     <t>28. aug. 1925</t>
   </si>
   <si>
     <t>Aage Bretting
 Erich Drygalsky
 Julius Galster
 Dan la Cour
 Axel Laurent-Christensen
 Eiler Lehn Schiøler
 Gustav Ljungdal
 Axel Malmquist
 John Møller
 Peder Petersen
 Morten Porsild
 Philip Rosendahl</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/T0xVO7qr</t>
   </si>
   <si>
-    <t>Esther  Gøthe
-[...23 lines deleted...]
-  <si>
     <t>1926-1929</t>
   </si>
   <si>
     <t>- Fleming</t>
   </si>
   <si>
     <t>Andreas Larsen
 Eiler Lehn Schiøler
 Helga Lehn Schiøler
 Dr. Murphy</t>
   </si>
   <si>
     <t>Det formodes, at der er tale om udkast til breve til dr. Murphy og dr. Fleming. Det vides ikke, hvilken udstilling der er tale om.
 Omtalte søn formodes at være Andreas Larsen.
 Ordet "speditor" findes ikke på engelsk. Det må formodes, at der er tale om et hjemmelavet ord for "speditør" fra Johannes Larsens side.</t>
   </si>
   <si>
     <t>Johannes Larsen glæder sig over, at billeder er nået frem til en udstilling, formodentlig i England. 
 Han fortæller også om et sygebesøg hos Lehn Schiøler.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sRq4</t>
   </si>
   <si>
     <t>[1]
 My dear Dr. Fleming
 As I was in Sweden [the time er overstreget] when my pictures] should be send, my Son did it for me, but he send the Prospect with your Adr to the Speditor in Copenhagen, and so I could not write to you. I learned from Dr. Murphy that the pictures did come in time to be hung [ulæselig] in the catalog. I enclose [ulæselig] a letter to Dr. Murphy and hope he will forward it to you. I thank you very much and send you some handprints from the woodcut in Danmarks Fugle. Will you kindly let me know at which time I can expect my pictures back. I am going to exhibit them in Copenhagen in the spring
 [2]
 As I was not sure that my pictures had come in time to be hung in [ulæselig] I was much pleased to learn from your kindly letter that they [was er overstreget] were
 [uafsluttet]
 My dear Dr. Murphy
 As I did not return from Sweden in time to send my pictures maybe I was not sure that they had come in time to be hung [ulæselig] So I was much pleased to hear from your letter that they was. I think it rather kindly of you to let me know. 
 How is [ulæselig] I am sorry to tell you that Mr. Schiøler is but very little better and at this time only his wife is allowed to see him. On my return home from Sweden I was with Mrs. Schiøler to see him, but I am not sure, that he did recognise me
 [uafsluttet]</t>
+  </si>
+  <si>
+    <t>Esther  Gøthe
+Marie Larsen
+Eiler Lehn Schiøler
+Peter Lundsgaard
+Carl V Petersen</t>
+  </si>
+  <si>
+    <t>Det er uvist, om Esther er Esther Gøthe. Det er umuligt at læse, om Larsen skal gå til Ranch eller Rauch. 
+Larsen-familien kendte to personer, som blev kaldt Bister: Petersen og Lundsgaard.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen må sende Alheds fiskeknive til Marie Larsen, som skal have Lehn-Schiølers til middag. 
+Alhed prøver at tage på, så hun drikker piskefløde</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rBz5</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dit Brev i Dag! Jeg sidder hos à Porte med Marie og Bister, de sender begge mange Hilsner, Marie og jeg blev inviteret ud til dem i Morgen. Vil Du ikke lade en lige med samme pakke mine Fiskeknive Du ved de bredbladede – ind i en af de røde Æsker og sende dem til Marie, Langgade 30, hun skal have Schiølerne til Middag paa Tirsdag. Jeg var hos Schiølers til Middag i Gaar, han var ikke i videre godt Humør, men de var umaadelig søde, Ejler sang til Kl. 11. Jeg gaar ellers tidlig i Seng og gør alt hvad jeg kan for at blive lidt federe, jeg hører af alle at jeg ser afrakket ud men det skal nok hjælpe, jeg synes allerede jeg har lidt bedre Appetit, drikker Piskefløde, vi har en lille Mælkeforretning overfor, som jeg køber i hver Dag. Jeg skal l [bogstavet overstreget] sige fra Marie at det er dejligt at have mig herinde, hun har Ferie og vi er sammen hver Dag, nu gaar jeg med hende hjem og spiser Ærter og Flæsk. Ellers har jeg ingen Mennesker set endnu. Jeg skal nok gaa til Rauch [Ranch?], Du sendte ikke Notaen, ring til Esther, spørg om den. Skriv nu lidt flittig. Masser af Hilsner Din
+Alhed.
+4de Torsdag
+Altsaa: Knive og Nota</t>
   </si>
   <si>
     <t>Dr. Murphy</t>
   </si>
   <si>
     <t>- Fleming
 Eiler Lehn Schiøler</t>
   </si>
   <si>
     <t>Der er formodentlig tale om udkast til et brev. Der findes andre udkast til breve til dr. Murphy og dr. Fleming.
 Det vides ikke, hvilken udstilling der er tale om.</t>
   </si>
   <si>
     <t>Johannes Larsen glæder sig over, at billeder er nået frem til en udstilling, formodentlig i England.
 Han fortæller også om et sygebesøg hos Lehn Schiøler.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JDcx</t>
   </si>
   <si>
     <t>My dear Dr. Murphy.
 I thank you very much for your letter I was not sure if the paintings have come in time to be hung at the [ulæselig] because I was in Sweden, and did not come home in time to send them myself. I think it rather kindly of you to let me know. I am sorry to tell you that there is very little improvement in Lehn Schiølers illnes, he is still in the hospital and only his wife is allowed to see him: When I returned from Sweden I was with Mrs Schiøler to see him, but I am not sure he did recognise me. I enclose some handprints from the woodcut in "Danmarks Fugle" for you and a letter to Mr Fleming which I beg you forward to 
 him, as I do not know his Adr.
 [uafsluttet]</t>
   </si>
@@ -8671,85 +8671,85 @@
   </si>
   <si>
     <t>Johannes Larsen befinder sig på gården i Båxhult i Sverige. Vejret er ikke godt, og det forhindrer ham i at høre tjurens skogren. Han bakser med nogle vignetters placering i bøgerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mIt6</t>
   </si>
   <si>
     <t>Båxhult 29 April 1927.
 Kære Achton Friis
 Hermed nogle Blade med Vignetter som jeg haaber De kan bruge nogle af. Jeg har haft en Del Mas med at ramme den rigtige Størrelse og er ikke sikker paa om ikke nogle af dem maa sættes lidt ned. Egentlig burde man jo have Korrektur med Pladsen aaben til Vignetterne paa det rigtige Papir saa at man kunne tegne dem direkte sammen med Texten, det bliver for tilfældigt paa denne Maade, men det kan vel ikke være anderledes. Men Resultatet bliver altid at jeg synes mine Vignetter ser temmelig forbandede ud i Bøger. Der er et Par Vipstjerter jeg vakler imellem, den med x mener jeg er den bedste Fugl, men maaske vil den anden virke bedre, det maa De om. Noget lignende har jeg bemærket paa Bladet med Natravnene. Her er et forbandet Vejr fra vi kom herop her det frosset hver Nat, men tillige har det forværret sig hver Dag indtil det i Gaar kulminerede med Snestorm hele Dagen. Ellers Vinden omkring NV og afvexlende Regn, Hagl, Sne og Solskin. Jeg kom herop for at høre Tjæderen skogre, men endnu har jeg ikke opdaget at de bestiller noget, skønt jeg har været ude tidligt et Par Mrgn. Maaske kommer det, men den Tid der er gaaet kommer jo ikke igen, og ingen Ting faar jeg bestilt. 
 Ellers er her hyggeligt og rart. Vi fraadser med Ild i Spisestuen og Kakkelovn. Fru Krohn der har besøgt os en Tid, tager dette med, da jeg mangler Indpakningsmateriale og Adr.Kort. Mange Hilsner til hele Familien fra os begge.
 Deres hengivne
 Johannes Larsen.
 P.S.
 Jeg haaber De ved Hjælp af Underskrifterne kan finde ud af hvad det forestiller.
 JL.
 P.P.S.
 Det aller vigtigste. Tak for [ulæselig] som jeg har læst 2 Gange og glæder mig til at læse 3die Gang naar Hæfterne kommer.
 JL.</t>
   </si>
   <si>
     <t>Albert Repholtz</t>
   </si>
   <si>
+    <t>Der findes tre udgaver af dette brev.
+Skovgården Båxhult er beliggende i Småland i Sverige.
+Refusere: afvise.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, bestilt af selskabet, afvises af bestyrelsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qBAQ</t>
+  </si>
+  <si>
+    <t>Båxhult 29 April 1927.
+Kære Hr. Albert Repholtz!
+Det gør mig ondt at Selskabets Bestyrelse ikke synes om det Træsnit, som De har bestilt hos mig og kan af gode Grunde ikke indlade mig paa at omarbejde et, efter min Mening, saa godt som færdigt Arbejde for at tilfredsstille et Publikum, i dette Tilfælde Bestyrelsen, hvis Syn og Smag jeg aabenbart ikke deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
+Forøvrigt takker jeg Dem for Deres Oprigtighed og gaar ud fra, at De ogsaa ønsker at høre min Hjærtens Mening, og det er uden Omsvøb den, at jeg vil føle mig nederdrægtigt slet behandlet, hvis Selskabet, hvilket synes at fremgaa af Deres Brev, har i Sinde at refusere mit Arbejde og løbe fra sine Forpligtigelser overfor mig.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>Der eksisterer tre udkast til dette brev.
 Skovgården Båxhult er beliggende i Småland i Sverige.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Repholtz, Selskabet for Grafisk Kunst, at han er stærkt utilfreds med, at træsnit, som blev bestilt af selskabet, afvises af bestyrelsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5cBm</t>
   </si>
   <si>
     <t>Kære Hr. Albert Repholtz!
 Det gør mig ondt, at Selskabets Bestyrelse ikke synes om det Træsnit, de har bestilt hos mig. Jeg kan af gode Grunde ikke indlade mig paa at omarbejde en, efter min Mening, saa godt som færdig Ting, for at tilfredsstille et Publikum, hvis Syn og Smag jeg paa ingen Maade deler, og følgelig mangler enhver Forudsætning for at kunde tilfredsstille.
 Deres hengivne Johannes Larsen.
 P.S.
 Med "Publikum" mener jeg naturligvis Bestyrelsen, hvis Syn paa mit Arbejde De saa klart fremstiller i Deres Brev.
 JL</t>
-  </si>
-[...17 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1927-05-02</t>
   </si>
   <si>
     <t>Båxhult, Landeryd, Sverige
 Æbelø
 Vorsø, Horsens Fjord
 4945 Femø
 Hjelm
 Nordby, Samsø</t>
   </si>
   <si>
     <t>- Friis
 Achton Friis
 Martha Friis
 Asta Krohn
 Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt vignetter med Fru Krohn. Har har fået dagbøgerne fra bla Vorsø og spørger, om Achton Friis kan bruge dem.
 Larsen bestræber sig på at holde lav profil i forhold til redaktionen af billedstoffet i bogværket, men har dog i dette brev et ønske om, at man vil medtage en bestemt tegning fra øen Hjelm.
 Efter megen kulde er vejret ved at blive bedre.</t>
   </si>
@@ -9222,126 +9222,126 @@
 Johannes V. Jensen og hans familie havde et sommerhus i Tibirke.</t>
   </si>
   <si>
     <t>Elisa Hansen takker for et dejligt ophold på Båxhult. Hjemrejsen gik godt. Man spiste billigt på Helsingborg station og købte jordbær og blåbær på et marked. På Sjælland regnede det. 
 Grete var hos Faber, men Elisa ved ikke, hvad han sagde. Derefter tog Grete til Tibirke.
 Elisa har med noget besvær overført penge til Johan/Lysse for blandt andet benzin. Hun fik en underskrift af Erna, som var kommet syg hjem fra Frankrig. 
 Den følgende dag skal Elisa til Tibirke og derefter til Kerteminde. Hun er spændt på at høre, hvordan kalven har det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/62ab</t>
   </si>
   <si>
     <t>Kære lille Banes 24-7-32.
 I skal rigtignok have Tak for den dejlige Tid, jeg har været hos jer og haft det saa ovenud hyggeligt og rart. Naar jeg vaagner om Morgenen, tror jeg, at jeg stadig er paa Båxhult, men der kommer ingen Peter og siger Godmorgen og ingen Bimse med Morgenkaffen, saa er den Fest forbi. Vi havde en dejlig Hjemtur; det varede saamænd ikke længe, før vi tog for os af den gode Mad, og Gete snød sig til at smage paa Pølsen og Osten. Jeg var misfornøjet med det svenske Rugbrød, men Vorherre bevare os for det danske, der er meget værre, det svenske er da ordentlig æltet og bagt, men bare for sødt, smager bedst uden Paalæg og dit fine Smør. Vi spiste paa Helsingborg Jernbanestation, der er enestaaende billigt. Gete fik Filmjølk og en Portion Grønstsager = 1 Kr, vi andre Smørgaas, Kotelet med Grøntsager, Kaffe = 1,50. Nu er vel nok Varerne billigere i Sverige end her; jeg betalte 1,15 for 1 Pund Smør, det faar du ikke for dit gode Produkt. Der var et dejligt Grønttorv i Laholm hvor vi købte Skovjordbær og Blaabær. Da vi kom over paa Sjælland begyndte det at regne, men Gete dækkede sig og vilde ikke forlade sit Hul. Hun laa her om Natten, og igaar var hun jo saa hos Faber, men tog lige derfra med Johs V's til Tibirke saa jeg har ikke hørt noget om hvad han sagde; men hun saa vældig rask ud og var saa glad for at være paa Båxhult og for den dejlige Mad. Jeg tror nok, det har regnet mere her end i Småland, men det volsomme Regnskyl, som Lysse fortalte om, er her ingen der kender noget til. Jeg satte mig straks i Bevægelse for at faa sendt de 400 Kr, men det bliver mere og mere kunstigt. Privatbanken skaffede mig 100 sv. Kr og Kylle sender 50; hun snakker noget om, at vi skylder Lysse for Benzin. Men nu maa der kun sendes 200 Kr og saa skal der to Underskrifter paa; de 100 kan Kylle sende fra et andet Postkontor, saa er der altsaa alt iberegnet 450 danske og svenske Sedler, saa er den klaret. Jeg gik over til Erna for at faa hende til at skrive paa. Hun laa i Sengen var kommet syg hjem, fra Montreux tror jeg det var. Hun havde ret høj Feber og maatte de sidste Dage tage Sovevogn. Hun havde en voldsom Snue, vadskede sine Lommetørklæder paa Toilettet og maatte tilsidst forgribe sig paa WC's Haandklæder. Det er vel nok Influeza; det har nu ikke været morsomt at rejse ene hjem paa den Facon, men nu laa hun jo og blev plejet og var kvik, undtagen naar hun talte om sit Tilfælde. I Morgen kører Kylle mig til Tibirke, hvorfra hun tager ud til Lis, og Onsdag rejser vi til Kjerteminde, derefter tilbage til Lis, og 12te Aug. begynder Kylles Skole. Jeg glæder mig til at faa en [blækklat; ulæseligt ord] Hilsen fra jer gennem Hans', jeg er nysgerrig efter at faa at vide, hvordan den lille Kalv har det, om det har regnet og alt muligt. Grisene interesserer mig ikke saa meget, kun som Handelsobjekt; nu inden du jo fyldte paa dem, saa de kan komme i Klasse 1 og give Penge i Kassen. Peter har vel stadig travlt, hvad [indsat s. 4 langs venstre margen; lodret:] mon han nu roder med, "kan du si' Läskdricka" sagde han til Kylle. [indsat nederst på s. 4; under en streg:] og det var hun svært med paa
 [Indsat s. 1, øverst, på hovedet:] Nu skal I alle 3 have saa møj manne Tak og Hilsner fra 
 Mos.</t>
   </si>
   <si>
     <t>1933-08-30</t>
   </si>
   <si>
     <t>- Jeppsson
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Lysse/Johan må befinde sig på familiens skovgård i Sverige med sin kone og deres lille søn, Peter Andreas. 
 At være Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjärdingsmanden bistod kronolänmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Foch var Johannes Larsens hund.
 Vandsyn: Et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk.
 I brevet 1933-09-06 skrev Johannes Larsen mere til sin søn om den sag, som dette brev også handler om. Det drejede sig om et "vandsyn" og om, hvorvidt en ø hørte til Båxhult eller ej.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har skrevet til Jeppsson om synsforretningen. Han ville have taget hunden Foch med på jagt i Sverige, men den døde forinden. Larsen har travlt med sit store vandbillede, men vil komme til Sverige i september.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Tigc</t>
   </si>
   <si>
     <t>Kjerteminde 30 Aug 1933.
 Kære Lysse!
 Jeg skrev til Jeppsson samme Dag jeg fik Dit Brev og i Gaar fik jeg følgende Svar fra ham. Det var altsaa en Bus. Det vil sige med Hensyn til hans Medvirkning ved Synsforretning i Lillbruks Dam. Men jeg kunde jo ikke godt skrive og anmode Fjärdingsmanden om at blive Ombudsmand før jeg havde hørt fra Jeppsson. Tænkte mig ogsaa Muligheden af at Du havde sat Dig i Forbindelse med ham. Hvordan gik Dit forøvrigt??? Jeg havde tænkt mig at tage derop til Hønsejagten for at Foch kunde faa den Fornøjelse en Gang til, da han klarede sig saa fænomenalt i Dec. ved Fiilsø. men han blev syg og døde om Lørdagen 19 Aug. Jeg har nu travlt med mit store Vandbillede, men vi tænker paa alle tre at komme over at se til Jer en Gang i Septbr. I skal høre nærmere naar vi kan fiksere Tidspunktet. Haaber I til den Tid har Matboken i Ordning. Vi glæder os til Turen. 
 Mange Hilsner til Jer alle 3, ogsaa fra Puf og Else.
 Din Far
 P.S. Skriv et Par Ord om det Vandsyn.
 JL.</t>
   </si>
   <si>
     <t>1933-09-06</t>
   </si>
   <si>
     <t>August Birch, Sverige
 Ludvig Brandstrup, billedhugger
 - Jeppsson
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjærdingsmanden bistod kronolænmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Vandsyn: et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk
 Achton Friis: De jyders land, bind 1- 2 udkom 1932-1933.</t>
   </si>
   <si>
     <t>Johannes Larsen har været så optaget af sit store billede, at tiden er skredet frem til, at vandsynet skulle finde sted. Den største del af øen hører så åbenbart til Båxhult. Det er uheldigt at skødet eller papirerne er blevet væk, for der stod, at Birch ikke måtte opstemme Lillebruksdam.
 Puf/Andreas og Johannes Larsen er ikke gale på Lysse/Johan, men de er kede af ikke at have ladet høre fra sig.
 Puf er blevet gift. Dagen efter kørte Else og Puf Johannes Larsen til Vendsyssel, hvor han har tegnet til De Jyders Land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/E9DU</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1933.
 Kære Lysse!
 Ja nu har Du vel faaet mit Brev med Jeppssons indlagte Svar. Det var jo kedeligt nok, men jeg skrev til ham samme Dag jeg fik Dit Brev og jeg havde ventet at høre fra ham saa jeg enten kunde naa at meddele ham Dig at han vilde paatage sig at være Ombudsmand eller at jeg kunde skrive til Fjärdingsmanden og saa samtidig meddele ham ["ham" overstreget] Dig at jeg havde skrevet. Jeg har været saa optaget af at male paa mit store Billede saa Tiden er løbet fra mig, saa jeg blev meget bestyrtet da jeg fik Jeppssons Brev og opdagede at det var samme Dag at Vandsynet skulde foregaa. Forøvrigt synes jeg at Du gerne kunde have forhørt Jeppsson om han havde hørt fra mig. Men det er der jo ikke noget at gøre ved nu. Jeg synes ikke det ser saa godt ud nu de har anerkendt at den tørste Del af Øen hører til Båxhult, for det maa jo betyde at der følger Vandrettigheder med. Det er kedeligt at de Papirer med Birchs Skøde, eller rettere mit og Brandstrups er bleven væk sammen med de gamle Handlinger, for øvrigt stod der at vi ikke maatte gøre Vrøvl hvis han stemmede for Lillebruks dam saa Vandet gik op i Båxhults ”såkallade Vattengata” men det kan vel kun gælde for den Tid Birch havde Höljeryd. Hverken Puf eller jeg kan regne ud hvad Du sigter til, naar mener vi er gale i Hovedet paa Dig. Vi har allerhøjst lidt daarlig Samvittighed over ikke at have ladet høre saa meget fra os. Forøvrigt mener jeg at Puf har underrettet Jer om at han er bleven gift. Ellers ved vi ikke af at her er foregaaet noget af Betydning, udover at de Dagen efter Brylluppet kørte mig op til Vendsyssel og at jeg har rejst rundt der og tegnet altsaa i Thy og Vendsyssel og nu er hjemme igen og færdig med at tegne til de Jyders Land. Jeg meddelte Dig vist forleden at vi tænker at besøge Jer sidst i denne Maaned og at vi skriver naar vi har faaet fastsat en Dag for Afrejsen
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
@@ -9414,74 +9414,74 @@
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen kendte både flere ved navn Holstein og Henning, så det kan ikke umiddelbart afgøres, hvem han havde på besøg. 
 Johanne/Junge og Adolf/Agraren Larsen boede på Lindøgaard nær Munkebo.</t>
   </si>
   <si>
     <t>Det er dejligt, at Lysse/Johan har ordnet det med jagten, men Johannes Larsen vil gerne kunne tage en eller flere personer med. Det gør ham ikke noget at lade harerne gå. Han kommer til Sverige i begyndelsen af august.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/b8wj</t>
   </si>
   <si>
     <t>Kjerteminde 26 Juli 1934.
 Kære Lysse!
 Tak for Brevene, det sidste kom i Dag. Jeg har skrevet til Kemp om at sende Skødet til Värnamo hvis han har det. Det glædede mig meget at se at Du har faaet ordnet det med Jagten og jeg har intet at indvende mod Prisen. Derimod synes jeg, saa vidt jeg kan tyde Dokumentet at naar der staar at Jagten skal udøves af mig ”personlig” saa er det lidt for stramt, jeg skulde vel have Lov at tage et Par Stykker med en Gang i mellem Harene har jeg ikke saa meget i mod at lade gaa, men hvis de synes kan jeg jo godt skyde en eller flere naar jeg møder dem. Jeg glæder mig til at komme op til Jer, men det bliver ikke før en Uges Tid ind i Aug, allertidligst den 3 eller 4, men derom nærmere Mange Hilsner til Jer alle 3. Vi har Huset fuld for Tiden Ugle, Lasse, 2 Holsteiner og Mornine og Henning rejste i Gaar. Marie er paa Lindøgaard. 
 Din Far.</t>
   </si>
   <si>
     <t>1934-08-10</t>
   </si>
   <si>
     <t>Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alfred Roepstorff
 Christine Swane</t>
   </si>
   <si>
     <t>Det trækker ud med at få tilladelser til at rejse ind i Sverige med både gevær og hund, og Johannes Larsens rejse bliver derfor udsat, hvilket er irriterende.
 Larsen har malet to portrætter af dommer Roepstorff, og Andreas/Puf har kørt til Maale med dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SVtG</t>
   </si>
   <si>
     <t>Kjerteminde 10 Aug 1934
 Kære Lysse!
 Det er Fandens saa det trækker ud. For 14 Dage siden havde jeg faaet Dyrlægeattest og Politipaategning og var i Odense for at faa Konsulatets Paategning og fik saa at vide at nu skulde der laves 2 ens Expl. af Ansøgningen begge forsynede med Hundens Fotografi og desuden skulde Kgl. Socialdepartementet i Stockholm ansøges om Tilladelse til at indføre en Jagtbøsse og det danske Landbrugsministerium om Tilladelse til at faa Hunden med hjem igen. Naa jeg fik det hele lavet og af Sted, men først i Gaar fik jeg Indførselstilladelsen til Hunden og Bøssen venter jeg stadig paa. At saadanne forbandede Institutioner ikke omgaaende kan svare, naar de alligevel gør det er ubegribeligt, især da jeg høfligt havde gjort dem opmærksom paa at min Afrejse af andre Grunde var forsinket og at jeg vilde være taknemmelig for omgaaende Svar. Nu haaber jeg paa at vi kan komme af Sted Mandag, men jeg skal nok skrive saasnart jeg kan fiksere Afrejsen. Jeg har malet et Portræt af Dommer Roepstorff eller rettere 2. Puf kørte ud med ham før til Maale hvor han bor om Sommeren og han drog af med Portrætterne som jeg saa skal se om jeg kan forbedre naar jeg kommer hjem. Jeg glæder mig til at komme op til Jer. Muligvis kommer Marie med hvis Uglen rejser til Göteborg ved den Tid. Else kommer ikke med.
 Mange Hilsner til Jer alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1934-11-08</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>I flere af de foregående breve fra Johannes Larsen til Johan har Larsen klaget over problemer med at få lov til at indføre jagthund og gevær i Sverige. Johan og hans familie boede på Larsen-familiens skovgård i Småland. 
 Larsen kendte flere ved navn Holstein, så det kan ikke afgøres, hvem de omtalte var.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået tilladelse til at tage sit gevær med ind i Sverige, så han og Puf tager afsted tirsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RZVT</t>
   </si>
   <si>
     <t>Kjerteminde 11 Aug. 1934.
 Kære Lysse!
 Jeg har nu faaet Papirerne fra Landbrugsministeriet her og fra Stockholm Tilladelsen til Indførelse af Bøssen. Vi venter nu at kunne starte herfra Mandag, forudsat at vores Kilometertæller der var gaaet i Staa kommer i Stand til den Tid. Vi tager saa over Helsingborg Tirsdag tror vi. Her er Storm med Byger i Dag, Puf og Else og Holsteinerne er kørt til Holstenshus for at plukke Kantareller.
 Din 
 Far.</t>
   </si>
   <si>
     <t>1934-12-11</t>
   </si>
   <si>
     <t>Valdemar Andersen
 Johan Larsen
 Peter Andreas Larsen
@@ -9573,51 +9573,51 @@
 Den Frie har inviteret Syberg til at deltage i udstilling. Han vil møde med 8-10 billeder heriblandt nogle fra serien "Historien om en Moder". Landskaberne på disse minder ham om hans drenge- og ungdomstid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/I9Hj</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 11-2-35
 Kære Ven
 Tak for Dit Brev og Dine smukke Ord om mit Maleri. Det er fuldkommen rigtig hvad Du skriver om den store Margin og den dermed følgende Bestræbelse for at gøre alle Kunstbøger til Konfirmationsudgaver. Hvor har jeg tidt ærgret mig derover, og tillige over at man fordyrede dem ved at trykke dem paa fint Papir og med en udspekuleret Teknik der intet har med Kunst at gøre men tvertimod fjerner Arbejdet videst mulig derfra. De smukkeste gengivelser fra vor Tid er de bedste af dem der kommer frem f. Eks. i Politiken, særlig Gengivelser efter Fotografier, trykt i simpel Zinkætsning gennem [”]Slør” og paa det aller billigste Papir, det hele bestemt for Papirkurven. En Samling af den Slags Reproduktioner vil give det [der har stået ”det”, men t er erstattet af n] udtryksfuldeste og morsomste Prøve paa Illustrationskunsten, eller rettere Reproduktionen af den, fra vor Tidsperiode Alle de forfalskede ”Kunstbøger” har ingen anden Opgave end at staa i Reolerne og samle Støv for ingen læser dem og man [”man” indsat over linjen] ser knap nok paa Gengivelserne Jeg har et gammelt ”Pfenning Magazin” lutter Træsnit, hvor bliver alle Journaler og moderne Magasiner dødsens kedsommelige ved Siden af. Men det er der ikke noget at gøre ved, taler man om det bliver det opfattet som Klynk. Hvis Smagen kunde drejes derhen at en Kunstbog skulde trykkes paa almindelig Avispapir og almindelig graat Nættryk tror jeg den vilde blive læst, for saa vilde den ikke egne sig til andet – dette sidste afhænger dog ogsaa af hvem der skriver den. Jeg læste forleden i Din Bog om Johannes Larsen de smukke Ord Du har faaet sagt om Billedet af hans Moder – ”ja hvor maa hvirvles hen”. I Forgaars fik jeg en Indbydelse fra ”Svenska kgl Akademier” om at deltage i en 200 Aars Fest der afholdes i næste Maaned (jeg blev nemlig for 2 Aar siden gjort til Medlem af det svenske Akademi) og havde Marie levet saa tror jeg nok jeg havde forført hende til at tage med derop, hun var jo levende til det sidste, vi var saa taget derop i Flyvemaskine. Men nu er Indbydelsen og Anledningen dertil kommet for sent. Desuden kender jeg ikke en Sjæl deroppe mer. De svenske Malere jeg blev saa gode Venner med i Aaret 1897 da jeg var deroppe til den store nordiske Udstilling; Richard Bergh, Karl Norstrøm, Eugen Janson og Niels Kreuger er alle døde, saa jeg bliver og passer Høvlebænken. 
 Forresten har jeg faaet Anmodning om at deltage i ”den Frie” i Aar. Jeg troede oprigtig talt at de hellere vilde være fri for mig, mine store Lærreder tager jo kun Pladsen op for de andre men altsaa i Aar møder jeg frem igen med 8-10 store Plastre bl.a 5 Billeder af Serien ”om en Moder”. Det har al Tid været min Hensigt at male en hel Række af dem, bl.a. fordi at Motiverne giver mig Lejlighed til at fremstille Landskaber saaledes som Landskaber staar for min Erindring fra min Ungdom og Drengetid. Mange Hilsener til Dig og Else og den øvrige Familie.
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-12-04</t>
   </si>
   <si>
     <t>Otto Andresen
 August Birch, Sverige
 - Hauge
 Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Harald Nyborg
 Åge Tåning
 Carl Wesenberg-Lund</t>
   </si>
   <si>
     <t>Munke Mølle A/S er en dansk virksomhed der producerer mel. Dens historie kan spores tilbage til en vandmølle ved Odense Å grundlagt i 1135 af benediktinermunke, og dermed er den Danmarks ældste endnu fungerende virksomhed. Den er nu ejet af den svenske Lantmännen-koncern. (Kilde: Wikipedia febr. 2022). 
 Napoleon er en betegnelse som bruges om god cognac. Den skal være lagret i mindst 6 år, før den må kaldes sådan. (Wikipedia febr. 2022). 
 Johannes Larsen kendte flere, der hed Berthelsen, så det kan ikke afgøres, hvem gamle Berthelsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen har tegnet sit bud på, hvordan vinduet skal se ud.
 Han har været til 800års jubilæum i Munke Mølle og mødt en masse mennesker samt spist og drukket godt. Dagen efter var han hos Drude Jørgensen til frokost. 
 Om fredagen skal Larsen til møde hos Wesenborg-Lund om International Bird Protection.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9PV3</t>
   </si>
   <si>
     <t>Kjerteminde4 Dec. 1935. 
 Kære Lysse!
 Tak for Brevet. Jeg synes Vinduet skal se saadan ud: [Tegning] men Topvinklen skal naturligvis korrespondere med Tagvinklen. Det glæder mig at høre at Du har faaet planeret Gaarden og er i Gang med Stensætning og jeg glæder mig vældig til at se det. Jeg var forleden til en stor Middag i Odense i Anledning af Munke Mølles 800 Aars Dag. og morede mig godt og fik snakket med en hel Del Mennesker, bl.a. Hauge som jeg ikke har set siden jeg var i Grønland. Møllerens Broder præsenterede sig for mig han er gift med en Datter af Aug Birch og vidste fra Svenskere at Du var Foregangsmand i Sognet. Vi fik god Mad og Kaffe med Napoleonscognac og Havannacigarer og Sjusser og Frokost med fersk Laks og Gaasebryst, Kaviar og Snaps og Øl og jeg gik Kl. 4 sammen med Otto Andresen der var kørt ud med os, da hans Vogn var i Uorden Vi boede paa Parkhotellet da Mølleren havde disponeret over Grand til langvejs Gæster. Portneren fortalte at der kom en hjem Kl. 10 Formdg. saa der er jo nogle der har holdt godt ud. Jeg sad ved Siden af Harald Nyborg der fortalte mig at han havde været paa Jagt paa Sjælland med en Søn af gamle Berthelsen som havde sagt ham at hans Fader var død. Om Søndagen kom Puf og Else og vi spiste Frokost hos Drude der ogsaa havde haft Jubilæum, men 25 Aars Dagen i Forvejen. Og saa har jeg ligget af en nederdrægtig Forkølelse, men er nu i god Bedring. Paa Fredag skal jeg til Møde hos Vedel Thåning i Kjøbenhavn i Anledning af at Wesenberg Lund ikke længere vil være Formand i ”international Birdprotection.” Jeg tænker saa at jeg maaske om Lørdagen kan faa Lejlighed til at se jeres Søn dersom Bimse ikke allerede er stukken hjem med ham. Mange Hilsner ogsaa fra Puf og Else
 Din Far.</t>
   </si>
   <si>
     <t>Endnu et brev fra Andreas/Puf Larsen til Johannes Larsen 1936 omhandler anmeldelsesblanket til en udstilling i Odense (Fyns Forum), som er ankommet til hjemmet i Kerteminde, mens Johannes Larsen opholder sig i Sverige.</t>
@@ -9648,51 +9648,51 @@
   </si>
   <si>
     <t>Andreas og Jens er ude at sejle. Johannes Larsen beder Johan/Lysse om at komme og hente ham. Han har sendt ansøgning angående hund og gevær. Axel Muus vil gerne med.
 Larsen trænger til at blive rørt, for han har været doven, siden han holdt op med at male i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/crVn</t>
   </si>
   <si>
     <t>Kjerteminde 17 Aug 1936.
 Kære Lysse!
 Tak for Brevet. Jeg har ikke skrevet før da jeg ikke har kunnet sige noget om hvornaar og hvordan. Sagen stiller sig nu saadan at Puf er med Jens ude at sejle. De var her i Aftes og sejlede i Frmdg til Musholm og videre hvor hen Vinden fører dem. Rejsen blev jo udsat paa Grund af Jens’ Overlæges Sygdom, saa nu sejler de til 1ste Septbr i Stedet for fra 1ste – 15 Aug. Jeg ser altsaa ingen anden Udvej end at Du kommer her og henter mig saa snart Du kan. Jeg sender Ansøgninger om Hund og Bøsse i Dag og udbeder mig dem omg. tilsendt det plejer at hjælpe. Saa jeg tænker jeg kan være rejseklar paa Fredag hvis Du kan være her til den Tid. Jeg har inviteret Axel Muus med og har faaet Brev fra ham i Dag, at han kan kan komme med og vil meget gerne. Jeg glæder mig til Turen, jeg trænger gevaldig til at blive rørt. Jeg har gaaet og dreven og bleven trættere og trættere siden jeg holdt op i Odense Lad mig nu se Du kommer saa omg. som mulig. Vognen er i fin Stand og har lige faaet nye Dæk. Hilsen til Jer allesammen
 Din Far.
 Husk Motboken !!!
 P.S. Nu er alle Attester og Ansøgninger i Orden og afgaar sammen med dette til De forskellige All[ulæseligt]ter i Sverige og Danmark. Lov mig nu saa at Du kommer saa omgaaende som muligt. Jeg skal nok betale Din Rejse.
 JL.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>
     <t>Kjerteminde 1 Octbr 1936.
 Kære Lysse og Bimse!
 Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
@@ -9998,51 +9998,51 @@
 Med venlig Hilsen og Tak for Stokken.
 Deres hengivne Johannes Larsen</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -10306,51 +10306,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q95M</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 9-9-39
 Kære Hans.
 Jeg har faaet nogle Fotografier af Tyren, taget af Lærer Smith i Odense. Maaske har Du ogsaa faaet nogle? Dersom jeg var tilstrækkelig rig havde jeg en Bestilling til Dig, et Monumentalværk i Granit "Tyrens Kamp med Kvælerslangen". Det er en Tale af Chamberlain der har fremkaldt Motivet i mig. Den Talen ["Talen" indsat over linjen] gjaldt Tyskland, hvis Maal er "at regere i Europa". Ja rigtig min Herre, Tyskland vil regere i Europa, Italien og Frankrig vil, Norge Sverige og Danmark vil, saagar San Marino Andorra og Luksemburg vil, hvor forbryderisk naar man dog har England (som intet har at gøre i Europa), til at sætte Lus i Skindpelsen, om Forladelse til at beskytte alle de smaa Stater baade i og udenfor Europa. Men altsaa Der vil jo ingen Tvivl være op ["op" overstreget] om hvem der er Tyren og hvem Kvælerslangen. Derimod kan man jo vise sin Sympati og Antipati ved at lade Tyrens Undergang og Kvælerens Triumf, eller det mo ["mo" overstreget] omvendte, være det dramatiske Moment i i Skulpturen! Jeg vilde nu, hvis jeg havde Pengene dertil, sætte som en Betingelse at Kampen skulde fremstille et af Kampens Højdepunkter, hvor Bestiernes Egenskaber uf ["uf" overstreget] udfolder sig i fuld Blomst, alle deres Egenskaber. Iøvrigt kan jeg meddele Dig at jeg stadig passer Geschæften selv om det koster mig Selvovervindelse "at tage Initiativet" hver Dag, men jeg ved at det vilde blive meget værre hvis jeg gav efter og slap Kontakten. Derimod har jeg aftalt med Besse at bo hos hende i Vinter. Hvo ["Hvo" overstreget] Hvornaar jeg rejser derop afhænger af - mig selv. Men det letter Sindet at jeg naarsomhelst kan skifte Luft, Tanken om at jeg ikke Resten af mit Liv er henvist til Kjertemindeluften forekommer mig som et Fund.
 Hilsen til Jer allesammen
 Far.</t>
   </si>
   <si>
     <t>1939-10-31</t>
   </si>
   <si>
     <t>Carl Andresen
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Carl Kyed
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen har malet Tamdrup Kirke til en kunde og spist middag hos ham.
 En kat har taget Larsens rørhøne, og han skød nogle dage efter katten.
 Larsen havde glemt sin bøsse hos Brønsted og savner nu en blikrulle og en kikkert. Han spørger, om han har glemt disse ting og sin frakke på Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7r0i</t>
   </si>
   <si>
     <t>Kjerteminde 31 Octbr. 1939.
 Kære Lysse og Bimse!
 Tak for sidst! Ja det er snart længe siden. Jeg har været en Tur i Jylland og boet hos Dede og Minna mens jeg malede et Billede af Tamdrup Kirke til Folketingsmand Kyed. I Aftes var jeg ude paa hans Gaard paa Sletten og afleverede det. d.v.s. han hentede mig i Bil i Odense og vi fik en fin lille Middag sammen med Peter D[ulæseligt]sam, der var dækket med 5 Glas pr. Kuvert. Vores Rørhøne som efterhaanden var bleven ganske tam og gik omkring med Gæssene og Ænderne, blev forleden taget af en Kat, som derefter blev saa fræk at den jagede omkring i Haven efter Hønsene. Da den forleden Morgen sad og solede sig oppe paa Plænen kunde jeg ikke nære mig for at hente Bøssen og skyde den. A propos Bøssen saa havde jeg efterhaanden gjort mig fortrolig med at min var bleven hugget fra Vognen paa Færgen, men det er nu bleven opklaret at den var glemt hos Brønsteds og den kom i Gaar. Yderligere savnede jeg Blikrullen og Kikkerten, sidstnævnte er ogsaa hos Brønsted, men Rullen ikke. Endelig paastaar Else at jeg havde min Vinterfrakke med da vi kørte til Sverige, samt at den ikke findes her i Huset. Mon disse 2 Genstande skulde være bleven paa Båxhult. Jeg fik i Dag Brev fra Patronen med indlagt Billede fra Båxhult, det har I formodentlig ogsaa faaet. Jeg ser i Bladene her at Svenskerne har ordnet saadan at det svenske Landbrug kan faa al den Hjælp det behøver. Meget praktisk. Til Lykke! Vi har det godt allesammen og haaber det samme er Tilfældet hos Jer. Mange Hilsner fra os alle her til Jer allesammen.
 Jeres JL.</t>
   </si>
   <si>
     <t>Gudrun Larsen
 Johannes Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
@@ -10502,51 +10502,51 @@
 10 Swane
 11 Swane
 12 Syberg 
 [Nederst på kuverten:]
 Radiumstationen Afd. I
 Stue 12. 
 [I brevet:]
 Radiumstationen Afdeling I. Stue 12.
 Strandboulevard 49
 Kjøbenhavn Ø.
 Mandag 27-1-1941.
 Kære Lysse
 Tak for Brevet som jeg fik i Dag fra Puf. Som Du ser ligger jeg her. D.v.s. jeg ligger ikke men faar 3 Gange om Dagen Røntgenbehandling, i det Lægen i Odense mente at det var at foretrække frem for at snitte yderligere væk i Halsen. Jeg har det helt komfortabelt med Eneværelse og en Kasse med 50 Hof i Garderoben og Aquavit og Gordons dry Gin i Køleskabet. Jeg maa ogsaa nok ryge, men er advaret mod at overdrive det. Jeg er maalt, vejet og gradet og har faaet taget Blodprøver og Blodtryk og Urinprøve og har faaet at vide at det alt sammen er normalt med Undtagelse af Blodet der er fint. Jeg maa gerne gaa ud mellem Behandlingerne, men har ikke gidet hidtil før i Gaar. Jeg har nemlig fri om Søndagen. Jeg bestemte mig saa til at sætte mig i en Linje 3, der holder her udenfor, og køre ud til Enghaveplads for at høre lidt om Jeres Jul. Imidlertid var det saa koldt at jeg bestemte mig til at staa af hvis den holdt udenfor Magisteren og det gjorde den. Det var ─10⁰ i Solen udenfor deres Spisestuevinduer og der sad 8 Sidensvanser i Buskene og spiste U[ulæseligt]srønbær. Peder og Mudi var der med Børn. Færgerne var indstillede paa Gr. af Is Dagen efter jeg kom herover, saa Else der fulgte mig fik ordre fra Puf om hurtigst muligt at rejse hjem igen og hun slap ogsaa over næste Dag. Vi havde ellers en meget behagelig Rejse herover. Vi var eneste Passagerer i en af de store Færger, og vi fik ogsaa en Kupe for os selv, dog at der kom 2 Mennesker ind i Slagelse og gik ud i Ringsted. jeg skal op at se Grønningen en af Dagene. Jeg venter at det skal blive lidt mildere i Gaar Nat havde dansk Kulderekord ─ 30⁰ ved Kolindsund. Det er morsomt at I kommer herned i Februar, jeg er jo nok sluppen ud herfra til den Tid men vi maa jo se at komme herover paa en eller anden Maade Mange Hilsner til Jer allesammen 
 Fra Jeres JL.
 Johannes Larsen. p.T. Strandboulevard 49 Ø.</t>
   </si>
   <si>
     <t>1941-03-18</t>
   </si>
   <si>
     <t>Tagea Brandt
 Grete Brønsted
 Peter Oluf Brønsted
 Elise Hansen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen var i januar og februar indlagt på Radiumstationen i København, hvor han fik røntgenbehandlinger på grund af en halssygdom.</t>
   </si>
   <si>
     <t>Johannes Larsen er hjemme igen. 
 Larsen har ikke hørt, om Johan/Lysse nogensinde har fået det landbrugsblad, som han har tegnet abonnement på. 
 Lars Swane har været på besøg. 
 Elisabeth Neckelmann har fået Tagea Brandts Rejselegat.
 Overlægen har lovet, at Johannes Larsen bliver helt rask.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XYe</t>
   </si>
   <si>
     <t>Tirsdag Kjerteminde 18 Marts 1941.
 Kære Lysse!
 Tak for Brevet! Det var jo en Skuffelse at I ikke kom herned. Jeg har nu været hjemme siden sidste Tirsdag, vi har haft Østenvind og Frost hele Tiden og først i Nat er Vinden gaaet om i Vest og Isen paa Bugten var væk i Morges, paa nær det der ligger paa Revlerne. 
 Jeg tegnede en Gang i Sommer Abbonnement i Dit Navn paa et Agrarblad der hedder Landet og i Gaar betalte jeg et nyt Kvartal, men jeg kommer i Tanker om at jeg aldrig har hørt noget om at I har faaet det, hvis I ikke har det, maa jeg jo gøre Vrøvl med Redaktionen. Den Dag jeg kom hjem havde vi Besøg af Lasse der havde været i Aarhus og lave Udstilling sammen med et Par Kammerater og et Par Dage efter kom Peter Brønsted og Grethe der havde været paa Besøg i Odense og rejste hjem i Søndags. Jeg ser i Avisen at Lis har faaet Tagea Brandt Legat og at hun er i Sverige ellers skulde hun have haft et Telegram nu nøjedes jeg med at skrive til Elise, og hvis Lis er hos Jer maa I gratulere hende fra mig. Jeg har det nu snart godt og Overlægen lovede mig at jeg efter Haanden skulde komme helt i Orden igen. Jeg skal hilse fra Puf og Else og mange Hilsner fra mig selv.
 Din Far.</t>
   </si>
   <si>
     <t>1941-06-04</t>
@@ -10626,51 +10626,51 @@
   <si>
     <t>[Fortrykt på arkene:]
 Kerteminde, ...... 194
 [Håndskrevet i brevet:]
 Svar på Brev af 28/1 - 42.
 [Efter det fortrykte "194":] 2.
 Kære Lysse
 Tak for Dit Brev, som Du nok har skrevet før Du har modtaget mit sidste. Jeg gentager her det væsentlige af Indholdet, for hvis det skulde være gaaet tabt. Da jeg skrev sidst havde Diskontokassen netop erfaret fra Nationelbanken, at Penge for Tiden kun kan overføres til Sverige, hvis Modtageren derovre trænger til Pengene, og kun med 200-300 Kr om Maaneden. Diskontokassen mente, at en Klageskrivelse fra Dig, som kunde videresendes til Nationalbanken, vilde udvirke en Tilladelse. - Jeg haaber at omtalte Klageskrivelse er paa Vej herned, naar Du læser dette. Da Nationalbanken var ca 1 Maaned om at svare sidst, vil der maaske nok gaa en Rum Tid før Du kan faa Pengene. Jeg anbefalede i sidste Brev at Bimse skulde skrive Brevet som skal sendes til Nationalbanken
 2)
 for Læselighedens Skyld. Angaaende eventuelt tabte Breve, saa har jeg svaret paa det Spørgsmaal en Gang og bedt Dig gentage det om de 200 Kr til Tinge lidt mere udførligt. - For at bøde lidt paa Uordnen i Korrespondancen maa jeg saa ikke foreslaa, at Du 1) læser mit sidste Brev mens Du sætter Dig tilrette forat besvare det og 2) begynder Dit Brev med: I besvarelse af Dit Brev af den og den Dato ........
 Vi dyrker Skisporten saa smaat iaar. Vi har her et stykke presset Kork, hvor paa Vokset først gnides, derefter gnides Skien med Korket. Det er en udmærket Maade at valle (?) paa, synes vi; det er hurtigt og nemt og tager ikke Huden af Hænderne.
 Vi har det ellers alle godt og haaber at I ogsaa har det godt.
 Mange Hilsner til Jer alle fra os alle her
 Puf.
 [Indsat på sidste side; i venstre margen; på højkant:]
 Den Madsen-Mygdal Bog behøver Du ikke at nævne oftere, jeg har ikke i Sinde at købe den.</t>
   </si>
   <si>
     <t>1942-02-19</t>
   </si>
   <si>
     <t>Brormand - 
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Taarbystranden ved Odense Fjord kaldes i vore dage Tårup Strand. 
 Det vides ikke, hvem eller hvad Höll var. 
 Skidvalla: Glidevoks.
 Klageskrivelsen til Nationalbanken er omtalt i flere breve fra Andreas Larsen til Johan Larsen i perioden.</t>
   </si>
   <si>
     <t>Andreas og Else Larsen har været på en skitur til Drigstrup. På udturen var det tøvejr. Andreas havde vokset skiene.
 Andreas har ikke modtaget klageskrivelsen til Nationalbanken, og han tænker på, om hans sidste breve til Johan Larsen er gået tabt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bK8H</t>
   </si>
   <si>
     <t>[Fortrykt på arket s. 1:]
 KERTEMINDE, ...... 194
 [Håndskrevet efter "194":] 2
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tillykke med den 27.
 Jeg haaber dette naar frem til Dagen. Mon I har Tid til at dyrke Skisporten i denne Vinter? Her har vi da været ude nogle Gange. Forleden skulde vi hente Kornkort i Drigstrup i en Gaard som ligger med Markerne ned til det yderste af Taarbystranden (Höll). Else og jeg gik saa derud paa Ski; det var Tø og stærk Modvind derud, men hjem var det stilnet noget af og begyndt at fryse igen. Det var en dejlig Tur, men det var jo lidt haardt for Skiene, de var voksede til "tør Nysne"; mine lignede nyskuret Trægulv, hvorimod Elses, som er nyere og fra Fødselen behandlet som Jeres svenske Ski (mørke), de er finske, bedre havde modstaaet Tøværet. Jeg gav saa mine en Omgang med "Skidvalla N_o_ 4", som jeg tog med fra Sverige dengang Brormand var med deroppe. Siden har vi ikke haft Lejlighed til at prøve Skiene, men nu ["nu" indsat over linjen] skal vi se at komme lidt ud i Eftermiddag. - Jeg har endnu ikke modtaget den Klageskrivelse; saa det ser jo ud somom mit næst sidste Brev ikke er naaet Båxhult. Kan Du ikke lade mig vide om Du (I) har faaet et Brev fra mig som er dateret den 7/2 og et foregaaende (ca 10 Dage før tror jeg), som begge omtalte den Klageskrivelse som vi skal have at vise Nationalbanken forat faa Tilladelse til Oversendelse af Penge. - Naa vi kom bort fra Fødselsdagen, God Dag! Mange Hilsner til Jer alle fra Else og Puf.</t>
   </si>
   <si>
@@ -10715,51 +10715,51 @@
 Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
 Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
 Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
 Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
 Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
 Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
 Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
 24/4 - 43</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
@@ -10863,51 +10863,51 @@
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -11697,51 +11697,51 @@
 Danmark
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige
 [I brevet:]
 Båxhult 28 Septbr. 1949.
 Kære Grevinde!
 Tak for de fortsatte Forsendelser og Hilsener! Bimse skal en af Dagene til Kjøbenhavn og hente nogle Møbler, som hun har arvet efter sin Moder og saa kører jeg med. Dagen efter vil hun køre mig til Korsør og saa henter Puf mig i Nyborg. Jeg regner saa med at komme til Maribo en Gang i næste Uge for at male den Akvarel til Doktoren. Altsaa hvis det passer Dig. Jeg har da faaet malet en Del, skønt Vejret har drillet mig i den sidste Tid med at være graat naar jeg skulde have Solskin og omvendt. 
 Mange Hilsner ogsaa fra Lysse og Bimse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-05-02</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus</t>
   </si>
   <si>
     <t>Betesmark: Svensk ord for overdrev eller græsgange med ringe udbytte. 
 Restaurant Pax var ejet af Johannes Larsens venner Johanne og Johan Due Nielsen. Se nærmere om restauranten i deres biografier. 
 Else Larsen blev født 28. april 1910.</t>
   </si>
   <si>
     <t>Johan/Lysse Larsen har set tjurhøns. Johannes Larsen har været til indvielsesfest med en god frokost på Pax. Han skriver rejseerindringer til en serie publikationer, som aage Marcus har sat i scene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wt9k</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Maj 1950.
 Kære Grevinde!
@@ -11756,65 +11756,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -11968,123 +11968,123 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Refshalevej
 Maribo
 Danmark. 
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige. 
 [I brevet:]
 Båxhult 9 Octbr. 1950.
 Kære Grevinde
 Tak for Søndags B.T. Dersom Du sender den der kommer i Morgen bliver det den sidste, for Bimse har lovet at køre mig til Kjøbenhavn paa Fredag. Det har været et bedrøveligt Vejr, det har regnet hver Dag i de sidste 5 Dage, hvad der har forsinket mit Arbejde meget, jeg har kun faaet malet 9 Akvareller og havde planlagt 6-7 til. Det er jo heller ikke morsomt for Lysse at se Sæden staa og raadne paa Markerne og han kan heller ikke faa pløjet Kartoflerne op. Jeg har en Del jeg skal have gjort i Kjøbenhavn saa jeg ved ikke hvornaar jeg kan komme til Maribo og om jeg i det hele taget kan naa at komme der, men det kan vi jo tale om i Telefonen. Jeg tager ind paa la Cours Hotel, hvis jeg kan faa Plads. Mange Hilsener ogsaa fra Bimse og Lysse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-10-26</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen skrev erindringer fra blandt andet Sveriges-ophold til Aage Marcus' bog "Jeg kan huske", som udkom 1950.</t>
   </si>
   <si>
     <t>Johannes Larsen har slidt med manuskriptet og sendt det afsted. Derefter har han skrevet breve. Andreas/Puf og Else er med børnene i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bk12</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Octbr. 1950.
 Kære Grevinde.
 Tusind Tak for sidst! Vi havde en god Rejse hjem og kom lige til pas til Færgen. Jeg gik straks i Gang med Manuskriptet og i Gaar sled Puf og jeg i det hele Dagen og fik det sendt af om Aftenen. I Dag har jeg siddet og besvaret Breve hele Dagen, der laa jo en Masse Post der havde hobet sig op i min Fraværelse heldigvis kunde det meste gaa i Kakelovnen. Puf og Else og Børnene er i Odense, henholdsvis til Frisør og paa Blomsterudstilling. Jeg har sat dem til at faa Rejer med hjem, altsaa Nordsø Rejer, men det er jo ikke sikkert det lykkes. Hils Adam! Mange Hilsener til Dig selv fra
 Din hengivne
 Johannes Larsen. 
 P.S. Jeg har aldrig været saa glad ved at besøge Dig, som denne Gang
 JL.</t>
   </si>
   <si>
     <t>1950-12-05</t>
   </si>
   <si>
     <t>Else Jensen
 Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus</t>
   </si>
   <si>
     <t>Johannes Larsens erindringsbog "Jeg kan huske" udkom på Gyldendal i 1950.
 Hareren: Om en jagthund, der ikke forfølger den anskudte hare, medmindre dens ejer giver den lov til det. (Ordnet.dk)</t>
   </si>
   <si>
     <t>Johannes Larsen sender anmeldelser.
 Det stærke øl er frigivet Klasse B, og Larsen-familien har fejret det med champagne og østers. 
 Johan kan bruge de 100 kr., som Larsen har levnet til at gøre hunden hareren. 
 Det er trist, at Johannes V. Jensen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ysWd</t>
   </si>
   <si>
     <t>Kjerteminde 5 Decbr. 1950
 Kære Lysse!
 Hermed nogle Anmeldelser. De 3 har jeg faaet fra Marcus der sendte 2 af hv[er] for det Tilfælde at jeg vilde sende det ene Sæt til Sverige. Jeg vedlægger 2 herfra. I har vel set at det stærke Øl er frigivet Klasse B. dog først fra 1 Septbr. Jeg gav en Fl. Champagne den Aften vi hørte det i Radioen og Puf kørte Dagen efter til Odense og købte Østers og saa fik vi en Fl. Skum til. Puf er bleven et helt andet Menneske, jeg nyder det hver Dag. Dersom Du kan faa den Hund Hareren til næste Aar maa Du dertil bruge de 100 Kr jeg levnede af de 800. 
 Det var trist med Johannes V. Jeg havde et lille Brev fra ham et Par Dage før han døde, i Anledning af at jeg havde sendt ham og Else hver et Ekspl af min Bog, som Marcus havde sendt mig til det Brug. Mange Hilsner ogsaa fra Else og Puf.
 Din Far.</t>
   </si>
   <si>
     <t>1951-02-24</t>
   </si>
   <si>
     <t>Elisabeth Mackie</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Andreas/Lysse Larsen fyldte 50 år 27. feb. 1951.
 Johannes Larsens bog "Jeg kan huske" udkom på Gyldendalske Boghandel 1950. 
 Else Larsen blev indlagt i februar 1951. Hun var dels overanstrengt dels deprimeret efter at have mistet et nyfødt barn året i forvejen.</t>
   </si>
   <si>
     <t>Elisabeth/Putte Mackie ønsker tillykke med fødselsdagen. Hendes mor har lavet en gave til Andreas/Lysse Larsen. 
 Elisabeth har fået arbejde på en operaskole og skal opsætte Don Juan. Hun håber, at Else Larsen har fået det bedre</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d00C</t>
   </si>
   <si>
     <t>Feb 24-51
 Kæreste Lysse,
 Mange kærlige Hilsner og Lykønskninger til dig på din Fødselsdag - jeg sidder og hører på Rosenkavaleren, så det er jo "fitting" at jeg sender dig en Rose til din Fødselsdag, jeg håber bare den når at ose af inden den når Sverige, men den har jo flere Dage at ose af i så det går nok; jeg håber i får en rigtig dejlig Dag og jeg ved du bliver glad for Mors Gave hun har glædet sig sådan til at lave den og få den i Orden til dig.
 Jeg har meget at gøre - og er glad og lykkelig over mit Arbejde Jeg er begyndt at arbejde på en Operaskole - med Staging og Lys Efect og diriktion det er simpelthen facinerende - den 10 Marts skal jeg første Gang presentere Don Juan under min Staging - det er noget så spændende -
 Jeg kan tænke mig hvor hyggeligt i får det på din Fødselsdag, - mon Onkel Las er hos jer? - jeg læste hans henrivende lille bog ved Juletid det er en virkelig yndig Bog, - Jeg håber Else er bedre igen, det lød ikke så godt sidste Gang jeg hørte.
 Hils din søde Kone, og dine dejlige Unger, og hav den bedste Fødselsdag - you ever had.
 tusinde kærlige Hilsner til jer alle fra Putte.</t>
   </si>
   <si>
@@ -12100,133 +12100,133 @@
   </si>
   <si>
     <t>Johannes Larsen havde en dejlig tur til Sverige og Norge og hjem over Frederikshavn. Han er nu i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sZxx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 p.T. Kastelsvej 23
 Ø.
 [I brevet:]
 Kjøbenhavn Tirsdag 23 Octr 1951.
 Kære Grevinde. 
 Som Du ser er jeg nu i Kjøbenhavn, Vi havde en pragtfuld Tur i Sverige og en lille Svip ind i Norge og over Göteborg – Frederikshavn til Kjerteminde og videre hertil. Jeg tænker paa at rejse herfra Fredag eller Lørdag, hvordan passer det Dig. Øbro 23 – 93. Jeg er her i Huset hver Dag inden Kl. 9 om Morgenen Jeg glæder mig til at se Dig – Mange Hilsener fra
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1889-1890</t>
-[...45 lines deleted...]
-  <si>
     <t>1939 eller derefter</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig hos sønnen, Johan/Lysse Larsen, på gården Båxhult i Sverige. 
 Scott var en hund. 
 Det vides ikke, hvem Smed Knudsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen skal hjem fra Sverige, og der er to planer for, hvordan transporten skal foregå. Måske kan Johan/Lysse Larsen komme med til Kerteminde, så Andreas/Puf Larsen kan vise ham bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PcEp</t>
   </si>
   <si>
     <t>Kære Far.
 Det var en Overraskelse for os, at du vil hjem saasnart. Vi har to Forslag at gøre Jer; det første gaar ud paa at lokke Lysse til at køre dig til København og fortsætte med Scott til Kerteminde, hvor vi saa kunde nyde godt af hans Selskab i et Par Dage indtil han, Else og jeg sammen kunde køre til København, han forat fortsætte Rejsen, vi forat tage dig med hjem x). Det er længe siden han har været her, og vi vilde blive meget glade for at se ham; det kunde særligt more mig at vise ham Bryggeriet. Det andet Forslag gaar ud paa at jeg ["jeg" overstreget] Else og jeg skulde køre rejse ["køre" overstreget; "rejse" indsat over linjen] til Båxhult den ene Dag og næste Dag køre hjem gennem København, hvor vi skulde se paa Gulvtæppe og sætte dig af, mens vi fortsatte til Kerteminde med Scott. Du skulde saa senere rejse hjem med Toget; det haaber jeg du ikke vil have noget imod, naar vi har taget Scott og Bøsse med os i Bilen. Jeg kan ikke godt bruge mere end et Par Dage til Turen, da Smed Knudsen om 8 Dage skal installere en Pumpe i Bryggeriet hvad jeg nødvendigvis maa være tilstede til.
 Lad os hurtigt vide hvilket Forslag I foretrækker, vi foretrækker langt det første.
 Mange Hilsner fra os alle
 Puf.
 Kan en Daglejer ikke erstatte Lysse i en 8 Dages Tid?
 [Indsat i venstre margen s. 1:] x/ og se paa Tæppe.
 [Indsat i venstre margen s. 2; på tværs:]
 55
 270
 260
 350
 180
 40
 40
 1195</t>
+  </si>
+  <si>
+    <t>1889-1890</t>
+  </si>
+  <si>
+    <t>Sverige
+Höör</t>
+  </si>
+  <si>
+    <t>- Gren
+Johanne  Larsen
+Ellen  Sawyer
+- Ström
+Vilhelmine von Sperling
+Emilie Zeuthen
+Ernst Zeuthen
+Laura Zeuthen
+Magda Zeuthen
+Otto Zeuthen</t>
+  </si>
+  <si>
+    <t>Den eller de første sider af brevet mangler. Da der heller ikke er bevaret en kuvert, vides det ikke, hvem brevet er stilet til, men det er formodentlig til Christines mor, Laura Warberg. En del andre nære familiemedlemmer nævnes i brevet.
+Christine Warberg, g. Mackie, var 1889-1890 i huset hos familien Zeuthen på gården Fögdaröd i Höör i Sverige.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1865</t>
+  </si>
+  <si>
+    <t>Otto har mæslinger og er meget besværlig. Laura er også begyndt at blive syg. Christine spiller og læser med børnene hver dag.
+Hr. Zeuthen har haft Ernst med til en læge, som forsøgte at kurere Ernsts nattevæderi med hypnose. Ernst snød og lod som om, han var hypnotiseret.
+Christine har syet navnetræk på Fru Zeuthens 34 viskestykker. Hendes reformdragt bliver færdig nu. Syarbejdet var meget billigt.
+Christine glæder sig til at mødes med Ellen i København. 
+Zeuthens røgterfamilie er angrebet af skab. Der er et frygteligt svineri i deres hjem, hvor hønsene lægger æg i sengene mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kSBD</t>
+  </si>
+  <si>
+    <t>[Første del af brevet mangler]
+ved at give mig Ubehageligheder, jeg var næsten grædefærdig, og det var dog ikke en Begivenhed at ofre saa meget, til sidst sagde Hr Zeuthen: "da lad nu være at tale mere om det". Nu i disse Dage er hun rigtig rar. Otto har Mæslinger, har nu ligget i 12 Dage og maa ikke komme op endnu. I Dag har Laura Hovedpine, hun begynder naturligvis ogsaa nu, underlig nok er ingen af de tre smaa bleven daarlige, men Magda har rigtignok Hovedpine idag. Dr. Gren mener, de store har haft Mæslinger uden at de ere slaaet ud. Otto er forfærdelig vanskelig og utaalmodig, han kalder paa Fru Z hundrede Gange om Dagen, og for det meste vil han intet, hvis en anden kommer i Stedet, putter han sig bare ned under Tæppet.
+Igaar var Dr Zeuthen i Eslöf med Ernst hos en Dr Ström, han, Ernst skulde hypnotiseres, fordi han gør sig vaad om Natten; Doktoren saa ogsaa paa ham og fik ham til at sove og under Søvnen gøre forskellige Ting, f Ex række Armene ud og drikke Vand o.s.v. Men da de kom hjem fortalte Ernst, at han aldeles ikke havde sovet, han havde bare gjort som Doktoren sagde! Nu skal de snart derned igen, for det gør naturligvis ingen Virkning. 
+Jeg er nylig bleven færdig med et stort Arbejde, at sy Navn paa 34 Viskestykker for Fru Z. saadant et Navn men større [tegning. I tegningen er skrevet: Fladsyning Hexesting]; nu har jeg skrevet om en Dukke til Lund, idag venter jeg nogle at vælge imellem, jeg glæder mig til at sy den. Min Reformdragt bliver færdig idag, den bliver nydelig. Inderdel med Ærmer af det stribede og Overdragt af det ensfarvede med Lidsebroderi paa Linning, Bælte og Bord udenom. Tænk, Sylønnen er kun 2,50, er det ikke utrolig billigt, og hun er meget dygtig, til min sorte Kjole blev der Blondestof baade til Nederdel og Liv samt til en løs rynket Vest. Forleden fik jeg et langt Brev fra Tante Mimi, vil du takke hende mange Gange for det. Vil du ogsaa takke Johanne for hendes lille Skrivelse.
+Sig til Elle, at det kan blive ordentlig sjov at være sammen i København, jeg synes, det maa være saa frygtelig morsomt at vise en den, som aldrig har været der. 
+Hele vor Røgterfamilie har Skab men det er saamæn intet Under, at de blive skabede, for saadant et Svineri har jeg ikke set Mage til, jeg tror ikke, det existerer i Danmark; deres Høns gaar inde i Stuen og lægger Æg i Sengen, der desuden benyttes som Varmer af Pandekager o.s.v. At Zeuthens tillader saadant et Svineri, begriber jeg ikke.
+Nu skal jeg spille med Johanne, saa Farvel, hils alle kærligt fra din
+Basse.
+Jeg er nu begyndt at spille med Ernst 1/2 Time og Magda 1/4 om Dagen og Magda er begyndt at læse, det gaar forfærdelig nemt for hende, hun har kun læst i 14 Dage og kan allerede stave med tre Bogstaver.</t>
   </si>
   <si>
     <t>Louise Brønsted
 Alhed Larsen
 - Lundsten
 Ellen  Sawyer
 - Südow
 Emilie Zeuthen
 Laura Zeuthen
 Otto Zeuthen</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var hos familien Zeuthen i Möör i Sverige 1889-1890. Hun fungerede som skolefrøken samt pige i huset.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1879</t>
   </si>
   <si>
     <t>Zeuthens børn skal til eksamen to dage i træk, og deres lærer, Christine, synes at det er hårdt.
 Christines reformdragt er færdig, og der er snore tilovers. Hun foreslår, at Alhed får disse snore, som Ellen kan få med hjem sammen med mønsteret. Christine rejser til Ellen torsdag.
 Laura Zeuthen trådte i skoven på en hugorms hale, og Christine slog den ihjel med en kæp. Der er mange hugorme på stedet.
 Louises dukke bliver sød, og Christine laver tøj til den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Xk8P</t>
@@ -12420,51 +12420,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4wSi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iV7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2eZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cxdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OwTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rBz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k6QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1wH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4wSi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iV7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2eZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cxdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OwTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rBz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k6QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1wH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M295"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -14495,104 +14495,104 @@
       </c>
       <c r="I47" s="5" t="s">
         <v>337</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>338</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>339</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>340</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-        </is>
+        <v>206</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>343</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>220</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
         <v>350</v>
       </c>
       <c r="I49" s="5" t="s">
         <v>351</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>352</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>353</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>354</v>
@@ -15776,102 +15776,102 @@
       </c>
       <c r="I76" s="5" t="s">
         <v>532</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>533</v>
       </c>
       <c r="L76" s="6" t="s">
         <v>534</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>536</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="s">
         <v>537</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>538</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>539</v>
       </c>
       <c r="J77" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>540</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>541</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>543</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E78" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="s">
         <v>544</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>545</v>
       </c>
       <c r="I78" s="5" t="s">
         <v>546</v>
       </c>
       <c r="J78" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>547</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>548</v>
       </c>
       <c r="M78" s="5" t="s">
@@ -21345,144 +21345,144 @@
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
         <v>1392</v>
       </c>
       <c r="I202" s="5"/>
       <c r="J202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="6" t="s">
         <v>1393</v>
       </c>
       <c r="M202" s="5"/>
     </row>
     <row r="203">
-      <c r="A203" s="5" t="n">
-        <v>1926</v>
+      <c r="A203" s="5" t="s">
+        <v>1394</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1395</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="J203" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="5" t="s">
-        <v>1399</v>
+      <c r="A204" s="5" t="n">
+        <v>1926</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D204" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D204" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E204" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="I204" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="J204" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K204" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="L204" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="M204" s="5" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>1406</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -21847,99 +21847,99 @@
       <c r="A214" s="5" t="s">
         <v>1464</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H214" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H214" s="5" t="s">
+        <v>1471</v>
       </c>
       <c r="I214" s="5" t="s">
         <v>1472</v>
       </c>
       <c r="J214" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K214" s="5" t="s">
         <v>1473</v>
       </c>
       <c r="L214" s="6" t="s">
         <v>1474</v>
       </c>
       <c r="M214" s="5" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
         <v>1464</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H215" s="5" t="s">
-        <v>1471</v>
+      <c r="H215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I215" s="5" t="s">
         <v>1476</v>
       </c>
       <c r="J215" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K215" s="5" t="s">
         <v>1477</v>
       </c>
       <c r="L215" s="6" t="s">
         <v>1478</v>
       </c>
       <c r="M215" s="5" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
@@ -25256,125 +25256,125 @@
       </c>
       <c r="I290" s="5" t="s">
         <v>1968</v>
       </c>
       <c r="J290" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="K290" s="5" t="s">
         <v>1969</v>
       </c>
       <c r="L290" s="6" t="s">
         <v>1970</v>
       </c>
       <c r="M290" s="5" t="s">
         <v>1971</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
         <v>1972</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      <c r="E291" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H291" s="5" t="s">
         <v>1973</v>
       </c>
-      <c r="F291" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H291" s="5" t="s">
+      <c r="I291" s="5" t="s">
         <v>1974</v>
       </c>
-      <c r="I291" s="5" t="s">
+      <c r="J291" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="K291" s="5" t="s">
         <v>1975</v>
       </c>
-      <c r="J291" s="5" t="s">
+      <c r="L291" s="6" t="s">
         <v>1976</v>
       </c>
-      <c r="K291" s="5" t="s">
+      <c r="M291" s="5" t="s">
         <v>1977</v>
-      </c>
-[...4 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H292" s="5" t="s">
         <v>1980</v>
       </c>
-      <c r="B292" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H292" s="5" t="s">
+      <c r="I292" s="5" t="s">
         <v>1981</v>
       </c>
-      <c r="I292" s="5" t="s">
+      <c r="J292" s="5" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
       <c r="K292" s="5" t="s">
         <v>1983</v>
       </c>
       <c r="L292" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="M292" s="5" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
         <v>204</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>205</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>206</v>
       </c>
       <c r="E293" s="5" t="inlineStr">