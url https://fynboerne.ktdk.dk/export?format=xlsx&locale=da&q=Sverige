--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -10956,142 +10956,173 @@
     <t>[Skrevet på kuvert forside:]
 Fru Laura Petersen
 Andkærgaard
 pr. Ullerslev.
 [Skrevet på kuvert bagside:]
 Johannes Larsen
 Kjerteminde
 [Med anen skrift:]
 30-1-2000
 [I brevet]
 Kjerteminde 10 Marts 1948.
 Kære Bibbe og Laurits!
 Tusind Tak for Smørmærker og Tændstikker, som laa her da jeg forleden kom hjem fra Sverige hvor jeg havde været en Uges Tid hos Lysse og Bimse. Sidstnævnte kørte mig til Korsør hvor vi paa Vejen var ude og saa det Vikingehus der er bygget ved Trelleborg.
 Med de venligste Hilsener fra 
 Jeres hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -11214,51 +11245,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-08-05</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Birkerød
 Skovgårdsvej 5</t>
   </si>
   <si>
     <t>Bovense pr. Ullerslev
 Andekærgaard</t>
   </si>
   <si>
     <t>Roger -
 Elena Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>