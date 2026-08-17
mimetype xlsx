--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3209" uniqueCount="1966" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3264" uniqueCount="2006" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6899,50 +6899,108 @@
   </si>
   <si>
     <t>Der har været stor juletravlhed med kagebagning og madlavning som på Erikshåb i gamle dage. 
 Ellen sender en nål. Hun har ikke illustreret værket (?). Laura Warberg har sendt en pelshue, som lille Gine (Grethe) vil blive glad for. Pigen glæder sig meget til sin første danske jul. 
 Alhed og Ellen sidder og skriver julekort. Ellen har besøgt Christine, som bor så hyggeligt og selv er blevet, som hun var i gamle dage.
 Ellen har ikke hørt fra "ham" i lang tid.
 Alhed ønsker god jul Hun har sendt lidt småting.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IUUd</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan
 Malmø
 Sverige
 [I brevet:]
 Kære lille Bein! Dette for at ønske jer alle en glædelig Jul – men stort mere bliver det så ikke til i Aften, - for vi er lige ved at være lidt møre af Juletravlhed. – Vi er i det til op over begge Øren, akkurat ligesom hjemme på Haabet i gamle Dage, - der er det selvsamme Sving i det, - systematisk Skriden til det, - med br. Kager, Klejner, Vaniljekranse Jødekager, Pråssekage (!) br. Mandler o.sv samt rigtig Mad i væltende Masser. Julen ligger som noget umådeligt stort forude, - man kan slet ikke tænke om bag ved det – den ligger ligesom uden for Tidsbestemmelse, aldeles ligesom i gamle Dage Bare du kom også, men det gør du jo så ikke, kan jeg forstå. – Vi afsendte igår en lille Pakke, som vi da nu håber at I faar. Nålen har været lille Mulles, og den tror jeg da nok, du bliver glad ved. – Men jeg har ellers en rasende ond Samvittighed fordi jeg ikke illustrere Værket, - jeg kunde ikke lille Dis, - jeg er så umådelig klodset til at gøre sådan noget, - og kan så dårlig lide at gøre det så skidt. Sjumse kan jo langt bedre Den har forresten gjort Lykke hvor jeg har læst den. 
 I Aften, da jeg var nede hos Mornine kom der en Pakke fra Mor, hvori den henrivende lille Pelshue befandtes. Nej hvor jeg glæder mig over at lille Gine skal have den – hun bliver h_enr_ykt over den. – for hun er ikke så glad ved Hatten, som de ellers allesammen her siger klæder hende så pænt. Men Huen bliver jo noget ganske andet. Du må nu takke Alfred så meget også, - jeg er umådelig rørt over det. – Lille Gine får nok en Masse dejlige Ting, - hun glæder sig så umådeligt det lille Fæ, - den første rigtige danske Jul, - en "dansk Jul” har jo hele hendes Barndom igennem stået for hende som Idealet af al Herlighed. – Besen og jeg sidder her i den sene Nattetime og skriver til Jul, - bevæbnede med et Fad Knas og en Snaps Solbærrom. Vi er ellers lidt møre, - d.v.s. B. da mest, - men det er jo da af den morsomme Slags Mørhed alligevel. – I Aftes dumpede vi ind hos Mornine midt i en Julebyæ rende Tur og kom til at sidde og more os ved et Bæger Banko og en Cigar. Det gør vi forresten tidt, - der er så umådelig hyggeligt hos Mornine og jeg morer mig altid sådan sammen med hende. Hun er bleven meget mere ligesom hun var hjemme på Håbet i gl. Dage. -
 Ellers er det jo i somme Dele lidt trist, - jeg har ikke hørt fra det lille Nummer i lange Tider, - men det er ligemeget Dis, - jeg er ved at træne mig til at være glad, når jeg tænker på ham, - for eksistere det gør han da og han er jo nok akkurat den jeg tog ham for, - har ikke skuffet mig med sin Personlighed og min Ven for Livstid er han jo også nok og se ham, det gør jeg jo nok igen. 
 Skriv snart. Hils de søde Små 
 ES
 [Skrevet i kanten på s1:] Glædelig Jul lille Bein for jer alle 4, jeg sendte lidt Smaating i Gaar, haa
 [Skrevet i kanten på s 2:] ber de kommer i god Stand. – Hils Alfred og Børnene og Dig selv lille Bein fra din Be</t>
+  </si>
+  <si>
+    <t>1912-01-08</t>
+  </si>
+  <si>
+    <t>Malmø</t>
+  </si>
+  <si>
+    <t>Frits Branner
+Thora  Branner
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Den "vanskelige Situation", som Louise/Lugge Brønsted var i og som krævede moderens hjælp, skyldtes tilsyneladende at datteren Alhed/Lomme på 8 år var syg. Louise Brønsted havde fået barn nr. fire, Else, 7. oktober 1911. Som nævnt i brevet havde Louise i januar 1912 ingen pige i huset. 
+Den omtalte rejse skulle have fundet sted i maj 1912, men den måtte udsættes til september, da Laura Warberg havde årebetændelse i benet. 
+En ørken mellem Vanløse og Birkerød: Thora/Tutte Branner boede i Vanløse; Louise Brønsted i Birkerød.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3866</t>
+  </si>
+  <si>
+    <t>Det er sødt af Laura Warberg at hjælpe Louise/Luge Brønsted, som er uden pige i huset og har en syg datter.
+Astrid Warberg vil meget gerne med på rejse, og hun tror, at hun kan skaffe pengene dertil.
+Thora/Tutte Branner har haft inviteret Astrid på pølsegilde. På vej dertil mødte Astrid Johanne C. Larsen, som skældte hende ud for ikke at tage hensyn til Alfred. 
+Morgenen efter ringede Astrid til Bodild Holstein, som inviterede på frokost.
+Hjemturen til Sverige var hård i dårligt vejr. Alfred var kommet uventet hjem, og da der ikke var "herremad" i huset, gik han på hotel og spiste, mens børnene og stuepigen Anna fik risengrød.
+Børnene er glade for slædevejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NwBa</t>
+  </si>
+  <si>
+    <t>Malmø 8 Jan 1912.
+Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at du klarer den vanskelige Situation for hende - men hvor er det opofrende af Dig - så ideelt Du havde det på Glorup. Og tænk, at Du får Titte med - men vil Du så tillige have mig med - hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter - 200 Kr?
+Det vilde jo være festligt at rejse tre i Følge - jeg har rasende Lyst til det, så det gir sig vel nok med Pengene! Når Alfred gav mig 100 i fjor, gir han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
+I Lørdags fik jeg Bev fra Tutte, som bad mig komme over til Pølsegilde samme Aften. Jeg rejste Kl. 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse, "at der var nogen Grund til at vise mig Hensyn - da jeg jo aldrig viste Alfred noget Hensyn." (!) Jeg inviterede jo altid min Familie, når Alf. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las og Be - hvad synes Du! 
+Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte - og at han udtrykkelig for de øvriges Vedkommende havde anmodet mig om at invitere dem, når han var borte. "Nå - det vidste hun ikke."
+Der er jo ikke mere at sige til denne Sag - det hele Forhold er håbløst og uforbederligt.
+Vil de ikke have noget med mig at gøre, så kan de godt slippe.
+Gildet hos Tutte var meget vellykket - men jeg kendte ingen af Gæsterne, der alle var lokale Notabiliteter (det ved jeg for Resten ikke hvad betyder) Jeg frøs meget - men diskret. Næste Formiddag kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå - hun bad mig til Frokost Kl 1. Jeg gik så derfra ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen; men det var isnende koldt (Søndag) så de vendte snart om. 
+Hos Bodild var der varmt og henrivende - jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
+Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4 45 Båden - et rædsomt Vejr - næsten 2 timer undervejs - jeg indtog straks min sædvanlige [noget af papiret mangler] på en Feltstol i Gangen lige ved Udgangen til Trappen - der kan jeg [noget af papiret mangler] klare mig.
+Tænk så havde Alfred telefoneret om Lørdagen til Anna - var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var "Herremad" el. do Kaffe i Huset. Han tog så selv Ost og Kaffe med - og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op - og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvenserne måtte han dennegang selv bære; det var meget passende - og jeg fik da heller ingen Grovheder, da jeg kom hjem.
+De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev. 
+Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen. 
+Hilsen til Jer allesammen - (Ungerne tumler og leger om Ørene på mig, derfor hænger dette Brev ikke sammen.)
+fra Din A.</t>
   </si>
   <si>
     <t>1912-02-18</t>
   </si>
   <si>
     <t>Mulle -
 Laurentius Allerup
 Edvard Brandes
 Thora  Branner
 Malin   Holmström-Ingers
 I P Jacobsen
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Karl Müenzinger
 Olaf Rude</t>
   </si>
   <si>
     <t>Ellen flyttede i 1911 efter at være blevet enke fra USA til Kerteminde, hvor hun boede hos søsteren Alhed og dennes mand Johannes Larsen. Hun fungerede som en art pige i huset og tilsyneladende også som huslærer for børnene. 
 Hun havde fødselsdag 6. marts.
 Det vides ikke, hvem H.J. og Fru H var.</t>
   </si>
@@ -9861,50 +9919,84 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 1991/63 Ps 52</t>
   </si>
   <si>
     <t>Fritz Syberg m.fl. troede, at brevskriveren var udvandret eller død. Han fik et brev fra familien i Sverige og kunne ikke regne ud, hvem det var fra.
 Siden de sidst sås, har Syberg malet 30 billeder. Egentlig var det landskaber, men de udviklede sig til Den Grimme Ælling-billeder. 
 Laurin kalder i tidsskriftet Samleren Fritz Syberg for "The grand Oldman" i dansk maleri. 
 Syberg maler fem-seks timer hver dag.
 Franz/Trylle skal til London for stipendiepenge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eki6</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 28-5-38
 Kære levende Tamp
 Ja, vi troede saa smaat at Du var død eller udvandret, eller gift og bosat i Sverige. Men nu hører vi ["vi" indsat over linjen] fra Besse at det er ingen Ting blevet til Jeg fik en Hilsen fra Familien i Sverige og troede at det var fra ham den skoldede, men Gudrun regnede straks ud at det var fra en anden for der stod Hilsen fra hans Hustru. Jeg gættede saa paa min ny Svigersøn ["Svigersøn" overstreget], eller Svigerdatters Broder ["eller Svigerdatter" indsat over linjen. "Broder" indsat lodret i højre margen], som det jo saa ganske rigtig heller ikke var. 
 Det er rigtig nok at jeg arbejder jævnt flittig. Siden vi saas sidst har jeg faaet gjort ca 30 Billeder. De første var tænkt som Forarbejder til et større Efteraarslandskab, men de er mere og mere gledet ud til at blive "grimme Ællingbilleder" og som saadanne har jeg i Sinde at fortsætte med dem til vi naar Juni næste Aar.
 Foreløbig er de nærmest bygget over Mottoet: "Der var saa dejligt ude paa Landet. Det var Sommer, Kornet stod gult, Havren grøn Høet var rejst i Stakke .... o.s.v. 
 Du lever uden for Lands Lov og Ret det gør jeg selv ogsaa, men Bladene ser jeg. Jeg fik en meget interessant [et overstreget bogstav] Eksemplar af "Samleren" hvor Laurin gennemgik min Produktion og udnævnte mig til "the grand Oldman" inom dansk måleri" Han er vist i Lag med at lave noget om Moderbilledet fra Odense Museum. Jeg fik nemlig et Fotografi fra Svend Rindholt aaf [(det ene "a" i ordet overstreget] det, med Anmodning om at skrive noget om dets Tilblivelse og sende til L.
 Hvor længe jeg i øvrigt holder ved jeg ikke, men jeg maler 5 á 6 Timer hver Dag i to Omgange, Formiddag og sen Eftermiddag, Resten af Dagen sover jeg til Middag og skider Verden et Stykke. Jeg kan hilse fra Gudrun og Trylle, han har faaet et Stipendium som skal anvendes til en Londontur og de begge skal over og høre Thomas dirigere Trylle Kvintet. Hilsen fra os alle
 Far.</t>
   </si>
   <si>
+    <t>1938-7</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Julius Hviid
+Else Larsen
+Marie Larsen
+Christine  Mackie
+Elisabeth Mackie
+Carl V Petersen</t>
+  </si>
+  <si>
+    <t>Julius Hviid døde 9. juli 1938. Carl V. Petersen afgik ved døden 17. juli samme år.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3880</t>
+  </si>
+  <si>
+    <t>Julius Hviid er død, og Andreas Larsen m.fl. bandt to kranse med roser og deltog i begravelsen. Carl V. Petersen/Bister er også død. 
+Achton Friis og Marie/Ia Larsen er rejst, og nu er Christine/Meme og Elisabeth Mackie på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1wH7</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+ANDREAS LARSEN
+KJERTEMINDE
+[Håndskrevet:]
+Kære Far.
+Nu skal Du faa en Beretning herfra. Dr. Hviid, som Du jo ved var meget syg, døde den Lørdag vi kørte til Sverige. Vi bandt 2 Kranse, en med Hunderoser og en med Rugosaroser og baade Ia, Else og jeg fulgte. - Ogsaa Bister er jo død, men det har Du vel set i Avisen, naar Du læser dette. Vi har ingen Krans sendt for ["for" overstreget], for de bekendtgjorde at Begravelsen havde fundet Sted i dybeste Stilhed. - Achton Friis rejste i Lørdags og Marie om Mandagen. Nu har vi Meme og Putte. - ["-" overstreget] at slave med. - . Vi har haft votes aarlige Fotograferingsanfald; her ser I nogle af Resultaterne. - Gaarden 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1938-08-14</t>
   </si>
   <si>
     <t>Knud Hendriksen</t>
   </si>
   <si>
     <t>Brevet er scannet fra en fotokopi. 
 Det vides ikke, hvad Knud Hendriksens kone hed.
 Den omtalte stok er til brug for det portræt af Frederik Hendriksen, som Johannes Larsens lavede i træsnit. Larsen bad i et brev 20. januar 1938 Knud Hendriksen trykke et fotografi af Frederik Hendriksen over på stokken.</t>
   </si>
   <si>
     <t>Det var uheldigt, at Johannes Larsen ikke var hjemme, da Knud Hendriksen kom. Larsen har ikke taget stokken med til Sverige. Han hader at skrive, når han er i gang med en god maleperiode, og når han maler, kan han ikke skære træsnit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/G7LF</t>
   </si>
   <si>
     <t>Båxhult 14 Aug 1938.
 Kære Knud Hendriksen!
 Det var uheldig at jeg var borte da De og Deres Kone kom paa Besøg i Kjerteminde, men forhaabentlig kan det gaa bedre en anden Gang. Nej jeg har ikke taget Stokken, som jeg forøvrigt blev meget glad for, med herover. Jeg har en meget daarlig Samvittighed over ikke før at have ladet høre fra mig, men jeg føler naar jeg er i en Arbejdsperiode en næsten uovervindelig Afsky for at skrive, nu ligger her imidlertid 11 andre Breve de maa besvares, saa nu tager jeg Søndagen til at faa det overstaaet. Som nævnt er jeg i Gang med at male, og hvor længe det varer ved jeg ikke, men det ved jeg at saa længe jeg maler kan jeg ikke snitte Træsnit, saa jeg kan ikke nu love noget sikkert, men hvis jeg kan skal jeg nok.
 Med venlig Hilsen og Tak for Stokken.
 Deres hengivne Johannes Larsen</t>
   </si>
   <si>
     <t>1938-08-30</t>
@@ -10079,50 +10171,111 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IOG6</t>
   </si>
   <si>
     <t>[Håndskrevet med pen på kuvertens forside:]
 25/4
 Peter Larsen
 Båxhult
 Långaryd
 Sverige.
 [Håndskrevet med blyant på kuvertens bagside:]
 Vester 1328V
 Sukker
 Tandpasta
 Gibs.
 [Håndskrevet i brevet med samme skrift som på kuvertens forside:]
 Fredag 25/11 38
 Käre Petermand!
 Jeg lå netop og tänkte på, hvordan det mon gik med din Tand af ["af" overstreget] og så kom dit Brev, det er rigtignok godt du slap af med det vämmelige Aperat, der har generet dig så länge. Nu slipper du nok ogsaa snart af med det ömme Tandköd. Jeg var glad ved at du skrev til mig med det samme. Her har vi det godt. Jes og jeg skal nu i Parken og have os en Gyngetur, måske det närmest bliver Jes, der gynger og mig der puffer. 
 Kan du sörge for at tage 20 lille Dråber 2 Gange om Dagen og dertil 4 Kalktabletter og de samme Retter kan du servere for Faseren, det kan han aldrig tage Skade af. - Har I tagDet var godt, at Peteret Georgineknoldene i Hus? Husk de tåler ikke Nattefrost, nu de ligger ovenpå Jorden. - Jeg skal hilse Jer fra Tante Ugle, jeg har ikke selv talt med hende, men Lisse pynter Juleborde sammen med hende inde i Politikens Hus. - I Går tror jeg nok jeg tjente 1000 Kr. Jeg skrev i hvert Fald et glimrende Indläg til en Zymar-Konkurrence, hvor 1ste Prämie er 1000 Kr. En Pakke Zymar får jeg vel i det mindste.
 Nu skal I begge 2 have en Masse Hilsner og et Smäkkys fra
 Mosseren.</t>
   </si>
   <si>
+    <t>1939-05-21</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde Sygehus</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ellen Fensbøl
+Ingrid Fensbøl
+Ina  Goldschmidt
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen var indlagt med en brækket fod.
+Astrid Warberg havde i årevis dårlig kontakt til datteren Ina.
+Janna Schou forhandlede produkter af glas.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8401</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt har stort set ingen kontakt med datteren Ina/Sjums Goldschmidt, og hun har ikke set sit barnebarn, som nu er to år. Ina siger om sig selv, at hun er ugæstfri. Man kan ikke påtvinge andre sin kærlighed. 
+Turen til Frederiksværk var dejlig. Datteren Ingrid kom hjem for at møde Astrid, og hele familien forkælede hende med vin, cigarer, konfekt og cykelture i den dejlige omegn og by.
+Det var også skønt at komme hjem til en overdådigt blomstrende have. Den bærer præg af, at gamle Albertsen har passet den så fint. 
+Fru Søren Madsen har givet Janna/Nus Schou en tur til Sverige, og Janna har her besøgt glasværker for at købe ind til sin virksomhed. 
+Astrid spørger, hvordan det går for Johanne/Junge Larsen at ligge på hospitalet. 
+Fyrst Myschetzsky er på besøg.
+Astrid har fået ordnet sine tænder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sGCn</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+[På kuvertens bagside:]
+Hareskov.
+[I brevet:]
+Hareskov, 21 Maj 1939.
+Kæreste lille Junge!
+Tak for begge dine Kort - det første lå her til mig, da jeg i Fredags kom hjem. Du spørger til Sjums - men jeg har slet ikke hørt fra hende siden min Fødselsdag, og hun skulde jo meddele mig, når hun skulde på Hospitalet, så jeg går ud fra, at det ikke er sket endnu; jeg har desværre så lidt Forbindelse med den lille Familie deroppe, den yngste lille Pige, som nu er to Aar, har jeg aldrig set. Sjums har aldrig bedt mig besøge dem - tvertimod siger hun rentud, at hun er meget ugæstfri, og så har man ikke Lyst til at komme; og hun skriver kun et Par Gange om Aaret. Men alt det har jeg opgivet at sørge over - man kan ikke påtvinge nogen sin Kærlighed, når den bestandig afvises. Selv Axel er begyndt at indse, at der ikke er noget at stille op. 
+Du kan ikke tænke dig, hvor jeg havde en yndig Tur i Fr. værk; det er de sødeste Mennesker, man kan tænke sig; Datteren Ingrid, kom uventet hjem Kr. Himmelf.dag, - bare for at være sammen med mig; det har jo en stor Charme at blive så feteret, de kappes alle om at forkæle mig, så de må jo synes om mig. Og Ellen Fensbøl forærede mig som sædvanlig hele Rejsen; hendes Mand købte to Gange en Flaske Vin, som vi så pumpede med om Aftenen til Konfekt, Bananer osv - foruden at han købte alle de Cigarer, jeg vilde ryge - - det var sandelig Slaraffenliv. Jeg skrev vist om Cykelturene? Egnen deroppe elsker jeg - det må da være en af Danmarks skønneste Byer - den gamle Kanal bag ved Hovedgaden, hvor Husene går lige ned til Vandet - de går fra Døren lige ned i en lille Både, som ligger fortøjet der! og på den anden Side af Kanalen en ældgammel Elmeallé - kæmpehøje Træer, hvor Drosler og Solsorter sang - vi gik der den sidste Aften - alt duftede yndigt efter den gode Regn, og i alle Haver blomstrede Frugttræerne. 
+Men dejligt var det også at komme hjem og se, hvilke Vidundere Regnen havde tryllet frem i vores egen Have - Axel og jeg gik strax en Tur derud -
+2/
+begge er vi lige interesserede og lige begejstrede for hver Busk, hver Blomst og hver Plante - alt står så overdådig dejligt i Aar du skulde have se et Bed med Tulipaner - de har formeret sig noget så enestående - og mange forskellige Farver, både enkelte og dobbelte; de står i en lang Rabat i Solkrogen, langs med Plankeværket til Gården. Pinseliljerne fra Sallinge er nu også i fuldt Flor (og dine Gækkeliljer var pragtfulde i Vinter!). I Dag er Æbletræerne næsten udsprungne, hvis de holder hvad de lover, bliver der god Høst - de er bugnende fulde af Blomster. Vore mange Guldregn og Syrener har Masser af Knopper - nu er der bestandig noget at se hen til. Overalt spores gamle Albertsens velsignelsesrige Gerninger - det er en mægtig Chance for en Have at have sådan en fast gammel Mand til at ordne alt til betimelig Tid Aaret rundt.
+Vi venter Nus hjem i Aften; jeg skrev vist, at Fru Søren Madsen ga' en Sverrigstur - vi fik et smukt Kort deroppe fra, de har købt en Masse Glas på forskellige Glasværker, og Direktørerne har givet overdådige Frokoster og Middage på dem - Søren Madsen er en stor Kunde, det kaster Glans over Nussets mere beskedne Bestillinger.
+Hvordan går Tiden for dig, lille Junge? har du noget at læse? kniber det at ligge så længe? har du ingen Smerter? Kan du nok tåle at skrive? Du skal nok få Appelsiner igen hen i Ugen, dejlig at de smager dig!
+Lige for lidt siden kom Fyrst Myschetzky (fra Rossia) for at besøge os; jeg sendte ham ud i Haven til Axel, så jeg kunde få skreven til dig - så kan han få Brevet med. Men nu må jeg ud og lave Aftensmad, mere næste Gang.
+Det går bedre med Tænderne, jeg var på Hjemrejsen oppe hos Tandlægen og fik dem filet igen, hun sagde, jeg skulde komme igen, hvis de atter generede. Sig Bibbe, at hendes Nasturtium fryder mig hver Dag - den blomstrer over alle Bredder og pryder min lille Stue.
+Tusinde varme Hilsner! også fra Axel - din Dis.</t>
+  </si>
+  <si>
     <t>1939-06-05</t>
   </si>
   <si>
     <t>Niels  Bjerrum
 Ole Chievitz
 Holger Hendriksen
 Johan Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Johannes Larsen ønsker tillykke.
 Han har været ude at sejle ved Sveriges og Danmarks kyster med tre venner. 
 En stork har ædt alle guldfiskene i den ene dam på Møllebakken. 
 Fuglen, som Peters far har set, er en blå kærhøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GPIG</t>
   </si>
   <si>
     <t>Kjerteminde 5 Juni 1939.
 Kære Peter!
 Til Lykke! jeg ser af Din fars Brev at det var Din Fødselsdag d. 27. ds. Den Dag var jeg paa Hveen hvor vi spiste Frokost og sejlede videre til Höganäs, hvor vi overnattede og næste Dag startede vi om Morgenen for at sejle til Hallands Väderö, men maatte vende om ved Spidsen af Kullen paa Gr. af Storm [skrevet over linien ”paa Gr. af Storm”] og sejle tilbage til Höganäs hvor vi tog en Bil til Arild og spaserede derfra over Kullen til Mölle, hvorfra vi tog Bil tilbage. Næste Morgen sejlede vi i fint Vejr til Väderö og gik Øen rundt før Frokost og sejlede saa til Helsingør og næste Dag til Kjøbenhavn, hvor jeg lige naaede et Lyntog, saa jeg kunde komme hjem om Aftnen. Jeg var inviteret til Turen af Holger Hendriksen der har en Lystbaad sammen med Professor Bjerrum og Overlæge Chievitz der ogsaa var med og en Gæst til foruden mig. Her kommer en Stork og æder vores Guldfisk, efter at have tømt Dammen ved Flagstangen er han begyndt paa dem udenfor Dagligstuevinduet, dem der er for store til at han kan sluge lægger han paa Havegangen og saa sætter vi dem ud igen, men det drejer sig kun om 3. Vi har sat et Hjul op paa Værkstedsbygningen til ham, for han plejede at sidde paa Elles Skorsten. Du kan fortælle Din Fader at den Rovfugl han har set er en blaa Kærhøg ♂. den er hvid med lyst maageblaat Hoved Ryg og Forvingen og sorte yderste Svingfjer. Vi har det godt allesammen og her er varmt og tørt og vi længes efter Regn, det gør I vel ogsaa.
 Mange Hilsner ogsaa til alle de andre fra
 Din Farfar.</t>
   </si>
@@ -10192,50 +10345,112 @@
   <si>
     <t>Kjerteminde 31 Octbr. 1939.
 Kære Lysse og Bimse!
 Tak for sidst! Ja det er snart længe siden. Jeg har været en Tur i Jylland og boet hos Dede og Minna mens jeg malede et Billede af Tamdrup Kirke til Folketingsmand Kyed. I Aftes var jeg ude paa hans Gaard paa Sletten og afleverede det. d.v.s. han hentede mig i Bil i Odense og vi fik en fin lille Middag sammen med Peter D[ulæseligt]sam, der var dækket med 5 Glas pr. Kuvert. Vores Rørhøne som efterhaanden var bleven ganske tam og gik omkring med Gæssene og Ænderne, blev forleden taget af en Kat, som derefter blev saa fræk at den jagede omkring i Haven efter Hønsene. Da den forleden Morgen sad og solede sig oppe paa Plænen kunde jeg ikke nære mig for at hente Bøssen og skyde den. A propos Bøssen saa havde jeg efterhaanden gjort mig fortrolig med at min var bleven hugget fra Vognen paa Færgen, men det er nu bleven opklaret at den var glemt hos Brønsteds og den kom i Gaar. Yderligere savnede jeg Blikrullen og Kikkerten, sidstnævnte er ogsaa hos Brønsted, men Rullen ikke. Endelig paastaar Else at jeg havde min Vinterfrakke med da vi kørte til Sverige, samt at den ikke findes her i Huset. Mon disse 2 Genstande skulde være bleven paa Båxhult. Jeg fik i Dag Brev fra Patronen med indlagt Billede fra Båxhult, det har I formodentlig ogsaa faaet. Jeg ser i Bladene her at Svenskerne har ordnet saadan at det svenske Landbrug kan faa al den Hjælp det behøver. Meget praktisk. Til Lykke! Vi har det godt allesammen og haaber det samme er Tilfældet hos Jer. Mange Hilsner fra os alle her til Jer allesammen.
 Jeres JL.</t>
   </si>
   <si>
     <t>Gudrun Larsen
 Johannes Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Den eller de sidste sider af brevet mangler. Man kan af håndskriften se, at Andreas Larsen er brevskriveren.
 Rørdam var Vilhelm Larsen/Klaks' tjenestebolig.</t>
   </si>
   <si>
     <t>Andreas/Puf har været klar til at køre Johannes Larsen til Sverige for at se på traner. De to talte i telefon, mens Larsen var hos sin bror, men Larsen var træt og sulten og derfor umulig at få et svar fra. Senere fortalte Gudrun, at Larsen havde sagt, at han skulle arbejde på sine Fynstegninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yT3u</t>
   </si>
   <si>
     <t>Kære Lysse. 
 Det var morsomt at høre Din Stemme i Formiddags og spændende med de Traner. Jeg har hele Dagen været spændt paa hvad det kunde udvikle sig til og da jeg havde fundet Vognens Passérseddel frem begyndte jeg at vente paa Fars Hjemkomst forat høre, hvordan han stillede sig for at tage Chancen til Tranerne ved et lille Sverigesbesøg. Men han kom slet ikke, først Kl ½ 7 ringede han, at han spiste hos Klakses. Jeg ringede straks derned i Fare for at forstyrre ham i Aftensmaden, men uheldigvis fik jeg ham førend de gik til Bords. Du ved hvordan han er naar han er træt og sulten: Det var umuligt at faa nogen Besked af ham, hvorfor jeg lod ham spise og ringede saa igen Kl. ½ 8, men fik først Forbindelsen Kl 8 og talte med Gudrun, som sagde at han lige var kørt. Jeg spurgte om han havde udtalt sig om Sverigesturen og hun fortalte at han havde sagt: ”nu var han kommet i gang med at tegne Fynstegningerne og man skal jo ogsaa en Gang imellem bestille noget.” Derfor ringer jeg ikke iaften til Höljeryd for jeg betragter det som afgjort, at han ikke vil afbryde sit Arbejde her. Han havde ogsaa paa Rørdam
 [Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
   </si>
   <si>
     <t>1941-01-27</t>
   </si>
   <si>
     <t>København Ø
 stue 12. Strandboulevard 49</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Christian Eckardt
 Karl Isakson
 Alhed Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Nicolaus Lützhøft
 Alhed  Møhl, Lysses datter
 Ludvig Neckelmann
@@ -10435,50 +10650,98 @@
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Taarbystranden ved Odense Fjord kaldes i vore dage Tårup Strand. 
 Det vides ikke, hvem eller hvad Höll var. 
 Skidvalla: Glidevoks.
 Klageskrivelsen til Nationalbanken er omtalt i flere breve fra Andreas Larsen til Johan Larsen i perioden.</t>
   </si>
   <si>
     <t>Andreas og Else Larsen har været på en skitur til Drigstrup. På udturen var det tøvejr. Andreas havde vokset skiene.
 Andreas har ikke modtaget klageskrivelsen til Nationalbanken, og han tænker på, om hans sidste breve til Johan Larsen er gået tabt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bK8H</t>
   </si>
   <si>
     <t>[Fortrykt på arket s. 1:]
 KERTEMINDE, ...... 194
 [Håndskrevet efter "194":] 2
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tillykke med den 27.
 Jeg haaber dette naar frem til Dagen. Mon I har Tid til at dyrke Skisporten i denne Vinter? Her har vi da været ude nogle Gange. Forleden skulde vi hente Kornkort i Drigstrup i en Gaard som ligger med Markerne ned til det yderste af Taarbystranden (Höll). Else og jeg gik saa derud paa Ski; det var Tø og stærk Modvind derud, men hjem var det stilnet noget af og begyndt at fryse igen. Det var en dejlig Tur, men det var jo lidt haardt for Skiene, de var voksede til "tør Nysne"; mine lignede nyskuret Trægulv, hvorimod Elses, som er nyere og fra Fødselen behandlet som Jeres svenske Ski (mørke), de er finske, bedre havde modstaaet Tøværet. Jeg gav saa mine en Omgang med "Skidvalla N_o_ 4", som jeg tog med fra Sverige dengang Brormand var med deroppe. Siden har vi ikke haft Lejlighed til at prøve Skiene, men nu ["nu" indsat over linjen] skal vi se at komme lidt ud i Eftermiddag. - Jeg har endnu ikke modtaget den Klageskrivelse; saa det ser jo ud somom mit næst sidste Brev ikke er naaet Båxhult. Kan Du ikke lade mig vide om Du (I) har faaet et Brev fra mig som er dateret den 7/2 og et foregaaende (ca 10 Dage før tror jeg), som begge omtalte den Klageskrivelse som vi skal have at vise Nationalbanken forat faa Tilladelse til Oversendelse af Penge. - Naa vi kom bort fra Fødselsdagen, God Dag! Mange Hilsner til Jer alle fra Else og Puf.</t>
+  </si>
+  <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
@@ -12157,59 +12420,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4wSi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iV7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2eZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cxdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OwTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rBz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k6QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4wSi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iV7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2eZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cxdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OwTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rBz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k6QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1wH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M290"/>
+  <dimension ref="A1:M295"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19661,5382 +19924,5607 @@
       </c>
       <c r="I170" s="5" t="s">
         <v>1161</v>
       </c>
       <c r="J170" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="K170" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="L170" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="M170" s="5" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>1166</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>245</v>
+        <v>785</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>785</v>
-[...7 lines deleted...]
-        <v>984</v>
+        <v>206</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>206</v>
+        <v>245</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="E172" s="5" t="s">
-        <v>17</v>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F172" s="5" t="s">
-        <v>1174</v>
+        <v>984</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
         <v>1175</v>
       </c>
       <c r="I172" s="5" t="s">
         <v>1176</v>
       </c>
       <c r="J172" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="K172" s="5" t="s">
         <v>1178</v>
       </c>
       <c r="L172" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="M172" s="5" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>785</v>
       </c>
       <c r="E173" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F173" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="F173" s="5" t="s">
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H173" s="5" t="s">
         <v>1183</v>
       </c>
-      <c r="G173" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H173" s="5" t="s">
+      <c r="I173" s="5" t="s">
         <v>1184</v>
       </c>
-      <c r="I173" s="5"/>
       <c r="J173" s="5" t="s">
         <v>1185</v>
       </c>
       <c r="K173" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="L173" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="M173" s="5" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E174" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="D174" s="5" t="s">
-[...12 lines deleted...]
-      <c r="G174" s="5" t="s">
+      <c r="F174" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="H174" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I174" s="5" t="s">
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H174" s="5" t="s">
         <v>1192</v>
       </c>
+      <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
-        <v>1148</v>
+        <v>1193</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>206</v>
+        <v>1198</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>785</v>
+        <v>1146</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F175" s="5" t="s">
-[...8 lines deleted...]
-        <v>1198</v>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>1200</v>
+        <v>1148</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>1146</v>
+        <v>206</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>1129</v>
+        <v>785</v>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F176" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F176" s="5" t="s">
+        <v>1205</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1205</v>
-[...1 lines deleted...]
-      <c r="I176" s="5"/>
+        <v>1206</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>1207</v>
+      </c>
       <c r="J176" s="5" t="s">
-        <v>1148</v>
+        <v>1208</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>206</v>
+        <v>1146</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>802</v>
-[...5 lines deleted...]
-        <v>1210</v>
+        <v>1129</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1211</v>
-[...3 lines deleted...]
-      </c>
+        <v>1213</v>
+      </c>
+      <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
-        <v>1213</v>
+        <v>1148</v>
       </c>
       <c r="K177" s="5" t="s">
         <v>1214</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="M177" s="5" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>1217</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1129</v>
+        <v>206</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>1146</v>
+        <v>802</v>
       </c>
       <c r="E178" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F178" s="5" t="s">
         <v>1218</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="I178" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1134</v>
+        <v>1221</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>16</v>
+        <v>1129</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>220</v>
+        <v>1146</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G179" s="5" t="s">
-        <v>1226</v>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H179" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="I179" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>21</v>
+        <v>1134</v>
       </c>
       <c r="K179" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="L179" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="M179" s="5" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>785</v>
-[...12 lines deleted...]
-        </is>
+        <v>220</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>1234</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>1235</v>
+        <v>21</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>1240</v>
+        <v>206</v>
       </c>
       <c r="D181" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
         <v>1241</v>
       </c>
-      <c r="E181" s="5" t="s">
+      <c r="I181" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="F181" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I181" s="5" t="s">
+      <c r="J181" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="J181" s="5" t="s">
+      <c r="K181" s="5" t="s">
         <v>1244</v>
       </c>
-      <c r="K181" s="5" t="s">
+      <c r="L181" s="6" t="s">
         <v>1245</v>
       </c>
-      <c r="L181" s="6" t="s">
+      <c r="M181" s="5" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="5" t="s">
         <v>1248</v>
       </c>
-      <c r="B182" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D182" s="5" t="s">
-        <v>220</v>
+        <v>1249</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G182" s="5" t="s">
-[...3 lines deleted...]
-        <v>1250</v>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I182" s="5" t="s">
         <v>1251</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>21</v>
+        <v>1252</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>711</v>
+        <v>1257</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="s">
-        <v>1256</v>
+        <v>493</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D184" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D184" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E184" s="5" t="s">
+        <v>711</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G184" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G184" s="5" t="s">
+        <v>1264</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>412</v>
+        <v>21</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>16</v>
+        <v>1271</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D186" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D186" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="I186" s="5" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="J186" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G187" s="5" t="s">
-        <v>1282</v>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="J187" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="J189" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="J190" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D191" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D191" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E191" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="s">
         <v>1311</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="I191" s="5" t="s">
         <v>1313</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>412</v>
+        <v>21</v>
       </c>
       <c r="K191" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="L191" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="M191" s="5" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>1129</v>
+        <v>220</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="E192" s="5" t="s">
         <v>1318</v>
       </c>
+      <c r="E192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G192" s="5" t="s">
+        <v>1319</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>1134</v>
+        <v>412</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>1325</v>
+        <v>1129</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>388</v>
+        <v>1146</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="F193" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="5" t="s">
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H193" s="5" t="s">
         <v>1327</v>
       </c>
-      <c r="H193" s="5" t="s">
+      <c r="I193" s="5" t="s">
         <v>1328</v>
       </c>
-      <c r="I193" s="5" t="s">
+      <c r="J193" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K193" s="5" t="s">
         <v>1329</v>
       </c>
-      <c r="J193" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K193" s="5" t="s">
+      <c r="L193" s="6" t="s">
         <v>1330</v>
       </c>
-      <c r="L193" s="6" t="s">
+      <c r="M193" s="5" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" s="5" t="s">
         <v>1333</v>
-      </c>
-[...4 lines deleted...]
-        <v>1334</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>137</v>
-[...14 lines deleted...]
-        </is>
+        <v>1334</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>1336</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>1336</v>
+        <v>854</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>220</v>
+        <v>1342</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>1310</v>
+        <v>388</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>1341</v>
+        <v>137</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G195" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H195" s="5" t="s">
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I195" s="5" t="s">
         <v>1343</v>
       </c>
-      <c r="I195" s="5" t="s">
+      <c r="J195" s="5" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="K195" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="L195" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="M195" s="5" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>1310</v>
-[...4 lines deleted...]
-        </is>
+        <v>1318</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>1349</v>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G196" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G196" s="5" t="s">
+        <v>1350</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="J196" s="5" t="s">
         <v>412</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1355</v>
+        <v>220</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G197" s="5" t="s">
-        <v>1356</v>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H197" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="I197" s="5" t="s">
         <v>1358</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>412</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1362</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E198" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G198" s="5" t="s">
         <v>1364</v>
       </c>
-      <c r="F198" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G198" s="5" t="s">
+      <c r="H198" s="5" t="s">
         <v>1365</v>
       </c>
-      <c r="H198" s="5" t="s">
+      <c r="I198" s="5" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
       <c r="J198" s="5" t="s">
         <v>412</v>
       </c>
       <c r="K198" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="L198" s="6" t="s">
         <v>1368</v>
       </c>
-      <c r="L198" s="6" t="s">
+      <c r="M198" s="5" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C199" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="B199" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C199" s="5" t="s">
+      <c r="D199" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D199" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E199" s="5" t="s">
+        <v>1372</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G199" s="5" t="s">
+        <v>1373</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1372</v>
-[...10 lines deleted...]
-        </is>
+        <v>1374</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J199" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="K199" s="5" t="s">
+        <v>1376</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="M199" s="5"/>
+        <v>1377</v>
+      </c>
+      <c r="M199" s="5" t="s">
+        <v>1378</v>
+      </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="D200" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F200" s="5" t="s">
-[...3 lines deleted...]
-        <v>1377</v>
+      <c r="F200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1378</v>
-[...7 lines deleted...]
-      <c r="K200" s="5" t="s">
         <v>1380</v>
+      </c>
+      <c r="I200" s="5"/>
+      <c r="J200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L200" s="6" t="s">
         <v>1381</v>
       </c>
-      <c r="M200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201" s="5" t="s">
         <v>1383</v>
       </c>
-      <c r="B201" s="5" t="s">
+      <c r="D201" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J201" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K201" s="5" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L201" s="6" t="s">
+        <v>1389</v>
+      </c>
+      <c r="M201" s="5" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B202" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="C201" s="5" t="s">
+      <c r="C202" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D201" s="5" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A202" s="5" t="n">
+      <c r="D202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I202" s="5"/>
+      <c r="J202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="6" t="s">
+        <v>1393</v>
+      </c>
+      <c r="M202" s="5"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="n">
         <v>1926</v>
       </c>
-      <c r="B202" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="5" t="s">
+      <c r="B203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D202" s="5" t="s">
+      <c r="D203" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E202" s="5" t="s">
+      <c r="E203" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F202" s="5" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="J203" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="J204" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1404</v>
+        <v>1399</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>785</v>
+        <v>16</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-      <c r="F205" s="5" t="s">
         <v>1406</v>
       </c>
-      <c r="G205" s="5" t="s">
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H205" s="5" t="s">
         <v>1407</v>
       </c>
-      <c r="H205" s="5" t="s">
+      <c r="I205" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="I205" s="5" t="s">
+      <c r="J205" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K205" s="5" t="s">
         <v>1409</v>
       </c>
-      <c r="J205" s="5" t="s">
+      <c r="L205" s="6" t="s">
         <v>1410</v>
       </c>
-      <c r="K205" s="5" t="s">
+      <c r="M205" s="5" t="s">
         <v>1411</v>
-      </c>
-[...4 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F206" s="5" t="s">
         <v>1414</v>
-      </c>
-[...15 lines deleted...]
-        </is>
       </c>
       <c r="G206" s="5" t="s">
         <v>1415</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>1416</v>
       </c>
       <c r="I206" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>21</v>
+        <v>1418</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="J207" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1242</v>
+        <v>17</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="J208" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>1436</v>
+        <v>16</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1310</v>
+        <v>220</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1250</v>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G209" s="5" t="s">
         <v>1437</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="I209" s="5" t="s">
         <v>1439</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>412</v>
+        <v>21</v>
       </c>
       <c r="K209" s="5" t="s">
         <v>1440</v>
       </c>
       <c r="L209" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="M209" s="5" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>1443</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>16</v>
+        <v>1444</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1444</v>
+        <v>1318</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="F210" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F210" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G210" s="5" t="s">
-        <v>1422</v>
+        <v>1445</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="J210" s="5" t="s">
         <v>412</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>17</v>
+        <v>711</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="s">
-        <v>1451</v>
+        <v>1430</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1452</v>
-[...1 lines deleted...]
-      <c r="I211" s="5"/>
+        <v>1453</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1454</v>
+      </c>
       <c r="J211" s="5" t="s">
         <v>412</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>711</v>
+        <v>17</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1458</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="I212" s="5"/>
       <c r="J212" s="5" t="s">
         <v>412</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1463</v>
+        <v>1452</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G213" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>1466</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H214" s="5" t="s">
-        <v>1463</v>
+      <c r="H214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="J214" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1472</v>
+        <v>1464</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1444</v>
+        <v>1471</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G215" s="5" t="s">
-        <v>1473</v>
+      <c r="G215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="I215" s="5"/>
+        <v>1471</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>1476</v>
+      </c>
       <c r="J215" s="5" t="s">
-        <v>412</v>
+        <v>21</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1479</v>
+        <v>1452</v>
       </c>
       <c r="E216" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G216" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="G216" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
-        <v>1481</v>
+        <v>412</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1463</v>
+        <v>1487</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>17</v>
+        <v>711</v>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H217" s="5" t="s">
-        <v>1486</v>
+      <c r="H217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>21</v>
+        <v>1489</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        <v>1493</v>
+        <v>1471</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H218" s="5" t="s">
         <v>1494</v>
       </c>
       <c r="I218" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="J218" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K218" s="5" t="s">
         <v>1496</v>
       </c>
       <c r="L218" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="M218" s="5" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
         <v>1499</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>1082</v>
+        <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D219" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D219" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F219" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F219" s="5" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>1501</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1500</v>
-[...5 lines deleted...]
-        </is>
+        <v>1502</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J219" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1502</v>
-[...1 lines deleted...]
-      <c r="M219" s="5"/>
+        <v>1505</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1506</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>1082</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>1500</v>
+        <v>16</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1355</v>
-[...11 lines deleted...]
-        <v>1507</v>
+        <v>1508</v>
+      </c>
+      <c r="D221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H221" s="5" t="s">
         <v>1508</v>
       </c>
-      <c r="I221" s="5" t="s">
-[...3 lines deleted...]
-        <v>412</v>
+      <c r="I221" s="5"/>
+      <c r="J221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1511</v>
-[...3 lines deleted...]
-      </c>
+        <v>1513</v>
+      </c>
+      <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>16</v>
+        <v>1363</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>1355</v>
+        <v>1318</v>
       </c>
       <c r="E222" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F222" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F222" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G222" s="5" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1517</v>
+        <v>412</v>
       </c>
       <c r="K222" s="5" t="s">
         <v>1518</v>
       </c>
       <c r="L222" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="M222" s="5" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>1521</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G223" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G223" s="5" t="s">
+        <v>1522</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="224">
-      <c r="A224" s="5" t="n">
-        <v>1928</v>
+      <c r="A224" s="5" t="s">
+        <v>1529</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1310</v>
+        <v>16</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1355</v>
-[...7 lines deleted...]
-        <v>1528</v>
+        <v>1363</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L225" s="6" t="s">
+        <v>1541</v>
+      </c>
+      <c r="M225" s="5" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="5" t="n">
         <v>1929</v>
       </c>
-      <c r="B225" s="5" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>1310</v>
+        <v>1543</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1129</v>
+        <v>1318</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>1363</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1134</v>
+        <v>1546</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>1555</v>
+        <v>1129</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>802</v>
+        <v>1146</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1556</v>
+        <v>1326</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
         <v>1557</v>
       </c>
       <c r="I228" s="5" t="s">
         <v>1558</v>
       </c>
       <c r="J228" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K228" s="5" t="s">
         <v>1559</v>
       </c>
-      <c r="K228" s="5" t="s">
+      <c r="L228" s="6" t="s">
         <v>1560</v>
       </c>
-      <c r="L228" s="6" t="s">
+      <c r="M228" s="5" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C229" s="5" t="s">
         <v>1563</v>
       </c>
-      <c r="B229" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="5" t="s">
+      <c r="D229" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="E229" s="5" t="s">
         <v>1564</v>
       </c>
-      <c r="D229" s="5" t="s">
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H229" s="5" t="s">
         <v>1565</v>
       </c>
-      <c r="E229" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H229" s="5" t="s">
+      <c r="I229" s="5" t="s">
         <v>1566</v>
       </c>
-      <c r="I229" s="5" t="s">
+      <c r="J229" s="5" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
       <c r="K229" s="5" t="s">
         <v>1568</v>
       </c>
       <c r="L229" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="M229" s="5" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>1571</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>16</v>
+        <v>1572</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1573</v>
+      </c>
+      <c r="E230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>1574</v>
+        <v>1546</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1585</v>
+        <v>1363</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1355</v>
+        <v>1593</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1610</v>
-[...1 lines deleted...]
-      <c r="I236" s="5"/>
+        <v>1612</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1613</v>
+      </c>
       <c r="J236" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1615</v>
-[...3 lines deleted...]
-      </c>
+        <v>1618</v>
+      </c>
+      <c r="I237" s="5"/>
       <c r="J237" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1564</v>
+        <v>16</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>1565</v>
-[...4 lines deleted...]
-        </is>
+        <v>1363</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1538</v>
+        <v>1582</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1129</v>
+        <v>1572</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>1573</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G239" s="5" t="s">
-        <v>1627</v>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1134</v>
+        <v>1546</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G240" s="5" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K241" s="5" t="s">
+        <v>1645</v>
+      </c>
+      <c r="L241" s="6" t="s">
+        <v>1646</v>
+      </c>
+      <c r="M241" s="5" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="5" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C242" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D241" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E241" s="5" t="s">
+      <c r="D242" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E242" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F241" s="5" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A242" s="5" t="n">
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>1582</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>1651</v>
+      </c>
+      <c r="L242" s="6" t="s">
+        <v>1652</v>
+      </c>
+      <c r="M242" s="5" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="5" t="n">
         <v>1936</v>
       </c>
-      <c r="B242" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D242" s="5" t="s">
+      <c r="B243" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D243" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E242" s="5" t="inlineStr">
-[...49 lines deleted...]
-        <v>17</v>
+      <c r="E243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H243" s="5" t="s">
-        <v>1651</v>
+      <c r="H243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1574</v>
+        <v>1546</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>1585</v>
+        <v>1363</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>1564</v>
+        <v>16</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>1565</v>
-[...4 lines deleted...]
-        </is>
+        <v>1593</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>1538</v>
+        <v>1582</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>1355</v>
+        <v>1573</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F247" s="5" t="s">
-        <v>1675</v>
+      <c r="F247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F248" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F248" s="5" t="s">
+        <v>1683</v>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>16</v>
+        <v>1573</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>1355</v>
-[...5 lines deleted...]
-        <v>1675</v>
+        <v>1363</v>
+      </c>
+      <c r="E249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>1574</v>
+        <v>1546</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>1129</v>
+        <v>16</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>1694</v>
+        <v>1363</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>1318</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>1683</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1697</v>
+        <v>1582</v>
       </c>
       <c r="K250" s="5" t="s">
         <v>1698</v>
       </c>
       <c r="L250" s="6" t="s">
         <v>1699</v>
       </c>
       <c r="M250" s="5" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>16</v>
+        <v>1129</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>711</v>
+        <v>1326</v>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H251" s="5" t="s">
+        <v>1703</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1538</v>
+        <v>1705</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>312</v>
+        <v>1318</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>1709</v>
+        <v>16</v>
+      </c>
+      <c r="E252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
         <v>1710</v>
       </c>
       <c r="I252" s="5" t="s">
         <v>1711</v>
       </c>
       <c r="J252" s="5" t="s">
         <v>1712</v>
       </c>
       <c r="K252" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="L252" s="6" t="s">
         <v>1714</v>
       </c>
       <c r="M252" s="5" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>1716</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>312</v>
+        <v>16</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>785</v>
+        <v>1717</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>1708</v>
-[...2 lines deleted...]
-        <v>1709</v>
+        <v>711</v>
+      </c>
+      <c r="F253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H253" s="5" t="s">
-        <v>1717</v>
+      <c r="H253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I253" s="5" t="s">
         <v>1718</v>
       </c>
       <c r="J253" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="K253" s="5" t="s">
         <v>1719</v>
       </c>
-      <c r="K253" s="5" t="s">
+      <c r="L253" s="6" t="s">
         <v>1720</v>
       </c>
-      <c r="L253" s="6" t="s">
+      <c r="M253" s="5" t="s">
         <v>1721</v>
-      </c>
-[...1 lines deleted...]
-        <v>1722</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E254" s="5" t="s">
         <v>1723</v>
       </c>
-      <c r="B254" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D254" s="5" t="s">
+      <c r="F254" s="5" t="s">
         <v>1724</v>
       </c>
-      <c r="E254" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F254" s="5" t="s">
+      <c r="G254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H254" s="5" t="s">
         <v>1725</v>
       </c>
-      <c r="G254" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H254" s="5" t="s">
+      <c r="I254" s="5" t="s">
         <v>1726</v>
       </c>
-      <c r="I254" s="5" t="s">
+      <c r="J254" s="5" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
       <c r="K254" s="5" t="s">
         <v>1728</v>
       </c>
       <c r="L254" s="6" t="s">
         <v>1729</v>
       </c>
       <c r="M254" s="5" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
         <v>1731</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>16</v>
+        <v>312</v>
       </c>
       <c r="D255" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F255" s="5" t="s">
         <v>1724</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
         <v>1732</v>
       </c>
-      <c r="I255" s="5"/>
+      <c r="I255" s="5" t="s">
+        <v>1733</v>
+      </c>
       <c r="J255" s="5" t="s">
-        <v>1574</v>
+        <v>1734</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1129</v>
+        <v>1572</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>1737</v>
-[...7 lines deleted...]
-        </is>
+        <v>1739</v>
+      </c>
+      <c r="E256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>1740</v>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>1740</v>
+        <v>1546</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>1749</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>1751</v>
+      </c>
+      <c r="K257" s="5" t="s">
+        <v>1752</v>
+      </c>
+      <c r="L257" s="6" t="s">
+        <v>1753</v>
+      </c>
+      <c r="M257" s="5" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="5" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C258" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D257" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E257" s="5" t="s">
+      <c r="D258" s="5" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E258" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F257" s="5" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      </c>
+        <v>1756</v>
+      </c>
+      <c r="I258" s="5"/>
       <c r="J258" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1754</v>
+        <v>1760</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>16</v>
+        <v>1129</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1355</v>
+        <v>1761</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>1755</v>
-[...2 lines deleted...]
-        <v>1725</v>
+        <v>1326</v>
+      </c>
+      <c r="F259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1756</v>
-[...1 lines deleted...]
-      <c r="I259" s="5"/>
+        <v>1762</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>1763</v>
+      </c>
       <c r="J259" s="5" t="s">
-        <v>1574</v>
+        <v>1764</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1758</v>
+        <v>1766</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1759</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1760</v>
+        <v>1768</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>1355</v>
+        <v>1593</v>
       </c>
       <c r="E260" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1761</v>
-[...3 lines deleted...]
-      </c>
+        <v>1769</v>
+      </c>
+      <c r="I260" s="5"/>
       <c r="J260" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1763</v>
+        <v>1770</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1765</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="261">
-      <c r="A261" s="5" t="s">
-        <v>1766</v>
+      <c r="A261" s="5" t="n">
+        <v>1940</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>16</v>
+        <v>1318</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>1355</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>1363</v>
+      </c>
+      <c r="E261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1310</v>
+        <v>1779</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1564</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>1780</v>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1774</v>
-[...1 lines deleted...]
-      <c r="I262" s="5"/>
+        <v>1781</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>1782</v>
+      </c>
       <c r="J262" s="5" t="s">
-        <v>1538</v>
+        <v>1783</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1776</v>
+        <v>1785</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1777</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1778</v>
+        <v>1787</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>1615</v>
+        <v>16</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1788</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>1740</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1779</v>
-[...3 lines deleted...]
-      </c>
+        <v>1789</v>
+      </c>
+      <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
-        <v>1538</v>
+        <v>1582</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1781</v>
+        <v>1790</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1782</v>
+        <v>1791</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>1355</v>
-[...4 lines deleted...]
-        </is>
+        <v>1363</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>1538</v>
+        <v>1582</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1788</v>
+        <v>1797</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1789</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1790</v>
+        <v>1799</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>388</v>
+        <v>1363</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1800</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>817</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1791</v>
+        <v>1801</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1792</v>
+        <v>1802</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1793</v>
+        <v>1582</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>312</v>
+        <v>1318</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>785</v>
+        <v>1363</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>1708</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>17</v>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1799</v>
-[...3 lines deleted...]
-      </c>
+        <v>1807</v>
+      </c>
+      <c r="I266" s="5"/>
       <c r="J266" s="5" t="s">
-        <v>1801</v>
+        <v>1546</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>312</v>
+        <v>1623</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>785</v>
+        <v>1363</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>1708</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>17</v>
+      </c>
+      <c r="F267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1808</v>
+        <v>1546</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1355</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>785</v>
+      </c>
+      <c r="E268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>1574</v>
+        <v>1820</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1815</v>
+        <v>1821</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1819</v>
-[...5 lines deleted...]
-        <v>1821</v>
+        <v>1363</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1819</v>
+        <v>388</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F270" s="5" t="s">
-        <v>1821</v>
+      <c r="F270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1828</v>
-[...1 lines deleted...]
-      <c r="I270" s="5"/>
+        <v>1831</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>1832</v>
+      </c>
       <c r="J270" s="5" t="s">
-        <v>1538</v>
+        <v>1833</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>205</v>
+        <v>312</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>1355</v>
+        <v>785</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>1833</v>
+        <v>1723</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>817</v>
+        <v>1838</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>785</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1708</v>
+        <v>1723</v>
       </c>
       <c r="F272" s="5" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1841</v>
-[...1 lines deleted...]
-      <c r="I272" s="5"/>
+        <v>1846</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>1847</v>
+      </c>
       <c r="J272" s="5" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>1847</v>
+        <v>1363</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F273" s="5" t="s">
-        <v>1848</v>
+        <v>817</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="I273" s="5"/>
+        <v>1853</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>1854</v>
+      </c>
       <c r="J273" s="5" t="s">
-        <v>1849</v>
+        <v>1582</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="274">
-      <c r="A274" s="5" t="n">
-        <v>1949</v>
+      <c r="A274" s="5" t="s">
+        <v>1858</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>1853</v>
+        <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>1854</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>1861</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>412</v>
-[...4 lines deleted...]
-        </is>
+        <v>1546</v>
+      </c>
+      <c r="K274" s="5" t="s">
+        <v>1864</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D275" s="5" t="s">
         <v>1859</v>
       </c>
-      <c r="B275" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E275" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F275" s="5" t="s">
         <v>1861</v>
       </c>
-      <c r="F275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1863</v>
-[...3 lines deleted...]
-      </c>
+        <v>1868</v>
+      </c>
+      <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
-        <v>1865</v>
+        <v>1546</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>1819</v>
+        <v>1363</v>
       </c>
       <c r="E276" s="5" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F276" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="F276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1538</v>
+        <v>1876</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>16</v>
+        <v>312</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>1819</v>
+        <v>785</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>17</v>
+        <v>1723</v>
       </c>
       <c r="F277" s="5" t="s">
-        <v>1877</v>
+        <v>1838</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1878</v>
-[...3 lines deleted...]
-      </c>
+        <v>1881</v>
+      </c>
+      <c r="I277" s="5"/>
       <c r="J277" s="5" t="s">
-        <v>1538</v>
+        <v>1882</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>312</v>
+        <v>16</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>785</v>
+        <v>1887</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>1884</v>
+        <v>17</v>
       </c>
       <c r="F278" s="5" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1886</v>
-[...3 lines deleted...]
-      </c>
+        <v>1593</v>
+      </c>
+      <c r="I278" s="5"/>
       <c r="J278" s="5" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="5" t="s">
-        <v>1892</v>
+      <c r="A279" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>14</v>
+        <v>1893</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>312</v>
-[...8 lines deleted...]
-        <v>1885</v>
+        <v>1894</v>
+      </c>
+      <c r="D279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1895</v>
-[...2 lines deleted...]
-        <v>1896</v>
+        <v>412</v>
+      </c>
+      <c r="K279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L279" s="6" t="s">
         <v>1897</v>
       </c>
       <c r="M279" s="5" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
         <v>1899</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1819</v>
+        <v>1900</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>817</v>
+        <v>1901</v>
       </c>
       <c r="F280" s="5" t="s">
-        <v>1877</v>
+        <v>1902</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="I280" s="5"/>
+        <v>1903</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>1904</v>
+      </c>
       <c r="J280" s="5" t="s">
-        <v>1538</v>
+        <v>1905</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1819</v>
+        <v>1859</v>
       </c>
       <c r="E281" s="5" t="s">
         <v>817</v>
       </c>
       <c r="F281" s="5" t="s">
-        <v>1877</v>
+        <v>1910</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="I281" s="5"/>
+        <v>1911</v>
+      </c>
+      <c r="I281" s="5" t="s">
+        <v>1912</v>
+      </c>
       <c r="J281" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1905</v>
+        <v>1914</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1906</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1907</v>
+        <v>1916</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>1819</v>
+        <v>1859</v>
       </c>
       <c r="E282" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>1877</v>
+        <v>1917</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1909</v>
+        <v>1919</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>16</v>
+        <v>312</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1355</v>
+        <v>785</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1924</v>
+      </c>
+      <c r="F283" s="5" t="s">
+        <v>1925</v>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1914</v>
+        <v>1926</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1574</v>
+        <v>1928</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1916</v>
+        <v>1929</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1917</v>
+        <v>1930</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1918</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1919</v>
+        <v>1932</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1920</v>
+        <v>312</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1310</v>
-[...9 lines deleted...]
-        </is>
+        <v>785</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>1925</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1921</v>
+        <v>1933</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1922</v>
+        <v>1934</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1538</v>
+        <v>1935</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1923</v>
+        <v>1936</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1924</v>
+        <v>1937</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1925</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1926</v>
+        <v>1939</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>1819</v>
+        <v>1859</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>1927</v>
+        <v>817</v>
       </c>
       <c r="F285" s="5" t="s">
-        <v>1877</v>
+        <v>1917</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H285" s="5" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I285" s="5"/>
       <c r="J285" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1932</v>
+        <v>1943</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>1859</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>1933</v>
-[...4 lines deleted...]
-        </is>
+        <v>817</v>
+      </c>
+      <c r="F286" s="5" t="s">
+        <v>1917</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1934</v>
-[...3 lines deleted...]
-      </c>
+        <v>1593</v>
+      </c>
+      <c r="I286" s="5"/>
       <c r="J286" s="5" t="s">
-        <v>1936</v>
+        <v>1546</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1938</v>
+        <v>1945</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1939</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1940</v>
+        <v>1947</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>1310</v>
+        <v>16</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1859</v>
+      </c>
+      <c r="E287" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1917</v>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1944</v>
+        <v>1951</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1945</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>204</v>
+        <v>1953</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-        </is>
+        <v>1363</v>
+      </c>
+      <c r="E288" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1948</v>
+        <v>1582</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1952</v>
+        <v>1959</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>220</v>
+        <v>1960</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>206</v>
+        <v>1318</v>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1953</v>
+        <v>1961</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1955</v>
+        <v>1546</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1956</v>
+        <v>1963</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1960</v>
+        <v>16</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>1565</v>
-[...9 lines deleted...]
-        </is>
+        <v>1859</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F290" s="5" t="s">
+        <v>1917</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H290" s="5" t="s">
-        <v>1961</v>
+      <c r="H290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1965</v>
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="5" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C291" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H291" s="5" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J291" s="5" t="s">
+        <v>1976</v>
+      </c>
+      <c r="K291" s="5" t="s">
+        <v>1977</v>
+      </c>
+      <c r="L291" s="6" t="s">
+        <v>1978</v>
+      </c>
+      <c r="M291" s="5" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="5" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H292" s="5" t="s">
+        <v>1981</v>
+      </c>
+      <c r="I292" s="5" t="s">
+        <v>1982</v>
+      </c>
+      <c r="J292" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="K292" s="5" t="s">
+        <v>1983</v>
+      </c>
+      <c r="L292" s="6" t="s">
+        <v>1984</v>
+      </c>
+      <c r="M292" s="5" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C293" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H293" s="5" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>1987</v>
+      </c>
+      <c r="J293" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="K293" s="5" t="s">
+        <v>1989</v>
+      </c>
+      <c r="L293" s="6" t="s">
+        <v>1990</v>
+      </c>
+      <c r="M293" s="5" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="5" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C294" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>1994</v>
+      </c>
+      <c r="J294" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K294" s="5" t="s">
+        <v>1996</v>
+      </c>
+      <c r="L294" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M294" s="5" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>2001</v>
+      </c>
+      <c r="I295" s="5" t="s">
+        <v>2002</v>
+      </c>
+      <c r="J295" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="K295" s="5" t="s">
+        <v>2003</v>
+      </c>
+      <c r="L295" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="M295" s="5" t="s">
+        <v>2005</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -25287,44 +25775,49 @@
     <hyperlink ref="M266" r:id="rId271"/>
     <hyperlink ref="M267" r:id="rId272"/>
     <hyperlink ref="M268" r:id="rId273"/>
     <hyperlink ref="M269" r:id="rId274"/>
     <hyperlink ref="M270" r:id="rId275"/>
     <hyperlink ref="M271" r:id="rId276"/>
     <hyperlink ref="M272" r:id="rId277"/>
     <hyperlink ref="M273" r:id="rId278"/>
     <hyperlink ref="M274" r:id="rId279"/>
     <hyperlink ref="M275" r:id="rId280"/>
     <hyperlink ref="M276" r:id="rId281"/>
     <hyperlink ref="M277" r:id="rId282"/>
     <hyperlink ref="M278" r:id="rId283"/>
     <hyperlink ref="M279" r:id="rId284"/>
     <hyperlink ref="M280" r:id="rId285"/>
     <hyperlink ref="M281" r:id="rId286"/>
     <hyperlink ref="M282" r:id="rId287"/>
     <hyperlink ref="M283" r:id="rId288"/>
     <hyperlink ref="M284" r:id="rId289"/>
     <hyperlink ref="M285" r:id="rId290"/>
     <hyperlink ref="M286" r:id="rId291"/>
     <hyperlink ref="M287" r:id="rId292"/>
     <hyperlink ref="M288" r:id="rId293"/>
     <hyperlink ref="M289" r:id="rId294"/>
     <hyperlink ref="M290" r:id="rId295"/>
+    <hyperlink ref="M291" r:id="rId296"/>
+    <hyperlink ref="M292" r:id="rId297"/>
+    <hyperlink ref="M293" r:id="rId298"/>
+    <hyperlink ref="M294" r:id="rId299"/>
+    <hyperlink ref="M295" r:id="rId300"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>