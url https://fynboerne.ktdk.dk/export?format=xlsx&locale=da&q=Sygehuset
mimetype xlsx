--- v0 (2026-08-13)
+++ v1 (2026-09-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="794" uniqueCount="514" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="553" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1266,51 +1266,51 @@
   </si>
   <si>
     <t>Ólafur Tubals</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/XYy1v1rg</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
@@ -1358,51 +1358,51 @@
 Mange Hilsner fra os alle til Jer alle sammen. Det var dejligt at se Bimse og Drengen her. 
 Din Far.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -1437,51 +1437,51 @@
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -1508,51 +1508,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -1567,131 +1567,195 @@
 Bakkevej 12
 Hareskov St.
 ” tirsd. ” 23-1-07.
 læst lørd. d. 17-9-05.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby
 [I brevet:]
 Nu ogsaa Jøderne i Czekkosl.! 18 marts 39
 hvor er det snart forfærdeligt
 og det arme Land. 
 Kæreste Dis!
 Endelig faar jeg fat paa Brevet til dig, saa meget har sinket mig, Bibbe været daarlig nogle Dage af Forkølelse og mine Sygehusture trætter og distraherer mig –
 Tak for dit Brev! Det var rigtig nok sødt af dig at skrive straks efter, du kom op. Hvor trist dog med al den Sygdom hos Jer; hvor saadan en alvorlig Mavesygdom dog maa have taget paa Axel, der er ikke saa mange Kræfter at tage af. Gid han dog nu maa være over det; da du skrev havde han endnu 38⁵, det er dog høj Feber. Og hvad for en Slags Mavesygdom kan det dog have været naar det smitter – du skrev, han havde smittet dig, er det ikke snarere to Virkninger af en og samme Aarsag? Siger Doktoren ikke noget om det? Alm. Mavedaarlighed smitter jo ikke. S.u. 
 Lad mig straks gaa i Gang med at fortælle dig om Dagen. Den blev en dejlig Oplevelse. Kl. 10½ ankom en stor Bil med Chr. Lugge og Elle; jeg blev læsset og vi gled. Min første Bemærkning var: Jeg synes I er noget blomsterløse”, der var neml. ikke saa meget som et Blad at se i Bilen; men de trøstede mig med, at hele Magasinet var fuldt. Vi havde saa en yndig Tur derned, Solskin med enkelte Haglbyger. Vi var i saa god Tid, at vi kunde tage op paa Heden Kirkegaard og se til det gamle Gravsted – havde jeg vidst det kunde jeg have haft Vintergækker med til Tante Minnis Grav, jeg havde en Krans med til Fars, den kunde jeg jo ikke dele; jeg havde ikke bundet den selv, vi havde nok Gækker og Krans men ingen Grønt og det er jo lige saa vigtigt. Vi tog lige til Erikshaab, hvor de jo ventede os til Middag Kl 12; ved ”Stenten” i Hestehaven stod Elle og Lugge af og gik gennem Skoven, L. har jo ikke set den i mange Aar. Jeg advarede dem mod Bækken, men de kom da paa en mystisk Maade over, der var jo meget Vand alle Vegne dernede. Flaget vajede paa Erikshaab, L. og Marie stod smilende og søde og Haven og Omgivelserne var så hægede som de paa nogen Maade kunde være
 2
 Der var varmt og henrivende. Så indløb Elle og L. og vi gik ind til en lille fin Middag; Suppe jævn m. Rosenkål, en dejlig Kalvesteg samt Jaffa Appelsiner, Rødvin. Laders holdt en nydelig Tale for Fars Minde – hvor har alle Mennesker dog holdt af Far. Vi var alle sammen saa glad [”glad” overstreget] glade og tilpasse og saa festligt stemte; Elle sagde, at hun tudede uafbrudt, hun faar det jo let ved saadanne Lejligheder. De var saa oplagt glade ved os. Efter Kaffe og Cigarer gik de en Tur i Haven, jeg blev inde og havde [”havde” overstreget] saa ud gennem Havestuedøren. Der er hugget en Del i Efteraaret, saa man overalt har de skønne Omgivelser ind paa Livet: Aaen, Engene, Markerne overfor der skraaner op ad Lyndelse Kirke, Egelund – du ser det hele for dig. Jeg havde en af Agrarens Støvler paa, saa jeg gik helt godt. Der var Plads i Dydenborgs store Bil til os alle, saa L. og M. kom med paa Kirkeg. Der laa din dejlige Krans og straalede foran Pladen - ja det ved du jo fra Billedet, Tak for det. Der var pænt, men det faldt os ikke ind, at der var gjort særlig rent til Dagen. (Saa pænt af den gode Sognefoged) Laders tog alle de grimme visne Mahognibuske el – ret. Pinde bort, han kunde brække dem af. Chr. havde Tulipaner med Knold med; dem plantede hun hele Vejen uden om Bænken - du forstaar i Kanten der. Elle havde bundet et Kors, Puf en henrivende lille Krans med Violbuketter, Lugge have flere Sammenplantninger i aflange Trækasser med alskens Foraarsblomster og saa min Krans, det hele var nydeligt – ja meget smukt; vi hentede en Rive et Sted og rev efter os – d.v.s. Laders; han besørgede med kyndig Haand alt det korporlige Arbejde. Chr. og Lugge havde Krokus med som de plantede paa Pallams Grav. Mens vi var der, skinnede Solen (efter en stærk Byge, som vi tilbragte i Bilen inden vi stod ud) saa smukt og varmt og Kirkelaugnet saa pragtfuldt ud 
 3
 med saa meget Vand, at det næsten var en Sø. Det hele var en vidunderlig Oplevelse. Jeg var saa glad ved, at Chr. og Lugge øjensynlig var saa glad ved Laders og Marie, de faldt saa godt sammen. 
 Der var dækket fint Kaffebord i Havestuen, da vi kom tilbage, men vi trak snarest efter Kaffen ind i Dagligstuen ved d. varme Kakkelovn.
 Ved 5 Tiden drog vi af til Kjertem. hvor vi fik dejlig Aftensmad hos Lases og en hyggelig Aften bagefter med megen Røg og Diskuteren Verdenssituation. Puf kørte mig hjem og saa var det forbi. En herlig Dag.
 Jeg tager hver anden Dag ud paa D [”D” overstreget] Sygehuset og faar diathemibehandl. (Lys paa Taaen). Det hjælper godt synes jeg, men er jo baade dyrt og besværligt for os; køres op og hentes v. Bilerne. Men naar det bare hjælper, kommer vi jo nok over det.
 Nu er Tiden omme, søde Dis, vil du nøjes med dette.
 God Bedring!! Kærlig Hilsener! Din Junge</t>
   </si>
   <si>
+    <t>1939-05-21</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde Sygehus</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ellen Fensbøl
+Ingrid Fensbøl
+Ina  Goldschmidt
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen var indlagt med en brækket fod.
+Astrid Warberg havde i årevis dårlig kontakt til datteren Ina.
+Janna Schou forhandlede produkter af glas.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8401</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt har stort set ingen kontakt med datteren Ina/Sjums Goldschmidt, og hun har ikke set sit barnebarn, som nu er to år. Ina siger om sig selv, at hun er ugæstfri. Man kan ikke påtvinge andre sin kærlighed. 
+Turen til Frederiksværk var dejlig. Datteren Ingrid kom hjem for at møde Astrid, og hele familien forkælede hende med vin, cigarer, konfekt og cykelture i den dejlige omegn og by.
+Det var også skønt at komme hjem til en overdådigt blomstrende have. Den bærer præg af, at gamle Albertsen har passet den så fint. 
+Fru Søren Madsen har givet Janna/Nus Schou en tur til Sverige, og Janna har her besøgt glasværker for at købe ind til sin virksomhed. 
+Astrid spørger, hvordan det går for Johanne/Junge Larsen at ligge på hospitalet. 
+Fyrst Myschetzsky er på besøg.
+Astrid har fået ordnet sine tænder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sGCn</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+[På kuvertens bagside:]
+Hareskov.
+[I brevet:]
+Hareskov, 21 Maj 1939.
+Kæreste lille Junge!
+Tak for begge dine Kort - det første lå her til mig, da jeg i Fredags kom hjem. Du spørger til Sjums - men jeg har slet ikke hørt fra hende siden min Fødselsdag, og hun skulde jo meddele mig, når hun skulde på Hospitalet, så jeg går ud fra, at det ikke er sket endnu; jeg har desværre så lidt Forbindelse med den lille Familie deroppe, den yngste lille Pige, som nu er to Aar, har jeg aldrig set. Sjums har aldrig bedt mig besøge dem - tvertimod siger hun rentud, at hun er meget ugæstfri, og så har man ikke Lyst til at komme; og hun skriver kun et Par Gange om Aaret. Men alt det har jeg opgivet at sørge over - man kan ikke påtvinge nogen sin Kærlighed, når den bestandig afvises. Selv Axel er begyndt at indse, at der ikke er noget at stille op. 
+Du kan ikke tænke dig, hvor jeg havde en yndig Tur i Fr. værk; det er de sødeste Mennesker, man kan tænke sig; Datteren Ingrid, kom uventet hjem Kr. Himmelf.dag, - bare for at være sammen med mig; det har jo en stor Charme at blive så feteret, de kappes alle om at forkæle mig, så de må jo synes om mig. Og Ellen Fensbøl forærede mig som sædvanlig hele Rejsen; hendes Mand købte to Gange en Flaske Vin, som vi så pumpede med om Aftenen til Konfekt, Bananer osv - foruden at han købte alle de Cigarer, jeg vilde ryge - - det var sandelig Slaraffenliv. Jeg skrev vist om Cykelturene? Egnen deroppe elsker jeg - det må da være en af Danmarks skønneste Byer - den gamle Kanal bag ved Hovedgaden, hvor Husene går lige ned til Vandet - de går fra Døren lige ned i en lille Både, som ligger fortøjet der! og på den anden Side af Kanalen en ældgammel Elmeallé - kæmpehøje Træer, hvor Drosler og Solsorter sang - vi gik der den sidste Aften - alt duftede yndigt efter den gode Regn, og i alle Haver blomstrede Frugttræerne. 
+Men dejligt var det også at komme hjem og se, hvilke Vidundere Regnen havde tryllet frem i vores egen Have - Axel og jeg gik strax en Tur derud -
+2/
+begge er vi lige interesserede og lige begejstrede for hver Busk, hver Blomst og hver Plante - alt står så overdådig dejligt i Aar du skulde have se et Bed med Tulipaner - de har formeret sig noget så enestående - og mange forskellige Farver, både enkelte og dobbelte; de står i en lang Rabat i Solkrogen, langs med Plankeværket til Gården. Pinseliljerne fra Sallinge er nu også i fuldt Flor (og dine Gækkeliljer var pragtfulde i Vinter!). I Dag er Æbletræerne næsten udsprungne, hvis de holder hvad de lover, bliver der god Høst - de er bugnende fulde af Blomster. Vore mange Guldregn og Syrener har Masser af Knopper - nu er der bestandig noget at se hen til. Overalt spores gamle Albertsens velsignelsesrige Gerninger - det er en mægtig Chance for en Have at have sådan en fast gammel Mand til at ordne alt til betimelig Tid Aaret rundt.
+Vi venter Nus hjem i Aften; jeg skrev vist, at Fru Søren Madsen ga' en Sverrigstur - vi fik et smukt Kort deroppe fra, de har købt en Masse Glas på forskellige Glasværker, og Direktørerne har givet overdådige Frokoster og Middage på dem - Søren Madsen er en stor Kunde, det kaster Glans over Nussets mere beskedne Bestillinger.
+Hvordan går Tiden for dig, lille Junge? har du noget at læse? kniber det at ligge så længe? har du ingen Smerter? Kan du nok tåle at skrive? Du skal nok få Appelsiner igen hen i Ugen, dejlig at de smager dig!
+Lige for lidt siden kom Fyrst Myschetzky (fra Rossia) for at besøge os; jeg sendte ham ud i Haven til Axel, så jeg kunde få skreven til dig - så kan han få Brevet med. Men nu må jeg ud og lave Aftensmad, mere næste Gang.
+Det går bedre med Tænderne, jeg var på Hjemrejsen oppe hos Tandlægen og fik dem filet igen, hun sagde, jeg skulde komme igen, hvis de atter generede. Sig Bibbe, at hendes Nasturtium fryder mig hver Dag - den blomstrer over alle Bredder og pryder min lille Stue.
+Tusinde varme Hilsner! også fra Axel - din Dis.</t>
+  </si>
+  <si>
     <t>1939-05-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hareskov</t>
   </si>
   <si>
     <t>Kerteminde
 Sygehuset</t>
   </si>
   <si>
-    <t>Ina  Goldschmidt
+    <t>- Albertsen
+Ina  Goldschmidt
 Adolph Hitler
 Bodil Ipsen
 Adolph Larsen
 Søren Madsen
 Axel  Müller
 Daniel Myschetzky
 Karen Pilegaard
 Janna Schou
 Marie Stuart
 Therp
 Laura Warberg
 Minna Warberg
 Mogens Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
 I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
 Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
 Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
 Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
 En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
 Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
-Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Gamle Albertsen, Ungkarlene, Syersken, Frk. Halle. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
 Ole kan muligvis være Ina Goldschmidts søn.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7h9M</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg Larsen
 Sygehuset i
 Kerteminde
 Fyen
 [Med blå kuglepen på kuvertens forside:]
 læst 12-2-2000.
 (Bibbe)
 [I brevet:]
 Dette er et fedt Fortællebrev!
 Hareskov, 25 Maj 1939.
-Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen- Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
 Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
 Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
 2/
 kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
 På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
 Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
-På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel rinede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
 [Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
 Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde Sygehus</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 - Hagen
 Adolph Hitler
 Hans Hviid
 Julius Hviid
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Erich Remarque
 Stephen Roberts
 Ellen  Sawyer
 Lars Swane
 Agnes Taaning
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Søster var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0563</t>
   </si>
   <si>
     <t>Der er mange steder i Danmark, som Johanne C. Larsen ønsker sig at se. Hun blev f.eks. misundelig, da hun hørte om Johannes Larsen og Brønsted-parrets tur til Møn. 
 Misundelse er noget grimt noget. Johanne mindes, da Martin/Manse blev ked af det, fordi Lasse Swane fik flere julegaver end han selv.
 Johanne har netop læst Stephen Roberts "Huset som Hitler byggede" og Remarques "Kammerater". Hans Hviid kommer med bøger til hende på hospitalet. 
 Det er svært at sove på ryggen og med benet spændt fast, men Johanne får sovepiller. Hun har haft feber, men har ikke mange smerter. Johanne får mange besøg. Laura/Bibbe har travlt hjemme. Drengene har gravet en brønd, så køerne kan få vand på marken og køkkenhaven kan blive vandet. 
 Johannes medpatient snakker konstant om sine sygdomme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/phXb</t>
   </si>
@@ -1700,51 +1764,51 @@
 Det er dejligt med dine Breve - Tak for det sidste, det hjemme fra, hvor du skriver om Haven. Sikken en dejlig Tur, du har haft, du har Held til at faa smaa smukke Provinsbyer at se jeg husker endnu din Beskrivelse af hvad Søren er det den hedder, den lille By [”By” indsat over linjen] hvor Søster er Apoteker? Er det Hals? Ja [”Ja” indsat over linjen] Den gad jeg nu se: Der var jo i det hele Taget et og andet, man gerne gad se – der iblandt en Bøgeskov i Udspring. Det er mange Aar siden, jeg saa det vidunderlige Syn, og mon jeg nogen Sinde mere faar det at se jeg behøver ikke at sige: ”skøn paa at du har den Lykke”, for det ved jeg, du gør, men tænk hvor mange, der har den og ikke ændser den. Du ved jeg plejer ellers at høre til de nøjsomme mon det er Alderen, der gør, at jeg har mere ondt ved det nu X For Expl, da jeg hørte, at Las, Else og Puf kørte til Møen og der mødtes med Magisterens og fejrede deres Fødselsdage – og lige i den skønne Løvsprings tid, ja tænk dig da mindedes jeg (og følte) da lille Manse en Juleaften med lidt Graad i Stemmen hviskede til mig, hvorfor er der saa meget paa Lasses Bord og saa lidt paa mit!?
 Men selvfølgelig naar man er kommen til Skels aar og Alder kan man da nok tage sig selv i Nakken og minde sig selv om at Misundelse vel nok er en af de meget foragtelige Egenskaber - - der giver mig en hel Del Spørgsmaal, jeg må hellere se at faa dem besvarede, Nej, Tiden falder mig aldrig lang, Hvis jeg ikke gider noget andet, har jeg jo den lille vidunderlige Fjord lige for og kan følge Smaatræerne og Buskenes Udspring her ude i Haven Det har jo været et pragtfuldt Foraar i Aar Jeg har haft ”Huset”, som Hitler byggede af den australske Historiker Roberts. Meget interessant og dette, at det er en Historiker, som har skrevet den forhøjer jo ens Tillid til at det er Sandheden man læser Efter Læsningen af den saa jeg med samme Foragt paa Nazisterne som før, men jeg tror med en dybere Foragt end før paa det tyske Folk. Hvor var den lang og tung at læse navnlig naar man laa paa Sygelejet, men hvor var den god at faa Forstand af. Samtidig læste jeg Remarques: ”Kammerater”. Hvor de dog belyste hinanden paa en morsom Maade. Hans Hviid – Dr. Hviid, Plejesøn, er mageløs til at komme og besøge mig, sørge for min Lekture han ejer en Masse Bøger – nej, det kniber ikke at ligge; jeg har en Luftkrans at ligge paa, men selvfølgelig lidt tvungent at have Benet liggende i den Tagrende, hvortil den er bunden fast; at sove paa Ryggen falder mig altid lidt svært men jeg faar Sovetabletter om Aftenen og kan faa det midt paa Natten igen hvis jeg vil. De er allesammen mageløs søde. Vor elskede Øverste Sygeplejerske, altsaa Chefen her har faaet sin Afsked paa graat Papir og rejser om 8 Dage - de vil ikke give hende Grunden Det er saa vidt jeg kan forstaa en Slags Sammensværgelse med Sladder og Skidt - - en Fremgangsmåde der er Kjerteminde værdig!!
 Om jeg har Smerter. Naa-aa- ikke saa meget mere, men al den første Tid var ikke saa rar og jeg havde en Del Feber, en Aften lige ved 39, men alt det er jo forbi nu Llige efter Pinsedagen skal Gibsen tages af Foden og hvad er saa skal ske eller hvor nær jeg saa er ved Hjemsendelsen aner jeg ikke – jeg modtager en utrolig Mængde Godhed fra alle Sider og af alle Slags, Masser af Mennesker kommer og besøger mig I Gaar havde nogle af mine Kjertemindevenner sørget for at køre gl. Frk. Hagen min mangeaarige gode gamle Ven herud til mig, hun vilde saa gerne hilse paa mig, jeg har jo ikke kunnet besøge hende længe paa Grund af daarlig Gaaelse. Det var et dejligt og rørende Besøg Og naturligvis havde hun som alle andre lidt med til mig. De mest trofaste er Elle og Fru Taaning, men ellers kan du ikke tænke dig alle dem, der kommer her, ogsaa vore Naboer fra Munkebo. 
 Hjemme staar det godt til Bibbe er jo saa trofast til at komme saa tit [”tit” indsat over linjen] det er muligt for hende men meget hviler jo paa hende gid hun maa kunde taale det hun er jo ikke rask endnu gid hun vilde gøre lidt mere for at blive det – Drengene virker jo som sædvanlig for fulde Sejl; jeg hører om nye Virksomhedet; nu har de gravet en Brønd ude ved de to Folde; der er Masser af Vand mægtige Brøndrør er lagt ned, og danner Brøndens Sider, en brugt Pumpe købt, saa nu kan der pumpes Vand op til Køerne om Somren i Stedet for at føre dem den lange Vej hjem til Gaarden Og de har faaet det ordnet saadan, at de kan vande helt oppe i Køkkenhaven – dels Gummislange og dels Jærnrør det betyder altid gode Grønsager De er nu knagende driftige, de Drenge. - - - 
 Jeg har gode Patientkammerater her, en gl. Bondekone fra Drigstrup hun har megen Lune og er ikke dum, dog er det trættende altfor mange Gange at skulle høre [”høre” indsat over linjen] om hele hendes Sygdoms Forløb, Maven Bækkenforteelser o. lign: Jeg har forbudt dem at berøre disse Yndlingsemner, naar vi spiser. Den anden er en ung Pige af Gaardejerstand, sød, naturlig forstandig og i godt Humør. Saa ikke mere, spørg hvis du vil vide mere. 
 Et Væld af Hilsner til Jer fra din Junge
 [Skrevet på hovedet øverst på s. 8:]
 Jo, jeg har lidt ondt ved at ligge og skrive, dette var en Bedrift
 [Indsat øverst s. 2:]
 X nej det er vist bare Sygelejet, der gør det.</t>
   </si>
   <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
   </si>
   <si>
     <t>Det er godt, at Johanne/Junge Larsen og familien har fået en god læge. 
 Frits Branner har det sidste halve år lidt af træthed, og derefter blev han uklar og holdt op med at tale samt gjorde mærkelige ting. Han blev indlagt og fik chokbehandlinger med insulin, hvilket hjalp meget. Lægerne taler om sløvsind, men de har ikke stillet en egentlig diagnose. Louise Brønsted tror, at Frits var overanstrengt efter sin eksamen, og at han desuden havde levet usundt og været i depression.
 Fint, at Erik/Tinge Warberg Larsen bliver taget alvorligt af lægen.
 Johannes/Magisteren Brønsted er rask igen, og han er meget optaget af udenrigssituationen. 
 Det er Alhed/Lomme Brønsteds 36-års fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen
@@ -1760,51 +1824,51 @@
 Blegdamsvej
 19 Jan. 1940
 Kæreste Junge. Tak for Dit lange Brev. det var en glædelig Overraskelse, jeg skulde netop til at skrive og takke baade for Julebrevet og det efter Jul, men det maa jo saa bare været til Elle. Ellers vil jeg ikke sige, der var saa meget glædeligt i Dit Brev, men godt da at det lader til, at I allesammen kan tage det med Humør, og saa, at I har faaet en flink og nærboende Læge; det kunde jo tænkes, at naar I lærer ham lidt nærmere at kende, han ogsaaa kunde fatte lidt Interesse for Dig og Dine Skavanker uden at gaa Dr. Fly i Bedene, 2 er dog altid bedre end en. At Dr. Fly er glad ved Knæet er jo ogsaa meget godt, selvom jeg jo nok forstaar, at Du ikke helt deler hans Glæde. Lad os nu haabe, at Kultraadslys er det, der skal til. 
 Med Hensyn til Fritz, saa synes jeg, jeg kan berolige Dig en Del. Forløbet er saadan: i det sidste halve Aar har han lidt mere og mere af Træthed og svigtende Arbejdskraft: han har selv været klar over det og faaet sit Arbejde paa Landbohøjskolen og andetsteds betydelig reduceret. Alligevel slog Kræfterne ikke til. Han blev behandlet af Dr. Rise, som er rar og samvittighedsfuld, men meget lidt dygtig. De mener, han (Lægen) har gjort Fortræd, dels ved ikke at presse tilstrækkelig paa ved at faa ham indlagt il Undersøgelse meget tidligere, dels ved at give ham noget stærkt stimulerende Medicin. Til sidst var han Fritz [”Fritz” indsat over linjen] saa langt nede, at han f. Ex. overhovedet ikke talte mere hjemme, og de sidste Dage, før de omsider fik lagt ham lagt ned, var han tildels uklar og sagde og gjorde flere mærkelige Ting. Det kom frem baade paa Landbohøjskolen og hjemme, 16. Dec. kom han paa Rigshospitalet hos Helweg, efter et Par Dage paa Hillerød Sygehus, laa i Sengen et Par Dage, kom saa op og gik omkring derinde, ogsaa lidt ud. Lige efter Nytaar begyndte Insulinbehandlingerne (Chokbehandlingerne). Lige siden han kom paa Hospitalet har han været fuldstændig klar og lignet sig selv i alle Maader, saa vidt jeg kan se; han har taget paa i Vægt og er kommet til at se meget raskere ud. Der er ikke det fjerneste unormale i hans Væren og Tale. Jeg har haft Lejlighed til at tale med en af Lægerne (ikke Helweg) og ud fra ham og ogsaa fra anden Side, at der ikke er stillet nogen Diagnose (de bruger Chokbehandlingen for alt mellem Himmel og Jord). De hælder nærmest til Sløvsind, men det bygger de paa hans Væsen, de syntes, han gik saa sløvt omkring, men jeg, som har besøgt ham en hel Del, tør garantere for, at han ikke er sløv (han har jo altid et lidt paafaldende Væsen), men noget træt virker han stadig – de Behandlinger er temmelig ubehagelige, man bliver helt borte i en tung tung Døs og er svær at faa vækket igen – de hælder Sukkeropløsning ind gennem Næsen for at vække dem [”for at vække dem” indsat over Linien] og han bliver overhovedet ikke helt vaagen hele Dagen. Det maa vel være den sætter Hjernen ud af Funktion, der hjælper. Han føler det, ikke at kunne blive vaagen som en stor Ubehagelighed, dog det vænner han sig [”sig” indsat over linien] maaske til. Forøvrigt befandt han sig godt derinde, før Behandlingen begyndte, og er nok lige meget afholdt af Sygeplejerskerne. Tutte og Vilhelm ser da ogsaa meget lysere paa det. Vilhelm navnlig efter sit Besøg herinde i Søndags. Bodild (Branner) var da ogsaa med, og begge syntes, han havde det saa godt, Bodild sagde, hun ikke havde set ham se [”se” indsat oven over linien] saa rask ud i lange Tider. – Jeg ser nu saadan paa det, at han har gaaet og gemt paa en Overanstrengelse fra sin Examenslæsning som tog meget paa ham, Examensfeber havde han ogsaa i høj Grad: den er saa brudt ud i Foraaret og sammen med det usunde Liv, den voldsomme Tobaksrygning, de stimulerende Piller og et Par Ærgelser, han havde, gjort Ende paa hans Kræfter, og givet ham en stærk Depression. At en saadan midlertidig kan berøve en Dømmekraften kender man da Masse af Eksempler paa. Chokket [ulæseligt] ogsaa Depression. Selvom det skulde være Sløvsind, er der jo gode Muligheder for Helbredelse ogsaa for den, Helweg sagde, at ialfald var de kommen i god Tid. Ja, nu ved jeg jo ikke, om alt dette lyder saa beroligende, som det sk[tegning]ulde (det var Mag., der sendte en Hilsen, men hvis Du selv havde set ham og talt med ham vilde Du mene som jeg, saa rolig er han og altid parat til at smile af en Spøg. 
 Det er dejligt med den grundige Læge, det maa han da være, naar han allerede paa dette Tidspunkt sørger for, at Tinge kommer til Undersøgelse, og ikke ”wait and see”. Og hvis I kan faa en hyggelig Omgang paa samme Tid, saa saa meget desbedre. Det er jo som i gamle Dage, at Lægen er Ven af Familien. Vi fik ogsaa en dejlig Læge, nu da Mag. var syg, han har det rigtig udmærket for Tiden og har en glimrende Appetit. Han er meget optaget af hele Udenrigssituationen; jeg maa sige, jeg synes at efter man saa hvordan det udviklede sig i Finland, begyndte der at komme lidt Lys ind i Tllværelsen igen, der er altsaa andet i Tilværelsen end Tyranniet (og Fejgheden), der kan gøre sig gældende, her sker dog virkelig noget, man kan have fuld og glad Sympati for. Jeg tror fuldt og fast, at hvis Finland var gaaet ind paa Russernes Forlangender, havde de ikke ladet sig nøje med det, og selv om det havde varet lidt længere maaske, var vi alle blevet knust. Maaske vi bliver det alligevel, men vi har dog Ret, at Kolossen rimeligvis virkelig har Lerfødder. Og nu kan vel dog alle se, at Hr. Stalin er en lige saa egoistisk og samvittighedsløs Tyran som de værste, og at den russiske ”Kommunisme” en stor Bluff (hvad den sikkert ikke har været fra Begyndelsen). Forresten morer jeg mig saadan for Tiden ved at læse i en hel Bunke engelske Tidsskrifter, vi har faaet til Gennemsyn, fordi vi vil holde et. Et af dem ”The round table” har en Serie glimrende Artikler, el. ret. Smaa Afhandlinger, klare og rolige, uden Fanatisme; de er et Aar gamle, og ikke paa eet Punkt er deres Synspunkter blevet benægtede af de senere Udviklinger. Hvor er det velgørende at læse i denne Løgnens og Bluffets Tidsalder. – 
 Ja Tak, vi har det allesammen god; det er Lommes Fødselsdag idag (36); hun og hendes Familie kommer her i Morgen og om [”om” indsat over linien] Aftenen holder vi et lille Chokoladeselskab for hende med de andre Børn. Børnebørnene vokser og trives; da [overstreget ord] Hans var her sidst og skulde hjem erklærede han, at han ”vilde blive hjemme hos Far og Muk”, det var vi jo meget smigrede over.
 Naa ja, lille Junge, saa god Bedring med al Jeres! 1000 Hilsner til Jer alle
 fra Mag. og Lugge</t>
   </si>
   <si>
     <t>1940-12-18</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Aksel Andersen
 Thora Cohn
 Martin Kold
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 Arnold Nielsen
 Emanuel Nielsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Elena og Johan Larsens fjerde barn hed Johannes Larsen.
 "Den nye Møller" hed Aksel Lund Andersen. Hans kones navn var Marie Andersen, og de havde sønnen Fritz, som var tre år, da familien flyttede til Kerteminde (Mette Ladegaard Thøgersen: Svanemøllen i Kerteminde. Møllehistorie i ord og billeder. Østfyns Museer 2022. S. 97). 
 Maler Møllers hus lå og ligger for foden af Møllebakken i Kerteminde og hedder Pedersminde. 
 Det vides ikke, hvem Carla og Gamle Anders var. 
 En faglært arbejder tjente i 1940 omkring 42 kr. dagligt.</t>
   </si>
   <si>
     <t>Andreas Larsen gratulerer med barnet.
 Man sidder i Kerteminde i påklædningsrummet for at spare varme.
 Andreas tapper hjemmebrygget vin.
 Der er ansat en ny møller ved Svanemøllen. Emanuel Nielsen var gået helt i stå. Den laver byggryn.
 Johannes Larsen har købt Maler Møllers gamle hus for at leje boligen og garagen ud.
 Johannes Larsen er kommet på finansloven, og han har solgt en akvarel. 
 Andreas Larsen sender tegning og mål hvad angår konstruktion af en skydepram.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q3Do</t>
   </si>
@@ -1973,66 +2037,218 @@
 Kæreste lille Dis.
 Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
 2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
 Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
 Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
 Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
 3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
 Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
 4
 paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
 Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
 Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
 Tusinde Hilsner søde Dis til dig og dine fra din Junge 
 [Skrevet langs venstre margen s. 6:]
 Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
 [Skrevet langs venstre margen s. 5:]
 Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
 [Skrevet på hovedet øverst s. 5:]
 x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
 [Skrevet langs venstre margen s. 4:]
 haft en Del med hende at gøre i de senere Aar, Bibbe meget.
 [Skrevet på hovedet øverst s. 1:]
 Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
   </si>
   <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
+[I brevet:]
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
+  </si>
+  <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
     <t>1942-11-19</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eric Struckmann
 Fritz Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Kunstforeningen i København er Kunstforeningen på Gammel Strand. 
 Officiantsgruppen var en gruppe af befalingsmænd i det danske militær i perioden 1922-1951. I 1922 blev sergenter og oversergenter underofficerer af reserven; de måtte, hvis de ville fastansættes, lade sig uddanne til officianter. Der var fire grader: officiant, overofficiant, stabsofficant, korpsofficiant. Officianter m.v. var ikke officerer, men en gruppe befalingsmænd, ligestillet med officerer. De var specialt uddannet i f.eks. gymnastik, skydning, ridning m.v. (Lex.dk og Wikipedia marts 2024).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for penge og fotografier.
 Han maler akvareller til en udstilling i Svendborg Amts Kunstforening og til en anden i Kunstforeningen, København (sammen med Fritz Syberg og Peter Hansen). Struckmann vil arrangere en retrospektiv udstilling, som skal fylde hele Den Fri.
 En officiant er flyttet ind på Møllebakken, og en soldat har lejet et gavlværelse samme sted.
 Larsen sender den følgende måned døde fugle samt bøger til Christa og hendes datter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0vZ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertsens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg. 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
@@ -2094,138 +2310,294 @@
 3-1-03.
 3-1-02. [Linjen overstreget]
 18-4-2001.
 18-6-2000
 BWP. 
 [Skrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Torsdag d. 26_nde_ Nov. 1942.
 Kæreste Dis!
 Nu er vor lille søde Tante Else død. Nina ringede til mig i Aftes og var jo forfærdelig bedrøvet. Tante Else var bleven syg i Søndags Aftes og havde Opkastninger; hvordan Mandag og Tirsdag var gaaet, kunde jeg ikke faa fat paa, men saa vidt jeg forstod, var hun sovet stille hen i Gaar Eftm (Onsdag) Kl 4 1/2 [”Kl 4 1/2” indsat over linien] De havde siddet hos hende i et Par Timer, fordi de ikke kunde forstaa, at hun var død. Jeg spurgte, om de var helt alene - ja, det var de. Sygeplejersken havde været der og hjulpet dem, men var nu gaaet. Hvor har det været svært for dem at være der helt alene i det store mørke Hus med deres store Sorg. Hvor alting bliver anderledes for dem nu, da deres Mor er borte – Centrum i deres Tilværelse. Men for Tante Else selv er det jo kun lykkeligt; hun led saa meget og havde kun Smerte og Ubehag ud af Livet, som det efterhaanden var blevet. 
 Hvor forunderligt – naar man tænker paa hendes høje Alder- 83½ Aar – og paa det svage Legeme, der ikke havde været i Orden i de sidste 13-14 Aar, at hendes Aand var lige saa klar som altid og at hendes Forstand ikke var svækket det allermindste. Der var ikke noget med ” ja, jeg husker ikke [”ikke” indsat over linien] saa godt mere” el. den Slags, som jeg da kender saa godt, skønt jeg ikke er fyldt 70 endnu Hun havde Rede paa alt, huskede alt og fulgte med i alt, fuldstændig ungt og levende. Tante Else var efter min Mening et helt Unikum paa det aandelige Omraade. - Det er for mig en god Tanke, at hun har faaet Fred. Gud være lovet, at jeg ikke tror, hun nu skal bryde videre med Vandringen og ændre Tilværelsen, hvor maa det være rædselsfuldt at tro det. Men paa en Maade lever hun jo videre - i vores Erindring, som holdt af hende og i det lysende Forbillede, hun har skabt for os, Godhed dør jo ikke saadan ud, Paavirkningen har været der, stærkest hos de to. Tante Else har altid staaet for mig som Idealet af Godhed og Renhed. Jeg husker, at jeg en Gang, da vi var ganske unge, sagde det til Elle og Elle svarede: nej, Mor! – Og hendes Godhed føltes i vide Kredse, jeg har en Gang i en Rutebil ml. Kjerteminde og Odense hørt to sidde og tale om hendes Godhed og Hjælpsomhed.
 Jeg har lige ringet til Titte, hun var ganske rolig. Paa min Forespørgsel sagde hun, at de havde næsten ikke sovet i Nat, Nina vist slet ikke. De averterer ikke før efter Begravelsen, der bliver i meget stor Stilhed; som Nina sagde i Aftes, det er altfor besværligt for Folk at komme og for dem en Umulighed at have stor Spisning; de har næsten ingen Petroleum; Titte mente, at Begr. blev Mandag, men de havde endnu ikke talt med Præsten om det. – Jeg har skrevet til Dedde og til Christine, som jeg bad om at ringe til Lugge og bede hende ringe til Tutte. 
 Hvor er jeg lykkelig over at vi overvandt alle Hindringer i Sommer og tog derned, jeg kunde forstaa at hun havde været saa glad ved det. Og godt, at vi har passet hende med Breve: vi nyder dem, sagde lille Tante Else i Sommer; nu da jeg ser i min Fortegnelse over mine afsendte Breve, ser jeg, at jeg ikke har skrevet siden d. 29 Oktober og jeg var paa Springet til at skrive igen, å hvor trist at jeg ikke fik det gjort. Men samme Dag som jeg sidst 
 2
 sendte Brev til dig, fik jeg Brev fra Bibbe, at hun laa syg, og jeg har saa skrevet næsten hver Dag til hende og ret lange Breve, saa blev det til Tante Else opsat. Hvor det dog tit gaar sådan. Bibbe havde gaaet i en Uge og stridt med Feber, arbejdet som sædvanlig og ikke sagt til. Først da hun havde 39.6 kom hun i Seng, blev nogle Dage efter rigtig indlagt paa Sygehuset med Gulsot. Hun bliver mere og mere gul; hendes Plasma-Farve er 26 og det normale er 7-8. saa der venter hende nok et langt Sengeleje, hvad hun paastaar, hun er glad over; hun befinder sig vel nu, faar en Masse Blomster (Bibbe er jo afholdt, hvor hun kommer) læser en Masse gode Bøger, hun kan faa hvad hun vil; der er en udmærket Bibliotekar, som hun forleden havde en meget langt litterær Samtale med. Hun har f. Tiden 5-6 Bøger om Rusland. 
 Det er rigtignok kedeligt, lille Dis, at du er syg, men godt for den gode Hjælp, saa kan du da ligge med roligere Samvittighed, hvilket jo betyder uendeligt, naar man skal ligge syg; jeg havde netop tænkt paa, at I havde nu alle været raske i lang Tid; men det var da ikke saa sært, du blev syg, naar du skulde høre Radiomusik en hel Aften – Gud Fader bevares, jeg faar Koldsved bare ved Tanken – oven i Købet uden rigtig Varme og saa i saadan en moderne Stue, som altid virker saa kold; det er ikke grimt, men virker saa fattigt, nøgternt og – køligt.
 Jeg har nok slet ikke faaet dig sagt Tak, for dit lange Brev; du skrev ikke, om du var kommen af med Feberen – forhaab. er du det nu. - - Vi har forsøgt en Gang med Sække for Vinduerne, men Blæsten ville ikke tillade det, de klaprede altid. Vi ved endnu ikke, om vi faar Bøde. ”De” havde staaet en Tid og kigget gen. en Revne i Porten og set Lyset. Saa det var for sent at Manse slukkede, da han hørte Porten; nu har vi faaet rigtige ”Træk og Slip” Gardiner af mørkegrønt Papir. 
 Til Lykke med Gaasen; 20 Kr. er fantastisk billigt. 30 Kr. regner vi for Prisen. Og vi maa jo huske paa det eventuelle Fedt, som sparer det dyre Smør.
 Jeg kan ikke mere, desuden snart Posttid, jeg har skrevet saa meget i Formiddag og er for øvrigt saa oprevet af at tænke paa Glorup. Tilgiv. Du har da faaet Æblerne? Nej, nu faar jeg da ikke dårligt Knæ jeg har jo Pigehjælp nu og behøver ikke at løfte paa Kasser eller bære – blot lægge dem ned. 
 Tusinde Hilsner – ogsaa til Nus og Axel
 fra din Junge
 God Bedring, lille Dis.</t>
   </si>
   <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1943-08-12</t>
   </si>
   <si>
     <t>Tage la Cour
 Johanne Christine Larsen
 Marie Larsen
 Finn Salomonsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Det er ærgerligt med de træer, der er gået ud. 
 Larsen maler på bestillingsopgaver. Han har haft besøg af Tage la Cour og Finn Salomonsen. 
 Johanne ligger på hospitalet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LDJ8</t>
   </si>
   <si>
     <t>Kjerteminde 12 Aug 1943.
 Kære Lysse
 Tak for Dit Brev. Det er rart at høre at I har det godt, men trist med alle de Træer der er gaaet ud, det er for øvrigt ligesaa hos os, men det har jeg vist før berettet. Jeg har malet nogle Bestillinger siden jeg kom hjem fra Knuthenborg og skal nu til at gaa i Gang med mit 
 [Resten af siden mangler]
 Vi havde forleden Besøg af Finn Salomonsen, som kom fra Svendbg sammen med Tage la Cour, som han havde besøgt. Marie der skulde have holdt Ferie her er paa Lindøgaard i Anledning af at Junge ligger paa Sygehuset. Vi venter Uglen og Lasse en af Dagene. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
     <t>21/10 - 43.
 Kære lille Lysse!
 Det er skammeligt af mig, at jeg ikke allerede i Sommer takkede dig for det, så umådelig værdifulde Brev, jeg fik mens jeg var i Kjerteminde, med Afskrift af Puttes! Jeg rejste dog ud på min Sommerferie med den bestemte Hensigt at jeg netop fra Kjertem. vilde skrive dig et langt Sommerferiebrev, men som det altid går mig - når jeg ikke har Antydning af noget at arbejde med (som jeg skal, altså) så falder der over mig en altomfattende og uovervindelig Dovenskab! Så det blev jo ikke til noget, trods det Incitament, som dit Brev dog var! Så kom jeg hjem fra Sommerferien og kom ind på Hovedet i Lotteritravlheden, efter hvilken jeg gav mig til at summe mig - desværre lidt for længe, for da jeg endelig var parat til at skrive, så var der af højere Magter sat en Stopper for det - og sådan er det så gået. Jeg har forstået, at det var din Idé med Telegrammet til Putte - det var forfærdelig sødt af dig at tænke på det, Lysse! og det førte jo med sig, at min lange Trængselstid fik Ende; det var en drøj Omgang, de ca. 8 Måneder da jeg gik og ingenting vidste. Jeg har nu igen i September hørt fra Grethe, at alt er vel derovre. Forleden - 15/10 - fik jeg såmæn to Røde Kors Breve fra Amerika, et fra E. og et fra en ung Frue af hendes og mine Venner dér; det ene var skrevet sendt ["sendt" indsat over linjen] d 8/10 - 42 det andet 19/10 - 42 - hun ønsker mig glædelig (forrige) Jul! Det er jo ikke meget værdifuldt som Korrespondance betragtet!
 Jeg havde ikke troet, at jeg kunde komme ud i denne Sommerferie, da jeg ikke havde nogen Penge; det var Dedes 60 Års Fødselsdag i Juli, og vi var jo bedt til Fest, så det var kedeligt nok, men skulde jeg rejse, måtte jeg desuden have Vikar for ca. 50 Kr. så det var udelukket. Så sendte Dede mig 40 Kr. til Rejsepenge - og skønt det jo hverken var helt eller halvt nok, så syntes jeg dog, at jeg måtte gøre en Udvej, når han så gærne vilde have mig med og var så generous, og så lånte jeg 60 Kr. på lang Afbetaling og drog afsted i underskønt Sommerferievejr. Vi havde nogle dejlige og hyggelige Dage hos Dede, - Lugge, Elle og jeg - og gjorde nogle Ture med Toget ud i de dejlige Egne. Så tog jeg til Kjerteminde, hvor jeg var i 14 Dage. Der var jo en Skygge over det, med Johannes Sygdom, men hun var endnu, mens jeg var der, skønt lidende og svag ikke egentlig ængstelig syg, det blev hun først senere, og der var jo en lang Tid, hvor vi helt havde opgivet nogensinde mere at se hende - I har vel hørt om det fra Kjerteminde? hvordan hun lå i dyb Søvn eller Bevidstløshed i Uger - og så den 29. Sept. den Dag, da hun fyldte 70, vågnede op til Livet igen. Elle havde ikke tænkt at tage derud den Dag, men Bibbe ringede at Johanne havde spurgt efter hende - og da hun kom derud, lå Johanne og røg en Cigar!! Den første Tid var hun meget uklar, men det klarer mere og mere, og det ser nu ud, som om hun kan blive sig selv igen. - De sidste 5 Dage jeg var der, var så skønne, at det var meget svært at rive sig løs - stille Sommervarme over alt det modne og frodige, der er nu ingen Stedet, hvor man kan sådan blive fyldt med Sommersalighed som dér - ikke mig, da! 
 Så var jeg et Par Dage hos min Ungdomsveninde i Odense, Elly Svarrer f. Eilskov. Hun er selv nøgtern og meget afholdende og nøjsom men hun ved, at jeg er Epikuræer og retter sig derefter! Ægte Kaffe på Sengen og efter Middag, ægte The, Rødvin til Middag, store Cigarer og - Calorie om Aftenen på Bænken ude i Haven, hvor vi sad til Kl. 11 hver Aften og sludrede om vores fælles Ungdom. Hendes rare Mand lå på Sygehuset for noget ikke så slemt, så vi var alene sammen. De er rige og har et yderst komfortabelt Hus. Ferien sluttede jeg på Faldengård, hvor den rare Holger var omtrent ligeså skrubbet og utålelig som altid - man kunde tæske ham men har en Del tilovers for ham alligevel.
 Bes og Arne har købt et lille Hus i Virum og skal flytte derud 1 Nov. jeg tror det er meget formålstjenligt at Be kommer fra Lugge og prøver at stå på sine egne Ben og selv tage Ansvar for Barnet, som er i Trivsel og flink og rolig. -
 Puf var en hel Dag ["hel" indsat over linjen] - da Las, Else og jeg var i Odense - på Tur med alle tre Børn i Båden på Fjorden; de havde Telt med og alle mulige Grejer til at lave Mad, og det var en meget stor Dag for dem alle fire; de kom hjem Kl 10 om Aftenen, aldeles matte og søvnige men yderst tilfredse. Jeppe havde lært at ro Båden så pænt, og næste Tir. - min sidste - udbad han sig at ro mig en Tur, det blev Lavvande, så Båden ikke kunde komme ind, men vi løste Spørgsmålet ved at jeg vadede et Par Mil ud i Bugten og besteg Båden dér. Jeppe var stolt; han er en fortryllende lille Dreng, - den af de tre, som står mit Hjærte nærmest.
 Bimse har forhåbentlig engang - for længe siden - fået et Brev fra mig, efter at hun havde sendt mig de søde Billeder af Børnene, som jeg lige har siddet og set på - men jeg mangler jo Peter! 
 Så må I have det godt! Mange kærlige Hilsener til jer alle fra
 Meme.
 Birgit og Ebbe er i Sverige for Tiden - men det ved I vel.</t>
   </si>
   <si>
     <t>1943-11-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Holger Thor Nielsen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem professor Christensen var. 
 "Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
 Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
 Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
 Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
 Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
@@ -2328,51 +2700,51 @@
 [Håndskrevet i brevet:]
 Kæreste lille Dis!
 Tak for dit lange gode Brev, som jeg selvfølgelig blev meget glad ved – jeg haaber, du fik en Hilsen fra mig gen. Axel, hvem jeg sendte Fødselsdagsbrev til . Er det 15de eller 16de? Jeg nævner det, fordi man jo ikke helt stoler paa Trafikforb.
 Jeg har nu lagt dit Brev foran mig og skal besvare dine Spørgsmaal. Grethe og Tinge havde længe været enige om at de maatte sammen, men hendes Mand, som ellers tit har sjoflet hende slemt og holdt til andet Steds gjorde Kunster; men en skønne Dag skrev Grethe, at nu var det i Orden og nu kom de, det var sidst i Okt. og de kom midt i Nov. Tinge er lyksalig. Han har paataget sig begge Drengenes Forsørgelse (de er 13 og 6 Aar) han lever jo altid mere i Fantasien end i Realiteten. Men det gaar vel. Han arbejder her hver anden Uger [”r” i slutningen af ordet overstreget] paa egen Kost, men passer jo ved Siden af sine Dyr hjemme. – Lejefolkene flyttede, de havde faaet det at vide i god Tid. Nej gift er de ikke, men har da indrettet sig med Ægtesenge ved Siden af hinanden med et stort Sengetæppe over, hvilket forekommer mig at se allermest intimt ud!! Naturligvis skal de giftes saa snart Papirer kan ordnes. Elle skæver lidt ilde ved Arrangementet (ingen andre nævner det) hun sagde ”Jamen Junge, hun kan da ikke gaa lige fra den ene Mand til den anden”. Det synes vi andre nu godt hun kan og skænker det ikke en Tanke, men vi har jo heller ingen Burgøjser-bekendte. Jeg holder ogsaa umaadelig meget af Grethe, hun er et yndigt Menneske. De har faaet det saa smukt dernede, Grethe førte mange Ting med sig af alle mulige Ting Slags [”Slags” indsat over linjen] og Bibbe har givet ham af sit Bohave fra da hun var Musiklærerinde i Kjertem. De har ogsaa mange Malerier og saa alle de smukke Sager [”Sager” indsat over linjen], som Tinge fik af alle jer til sit Bryllup, bl.a. Malerier af Uglen og Lasse. 
 Saa var der Spørgsmaalene om mit Helbred og der har jeg desværre ikke gode Efterretninger denne Gang. Du spørger til Stokkene – jo, her inde i Stuerne bruger jeg dem ikke saa meget nu, men gaar aldrig ud uden dem; jeg har gaaet flere Smaature, naar Vejret var godt, men ikke i den allersidste Tid. Blæren er fuldstændig i Orden, takket være Pyeloli Tabletter, 2 tre Gange om Dagen, faas i Haandkøb. Det generer mig ikke Spor at gaa om i Haven, der er aldrig Træk og jeg bliver aldrig kold af det; sidde paa en Spand kan jeg ikke (Knæ) bære det paa Møddingen vil jeg nødig, lade andre gøre det endnu nødigere. Og saa varer det ikke mere saa længe for mig som før; min Fordøjelse har oppet sig saa udmærket lige siden jeg var syg. 
 2 Du skal ikke tage din Saltbalje saa højtidelig, det gaar nok. Er der ikke en Skinke, som skal i Røg? Hvis det er en mindre Gris er 5 el. 6 Uger i Salt nok, som elv [”som” overstreget ”elv” skrevet over linjen] om der ikke er megen Lage, ligger det vel pakket i Salt? Jeg kender dem, der aldrig forlanger af sin S.balje at den skal gaa i Lage, kun har det hele pakket i Salt; andre gnider Stykkerne med Salt, pakker dem tæt sammen og laver saa en Lage (stærk nok til at kunne bære et Æg oppe) som de saa hælder kold over lige efter Slagtningen. De forskellige Stykkers Anvendelse, kan du jo næsten se dig ud af; er der lidt tykke Spækstykker kan de jo gaa i Røg sammen med Skinken; de knap saa tykke – men helt fede – bruger jeg til stegt Flæsk og steger dem lidt haardt for at faa mest mulig Fedt til at smøre paa Mad og spare paa Smør. Stykkerne med magert i bruger du vel til Ærter, Hvidkaalssuppe og Grønkaalssuppe? Jeg regner med en 3 Dage i Blød, skifte Vandet hver Dag. Mon disse Par Oplysninger kan hjælpe dig, hvis ikke saa spørg bare igen. Tænk, at Musene netop skulde gnave i det eneste, der kunde tage Skade. Vi kæmper og kæmper med Mus; her paa Egnen har der været fuldstændig oversvømmet af dem; desværre er alle vore Katte døde af Kattesyge; hvad skal det blive til, hvis alle Katte dør og Mus lever. Andres Katte dør ogsaa i denne Tid. 
 Det er sandt: hvis der er noget magert imellem Flæsket – altsaa magre Stykker, kan du jo lægge dem i Blød, d.v.s. skaaret i Skiver, mindst 2 Døgn, snarere 3 og hakke det til Frikadeller; hvis du blander kogte Gulerødder og kogte Kartofler imellem skal der ikke meget Kød til for at faa en Ret. Ligeledes er der jo ”Karbonadeflæsk”, hvis der er Stykker med lige meget fedt og magert. Det skæres i tynde Skiver (som om du skærer Spegeskinke) og lægges i Vand – altsaa Skiverne – i c. 2 Timer; render saa af paa et Dørslag, men skal ikke tørres med et Stykke, dyppes i Hvede_mel og steges i meget hedt Fedt, saa hedt at det straks brunes og kan vendes, helst kun et Par Min. Stuvede Kartofler eller Grøntsager – ikke anden Sauce end hvis der er en Smule Fedt paa Panden
 Nej, det var ikke saa slemt at komme af med Bibbe; Glæden over at Forholdene igen tillod hende at komme tilbage og virke, overstraalede alt andet, og endnu bedre blev det, da hendes Breve fortalte om hendes store Glæde over at komme derop igen; nu kommer hun af med sin elskede Veninde Ellen Grethe Secher, en Købmandsdatter fra Aarhus; hun rejser derfra nu til Febr. skal ud nogle Maaneder at lære lidt Husholdning og skal saa – jeg tænker mig til Maj – giftes med Manse. Hun var her sidst i Nov. – kom, saa, vandt – og Manse var forleden i Aarhus; jeg ved ikke rigtig om de taler om det endnu 
 3 saa du skal ikke skrive Lykønskning til ham. Ja, der er møje nyt aa spørre.
 Nu maa jeg nok til Slut aflevere Beretning om min sidste Sygdom – som ingenlunde er morsom; jeg har mange Gange i den senere Tid ligget vaagen i flere Timer af lidt Smerter i Maven, eller ret. Hjærtekulen, men da Afføringen var saa normal og god har jeg slet ikke ændset det, men da jeg i Søndags Aftes kom i Seng, skal jeg love for at jeg ændsede det; jeg laa i _meget stærk Pine fra 10 Aft. – 6 Morgen, fløj af og til ud af Sengen og herop i Stuen, kunde ikke være til. Tabletter hjalp kun saa lidt. Jeg blundede lidt paa Morgenstunden og laa hele Mandag og stod lidt op i Gaar Eft. Men først i Nat sov jeg rigtig lige ud i en Køre fra 11 Aft. – 8 ½ Morgen. Tror du ikke, det er en Galdehistorie? Det er ikke skærende eller stikkende Smerter (som alm. Mavepine) snarere som om noget presser paa øverst oppe i Maven – Mellemgulvet – og naar det er slemt gør det ondt i Ryggen ogsaa. Jeg tør næsten ikke spise, lidt Grød, Te Mælk og lidt tørt Franskbr. 
 Du spørger vel hvad Doktoren siger, men jeg har ikke haft Doktor. Jeg har betalt Medicin 64 Kr., Sygehuset har sendt Regn. paa 245 Kr og Dr. Fly (for et Aar) 166 Kr. Sogneraadet gør Vrøvl og synes ikke at ville betale mere, saa der sidder jeg nydeligt i det. Jeg har i Dag indgivet Andragenet til Sogneraadet om at blive ved med at betale det. Hvis jeg var i Sygekassen skulde det jo dog betales derfra, og jeg synes ikke der kan forlanges at en uformuende Aldersrentenyder skal betale den Slags selv. Du forstaar, jeg sender nødig Bud efter Læge nu, men gaar det ikke over, bliver jeg jo nødt til det. Tag at beskrive mig Karakteren af dine Galdesmerter. Dette er ikke sjovt – slet ikke, jeg er mægtig ked af det, har ellers følt mig saa stærk i den senere Tid, og saa kommer dette og slaar mig ned igen.
 Elle har jeg ikke set siden før Jul, hun har været saa forkølet længe, men var nok kommen i Søndags, hvis det ikke havde været saadan et Hundevejr. Vi har talt et Par Gg. sm. i Telefonen. Nina fra Glorup spørger saa tit til ”Stisen” naar hun ringer om Søndagen. 
 Nu haaber jeg at høre lidt snart fra dig dette Kæmpebrev har da fortjent det.
 Hils Axel og Nus saa meget, dejligt at hendes Aar har været saa fint.
 Tusind Hilsner søde Dis fra din Junge
 Onsdag 25-1-1944
 [Indsat øverst s. 6, på hovedet:]
 Har du hørt om Marie Balslevs store og frygtelige Oplevelse Ugedagen før Juleaften, ellers skal du faa den i næste Brev. 
 [Indsat øverst s. 1, på hovedet:]
 Næste Dag paa Sengen. Jeg maatte have Bud eft. Dr. Fly nu til Form. Det er Galdeblærebetændelse, jeg skal ligge c. 3 Dage og maa forøvrigt ikke røre fede Ting – Smør, Fedt, Fløde – men ellers spise alt andet, f. Eks meget Sukker. Er det det, du fejler? Der er en meget øm [fortsætter ned langs venstre margen] Hævelse i højre Side af Maven, lige under Ribbenene</t>
   </si>
   <si>
     <t>1944-03-27</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Christa Knuth
 Elisabeth Knuth
 Grethe Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ane Talbot
 Karen -, tjenestepige på Møllebakken
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen lavede flere udgivelser med Den Lille Mis, både med træsnit og akvareller.
 Fyens Discontokasse havde adresse på Flakhaven i Odense.
 Det vides ikke hvem fru Hansen og Fru Kristensen var.
 Thora Cohn omtales i dette brev som "Søster".</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8, lb 11.</t>
   </si>
@@ -2413,53 +2785,50 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Lokalhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 5, 2002/61, A8, lb11.</t>
   </si>
   <si>
     <t>Tak for gaverne til Elses og Andreas fødselsdag. Der er blevet sat franske døre for verandaen. Det er svært at finde en ny pige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OGBC</t>
   </si>
   <si>
     <t>Kerteminde d. 8/5 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Fødselsdagsbreve og Gaver, jeg er meget glad Tallerkenerne, vi mangler saa haardt nogle i den Størrelse, men desværre fik jeg til Jul en Skotaske, og det er jo ikke just noget, man kan bruge 2 af, men du maa endelig ikke have Besvær med at sende mig noget andet, Rie, det er saa svært at finde noget at forære væk i disse Tider.
 Mandag d. 15/5 1944
 Ja, saa kom dette altsaa alligevel ligesaa sent afsted, som mine Breve plejer at gøre, saa nu kan jeg ogsaa takke for Pufs Gaver, han er meget glad for Glasset, og de lækre Godter faar jeg ogsaa Lov at smage. Vi havde begge gode, fredelige Fødselsdage med Cykleture med Børnene og Middag om Aftenen, fra Odense kom de først om Søndagen. I sidste Uge har vi haft et farligt Jag med at blive færdig med Hovedrengøringen, Tandlægebesøg for hele Familien, Odenserejse og med at faa Las rigget til til Knuthenborgrejse, derfor Brevets Forsinkelse. Las rejste imorges Kl 6 ¼ med Bil til Nyborg og bliver hentet i Nykøbing, saa kan det gøres paa en Dag, han regner med at være hjemme igen til Pinse, til den Tid kommer ogsaa Mor, Far og Kæreste ned i Sommerlejligheden, saa nu skal vi til at bringe den i Orden. Haven har vi helt godt Rede paa nu, vi har haft en flink Mand til Hjælp men desværre er det jo nu en Hundekulde igen, vi har lige fyret op i Kaminen, vi var ellers holdt op. Graagaasen, begge Graaænder og ihvertfald een Høne ruger, saa det er meget spændende at se Resultaterne. Tante Junge er kommet hjem nu og i Pufs Fødselsdagsbrev skriver hun, at det gaar lidt fremad og de er meget glade for Centralkomfuret, hvis bare de havde noget at putte i det, den nye Pige omtaler hun ikke. Bibbe har vi begge haft Brev fra. Eksamen er vistnok gaaet godt, ihvertfald er hun da glad for at den er overstaaet og saavidt jeg har forstaaet har hun det lidt nemmere nu, hun er vel ogsaa træt endnu efter sin sidste Sygdom, men de behandler hende aabenbart godt deroppe. Herfra er ikke noget særligt Nyt, vi har faaet franske Døre for Verandaen, saa den er helt lukket, det har været dejligt i disse kølige Solskinsdage, Solen varmer jo meget i saadan et Glasbur og det vil lune meget til Vinter og skaane Stuen og Bøgerne for Støv og Snavs. Nu har jeg en sidste Annoncekampagne igang for at for at skaffe Piger og hvis det mislykkes, giver jeg op, saa maa vi klare os uden, naar Grete rejser til Juli, og jeg maa trøste mig med, at der er mange, som er værre stillet med smaa Børn og Folkehold, som skal bespises.
 Jeg skal hilse jer mange Gange fra Børnene, de har ikke rigtig Tid til at skrive selv nu, de er ude hele Dagen og har faaet god Kulør, Puf skriver selv og jeg sender Tusind kærlige Hilsner til jer begge fra Else.
 [Øverst på siden:] Hilsen til Lasse og Ursula.
 Rie! Jeg lader [ulæseligt ord] ligge til Sommer, hvis jeg ikke faar anden Besked.</t>
   </si>
   <si>
     <t>1944-07-07</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lindøgaard</t>
   </si>
   <si>
     <t>Martin Henrik  Balslev
 Nicoline Balslev
 Vilhelm Balslev
 Alfred Fly
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Astrid Warberg-Goldschmidt
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
 Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
 Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
 Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen kunne se på Laura/Bi Warberg Petersens brev, at hun har det godt. Det ville være fint, hvis Laura kunne lære noget om røntgen mm. 
@@ -2526,117 +2895,117 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CkUx</t>
   </si>
   <si>
     <t>Afs:
 Brygger Andreas Larsen
 Kerteminde Kerteminde 12/12 - 44.
 Kære Lysse.
 Vi er nok kommet for sent med vor julepost iår, og så bliver det endda et trist brev dette. Eric Bøtterne blev syg forleden og efter 3 dages forløb døde han på Odense sygehus, vistnok av årebetændelse, sidste torsdag. Imorgen skal vi til hans begravelse i Odense. Du kan forstå det har gjort et dybt indtryk på os; vi vidste ikke at han var syg og fik det at vide av Grethl, hans kone, den morgen han var død.
 - Ja, nu er det blevet den 19. og Far har jo imellemtiden skrevet til Jer om forskelligt i sit Julebrev. Idag har vi slagtet, d.v.s. vi får en slagtet gris fra Lindøgaard, og parterer den her. Jeg har gennem Omkel Klaks fået noget træ, så vi nu kan begynde at bygge en udvidelse av bryggeriet. De er begyndt at køre materialer til; nu bliver det spændende om det bliver tøvejr, som nu, efter Nytår, så murerne kan begynde at støbe. 
 Jeg synes ikke det bliver til noget med at skrive, så jeg vil hellere slutte nu med at ønske Jer alle en glædelig Jul og et godt Nytår.
 Mange hilsner til Jer alle fra Else ogf Puf.</t>
   </si>
   <si>
     <t>1944-12-15</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Skibet Karla Jørgensen af Kerteminde, bygget 1929 af eg sank 15. dec. 1944 i Kerteminde Havn efter eksplosion. Der blev afholdt søforklaring i Kerteminde d. 21. dec. 1944. Kl. ca. 000 blev besætningen, der opholdt sig i lukafet, beordret i land af revolverbevæbnede mænd. Kl. ca. 130 hørtes en voldsom eksplosion fra K.J., der hurtigt sank. Skibet er senere blevet hævet. 
 Karla Marie af Kerteminde, bygget 1885 af eg og fyr. Sunket efter eksplosion d. 15. dec. 1944 i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 44. Kl. ca. 330 hørtes en voldsom eksplosion fra K.M., der laa langs kajen uden besætning om bord. Skibet sank i løbet af kort tid og blev senere hævet. 
 Solglimt af Kerteminde, bygget 1930 af bøg og eg sank 15. dec. 1944 efter eksplosion i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 1944. Kl. ca. 100 hørtes en voldsom eksplosion fra Solglimt, der laa ved kajen uden besætning om bord. Skibet sank i løbet af kort tid og er senere blevet hævet.
 Ministeriet antog, at alle tre forlis skyldtes sabotage.
 (Dansk Søulykke-Statistik, 1944, Ministeriet for Handel, Industri og Søfart, maj 1944). 
 Det har ikke været muligt at finde materiale om den sunkne galease eller om de bombede fiskebiler. 
 En kvase er et ikke-fiskende skib med en dam til transport af levende fisk. Man transporterede ål, torsk, fladfisk og hummere på den måde (Wikipedia april 2024).</t>
   </si>
   <si>
     <t>Eric Bøttern er død af en blodprop. Den unge enke sidder tilbage med en stor forretning og to børn. Larsen har været til bisættelse og sørgekomsammen. 
 Samme nat hørte Johannes Larsen eksplosioner. Fiskebilerne og kvaserne i havnen er blevet bombet.
 Larsen skal til en sammenkomst med Fiilsø-jægerne. Det tyske hovedkvarter har givet ham afslag på at beholde sine skydevåben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Dh15</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 15 Dec. 1944.
 Kære Grevinde!
 Det var en Skandale at jeg glemte d. 14. Men jeg har nu slet ikke tænkt paa Datoer i den sidste Tid. Vor Nabo den unge Købmand Bøttern døde forleden. Vi anede ikke at han var syg, jeg havde talt med ham et Par Dage før. Han havde haft ondt i Armen et Par Dage, blev kørt til Odense Sygehus om Aftnen Kl. 10 og Kl. 2 var han død af en Blodprop. Nu sidder hans Enke alene med 2 Børn og en stor Forretning uden andre Paarørende end en Søster til Manden der kom over fra Kjøbenhavn. Vi var til Bisættelse i Odense i Gaar, i Bil i saa tæt Taage at vi ikke kunde se længere end til Enden af Køleren og var flere Gange ved at ramle sammen med modgaaende Lastbiler. Da Du ringede op sad jeg i Sørgehuset efter Middagen med Vin og Taler og Taarer, ved Kaffen og der blev snakket saa jeg ikke kunde høre ret meget af hvad Du sagde, og jeg kunde jo heller ikke godt sige noget. Da vi ved Tolvtiden var hjemme og i Seng, begyndte Bomberne at brage, jeg hørte 5 inden jeg faldt i Søvn, der var 8 i alt. Og til Morgen hører vi at alle Fiskebilerne er sprængt, og Kvaserne i Havnen sænket. Der strandede ogsaa i Aftes en Galease syd for Havnen. Jeg skal til en Sammenkomst med Fiilsø Jægerne i Kværndrup og rejser Kl. 10,35 og kommer hjem i Morgen. I Gaar fik jeg et Brev ufrankeret med 40 Øre Strafporto. Det var fra det tyske Hovedkvarter og meddelte at min Ansøgning om at beholde mine Skydevaaben ikke kunde bevilges og at de skulde afleveres straks. Det gaar godt med Hunden og bliver mere og mere glad ved den. Nu faar Du ikke mere da jeg maa skrive et Par Ord til Lysse, vi har glemt at faa Julebrev af Sted i rette Tid, saa det naar ikke der op inden Jul. Mange Hilsner
 Din hengivne
 Johannes Larsen. 
 [Skrevet på hovedet øverst side 2:]
 P.S. under alt dette har vi vadet rundt i Kalk og Papir mellem Smede Elektrikere Tømrere og Murere, men nu har vi faaet Varme i Rørene og kan se Ende paa det. JL.</t>
   </si>
   <si>
     <t>1944-12-21</t>
   </si>
   <si>
     <t>Gonny Egeberg Jørgensen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Håndværkerne er færdige, så nu har man varme på Møllebakken.
 Der skal indkvarteres fem tyske soldater fra Østfronten, og Larsen frygter, at de er syge og har lus. Skolepedellen skal bo i værkstedet, fordi tyskerne har taget skolen. 
 Larsen er bagud med sit arbejde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xWVO</t>
   </si>
   <si>
     <t>Kjerteminde 21 Decbr. 1944.
 Kære Grevinde!
 Hvis Du ikke faar dette til Jul, kommer det af, at jeg har ligget i Sengen siden i Søndags af Forkølelse og først er staaet op nu til Middag. Glædelig Jul og godt Nytaar! Vi er nu kommen i Orden igen og det er behageligt med Varmen, saa længe vi kan faa noget at fyre med. Mindre behageligt er det at vi i Aftes fik Meddelelse om at vi skal have 5 Tyskere i Indkvartering og kan vente dem naarsomhelst. Det skal være nogle, der kommer fra Østfronten saa de er formodentlig baade lusede og pestbefængte. I forvejen havde vi lovet at huse Skolepedellen, dersom Tyskerne tog Skolen, saa nu skal jeg have ham boende i Værkstedet mens Tyskerne beboer Sidehuset. Der, altsaa i Værkstedet, har der ikke været fremkommeligt i længere Tid paa Grund af Haandværkerne og nu har jeg jo ligget nogle Dage saa jeg er kommen langt tilbage med mit Arbejde. Vil Du hilse alle paa Knuthenborg ogsaa fra Else og Puf. 
 Mange Hilsner til Dig selv fra
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>
@@ -2720,51 +3089,51 @@
 I Morgen har vi saa Mors Fødselsdag! Hvor havde det været dejlig om Forholdene havde flasket sig, saa vi kunde have været sammen paa denne Dag, men det vilde Skæbnen altsaa ikke. 
 Gid du havde været med paa Fars Dag og haft de samme gode Minder om den, som jeg har, det var saadan en usædvanlig dejlig Dag, som jeg af og til tager frem og tænker paa. Du ved, vi var jo paa Erikshaab hos de to go’e, og de havde gjort det saa festligt for os. Men selv om vi ikke kan være sammen og mødes ved Mors Gravsted med Blomster og Udsmykning, saa kan vi dog mødes i Tanker og Breve. Du var nu Mors Hjærtebarn, hendes lille Putte, hvor var Mor dog øm over dig, og hvor dit Vel laa hende paa Sinde. Jeg har for ikke saa forfærdelig længe siden haft fat i din lille smukke Sang til Mor, som vi sang for 20 Aar siden – det smukkeste du nogen Sinde har skrevet – men desværre er den gaaet til Bunds blandt mine Papirer igen, jeg husker aldrig nøjagtig, hvor de forskellige Sager ligger, jeg har saa mange store gule Konvolutter med saadanne Sager, men noget af den husker jeg da – om Dagen der ”lyser spæd og klar og spejder imod Vaaren” og saa: ”For hvad du er og hvad du var, vi aldrig nok dig takket har, som vi saa gerne vilde”. Hvor er det smukt og hvor det Sandhed. Vi fik aldrig Mor takket for alt det, hun var for os. Lad os haabe, at hun har følt det. 
 Vi fik alligevel drukket Axels Skaal. Som jeg vist skrev havde vi Frk Petersen (Kjert. Sygehus) til Middag den Dag. Samtidig kom Bibbe paa Cycle fra sin Vaagepost paa Sygehuset. Jeg havde det hele pænt og festligt. De fik Haresteg, ikke henkogt, men en frisk, der havde hængt fra før Jagten gik ud og var glimrende. Rødkaal, Ribsgélé og Tilbehør, derefter Engelsk brændt Crême, en Fromage, som er Bibbes Yndlingsdessert og som vi ogsaa fik Juleaften. 
 Dertil fik vi Æblemost. Jeg havde sat Rødvinsglas paa Bordet, og da Manse gjorde Vrøvl over det, da vi ellers altid drikker den af Vandglas, sagde jeg, at det skulde være saadan, for vi skulde drikke Axels Skaal, og det kunde vi dog ikke med Vandglas. 
 Mens jeg husker det – jeg glemte det i Axels Brev – mon I dog ikke kunde skaffe mig lidt Shagtobak; jeg vil saa gerne have lidt at blande mellem vort eget Bryg, der har den kedelige Egenskab, at man ikke kan holde Ild i den. Jeg kan jo sende en Femmer i et Brev med Frimærker for at faa Summen nøjagtig og du kan, hvis Axel altsaa kan og vil skaffe det, sende mig en Pakke i et Brev af og til. Jeg vilde være meget glad, om det kunde lade sig gøre, for vi har jo ikke Tændstikker i Overflod. 
 Jeg har fortalt Bibbe om Janna, at den lille har indtaget en lidt upraktisk Stilling, hun siger, at naar hun kommer paa Hospital, kan de sagtens klare det, saa hun blev ikke videre rystet over det. De er jo saa dygtige nu om Dage; det var anderledes katastrofalt tidligere, især da paa Landet med en alm. Jordemoder. Gid du vilde lade være med at ængste dig for det, for det behøves vist ikke. Værre er det jo med Sjums, men mon hun dog ikke kan sende Jer bare et Brevkort med en Hilsen, bare hun dog tænker paa det, det kan der jo aldrig ske noget ved og saa ved I da at hun er all right.
 Jo, søde Dis det er rigtigt hvad du skriver om at undlade Takkebreve, men M. har nu i Sinde at skrive til dig, han kan bare saa daarligt skrive til dig, han er saa mærkværdig ringe til det; jeg vil ikke sige noget om det, for saa har det ingen Værdi, men han blev aldeles betaget over Bogen. 
 - - Lige nu kom Bibbe fra Munkebo med Brev fra dig, som jeg nu altsaa har læst og takker saa meget for. saa mange Oplevelser du dog altid al [”al” overstreget] har at berette om, det kan jeg sandelig ikke hamle op med, men vi har jo Bibbe, som er saa rask og glad for Tiden, det er jo Oplevelse nok for os. Manse er ogsaa i saa godt Humør for Tiden, saa vi har det saa dejligt – og Agr. all right.
 Jeg skrev til Marie i Gaar og skal nok skrive til den gode gl. Charlotte. Aa, at Bodild skal til at dø, saa faar man ikke hende at se mere. Hun var elskelig imod mig, da jeg 1917 laa paa Diakonissen; Hvor er det smerteligt, men mange af os har jo naaet ”Støvets Aar”.
 [Skrevet langs venstre kant på s. 4:]
 Tak for Opskriften, den skal jeg sandelig prøve
 [Skrevet langs venstre kan på s. 1:]
 Ischias kommer af Fugtighed ikke af Blæst. Mon Søstrene kender til Astma og hvordan den skal have det. 
 [Skrevet på hovedet nederst på s. 1:]
 Det er ikke Huset, der giver dig Astma, men Husets Beliggenhed, men selvf. er det umuligt at bygge for Tiden
 [Skrevet langs højre kant på s. 1:]
 Til Lykke med Biddet! Gid det blev af! 
 [Skrevet på hovedet øverst på s. 1:]
 Mon der saa er saa stort mere at skrive om, der snakkes om mig – jeg mener omkring mig. – Tør du dog nok tage ud, lille Dis, naar Lægen har forbudt det. Jeg tror aldrig Jørgen fik vor Lykønskn. til hans Bryllup, jeg havde Julekort fra ham, men han nævnede det ikke. Men hvad, det gør det for Resten heller ikke noget. Hils Axel saa meget og tusind Hilsner til dig selv fra din Junge.</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
@@ -2968,51 +3337,51 @@
 Næste Dag. Mere blev det ikke til i Gaar og i Dag begynder det ikke allerbedst. Jeg bliver først kaldt paa, naar Stuen her er ren og navnlig varm og i Dag opvarmedes det først Kl. 10! I Gaar kom Posten inden Middag (ellers mel. 2-3) så du ser, det hele er lidt ubestemt. Sagen er, at om Aftenen – sent – er her jo Ro nok, men da er jeg meget for træt til at skrive Brev. 
 Senere Manse elsker at sidde herinde og snakke med mig om alle sine Fremtidsplaner – Køb af mere Jord til Gaarden o.s.v. Hvor er det henrivende for ”en Moder” at mærke, at der intet sker uden at hun er med i Forhandlingerne. Jeg er jo ogsaa en Del inde i alt, hvad angaar Landbrug, saa jeg endog af og til kan være af en anden Mening end ham og ikke altid bare naa og ja. Nu mærkede han at i Dag vilde jeg helst være fri; der kom et lille: nå, du vil ikke snakke – og gled saa ud til sit Virke. Tinge kunde det ikke saa let falde ind at snakke, naar der overhovedet er nogetsomhelst, der kan udsættes. Han er den store solide Arbejdskraft. I Aftes sad han her og slob e ["o" overstreget og ”e” i ordet indsat over linjen, så ordet biver "sleb"] det store Træ-Sav, og i Dag er han gaaet i Gang med at fælde Mirabel-Hækken; den er bleven for gammel og skal falde; saa gror den op fra neden og giver os igen Mirabeller. Bøgelysthuset skal også ned; Manse så lidt ængstelig til mig, da min Glæde ved de Bøge er velkendt, men ogsaa de gror jo op igen; jeg gør af Princip aldrig Indvendinger mod den Slags Bestemmelser, for at de ikke skal føle os gamle som Klods om Benet. Nu er det dem, der råder og de skal staa frit. Vi har haft Aar nok til at raade i. – Bibbe er desværre ikke særlig rask for Tiden, det arme Barn, naar mon hun dog kan rette sig helt igen. Hun bager derude paa fuld Kraft til Manden og Konen, som kommer til Aftenkaffe i Morgen Aften. Vi lever i en hel Feber af Spænding! Og saa er alt det jo kun Smaating, naar man tænker paa Verdens-Situationen. Den begynder sande-
 4 lig at blive spændende. Hvor Englænderne dog kan og hvor Hr. M. faar Klø. Nu ser han vist klart, at han skulde have holdt sig paa Afstand af Hitler. Det kunde jo se ud som om han i Fredstid har haft megen Sans for Italiens indre Udvikling – materielt selvfølgelig kun; paa Sicilien f. Eks. er der nok gjort utrolig meget for at vinde nyt Land; mægtige Arealer var i Færd med at opdyrkes der og give Brød til mange Munde; men hans Krigs-Tilbøjeligheder ødelægger jo alt. – Manse hører næsten al Presse fra England, kender Tiderne og stiller ved Radioen. Det gør I vel ogsaa, i hvert Fald kan man jo høre norsk, svensk og dansk Presse fra London fra 7½ - 8. Hvor maa den abes. Kajser [”e” indsat over linjen, så der står ”Kejser”] være glad, nu er han langt inde i sit Land igen. Det ser galt ud i Morgen; de arme! de faar rigtig nok Knytnæverne at føle; men Turen kommer jo ogsaa til os en Gang, hvis de nuværende Tilstande skal vare; - - Kender du ”Familien Thibault”? Der er jo Masser af Bind; jeg er kommen til det Bind, som har til Undertitel: ”Somren 1914”. Det er meget interessant; han fremfører i en Samtale sin Mening, om de dybere Aarsager til Verdenskrigen; det er en fransk Socialist som taler og han er blottet for Patriotisme (saadan da) og skifter Sol og Vind lige mellem Landene og han lægger egentlig ingen Ekstra-Skyld paa Tyskland, men giver Rusland og Frankrig deres rigelige Del af Ansvaret. Erobringen af Marokko vejer tungt på deres Skyldner-Side. Og naar man skal være retfærdig var det jo heller ikke Spor mere pynteligt end Italiens Erobr. af Abessinien. England har jo ogsaa i høj Grad været virksom med at faa Kolonier, men der er den meget store Forskel, at de gør det saa det bliver til virkelig Gode for de indfødte (sandsynligvis af Klogskabshensyn) det ved jeg mange Eksembler paa. Anderledes stiller det sig maaske, naar det drejer sig om f. Eks. Indien, der selv har en kultiveret Klasse som kunde raade for Sagerne. Naa – ikke mere om alt det – det flyder jo over en Gang imellem, naar man er saa fyldt af det hele; men det er jo kun, hvad vi alle ved og uafladelig kredser om – hele Udenrigs-Situationen.
 [Skrevet på hovedet øverst s. 8:]
 Jeg har ikke set Elle siden en Uges Tid før Jul, jeg bryder mig ikke særlig om, at hun skal tage de kolde Ture herud, jeg vil hellere vente til Vejret bedres. Saa vidt jeg ved har hun det godt. 
 [Skrevet på hovedet øverst s. 6:]
 Selvom jeg ikke har skrevet om Sjumses Sygdom og den ulykkelige Polak, har jeg dog været meget opfyldt og rystet over begge. Sikken en Jul for stakkels lille Sjumse.
 [Skrevet på hovedet øverst s. 5:]
 Marie Balslev ringede forleden; jeg havde sendt hende en lille Æske med Lommetørklæder. – De havde haft en vidunderlig dejlig Dag, alle Børnene undtagen Vilhelm som for Resten er meget bedre, men dog ikke slipper m. mindre end et Aar – havde været der. Marie var meget glad v Daasen
 [Skrevet på hovedet øverst s. 4:]
 Jeg vilde saa gærne have skrevet et langt og godt Brev denne Gang, men nu maa du nøjes med dette meget forvirrede. Hils Aksel og Nus mange Gange og selv, lille go’e Dis utallige Hilsner fra din Junge
 [Skrevet øverst s. 3:]
 Og saa skal der jo sælges nogle Kreaturer, en Ko og nogle Kvier. 
 [Skrevet på hovedet øverst s. 2:]
 Har jeg skrevet om Las? Han fik fjernet en Polyp fra det ene Stemmebaand paa en Klinik i Odense og er nu i Kbhvn. for at faa Røntgenbehandling – hos Finsen, Strandboulevarden.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -3036,51 +3405,51 @@
 Lindøgaard
 Torsdag d. 6-2-1947.
 Kære lille Dis!
 Hvor Du vist længes efter Brev fra mig; du tænker nok: Junge er vist syg, og det passer jeg har lagt i 3-4 Dage, nej det er da kun 3, for jeg stod op Kl. 10 i Dag og lavede Mad, den lille var til Præst; men det har kun været alm. Forkølelse, naar undtages, at det var en ualmindelig stærk Forkølelse, og det er for koldt at sidde op i Sengen og skrive. Er det dog ikke forfærdeligt, at vi skal have den haarde Frost igen; vi sidder lunt nok, men man ved jo om Masser af Mennesker, der ikke har el. kan skaffe Brændsel og som simpelt hen knag fryser.
 Vi har lige spist og Posten kan komme snart, nu lader jeg Pennen ile det, den kan, for et Livstegn skal du have i Dag. 
 Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
 Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
 Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
 Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
 X Bodild kalder ham jo simpelt hen doven.
 [Skrevet på hovedet på s. 2:]
 jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
 [Skrevet langs venstre margen på s. 2:]
 Marie og skriv snart. Kærlige Hilsner din Junge.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -3525,121 +3894,121 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1950-08-28</t>
   </si>
   <si>
-    <t>Nelly -
-Joy Deason
+    <t>Joy Deason
 Ina  Goldschmidt
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Holger  Møller Hjorth
 Ellen  Sawyer
+Nelly Tailor
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
   </si>
   <si>
     <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
 Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
 Det er morsomt med Astrids forfatterskab. 
 Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rqX8</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Warberg Müller
 Bakkevej 12
 Haveskov St
 [Skrevet af ukendt:]
@@ -3652,51 +4021,51 @@
 [I brevet:]
 Lindøgaard Mand. 28-8-1950
 Kære lille Dis!
 Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
 Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
 Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
 Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
 [Skrevet på hovedet på s4:]
 Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
 [Skrevet langs venstre kant på s4:]
 som var meget for dem, hun er jo Børneven, saa det kan forslaa.
 Tusinde Hilsner til Jer begge fra din Junge.</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -3708,51 +4077,51 @@
   <si>
     <t>Lindøgaard Mandag 8-1-1951
 Kære lille Dis!
 I dette Øjeblik har jeg faaet og læst dit Brev, Tak for det; jeg var meget glad ved at høre fra dig, havde spekuleret lidt paa, om Julen havde givet dig et lille Eftersmæk, men det lader det altsaa ikke til. Jeg kan godt forstaa, du har Mavepine ved at tænke paa d. 15de. Skal du selv lave Mad? Faar du lille Marie? Alle Detaljer vil interessere mig meget. Jeg havde tænkt mig at sende ham en lidt flot Æske Konfekt, men vil du hellere have, at jeg skal vælge en Fl. Vin? I saa Fald maa jeg jo bede dig om at bestille den, saa den bliver af samme Slags som - - hvad I ellers har. Er det ikke omkring ved en 7-8 Kr? jeg kunde jo sagtens sende dig en Femmer + Frimærker, som du jo altid bruger. Paa dette vilde jeg jo godt have et Ord som Svar X ellers skal du da ikke spekulere paa Brev før eft. d. 15de, du faar nok at tænke paa.
 Tak fordi du tager Del i Bibbes Bihuler. Ja, Dis, du kan tro jeg velsigner min Influenza, som jeg ellers har været fuld af Forbandelser over, især fordi den jo har givet mit Knæ og mit Hjerte kedelige Opsving; det er for intet at regne imod den Lykke det er, at Bibbe bedres, meget endda. Det var jo fordi Dr. Agner mente jeg skulde have de Piller, at vi fik Nys om, at Amerikanerne har opfunden dem, og at de har været kendt her i Landet allerede 1 Aar. Hun fik dem straks, og de har allerede hjulpet meget; hun siger, at nu føler hun sig som et rigtigt menneske, kan tænke og arbejde. Og naar hun nu bagefter, jeg mener nu da hun er saa meget bedre, lukker op for hvad hun har gaaet igennem, saa maa man grue, for som hun dog har lidt, den stakkels lille Bi, og næsten altid holdt det ved sig selv. Hun har altid været saa stærk paa det Punkt at bære sine Lidelser i Tavshed. Jeg har jo nok vidst det og sørget meget over det, ofte været Angst for Sindssyge, skønt Dr. Fly en Gang trøstede mig med, at det havde intet at gøre med Sindssyge. Lauritz kom forleden Aften og hentede Bibbe, som havde været her i 4 Dage; hun fortalte, at en gammel Veninde, de har i Bovense havde ringet for ar spørge Bibbe (hun mener at Bibbe ved Raad for alt) om hun dog ikke kendte et Lægemiddel mod Pandehule- og Bihulebetændelse; en bekendt af hende havde i næsten 1 Aar gaaet til en Odense-Læge med det, og faaet – Lys! Vi synes, at det er næsten u-tænkeligt, at en Læge ikke kender det Middel, som vil give mange Mennesker en ny Tilværelse. Jeg læste forleden en Kronik om Biologi af Brøndsted; han
 2
 skal rev [”al” overstreget; ”rev” indsat over linjen] bl.a. ” - - - naar man ser, hvordan en Hjerneforstyrrelse kan forandre et Menneske, f. Eks. ved en Hjernerystelse eller en kronisk Bihulebetændelse - - ”. Det er sandt, Bibbe har til Tider været f_orandret_, naar den var særlig slem, værst om Vinteren, bedst om Somren. 
 Du har Ret, det er en usigelig Lykke og jeg velsigner min Influenza. Hvis jeg havde den rette Indstilling vilde jeg sige: Der kan vi se, hvor Vorherre kan faa noget godt ud af noget ondt. 
 Nej, vi har ingen Pige i Vinter, ufatteligt at jeg ikke har fortalt dig det eller skrevet om, hvor godt Agraren og Manse passede mig, da jeg var syg. Ruth vilde egentlig gerne selv være blevet, me [”me” overstreget] især da hendes Kæreste er her i Munkebo, men Moderen, som regerer, vilde have hende tilbage paa Egnen i Jylland. Hun besøgte os i Julen – Ruth – og der er en Mulighed for at hun sætter igennem at komme her igen til Maj. Hun er en overordentlig sød og elskværdig Pige, ikke særlig dygtig, men ret prober – desværre af de ødsle, men man kan jo ikke faa dem fuldkomne. Jeg lider nu ikke spor ved, at vi ikke har Pige, egentlig befinder jeg mig vel ved det, og Agraren og Manse kan godt klare det, vel at mærke om Vinteren, da er her meget mindre at bestille, hverken Syltning, Henkogning eller Have, og desuden har Mandfolkene ikke Tid til Husvæsen om Sommeren, saa da maa vi jo have Hjælp. Meta, en tidligere Pige, gift og bosat i Munkebo, havde Agraren Manse [”Agraren” overstreget; ”Manse” indsat over linjen] engageret til lidt Rengøring, hun har endnu ikke vist sig, men Grete har taget et Nap af og til og f. Eks. vasket mit Undertøj. Naar nu Manse kommer hjem, maa han røre sig for at faa vasket. Han tager sig ellers en ordentlig Ferie; han rejste Natten mel. 3die og 4de Juledag, og han er ikke kommen hjem endnu, vi har ikke erfaret noget om hans Gøren og Laden, han bruger ikke at skrive, naar han er borte, men naar vi ved det, gør det heller ingen Ting. Elle er vist kommen hjem i Dag, Ane har lige ringet, at nu er der Lys i hendes Vinduer, hun maa lige være kommen. Mon jeg skrev til dig, at Else blev syg mellem Jul og Nytaar, dels Overanstrengelse, de har ikke kunnet opdrive en Pige, og dels over, at hun ikke kan forvinde Sorgen over den lille dejlige Dreng, som hun mistede. Dr. Fly tog det alvorligt, hun maatte kun se Puf, ikke Børnene eller andre, men da hun laa og fulgte med i Husets Færd, mente hun selv, at hun maatte hellere komme paa Sygehuset og der er hun nu. I Gaar Eft. da Puf var derude, havde hun det endelig noget bedre, sagde Ane. Hun skal vist til Dianalund paa Rekreation. Detaljerne i Sygdommen 
 3.
 kender jeg ikke, men vel et Nervesammenbrud, en eller anden Psykose. Stakkels lille Else, det har altsammen været mere, end hun kunde bære.
 Nu kommer jeg tilbage til Bibbe igen, du har spurgt mig en Gang om Forholdet mel. hende og Lauritz, ja, Gudskelov, det er meget meget bedre, vi kan nemt mærke det, og hun siger det selv, det er ogsaa en stor Lykke, Dis. Apropos – om ens Børn, hvordan gaar det dig med at døje Kommun. Hver Gang, jeg læser om det der og gløder af Harme, saa tænker jeg paa dig, og det skærer mig i Hjertet, at dine to søde Døtre er kommet ind i det Djævelskab , for det er da Djævelskab, at de vil udstyre Menneskeheden med Slave-Myrer og Termitmentalitet. Men en Del kunde vi Vesterlændinge lære af dem. Deres gøren noget for stakkels lavtstaaende fattige Mennesker, jeg har ikke før været ked af, at Kina fik en Omgang Kommun.; jeg tror heller aldrig Kineserne vil blive saa mentalt slavebundne – jeg ved saa egentlig ikke hvorfor. – Hvad de lavede i de baltiske Lande var rædselsfuldt; de vil have det hele russisk, bytter om paa Mennesker, som var de Brikker i et Spil, saadan vilde det ogsaa gaa her i Danmark, sende Masser af danske til Rusland og Russere herop og slaa dem ihjæl, som mukkede. Det er længe siden, jeg har skrevet om Kom. (med Vilje) nu gik Naturen over Beherskelsen. Taler du nogen Sinde med dem om det? Det er unyttigt, for alt hvad vi siger vil de stemple som Løgn. Forts. i Morgen
 Tirsdag I Aftes kom Manse hjem, det var dejligt at se ham igen: han havde vist haft en dejlig Tur; det trak saa længe ud, fordi de skulde køre med Lysse, som havde et Ærinde i Engelholm, saa var de jo godt paa Vej ad Danmark til. Manse fulgtes med Jesper, som altsaa ogsaa var paa Båxhult i Julen, til Birkerød, hvor M. overnattede hos Lugge, tog saa næste Morgen til Vrøj ved Kalundborg, hvor han har et nyt Bekendtskab, Dürkop hedder de; hun er af Larsen-Slægten og Manse er saa glad ved dem; han lærte forskellige kulinariske Triks af Fruen, som laver saadan knippel god Mad. 
 Lad mig nu ikke denne Gang glemme at spørge dig op, hvordan det gaar til, at jeg stadig faar baade Th’s Vald. Tak for dem [”Tak for dem.” indsat over linjen] og Øjeblikket. Du maa ikke kaste alle de Penge paa mig, jeg kunde godt tænke mig at sige ”Fremtiden” af (18 Kr. årl.) og holde Øjebl. i Stedet, det er jo kun 7 Kr. mere årl. Husk at svare paa dette. Tak for Bestillingen af Servietterne mon det haster? Jeg er lige begyndt på Fritz’ Bordløber. 
 Hav det godt og mange gode Hilsner til Jer begge fra din Junge
 [Indsat s. 1 langs venstre margen:] X svarer med det samme, der er snart ikke saa længe til d. 15de.</t>
   </si>
   <si>
     <t>1951-02-08</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus
 Alhed  Møhl, Lysses datter
 Carl Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsens bog "Jeg kan huske" udkom i 1950.
 Hønseavler Carl Valdemar Rasmussen boede på Iglekjærgaard.</t>
   </si>
   <si>
     <t>Børnene skal nok få bøger med dedikationer. Larsen har fået 30 eksemplarer mere fra forlaget. Bogen er udsolgt. 
 Johannes Larsen har fået en landhane. Vinteren er mild.
 Puf brygger, og Else er indlagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vBL1</t>
   </si>
   <si>
     <t>Kjerteminde 8 Febr. 1951.
 Kære Lysse og Bimse.
 Det er nok længe siden jeg har skrevet til Jer. I kan sige til Jens at han skal nok faa én Bog med Dedikation og det skal de andre Børn ogsaa. Da jeg hørte det skrev jeg straks til Forlaget efter 20 til (jeg faar dem 30% billigere) og de var saa flotte at de forærede mig de 10. For øvrigt har jeg hørt fra Marcus at Bogen er udsolgt fra Forlaget. Jeg fik forleden en fin Landhane forærende af Iglekjærgaard. Da Sneen i Forgaars smeltede afsløredes der en gul Stribe af Erantis langs Stengærdet. Vi har forøvrigt haft en meget mild Vinter, omkring 0⁰ højst eller lavest hedder det vel 4-5⁰. I Dag har vi 7-8⁰ Varme. Puf har brygget en Hel Del i den sidste Tid, i Dag har han taget fri og er kørt sig en Tur. Else ligger stadig paa Sygehuset. Mange Hilsner til Jer allesammen fra Jeres JL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3849,59 +4218,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LYCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lXE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npmE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ztV9WPFH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LYCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lXE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npmE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ztV9WPFH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoIf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M73"/>
+  <dimension ref="A1:M78"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5633,315 +6002,313 @@
         <v>127</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>282</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>283</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>284</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>285</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="K40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K40" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
-        <v>289</v>
-[...4 lines deleted...]
-        </is>
+        <v>282</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>291</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F42" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="G42" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>302</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>222</v>
+        <v>181</v>
       </c>
       <c r="D43" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>306</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>307</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>308</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>247</v>
+        <v>309</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>314</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>315</v>
+        <v>247</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>274</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>327</v>
+        <v>127</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>37</v>
+        <v>259</v>
       </c>
       <c r="F46" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="I46" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="J46" s="5" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>331</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>332</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E47" s="5" t="s">
@@ -5960,1184 +6327,1401 @@
       </c>
       <c r="I47" s="5" t="s">
         <v>336</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>337</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>338</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>339</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>244</v>
+        <v>127</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>37</v>
+        <v>342</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="I48" s="5"/>
+        <v>343</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>344</v>
+      </c>
       <c r="J48" s="5" t="s">
-        <v>254</v>
+        <v>345</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>244</v>
-[...9 lines deleted...]
-        </is>
+        <v>350</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>247</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>327</v>
+        <v>127</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>37</v>
+        <v>259</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>247</v>
+        <v>360</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>327</v>
+        <v>127</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>247</v>
+        <v>368</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>259</v>
+        <v>373</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>274</v>
+        <v>374</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>372</v>
+        <v>79</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>72</v>
+        <v>244</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
-        <v>375</v>
+        <v>254</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>372</v>
+        <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>244</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>382</v>
+        <v>247</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>172</v>
+        <v>79</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>387</v>
+        <v>350</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>388</v>
-[...4 lines deleted...]
-        </is>
+        <v>37</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>391</v>
+        <v>247</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>222</v>
+        <v>79</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>244</v>
+        <v>350</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F56" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>247</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>327</v>
+        <v>127</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>37</v>
+        <v>259</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>247</v>
+        <v>407</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>79</v>
+        <v>412</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>327</v>
+        <v>72</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="I58" s="5"/>
+        <v>413</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>414</v>
+      </c>
       <c r="J58" s="5" t="s">
-        <v>247</v>
+        <v>415</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>172</v>
+        <v>412</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>127</v>
+        <v>72</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>37</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>127</v>
+        <v>427</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>342</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>79</v>
+        <v>222</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>327</v>
+        <v>244</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="F61" s="5" t="s">
-        <v>328</v>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>247</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>222</v>
+        <v>79</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>244</v>
+        <v>350</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="F62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F62" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>435</v>
+        <v>247</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>222</v>
+        <v>79</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>244</v>
+        <v>350</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
         <v>247</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>274</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>274</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>172</v>
+        <v>79</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>127</v>
+        <v>350</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>259</v>
+        <v>37</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>274</v>
+        <v>351</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>462</v>
+        <v>247</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>127</v>
+        <v>244</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>37</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="5" t="n">
-        <v>1949</v>
+      <c r="A68" s="5" t="s">
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>474</v>
-[...9 lines deleted...]
-        </is>
+        <v>222</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        </is>
+        <v>247</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>481</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>480</v>
+        <v>172</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>481</v>
+        <v>259</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>274</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>489</v>
-[...1 lines deleted...]
-      <c r="I70" s="5"/>
+        <v>492</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>493</v>
+      </c>
       <c r="J70" s="5" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>388</v>
+        <v>259</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>274</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>388</v>
-[...4 lines deleted...]
-        </is>
+        <v>259</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="5" t="s">
-        <v>508</v>
+      <c r="A73" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B73" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C73" s="5" t="s">
+      <c r="C74" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="5" t="s">
+      <c r="D78" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E78" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="F73" s="5" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J73" s="5" t="s">
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="J78" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="K73" s="5" t="s">
-[...6 lines deleted...]
-        <v>513</v>
+      <c r="K78" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7171,44 +7755,49 @@
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
+    <hyperlink ref="M74" r:id="rId79"/>
+    <hyperlink ref="M75" r:id="rId80"/>
+    <hyperlink ref="M76" r:id="rId81"/>
+    <hyperlink ref="M77" r:id="rId82"/>
+    <hyperlink ref="M78" r:id="rId83"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>