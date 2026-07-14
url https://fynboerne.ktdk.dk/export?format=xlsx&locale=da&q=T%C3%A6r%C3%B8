--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1960" uniqueCount="1271" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1972" uniqueCount="1281" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -5678,50 +5678,106 @@
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Christine  Mackie
 Elisabeth Mackie
 Marie Schou</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby og male. Alhed er på besøg hos familie i Københavnsområdet. 
 Det vides ikke, hvad der stod i det omtalte telegram. 
 Brevet er afskrevet efter en fotokopi, som Johannes Larsen Museet har fået fra Det Kongelige Bibliotek mange år før, at databaseprojektet gik igang. Skan af brevet er ikke dukket op i materialet fra Det Kongelige Bibliotek 2017.</t>
   </si>
   <si>
     <t>Alhed Larsen er ked af, at Johannes Larsen blev forskrækket, da han hørte om telegrammet.
 Alhed er hos Marie (Schou) i Rigsdagen.
 Det er slemt, at folk plager om penge, men Alhed og Johannes Larsen klarer sig nok.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H10Y</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg blev forfærdelig ked af det, da jeg til morgen fik Dit Brev hvoraf jeg ser at Du har været urolig, Du skriver om ”den Forskrækkelse i Aftes” det maa jo være de Asener i Kerteminde, der har skreven om Telegrammet, bare jeg havde skreven i Forgaars, men det var for sent, da jeg havde ringet med Marie og før vidste jeg ikke bestemt, om jeg skulde rejse Dagen efter. Jeg tænkte lidt paa at ringe til Dig i Formiddags men gik ud fra at Du var ude at male i det dejlige Vejr og Kl. 3 faar Du forhaabentlig mit Brev fra i Gaar. 
 Jeg er hos Marie i Rigsdagen, hun sender Dig 1000 Hilsner, jeg er taget ud for at hente den søde Putte, Chr. bager jeg laver fint til hende. Jeg gaar herfra ud til Drengene og faar dem med paa Banegaarden. – Det er dog forfærdelig, [ulæseligt ord] Folk plager med Penge vi maa vel trøste os med, at mange sidder endnu værre i det end vi, og vi klarer det saamænd nok, de kan jo ikke æde os. Det er dejligt Du har saa fint Vejr, Du faar saa mænd nok lavet noget godt. Nu kommer Marie nede fra Salen, hun var ked af, de ikke var hjemme da Du var ude at sige Farvel. 1000 Hilsner fra Din A.
 Fredag.</t>
+  </si>
+  <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>København F.
+4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
+Sagfører Buhl kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
+Thøger Larsen kan ikke digte sig ud af sine problemer.
+Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
+Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZMM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+Jævndøgn
+21 Marts. 1922.
+Heri Kritik af
+mine Digte
+[På kuvertens forside med blæk:]
+Fru Astrid warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 18/3 1922.
+Kære Dis!
+Det var rigtignok et sørgeligt Brev, jeg sidst fik fra Dig. Jeg forstaar, hvor svært det maa være for Dig, og det er godt, Du har din lille Pige og dit arbejde. Du tror, Dis, alt for meget om en Digter, hvis Du tror, han kan digte sig ud af alle sine Genvordigheder og Plager. Saa skal han i hvert Fald være en meget stor Digter. Jeg har aldrig kunnet. Men Du er jo selv Digter! Og der er Emner i Dig til en betydelig Digterinde. Prøv det selv, hvis Dit arbejde levner Dig Tid dertil.
+Det har været en slem og bidende Vinter iaar. Sjælen har frossen tynd i En. Og Elle har vel fortalt Dig, at jeg har Sukkersyge. Det opdagedes lige efter Jul. Jeg tørstede jo. Og saa sendte Thyra en Prøve til Doktoren, der nogle Dage efter overraskede mig med Nyheden: godt 8 %. Saa kom jeg paa Sultekur. Min Mave svandt bort i al Stilhed. Og i et Par Dage saa jeg dobbelt, naar jeg skrev, og Lysbuske oven i Stjernerne. Men da jeg atter maatte spise, forsvandt disse Rædsler, og jeg ser nu normalt og har en ret behagelig Diæt og ingen Sukker mer. Jeg vejer nu min gamle, mangeaarige Vægt 168 Pd. Under Krigen gik jeg ned paa 153 og efter Krigen svang jeg mig som et Pendul op paa 184. Men de 168 er vist det normaleste og sundeste for mig. Jeg har saamænd nok haft Sukkersygen i længere Tid. Men Lægen siger, den Form er godartet. og det tyder jo ret godt, at jeg uden større Vanskelighed og uden i ringeste Maade at savne Næring, kan holde mig helt sukkerfri. Jeg banker under Bordet.
+Thyra og jeg har taget en stor Beslutning. Som Trøst for Vinterens Kval og Uhygge har vi næsten bestemt at gøre en Tysklandsrejse i Paaskeferien sammen med vore Venner Sagfører Buhls. Vi tænker paa Harzen, Leipzig, Nürnberg, München. Det Ancherske Legat faar jeg jo aldrig. Og nu er Maden billig. Kommer man ikke lidt ud nu, bliver det næppe nogensinde til noget.
+Kære Dis. Jeg haaber, Foraaret, som jo allerede begynder at straale for fuld Kraft, maa bringe ny Vækst i Dig og helbrede Dig for dine Sorger. Foraaret er for unge Mennesker som Dig saadan almægtig Tid.
+De hjerteligste Ønsker derom og de venligste Hilsner fra os begge. Din hengivne
+Thøger L. 
+[Endnu et brev i kuverten; blyantskrevet:]
+Kære lille Dis.
+1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
   </si>
   <si>
     <t> 1. sep. 1922</t>
   </si>
   <si>
     <t>Achton Friis
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/xgN68ydL</t>
   </si>
   <si>
     <t>25. sep. 1922</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/VpIvkzD3</t>
   </si>
@@ -8449,59 +8505,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XiYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jkHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n6wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zzYr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XiYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jkHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n6wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zzYr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M186"/>
+  <dimension ref="A1:M187"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -14422,2403 +14478,2446 @@
       </c>
       <c r="H134" s="5" t="s">
         <v>937</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>938</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>939</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>940</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>942</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>546</v>
+        <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>943</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>945</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>943</v>
-[...5 lines deleted...]
-        </is>
+        <v>946</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>948</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="M135" s="5"/>
+        <v>950</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>951</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H136" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H136" s="5" t="s">
+        <v>953</v>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K136" s="5" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H137" s="5" t="s">
-        <v>950</v>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K137" s="5" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H138" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H138" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D139" s="5" t="s">
-[...3 lines deleted...]
-        <v>954</v>
+      <c r="D139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G139" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I139" s="5" t="s">
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I139" s="5"/>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K139" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="J139" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L139" s="6" t="s">
-        <v>959</v>
-[...3 lines deleted...]
-      </c>
+        <v>962</v>
+      </c>
+      <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>546</v>
+        <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D140" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>964</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G140" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G140" s="5" t="s">
+        <v>965</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        </is>
+        <v>966</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>947</v>
+        <v>968</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="M140" s="5"/>
+        <v>969</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>970</v>
+      </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>964</v>
+        <v>16</v>
+      </c>
+      <c r="D141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>960</v>
+      </c>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K141" s="5" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>968</v>
-[...3 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>546</v>
+        <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>141</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>974</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H142" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H142" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>784</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>972</v>
-[...1 lines deleted...]
-      <c r="M142" s="5"/>
+        <v>978</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>979</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G143" s="5" t="s">
-[...9 lines deleted...]
-        <v>978</v>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I143" s="5"/>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K143" s="5" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>980</v>
-[...3 lines deleted...]
-      </c>
+        <v>982</v>
+      </c>
+      <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>546</v>
+        <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>984</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G144" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G144" s="5" t="s">
+        <v>985</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>983</v>
-[...10 lines deleted...]
-        </is>
+        <v>986</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>989</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>984</v>
-[...1 lines deleted...]
-      <c r="M144" s="5"/>
+        <v>990</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>991</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="6" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K147" s="5" t="s">
-        <v>993</v>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L147" s="6" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>546</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>475</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1001</v>
+        <v>1006</v>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1007</v>
+      </c>
+      <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>1006</v>
+        <v>475</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>933</v>
-[...9 lines deleted...]
-        </is>
+        <v>316</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>141</v>
+        <v>1016</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>964</v>
+        <v>933</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>784</v>
+        <v>1019</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1020</v>
+        <v>974</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="J152" s="5" t="s">
         <v>784</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>964</v>
+        <v>1030</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="J153" s="5" t="s">
         <v>784</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>921</v>
+        <v>141</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>1006</v>
-[...4 lines deleted...]
-        </is>
+        <v>805</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>974</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>1009</v>
+        <v>784</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>475</v>
+        <v>921</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>1040</v>
+        <v>1016</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>1043</v>
+        <v>1019</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>1048</v>
+        <v>475</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>1006</v>
-[...9 lines deleted...]
-        </is>
+        <v>316</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H156" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H156" s="5" t="s">
+        <v>1051</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>141</v>
+        <v>1058</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>964</v>
+        <v>1016</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H157" s="5" t="s">
-        <v>1055</v>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>784</v>
+        <v>1060</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>475</v>
+        <v>141</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>316</v>
+        <v>805</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>1062</v>
+        <v>974</v>
+      </c>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>1065</v>
+        <v>784</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>868</v>
+        <v>475</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>1006</v>
+        <v>316</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1070</v>
-[...4 lines deleted...]
-        </is>
+        <v>1071</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>1072</v>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>1009</v>
+        <v>1075</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>316</v>
+        <v>868</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>475</v>
+        <v>1016</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>1040</v>
+        <v>1080</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1079</v>
+        <v>1019</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1084</v>
+        <v>1050</v>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>1092</v>
+        <v>316</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>1093</v>
-[...9 lines deleted...]
-        </is>
+        <v>475</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>1094</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>316</v>
+        <v>1102</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>1084</v>
+        <v>1103</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>1084</v>
+        <v>1094</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>1006</v>
+        <v>316</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>933</v>
-[...9 lines deleted...]
-        </is>
+        <v>475</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>1094</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1009</v>
+        <v>1120</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>16</v>
+        <v>1016</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="E166" s="5" t="s">
-        <v>17</v>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>1123</v>
+        <v>1019</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>475</v>
+        <v>933</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1128</v>
+        <v>17</v>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>1136</v>
-[...4 lines deleted...]
-        </is>
+        <v>1050</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>1138</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1128</v>
+        <v>1146</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>1092</v>
+        <v>316</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>933</v>
+        <v>475</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1050</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>1138</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1009</v>
+        <v>1156</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>1092</v>
+        <v>1102</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>402</v>
+        <v>933</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>1136</v>
+        <v>17</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1159</v>
+        <v>1019</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>1164</v>
+        <v>1102</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>402</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>17</v>
+        <v>1146</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>1164</v>
+        <v>1174</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1172</v>
+        <v>402</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>316</v>
+        <v>1174</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>475</v>
+        <v>1182</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>1128</v>
+        <v>17</v>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>829</v>
+        <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>829</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1202</v>
+        <v>1199</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>1207</v>
+        <v>1138</v>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>91</v>
+        <v>316</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>1215</v>
-[...9 lines deleted...]
-        </is>
+        <v>475</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>1217</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>1009</v>
+        <v>1220</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="L180" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D180" s="5" t="s">
+      <c r="D181" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="E180" s="5" t="s">
+      <c r="E181" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F180" s="5" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A181" s="5" t="n">
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="L181" s="6" t="s">
+        <v>1235</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B181" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J181" s="5" t="s">
+      <c r="B182" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J182" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="K181" s="5" t="inlineStr">
-[...45 lines deleted...]
-        <v>1238</v>
+      <c r="K182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>1242</v>
+        <v>1050</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>1040</v>
+        <v>1252</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>1128</v>
+        <v>1253</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>316</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>1136</v>
-[...4 lines deleted...]
-        </is>
+        <v>1050</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>1138</v>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C187" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D186" s="5" t="s">
+      <c r="D187" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="E186" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>1270</v>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="L187" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="M187" s="5" t="s">
+        <v>1280</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -16965,44 +17064,45 @@
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
     <hyperlink ref="M181" r:id="rId186"/>
     <hyperlink ref="M182" r:id="rId187"/>
     <hyperlink ref="M183" r:id="rId188"/>
     <hyperlink ref="M184" r:id="rId189"/>
     <hyperlink ref="M185" r:id="rId190"/>
     <hyperlink ref="M186" r:id="rId191"/>
+    <hyperlink ref="M187" r:id="rId192"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>