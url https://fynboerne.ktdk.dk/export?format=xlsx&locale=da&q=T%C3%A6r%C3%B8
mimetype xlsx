--- v1 (2026-07-14)
+++ v2 (2026-09-02)
@@ -3,1488 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1972" uniqueCount="1281" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="264" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>efterår 1884</t>
+    <t>1892-06-02</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Vilhelmine  Larsen</t>
-[...474 lines deleted...]
-    <t>Christine  Mackie</t>
+    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Laura Warberg</t>
-  </si>
-[...910 lines deleted...]
-    <t>1892-06-02</t>
   </si>
   <si>
     <t>Eppendorferweg 15 II
 Hamburg</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Henrik Havemann
 Rebecca Havemann
 Johanne Christine Larsen
 Hempel Syberg
 - Thrane</t>
   </si>
   <si>
     <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
 Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
 25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
 Reinbek ligger nord for Hamburg. 
 Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
 Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
 At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
@@ -1494,952 +107,183 @@
 Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
 Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
 Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
 Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
 Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
 Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NGmd</t>
   </si>
   <si>
     <t>Hamburg
 Eppendorferweg 15.II
 Donnerstag 2 Juni - 92. 
 Kære Mor!
 I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
 Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
 Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
 [Skrevet på tværs øverst s. 1:]
 Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
 Adieu, so long
 Din Datter Pelle.
 Skriv endelig snart allesammen</t>
   </si>
   <si>
-    <t>1892-09-21</t>
-[...245 lines deleted...]
-  <si>
     <t>1894-12-24</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Alhed Larsen</t>
   </si>
   <si>
     <t>Firenze</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Teresina Bacci
 Vittoria Bacci
 Francis Beckett
 Berta Brandstrup
 Emil Brandstrup
 Johanne Christine Brandstrup
 Ludvig Brandstrup, billedhugger
 - Bærentsen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til foråret 1895.
 Skvardo: Konsul Rottbøll og hans kone boede på Bello Sguardo i Firenze.
 Det er uklart, hvem Kisten/Kistin, som Berta Brandstrup sidst i brevet omtaler, er.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2157</t>
   </si>
   <si>
     <t>Alhed Larsen fortæller grundigt om den juleaften, som hun har holdt med Berta, Emil og Ludvig Brandstrup i Firenze. Om juletræet, middagen, gaverne og om, hvordan de sent på aftenen gik til flere kirker i håb om at høre noget musik. De endte på en café, hvor de fik en øl. Derefter gik de hjem, og Alhed satte sig og skrev brev. 
 Alhed havde gruet for at holde jul langt væk fra familien, men det gik fint. 
 Berta Brandstrup fortæller sidst i brevet om, at de skal have gæster, og at de ved den lejlighed agter at klæde sig ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/94Kz</t>
   </si>
   <si>
     <t>Kæreste Mor! og alle I andre!
 Juleaften 1894. Jeg synes dog, I skal have en Hilsen fra mig, skrevet paa denne Aften, der nu er overstaaet, og som jeg saa længe har gruet for. Men jeg skylder Sandheden at sige, at det egentlig har været en rigtig storartet Dag og at det nu bagefter er ganske interessant at have prøvet en saadan Juleaften. Da jeg læste Dit Brev i gaar, Mor, hvori Du opmuntrede mig og forsikrede mig, at vi nok fik det storartet og at det rigtignok maatte være interessant at prøve en Jul i Italien, da rystede jeg betænkelig paa Hovedet, og tænkte, at det var nu godt nok, men - - - , men saa som sagt er det hele gaaet rigtig brillant. Der var kun ét Punkt, hvor jeg var ligeved at blive lidt gnaven, det var ved 9-10 Tiden, da hele Travlheden var overstaaet, Gaverne givne, modtagne og takkede af, og vi satte os om det lille Juletræ for at have det hyggeligt ved et Glas Marsala og en Cigaret, - da begyndte jeg at føle lidt Julestemning og det var det var ["det var" overstreget] det farligste jeg kunde gøre, - hvis I paa den Tid har mærket, at ["at" overstreget] nogen pustede ["de" sidst i ordet overstreget] ved jeres Juletræ og har hørt nogen synge med i Julesalmerne, saa har det været mig; - men det varede for Resten ikke længe, - jeg satte mig hen i en mørk Krog i Sofaen for at hengive mig lidt til mine egne Betragtninger og Berta der formodentlig har følt noget ligmed kom lidt efter ogsaa derhen. Men de skrøbelige Menneskesjæle! - en halv Time efter var vi begge faldne i en dyb Søvn. Lud lagde en Kappe over os og han og Balle satte sig til at s ["s" overstreget] - - - spille Lotteri om Godter! kosteligt! - Kl. 11 1/2 vækkede de os og vi gik hen i en Kirke for, som vi trode, at høre en pragtfuld Konsert, - men ak Skuffelse, der var kun en Masse Præster, der messede og smaa stakkels søvnige Kordrenge der svang Røgelseskar. Saa besluttede vi at gaa ind til Domkirken om vi mulig skulde have mere Held med os der; paa Vejen derned mødte vi cand. Beckett og Frk Bærentsen, der ogsaa var gaaede ud paa Jagt efter noget Musik. Vi afsøgte sammen 4 Kirker men uden videre Resultat kun i én hørte vi et smukt Præludium paa Orgel, og i den dejlige Dôme saa vi de pragtfuldt klædte Præster gaa bort i Procession med Fakler. Men al Julestemning var gaaet fløjten. Gaderne var uhyggelige med Støj og Spektakel. Saa gik vi - tænk jer, Juleaften Kl. 1 1/2 ind paa en Kafé og sad der og snakkede en Timestid til et Glas Øl. Jeg maatte stadig sige til mig selv, det er virkelig Juleaften, men Humøret var der ikke noget at sige paa, man kan saamænd finde sig i meget, naar det skal være. - Vi kom hjem ved tre Tiden og nu er den næsten 4, saa I maa rigtignok paaskønne, at jeg sidder her og skriver. Og saa har jeg tilmed været tidlig oppe, var paa Skuardo i Nat og havde lovet Berta at komme tidlig herned. Hør nu hvor dygtigt; der er over en halv dansk ["dansk" indsat over linjen] Mil herned og jeg skulde paa Torvet først; der købte jeg 3 Ænder, Grøntsager, Æg Ost, Smør, Frugt o.sv. og blev kaldt Frue, kom her hjem vældig belæsset godt halv 9 og tænk, saa var B. &amp;amp; Lud ikke kommen op endnu, saa jeg havde Kaffebordet færdigt til de kom; det var for Resten en dejlig Morgentur, straalende Solskin med let Rim paa Veje og Gader. Og saa er det vældig Sjov at gaa i T ["i T" overstreget] paa Torvet. Jeg købte for Resten saadan ind, at jeg ikke havde en rød Øre i min Pung, da jeg kom hjem, men heldigvis var "Poverierne" (Tiggerne) ikke kommen paa Benene endnu, saa jeg slap godt fra det. - Formiddagen gik med at brænde Mandler i Kakkelovnen (vellykkede) vi lukke uden videre Laagen op og lave det paa Ilden. Samme Sted skal jeg i Morgen lave Røræg Kompot og Rosenkaal! flot! - Naa, efter Frokost gik Lud lidt ud og B &amp;amp; jeg ordnede og pyntede et Juletræ som vi i al Hemmelighed havde faaet bragt herhen; da det var færdigt satte vi det udenfor i Haven, det gror i en Urtepotte og er højere end jeg. - Lud kom hjem med en Masse Roser og Violer og vi andre havde pyntet med kønt grønt, saa her var rigtig festligt. Kl. 6 1/2 kom Balle og vi spiste Rissotto med Mandel i (en Æske Chokolade, vunden af Lud, foræret til B &amp;amp; mig ((dette havde vi regnet ud i Forvejen, havde bestemt Chokolade, da vi vidste, at de andre var for mandige til at spise det.)) Andesteg med Salat Frugt og Ost. - Saa sendte vi de andre op paa B's Værelse, mens vi hentede Juletræet ind, tændte det og ordnede Presenterne; ved siden af Træet stillede vi et lille Bord med Marsala, Skaalen med Godter og Cigaretter; festlig oplyst og dejlige Blomster, Balle &amp;amp; Lud var aldeles overvældede, da de blev lukkede herind. - Af Gaverne vil jeg kun nævne mine egne, som jeg blev vældig glad ved. Af L &amp;amp; B. et dejligt Silkesjawl, firkantet, to Alen paa alle Ledder, pragtfulde farver mørkegrønt skotsk med ["med" overstreget] tærnet med smalle mørkerøde ["mørke" overstreget, og over ordet indsat "høj"] høj[røde] og gule Striber samt en henrivende lille Lommebog &amp;amp; Portemonnaie af fint Ruslæder, vældig elegant. imponerende og smukke Gaver begge to, altfor fine til mig næsten. Og tænk, Baccis sendte mig Presenter ogsaa! En aldeles nydelig Skindkrave til Halsen vældig nobel; i Form af en Ilder tegning og af Søsteren en Arbejdskurv lavet af hende selv og helt fuld af Godter. Saa nu maa jeg i Seng, jeg har faaet Mavepine, trode først det var af Søvn, men er kommen i Tanker om, at det snarere er af alle de Godter, jeg har spist; lille Dis vilde vist sige at jeg har spist til "en stor Mavepine", men det er nu kun bleven til "en lille". Man bliver hærdet med Aarerne [det andet "r" i ordet overstreget] Dis, vent til Du naar min Alder. Saa, nu Godnat allesammen. Nu har jeg dog faaet en lille Sludder med jer, - det smager altid af Fugl [Det følgende skrevet med en anden skrift end Alheds] - Saa nu tager jeg fat hvor Alhed slap - det er Tirsdag, og vi skal have Fremmede; Klokken er 6 og Kl. 6 vente vi Gæster. Røræg skal laves og diverse, saa medens Alhed gør sit færdigt gør jeg mig til hendes Tolk - samme Alhed er gnaven idag, noget hun ellers ikke befatter sig med - mange tak for Brevene fra Kisten og Moder, Kassen er desværre ikke kommen; jeg glæder mig meget til de hjemlige Kager (jeg ogsaa) - Lille B. er ikke tilfreds med sin Sekretær. - Nu Farvel kære Fader og Moder og alle i andre og et Kys fra Jeres Alhed overbragt ved 
 Berta B
 Juleroser fra Kistin var jeg meget glad ved; hvem sender mig de voxnes Juleroser. - skriver snart igen.
 Skriv snart i Kære! For Pokker.
 [Skrevet til højre på arket indrammet i en firkant:] vi agter at overraske Gæsterne med at klæde Lud paa som lille Pige og Alhed og jeg i Luds</t>
   </si>
   <si>
-    <t>1895-4</t>
-[...97 lines deleted...]
-med Sang over Mark og Vænge,
-----------
-Bag Bøgeskoven [”en” sidst i ordet overstreget] og bag Egekrat
-[...2 lines deleted...]
-og Lys over glade Dage,
-----------
-her fandt I to Jer et Hjem fuldgjort
-[...2 lines deleted...]
-om Eder vor Sang vi synge.
-----------
-En kærlig Far og en kærlig Mor
-[...2 lines deleted...]
-og trøsted i Tider trange.
-----------
-Vor Barndomstid var kun alt for kort 
-[...2 lines deleted...]
-vi kende jo Vejen hjemad.
-----------
-Saa Tak for alt da, fra vi var smaa
-[...15 lines deleted...]
-  <si>
     <t>1896-07-15</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
   </si>
   <si>
     <t>Albert Gottschalk
 Adolph Larsen</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Alhed Warberg har været på besøg hos Larsen i Kerteminde.
 Albert Gottschalck, Johs. Larsen, Larsens bror (Agraren) og nogle fætre har været på tur til Fyns Hoved. De så en sæl, som Larsen lavede en skitse af.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x5Hv</t>
   </si>
   <si>
     <t>Kjerteminde 15 Juli 1896.
 Kære Alhed!
 Lige da De var kørt i Gaar kom jeg i Tanker om at jeg havde glemt at bede Dem hilse [noget af papiret mangler] me, og jeg vil gøre det nu skjønt jeg haaber at De har gjort det alligevel, og saa vil jeg takke Dem en Gang til fordi De kom, jeg er bange for at De ikke har faaet et tilstrækkeligt stærkt Indtryk af hvor glad jeg var ved at De var her. Det var en dejlig Tur ud til Fynshoved i Gaar og jeg sad hele Tiden og ønskede at [noget af papiret mangler] havde været me [noget af papiret mangler] kørte over Maale Bakke og Bøgebjerg Klint og kom først til Fynshoved om Aftenen, og spiste [noget af papiret mangler] da Solen gik [noget af papiret mangler] ved Siden af hvor [noget af papiret mangler] ste var der en [noget af papiret mangler] Del Folk inde fra [noget af papiret mangler] i Færd med at tærske Raps, en 3-4 [ulæseligt ord] Folk som hjalp hinanden og det gik temmelig lystigt til. Gottschalk blev efterhaanden saa oplivet som han ikke har været siden han kom. Vi kom ikke hjem før Kl. 1 ½. Jeg saa et dejligt Motiv der ude som jeg haaber jeg faar malet en Gang. Det var [noget af papiret mangler] ude paa Spidsen af Hovedet og det var meget stærkt Lavvande saa al den Klørtang som gror paa Stenene var oven for Vandet et langt Stykke ud [noget af papiret mangler] de en dejlig brun [noget af papiret mangler] Farve op mod Sol [noget af papiret mangler] for Resten lige er [noget af papiret mangler] bag en lav Skybanke i Horisonten og saa gik Agraren og [ulæseligt ord] mine Fætre ud i Vandet gennem Tangen, de vilde ud at svømme sammen med en Sælhund som laa et lille Stykke ude og iagttog dem med megen Interesse men den holdt sig dog i passende Afstand hele Tiden. Sælen hører vist nok ikke med til Motivet, som jeg skyndte mig at lave en Aquarel af i min Skitse [noget af papiret mangler] men det blev naturligvis noget Skidt, da det hele forandrede sig meget hurtigt. Jeg har [noget af papiret mangler] fortalt Dem at jeg havde anmeldt Tjalfe til Optagelse i HundeStambogen, jeg fik i Dag Brev om at møde med den i Odense den 28 Juli, saa hvis jeg skal tage Hensyn til det, kommer jeg vel ikke ud af Landet i denne Maaned.
 Mange Hilsner Deres Hengivne Johannes Larsen</t>
   </si>
   <si>
     <t>1896-10-24</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Carl Høyrup
 Jeppe Andreas Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johs. Larsen har kørt Ellen til Nyborg og kom for sent til Teknisk Skole.
 Alhed skal til København og til Brandstrups barns dåb.
 Johs. Larsen går på jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QHCG</t>
   </si>
   <si>
     <t>Kjerteminde 24 Octbr. 1896.
 Kæreste Alhed!
 Tak for Brevet. Jeg fik det i Tirsdags og var lige ved at sætte mig til at skrive til Langeland strax men kom saa i Tanker om at det var om Morgen tidlig at De skulde rejse, og sa kunde det jo ikke naa sig. Jeg har ikke været i Odense endnu og da jeg har faaet Lærred, og bliver det vist ikke for det første jeg kommer derud. Jeg var oppe hos Hørups i Forgaars, og han havde netop et Stykke Lærred liggende af den Størrelse og den Slags jeg skulde bruge og det laante jeg saa af ham. 
 I Gaar var Christine og jeg ude i Nyborg med Ellen og fik hende sendt med Færgen. Det var jo Meningen at hun skulde have fulgt med Fader og Moder naar de rejser til Sverige, men nu trak det jo saa længe ud med Tærskningen og i det [de] sidste Dage har Fader ikke været rigtig rask saa Rejsen er foreløbig udsat. Det var et dejligt Vejr at køre i men noget koldt paa Hjemvejen. Jeg skulde have været ned paa den tekniske Kl. 7 ½ men da jeg kunde regne ud at jeg vilde komme en Time for sent havde jeg sendt Bud til den anden Lærer om at se efter min Klasse den første Time, han var imidlertid ogsaa forhindret og da jeg kom derned var han endnu ikke kommen og kom først ½ Time efter. Ham der blev hældt ud gik det meget godt med. Borgmesteren havde været nede hos Forældrene og sige det saa han kom ikke mere.
 Jeg sidder og lægger mit Billede an i Dag, det [er] for Resten lumpent at sidde inde i saa smukt Vejr. Det er sandt. De har vel ikke hørt noget endeligt om hvornaar De skal til Kjøbenhavn og døbe det Brandstrupske Barn, for saa kunde De lade mig det vide saa jeg kunde gaa ud til Nyborg og faa Dem at se i Forbifarten. Jeg har været en Del paa Jagt i denne Uge men ingen Ting faaet naar jeg undtager en Hare i Mandags, det er kedeligt for Tjalfes Skyld at jeg ikke kan skyde nogle Høns for ham, men dels er de temmelig vilde og flyver for tidligt op og dels begynder jeg at faa den Overbevisning at jeg ikke mere kan ramme en Agerhøne og det gør mig nervøs og naar vi saa endelig finder Høns skyder jeg forbi. Mange kærlige Hilsner fra deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1896-12-23</t>
-[...193 lines deleted...]
-  <si>
     <t>1898-04-02</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
   </si>
   <si>
     <t>Adolph Larsen
 Vilhelm Larsen
 Otto Emil  Paludan
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Fra andre breve vides det, at den tidligere forpagter til Gelskov, Hempel Syberg, flyttede ca. 15. marts.</t>
   </si>
   <si>
     <t>Alhed har fortalt Jørgen Paludan (Palam), at Johannes Larsen er svag og nervøs, bl.a. fordi han hylede op, da hun strøg ham over kinden. 
 Alheds far har det meget bedre. Hun har mødt den nye forpagter til Gelskov. Han skal bo hos Alheds familie i tre dage, mens han får noget ordnet på Gelskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QgX2</t>
   </si>
   <si>
     <t>Kære Las!
 1000 Tak for sidst! Du er den aller allerbedste! men jeg faar vist ikke Brev fra Dig i Dag fordi Klax og Agraren drillede Dig. Eller mulig var Du for sløj til at skrive. Jeg beklagede mig i Aftes for Palam og [ordet overstreget] over at Du er saadan en svagelig én, der ingenting kan taale, jeg gav ham nogle Beviser paa, hvor Nervøs Du er for Øjeblikket og det gjorde et dybt Indtryk paa ham, navnlig at Du fløj op og hylede, da jeg i Forgaars Aftes sad og rørte ved Din Kind! Kan Du huske det? Palam siger, at det er fordi Du ikke rører Dig nok, og han har i Sinde at holde en forfærdelig Tale for Dig, naar han ser Dig! - - Han var saa oprørt og indigneret, at jeg selv blev ganske forskrækket og [ordet overstreget] han fortalte om en Fætter, han har, der i [bogstavet overstreget] er meget [ordet overstreget] ung endnu, men fuldstændig ødelagt af Podagra. – Naa, nu vil jeg forlade dette pinlige Emne, i Dag haaber jeg, Du er kvik og udsovet, og kan male godt, men det er jo Solskin, saa kan Du jo ikke. – Men for hvem der ikke skal male er det et aldeles bedaarende Vejr. – Far fandt jeg meget bedre, Lørdag og Søndag var det gaaet betydelig frem. Vi var ellers begyndt at blive noget ængstelige og han selv ikke mindre [ordet overstreget] mindst, han var bange for Tæring næste Mor. – Vi har fremmede. I Faaborgtoget kørte jeg i Gaar sammen med en Herre og to Damer, som spurgte, om jeg ikke var en Frk. Warberg. Det var den ny Forpagter paa Gelskov og hans Søster og Svigerinde, de skulde til Erikshaab sagde de; de skal være her i 3 Dage for at ordne omme paa Gelskov. Forpagteren skal giftes paa fredag. Jeg synes godt om dem. Han bliver vist nem at komme ud af det med, jeg har allerede sikret mig, at vi maa gaa paa J [bogstavet overstreget] Markerne. – Jeg har [resten af teksten skrevet over ”Kære Las!”] jo lidt travlt, da vi har disse fremmede saa jeg har ikke Tid til at skrive mere. – Hils Klax. 1000 kærlige Hilsner til Dig selv, jeg holder forfærdelig meget af Dig. Din Alhed Tirsdag d.</t>
   </si>
   <si>
-    <t>1898-04-19</t>
-[...206 lines deleted...]
-  <si>
     <t>1899-02-07</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Hotel Phønix</t>
   </si>
   <si>
     <t>Ludwig Beethoven
 Berta Brandstrup
 Frederik Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Louise Brønsted
 Maren -, Erikshaab
 Joseph Haydn
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 - Holstein, Frk.
 - Jensen, Frøken, Erikshaab
 Marie Krøyer
 Peder Severin Krøyer
 Grethe -, København
 Alhed Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 Harris Sawyer
 Marie Schou
@@ -2461,898 +305,88 @@
 Julie Brandt, Grethe, Johanne m.fl. har haft et "sold", og de blev ret fulde. 
 Johanne får for meget konfekt og slik, så hun lægger sig ud. 
 Ludvig Brandstrup har brækket benet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5f0I</t>
   </si>
   <si>
     <t>Hotel Phønix Tirsdag 7de Feb.
 Tak for de tilsendte Penge.
 Kære Mor! Alle de sidste Dage har jeg med Vilie ikke villet skrive hjem til Jer, for at I ikke skulde skuffes naar I aabnede det og den intet Telegram indeholdt. I Aftes Kl. 8 1/2 modtog jeg medfølgende Telegram fra Elle og saa var altsaa Aftentoget gået og I vilde ikke kunne have det før i Morgen Onsdag - Jeg vilde dog ikke have vovet at telegrafere det til Jer, da du udtrykke[ligt] bad om at faa det pr. Brev, men Hirschsprungs, hvem jeg straks ilede ind til at at glæde dem ["dem" overstreget] med Resultatet sagde, at naar jeg telegraferede det samme Aften, vilde Posten faa det med, saa I slap for at have Forskrækkelse af at se Telegrafbuddet. Jeg selv syntes ogsaa det var det ene rigtige. At Teleg. er afsendt fra Boston undrer os lidt; skulde det ikke været afsendt allerede fra New York - - og at Easman er i Boston, ved vi da nok. I Følge min Telegr. ["Telegr." indsat over linjen] Forklaring er det Ord jo ukorrekt. Spørgsmaalet er saa om der menes Appentane el. Appenton. 
 Det er kedeligt, for [et overstreget bogstav] jeg kan slet ikke huske, hvad jeg sidst skrev om. Mine to Gabrilowitschkoncerter har jeg da vist omtalt, de var saa aldeles vidunderlige. Men om jeg havde været til Middag hos Hirschsp. sammen med Hr. &amp;amp; Fru Krøyer, da jeg skrev, kan jeg ikke huske. Jeg havde min lyse Empire paa, havde det rigtig hyggeligt, spillede L'hombre sammen med Hr &amp;amp; Fru Hirsch. samt Krøyer jeg vandt 30 Ør, hvilket jeg var knusende stolt over. Forøvrigt syntes jeg kun middelmaadigt godt om dem. Nu spiller jeg 4hændigt med fru H. 2 Gange om Ugen Mandag og Torsdag fra Kl 1 - 2 1/2 efter en Del Smaating har vi nu begyndt paa Haydns Symfonier og skal dernæst til Beethoven ditto; det har jeg vældig Fornøjelse af.
 Forleden Aften var jeg til et aldeles glimrende hemmeligt Sold hos Grethe og Lugge; hemmel. fordi de ikke vilde have Tante Mis derop. Selskabet bestod af Frk. Holstein, Pan, Grethe Lugge og mig; Traktementet Æggesnaps, Appelsiner, Cacaoliquer og Vin; man var anmodet om at møde i Galla, saa vi straalede i lyse Toiletter. Og vi morede os, sådan rigtig knald - sagde Vittigheder og grinede sådan rigtig af Hjærtens Lyst Grethe og jeg var lige paa Ædruelighedens Grænse, - men jeg gik da stolt alene hjem Kl. 2. Jeg havde rasende Tømmermænd Dagen efter. 
 Nu er jeg desværre begyndt at blive fed, skønt jeg traver nogle almægtige Ture - f. Ex. til Hellerup - og kun spiser 1 Stykke Mad til Frokost, men det er alt det Masser af Slik, der falder af Konfekt og Is og Flødeboller i en Uendelighed; desværre ikke sådan, at jeg kan samle i Bunke, ellers skulde jeg sende Eder noget af den fine Konfekt. Det er nu kedeligt at have Anlæg til Korpulence, vil du hilse Far og sige det, for det har jeg nu. Jeg mødte i Dag Marie Hansen-Schou; hun har det minsandten ikke; hun var saa tynd så tynd bad mig hilse Be. hun begynder at tro at det er et ulykkeligt Ægteskab, siden hun ikke kommer. 
 Jeg tænker nærmest paa, hvor slemt det maa tære paa Fars Frimærker. At Lut virkelig har brækket et lille Ben i Benet helt nede ved Ankelen - det er vel Lægbenet - har I vel opnaaet at faa at vide. Jeg mødte Berta forleden; Lut var nok lidt utålmodig, men det gik da an.
 Onkel Frederiks Adresse har jeg forlængs sendt til Elle.
 5480 Rikgwood St. Chicago Ill. U.S.A 
 Husk at fortælle mig ["mig" indsat over linjen] om Gamle Marens Endeligt &amp;amp; Begravelse.
 Tak for Laan for Brevene!
 Hils Far, Pallam, Be og Pigerne saa meget fra mig og vil du saa ikke nok give Muntermand og Bobby de kærligste Kys fra mig.
 Hører jeg snart igen.
 Din Junge
 Jeg har måttet købe mig et Par nye Støvler Føj! Føj</t>
   </si>
   <si>
-    <t>1899-04-06</t>
-[...811 lines deleted...]
-  <si>
     <t>1901 sensommer</t>
   </si>
   <si>
     <t>Victor Bøttern
 Hans Hinke
 Andreas Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Ole Poulsen
 H Schriver
 Laurits Thomsen</t>
   </si>
   <si>
     <t>"Ole Poulsen har nemlig Tærskeværket": Man havde i Kerteminde et damptærkeværk på andelsbasis.</t>
   </si>
   <si>
     <t>Johannes og Alhed Larsens hus på Møllebakken er under opførelse. Larsen har været hos Elias B. Muus for at få træ til byggeriet, men kunne ikke få noget, før han betalte, så han gik til Bøttern og købte tagsten, som bliver betalt med bl.a. korn fra Larsens far. I.A. Larsen venter på at låne tærskeværket. Johannes Larsen spørger Alhed, om hun har penge, for han skal betale for dåb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TlSr</t>
   </si>
   <si>
     <t>Kjerteminde
 Kæreste Alhed!
 Jeg staar og hjælper Hinke at tage Planter ud til Vinduerne og jeg ser det er nødvendigt at staa over ham til han kommer saa vidt at vi faar dem kørt ned til Høvleriet, jeg venter ogsaa paa Thomsen som skal tage ud til Trapperne, han lovede at komme lige over Middag og nu er det omtrent Togtid, saa jeg kan ikke følge med Junge som jeg havde haabet. Murerne er ved at gøre Kældergulvet færdigt. Jeg var hos Mu[ulæseligt] i Gaar, men Schriver var ikke hjemme og kom først Torsdag og den anden Bede kunde ikke udlevere Træet før han fik Penge eller Korn eller fik svar fra Schriver saa bad jeg dem beholde deres Træ og købte baade Træ og Tagsten hos Bøttern han havde lige faaet Tagsten hjem, paa de Vilkaar at han skal have ”de 200 Kr. for Brushønsene” naar de kommer og Resten dækkes med Korn som Fader leverer. Ole Poulsen har nemlig Tærskeværket i disse Dage og det er ikke afgjort at Fader kan faa det lige efter ham. Nu skal Junge gaa siger hun. Du har vel ikke faaet Penge, det vilde være rart om jeg kunde have faaet en 30 Kr. saa jeg kunde have betalt den Daab. Jeg er meget urolig for lille Puf men jeg hører vel ingen Ting før jeg kommer
 Mange
 kærlige Hilsner
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
 Poul Caspersen
 Holger Drachmann
 Betty  Ejlskov
@@ -3400,278 +434,87 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>1901-01-01</t>
-[...139 lines deleted...]
-  <si>
     <t>1901-02-28</t>
   </si>
   <si>
     <t>Erik Henrichsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Peter Magnussen
 Fritz Syberg
 Albrecht  Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Alhed Larsen er hos forældrene på Erikshaab. Hun fødte parrets anden søn, Johan (Lysse), 27. februar 1901. Tilsyneladende vidste Johannes Larsen ikke, da han skrev brevet, at drengen var kommet til verden.
 Auktionen hos Winkel og Magnussen blev afholdt tirsdag 29. oktober 1901 i kunsthandlens lokaler på Højbro Plads i København.
 !/assets/b/7/51/Katalog_JL_Winkel_Magnussen_29_okt_1901_1.jpg!
 "":/assets/a/9/52/Katalog_JL_Winkel_Magnussen_29_okt_1901_2.pdf
 "":/assets/c/5/53/Katalog_JL_Winkel_Magnussen_29_okt_1901_3.pdf
 "":/assets/8/0/54/Katalog_JL_Winkel_Magnussen_29_okt_1901_4.pdf
 "":/assets/8/e/55/Katalog_JL_Winkel_Magnussen_29_okt_1901_5.pdf</t>
   </si>
   <si>
     <t>Alheds far er blevet opereret.
 Winkel &amp;amp; Magnussen kan ikke holde auktion over Larsens billeder før sidst i oktober. Larsen har bedt dem finde større lokaler til formålet.
 Larsen maler på et landskab, og han får rammer dagen efter.
 Manden, der graver haven, er nået til aspargesbedet.
 Larsen håber, at Andreas/Puf Larsen har det bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A14B</t>
   </si>
   <si>
     <t>Kjerteminde 28 Febr. 1901.
 Kæreste Alhed!
 Tak for Dine 2 Breve i Dag. Det er dog glædeligt at det er gaaet saa godt med Din Fader og at Operationen allerede er overstaaet, jeg havde ikke tænkt mig at det vilde komme saadan lige ovenpaa Undersøgelsen, Du kan tro det glædede mig at læse, det andet gaar nok nu Operationen er vel overstaaet. Jeg havde Brev fra Henrichsen i Dag, han havde talt med W &amp;amp; M der ikke kunde have min Auktion før sidst i October og han mente at kunde mærke paa dem at de saa temmelig mørkt paa Grund af den ringe Købelyst for Tiden og han spurgte om der ikke var Mulighed for at opgive den. Jeg har imidlertid svaret ham i Dag at jeg ikke vil eller kan opsætte den, bl.a. fordi jeg skal betale den Vexel midt i October som han skaffede mig med Penge indkomne ved Auktionen og henstillet til ham at se sig om efter et andet Lokale, den frie Udstilling, Charlottenborg eller et andet, og svare mig snarest. Jeg har faaet Møllen [eller Møller?] færdig i Dag og sat i Ramme ligesom jeg har sat de andre store i Ramme saa jeg nu har 8 store i Ramme og 9 naar jeg i Morgen faar gjort lidt mere ved Landskabet det var nemlig graat i Formiddags paa den Tid jeg skulde have malet paa det. Baronen og jeg var nede i Grossererens Skænkestue i Aftes og fik hver et Par Bajere og i Aften har han inviteret os alle derned. Jeg kommer saa paa Tirsdag hvis Du ikke sender Afbud eller der indtræffer Forhindringer. Det er dog dejligt at det er bedre med Puf, bare det nu maa gaa rask fremad. Jeg skal nok huske ”Primus”. Jeg venter at faa en Del Rammer i Morgen og faa en Del Billeder sat i, det er jo snart Tiden da jeg maa se at blive færdig hvis det skulde vise sig at Auktionen alligevel bliver i en nær Fremtid. Manden der graver Haven var her i Aftes og fik 7 Kr. 50 Øre til saa nu har han faaet 12 Kr 50 og er naaet til Aspargesbedet, han begyndte i den nederste Ende. Baronen beder mig hilse Dig. Vil Du gratulere Junge mange Gange fra mig, Marie skriver til hende nu. Jeg skal nok tage Penge med, vi begynder at tærske i Morgen. Bare nu Puf kan komme til at se lidt bedre ud til jeg kommer jeg er ligefrem bange for at han skal se værre ud end jeg tænker og det er for Resten temmelig slemt. Mange kærlige Hilsner til Jer alle sammen fra Din hengivne
 Johannes Larsen.</t>
-  </si>
-[...48 lines deleted...]
-Det bliver nok mere end ”to Ord med Blyant” men saa faar Du jo et Brev gratis hertil.</t>
   </si>
   <si>
     <t>1901-8</t>
   </si>
   <si>
     <t>Revninge
 Rynkeby, Kerteminde
 Kølstrup, Kerteminde
 Dræby
 Agedrup
 Bullerup
 Odense
 Nymindegab</t>
   </si>
   <si>
     <t>Victor Bøttern
 P Jørgensen 
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
@@ -3715,229 +558,104 @@
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Anton Frederik Schondel
 Christine Swane</t>
   </si>
   <si>
     <t>Tømrerne arbejder på Alhed og Johannes Larsens villa på Møllebakken i Kerteminde.
 Johannes Larsen arbejder i Christine (Uglen) og Maries stue: Hans to søstre boede på dette tidspunkt hos forældrene i Store Kærbyhus i Kerteminde. Derfra var/er der ganske kort til Møllebakken, hvor byggeriet var i gang. 
 29. oktober 1901 åbnede Johannes Larsens første separatudstilling hos Winkel &amp;amp; Magnussen i København, og Larsen arbejder på værker til denne. 
 Hyrdehuset ligger (stadig) på Hindsholmvej ved Nordstranden i Kerteminde.</t>
   </si>
   <si>
     <t>Johannes og Alhed Larsens villa er ved at blive bygget. Larsen maler i Marie og Christines stue, men han er blevet forstyrret af natteroderi. En nat måtte han hente sin far, som rejste hjem fra Korsør, og en anden nat brændte nogle kornhæs. Efter brandene tog Larsen med sin far og sine søstre hjem og spiste sild. Georg Larsen måtte dagen efter stå brandvagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fxom</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 21 Septbr 1901.
 Kæreste Alhed!
 Der var nok ingen Brev til mig i Dag, men Du troede vel at jeg var kommen. Det gaar nu godt med Huset, det vil sige Tømrene hænger godt i, jeg arbejder her ovre i Uglen og Maries Stue og der kan jeg holde Øje med dem og høre Øxehuggene, det rart, men det var ogsaa ualmindeligt nederdrægtigt inden de begyndte. Jeg har nu faaet den med [Lapp]edykkerne færdig jeg begyndte [pa]a i Gaar og har altsaa [de t]re færdig og er i Gang med den fjerde en med nogle Krager og Alliker, det er mens den tørrer at jeg skriver dette Brev. Der er ikke saa god Gang i det med de Aquareller som de[r bur]de være paa Grund af en Del Natteroderi i de sidste Dage. Fader var forleden i Korsør og fik den vilde Ide at gaa fra Revninge til Ullerslev skønt det øsregnede ligesom han ogsaa vilde gaa hjem. Uglen og jeg gik saa ud at tage imod ham om Aftenen, da var det godt Vejr, vi mødte ham ved Rørbæk, men han var bleven noget ømfodet, saa da der i Revninge kørte nog[noget af papiret mangler] Fiskevogn endnu om os [kom] han op at køre. Vi kom hjem mellem 12 og 1 og [styr]kede os med Mad og Snaps og Kaffe, da kom jeg sent op Dagen efter og fik ikke bestilt [noget af papiret mangler] meget. Saa i Aftes da jeg havde ligget lidt og ikke kunde falde i Søvn, kom jeg til at se ud af Vinduet og syntes at det saa saa lyst ud og jeg gik saa hen og kigede ud og mente at det maatte være Hyrdehuset, Du ved Grønholdts der brændte, jeg klædte mig saa paa og løb over i Hinkes Mark og saa da at det var alle Kornhæssene derude der brændte, saa gik jeg tilbage og bankede de andre op og løb derud. [Det v]ar et pragtfuldt Syn, [der v]ar kun Ild i 5-6 Hæs [noget af papiret mangler] kom, men det gik villigt og det varede ikke længe inden hele Bakken var i den. Sprøjterne kom efter Haanden og det lykkedes at redde en Halmstak. Næsten al[le] Forpagterne havde deres Hæs der i Aar og kun et Par havde tærsket. Hæssene stod i 2 Rækker med en Vej imellem til Tærskeværket. Der var naturligvis en Masse Folk derude, om det saa var gamle Schondel saa var han der med en daarlig Ryg og han blev der endnu da jeg henad 3 gik hjem med Fader og Marie og Uglen for at styrke os med Spegesild og Snapse. Frk Svendsen er kommen i Dag. Der er Jagt paa Byens Jorder, men til Middag h[avde] hele Selskabet kun nedlaft [en] Hare og jeg ved ikke om de har f[aaet] noget i Eftermiddag. Grossereren vilde have været med maatte staa Brandvagt ved Hæssene i Formiddag. Mange kærlige Hilsner
 Din Johannes Larsen.</t>
   </si>
   <si>
-    <t>1901-09-26</t>
-[...94 lines deleted...]
-  <si>
     <t>1901-12-16</t>
   </si>
   <si>
     <t>Nordskov</t>
   </si>
   <si>
     <t>Martofte
 Nordskov
 Mejlø, Fyns hoved</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Peder Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Fritz Syberg og Johannes Larsen boede under opholdet hos Karen Marie og Peder Nielsen på Dyrbjerggaard i Nordskov.
 Fritz Syberg beskrev samme tur til Fyns Hoved i et brev til hustruen Anna 16. december 1901.</t>
   </si>
   <si>
     <t>KB</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg (Baronen) er på Fyns Hoved. De tegner og ser på fugle og spiser en masse mad hos deres værter i Nordskov. Larsen forsøgte at fange en vingeskudt gås, men det lykkedes ikke. Husværten, Peder, fangede den senere. Fritz Syberg har tegnet Johannes Larsen bag en vold af tang, de byggede på Fyns Hoved/Fyns rev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oZ9i</t>
   </si>
   <si>
     <t>[Nords]kov 16 Dec. 1901.
 Kæreste Alhed!
 Nu er vi igen færdige med vores Dagsværk. Det har været et dejligt Vejr her i dag. Vi var ude ved Revet lige ved Daggry, vi havde bygget os et Par Skanser af Tang der i Gaar og anbragt os saa der til Morgen, jeg for at se paa Fugletrækket og Baronen for at tegne [noget af papiret mangler] derefter gik vi en Tur rundt [noget af papiret mangler]rnen og saa tilbage til [noget af papiret mangler]erne igen og efter at have [noget af papiret mangler] der lidt gik vi hjem [og spiste] til Middag hvorefter [vi sejle]de over til Mejlø og gik rundt der i Eftermiddag. Baronen har lidt bedre Appetit i Dag og jeg æder som en Tærsker, en stor [noget af papiret mangler] Øllebrød Kl. 7 om Morgenen med Smørogbrød og Kaffe og Julekage ovenpaa en gevaltig Masse til Middag og da vi kom fra Øen i Eftermiddag satte jeg 4-5 Stykker Smørogbrød 3 tykke Løftepandekager derefter atter 3 Stk Mad med Rullepølse og et Stk Ostemad et Par Snapse, Øl og Kaffe m[noget af papiret mangler]kage til Livs u[den paa] mindste Maade [at føle] mig generet af d[et]. Det er nogle dejli[noget af papiret mangler] vi foretager og vi [noget af papiret mangler] en hel Del Vild[noget af papiret mangler] Raadyr, Harer, Svaner Masser af Graaænder [noget af papiret mangler] Ederfugle har vi ikke set saa mange af, ja i Gaar Formiddags trak de en Del forbi ude ved Revet, men i Dag var det temmelig sløjt derimod saa vi nogle Aalekrager, den ene temmelig nær ved. I Gaar saa vi en vingeskudt Knortegaas som jeg gjorde Forsøg paa at fange men den [noget af papiret mangler] i Vandet for mig [noget af papiret mangler]talte det til Peder [noget af papiret mangler]en da vi kom hjem, [og han g]ik saa ud efter den [og var] heldigere og kom hjem [med] den. Vi har endnu ikke faaet Kufferten fra Martofte, ligesom vi heller ingen Breve har faaet men de maa vel [komme] i Morgen. Jeg gaar og fryser i Morges savnede jeg i høj Grad min Lammeskindshue, men nu vi har faaet stille Vejr har jeg jo ingen Brug for den, det skulde da være for at lapse mig med den paa de Tegninger Baronen lave af mig. Vil Du hilse lille Puf og den lyse fra mig og kysse dem [noget af papiret mangler] hils ogsaa de andre [noget af papiret mangler] kærlige Hilsner fra 
 Din 
-Johannes Larsen</t>
-[...27 lines deleted...]
-I Dag fik vi da endelig Breve, vi mødte Landposten ridende da vi gik ud efter Middag og fik hver sit Brev, han mente at Vejen kom i Orden saa at han kunde køre herud i Morgen. Kufferten har vi stadig ikke hørt noget om. Baronen har i Dag haft Appetit til alle Maaltider og næsten slet ikke Kvalme. Vi har været et Par gode Ture i Dag ogsaa, i Morges ude paa Fyns Hoved og i Eftermiddag syd paa langs Kysten. Vi begyndte som sædvanlig med Øllebrød og Kaffe og Julekage og til Middag fortærede jeg 1 ½ Portion Sagovælling og 3 stegle Torsk med Brød og Kartofler Kaffe og Julekage og til Aften spiste vi Knortegaasen der var ganske udmærket, og bagefter Smørogbrød. Vi kommer vel saa hjem Torsdag eller Fredag, Baronen vil nok helst være her til paa Fredag, hvorimod jeg nok vilde hjem om Torsdagen, for at have fri den første Aften, paa den anden Side har vi det jo ganske godt, saa det var jo ikke saa farligt at trække det en Dag længere ud, men dette Brev bliver altsaa det sidste Du faar herfra, forhaabentlig. Baronen har skreven Jagtbrev til Peter i Aften i Anledning af den spiste Knortegaas, det var rart at faa Brev fra Dig og det glædede mig at se at Du klarer Dig saa godt, Du har vel faaet Rul. Vi gaar hver Aften i Seng Kl. 8, men det er mig alligevel for tidlig, jeg kan nemlig ikke sove hele Natten, men det er maaske ogsaa fordi jeg ikke ligger saa komfortabelt som ellers, det var godt vi fik de uldne Tæpper med, for Sengen minder nærmest om en Iskælder, naar vi kryber i den om Aftenen, jeg ligger desuden med den sorte Trøje paa og Underbukserne om Benene. Ja nu vil jeg slutte dette underholdende Brev med mange kærlige Hilsner til Jer alle 3 fra Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -3955,972 +673,115 @@
 Det gik rigtig udmærket forleden med Bespisningen for de Herrer. Mr. Felton havde to Pund [tegn for pund] af den fineste Chokoladekonfekt med til mig, - det var da pænt. Maden var rigtig god, - Suppen klar, o. s. v. vi havde ingen særlig Travlhed eller Besvær. De fik ”Cocktail” først, - kun Sauterne ved Bordet og en Snaps gammel Rom til Kaffen. Christine spillede lidt for dem og det satte de megen Pris på. Det eneste Uheld var at Pigen som skulde varte op, ikke fik mit Bud i Tide, så Mornine maatte holde for, men Pigens Moder, min gennemskikkelige Kone Mrs. Fuller, kom grædefærdig op Kl. 6 og sagde, at Pigen var ikke kommen hjem endnu – om hun ikke kunde hjælpe, så vi lod hende vadske op. Den 28ende Nov. er det jo ”Thanksgiving”, èn af deres største Fester. Vi skal have Familjen herover til Kalkun, - Pie og Plumpudding. Jeg gruer lidt for al den Laven Mad, for jeg kan næsten ikke tåle at se Mad. 
 [Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
 385 DORCHESTER
 [Fortrykt til højre øverst på arket:]
 SPECIALIST IN THE ANALYSIS OF BARKS
 TAN EXTRACTS AND LIQUORS,
 CROME LIQUORS,
 OILS AND DRESSINGS. 
 [Med håndskrift:]
 Grethe begynder så småt at kunne spille små Melodier nu. Hun kan og har længe kunnet kende Melodier når vi synger eller fløjter dem, og nu kan hun lige begynde at synge et Par Linjer nogenlunde rigtig, - Stork, Stork Langeben, - ”Gusk. ta'ske Lov” som er èn af hendes Yndlingssange. Hun er saamænd en skikkelig Unge, - som den Aften vi havde Fremmede, måtte hun gå i Seng en Time før sin Sengetid, efter hun havde spist sit Mælkebrød uden at måtte røre al den fine Mad, som hun interesseret betragtede – og gå op og ligge ganske alene ovenpå - men ikke et Kny - eller en Indvending hørte vi fra hende. - Når vi bliver kede af hende eller trætte af hende, sender vi hende ind og lege med sit ”dejlige Skrammel”, som hun kalder som hun kalder en Skuffe af store og mindre lemlæstede Dukker, udklippede Papirsdukker, Klude og Æsker, og der kan hun godt sidde en Timestid og lege. Nu er hun ved at komme i den Alder, da hun plager for Historier, - så snart hun hører sin Fader komme hjem om Aftenen, styrter hun hen til Trappen og raaber” – Will you tell me a Story, Papse”. - - 
 Mornine har syet en dejlig Pude til Billy, - gråt Filt med kulørt Uldgarn – den er henrivende. Hun vil jo nu til at sy en Lysdug til Fru Mackie. Hun var inde hos dem i Søndags og de var meget venlige og rare, - hun spillede for dem – de er så glade ved Musik.
 Men de er jo af den meget gammeldags Skole, som fordømmer Nydelsen af et Glas Øl, - ikke at tale om Vin og Spiritus, - og hvis de så Mornine ryge – og ryge Cigar, - ja, de vilde da mindst besvime. 
 Jeg kan dog ikke vide hvad Onkel Syberg og Tutte siger til mit Forslag – jeg er meget spændt. Harry vil også så gærne have lille Tutte. – 
 Dette Brev er meget kedeligt, men jeg har Kvalme.
 Mornine og lille Grethe hilser
 Din Pelle
 [Skrevet på tværs øverst på sidste side:]
 Sig til Junge hun skylder mig Brev og at hun sender mig nok et godt langt Julebrev. Ja, det bliver en trist Jul, bare den var overstået</t>
   </si>
   <si>
-    <t>1902-09-25</t>
-[...833 lines deleted...]
-  <si>
     <t>1911-10-24</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes V. Jensen</t>
   </si>
   <si>
     <t>Pisa
 Via San Lorenzo 44</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Anna Syberg
 Clara Syberg
 Ernst Syberg
 Hans  Syberg
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Brevet er kun forsynet med et "Kære Ven", men det må formodes, at det er henvendt til Johannes V. Jensen, eftersom det findes blandt hans papirer på Det Kongelige Bibliotek. 
 Anna og Fritz Syberg og deres seks børn boede i Pisa fra efteråret 1910 og små tre år frem. 
 Rondane er et fjeldområde øst for Gudbrandsdalen i Øst-Norge i fylkerne Oppland og Hedmark. 
 Det vides ikke, hvilket brev der er tale om, når Fritz Syberg skriver, at han kunne have lyst til at benytte dette som påskud til at besøge Carrara.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz Syberg har tegnet et kort af egnen omkring Pisa. I brevet beskriver han vegetationen, skovene, bjergene, marmoret, floderne og deres udløb i havet, farverne i brændingen mv. Derefter fortæller han om, at vikingerne under deres erobringstogt opgav at indtage Pisa, men i stedet besatte Lucca, som de troede var Rom. Han er inde på en strejke blandt marmorarbejderne. Til slut fortæller Fritz Syberg, at flere af børnene har været syge, og at Rille (Ernst) taler om pinjeskoven ved Kerteminde og retter til "urskoven", når de griner af ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9XDW</t>
   </si>
   <si>
     <t>Pisa 24 Otbr 1911
 Via San Lorenzo 44
 Kære Ven.
 [Herunder et tegnet landskort med påskrevne stednavne. Fra oven:]
 Flod Magra ”Luni” Carrara Floden Carrione Bjærge Firenske Hav Flod Serchio Viareggio Søen Lucca Bjærge Pisa Livorno Bjærge 
 Fra Floden Magra og helt ned til Livorno er Landet langs [”landet langs” indsat over linjen], en Slette der omkring Pisa forgrener sig langt ind i Landet. Oppe ved den antikke by ”Luni” er den kun 4-5 Kilometer bred. På hele denne Strækning består Kysten af: en Forstrand af Sand der danner Revler ude i Vandet, derpå et Bælte af temmelig lave Klitter, yderst begravet med grovt Græs længere inde med en Art Enebær – (ikke de som er almindelige i de svenske Skove men nogle med etårige Bær af dette Volumen [et bær er tegnet]). De vokser op som hele Træer ca 12-14 Fod høje og er undertiden begravet i Sand til halvvejs op på selve Kronen. 
 Dette Bælte af Enebærtræer går lidt efter lidt over i Pinjeskov, hvor Underbunden er et Vildnis af nogle [”nogle” overstreget] Buske og Slyngplanter. En tornet Slyngconval – Europas eneste Art – er meget smuk og gennemfiltrer hele Skoven. Desuden findes Efeu, de almindelige Enebær og en Slags Buske med runde blå Bær på Størrelse med Blåbær – Grene omtrent således [tegning] vist giftige. Busken selv er så høj som den svenske Porsebusk. Brombærranker så godt som uden Frugter, men af en vældig Længde [”men af en vældig Længde” indsat over linjen] o.m.a. Buske og Træer. Dette Bælte af Skov er kun smalt nordpå ved ”Luni” og findes kun i spredte Strækninger og Stykker langs Kysten; Men jeg formoder at dette kommer af at den er blevet ryddet til Fordel for de mange Badesteder hvoraf hver lille By har sit: Marina di Pisa Marina di Carrara, marina di Pietra santa e.t.c. Sletten er lang [”Sletten er langs” overstreget] Derimod syd på omkring Pisa er Skovene meget store og udstrakte fordi Kongen her ejer dem. Omkring Livorno er der store Engstrækninger og hvor der tillige er en Sø, på dette sidste Sted i Nærheden af Viareggio er der også en stor Skov. Resten af Sletten, altså særlig den Side der vender mod Bjærgene, er opdyrket som en Have [overstregede, ulæselige ord] Vin, Hvede, Bønner, Frugttræer. 
 Bjærgene skyder sig temmelig pludselig op af Terrænet. Består af rødt og gråt Marmor der [”der” overstreget] og [”og” indsat over linjen] sine Steder af en [”en” indsat over linjen] stærkt forvitret okkergul Sten eller Lerart [”okkergul Sten eller Lerart” indsat over linjen] Ved [”Ved” overstreget] Fra Foden og halvvejs op begroet med Oliven og Vin, Resten forkrøblet Pinjeskov og Krat eller fuldstændig bart: Hvor de nøgne Bjærgtoppe kj [”kj” overstreget] knejser op som ved Carrara er de grå, rødlige med Pletter af hvidt Marmor. Om Vinteren hvide af Sne. Ikke få Steder ser de vulkanske ud. Den højeste Bjærgtop i Appeninerne findes (tror jeg) ved Carrara og er ca 6000 Fod høj altså som Ronderne i Norge.
 Om Luni er der det at sige at der skal findes noget som man mener er Rester af et Amfiteater
 Men den ligger altså ikke ved Carrarafloden – Carrione (snarere nærmere ved den større Flod Magra). Desuden er Carrione kun en ubetydelig Bjærgstrøm tør om Somren og aldrig med mere Vand end man kan vade over den. Hvordan Magra er husker jeg ikke men på Kortet ser den ud til at være bredere end Arno. Arno er på sit sidste Løb ca 200 Alen bred. Dens Vandmasse [”Vandmasse” indsat over linjen] er som de fleste Italienske Floders stærkt afhængig af Nedbør. Efter Regn svulmer den op til en dyb rivende lergul Strøm der farver Havet en hel Mil ud. i [”i” overstreget] En Fjerdingvej Nord og Syd for Mundingen er Middelhavets blegblå og bleggrønne Brændinger farvet [”farvet” indsat over linjen] grågule med gråt Skum ud for selve Mundingen hvor store Sandbarrer ligger på hver Side af Løbet er Brændingerne cikoriefarvede med Sirupsgult Skum. Bag ved den lave Kyst hvor Skovene fuldstændig forsvinder i de store Linjer, rager Carrarabjærgene op på sådan en Uvejrsdag mørke og triste, de hvide Marmorpletter får dem til at ligne Gletschere. På en Solskinsdag når Arnoen er klar og stille som en dansk Fjord blå [”blå” overstreget] Havet er blåt som selve Storebælt ligger Carrarabjærgene blålige og rosenfarvede og lette som Sommerskyer.
 Historien om Hasting har jeg i Erindring fra i Sommer. Christiansen og Zahrtmann var oppe at nappes om Danmark ”verso Italia”. Men C. lod det være Lucca som Hasting erobrede Vikingerne lå og vrælede foran Pisas Porte (Havet skød sig den Gang helt ind til Pisa) i tre Dage, og da de ikke kunde overmande den sejlede de op ad den lille Flod [”Flod” indsat over linjen] Serchio til Lucca og indtog den i den Tro at det var Rom. De fangede Erkebispen som de troede var selve Paven. 
 Egnen om Lucca er ganske som om Pisa. Et tærnet udstrakt Felt af Vin- og Hvedemarker bekranset af smukoliven, bevoksede blånende Bjærge og Høje.
 Carrara [et overstreget, ulæseligt ord] ligger i et Dalstrøg halvt [der har sået ”halvvejs”, og ”vejs” er overstreget og erstattet af et t] op af Bjærgenes Fødder, Et [”Et” overstreget] og er egentlig et eneste stort Marmorværksted. I Sommer strejkede 10.000 Arbejdere der. De gennemførte Strejken ved at bevæbne sig med Bøsser og med at skyde den første ned som vovede at flytte en Marmorblok. Anna og jeg kunde godt have Lyst til at benytte Dit Brev som et Påskud til at komme derop (vi har været forbi på Gennemrejse) men Koleraen har raset så stærkt der i Sommer så vi tør ikke de første Måneder.
 Vi har også her havt Sygdom Trylle et hårdt Anfald af Asthma Nolle og Rille, Mavehistorie, selv Hans har så hård han end er måttet neje sig og ligge i Sengen en halv Dag. Rilles Sprog begynder at blive lidt kosmopoltisk og hans Erindringer farves.
 Han taler om Pinjeskoven ved Kjerteminde og når vi ler af ham retter han sig og siger, nej jeg mente Urskoven (vi har lige læst Junglebogen for dem). Hilsen til Jer alle fra os alle her Din hengivne Fritz Syberg</t>
   </si>
   <si>
-    <t>Pisa</t>
-[...23 lines deleted...]
-  <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -4930,187 +791,89 @@
     <t>Laura Warberg spørger, om hun dog ikke kan komme på besøg hos Astrid i Malmø. 
 Laurits vil ikke med til Amerika nu. Det bliver et hårdt slag for Ellen. Laura Warberg troede engang, at hendes fremtid var sikret. 
 Alhed Larsen sidder model for Peter Hansen. Hun er meget sparsommelig, og det er Christine ikke. 
 Alhed og Laura har været i teatret og på Nimb og spise fint. 
 Louise Brønsted skal til Hagemanns afskedsfest. 
 Laura Warberg går til foredrag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zgFT</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmø
 Skåne
 [I brevet:]
 Nørrevoldgade 29⁴
 Søndag d: 11te
 Kære Astrid!
 Det var et meget rart Brev fra Dig i Gaar; naar mon Du igen kommer over at spille? Dersom nu en Gang Alhed er i Kbh. kommer jeg over en hel Dag med første Færge, naar der igen bliver ordnede Forhold med Sejladsen. Kan det slet ikke tænkes at komme naar han er hjemme?? Vi vilde jo dog kuns ses ved Maaltiderne! I Morgen tager jeg til Birkerød fra første til 6 Toget, haaber lille Muk saa kan gøre en Sviptur ind at se Udstillingen, mens jeg passer Børnene. Bes og Hr. Peter igen lange Tider i Sengen med Feber uden ellers fejle det mindste; gaadefuldt! Jeg spiste til Middag i Fredags hos Fr. Holstein Alhed og Madsen var der og spurgte Fr. H. om Feber ikke kan skrive sig fra Mathed, de spiser jo intet og Sengen tærer. Bare den Læge er dygtig! Gud veed om der skal være Selskab d:22de, jeg tror det næppe, men nu skal jeg køre i Morgen og saa skrive det til Dig. I Dag ved 3 Tiden tager jeg pr. [ulæseligt] til Vanløse, det er Wilhelms Fødselsdag, hans Sødskende kommer der til Aften. Elle rejste først hjem i Mandags, var altsaa ikke hos Syberg sammen med Thora. Veed Du at Laurits ikke vil til Amerika de første Aar? Det bliver vist et haardt Slag for Elle! Mærkeligt at hun kan være saa haabefuld for Fremtiden og Livet deroppe alene! Alhed er saa gruelig bekymret for hende, men saa er der da vel den Udvej, at hun kunde tage til Billy en Tid. A. mener der kunde sagtens blive en Virksomhed her hjemme, at Grethe ogsaa kunde faa Fripladser her og Elle Legater, men hun vil vist ikke paa nogen Maade lade være at rejse derover. Hvor anderledes lyst saae det ud, da vi troede hende vel sikret for Fremtiden; mon han dog ikke kunde betænke sig? I Julen havde de faaet udmærkede [ulæseligt] af ham og Grethe sagde, at Carl skulde være hos dem til Sommer.
 – Alhed ”sidder” en Del af sin Tid herinde for P Hansen til det store Faaborgbillede. Hun er meget sparsommelig køber intet uden nødvendige Smaating. Hvor anderledes med Christine, der vist anvendte ca. 300 Kr. paa Rejsen herind og alt muligt i Magasin! Hun er uforbederlig! Desværre bliver det dog næppe til Efteraaret, hun flytter herind, maa spare derovre endnu et Aar! Slemt for mig, men vil jeg aldeles ikke paavirke hende, selvfølgelig. - 
 I Aftes gav jeg ud paa Alhed og mig selv. Halve Priser i Folketeatret til ”Ranke Viljer” – 2+2=5 – af Gustav Wied; uhyre morsomt, vittigt, satirisk hvor vi lo ! – glimrende spillet. Og tænk Dig saa gik vi til Nimbs nye Lokale ligefor den nye Banegaard, bagved Bræddehytten, hvor er der fint og elegant og smagfuldt. A. spiste Middag i Valby og fortalte, at vi skulde til Nimbs; Nej mente Berta, det var vist ikke muligt, det var jo saa fint! Hvilke elegante Dragter, Damerne selskabsklædte! A. stak jo en Del af i sin gl. blaa Nederdel med Bluse, jeg var pæn nok. Vi satte os beskedent i den første den bedste Krog og spiste en aldeles vidunderlig Souper, Laksesalat á la Tivoli – vi har aldrig smagt noget bedre; Kalvefrika[ulæseligt] avec Chateaubriand – delikat! – en Dessert saa lækker, en halv udhulet Appelsin i et højt klart Glas, den var fyldt med Is og uden om men i Glasset fin rød Gelé med Flødeskum; hver en Pilsner til; 2 Kr. for hver Soupér, 50 Øre i Drikkepenge, Øl og Kaffe vi var jo nok lidt betænkelige strax, men nu var vi der og fortælle Berta, vi var gaaet igen fordi det var for fint, vilde vi da ikke. Jeg syntes det var vældig morsomt ”gav” jo, - men A. tog Øl og Drikkepenge paa sig. Det var en herlig Aften. Der var Karneval ved Siden af og ovenpaa. Hun tog desuden Kaffe og en Cigaret, vi kom hjem Kl. 1. – Alhed var forleden til fin Aften hos Carl V. Petersens, der var en Del Malerfamilier og en Telemarks kendt i national Dragt, hans Kone af en fin Familie i Christiania, han selv en dannet og klog Mand hun Datter af en anset Videnskabsmand. – Paa Onsdag skal der være stort fint Selskab paa Phønix, Direktør Hagemann giver Afsked; Lugge skal med lille Else skal have lidt extra Mad nu! Hvor herligt, at lille Muk kan komme lidt ud nu igen! Jeg hører stadig de højst interessante Foredrag af Dr. Munck; og nu de følgende Tirsdage Høffdings gratis Forelæsninger over Rousseau; desværre undgik det første mig i Tirsdags, jeg kiggede dog stadig i Politiken, som jeg holder nu, efter den. Men jeg skrev til Frøken Shlect om at mødes med mig nær Indgangen og fortælle mig om det, hun er saa forstaaende og husker saa godt. – Nu veed jeg ikke mere lille Putte; hils nu de kære Unger Hvor dejligt at Du nu igen holder Skole med dem baade for Dig og for dem. Inas Bakkeserviet er mig til stor Nytte i min Sølvskaal, naar jeg har The Fremmede. I Onsdags var Alhed her 2-3 Timer, saa jeg ser hende meget denne Gang skal ogsaa til Schous en Gang. Kærlige Hilsener fra Mor.</t>
   </si>
   <si>
-    <t>1912-06-15</t>
-[...135 lines deleted...]
-[Eftersom der ikke er nogen afsluttende hilsen, mangler noget af brevet sandsynligvis]</t>
+    <t>1912-04-12</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Berlin</t>
+  </si>
+  <si>
+    <t>Berlin Germany
+Paris la France</t>
+  </si>
+  <si>
+    <t>Pola Gauguin
+Harald Giersing</t>
+  </si>
+  <si>
+    <t>Neue Sezession, tysk kunstnergruppering, grundlagt 1910. Neue Sezession, hvis center var Berlin, var først og fremmest talerør for den tyske ekspressionisme.
+Oprettelsen af Neue Sezession var konsekvensen af en gruppe yngre kunstneres utilfredshed med Berliner Sezession og dens jury under ledelse af maleren Max Liebermann. (Gyldendal Den store Danske)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Christine og Sigurd Swane er til Secession i Berlin og har opgivet at rejse videre til Paris. Han har talt med en fra bestyrelsen. Sigurd Swanes billeder ser godt ud efter at Gauguins er taget væk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Vtin</t>
+  </si>
+  <si>
+    <t>Kære Alhed! Tak for dit Brev som jeg modtog i går, jeg har det nu bedre, dog forresten har vi 
+[mellem linjerne på hovedet: mange Hilsner til alle S.S.]
+opgivet Paris [overstreget: for] denne Gang vi rejser hjem muligvis Onsdag sammen med Giersing.
+Vi var til den schøne Helena forleden Aften det var kedelig. [Ji ulæseligt] fik den at se, den var utrolig morsom. Mange hilsener til alle Jeres Ugle.
+Også Hilsener fra mig – og Tak for de 200 – Jeg traf heldigvis i Forgårs en af Secesessionens Bestyrelse, jeg vilde ellers have søgt en af dem, og fik talt med ham, det var behageligt at få lidt fra Secessionen. Forresten profiterer jeg særlig ved at Gauguins Billeder er væk da jeg derved er kommet til at hænge så godt, at vi nu synes mine Billeder ser godt ud, og det er dog noget vundet</t>
   </si>
   <si>
     <t>1913-04-29</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Johanne Giersing
 Hans  Syberg</t>
   </si>
   <si>
     <t>Anna Syberg
 Clara Syberg
 Ernst Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg</t>
   </si>
   <si>
     <t>Neustadt</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse (g. Giersing) Syberg cyklede fra Pisa til Kerteminde i 1913 i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre år i Italien. 
 Det vides ikke, hvem Stine var.</t>
@@ -5125,152 +888,94 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SlQ5</t>
   </si>
   <si>
     <t>[Fortrykt på side 1:]
 Königreich Bayern
 Postkarte
 [Håndskrevet i adressefeltet:]
 Syberg
 Via S. Lucia
 Pisa
 Italia
 [Adressen overstreget. Med håndskrift er tilføjet:]
 Kjerteminde
 Danimarca
 [Håndskrevet i tekstfeltet s. 1 langs venstre margen:]
 skrive til Köln
 [Håndskrevet s. 1:] 
 en Kro 29/4 - 13 er I rejst? har I faaet [ulæseligt ord]?
 Kære Allesammen
 Vi kom saa tidligt til Nürnberg igaar at vi fik Byen set med det samme og i Dag har kunnet tage vidre straks. Vi fik i Morges Jeres mærkelige Kort; sig til Stine at hun maa jo være skør paa Rumpen I har [s. 2] misforstaaet os fuldstændig naar vi skrev at vi sloges med 3 Snedriver vi sloges nemlig saadan: [tegning] og vi fyrede hinanden med Sne, der var skam stegende hedt og kun i Bayern er der saa hedt at vi er ved at dø her er meget meget meget meget varmere end i Italien vi er hele Dagen hver Dag gennemblødte af Sved. Sig til Stine at vi har skrevet hver Dag og ikke hved hvordan det kan være at I ikke har faaet Brev hver Dag.
 Kære Allesammen. Vi har lige spist hver 4 Pølser og 2 Glas Øl - her er skrækkelig hedt for hver Dag vi kommer længere Nord paa bliver det varmere, naar vi en ["en" overstreget] naar til Danmark er det nok [overstregede bogstaver] frygtelig varmt. - Vi begynder at ligne Landevejsrøvere. - Hanses Støvler er der ingen Saaler i -, min Kjole er ikke mere graa men tærnet af Olie og Sprøjt fra Vogne vores Ansigter ligner snart et Par Indianeres - . - Vi tænker at kunde være i Köln om 3-4 Dage. Mange Kys fra Besse. bare rolig Stine.</t>
   </si>
   <si>
-    <t>1913-09-02</t>
-[...59 lines deleted...]
-  <si>
     <t>1914-05-26</t>
   </si>
   <si>
     <t>Carl Petersen, arkitekt</t>
   </si>
   <si>
     <t>Peter Hansen
 Kai Nielsen
 Mads Rasmussen</t>
   </si>
   <si>
     <t>Brevet er en afskrift. Da brevet ligger blandt Mads Rasmussen breve, kan man antage, at Carl Petersen har sendt en kopi af sit brev til Fritz Syberg til Mads Rasmussen til orientering.</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
   </si>
   <si>
     <t>Brevet er en kopi/afskrift 
 Carl Petersen skriver et langt brev til Fritz Syberg. Brevet indeholder en masse betragtninger og overvejelser om udformningen og indretningen af Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vmMk</t>
   </si>
   <si>
     <t>CARL PETERSEN Aaboulevard 5
 ARKITEKT København
 Telefon: Nora 1305 x d. 26 Maj 1914
 Kopi
 Kære Fritz Syberg!
 Tak for Deres Brev og Deres anerkendende Udtalelser om Museumstegningen. Jeg deler Deres Opfattelse, at det vilde være smukt, om Billedhuggerarbejderne og Malerierne kunde holdes adskilte i to Hovedafdelinger. Jeg synes ogsaa om Deres gode Ide med at samle Skulpturerne i de første Rum, hvis den kunde have været lagt til Grund for Bygningens Plan. Men den Gang var der foruden Statuen kun et Par store og en Snes mindre Skulpturarbejder, hvilket langt fra var nok til at indrette en Sal til. Heller ikke en samlet Opstilling af Billedhuggerarbejderne i Kuppelsalen vilde være tiltalende. Fresker og sleben Sten staar ikke godt til Gips. Jeg var ogsaa i meget stærkt Tvivl om, hvorledes Kais Arbejder skulde anbringes. Heldigvis forandredes Situationen, da Kai forærede Museet sine 18 store Figurgrupper fra Blaagaards Plads, og Etatsraaden bestemte sig ril at bygge en særlig Skulptursal. Det blev da muligt for mig helt at gennemføre det, der var mit Maal, ogsaa med Gulvmønstrene, at forme Musæet som en Række Modsætninger. Det var en stor Fordel, at Kuppelsalen med Statuen blev noget helt for sig, og at baad den og Malerisalen blev befriet for de øvrige Skulpturer. 
 Kuppelsalens Beliggenhed er jo, som De ved, bestemt af, at det blev forlangt, at Statuen skulde ses allerede i ca 15 Alens Afstand. Den ny Sal kan kun lægges ved Siden af Arkivet, og de nederste Køjer. Den bliver ca 24 Alen lang og 8 Alen bred. Det volder store Anstrengelser at faa den mere end 5 Alen Høj, Malersalene er henholdsvis 6 Alen 18" og 7 Alen høje. Og Belysningen kan kun skaffes ved et Vindu i Endevæggen, hvilket vil give stærkt Strejflys paa Salens Langside og meget morsomt Lys i Bagenden, eller ved højt Sidelys fra Lyskasser langs Salens ene Langside, hvorved denne Side faar skarpt Strejflys og den modsatte Længdevæg sparsomt Lys. Det er nogenlunde det sletteste Lokale, jeg kan tænke mig at hænge Malerier op i.
 Paa den anden Side vil det vise sig umuligt at faa de 18 store Figurgrupper opstillede i den lille Malerisal. Den er for lille, og ikke egnet til Anbringelsen af Skulpturerne. Men i det Hele synes jeg, at noget af den smukke Virkning mistes, om Figurgrupperne anbringes i den lille Sal, saa de kommer til at konkurre med Statuen. Den skulde jo gerne staa der, ikke som et enkelt Skulpturarbejde blandt mange andre af samme Kunstner, men som det Portræt, Fynbokunstnerne har ønsket, at en deres egne skulde udføre af den Mand, der har samlet deres Arbejder. Det er netop smukt, at Portrættet er en Statue omgivet af de gode Malerier og ikke af Skulptur. Det vilde være langt mindre værdifuldt, om det var et malet Portræt blandt Malerierne.
 Men jeg forstaar i de Hele ikke rigtig Deres Bekymring for, at Malerierne ikke skal tage sig ud i Museet. Jeg synes, at der i vor Tid i Danmark ikke findes noget andet Kald af Malere, der hver for sig er saa gode, og samtidig hører saa afgjort sammen, som Fynboerne. Da jeg havade det Held at faa dette Arbejde, synes jeg, at det var den dejligste Opgave, jeg kunde tænke mig, at bygge et Hus, der blev en værdig Ramme om denne Kunst. Jeg kan da heller ikke se, at der er Grund til at være bange for, at de jævne Bygningsformer, jeg har tilstræbt, og de anvendte prunkløse Materialer skal skade Billederne.
 Med Hensyn til det andet Spørgsmaal, De skriver om - Gulvene, da kunde jeg maaske i og for sig nok for at imødekomme Deres Ønsker se bort fra det for mig personlige Moment, at jeg har lagt et meget omfattende Arbejde i disse Gulve og anvendt maaske Halvdelen af den Tid, Tegnearbejdet paa Museet har kostet mig, til Gulvmønstrene. Og det er særligt Gulvene i Køjerne og den store Malerisal, der har kostet saa meget Bryderi, altsaa netop dem, De ønsker erstattet med røde Murstensgulve.
 Men jeg tror, at selv om jeg viste denne store Resignation, vilde det ikke lykkes mig at faa Etatsraaeden til at opgive de planlagte Mønstre. Det var Etatsraaden selv, der paa et Møde med Peter Hansen fik den Ide, at vie kunde udføre Gulvene af saadanne Tærninger, der skulde fremstilles paa hans eget Teglværk, hvilket har vist sig at være langt dyrere end beregnet. De er udførte nu, og der er saaledes bundet en ikke ringe Kapital i dem. Jeg tror som sagt ikke, at Etatsraaden ej vil undvære at se Resultatet af de store Ofre, som der her er gjort, og som blandt andet skulde vise, hvad man formaar at præstere med Produkter fra et almindeligt dansk Teglværk. 
 Men jeg skal bede Etatsraaden om at udtale sig derom. Jeg var nylig i Faaborg sammen med Kai Nielsen og hørte, at De opholdt Dem i Svanninge, Vi vilde have været ude at hilse paa Dem, men vort Ophold i Faaborg blev af forskellige Grunde kun ganske kort, meget kortere end paatænkt. 
 en venlig Hilsen fra min Kone og Deres hengivne
 Carl Petersen</t>
   </si>
   <si>
     <t>1914-09-09</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Sophie Breum
 Johannes Nicolaus Brønsted
 Alfred Goldschmidt
 Poul Henningsen
 Christian  Houmark
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen
 Ellen  Sawyer
 - Svendsen, Fru
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Hempel Syberg
@@ -5313,492 +1018,144 @@
 Afsendt Tirsdag Aften
 [Håndskrevet på kuvertens bagside. Ikke Laura Warbergs skrift:]
 Øl 8
 S[ulæseligt]salt
 Sodavand
 Brænde
 Petroleum
 brun Sæbe
 Amar.
 sort Skosværte
 Zeha
 3 [ulæseligt ord]
 Øl[ulæseligt]
 1 Kg Havregryn
 Bager Kogesprit
 Helga Sild Sild
 Tomater
 [Håndskrevet med blyant i brevet:] Sept. 1914
 [Håndskrevet i brevet med blæk; Laura Warbergs skrift:]
 Tirsdag Aften
 Kære lille Muk!
 Dit brillante Brev til Alhed er gaaet rundt til andre, og vi var meget glade over at Du var saa tilfreds med Din Ferie; vi var det i lige Maade paa Dine Vegne. Det er storartet for en Husmoder at kunne slippe en lille Tid for Pligter til højre og venstre. Vi var jo ogsaa allesammen meget glade ved Eder; jeg tænker tidt paa vor hyggelige The- eller Kaffe Sammenkomster her. nære ["nære" indsat over ordet "Sammenkomster"] Nu i Aften kom Pakken til Elle; hun maatte strax efter afsted til Rynkeby, Grethe og jeg delikaterede os øjeblikkelig med hver en Pære. Elle bliver i R. i Nat, tager til Odense i Morgen, bliver der_den Nat og skal med Thora til Baunehøj paa Torsdag. Hun har nu begyndt sin Musik-Undervisning har 3 Elever ad Rynkeby til, og 4 Mandag med Johanne, der er _ulige glad over at have Følgeskab især til Vinter, naaer hun kører og kommer hjem Kl. 10 om Aftenen; endnu cycler de. Elle er lidt bange for den Branche, hun der er slaaet ind paa, og det er skam ogsaa dristigt og vældig godt gjort, dersom hun virkelig kan sætte det igennem. Det er 5 Kr. mdl. for hver; med de Elever i Engelsk, hun nu har, tjener hun omkring 80 Kr. mdl; deraf vil Elle kunne lægge Penge op! Nu boer hun igen her, men er væk 4 Dage om Ugen; vi savner hende, men Grethe og jeg har det jo heldigvis udmærket sammen. Bibbe fik for ca. 14 Dage Angina og saa flyttede Swanere over til Alhed. Fru S. har endnu Smerter og ingen veed; naar hun skal op, kommer nok ret strax efter hertil og skal ligge at begynde med. Alhed er ikke ret stolt af Udgiften til alt det og stakkels rare Swane! Det er en streng Tid for ham! Han er mageløs til at passe det Barn. 
 Henningsen rejste forrige Tirsdag i Bil til Nyborg. Alhed Elle, Grete, Drengene med; en Ring punkterede i Nyborg, de kom for sent til Færgen, han ventede paa den næste og maatte med Bumletog. - I Søndags var der Underholdning paa Hotellet til Fordel for Soldaterne; Christine vældig i Ilden; først en Sonate med Muk - saa akkompagnerede hun Fru Svensen, tilsidst en Trio med Muk og Organisten, dejligt, stor Applaus og de maatte spille Prestoen dacapo; ind mellem daarlig Oplæsning af Houmark, god d_o_ af Sofie Breum; Salen fuld. - Johanne og Agraren havde spist til Aften her med Thora og lille Bodild, som var her hele Dagen; tog Frokost her, Middag hos Agrarens, Visit til Kaffe hos Alhed; det faldt rigtig godt ud, Du veed de har været lidt Urolige imellem fordi de ikke besøger hinanden! Jeg havde været i Odense et Par Dage før, min eneste Udflugt lige fra i Marts. Syberg var forkølet, mulig som Følge deraf; irriterende tyskvenlig; jeg turde for min egen Skyld ikke disputere med ham, men det kogte i mig. Forresten tænkte jeg, det kunde komme af hans tyske Afstamning og Thora indrømmede, han selv havde slaaet paa den Streng. Og jeg havde endda tænkt at faae en god Passiar om Krigen! Paa Fredag kommer Bodild herned alene til Puttes Fødselsdag. - Johanne har det bedre nu, er da i Reglen kun daarlg om Morgenen. Sidst i Ugen skal de tærske; gid de høje Kornpriser vil holde sig, til han faaer solgt. Nu gaaer Erik igen daglig i Skole hos mig, det kniber med A.B.C.en i andet er han flink interesseret. - Det er rigtignok en Begivenhed for Eder, at Madien skal boe i Kbh! Der vil Telefonen komme til at spille en stor Rolle! Og hvilke herlige Søndage det saa bliver for Eder. Ja kunde Du være heldig med en ny Pige til Nvbr! Vi har vidunderligt Vejr, sommervarmt i Dag; men dog for køligt om Aftenen til at spise ude. Nu er - ja hvad hedder det, "Sylden" paa Huset tjæret og det ser meget kønt ud; ligeledes Portene i Muren; Laagen er sat i nu er omtrent alt færdigt. Anna B. var meget begejstret for alting her, ogsaa for Las's Domæne. Vi var bedt der Lørdag til en meget fin Soupér; hun var imponeret af Haven og alt der ogsaa; hun vilde rejse Onsdag, den sidste Dag der var direkte Forbindelse med Kbh.-Toget, Chr. var ogsaa i Odense - saa gik alligevel Toget for Næsen af dem, de var midt paa Perronen! Saa maatte hun gaae 3 1/2 Time i Odense. Statsbanerne generer sig ikke! Godt Astrid tog Bil til Nyborg! Jeg har faaet et udmærket Brev fra hende; Alfred er saa flink, snakker med hende!! skrev pænt hertil og sendte rigelig Penge. Jeg er lykkelig over det! Nu Farvel lille Muk! Jeg har det godt for Tiden. Kærlige Hilsener til Eder alle! Bedstemor.</t>
   </si>
   <si>
-    <t>1915-5</t>
-[...202 lines deleted...]
-Johannes Nicolaus Brønsted
+    <t>1921-02-02</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
 Louise Brønsted
-Otto Gelsted
-[...1 lines deleted...]
-Andreas Larsen
 Johan Larsen
-Marie Larsen
-[...112 lines deleted...]
-Kl. er 4 ½ og vi har anket i Turøbund hvor foruden os ligger Par og Tredive store 3 og 4mastede Skibe her ser godt ud men det er koldt og vi skal nu have en Kop varm The. JL</t>
+Elisabeth Mackie
+Kristian Mikkelsen</t>
+  </si>
+  <si>
+    <t>Andreas og Johan Larsen var elever på Birkerød Kostskole.</t>
+  </si>
+  <si>
+    <t>Andreas Larsen skal skrive, hvilket tog han kommer med, tage stoppestrømper med, bede gartneren pakke blomsterne og tage det blå sæt tøj på samt Puttes slips.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RoeB</t>
+  </si>
+  <si>
+    <t>Mikkelsens Latinbog [begge ord overstreget] Lysse havde én.
+Strømper
+Lommetørklæde [ordet overstreget] Tak.
+Kære søde Gamle!
+Kommer Du saa paa Lørdag, skriv hvad Tog Du kommer med. – Lysse sidder her, han hilser, ligesom Meme, som takker og spørger om Du ikke kan faa Fotografen til at forstærke de to Plader. – Vil Du tage med alt hvad der er af stoppede Strømper af jeres, jeg har ikke faaet med til Lysse, maa have glemt at lægge dem i Kufferten, der var ogsaa 2 Par nye jeg ved ikke om det var Dine eller Lysses. – Du taer da Puttes Slips paa? Og saa Dit blaa Tøj og ikke andet. – Jeg glæder mig til at se Dig. – Saa beder du Gartneren pakke Blomsterne.
+1000 Hilsner Din Mor.
+Lysse og jeg gaar ud til Magisterens nu.
+2 – 2 – 21 -</t>
   </si>
   <si>
     <t> 9. aug. 1921</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CW5tALIU</t>
   </si>
   <si>
-    <t>1922-03-17</t>
-[...81 lines deleted...]
-1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
+    <t> 9. jun. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/X9r0Y0yd</t>
+  </si>
+  <si>
+    <t>16. jun. 1922</t>
+  </si>
+  <si>
+    <t>Søren Krage</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gtk3gsNP</t>
+  </si>
+  <si>
+    <t>27. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Hw8oPQwi</t>
   </si>
   <si>
     <t> 1. sep. 1922</t>
   </si>
   <si>
     <t>Achton Friis
 - Petersen, Rylen</t>
   </si>
   <si>
-    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
-[...2 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/xgN68ydL</t>
   </si>
   <si>
+    <t> 6. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/eSdVTLFW</t>
+  </si>
+  <si>
     <t>25. sep. 1922</t>
-  </si>
-[...2 lines deleted...]
-Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/VpIvkzD3</t>
   </si>
   <si>
     <t> 2. okt. 1922</t>
   </si>
   <si>
     <t>- Petersen, Rylen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CMVW8mo1</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AP4kFsI0</t>
   </si>
   <si>
     <t>1922-10-03</t>
   </si>
   <si>
     <t>Tærø</t>
   </si>
   <si>
     <t>Tærø
 Bogø
@@ -5815,977 +1172,189 @@
     <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med båden Rylen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen - en ombygget Kerteminde fiskerbåd - der i årene 1921-24, var ekspeditionsskib for JL og AF på deres sejlads rundt mellem de danske øer. 
 Tærø er omtalt på s 415 i Achton Friis: De Danske Øer bd. 2. Gyldendal, 1927.</t>
   </si>
   <si>
     <t>JL er på Tærø efter at have fået brev fra Alhed Larsen om at der er indgået en økonomisk aftale med banken i Kerteminde. Han er umådelig lettet over dette og ønsker hende nogle afslappende dage i Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u2um</t>
   </si>
   <si>
     <t>Tærø 3. Octbr 1922
 Kæreste Alhed!
 Tusind Tak for dine 2 Breve som jeg fik i Gaar. Vi ligger nu her, det er den Ø Knipschildt har i Forpagtning og hans Svigersøn er Bestyrer her, men de er i Kjøbenhavn for Tiden. Vi gik fra Bogø i Lørdags og anløb Stubbekøbing for at høre efter Post, men ved en eller anden Misforstaaelse havde fru Friis skrevet til Postkontoret om at sende Breve videre til Kallehave saa jeg fik at vide at de ogsaa havde sendt Dit. Jeg er mægtig lettet og glad over at det blev ordnet saadan, jeg har været umindelig spændt paa hvad det vilde blive til og blev det endnu mere efter at have læst Dit første Brev saa det lettede jo gevaldigt da jeg kom til det andet saa jeg er egentlig fru Friis taknemmelig for den Idioti med Din Omadressering. Jeg har dog faaet tegnet nogle og Halvtredssindtyve Tegninger trods Vejret. Jeg skal nok skrive til Birkerød naar vi er færdige eller telegrafere Adresse fra et eller andet Sted. Friis skal jo være i Kjøbenhavn den 10 men hvor han forlader os eller hvordan Vejr og Vind bliver til den Tid kan jeg jo nu umuligt vide noget om. 
 Men bliv Du nu bare ganske rolig i Birkerød til Du hører nærmere. Jeg er glad ved at tænke paa at Du nu kan have nogle rolige Dage oven paa al dit oprivende Slid og Spekulation. Nu skal vi se at faa det rart i Vinter. 
 Mange kærlige Hilsner
 Din JL</t>
   </si>
   <si>
     <t> 3. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/XQrDomK0</t>
   </si>
   <si>
-    <t>1923-01-20</t>
-[...34 lines deleted...]
-  <si>
     <t> 1. maj. 1923</t>
   </si>
   <si>
     <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
   </si>
   <si>
-    <t>1924-01-23</t>
-[...88 lines deleted...]
-Åge Vedel Tåning</t>
+    <t>19. jun. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3epsPqXo</t>
+  </si>
+  <si>
+    <t>25. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/2tmzZbQ0</t>
+  </si>
+  <si>
+    <t> 9. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
-    <t>https://fynboerne.ktdk.dk/n/VvKsbSvU</t>
-[...7 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/AX8xcm94</t>
   </si>
   <si>
-    <t>1927-08-31</t>
-[...37 lines deleted...]
-    <t>1929-06-09</t>
+    <t>1934-5</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen</t>
   </si>
   <si>
     <t>Elena Larsen</t>
-  </si>
-[...234 lines deleted...]
-    <t>Grete Jensen, f. Hansen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem husassistenten var. Muligvis en af Elena/Bimses sønner.
 GJ var indlagt på hospitalet mange gange. 
 Luftskibet Graf Zeppelin fløj over København 14. maj 1934. 
 Thorsen og Vips var formodentlig medicinstuderende. 
 GJ og Jens Jensen søgte skilsmisse i maj 1934. Eftersom Jens har skrevet en hilsen på brevet, var parret åbenbart stadig sammen, da det blev sendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Grete Jensen til Elena Larsen 1934-05, 2437</t>
   </si>
   <si>
     <t>Grete har det dejligt på hospitalet. Da en zeppeliner fløj over bygningen, løb patienterne ud for at se på den.
 Thorsen har givet Grete et akvarium med en malle. Hendes blodtryk er gået ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Epo3</t>
   </si>
   <si>
     <t>Kære Bimse!
 Tak for Brevet. Vi har moret os meget over Din mandlige Husassistents Bedrifter. Jeg har faaet et Billede af ham, hvor er han dog blevet stor og sød og tyk. 
 Du kan tro jeg ligger og har det dejligt, paa en Terasse med Sol og fuldt af grønne Træer udenom, med Fugle der myldrer og sommetider slaar de sig ned ved Siden af mig. 
 Jeg ligger jo midt i Begivenhedernes Centrum – fornylig Professorkonkurrence og nu Eksamen det er jo meget spændende, og hvert Øjeblik kommer der en Stafet op og meddeler Resultater, Vips og Thorsen er oppe til hen. 2 og 2. Del og foreløbig har de klaret alt fint. 
 Og saa var der jo Zeppelineren forleden Dag, det var virkelig en Oplevelse, og der var vild Forvirring, vi fór alle rundt paa Gulvet med bare Tær og Chemise for at se den fra alle Vinduer og for at se de mandlige Patienter som var løbet ud paa Terassen i bar Skjorte, og det vagte nærmest Forargelse blandt Sygeplejerskerne at 2 Patienter var blevet i deres Senge. Nu kom der en [tegning af en større fugl] og en [tegning af en mindre fugl] og slog sig ned på Rækværket. 
 Igaar kom Thorsen med et lille Akvarium med en Malle den er så sød
 [tegning af akvariet med en malle i]
 Jeg har det godt og Blodtryk. er gaaet lidt ned igen.
 Mange Hilsner til Jer alle 3 fra Grete. 
 Hilsen fra Jens.</t>
   </si>
   <si>
-    <t>1934-09-07</t>
-[...323 lines deleted...]
-  <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
     <t>[S. 2. S. 1 og 3 mangler]
 II
 vi hjem i et vidunderligt Måneskin. – 
 Tirsdag d:24, kørte Puf og Else mig herop, men måtte af Sted med det samme, de skulde næste Morgen køre til Båxhult med Las, de var kun deroppe en Dag sejle hjem over Gøteborg - Frederikshavn og havde haft en lang [”lang” overstreget] dejlig Tur, ikke ret lang, (de var kun borte i 5 Dage) men Puf havde travlt og de vilde heller ikke være saa længe borte fra Børnene; - 
 Jeg tog det med Ro i Kerteminde for jeg vidste jo at Gunnar var her og hjalp dem med Høsten, han rejste Dagen efter at jeg var kommen, så jeg kom ligetilpas til at hjælpe med de sidste Læs Korn og al Rivningen, en Dag har jeg ogsaa hjulpet Tinge med at tærske Rivning; så har Tinge og jeg også båret en vældig Stak Rubrænde i Hus, bagefter savede Tinge alle de tykke Stykker, jeg bar dem ind og bagefter gjorde vi rent i Gården så, den var så fin da Frk. Müller kom, vi har været nogle dejlige Ture mens hun var her, men det har Din Mor vel fortalt Dig om; Tante Ugle har jo været en Uge i Kertem. en Dag var hun her; hun rejste i Går jeg tog derud i Går Formiddags, egentlig skulde jeg have bleven der, men Frk Müller var jo lige rejst så de vilde nødig af med mig også, derfor tog jeg tilbage med 5 Bilen og tager så til Kertem. i Morgen og bliver et Par Dage inden jeg rejser til Birkerød; de små var med ned til Bilen, de var aldeles ens klædt på med hvide Bluser og lyseblaa tærnede Bukser med Remme op over Skuldrene og hen over Brystet, de var aldeles bedårende. – Tinge og Mary har fået en yndig Stue der er rigtignok også Billeder på Væggene, så det kan forslå og hvor er det dejligt, at Din Mor har så god Hjælp at hun kan tage den mere med Ro og ikke være så bunden, som nu da Frk. Müller var her og kunne gå alle de dejlige Ture og vide at der var en der tog sig af det herhjemme. -
 Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
 Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
 [Skrevet på hovedet øverst på s. 2:]
 d.13 – 9.
 Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
   </si>
   <si>
-    <t>1938-08-30</t>
-[...84 lines deleted...]
-  <si>
     <t>1938-11-21</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Ina  Goldschmidt
 Ulf Haxen
 Adolph Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvad Laura/Bibbe Warberg Petersen aktuelt fejlede, men hun led i sine unge år meget af bihulebetændelse, hovedpine, og hun havde psykiske problemer. 
 Mund- og klovsyge er en meget smitsom virussygdom, som først og fremmest rammer parrettåede hovdyr deriblandt tamkvæg og svin. Hjorte, geder og får rammes dog bl.a. også. I Europa har kun de skandinaviske lande Norge (1952), Finland (1959) og Sverige(1966) gennem de seneste årtier været forskånet for udbrud. I Danmark var det sidste udbrud i 1983, mens Storbritannien atter blev ramt i 2007. (Wikipedia febr. 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Bb0606</t>
   </si>
   <si>
     <t>Laura/Bibbe har fået medicin, der hjælper hende. Hendes tre uger lange rejse med hvile hjalp ikke, men Laura var glad for at være hos Ina/Sjums og børnene. 
 Johanne/Junge havde omsider fået en pige i huset, men hun udeblev allerede anden dag. Johanne nåede lige at bede lægen om at indstille hende til operation. Hun føler sig fortravlet og træt. Elle(n) Sawyer har været på besøg og hjulpet med at vaske æg. Drengene har en 10årig dreng til at hjælpe med tærskningen.</t>
   </si>
   <si>
@@ -6794,1470 +1363,144 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 23 Nov 1938
 Telefon Dræby 103. 
 Fru A. Warberg Müller
 Bakkevej 8
 Hareskov St.
 ” 18-2-06
 læst 24 sept-05.
 ” 17 febr.-06. 
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby St.
 [I brevet:]
 Lindøgaard
 Tel. Dræby 103
 d. 21nde Nov. 38.
 Kære lille Dis!
 Tak for dit Brev og for din Deltagelse for Bibbe! Ja, nu er det da lysnet lidt for os; vi var jo hos Doktoren i Kjertem. og han gav hende Medicin, som til vor store Lettelse har foraarsaget Bedring; hendes 3 Ugers Rejse med Hvile og god Forplejning hjalp ikke synderligt ud over det, at hun indsaa, det var klogest at søge Læge, og det var jo da for Resten ikke lidt. Jeg syntes, han tog saa alvorligt paa det, men jeg kender ganske vist ikke Manden saa meget. Du kan tro, jeg har været Lægevidenskaben taknemmelig for, at de kan præstere Stoffer, som kan helbrede den Slags. Og synes du dog ikke, at naar der kan spores Bedring, saa maa det vel ogsaa ved fortsat Kur kunne kureres helt? Det har været en forfærdelig Tid for mig; jeg var selvf. den, der var mest Angst, men selv Mandfolkene var kede af det, og de plejer jo ellers at ville se lyst paa den Slags. Mon du ved, at B. var hos Sjums en Ugestid og blev saa gode Venner med hende. Sjums var enestaaende sød imod hende, gav hende 2 Æg daglig og sørgede i det hele taget for hende. Børnene var Bibbi ogsaa saa glad ved, syntes de var saa søde.
 Tænk dig, vi har faaet en Pige. Efter 5 Ugers haardt Arbejde, føles det helt underligt pludselig at kunne slappe af – ja, der er saamænd nok for mig at lave, Madlavning o.s.v. men alle grovere Arbejder gør nu Pigen, Rengøring, Opvask o.s.v. Da B. og jeg var hos Lægen for 14 Dage siden, sagde han indstændigt til mig, at jeg skulde opereres, men det var jo en Umulighed, Bibbe uarbejdsdygtig og ingen Pige; jeg kunde ikke være herfra. Da Pigen nu indløb i Morges, ringede jeg derud derud [”derud” overstreget] og sagde, at nu var jeg til Tjeneste; jeg talte kun med Fruen og han skulde saa selv ringe mig op; jeg tænker, det bliver sidst i Ugen eller først i næste, saa kan jeg blive færdig til Juletravlheden kommer. D. 19de Der skal vi slagte, saa da maa jeg være paa Pletten. Der er jo god Tid. Tror du Axel vil være saa sød at skaffe os Marcipan igen i Aar? Hvis det er til Besvær for ham, maa han endelig sige vil [”vil” overstreget] sig det fra. - Jeg kan mærke paa mig selv, at dette Brev igen bærer Præg af Forjagethed og det endda skønt jeg aldeles ikke er forjaget, men det 
 sidder mig i Blodet og der vil nok gaa nogen Tid, før det fortager sig. Dit sidste Brev er desværre bortkommen for mig, det befinder sig i en eller anden Bunke Breve, men der var vist heller ikke noget særligt at svare paa. Alt syntes jo at være ret vel hos Jer, naar undtages Jannas Fod; forhaabentlig er hun over det.
 Elle var herude paa et langt Besøg i Gaar; hun ankom smilende og sød som altid noget før Middag og jeg havde dejlig Kødsuppe, kogt Kød og Æbler. Det var en god Middag; vi var 7 og nød al Suppen til den haarde Bund. 
 Drengene tærskede i Gaar, skønt det var Søndag og de havde en lille Fyr til Hjælp (10 Aar, 1 kr dgl.) vi saa alle undrende [”r” i ordet indsat over linjen] paa de Portioner, han kan sætte til Livs. Elle hjalp mig hele Eftermiddagen med at vaske Æg, jeg var kommen bag efter med det og Søndag er den sidste Termin, vi solgte i Dag til Morgen 48 Pund [tegn for pund], samlet paa en Uge, det er dog en Post; desværre er det falden 40 Øre Kiloet ["Kiloet” indsat over linjen] paa 2 Uger, saa det blev ”kun” til godt 33 kr. Godt for det, nu da Mælkeydelsen p.Gr.a. M&amp;amp;Klovsyge svigter os. 
 Næste Dag Det var en kort Glæde med den Pige; det var i Gaar første Dag med hende og jeg nød det jo, men i Dag er hun udebleven; hun vilde saa gærne ligge hjemme, men det skulde jeg vist aldrig være gaaet ind paa. Bare det kun er Pjækkeri og 
 ikke Sygdom el. andet. 
 Min Hjerne er tom som en Tønde, jeg kan kun tænke paa mine egne Smaatterier i Husvæsen – ja Bibbe er jo ikke Smaatteri – Hele denne Tid har ligesom udmattet mig; som jeg sagde til Elle i Søndags da hun bemærkede, at jeg saa noget træt ud: ja, jeg er træt lige ind i Sjælen”. Du maa derfor bære over med dette tarvelige Brev, forhaabentlig bliver det næste bedre! Hils Axel og Janna mange Gange, bare I nu har det godt. De fleste og de varmeste Hilsner er til dig selv, søde Dis. Husk altid at skrive om din egen Helbredstilstand. Jeg synes, det er saa skrækkeligt med de pinefulde Astmaanfald. Din Junge.</t>
-  </si>
-[...271 lines deleted...]
-Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
   </si>
   <si>
     <t>1942-08-28</t>
   </si>
   <si>
     <t>Thora  Branner
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Gudmund Larsen 
 Kirsten Larsen, Elena Larsens veninde
 Thomas Madsen-Mygdal
 Erhard Meyer
 Marie Meyer
 Sophus  Meyer
 Alhed  Møhl, Lysses datter
 Marie Neckelmann
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ellen  Sawyer
 Christine Swane
 Lars Swane
 Ursula Uttenreitter
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Katrine var. Larsen-familien kendte mange af dette navn. Else Larsens moster kendes heller ikke.</t>
   </si>
   <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
     <t>Marie Larsen savnede Johan Larsen til sin 70års fødselsdag. Bibb/Laura kom, men Søster og Gudrun var ikke med. Det var pænt af Johannes/Las Larsen, Johan/Puf og Else at holde festen i værkstedet. De havde pyntet pænt op, maden var dejlig, og der var sange og taler. Det eneste kedelige var, at Vilhelm/Klaks beordrede sine svigerdøtre til at cykle hjem kl. 12, men det fik Johan/Puf og Lars forhindret. Begge svigerdøtre fik barn 7. april, men bedstemødrene passede. 
 Marie forklarer, hvem der ses på det medsendte foto. Johannes Larsen ville have haft alle fætre og kusiner med ægtefæller med til festen, men det blev for mange.
 Marie var tre uger på Lindøgaard. Johanne/Junge har meget dårlige knæ. Afgrøderne står godt. Erik/Tinges nye hus er dejligt. Han spiser på Lindgaard, men klarer ellers sig selv. Johanne har fået elektrisk hegn. Der er et overlevende føl på gården. 
 Marie m.fl. har været på tur til Enebærodde.
 Andreas/Lysses børn er yndige. 
 Marie vil meget gerne på besøg på Båxhult.
 Christine og Lars/Lasse har været på besøg. De kom fra Christiansfeld. 
 Johannes Larsen arbejder med bestillinger hver dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Hgo</t>
   </si>
   <si>
     <t>Kerteminde d. 28-8-42.
 Kære Lysse. Tusind Tak for Dit Brev i Anledning af min Fødselsdag, det var pænt af Dig at skrive til mig, jeg blev meget glad for det; Du kan tro jeg savnede Dig, lige til det sidste nærede jeg et svagt Haab om at Du vilde komme, de andre lo ad mig, men man kan jo somme Tider være fjollet, Du var en af dem jeg nødigst vilde savne den Dag; Bibbe som vi ikke var sikker paa, kom heldigvis, Søster fra Rørdam var den eneste som ikke kunne komme, hun er paa et Bibliothek oppe i Viborg, Gudrun var heller ikke med, hun var bleven syg et Par Dage før; det var forfærdelig pænt af Las, Puf og Else at holde saadan en Fest for mig, Vejret var dejligt, vi spiste ovre i Værkstedet, som Puf og Lasse havde pyntet vidunderligt, der var Bøg hele Vejen rundt, undtagen hvor de store Billeder hænger, Bordet var ogsaa meget smukt med Blomster og Masser af Lys, det havde Else og Uglen staaet for, Maden var dejlig og det var et meget vellykket Gilde, Elle havde skreven en Sang og der blev holdt adskillige Taler, blandt andet af Tinge, hvad jeg var meget rørt over; det eneste kedelige var at Klaks ved 12 Tiden fandt paa at, Henning, Bror og deres Koner skulde tage hjem, Ditte og Kirsten gik tilsidst skikkeligt op og klædte sig om, de skulde cycle hjem, men saa tog Puf og Lasse fat og fik dem overtalt til at blive, der var nemlig ingen Grund til at tage af Sted, da de havde afsat deres Poder hos Bedstemødrene, (I ved maaske ikke en Gang, at Ditte og Kirsten d. 7ende April fik hver en Lille, Ditte en Pige og Kirsten en Dreng, var det ikke et pudsigt Tilfælde,) naa, men alt endte altsaa i Fryd og god Forstaaelse. – 
 Med Hensyn til Billedet, saa er den Herre og Dame midt i Baggrunden, Elses Forældre, saa jeg kan godt forstaa at du ikke husker Erhards saadan, han og hans Kone var ikke med heller ikke Mix og Myg, fra først af var det din Fars Mening at alle Fætre og Kusiner med Mænd og Koner skulde med, men det satte jeg mig imod, vi var i saa Fald, bleven dobbelt saa mange og det syntes jeg var alt for galt i disse Tider, Marie Meyer var bedt med, fordi hun bor her i Byen og da Katrine var paa Besøg hos hende kom hun naturligvis ogsaa med; den Dame der staar yderst ved Siden af Tinge er Elses Moster, baade hun og Tinge er daarlige paa Billedet, Manse er pæn, men jeg synes nu at baade Puf, Du og Tinge er kønnere, men det er naturligvis en Smagssag.
 Paa Lindøgaard var jeg i godt 3 Uger og havde det dejligt skønt Vejret ikke var særlig godt, Junge har det jo ikke særlig godt, hendes Knæ var bleven Røntgenfotograferet og Lægen havde sagt at nu kunde det ikke blive værre, da al Brusk var fortæret, det trøstede hende at høre, men hun kan kun gaa med 2 Stokke og ikke ret langt ad Gangen, men dog ud i Haven og undertiden lidt ud i Markerne; deres Korn er bedre i Aar end det har været de sidste Aar og nu har de faaet en hel Del Regn, det hjælper godt paa Græs og Roer, lige uden for Haven var der en halv Td. Land med Ærter til Konservesfabrikken og de gav et vældigt Udbytte, da de var plukkede, saaede de Grønkaalsfrø i Stykket; det var morsomt at se saa glad Tinge var for sin ny Ejendom, det er ogsaa et dejligt Hus han har faaet, han spiser Middag paa Lindøgaard men klarer ellers sig selv. - 
 Vi var en dejlig Tur paa Enebærodden forleden Dag, Las, Puf, Else og de 2 store cyclede, Thora og jeg dels spadserede og tog [”tog” indsat over linjen] dels med Rutebil vi blev sat over fra Gabet, med en Motorjolle, hvor er der vidunderligt paa den Odde, vi spadserede rundt i flere Timer og fik et dejligt Bad i Kattegat inden vi tog hjem, Uglen og jeg har en Gang været der med Tinge sejlende fra Lindøgaard, der er Lyng Enebær og en lille Skov med mange forskellige Slags Træer, Tyttebær var der ogsaa men Du har vel for resten været der. – 
 Det var morsomt at se Bimse og Børnene i Foraaret, hvor er det nogle henrivende Børn I har, lille Alhed er da en ren Skønhed; det maa være et stort Savn for Jer at I ikke faar Fru P. og Kylle over hos Jer i Sommer; det er jo ogsaa længe siden Din Far har været paa Båxhult, Du kan tro at jeg heller end gerne besøgte Jer og det dejlige Småland; hver Sommer, især i September længes jeg meget derover, tak fordi I vil se mig, lad os haabe at det ikke maa vare længe inden man kan rejse frit hvor man vil. – Uglen kom hertil for en Uge siden, hun, Lasse og Ursula har været i Christiansfeldt en Maanedstid for at male, der er en Hotelvært, hos hvem de nu for tredje Gang bor for Billeder, desværre laa Uglen i Sengen en Ugestid med stærk Bronchitis og Feber, nu har hun det godt igen og vi har faaet rigtig Sommer for første Gang i Aar, vi nyder det og gaar i Vandet Allesammen hver Dag. – Forhaabentlig har I ogsaa haft baade Regn og Varme saa Afgrøden staar godt, det er trist at se paa naar den ikke bliver god paa Grund af Vejrliget. –
 Junge ringede i Gaar, de har ophøstet og de tærskede et Læs Bygrivning for at faa noget til Kreaturerne; de har faaet elektrisk Indhegning derhenne, saa de kan slippe Køerne ud om Morgenen og kalde dem hjem igen om Aftenen naar de skal malke, det sparer jo meget Arbejde, i det hele taget synes jeg de har forbedret det meget derhenne, baade hvad Markerne og Jordene angaar, de har et dejligt lille Føl, der var et til, men det blev født for tidligt og levede kun nogle Uger, til næste Aar haaber de at faa 2 og Tinge et Føl. – Her har de det godt Alle, Din Far arbejder hver Dag, han har flere Bestillinger; Jeppe er begyndt at gaa i Skole, nu efter Sommerferien og han er meget glad for det. - * [Det følgende skrevet s. 1, øverst på siden og på tværs:] Lasse og Ursula har det godt, vi hilste paa dem i Odense den Dag Uglen kom de havde 1 Times Ophold hun er en vældig sød Pige, Uglen er saa glad ved hende, de bor yndigt ved Birkerød Sø; Lasse sælger godt, han er med i en Malersammenslutning som hedder Badeblomsten, de havde Udstilling i den ”Frie” sidst i Mai, han havde 10 Billeder og solgte de 9, den Dag han havde Bryllup (Pinsedag) blev der ringet at han havde solgt 2 Billeder, saa de var glade kan Du forstaa; naar Du en Gang kommer hertil Landet, haaber jeg Du besøger baade os og dem, Søren Christensen som var med at ovre hos Jer har bygget et Hus ligeved Siden af Lasses, han er gift med Gull[ulæseligt] Mai N[ulæseligt]. – Nu ved jeg ikke mere at fortælle og slutter med mange kærlige Hilsner til Bimse Børnene og Dig selv fra din Ia. – Tak fordi Du skrev. -</t>
   </si>
   <si>
-    <t>1943-09-02</t>
-[...1057 lines deleted...]
-  <si>
     <t>1950-09-12</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -8288,147 +1531,50 @@
 fik deres Have at se efter 2 Aars Forløb; hvad de havde af Blomster, Grete er jo Blomster-Menneske, det var dejligt at se, og Tinge stod der med et stort Smil, da vi kom. Lille Tinge føler sig af og til sat i Baggrunden, han siger, at ingen bryder sig om at komme til dem, det er altid Manse og Lindøgaard. Aa, hvor jeg ligesom genoplever vore unge Dage i Kjerteminde, hvor vi var de smaa, og hvor jeg maatte kæmpe med mig selv for ikke at blive for bitter. Men Tinge fik da en herlig Tur i Lørdags. Fredag Aften ved 9-10 Tiden kom en Bil - - hvem Søren kunde det være. To Herrer, sagde Englænderne, der spejdede, og ind kom Peter fra Båxhult og Lommes Jesper. De var paa Biltur i Peters egen Bil, for Jesper havde aldrig været paa Fyen og skulde nu se det Land. Det var vældig Sjov! De havde Soveposer og ik [”ik” overstreget] fik saa overladt en Smule Sengklæder og laa paa Gulvet i Dagligstuen – lidt haardt indrømmede de, da vi ingen Madras havde. Ruth foreslog selv, da Engl. kom, at hun kunde sove hos sin Søster, som bor i Strandgyden, Manse laa saa ovre i hendes Værelse, og de to i Havestuen og Gæstekamret. Næste Morgen kørte Peter dem (Engl. og Manse) til Fyens Hoved, hvor der ingen Tyre var, saa de kunde gaa helt ud paa det yderste af Hovedet, saa fik Jesper det set ogsaa, og om Eft. kørte den gode Peter dem til Odense, hvor de blev sat i deres Tog og blev vinket Farvel til – et for Manses Vedkommende meget lettet Farvel! Han kunde ikke lide Joy, hvorimod hendes friend: Peter var helt tiltalende. 
 Saa om Søndagen skulde de paa stor Tur, og jeg tillod mig om Aftenen at sige, om de ikke skulde have Tinge med. Jo, naturligvis! Per kom ogsaa med [”Per kom ogsaa med” indsat over linjen] Jeg sendte en Tier med Manse næste Morgen med til Tinge, saa han ikke skulde have Udgifter af Turen. De saa Ørbæklunde, var inde hos Titterne paa Glorup, som gav dem Kaffe og for Resten havde været saa glad ved Besøget, sagde Nina i Telefonen. Paa Rygaard var de, saa den store Riddersal og de dejlige Kældere, derfra til Svendborg og Turø (el. hedder det Thurø?) hvor de nød en god Kotelet. Saa havde de [”de” indsat over linjen] været ved Lykkesholm, hvor de saa en mægtig Havremark (de mente 50 Tdr. L.) med Korn sat i Traver, fuldstændig grøn i Toppen, altsaa spiret! Hvilket forfærdelig Tab for dem, der driver Gaarden, hvem de saa er. Ja, hvad den Regn ødelægger i dette Aar
 3.
 For os og Tinge ser det ikke godt ud, vi har baade Ærter, Lupiner og Sennep ude, en hel Del af Ærterne har vi dog faaet tærsket, intet af Tinges, som er mere sene med at tørre. Faar vi ikke lidt godt Vejr nu, kan det gerne blive til Katastrofe.
 Frits kom her forleden en Gang [”forleden en Gang” indsat over linjen], men vi kunde ikke have ham, og han gik saa paa Lindø, hvor de egentlig var glade ved ham, og hvor han var i halvanden Uge, tror jeg. De ejede ikke Penge at købe Mad for, og jeg financierede saa Foretagendet og gav Grete 25 Kr. til det. Saa gik det jo. Han sad her flere Eftermiddage og snakkede med mig, det var helt morsomt. Saa drog han til Elle, men vi havde gjort ham det klart, at der maatte han ikke slaa sig ned; mon du ved, at Elle har faaet et daarligt Knæ, en Slags Slid-Gigt vist, fik Røntgenbehandlinger i Odense, og det havde da hjulpet udmærket, men Elle blev i Fjor mæt af Fritz, da han var der i 2 1/4 Maaned. Han var der da kun èn Nat og tog saa til Bibbe, hvor han antagelig er endnu. - Her er saa Servietterne, jeg vilde sætte Pris paa, om jeg kunde faa dem lidt snart igen, jeg har Bestilling paa 12 til Fritz Warbergs Svigermor, er ved at sy en Lysedug til en af vore Naboer: 16 Kroner og skal 
 [Skrevet på hovedet øverst siden mærket ”3”:]
 ogsaa sy en Slags Bordløber til Fritz W. saa du ser, der er Gang i Forretningen, jeg er ogsaa meget flittig med det. Du kan nok markere, hvilke 6, han vil have, f. Eks. ved at ri en Traad
 [Skrevet langs venstre margen på siden mærket ”3”:]
 igennem de 6. Forøvrigt staar alt vel til her – hvis bare vi ikke havde de Sorger med Avlen. Servietter koster kun 2 Kr.
 [Skrevet på hovedet øverst s. 4:]
 Hvor er det dog kedeligt for dig med al den Astma og dine manglende Kræfter, og du har dog saa god Brug for dine. Det har ogsaa været en skidt Sommer, saa Sol-løs, og den Sol skulde vi jo have at tære paa hele Vinteren. Tak for Øjeblikket! Jeg synes ikke, 
 [Skrevet langs venstre kant s4:]
 de skulde haane den Mand, der vil have bedre Boliger paa Vesterbro det er en ligesaa vigtig ”Front” mod Kommunismen som Militæret
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
-  </si>
-[...95 lines deleted...]
-Mange Hilsner til Eder alle! – Din højst [”højst” overstreget] i dybeste Ærbødighed lidt forkjølede Datter Alhed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -8505,59 +1651,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XiYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jkHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n6wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zzYr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M187"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8592,8517 +1738,1905 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>36</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>36</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K5" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>48</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>56</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>57</v>
+        <v>35</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>64</v>
+        <v>71</v>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>67</v>
+        <v>72</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G11" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>36</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G13" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>104</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>20</v>
+        <v>107</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>114</v>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I15" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>116</v>
+      </c>
       <c r="J15" s="5" t="s">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>114</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        </is>
+        <v>124</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>126</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="M16" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>14</v>
+        <v>142</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>126</v>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>112</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="5" t="n">
-        <v>1891</v>
+      <c r="A20" s="5" t="s">
+        <v>159</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>141</v>
-[...9 lines deleted...]
-        </is>
+        <v>160</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>161</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>132</v>
+        <v>35</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>92</v>
+        <v>169</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>34</v>
+      </c>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>176</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K22" s="5" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>34</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F23" s="5" t="s">
-        <v>163</v>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>180</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K23" s="5" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
-      <c r="A24" s="5" t="n">
-        <v>1892</v>
+      <c r="A24" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>34</v>
+      </c>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="I24" s="5"/>
-      <c r="J24" s="5" t="s">
-        <v>171</v>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K24" s="5" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="n">
-        <v>1892</v>
+      <c r="A25" s="5" t="s">
+        <v>186</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>34</v>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="s">
-[...9 lines deleted...]
-        <v>179</v>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K25" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>34</v>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>190</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K26" s="5" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>34</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="5" t="s">
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="L27" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="K27" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>34</v>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H28" s="5" t="s">
-[...6 lines deleted...]
-        <v>200</v>
+      <c r="H28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K28" s="5" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>34</v>
+      </c>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>197</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K29" s="5" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>34</v>
+      </c>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="s">
-[...6 lines deleted...]
-        <v>216</v>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K30" s="5" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>175</v>
+        <v>35</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G31" s="5" t="s">
+        <v>202</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>224</v>
+        <v>38</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>34</v>
+      </c>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>197</v>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K32" s="5" t="s">
-        <v>234</v>
+        <v>187</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>237</v>
+        <v>210</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>34</v>
+      </c>
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F33" s="5" t="s">
-        <v>163</v>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="s">
-[...6 lines deleted...]
-        <v>240</v>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K33" s="5" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>34</v>
+      </c>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-[...6 lines deleted...]
-        <v>248</v>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K34" s="5" t="s">
-        <v>249</v>
+        <v>214</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>252</v>
+        <v>216</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>34</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="s">
-[...6 lines deleted...]
-        <v>256</v>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K35" s="5" t="s">
-        <v>257</v>
+        <v>214</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>260</v>
+        <v>218</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>34</v>
+      </c>
+      <c r="D36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>219</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K36" s="5" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>268</v>
+        <v>222</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>224</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
-        <v>270</v>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I37" s="5" t="s">
-        <v>271</v>
+        <v>225</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>272</v>
+        <v>226</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>273</v>
+        <v>227</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>275</v>
+        <v>229</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>268</v>
+        <v>230</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>132</v>
+        <v>231</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>276</v>
+        <v>233</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>277</v>
+        <v>234</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>272</v>
+        <v>235</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>278</v>
+        <v>236</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>279</v>
+        <v>237</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>280</v>
+        <v>238</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>281</v>
+        <v>239</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>282</v>
+        <v>240</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>261</v>
-[...9 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>242</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>286</v>
+        <v>246</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>287</v>
+        <v>247</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>288</v>
+        <v>248</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>289</v>
+        <v>249</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>132</v>
+        <v>231</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>36</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>292</v>
+        <v>250</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>293</v>
+        <v>251</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>294</v>
+        <v>252</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>295</v>
+        <v>253</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>296</v>
+        <v>254</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>297</v>
+        <v>255</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>298</v>
+        <v>256</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>299</v>
+        <v>240</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-        </is>
+        <v>241</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>301</v>
+        <v>258</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>302</v>
+        <v>259</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>303</v>
+        <v>260</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>304</v>
+        <v>261</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>305</v>
+        <v>262</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>306</v>
-[...6529 lines deleted...]
-        <v>1280</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
-    <hyperlink ref="M42" r:id="rId47"/>
-[...144 lines deleted...]
-    <hyperlink ref="M187" r:id="rId192"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>