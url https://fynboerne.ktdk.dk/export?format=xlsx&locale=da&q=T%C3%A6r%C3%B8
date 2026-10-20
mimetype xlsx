--- v2 (2026-09-02)
+++ v3 (2026-10-20)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="264" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="271" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1427,50 +1427,122 @@
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Marie Larsen savnede Johan Larsen til sin 70års fødselsdag. Bibb/Laura kom, men Søster og Gudrun var ikke med. Det var pænt af Johannes/Las Larsen, Johan/Puf og Else at holde festen i værkstedet. De havde pyntet pænt op, maden var dejlig, og der var sange og taler. Det eneste kedelige var, at Vilhelm/Klaks beordrede sine svigerdøtre til at cykle hjem kl. 12, men det fik Johan/Puf og Lars forhindret. Begge svigerdøtre fik barn 7. april, men bedstemødrene passede. 
 Marie forklarer, hvem der ses på det medsendte foto. Johannes Larsen ville have haft alle fætre og kusiner med ægtefæller med til festen, men det blev for mange.
 Marie var tre uger på Lindøgaard. Johanne/Junge har meget dårlige knæ. Afgrøderne står godt. Erik/Tinges nye hus er dejligt. Han spiser på Lindgaard, men klarer ellers sig selv. Johanne har fået elektrisk hegn. Der er et overlevende føl på gården. 
 Marie m.fl. har været på tur til Enebærodde.
 Andreas/Lysses børn er yndige. 
 Marie vil meget gerne på besøg på Båxhult.
 Christine og Lars/Lasse har været på besøg. De kom fra Christiansfeld. 
 Johannes Larsen arbejder med bestillinger hver dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Hgo</t>
   </si>
   <si>
     <t>Kerteminde d. 28-8-42.
 Kære Lysse. Tusind Tak for Dit Brev i Anledning af min Fødselsdag, det var pænt af Dig at skrive til mig, jeg blev meget glad for det; Du kan tro jeg savnede Dig, lige til det sidste nærede jeg et svagt Haab om at Du vilde komme, de andre lo ad mig, men man kan jo somme Tider være fjollet, Du var en af dem jeg nødigst vilde savne den Dag; Bibbe som vi ikke var sikker paa, kom heldigvis, Søster fra Rørdam var den eneste som ikke kunne komme, hun er paa et Bibliothek oppe i Viborg, Gudrun var heller ikke med, hun var bleven syg et Par Dage før; det var forfærdelig pænt af Las, Puf og Else at holde saadan en Fest for mig, Vejret var dejligt, vi spiste ovre i Værkstedet, som Puf og Lasse havde pyntet vidunderligt, der var Bøg hele Vejen rundt, undtagen hvor de store Billeder hænger, Bordet var ogsaa meget smukt med Blomster og Masser af Lys, det havde Else og Uglen staaet for, Maden var dejlig og det var et meget vellykket Gilde, Elle havde skreven en Sang og der blev holdt adskillige Taler, blandt andet af Tinge, hvad jeg var meget rørt over; det eneste kedelige var at Klaks ved 12 Tiden fandt paa at, Henning, Bror og deres Koner skulde tage hjem, Ditte og Kirsten gik tilsidst skikkeligt op og klædte sig om, de skulde cycle hjem, men saa tog Puf og Lasse fat og fik dem overtalt til at blive, der var nemlig ingen Grund til at tage af Sted, da de havde afsat deres Poder hos Bedstemødrene, (I ved maaske ikke en Gang, at Ditte og Kirsten d. 7ende April fik hver en Lille, Ditte en Pige og Kirsten en Dreng, var det ikke et pudsigt Tilfælde,) naa, men alt endte altsaa i Fryd og god Forstaaelse. – 
 Med Hensyn til Billedet, saa er den Herre og Dame midt i Baggrunden, Elses Forældre, saa jeg kan godt forstaa at du ikke husker Erhards saadan, han og hans Kone var ikke med heller ikke Mix og Myg, fra først af var det din Fars Mening at alle Fætre og Kusiner med Mænd og Koner skulde med, men det satte jeg mig imod, vi var i saa Fald, bleven dobbelt saa mange og det syntes jeg var alt for galt i disse Tider, Marie Meyer var bedt med, fordi hun bor her i Byen og da Katrine var paa Besøg hos hende kom hun naturligvis ogsaa med; den Dame der staar yderst ved Siden af Tinge er Elses Moster, baade hun og Tinge er daarlige paa Billedet, Manse er pæn, men jeg synes nu at baade Puf, Du og Tinge er kønnere, men det er naturligvis en Smagssag.
 Paa Lindøgaard var jeg i godt 3 Uger og havde det dejligt skønt Vejret ikke var særlig godt, Junge har det jo ikke særlig godt, hendes Knæ var bleven Røntgenfotograferet og Lægen havde sagt at nu kunde det ikke blive værre, da al Brusk var fortæret, det trøstede hende at høre, men hun kan kun gaa med 2 Stokke og ikke ret langt ad Gangen, men dog ud i Haven og undertiden lidt ud i Markerne; deres Korn er bedre i Aar end det har været de sidste Aar og nu har de faaet en hel Del Regn, det hjælper godt paa Græs og Roer, lige uden for Haven var der en halv Td. Land med Ærter til Konservesfabrikken og de gav et vældigt Udbytte, da de var plukkede, saaede de Grønkaalsfrø i Stykket; det var morsomt at se saa glad Tinge var for sin ny Ejendom, det er ogsaa et dejligt Hus han har faaet, han spiser Middag paa Lindøgaard men klarer ellers sig selv. - 
 Vi var en dejlig Tur paa Enebærodden forleden Dag, Las, Puf, Else og de 2 store cyclede, Thora og jeg dels spadserede og tog [”tog” indsat over linjen] dels med Rutebil vi blev sat over fra Gabet, med en Motorjolle, hvor er der vidunderligt paa den Odde, vi spadserede rundt i flere Timer og fik et dejligt Bad i Kattegat inden vi tog hjem, Uglen og jeg har en Gang været der med Tinge sejlende fra Lindøgaard, der er Lyng Enebær og en lille Skov med mange forskellige Slags Træer, Tyttebær var der ogsaa men Du har vel for resten været der. – 
 Det var morsomt at se Bimse og Børnene i Foraaret, hvor er det nogle henrivende Børn I har, lille Alhed er da en ren Skønhed; det maa være et stort Savn for Jer at I ikke faar Fru P. og Kylle over hos Jer i Sommer; det er jo ogsaa længe siden Din Far har været paa Båxhult, Du kan tro at jeg heller end gerne besøgte Jer og det dejlige Småland; hver Sommer, især i September længes jeg meget derover, tak fordi I vil se mig, lad os haabe at det ikke maa vare længe inden man kan rejse frit hvor man vil. – Uglen kom hertil for en Uge siden, hun, Lasse og Ursula har været i Christiansfeldt en Maanedstid for at male, der er en Hotelvært, hos hvem de nu for tredje Gang bor for Billeder, desværre laa Uglen i Sengen en Ugestid med stærk Bronchitis og Feber, nu har hun det godt igen og vi har faaet rigtig Sommer for første Gang i Aar, vi nyder det og gaar i Vandet Allesammen hver Dag. – Forhaabentlig har I ogsaa haft baade Regn og Varme saa Afgrøden staar godt, det er trist at se paa naar den ikke bliver god paa Grund af Vejrliget. –
 Junge ringede i Gaar, de har ophøstet og de tærskede et Læs Bygrivning for at faa noget til Kreaturerne; de har faaet elektrisk Indhegning derhenne, saa de kan slippe Køerne ud om Morgenen og kalde dem hjem igen om Aftenen naar de skal malke, det sparer jo meget Arbejde, i det hele taget synes jeg de har forbedret det meget derhenne, baade hvad Markerne og Jordene angaar, de har et dejligt lille Føl, der var et til, men det blev født for tidligt og levede kun nogle Uger, til næste Aar haaber de at faa 2 og Tinge et Føl. – Her har de det godt Alle, Din Far arbejder hver Dag, han har flere Bestillinger; Jeppe er begyndt at gaa i Skole, nu efter Sommerferien og han er meget glad for det. - * [Det følgende skrevet s. 1, øverst på siden og på tværs:] Lasse og Ursula har det godt, vi hilste paa dem i Odense den Dag Uglen kom de havde 1 Times Ophold hun er en vældig sød Pige, Uglen er saa glad ved hende, de bor yndigt ved Birkerød Sø; Lasse sælger godt, han er med i en Malersammenslutning som hedder Badeblomsten, de havde Udstilling i den ”Frie” sidst i Mai, han havde 10 Billeder og solgte de 9, den Dag han havde Bryllup (Pinsedag) blev der ringet at han havde solgt 2 Billeder, saa de var glade kan Du forstaa; naar Du en Gang kommer hertil Landet, haaber jeg Du besøger baade os og dem, Søren Christensen som var med at ovre hos Jer har bygget et Hus ligeved Siden af Lasses, han er gift med Gull[ulæseligt] Mai N[ulæseligt]. – Nu ved jeg ikke mere at fortælle og slutter med mange kærlige Hilsner til Bimse Børnene og Dig selv fra din Ia. – Tak fordi Du skrev. -</t>
+  </si>
+  <si>
+    <t>1943-01-14</t>
+  </si>
+  <si>
+    <t>Maria Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Christian Barnekow
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Hjalmar Helweg
+Grethe Jungstedt
+Kaj Kaj, gift med Metha, pige i huset hos Johanne C. Larsen
+Adolph Larsen
+Christine  Mackie
+Christian Mogensen
+Meta -, pige i huset hos Johanne C. Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Lauritz og hans børn kendes ikke; heller ikke Jensen, Karl, Laura, Erna, Sine, Axel Larsen og hans kone, Selmør med søster eller Politi-Rasmussen. 
+Det vides ikke, hvad Barnekows mor hed. 
+Bedstefar Tranekær var Laura Warbergs far, Lauritz Brandstrup, og dermed var han Johanne C. Larsens morfar. Hans første kone, med hvem han fik fire børn, døde, og derefter giftede han sig med Johanne, f. Fenger. I dette ægteskab var der også fire børn. Johanne og hendes søskende betragtede alle hustru nummer to som deres mormor. 
+At forføde en sok er at strikke ny fod på et strømpeskaft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8415</t>
+  </si>
+  <si>
+    <t>Det er svært at vaske storvask om vinteren. Nu er det tøvejr, og mændene tærsker, og så kan Johanne C. Larsen vaske.
+Forpagter Mogensen er død. Det samme er Axel Larsen.
+Er der noget galt med centralfyret hos Laura/Bibbe/Bi Warberg? 
+Maler Lauritz og hans børn har fået æg og æbler af Johanne.
+Christine/Mornine Mackie har sendt et foto af Bedstefar Tranekær/Lauritz Brandstrup og hans anden hustru, Johanne Brandstrup.
+Dr. Helweg har skaffet Nicoline/Line Balslev et let job, som hun kan tiltræde, når hun bliver raskere. Hendes bror, Vilhelm Balslev, er stadig syg.
+Johanne har skrevet i to pigers poesibøger og givet dem fint indpakket chokolade.
+Adolph Larsen har lagt havreneg ud til fasanerne i haven.
+Johanne takker for bøgerne. Japanernes idé om et samlet Østen var god.
+Mary vil have forhøjet børnebidraget til hendes og Erik/Tinge Warbergs søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xxry</t>
+  </si>
+  <si>
+    <t>Torsdag. 14-1-1943.
+Kæreste lille Bi!
+Nu kan du rigtignok tro, det er en renvasket og fin Mutter, der skriver til dig. Det er meget besværligt for mig at faa Storvask om Vinteren; de - Mænnerne - har lagt sig efter at gaa sent i Seng, senere end jeg, saa der er lukket af for Aftenvask og vi vaager saadan over vores dyrebare Ildebrændsel, at jeg kvier mig ved at fyre i Sovekamret i den usle gamle Kakkelovn som sluger et Par Vognlæs Brænde før der er varmt nok for mig usle - kuldskære.
+Saa i Dag fik vi noget i Retning af Tø, Tagene drypper da, selv om vort Termometer viser en Gr. eller to og - de tærsker, saa er jeg a'e med dem, og saa gik det løs med Storvask. Vi har for Resten ogsaa bestemt Vask, satte straks i Blød, for at udnytte Tøvejret, saa nu er der Gang i det hele. 
+Mon jeg ikke nu skulde blive lidt mere oplagt til at skrive, nu har jeg faaet de fleste af mine Forpligtelser fra Haanden, dette er det 22_nde_ Brev jeg skriver siden Juleaften, deraf 3 Kondolensebreve - hvor Folk dog dør i denne Vinter, vi bliver helt fattige af at købe Kranse. Forpagter Mogensen, som vi kendte saa godt fra han var Forpagter paa Gjelskov er død paa Alderdomshjemmet i Odense, og nu er vores gamle Ven Axel Larsen død, vi ved det kun fra Avisen; Jensen skrev en meget smuk Nekrolog over ham i Venstrebladet. Stakkels Fru Larsen, de havde det saa godt sammen, men hun har jo vidst det længe. 
+Du kan tro, jeg ogsaa glæder mig for din Skyld over Tøvejret, men bare det nu varer, Vinden er igen gaaet om ad Øst, saa vi faar vel Frost igen. 
+Er der noget galt med jeres Centralfyr, siden I skal have det saa koldt paa Jeres Værelser? der bliver jo ingen Hygge ved Jeres Fritimer paa den Maade, naar I skal sidde indpakkede. Hold mig lidt à jour med det, naar du skriver. Det er dog en farlig Mængde Læsning I har for Tiden og hvor slemt for dig med det store Hul i det.
+Drengene var i Aftes oppe hos Lauritz - Maleren - vi havde 11 friske Æg liggende og jeg foreslog Manse at tage dem med op til Børnene; det syntes han vældig godt om, Manse er helt flink til at give bort - Gudskelov. De fik saa en Kurv Æbler foruden, jeg har dog ikke hørt noget om Besøget, da de altsaa tærsker; Methas Kaj hjælper dem, Karl R[ulæseligt] som ellers er den der træder til, naar vi mangler en Mand, skulde køre med Sneplov.
+Jeg fik skrevet et langt Brev til Tante Mornine i Gaar, hun sendte mig til Jul et Fotografi taget efter et Daguereotopi ["u" i ordet indsat over linjen] af Bedstefar Tranekær og hans anden Kone, den Bedstemor vi kendte og elskede og hendes Kusine, Mor til Komponisten Barnekow. Saa har jeg faaet Takkebreve fra Dis Lugge og Tutte - det fra Tutte kom først i Gaar og jeg syntes det var lidt modfaldent i Tonen - maaske det var den tiltagende Frist; de kan ikke faa al den Ildebrændsel, de skal bruge og er det ikke næsten værre at fryse end at svede, ingen af Delene er atraaværdigt. Fra Marie Balsl. har jeg ogsaa hørt som Svar paa et Nytaarsbrev. Hun fortalte, at Prof. Helweg havde henvendt sig til Lines forrige Overlæge paa Nørre Hospital - er det ikke saadan det hedder - for at forhøre om han havde en lettere Plads til Line, naar hun en Gang om et halvt eller helt Aar kunde begynde igen. Prof. H. mente at det vilde være rart for Line om hun havde et Arbejde at se hen til i Rekonvalesensen, saa hun ikke skulde tænke frem og tilbage paa det, men den Overlæge, jeg ved ikke hans Navn, men det ved vel Ellens Grethe, var ganske og aldeles uinteresseret i Lines Fremtid; det var i hvert Fald, hvad jeg fik ud af Maries Brev. Nu maa jeg hen og lave Haandarbejde - et Par Strømper til Manse (forfødet) af det blaa Garn. Farvel saa længe.
+Lørdag I Gaar blev det ikke til noget med Skriveriet. Laura kom paa Visit, at ["at" overstreget] dels for at give mig en Opskrift, jeg havde bedt om (man skal næsten lære Husholdning paa ny i disse Tider) dels for at takke for noget, jeg havde sendt ind til dem; Erna havde været her med sin "Poesibog", og da jeg i Sines havde "digtet" to Sange, maatte jeg ogsaa op med to til Erna Saa købte jeg 3 Chokoladestænger og pakker dem hver ["hver" overstreget] ind hver for sig mægtig fint ind og med Sølvbånd og smaa fine Julesedler med deres Navne og pakkede det hele ind i Julepapir - Metha var inde med det; Børn kan tit have Glæde af saadans Krimskrams, og de smaa Gryn kom jo Juleaften med en Æske Godter til mig, mens jeg intet havde til dem - det var flovt. Heldigvis havde vi levnet Lagkage fra Julefrokosten med Peter, Sofie og Elle - mon jeg dog fortalte dig om den - saa de fik et net Traktement, men jeg følte mig jo i Gæld til dem. - Naa, Laura fik Kaffe og vi havde en god Snak, Laura er sød, men hun kan ikke faa sig til at gaa igen, og min Rejse om i Haven gik langt over den - p. Gr. a. Fasanerne - tilladte Tid. Far har lagt et Havreneg op ad det store gamle Æbletræ og der løber Fasanerne, for Tiden 2 Haner og 4 Høner, og æder af Hjertens Lyst.
+Paa Grund af min Uoplagthed til at skrive fik jeg vist slet ikke sagt ordentlig Tak for dine Gaver sødeste Bi - har jeg takket dig saa meget fra Metha for Dugen, det skulde jeg - og tusinde Tak for det alt sammen til os andre; jeg har genlæst Cooper med stor Interesse, men de har jo filet lidt grundigt af, de Bæster. Hvor er mange af dem, der behandler Udgivelse af gamle Bøger dog ukultiverede; det er paa det Omraade som paa snart de fleste udelukkende et Pengespørgsmaal for dem - maaske et Tagen for meget Hensyn til den store jævne Hob, som først og fremmest skal have noget, der glider let og hurtigt ned. - Og hvilken Skat, jeg dog efter Julen fandt oppe i Dragkisteskuffen! Hvor har du dog faaet alle de interessante, videnskabelige Bøger? Jeg gik straks i Gang med "Kina og Japan i det nittende Aarhundrede." Gud Fader bevares hvor maa de - Kineserne - hade de europæiske Barbarer, for det er vi jo i deres Øjne, og hvor har man været modbydelige imod dem med den Opiumsindførsel til Landet - fuldkommen Bødler. 
+Jeg kommer til at tænke paa, at der egentlig er en Analogi: - - ligesom der er saa meget, man kan stemme for i de Tyskes Idéer, nemlig er forenet Europa, saa er der da ["da" overstreget] meget i Japanernes Ide om et forenet Østen, men begge Dele ødelægges derved at de respektive Lande, Tyskland og Japan, begge vil være de regerende, hvilket ødelægger Spillet begge Steder. 
+I de Bøger - uanset hvem af os de var til - har jeg Mad til lange Tider og du skal rigtig nok have tusind Tak for dem. Er det din Ven, Bibliotekaren, der har sat dig paa Sporet af dem?
+Marie Balslev har ringet siden jeg skrev det første af Brevet. Hun havde altsaa fulgt Vilhelm over til Kbhvn. til Undersøgelse og Fotografering og det blev en stor Skuffelse; Foto'erne er ikke, saadan at han kan komme op endnu; foreløbig skal han have en Maaneds Lysbehandling og saa sandsynligvis hjem og ligge videre.
+Derimod havde Line det saa godt. Prof. Helweg skaffer hende let Arbejde paa Kommunehospit; og der menes, at hun snart skal udskrives! Hun skal saa først paa et Rekreationshjem, antagelig Dianalund, og saa hjem til Erikshaab.
+Jeg kan ikke fortælle dig noget nyt om Selmør - jeg kan ikke faa mig til at ringe - men Laura sagde i O ["O" overstreget] Gaar, at i Avisen havde der staaet, at der kom en ny Læge d. 20_nde_, altsaa om 4 Dage. Det arme Barn, hvor mit Hjerte dog bløder for hende, hvor skal hun dog kunne begaa sig hen i Verden. Mon hun er rask nok til Sygeplejen, som hun jo før har været ved, og hvad ellers. Hun og Søsteren kan vist slet ikke sammen. Posten mener at den Søster er saa usympatisk, men maaske han kun har den Opfattelse fra Selmør. Jeg gad vide, om du hører fra hende. Det er naturligvis tragisk, hvad man tænker om hendes Fremtid, synes jeg. Mon der kunde tænkes en Husbestyrerindeplads hos en "enlig Herre"? Men dygtig er hun vel ikke? Saa snart jeg hører noget, skal jeg lade dig det vide. 
+I Dag tærsker de nede hos Tinge, vi her fik "optærsken" i Forgaars, og det er egentlig dejligt at komme ned om Morgenen (lidt før 9) til en tom Stue, saa jeg i privat Fred kan klæde mig paa og gøre Toilette. 
+Mary har indgivet Ansøgning om at faa Tinges Bidrag til Drengen forhøjet!! Jeg tænker mig, at det er mere Chikane end Pengetrang. Politi-Rasmussen var her i Gaar og fik det skrevet op om Tinges Formuesomstændigheder og det var en god Rapport, han lavede, jeg kan næsten ikke tro, de paa det Grundlag kan dømme ham til at komme højere op. Rasmussen var flink, han fik Kaffe med - og en Cigar. 
+[Indsat øverst s. 4; på hovedet:]
+T. Elle har jeg ikke hørt fra eller om siden Jul, jeg haaber hun holder sig hjemme og ikke tager paa Landet i den Vinter
+[Indsat øverst s. 1; på hovedet:]
+Mon du nu har haft en Fridag? Hvor var det stygt, det der. Tænk bare ikke paa lange Breve, før du kommer helt i Orden og ikke er saa ophængt med Læsearbejde. Køb et Par Brevkort, blot jeg ved, hvordan du har det, saa er det nok. Spar endelig paa dine Kræfter, Arbejdet skal jo gøres. Saa ikke mere denne Gang, udover, hvad jeg har skrevet har jeg intet oplevet. De allerkærligste Hilsner og god Bedring fra din Mor.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
 Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
@@ -1651,59 +1723,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xxry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3524,119 +3596,167 @@
       </c>
       <c r="J40" s="5" t="s">
         <v>252</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>253</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>254</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D41" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="E41" s="5" t="s">
+      <c r="E42" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="F41" s="5" t="s">
-[...23 lines deleted...]
-        <v>263</v>
+      <c r="F42" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
+    <hyperlink ref="M42" r:id="rId47"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>