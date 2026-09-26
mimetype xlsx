--- v0 (2026-05-09)
+++ v1 (2026-09-26)
@@ -108,53 +108,53 @@
     <t>Thorvaldsensvej 3.
 Kæreste Moder!
 Tak for Dine sidste smaa Skrivelser! Chr. har nok berettet alle vore Oplevelser i Paasken, efter hendes eget sigende [et stort "S" i ordet er rettet til et lille] har hun endog givet et meget detailleret Referat, saa jeg vil for at forebygge Gentagelser slet ikke berøre dette Emne! - Jeg købte saa et Handskekort paa 2 Kr. til Bedstemoder fra Dig, (jeg vidste ikke hvad Nr. hun brugte eller om hun helst vilde have lyse eller mørke) og for 75 Øre fine Strimler for mig selv; men Tante har dog vel skreven om den Stol til dem begge to ["til dem begge to" indsat under linjen], hun sagde til mig, at Dit Udlæg vilde blive 4 - 5 Kr og at det jo passede, naar Du vilde give et Par Kr til hver Fødselsdag; men jeg købte saa alligevel Handskerne, da jeg jo maatte forudsætte, at Du vidste Besked med Handskerne ["Handskerne" overstreget] Stolen. - Jeg drak Chokolade der henne om Formiddagen, og var der ogsaa til The om Aftenen; jeg kan ikke lade være at more mig over Bedstefaders _spar_tanske "Tilbøjeligheder"; han blev ligefrem oprørt ved den Tanke, at de skulde kunne spise Middagsmad, naar de havde drukken Chokolade! - Og da Bedstemoder, der mente, de trængte til en lille Opstrammer, da de ingen Middagsmad havde faaet, om Aftenen kom med afbrændt Rødvin, erklærede han først paa det bestemteste, at han aldrig smagte saadan noget usundt Pøjt, men ikke desmindre havde vi den Glæde at se det 3de svingende Glas foran ham! - Hvad angaar den Present til Comtessen, saa har jeg allerede længe set mig om og spekuleret paa noget; der ligger ingen Tæppe under Skrivebordet, og det ser noget bart ud, navnlig nu Tæppet er kommen af Gulvet; hvad siger Du om at sy et saadant paa grovt [overstregede bogstaver] Stramaj?? (??) ["(??)" indsat over linjen] var det ikke mere anseligt end en Buffetdug? - - Jeg begynder nu at snakke lidt om min Afrejse; Perspektiven er forbi sidst i denne Maaned; Comtessen skal have en ung Stuepige til Maj og den nuværende Stuepige skal være Kokkepige; saa jeg mener, at det maa kunne passe naar jeg rejser en af de første Dage i Maj? - Chr. har talt noget om, at skulde gøre et lille Ophold paa Sludegaard; det kunde være meget morsomt. - 
 Det bliver meget drøjt at rejse fra København, men alligevel maa I dog ikke tro, at I faar mig hjem som en Sorgens Genstand; der er dog en Del Lyssider ved det ogsaa; f Ex glæder jeg mig uhyre til at at ["at" overstreget] komme til at tegne noget paa egen Haand igen; men der er en Ting, jeg _endelig maa have Lov til; at ["at" overstreget] Onkel Lut talte forleden om, at jeg vilde have godt af at begynde
 [Resten af brevet mangler]
 [Skrevet øverst på side 1, på tværs:]
 x takker for Dit Brev. Vil Du hilse Frk Jensen og takke for hendes venlige Lykønskning. -
 Nu slutter jeg dette lange Brev idet jeg udbeder mig et dito fra Dig inden ret længe; jeg har i meget lang Tid maattet lade mig nøje med smaa Lapper._ Mange Hilsener til Fader Alhed.</t>
   </si>
   <si>
     <t>1904-01-19</t>
   </si>
   <si>
     <t>Thorvald Balslev</t>
   </si>
   <si>
     <t>Nørhaa</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Eva Balslev
 Ida Balslev
 Johan  Balslev
 Lars Christian Balslev
+Laura Balslev
 Rigmor Balslev
 Vibeke Balslev
-Laura Balslev, f. Leth
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Thorvald Balslev var i 1904 ansat som præst i Nørhaa i THY. Efter hans fars død i 1896 måtte Thorvald Balslevs mor naturligvis flytte fra præstegården. 
 Otto Emil Paludan overtog efter Albrecht Warbergs død i 1902 både stillingen som godsforvalter ved grevskabet Muckadel og boligen Erikshaab. Laura Warberg og sønnen Andreas flyttede i første omgang til København. De to døtre, der boede langt væk, var Ellen Sawyer og Christine Mackie, som begge var gift og bosat i Boston. 
 Louise og Johannes Brønsted fik 19. jan. 1904 deres første barn, Alhed. 
 Johan Balslevs kæreste eller hustru i 1904 kendes ikke, og Eva Balslevs søster er også ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3847</t>
   </si>
   <si>
     <t>Thorvald Balslev har været ked af, at hans mor og Laura Warberg ikke blev naboer, da de flyttede til København. De er jo lidt i samme situation. Men det er godt, at Thorvalds mor og hendes datter bor så tæt på hinanden. Det må være svært for Laura Warberg at have to døtre langt borte. 
 Thorvald håber, at Otto Emil Paludan ikke længere er så trykket af situationen. Warberg-familien vil nok altid betragte Erikshaab som deres hjem. Sådan har Thorvald det med Tarup. 
 Thorvald og hans familie sover længe. Vinteren har ikke været hård. Han spadserer meget; blandt andet på besøg hos gamle og syge. 
 Eva har mavekatar, men ellers er familiens medlemmer raske. 