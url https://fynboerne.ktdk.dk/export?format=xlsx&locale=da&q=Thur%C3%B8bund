--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -44,161 +44,161 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t> 8. jun. 1921</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1itiWL5I</t>
+  </si>
+  <si>
+    <t>1921-06-20</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Thurø
+Svendborg
+Sct. Jørgens Kirke, Svendborg
+Tåsinge </t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Martha Friis
+Andreas Larsen
+Johan Larsen
+Alfred Nielsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen, Achton Friis, Christian Andersen og Puf er på sejltur med skibet Rylen. Turen(e) resulterede i bogværket De Danskes Øer med tekst af Achton Friis og illustrationer af samme samt af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været rundt på Siø. Han og Achton Friis sejler efter middagen til Thurø. Alhed og Lysse/Johan kan evt. cykle til Svendborg og mødes med dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xmoh</t>
+  </si>
+  <si>
+    <t>[begyndelsen af brevet mangler]
+herover til Sidø og jeg har været i Land og det meste af Øen rundt i Form. Nu sidder vi og venter paa Middagsmaden. Vi skal have ny Kartofler og Smør til Formad og Hachi til Eftermad. Naar vi har spist sejler vi til Turø og der bliver vi vist nogle Dage men Du maa hellere adr Brevene til Fru Friis Sct Jørgens Præstegaard saalænge vi er her i Nabolaget. Puf mente at hvis det Alfred Nielsen fortalte passede kunde maaske Du og Lysse naa at cykle til Svendborg mens vi er her. Jeg skal hilse fra Puf og Friis og Chr. Andersen og mange kærlige Hilsner fra mig til Dig og Lysse
+Din JL.
+Kl. er 4 ½ og vi har anket i Turøbund hvor foruden os ligger Par og Tredive store 3 og 4mastede Skibe her ser godt ud men det er koldt og vi skal nu have en Kop varm The. JL</t>
+  </si>
+  <si>
+    <t>21. jun. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/KxMqShS7</t>
+  </si>
+  <si>
     <t>1921-06-23</t>
-  </si>
-[...7 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Thurøbund</t>
   </si>
   <si>
     <t>Thurøbund
 Thurø
 Brydegårdsvej 17, 5700 Svendborg, Danmark
 Bagenkopvej 13, 5932 Humble, Danmark
 Århus
 Skt. Jørgens Kirke, Svendborg</t>
   </si>
   <si>
     <t>Christian Andersen
 Achton Friis
 Carl Frederik Iuel-Brockdorff
 Chr. Kryger
 Andreas Larsen
 Ada Reedtz-Thott</t>
   </si>
   <si>
     <t>Johannes Larsen, Achton Friis og Christian Andersen sejlede med skibet Rylen som forberedelse til bogværket De Danskes Øer. Larsens søn, Andreas (Puf) deltog som kok. Martha Friis og sønnen opholdt sig en tid hos præsten ved Sct. Jørgens Kirke i Svendborg. 
 Johan Larsen (Lysse) gik til eksamen i samme periode. 
 Det er uklart, hvem Jh er. Den lille baron er muligvis Carl Iuel-Brockdorff.</t>
   </si>
   <si>
-    <t>Det Kongelige Bibliotek</t>
-[...1 lines deleted...]
-  <si>
     <t>Johannes Larsen har cyklet Thurø rundt, mens Christian Andersen sejlede båden til Sct. Jørgen. Vejret er dårligt. Opholdet på Langeland har taget uforholdsmæssig lang tid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oc0G</t>
   </si>
   <si>
     <t>Thurøbund 23 Juni 1921
 Kæreste Alhed! Tak for Brevet som vi fik i Gaar. I Gaar Morges sejlede vi ind til Svendborg Havn og fik vore Cykler. Friis og jeg cyklede saa Thurø rundt mens Puf og Chr A sejlede Baaden til Sct. Jørgen. Om Aft mødtes vi der og fik Lammesteg og Rødvin og Jordbær og Sherry, og nu til Mrg. er vi vendt tilbage til Thurøbund igen. Barometret stiger men vejret er stadig surt. Det var en fugtig Tur i Gaar. I Svendborg var jeg inde hos Kryger. Den lille Baron og hans Moder var lige rejst til Aarhus i Anledning af Jh´s Fødselsdag. Puf og jeg telegraferer i Dag. Det er dejligt at det gaar saa godt med Lysse. Bare vi maatte faa noget godt Vejr. Jeg tror ikke vi kommer til at ligge nogen Steder hvor der er mere at male end her, og vi kan jo ikke blive her ret længe da Langeland paa Gr af Vejret har taget uforholdsmæssigt lang Tid. Mange Kærlige Hilsner fra Puf og mig.
 Din JL.</t>
   </si>
   <si>
     <t>24. jun. 1921</t>
   </si>
   <si>
-    <t>Dagbog</t>
-[...5 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/0S0FH99C</t>
-  </si>
-[...48 lines deleted...]
-Kl. er 4 ½ og vi har anket i Turøbund hvor foruden os ligger Par og Tredive store 3 og 4mastede Skibe her ser godt ud men det er koldt og vi skal nu have en Kop varm The. JL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -275,51 +275,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oc0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -356,270 +356,270 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="H2" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="K3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G5" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="M5" s="5"/>
+        <v>38</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5" t="s">
-        <v>16</v>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="M6" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="M6" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>