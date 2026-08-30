--- v0 (2026-05-28)
+++ v1 (2026-08-30)
@@ -144,66 +144,66 @@
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad