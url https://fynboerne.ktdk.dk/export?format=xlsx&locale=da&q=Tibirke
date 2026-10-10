--- v0 (2026-05-18)
+++ v1 (2026-10-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="243" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="250" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -452,50 +452,90 @@
 Hans  Syberg
 Lars Syberg</t>
   </si>
   <si>
     <t>Else og Johannes V. Jensen byggede et hus i Tibirke. 
 Det er uklart, hvad ordene om at Trylle/Franz er "i Klokken" betyder.
 Marie Schou/Syberg boede bortsat i København og arbejdede som stenograf i Rigsdagen, efter at hun og Fritz Syberg var blevet gift. Hun flyttede til Pilegården, da hun blev pensioneret.</t>
   </si>
   <si>
     <t>Fritz Syberg har hørt, at Jensen-familien bygger i Tibirke. Han selv føler sig ensom og halvgammel. Syberg maler nogle oliebilleder af fynske landskaber, og han har også skrabet malingen af en del. Han er husmor for otte personer dagligt, og da det er svært at skaffe madvarer, har han købt to smågrise. Hans har også oprettet et kaninstutteri, men en del af ungerne er gået til. Familien lever af sild, byggrød og kartofler, og Syberg får mundvand ved tanken om flæsk, ligesom han fantaserer om vildsvin.
 Børnene har det godt. Besse/Johanne og hendes mand har lige været på besøg, og Nolle/Clara også - hun virker beroligende på Syberg. Marie er på arbejde i Rigsdagen, og Syberg har ikke lyst til at tage til København. September er trist, og der er lang tid til sommer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/37qg</t>
   </si>
   <si>
     <t>Pilegaarden 25-9-18
 Kære Venner!
 Hvordan har I det? Jeg talte i Gaar med Gjeldsted, han fortalte at I byggede endnu og opholdt Jer i Tibirke og jeg forstaar deraf at Din Sygdom har været langvarig. Blot Du maa blive rask og ingen Mén faar af det, saa er Tidspunktet Du har valgt at ligge syg i omtrent det fornuftigste Du kunde vælge. Verden er saa modbydelig som aldrig før. Jeg tænker tidt paa Jer og ønsker at I var saa nær saa jeg kunde komme hen og aflægge Jer et Besøg, men I er ogsaa de eneste Mennesker jeg længes efter. Det er ikke fordi jeg finder det videre rart med min Ensomhed herovre, men ”Mennesker” kan jeg ikke sige jeg føler Længsel efter. Det er vel nok det [”det” overstreget] et af de kritiske Øjeblikke i Livet naar man pludse [”pludse” overstreget] ser at man befinder sig i Opløbet. Du har en Række Aar for Dig inden Du naar til det Punkt, Du baade bliver rask og faar vel denne uendelige Krig lagt bag Dig inden Du ser Dig stillet foran den sidste Spurt. Men naar man nærmer sig de 60 saa stærkt, som jeg gør, saa er det den korte og sværeste Ende der er tilbage. Jeg har taget fat paa Oliefarven igen og maler Landskaber med alle de Hestekræfter jeg kan opdrive. Dels for at faa lavet nogle fynske Landskaber, dels for – og ikke mindst – for ikke at gaa til. Jeg vilde gærne holde ud til Enden. Foreløbig har jeg gjort 15-16 Billeder, Kornbilleder med modent Korn i Traver og Landskaber med Popler og skrabet omtrent det dobbelte Antal ud Iøvrigt har jeg nok til at holde mig vaagen. Naar man er 8 eller [”8 eller” overstreget] 8 Mennesker hver Dag at være Husmoder for – og det maa jeg – saa er der lagt Beslag paa En. Min Husbestyrerinde har sagt Pas m. H. til Fremskaffelsen af Fødemidler Men det morer mig forresten at overvinde Vanskelighederne [de afsluttende bogstaver ”ne” overstreget] af den Art. Jeg har købt to Grise som jeg feder op dels med Frugt fra Haven, dels med hamstret Korn og Kartofler. De æder med en Energi som ligefrem kan begejstre En. Hans har indrettet et Kaninstutteri. Foreløbig har Katten ædt tre af Ungerne, men de yngler jo saa man ligefrem stejler ved [at] være Vidne dertil. En fik Unger to Gange i Løbet af en Maaned men det sidste Kuld var desværre frosset ihjel om Natten, vi havde ikke ventet det før 14 Dage senere. Og i øvrigt koger rister steger og salter vi Sild. Kød og Flæsk findes ikke paa Kjertemindeegnen, vi har ikke set Oksekød i et halvt Aar og Flæsk ikke siden Jul, men vi befinder os udmærket med Sild og Byggrynsgrød som Hovednæringsmiddel – ja og Kartofler. Jeg tænker tit paa Menuen i Din Bog ”Skibet” Sild, Sild, opblødt Grut og Børsteflæsk og igen Sild. ”Børsteflæsket” faar forresten mine Tænder til at løbe i Vand, Gud ved hvordan et stegt Vildsvinehoved vilde smage – Drengene har det godt, Trylle er i ”Klokken”, de andre to gaar til Dans to Gange om Ugen. Rabbe vokser men er spinkel. Hans driver den af og er vist lidt paa Kant med sig selv. Besse havde jeg fornylig Besøg af sammen med Manden. Hun er bleg og Københavnsk, men i straalende Humør og det var de forresten beggeto. Nolle var her i Ferien hun er sød at have i Huset, hun virker saa behagelig og beroligende paa mig. Marie er i Arbejde i Rigsdagen igen, og til København kommer jeg ikke for det første, det er da min Bestemmelse, som jeg forresten ikke føler mig forpligtet til ikke at bryde. Kjertemindeegnen er monoton for Tiden aldrig har jeg oplevet en mere traurig September – hvor er Juli dog en dejlig Maaned – eller rettere 20 Juli – 20 August – Efteraaret virker nedtrykkende paa mig i Aar, det er første Gang jeg har konstateret det. Der er langt til Sommer igen og saa er den kun som et Aandedrag Der er noget lumpent i at man ikke kan fiksere den naar man staar midt i den holde paa den en 14 Dages Tid. Men den gode Tid er kun kort og de gode Mennesker dør tidlig, - de dør i Skyttegrave, - Mod og Sagtmodighed, Munterhed og Visdom ryddes ud og tilbage bliver Fordringsfuldhed og Forbenethed ja det er ”en lille skidt Planet” vi lever paa. 
 Ha’et nu saa godt som mulig bliv snart rask.
 Mange Hilsener til Jer begge og til Børnene
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
+  </si>
+  <si>
     <t>1926-07-06</t>
   </si>
   <si>
     <t>Valby Langgade 30</t>
   </si>
   <si>
     <t>Johanne Giersing
 Lars Syberg</t>
   </si>
   <si>
     <t>Både Johanne (Besse, Fritz Sybergs datter), hendes mand, Harald Giersing, og Marie Schou/Syberg boede på det nedlagte gartneri, Valdal, på Valby Langgade i 1926. Marie fortsatte med at arbejde i Rigsdagen, efter at hun og Fritz Syberg var blevet gift, og hun flyttede først til Kerteminde, da hun var blevet pensioneret. 
 Jensen-familien havde et hus i Tibirke, Nordsjælland.</t>
   </si>
   <si>
     <t>Fritz og Lars (Sakker) Syberg vil komme på besøg hos Jensen en af de næste dage. De tager toget hjem om aftenen. 
 Fritz Syberg har haft en maveomgang, og Johanne (Besse) tilkaldte læge, men alt er godt nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ny9b</t>
   </si>
   <si>
     <t>Valby Langg. 30 6-7-26
 Kære Joh. V. og Else.
 Jeg haaber at komme ud til Jer en af Dagene, men kan ikke sige med Sikkerhed hvilken Dag, dog bliver det snart, maaske allerede i Morgen, men bestemt ved jeg det ikke. Dersom I ikke har noget derimod, tager jeg Sakker med han har aldrig set noget af Nord-Sjælland. Vi bliver saa hos Jer og tager med Toget hjem om Aftenen, der gaar vist Tog ved 10 Tiden fra Hillerød.
 Forresten har jeg lige overstaaet et Mavetilfælde hvor Besse fandt det raadeligt at tilkalde Læge. Det var ubehageligt, men havde ingen Følger – j.m. ingen Operation til Følge – alt er nu i Orden. Altsaa paa snarlig Gensyn – (maaske i Morgen).
@@ -538,53 +578,50 @@
 Syberg har haft unge mennesker hjemme i pinsen. Nu læser han Jensens Himmerlandshistorier.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q6O2</t>
   </si>
   <si>
     <t>Pilegaarden 8-6-27
 Kære Johannes V. og Else.
 Er I kommet ud i Tibirke, i saa Fald har I Lejlighed til at se Bygerne trække. Vi har det samme Syn her, udover Taarby Stranden og langs Randen af Taarby Bakke. Det er mærkeligt nok, Menneskene kan gøre hvad Fanden de vil, al Tid kritiserer man dem, Naturen derimod kan skabe sig saa tosset den vil, al Tid er den ug.
 I Dag har det øsregnet hele Formiddagen og Rugen har staaet med tunge Aks – hvor ser det godt ud med Gærdekørvelen i Blomst langs alle Hegn – nu er Vinden Øst, Himlen klar i fem Minutter, saa nye Byger op med Blæst fra et andet Himmelhjørne. Jo ældre man bliver, og jo mere forvorpent man synes Verden teer sig, jo skønnere bliver Kloden og jo daarligere kan man forsone sig med den Tanke at skulle forlade den. Vi har det i øvrigt vel. Gigt, Søvnløshed og anden Gebrækkelighed gør En taknemmelig og lykkelig for de Timer man er uden Plager, eller rettere hvori man ikke fornemmer sig selv. Arbejdet er godt til det samme. 
 Her var stor Diskusion anden Pinsedag nogle unge Mennesker, som afsatte Vorherre og Solsystemet. I Dag er her stille og frydeligt. Hver Ting til sin Tid.
 Jeg haaber at vi faar Jer at se i Løbet af Somren – For Tiden læser jeg Dine Himmerlandshistorier, ”und so ist alles gesagt”.
 Mange Hilsener til Jer begge fra Marie
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1928-08-18</t>
   </si>
   <si>
     <t>Jens Jensen
 Grete Jensen, f. Hansen</t>
   </si>
   <si>
     <t>Af det følgende brev fra Fritz Syberg til Johannes V. Jensen , 14. okt. 1928, fremgår det, at det afskrift, som Syberg har lovet at sende, er talen, som Syberg holdt, da Peter Hansen 25. juni 1928 blev udnævnt til æresborger i Faaborg.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Syberg undskylder, at han ikke har fået gjort afskrivningen færdig.
 Han skal have en udstilling på Charlottenborg. 
 Sommeren er kold, men høsten bliver god. Fritz Syberg har haft mange unge på besøg hele sommeren. Han spekulerer på, hvornår det hele er slut.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/u3Gy</t>
   </si>
   <si>
     <t>Pilegaarden 18-8-28
 Kære Joh. V og Else.
 Jeg gaar med daarlig Samvittighed over for Jer, fordi jeg har snydt, og ikke sendt Jer hvad jeg lovede.
 Men skønt jeg begyndte Afskrivningen med ærlig Vilje er det dog ikke lykkedes mig af [”af” overstreget] at faa den fuldført, den ligger endnu halv afskrevet.
 Fraregnet dette mørke Punkt, har jeg det ellers ug. - - ja nu jeg tænker mig om, staar der en mørk Sky i Horisonten, jeg skal have en stor Udstilling i Kunstforeningen d.v.s. paa Charlottenborg, det er et Fandens Arbejde der venter mig der, maaske dog værre at tænke paa, end det er naar man er midt i det. Hvordan har I det i denne kølige Sommer ude i Tibirke? Her ser trods Blæst og Byger, eventyrlig skønt ud, aldrig saalænge jeg kan erindre har jeg set en saadan Frodighed paa Markerne, om det saa er Bønderne er de overvældede, jeg talte med en af mine Naboer igaar og han erklærede at Høsten i Danmark vilde blive for mindst 50 Millioner K. bedre i Aar end i Fjor.
 Ferien har været livlig, foruden den vanlige Invasion af Børnene, har vi havt en Del kortere Besøg af flere, bl.a. Jens og Grete, det er fornøjelig at se Ungdommen om sig og ikke mindre at høre den, men nu er det hele snart forbi, det er rigtig nok at Somrene bliver kortere jo ældre man bliver, trods meterolg. Institut og Statistik.
 Der er ogsaa noget foruroligende i at tænke paa hvornaar man naar Bunden, 66 Somre svunden, det er dog et Antal, heldigvis faar man dem tildelt i Minutter - .
 Kære Venner jeg glæder mig til at hilse paa Jer en Gang igen om ca 1 ½ Maaned er jeg i Kbhvn. Hilsen fra os alle her.
 Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1929-06-11</t>
   </si>
   <si>
     <t>Janna Schou
@@ -1263,59 +1300,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y4I7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y4I7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1924,737 +1961,739 @@
       </c>
       <c r="J14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>100</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I16" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="J16" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H17" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>121</v>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="I21" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="J21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="I22" s="5" t="s">
         <v>147</v>
       </c>
+      <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>148</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>149</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>91</v>
+        <v>152</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="K25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K25" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="s">
-        <v>169</v>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="K26" s="5" t="s">
-        <v>172</v>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L26" s="6" t="s">
         <v>173</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E27" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="s">
         <v>176</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>177</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>184</v>
       </c>
       <c r="I28" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K28" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="K28" s="5" t="s">
+      <c r="M28" s="5" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...9 lines deleted...]
-        <v>91</v>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>191</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>192</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>86</v>
+        <v>193</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="s">
-        <v>197</v>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H30" s="5" t="s">
         <v>198</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>199</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>200</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>201</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B31" s="5" t="s">
@@ -2695,288 +2734,332 @@
       <c r="M31" s="5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>210</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G32" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>229</v>
+        <v>39</v>
       </c>
       <c r="E35" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="F35" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="I35" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="I35" s="5" t="s">
+      <c r="J35" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K35" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="J35" s="5" t="s">
+      <c r="L35" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="K35" s="5" t="s">
+      <c r="M35" s="5" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E36" s="5" t="s">
         <v>237</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>238</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>239</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
+    <hyperlink ref="M37" r:id="rId42"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>