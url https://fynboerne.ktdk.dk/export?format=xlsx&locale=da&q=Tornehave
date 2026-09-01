--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -66,66 +66,66 @@
     <t>Transskription</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -135,65 +135,65 @@
 U.S.A.
 [Skrevet af ukendt:] 
 Birkerød 3/6-1908
 [I brevet:]
 1) “Tornehave”, Birkerød 3/6-08.
 Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
 [Ukendt har skrevet nederst på s1:] 
 Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
 tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
 Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
 Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
 2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
 Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
 3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
 For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
 Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
 Din Astrid.</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -451,76 +451,76 @@
 S[ulæseligt]salt
 Sodavand
 Brænde
 Petroleum
 brun Sæbe
 Amar.
 sort Skosværte
 Zeha
 3 [ulæseligt ord]
 Øl[ulæseligt]
 1 Kg Havregryn
 Bager Kogesprit
 Helga Sild Sild
 Tomater
 [Håndskrevet med blyant i brevet:] Sept. 1914
 [Håndskrevet i brevet med blæk; Laura Warbergs skrift:]
 Tirsdag Aften
 Kære lille Muk!
 Dit brillante Brev til Alhed er gaaet rundt til andre, og vi var meget glade over at Du var saa tilfreds med Din Ferie; vi var det i lige Maade paa Dine Vegne. Det er storartet for en Husmoder at kunne slippe en lille Tid for Pligter til højre og venstre. Vi var jo ogsaa allesammen meget glade ved Eder; jeg tænker tidt paa vor hyggelige The- eller Kaffe Sammenkomster her. nære ["nære" indsat over ordet "Sammenkomster"] Nu i Aften kom Pakken til Elle; hun maatte strax efter afsted til Rynkeby, Grethe og jeg delikaterede os øjeblikkelig med hver en Pære. Elle bliver i R. i Nat, tager til Odense i Morgen, bliver der_den Nat og skal med Thora til Baunehøj paa Torsdag. Hun har nu begyndt sin Musik-Undervisning har 3 Elever ad Rynkeby til, og 4 Mandag med Johanne, der er _ulige glad over at have Følgeskab især til Vinter, naaer hun kører og kommer hjem Kl. 10 om Aftenen; endnu cycler de. Elle er lidt bange for den Branche, hun der er slaaet ind paa, og det er skam ogsaa dristigt og vældig godt gjort, dersom hun virkelig kan sætte det igennem. Det er 5 Kr. mdl. for hver; med de Elever i Engelsk, hun nu har, tjener hun omkring 80 Kr. mdl; deraf vil Elle kunne lægge Penge op! Nu boer hun igen her, men er væk 4 Dage om Ugen; vi savner hende, men Grethe og jeg har det jo heldigvis udmærket sammen. Bibbe fik for ca. 14 Dage Angina og saa flyttede Swanere over til Alhed. Fru S. har endnu Smerter og ingen veed; naar hun skal op, kommer nok ret strax efter hertil og skal ligge at begynde med. Alhed er ikke ret stolt af Udgiften til alt det og stakkels rare Swane! Det er en streng Tid for ham! Han er mageløs til at passe det Barn. 
 Henningsen rejste forrige Tirsdag i Bil til Nyborg. Alhed Elle, Grete, Drengene med; en Ring punkterede i Nyborg, de kom for sent til Færgen, han ventede paa den næste og maatte med Bumletog. - I Søndags var der Underholdning paa Hotellet til Fordel for Soldaterne; Christine vældig i Ilden; først en Sonate med Muk - saa akkompagnerede hun Fru Svensen, tilsidst en Trio med Muk og Organisten, dejligt, stor Applaus og de maatte spille Prestoen dacapo; ind mellem daarlig Oplæsning af Houmark, god d_o_ af Sofie Breum; Salen fuld. - Johanne og Agraren havde spist til Aften her med Thora og lille Bodild, som var her hele Dagen; tog Frokost her, Middag hos Agrarens, Visit til Kaffe hos Alhed; det faldt rigtig godt ud, Du veed de har været lidt Urolige imellem fordi de ikke besøger hinanden! Jeg havde været i Odense et Par Dage før, min eneste Udflugt lige fra i Marts. Syberg var forkølet, mulig som Følge deraf; irriterende tyskvenlig; jeg turde for min egen Skyld ikke disputere med ham, men det kogte i mig. Forresten tænkte jeg, det kunde komme af hans tyske Afstamning og Thora indrømmede, han selv havde slaaet paa den Streng. Og jeg havde endda tænkt at faae en god Passiar om Krigen! Paa Fredag kommer Bodild herned alene til Puttes Fødselsdag. - Johanne har det bedre nu, er da i Reglen kun daarlg om Morgenen. Sidst i Ugen skal de tærske; gid de høje Kornpriser vil holde sig, til han faaer solgt. Nu gaaer Erik igen daglig i Skole hos mig, det kniber med A.B.C.en i andet er han flink interesseret. - Det er rigtignok en Begivenhed for Eder, at Madien skal boe i Kbh! Der vil Telefonen komme til at spille en stor Rolle! Og hvilke herlige Søndage det saa bliver for Eder. Ja kunde Du være heldig med en ny Pige til Nvbr! Vi har vidunderligt Vejr, sommervarmt i Dag; men dog for køligt om Aftenen til at spise ude. Nu er - ja hvad hedder det, "Sylden" paa Huset tjæret og det ser meget kønt ud; ligeledes Portene i Muren; Laagen er sat i nu er omtrent alt færdigt. Anna B. var meget begejstret for alting her, ogsaa for Las's Domæne. Vi var bedt der Lørdag til en meget fin Soupér; hun var imponeret af Haven og alt der ogsaa; hun vilde rejse Onsdag, den sidste Dag der var direkte Forbindelse med Kbh.-Toget, Chr. var ogsaa i Odense - saa gik alligevel Toget for Næsen af dem, de var midt paa Perronen! Saa maatte hun gaae 3 1/2 Time i Odense. Statsbanerne generer sig ikke! Godt Astrid tog Bil til Nyborg! Jeg har faaet et udmærket Brev fra hende; Alfred er saa flink, snakker med hende!! skrev pænt hertil og sendte rigelig Penge. Jeg er lykkelig over det! Nu Farvel lille Muk! Jeg har det godt for Tiden. Kærlige Hilsener til Eder alle! Bedstemor.</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -1039,51 +1039,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/2Zjj</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Skrevet med blyant på adressesiden:]
 Febru 21
 [Skrevet med blæk i adressefeltet:]
 Fru Brønsted
 Tornehave
 Birkerød St.
 [Skrevet med blæk i tekstfelterne:]
 Søndag d: 6_te_
 Kære Lugge!
 Mange Tak til Dig og alle tre Piger for Eders kære Breve til d: 20de. Nu er jeg helt i Orden igen og kan rejse med paa Onsdag, men jeg tager vist ikke fra Caspersens den første Tid. Du kan ellers tro jeg var ret tilfreds med ikke at skulle passe en syg derinde igen i Aar! Intet saa galt o s v! Men nu vil jeg jo gærne være det mest mulige for ham, hans Øjne er jo ikke gode, saa jeg kan vel læse for ham. I Gaar og i Dag har Elle været feberfri! saa vil hun op i Morgen. Jeg gaaer over til hende siden, naar alle andre skal til Kaffe hos Tandlægen jeg vil ikke med. Kærlige Hilsener! Mor</t>
   </si>
   <si>
     <t>1922-11-06</t>
   </si>
   <si>
     <t>Grethe Bichel
 Peter Bichel
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Alhed Larsen
 Johannes Larsen
 Anton Lorenzen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>"alt udmærket og normalt" refererer til, at Grethe og Kurt Jungstedts datter, Matilda, blev født.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3766</t>
   </si>
   <si>
     <t>Det med Lorenzen er til maj. 
 Peter og Grethe Bichel har været på besøg hos Larsens og fortalt om studentergildet. 
 Kurt Jungstedt har skrevet, at alt gik godt, og at pigen (Matilda) er sorthåret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/S5NQ</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Skrevet med blyant på kortets adresseside:]
 2 v 6-11-22
 [Skrevet med blæk i adressefeltet:]
@@ -1102,51 +1102,51 @@
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>