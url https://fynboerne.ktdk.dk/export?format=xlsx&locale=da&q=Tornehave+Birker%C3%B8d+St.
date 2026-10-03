--- v0 (2026-05-20)
+++ v1 (2026-10-03)
@@ -219,76 +219,76 @@
 S[ulæseligt]salt
 Sodavand
 Brænde
 Petroleum
 brun Sæbe
 Amar.
 sort Skosværte
 Zeha
 3 [ulæseligt ord]
 Øl[ulæseligt]
 1 Kg Havregryn
 Bager Kogesprit
 Helga Sild Sild
 Tomater
 [Håndskrevet med blyant i brevet:] Sept. 1914
 [Håndskrevet i brevet med blæk; Laura Warbergs skrift:]
 Tirsdag Aften
 Kære lille Muk!
 Dit brillante Brev til Alhed er gaaet rundt til andre, og vi var meget glade over at Du var saa tilfreds med Din Ferie; vi var det i lige Maade paa Dine Vegne. Det er storartet for en Husmoder at kunne slippe en lille Tid for Pligter til højre og venstre. Vi var jo ogsaa allesammen meget glade ved Eder; jeg tænker tidt paa vor hyggelige The- eller Kaffe Sammenkomster her. nære ["nære" indsat over ordet "Sammenkomster"] Nu i Aften kom Pakken til Elle; hun maatte strax efter afsted til Rynkeby, Grethe og jeg delikaterede os øjeblikkelig med hver en Pære. Elle bliver i R. i Nat, tager til Odense i Morgen, bliver der_den Nat og skal med Thora til Baunehøj paa Torsdag. Hun har nu begyndt sin Musik-Undervisning har 3 Elever ad Rynkeby til, og 4 Mandag med Johanne, der er _ulige glad over at have Følgeskab især til Vinter, naaer hun kører og kommer hjem Kl. 10 om Aftenen; endnu cycler de. Elle er lidt bange for den Branche, hun der er slaaet ind paa, og det er skam ogsaa dristigt og vældig godt gjort, dersom hun virkelig kan sætte det igennem. Det er 5 Kr. mdl. for hver; med de Elever i Engelsk, hun nu har, tjener hun omkring 80 Kr. mdl; deraf vil Elle kunne lægge Penge op! Nu boer hun igen her, men er væk 4 Dage om Ugen; vi savner hende, men Grethe og jeg har det jo heldigvis udmærket sammen. Bibbe fik for ca. 14 Dage Angina og saa flyttede Swanere over til Alhed. Fru S. har endnu Smerter og ingen veed; naar hun skal op, kommer nok ret strax efter hertil og skal ligge at begynde med. Alhed er ikke ret stolt af Udgiften til alt det og stakkels rare Swane! Det er en streng Tid for ham! Han er mageløs til at passe det Barn. 
 Henningsen rejste forrige Tirsdag i Bil til Nyborg. Alhed Elle, Grete, Drengene med; en Ring punkterede i Nyborg, de kom for sent til Færgen, han ventede paa den næste og maatte med Bumletog. - I Søndags var der Underholdning paa Hotellet til Fordel for Soldaterne; Christine vældig i Ilden; først en Sonate med Muk - saa akkompagnerede hun Fru Svensen, tilsidst en Trio med Muk og Organisten, dejligt, stor Applaus og de maatte spille Prestoen dacapo; ind mellem daarlig Oplæsning af Houmark, god d_o_ af Sofie Breum; Salen fuld. - Johanne og Agraren havde spist til Aften her med Thora og lille Bodild, som var her hele Dagen; tog Frokost her, Middag hos Agrarens, Visit til Kaffe hos Alhed; det faldt rigtig godt ud, Du veed de har været lidt Urolige imellem fordi de ikke besøger hinanden! Jeg havde været i Odense et Par Dage før, min eneste Udflugt lige fra i Marts. Syberg var forkølet, mulig som Følge deraf; irriterende tyskvenlig; jeg turde for min egen Skyld ikke disputere med ham, men det kogte i mig. Forresten tænkte jeg, det kunde komme af hans tyske Afstamning og Thora indrømmede, han selv havde slaaet paa den Streng. Og jeg havde endda tænkt at faae en god Passiar om Krigen! Paa Fredag kommer Bodild herned alene til Puttes Fødselsdag. - Johanne har det bedre nu, er da i Reglen kun daarlg om Morgenen. Sidst i Ugen skal de tærske; gid de høje Kornpriser vil holde sig, til han faaer solgt. Nu gaaer Erik igen daglig i Skole hos mig, det kniber med A.B.C.en i andet er han flink interesseret. - Det er rigtignok en Begivenhed for Eder, at Madien skal boe i Kbh! Der vil Telefonen komme til at spille en stor Rolle! Og hvilke herlige Søndage det saa bliver for Eder. Ja kunde Du være heldig med en ny Pige til Nvbr! Vi har vidunderligt Vejr, sommervarmt i Dag; men dog for køligt om Aftenen til at spise ude. Nu er - ja hvad hedder det, "Sylden" paa Huset tjæret og det ser meget kønt ud; ligeledes Portene i Muren; Laagen er sat i nu er omtrent alt færdigt. Anna B. var meget begejstret for alting her, ogsaa for Las's Domæne. Vi var bedt der Lørdag til en meget fin Soupér; hun var imponeret af Haven og alt der ogsaa; hun vilde rejse Onsdag, den sidste Dag der var direkte Forbindelse med Kbh.-Toget, Chr. var ogsaa i Odense - saa gik alligevel Toget for Næsen af dem, de var midt paa Perronen! Saa maatte hun gaae 3 1/2 Time i Odense. Statsbanerne generer sig ikke! Godt Astrid tog Bil til Nyborg! Jeg har faaet et udmærket Brev fra hende; Alfred er saa flink, snakker med hende!! skrev pænt hertil og sendte rigelig Penge. Jeg er lykkelig over det! Nu Farvel lille Muk! Jeg har det godt for Tiden. Kærlige Hilsener til Eder alle! Bedstemor.</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -722,51 +722,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/2Zjj</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Skrevet med blyant på adressesiden:]
 Febru 21
 [Skrevet med blæk i adressefeltet:]
 Fru Brønsted
 Tornehave
 Birkerød St.
 [Skrevet med blæk i tekstfelterne:]
 Søndag d: 6_te_
 Kære Lugge!
 Mange Tak til Dig og alle tre Piger for Eders kære Breve til d: 20de. Nu er jeg helt i Orden igen og kan rejse med paa Onsdag, men jeg tager vist ikke fra Caspersens den første Tid. Du kan ellers tro jeg var ret tilfreds med ikke at skulle passe en syg derinde igen i Aar! Intet saa galt o s v! Men nu vil jeg jo gærne være det mest mulige for ham, hans Øjne er jo ikke gode, saa jeg kan vel læse for ham. I Gaar og i Dag har Elle været feberfri! saa vil hun op i Morgen. Jeg gaaer over til hende siden, naar alle andre skal til Kaffe hos Tandlægen jeg vil ikke med. Kærlige Hilsener! Mor</t>
   </si>
   <si>
     <t>1922-11-06</t>
   </si>
   <si>
     <t>Grethe Bichel
 Peter Bichel
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Alhed Larsen
 Johannes Larsen
 Anton Lorenzen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>"alt udmærket og normalt" refererer til, at Grethe og Kurt Jungstedts datter, Matilda, blev født.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3766</t>
   </si>
   <si>
     <t>Det med Lorenzen er til maj. 
 Peter og Grethe Bichel har været på besøg hos Larsens og fortalt om studentergildet. 
 Kurt Jungstedt har skrevet, at alt gik godt, og at pigen (Matilda) er sorthåret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/S5NQ</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Skrevet med blyant på kortets adresseside:]
 2 v 6-11-22
 [Skrevet med blæk i adressefeltet:]