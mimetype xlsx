--- v2 (2026-09-02)
+++ v3 (2026-10-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1480" uniqueCount="917" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1502" uniqueCount="934" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3662,50 +3662,127 @@
 Peder Petersen
 Morten Porsild
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/m5TYm6rS</t>
   </si>
   <si>
     <t> 1. sep. 1925</t>
   </si>
   <si>
     <t>Aage Bretting
 Eiler Lehn Schiøler
 Gustav Ljungdal
 John Møller
 Morten Porsild
 Philip Rosendahl
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/xGkgQ4lS</t>
   </si>
   <si>
+    <t>1926-10-25</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>116 Bishop Street New Haven Conn. USA</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Johannes Hohlenberg
+- Rastrup
+Janna Schou
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid Warberg arbejdede for. 
+Johannes Brønsted var gæsteprofessor ved flere amerikanske universiteter i 1926. Louises og hans tre døtre var imens hjemme i Danmark. Deres bror, Peter, var med i USA. 
+Mohr, Buster og deres kærester kendes ikke. Ej heller Fru Breuner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8420</t>
+  </si>
+  <si>
+    <t>Astrid Warberg m.fl. har haft besøg af en tysk kvinde, som holdt en mængde foredrag, som fængslede alle.
+Adam Afzelius har fået tilladelse til at flytte fra Regensen, og som gift mand får han 100 kr. månedligt i boliggodtgørelse, så han vil leje et værelse på Rolfsvej. Alfred Goldschmidt vil slet ikke hjælpe det unge par økonomisk. Astrid må give Ina/Sjums 40 kr. i løn som husbestyrerinde, og det har hun dårligt råd til. Det må ikke gå ud over Janna/Nus/Nusset Schou. 
+Alfreds søster, Johanne Dahl, vil gerne have Ina i huset, men Astrid glæder sig til omsider at få pigen hjem. Alfred vil ikke have Ina på besøg, hvis hun gifter sig.
+Astrid spørger, om de kan holde bryllupsfesten i Louise og Johannes Brønsteds lejlighed. De bliver 15 personer, og der er ikke plads i Astrids bolig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M1ij</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+5
+Mrs. L. Brønsted
+Bishop Street 106
+New Haven
+Conneticut
+U.S.A.
+[Fortrykt og overstreget på kuvertens bagside:]
+"ROSSIA"
+Bornholmsgade 8
+København K.
+[Håndskrevet på kuvertens bagside:]
+Warberg
+Rolfsvej 17
+København
+[I brevet:]
+pt. Rossia, Mandag Morgen
+d. 25 Oktober 1926.
+Kæreste Lugge!'Nu er det næsten en Måned siden jeg sidst skrev til dig - jeg tror mit Brev krydsedes med dit Kort, hvor I var i Gang med den store Rejse - Tak! Jeg har tænkt meget på dig i denne Måned - har syntes, der var overvældende Masser at fortælle dig - men når jeg skulde til det, så følte jeg pludselig med stor Bedrøvelse, at alt det der fyldte mig med så megen Glæde - med nye og friskere Syn på Tilværelsen og på alting - det var jo Ting, som kun vilde få dig til at ryste på Hovedet - og så kom jeg stadig ikke til at skrive. Men helt springe det over kan jeg dog ikke - at vi har haft en tysk Dame heroppe - Fru Breuner - Datter af en tysk Professor v. Berlins Universitet - et uhyre kundskabsrigt Menneske, som holdt 6 glimrende Foredrag for os - om Kunst - om Kvindesag - om Spejderbevægelse - om Sprog osv - osv - stærkt sammentrængt, da hendes Tid var så begrænset og hun havde så meget på Hjerte - men hvert eneste Foredrag var en mægtig Oplevelse for os alle. Hun besøgte mig privat en Aften - Rastrups med - det var uhyre interessant.
+En anden Aften improviserede vi en Sammenkomst i et andet privat Hjem - en Søndag Aften - hvor hun i fire stive Timer holdt os åndeløst fængslede - Rastrup fulgte mig siden til min Dør - for at vi endnu en lille Tid kunde tale om det - Kl var 1/2 1 Nat! Harriet var gået tidlig i Seng, hendes Baby nærmer sig jo.
+Nå - alt dette skal jeg ikke gå nærmere ind på, da jeg ved det ikke interesserer dig -
+Men nu skal du høre andet og meget mere betænkeligt. Adam Af. kom op til mig i Fredags og meddelte, at nu havde han fået Tilladelse til at fraflytte Regensen, hvorved han får en Boliggodtgørelse på c 100 Kr mdl - grundet på Ægteskabs Indgåelse - og på dette gifter de sig den 4' December - trods alle respektive faderlige og moderlige - indtrængende Advarsler!!! Det økonomiske er hovedsaglig baseret på - altså de nævnte 100 Kr - men dernæst på, at Sjums bliver min Husbestyrerinde - Adam vil leje et Værelse på Rolfsvej! Alfred nægter rentud enhver pekuniær Støtte, når Sjums vil til mig - men dette har både hun og Adam holdt fast på; jeg havde jo håbet på at kunde nøjes med 30 Kr. i Gage - da Sjums dog ikke kan vadske og sy (og jeg er nedsat fra Dec. med 27,- Kr. pr Måned! Men nu må jeg jo op på 40 - når Alfred intet vil bidrage - og hvor økonomisk vil Sjums være? Jeg gruer lidt for Økonomien - som dog i Forvejen var yderst besværlig - og jeg synes jo ikke, det bør gå ud over lille Nus, som jeg dog gerne vilde kunne ofre lidt på. Adam får 50 Kr. mdl. af sin Far - men han er lige ved og en at måtte indlægges på Grund af Bekymringer for Rostrups - hvem han hjælper med 75 Kr. mdl. - men bliver han syg, holder alt dette op - hvad mener du! Nå, men det skal jo gå - jeg skiftevis græder og ler - min Datter Fru Afzelius! Du må da sende dem et Kort til d. 4. December (Rolfsvej) Adam sagde,at du var hans specielle Veninde eller sådan noget. 
+II/
+Nu er der det Dilemma, at Johanne Dahl (f. Goldschmidt) gerne vil have Sjums i Huset (dog véd jeg ikke, om dette også gælder, når Sjums gifter sig) - og du forstår jo nok, at når jeg endelig efter 10års Forløb kan få min Datter hjem - så siger jeg ikke nej på Grund af lumpne Pengesorger!!!
+Desuden - Alfred har jo 20.000 om Året af Penge fra Rente - går det rent galt, så må han dog antages at vilde hjælpe dem! Foreløbig har han ymtet noget om, at hvis Sjums giftede sig nu, så var det ikke sikkert han brød sig om at se hende derovre som Gæst!!!
+(og jeg er jo vant til i alle Ferier at sende Husbestyrerinden hjem på egen Kost!!!) ja, det er indviklet; men de Unge gør jo, som de vil, vi andre kan nøjes med Advarsler, som de ikke hører altfor meget på!
+Nå, men alting skal jo klares - Buf og jeg klarede jo vores i sin Tid - og det så vel egentlig ligeså broget ud.
+Trods alt glæder jeg mig til at få Sjums i Huset - ikke mindst for Nussets Skyld - så hun nu måske slipper for de evige Systemskifter.
+Trods al Fattigdom vilde jeg jo gerne gøre Bryllupsdagen lidt festlig for dem - det synes jo ikke, som Alfred vil med - for i så Fald trækker jeg mig tilbage, da han jo ikke vil træffe mig - hvem han uretfærdig beskylder for at have arrangeret det hele! Jeg véd heller ikke, hvad de Unge selv tænker om Arrangementet - men hvis - osv osv - vilde du så eventuelt have noget imod, at vi arrangerede en lille Sammenkomst i Jeres Lejlighed, da min jo er så begrænset? Det blev da kun Agnes og Hr Afzelius - Rastrups - de to Forlovere; Mohr og Buster (evtl. med Kærester) - Brudeparret - jeg - og i yderste Enkelhed - Smørrebrød - Vin og Kage el. lign. - jeg vilde være nødt til at hæve igen af Mors Penge - hvis vi ikke lan lave Sammenskudsgilde - jeg véd jo intet - men skriv til mig, om vi eventuelt må lade Aftenen foregå hos Jer? Vi blev altså med Lomme - Bes - og Mudi - 15 Personer!
+Nå - nu ikke mere i Dag - jeg skal have din nye Adresse hos Lomme, som kommer til mig i Aften sammen med Rastrups - Adam og Hohlenberg - hun blev meget glad, da jeg inviterede hende i Aftes. 
+Tusinde Hilsner kæreste Lugge - til Jer alle - speciellest dig fra Dis 
+[Indsat øverst s. 1:]
+Desværre mislykkedes det med at få Rastrup hen til Rossia!</t>
+  </si>
+  <si>
     <t>29. maj. 1927</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Beskrivelse af en dags tur til Bågø i Lillebælt. Med observationsfortegnelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/11FIskzM</t>
   </si>
   <si>
     <t>11. jun. 1927</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CaEjJSLY</t>
   </si>
   <si>
@@ -4706,50 +4783,125 @@
     <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
 Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
 Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
 Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
 Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
 Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gNWA</t>
   </si>
   <si>
     <t>Lindøgaard 11_te_ Nov. 1942.
 Kæreste lille Dis.
 Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
 Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
 Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
 2/
 sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
 3.
 hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
 Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
 Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
 Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
 Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
 [Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
+    <t>1943-01-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Maria Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Christian Barnekow
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Hjalmar Helweg
+Grethe Jungstedt
+Kaj Kaj, gift med Metha, pige i huset hos Johanne C. Larsen
+Adolph Larsen
+Christine  Mackie
+Christian Mogensen
+Meta -, pige i huset hos Johanne C. Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Lauritz og hans børn kendes ikke; heller ikke Jensen, Karl, Laura, Erna, Sine, Axel Larsen og hans kone, Selmør med søster eller Politi-Rasmussen. 
+Det vides ikke, hvad Barnekows mor hed. 
+Bedstefar Tranekær var Laura Warbergs far, Lauritz Brandstrup, og dermed var han Johanne C. Larsens morfar. Hans første kone, med hvem han fik fire børn, døde, og derefter giftede han sig med Johanne, f. Fenger. I dette ægteskab var der også fire børn. Johanne og hendes søskende betragtede alle hustru nummer to som deres mormor. 
+At forføde en sok er at strikke ny fod på et strømpeskaft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8415</t>
+  </si>
+  <si>
+    <t>Det er svært at vaske storvask om vinteren. Nu er det tøvejr, og mændene tærsker, og så kan Johanne C. Larsen vaske.
+Forpagter Mogensen er død. Det samme er Axel Larsen.
+Er der noget galt med centralfyret hos Laura/Bibbe/Bi Warberg? 
+Maler Lauritz og hans børn har fået æg og æbler af Johanne.
+Christine/Mornine Mackie har sendt et foto af Bedstefar Tranekær/Lauritz Brandstrup og hans anden hustru, Johanne Brandstrup.
+Dr. Helweg har skaffet Nicoline/Line Balslev et let job, som hun kan tiltræde, når hun bliver raskere. Hendes bror, Vilhelm Balslev, er stadig syg.
+Johanne har skrevet i to pigers poesibøger og givet dem fint indpakket chokolade.
+Adolph Larsen har lagt havreneg ud til fasanerne i haven.
+Johanne takker for bøgerne. Japanernes idé om et samlet Østen var god.
+Mary vil have forhøjet børnebidraget til hendes og Erik/Tinge Warbergs søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xxry</t>
+  </si>
+  <si>
+    <t>Torsdag. 14-1-1943.
+Kæreste lille Bi!
+Nu kan du rigtignok tro, det er en renvasket og fin Mutter, der skriver til dig. Det er meget besværligt for mig at faa Storvask om Vinteren; de - Mænnerne - har lagt sig efter at gaa sent i Seng, senere end jeg, saa der er lukket af for Aftenvask og vi vaager saadan over vores dyrebare Ildebrændsel, at jeg kvier mig ved at fyre i Sovekamret i den usle gamle Kakkelovn som sluger et Par Vognlæs Brænde før der er varmt nok for mig usle - kuldskære.
+Saa i Dag fik vi noget i Retning af Tø, Tagene drypper da, selv om vort Termometer viser en Gr. eller to og - de tærsker, saa er jeg a'e med dem, og saa gik det løs med Storvask. Vi har for Resten ogsaa bestemt Vask, satte straks i Blød, for at udnytte Tøvejret, saa nu er der Gang i det hele. 
+Mon jeg ikke nu skulde blive lidt mere oplagt til at skrive, nu har jeg faaet de fleste af mine Forpligtelser fra Haanden, dette er det 22_nde_ Brev jeg skriver siden Juleaften, deraf 3 Kondolensebreve - hvor Folk dog dør i denne Vinter, vi bliver helt fattige af at købe Kranse. Forpagter Mogensen, som vi kendte saa godt fra han var Forpagter paa Gjelskov er død paa Alderdomshjemmet i Odense, og nu er vores gamle Ven Axel Larsen død, vi ved det kun fra Avisen; Jensen skrev en meget smuk Nekrolog over ham i Venstrebladet. Stakkels Fru Larsen, de havde det saa godt sammen, men hun har jo vidst det længe. 
+Du kan tro, jeg ogsaa glæder mig for din Skyld over Tøvejret, men bare det nu varer, Vinden er igen gaaet om ad Øst, saa vi faar vel Frost igen. 
+Er der noget galt med jeres Centralfyr, siden I skal have det saa koldt paa Jeres Værelser? der bliver jo ingen Hygge ved Jeres Fritimer paa den Maade, naar I skal sidde indpakkede. Hold mig lidt à jour med det, naar du skriver. Det er dog en farlig Mængde Læsning I har for Tiden og hvor slemt for dig med det store Hul i det.
+Drengene var i Aftes oppe hos Lauritz - Maleren - vi havde 11 friske Æg liggende og jeg foreslog Manse at tage dem med op til Børnene; det syntes han vældig godt om, Manse er helt flink til at give bort - Gudskelov. De fik saa en Kurv Æbler foruden, jeg har dog ikke hørt noget om Besøget, da de altsaa tærsker; Methas Kaj hjælper dem, Karl R[ulæseligt] som ellers er den der træder til, naar vi mangler en Mand, skulde køre med Sneplov.
+Jeg fik skrevet et langt Brev til Tante Mornine i Gaar, hun sendte mig til Jul et Fotografi taget efter et Daguereotopi ["u" i ordet indsat over linjen] af Bedstefar Tranekær og hans anden Kone, den Bedstemor vi kendte og elskede og hendes Kusine, Mor til Komponisten Barnekow. Saa har jeg faaet Takkebreve fra Dis Lugge og Tutte - det fra Tutte kom først i Gaar og jeg syntes det var lidt modfaldent i Tonen - maaske det var den tiltagende Frist; de kan ikke faa al den Ildebrændsel, de skal bruge og er det ikke næsten værre at fryse end at svede, ingen af Delene er atraaværdigt. Fra Marie Balsl. har jeg ogsaa hørt som Svar paa et Nytaarsbrev. Hun fortalte, at Prof. Helweg havde henvendt sig til Lines forrige Overlæge paa Nørre Hospital - er det ikke saadan det hedder - for at forhøre om han havde en lettere Plads til Line, naar hun en Gang om et halvt eller helt Aar kunde begynde igen. Prof. H. mente at det vilde være rart for Line om hun havde et Arbejde at se hen til i Rekonvalesensen, saa hun ikke skulde tænke frem og tilbage paa det, men den Overlæge, jeg ved ikke hans Navn, men det ved vel Ellens Grethe, var ganske og aldeles uinteresseret i Lines Fremtid; det var i hvert Fald, hvad jeg fik ud af Maries Brev. Nu maa jeg hen og lave Haandarbejde - et Par Strømper til Manse (forfødet) af det blaa Garn. Farvel saa længe.
+Lørdag I Gaar blev det ikke til noget med Skriveriet. Laura kom paa Visit, at ["at" overstreget] dels for at give mig en Opskrift, jeg havde bedt om (man skal næsten lære Husholdning paa ny i disse Tider) dels for at takke for noget, jeg havde sendt ind til dem; Erna havde været her med sin "Poesibog", og da jeg i Sines havde "digtet" to Sange, maatte jeg ogsaa op med to til Erna Saa købte jeg 3 Chokoladestænger og pakker dem hver ["hver" overstreget] ind hver for sig mægtig fint ind og med Sølvbånd og smaa fine Julesedler med deres Navne og pakkede det hele ind i Julepapir - Metha var inde med det; Børn kan tit have Glæde af saadans Krimskrams, og de smaa Gryn kom jo Juleaften med en Æske Godter til mig, mens jeg intet havde til dem - det var flovt. Heldigvis havde vi levnet Lagkage fra Julefrokosten med Peter, Sofie og Elle - mon jeg dog fortalte dig om den - saa de fik et net Traktement, men jeg følte mig jo i Gæld til dem. - Naa, Laura fik Kaffe og vi havde en god Snak, Laura er sød, men hun kan ikke faa sig til at gaa igen, og min Rejse om i Haven gik langt over den - p. Gr. a. Fasanerne - tilladte Tid. Far har lagt et Havreneg op ad det store gamle Æbletræ og der løber Fasanerne, for Tiden 2 Haner og 4 Høner, og æder af Hjertens Lyst.
+Paa Grund af min Uoplagthed til at skrive fik jeg vist slet ikke sagt ordentlig Tak for dine Gaver sødeste Bi - har jeg takket dig saa meget fra Metha for Dugen, det skulde jeg - og tusinde Tak for det alt sammen til os andre; jeg har genlæst Cooper med stor Interesse, men de har jo filet lidt grundigt af, de Bæster. Hvor er mange af dem, der behandler Udgivelse af gamle Bøger dog ukultiverede; det er paa det Omraade som paa snart de fleste udelukkende et Pengespørgsmaal for dem - maaske et Tagen for meget Hensyn til den store jævne Hob, som først og fremmest skal have noget, der glider let og hurtigt ned. - Og hvilken Skat, jeg dog efter Julen fandt oppe i Dragkisteskuffen! Hvor har du dog faaet alle de interessante, videnskabelige Bøger? Jeg gik straks i Gang med "Kina og Japan i det nittende Aarhundrede." Gud Fader bevares hvor maa de - Kineserne - hade de europæiske Barbarer, for det er vi jo i deres Øjne, og hvor har man været modbydelige imod dem med den Opiumsindførsel til Landet - fuldkommen Bødler. 
+Jeg kommer til at tænke paa, at der egentlig er en Analogi: - - ligesom der er saa meget, man kan stemme for i de Tyskes Idéer, nemlig er forenet Europa, saa er der da ["da" overstreget] meget i Japanernes Ide om et forenet Østen, men begge Dele ødelægges derved at de respektive Lande, Tyskland og Japan, begge vil være de regerende, hvilket ødelægger Spillet begge Steder. 
+I de Bøger - uanset hvem af os de var til - har jeg Mad til lange Tider og du skal rigtig nok have tusind Tak for dem. Er det din Ven, Bibliotekaren, der har sat dig paa Sporet af dem?
+Marie Balslev har ringet siden jeg skrev det første af Brevet. Hun havde altsaa fulgt Vilhelm over til Kbhvn. til Undersøgelse og Fotografering og det blev en stor Skuffelse; Foto'erne er ikke, saadan at han kan komme op endnu; foreløbig skal han have en Maaneds Lysbehandling og saa sandsynligvis hjem og ligge videre.
+Derimod havde Line det saa godt. Prof. Helweg skaffer hende let Arbejde paa Kommunehospit; og der menes, at hun snart skal udskrives! Hun skal saa først paa et Rekreationshjem, antagelig Dianalund, og saa hjem til Erikshaab.
+Jeg kan ikke fortælle dig noget nyt om Selmør - jeg kan ikke faa mig til at ringe - men Laura sagde i O ["O" overstreget] Gaar, at i Avisen havde der staaet, at der kom en ny Læge d. 20_nde_, altsaa om 4 Dage. Det arme Barn, hvor mit Hjerte dog bløder for hende, hvor skal hun dog kunne begaa sig hen i Verden. Mon hun er rask nok til Sygeplejen, som hun jo før har været ved, og hvad ellers. Hun og Søsteren kan vist slet ikke sammen. Posten mener at den Søster er saa usympatisk, men maaske han kun har den Opfattelse fra Selmør. Jeg gad vide, om du hører fra hende. Det er naturligvis tragisk, hvad man tænker om hendes Fremtid, synes jeg. Mon der kunde tænkes en Husbestyrerindeplads hos en "enlig Herre"? Men dygtig er hun vel ikke? Saa snart jeg hører noget, skal jeg lade dig det vide. 
+I Dag tærsker de nede hos Tinge, vi her fik "optærsken" i Forgaars, og det er egentlig dejligt at komme ned om Morgenen (lidt før 9) til en tom Stue, saa jeg i privat Fred kan klæde mig paa og gøre Toilette. 
+Mary har indgivet Ansøgning om at faa Tinges Bidrag til Drengen forhøjet!! Jeg tænker mig, at det er mere Chikane end Pengetrang. Politi-Rasmussen var her i Gaar og fik det skrevet op om Tinges Formuesomstændigheder og det var en god Rapport, han lavede, jeg kan næsten ikke tro, de paa det Grundlag kan dømme ham til at komme højere op. Rasmussen var flink, han fik Kaffe med - og en Cigar. 
+[Indsat øverst s. 4; på hovedet:]
+T. Elle har jeg ikke hørt fra eller om siden Jul, jeg haaber hun holder sig hjemme og ikke tager paa Landet i den Vinter
+[Indsat øverst s. 1; på hovedet:]
+Mon du nu har haft en Fridag? Hvor var det stygt, det der. Tænk bare ikke paa lange Breve, før du kommer helt i Orden og ikke er saa ophængt med Læsearbejde. Køb et Par Brevkort, blot jeg ved, hvordan du har det, saa er det nok. Spar endelig paa dine Kræfter, Arbejdet skal jo gøres. Saa ikke mere denne Gang, udover, hvad jeg har skrevet har jeg intet oplevet. De allerkærligste Hilsner og god Bedring fra din Mor.</t>
   </si>
   <si>
     <t>1945-12-06</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Grete Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen skulle opereres for kræft.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Johanne har pakket æbler i Astrid og Axels kuffert til dem, men hun er bange for, at den er for tung.
@@ -5553,59 +5705,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mfVs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzNv6xBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ar7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xpMO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CgKSsedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S2Lmak52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nVkro4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WwGGQ157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NVkk0dbJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/53hDGTa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PB0vpOND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mfVs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzNv6xBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ar7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xpMO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CgKSsedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S2Lmak52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nVkro4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WwGGQ157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NVkk0dbJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/53hDGTa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PB0vpOND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M1ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xxry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M186"/>
+  <dimension ref="A1:M188"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12328,1475 +12480,1475 @@
       </c>
       <c r="H144" s="5" t="s">
         <v>698</v>
       </c>
       <c r="I144" s="5"/>
       <c r="J144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="6" t="s">
         <v>699</v>
       </c>
       <c r="M144" s="5"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
         <v>700</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>702</v>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        </is>
+        <v>703</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>705</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="M145" s="5"/>
+        <v>707</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H146" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H146" s="5" t="s">
+        <v>710</v>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K146" s="5" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>352</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D149" s="5" t="s">
         <v>41</v>
       </c>
+      <c r="D149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F149" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="5" t="s">
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K149" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="I149" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L149" s="6" t="s">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>352</v>
+        <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D150" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D150" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F150" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>722</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        </is>
+        <v>723</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>705</v>
+        <v>725</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="M150" s="5"/>
+        <v>726</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>727</v>
+      </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K151" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K152" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H153" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H153" s="5" t="s">
+        <v>735</v>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K153" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H154" s="5" t="s">
-        <v>731</v>
+      <c r="H154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K154" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K156" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K157" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K160" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K161" s="5" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H162" s="5" t="s">
+        <v>755</v>
       </c>
       <c r="I162" s="5"/>
       <c r="J162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K162" s="5" t="s">
-        <v>753</v>
+        <v>714</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H163" s="5" t="s">
-        <v>746</v>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>352</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>14</v>
+        <v>352</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D166" s="5" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="D166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-        <v>767</v>
+        <v>770</v>
+      </c>
+      <c r="I166" s="5"/>
+      <c r="J166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>769</v>
-[...3 lines deleted...]
-      </c>
+        <v>771</v>
+      </c>
+      <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>372</v>
-[...4 lines deleted...]
-        </is>
+        <v>773</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>372</v>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>372</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>265</v>
+        <v>92</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>372</v>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G170" s="5" t="s">
-        <v>793</v>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>347</v>
+        <v>797</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>543</v>
+        <v>265</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>435</v>
+        <v>343</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>800</v>
+        <v>388</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G171" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G171" s="5" t="s">
+        <v>802</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="I171" s="5"/>
+        <v>803</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>804</v>
+      </c>
       <c r="J171" s="5" t="s">
-        <v>802</v>
+        <v>347</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>265</v>
+        <v>543</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>343</v>
+        <v>435</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>388</v>
+        <v>809</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>807</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="I172" s="5"/>
       <c r="J172" s="5" t="s">
-        <v>347</v>
+        <v>811</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>41</v>
+        <v>265</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>435</v>
+        <v>343</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>42</v>
+        <v>388</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="I173" s="5"/>
+        <v>816</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>817</v>
+      </c>
       <c r="J173" s="5" t="s">
-        <v>814</v>
+        <v>347</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>435</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>822</v>
+      </c>
+      <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>355</v>
+        <v>41</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>118</v>
+        <v>435</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>42</v>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>830</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>831</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>833</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>355</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E176" s="5" t="s">
@@ -13815,490 +13967,580 @@
       </c>
       <c r="I176" s="5" t="s">
         <v>837</v>
       </c>
       <c r="J176" s="5" t="s">
         <v>838</v>
       </c>
       <c r="K176" s="5" t="s">
         <v>839</v>
       </c>
       <c r="L176" s="6" t="s">
         <v>840</v>
       </c>
       <c r="M176" s="5" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>842</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>41</v>
+        <v>355</v>
       </c>
       <c r="D177" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E177" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="E177" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F177" s="5" t="s">
+        <v>844</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>814</v>
+        <v>847</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>850</v>
+        <v>41</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>851</v>
-[...4 lines deleted...]
-        </is>
+        <v>852</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>767</v>
+        <v>823</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>372</v>
+        <v>859</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>118</v>
+        <v>860</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F179" s="5" t="s">
-        <v>858</v>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>861</v>
+        <v>776</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D180" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D180" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>867</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>874</v>
+        <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="F181" s="5" t="s">
         <v>875</v>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
         <v>876</v>
       </c>
       <c r="I181" s="5" t="s">
         <v>877</v>
       </c>
       <c r="J181" s="5" t="s">
         <v>878</v>
       </c>
       <c r="K181" s="5" t="s">
         <v>879</v>
       </c>
       <c r="L181" s="6" t="s">
         <v>880</v>
       </c>
       <c r="M181" s="5" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>882</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>883</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>814</v>
+        <v>886</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="5" t="n">
-        <v>1949</v>
+      <c r="A183" s="5" t="s">
+        <v>890</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>889</v>
-[...14 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>892</v>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-        </is>
+        <v>895</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>355</v>
+        <v>41</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>118</v>
+        <v>435</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>42</v>
+      </c>
+      <c r="F184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>897</v>
+        <v>823</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="5" t="s">
-        <v>901</v>
+      <c r="A185" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>14</v>
+        <v>905</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>902</v>
+        <v>906</v>
+      </c>
+      <c r="D185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>230</v>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D186" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D186" s="5" t="s">
+      <c r="E186" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D187" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="E186" s="5" t="s">
+      <c r="E187" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="F186" s="5" t="s">
-[...23 lines deleted...]
-        <v>916</v>
+      <c r="F187" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="L187" s="6" t="s">
+        <v>924</v>
+      </c>
+      <c r="M187" s="5" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="G188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="J188" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="K188" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="L188" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="M188" s="5" t="s">
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -14445,44 +14687,46 @@
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
     <hyperlink ref="M181" r:id="rId186"/>
     <hyperlink ref="M182" r:id="rId187"/>
     <hyperlink ref="M183" r:id="rId188"/>
     <hyperlink ref="M184" r:id="rId189"/>
     <hyperlink ref="M185" r:id="rId190"/>
     <hyperlink ref="M186" r:id="rId191"/>
+    <hyperlink ref="M187" r:id="rId192"/>
+    <hyperlink ref="M188" r:id="rId193"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>