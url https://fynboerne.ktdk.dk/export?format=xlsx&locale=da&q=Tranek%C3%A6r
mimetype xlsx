--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -44,482 +44,318 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1879-03-13</t>
+    <t>1874-04-17</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
-  </si>
-[...266 lines deleted...]
-    <t>1874-04-17</t>
   </si>
   <si>
     <t>Dorothea -
 Line Træskomands -
 Frederik Ahlefeldt-Laurvig
 Frk. Andersen
 Wilhelmine Berg
 Carl Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Christian Caspersen
 Johanne Caspersen
 - Hansen, pastor Langeland
 - Holst
 Alhed Larsen
 Johanne  Larsen
 - Rasmussen, gartner
 -  Schindel
 Adelheyde Syberg
 Hempel Syberg
 Conrad Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg og børnene var under brevskrivningen hos hendes søster (Jo)hanne Caspersen og dennes mand i Snøde på Langeland. Laura og Hannes forældre boede i nærheden. 
 Hvorfor Laura var nødt til at rejse fra Alhed vides umiddelbart ikke. 
 Slottet er formodentlig Tranekær. 
 Laura Warbergs bror, Carl Brandstrup, mistede sin kone og gik efterfølgende selv helt ned med flaget, hvorefter også han døde. Det er formodentlig i denne sammenhæng, at Lauritz Brandstrup får tårer i øjnene.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0323</t>
   </si>
   <si>
     <t>Laura Warberg skal sejle fra Rudkøbing kl 8 om morgenen, så hun og to af børnene må meget tidligt op. Laura er ked af at rejse fra Alhed. 
 Laura har sunget i kvartetter i kirken, og hun har været til fødselsdag på slottet. Hendes far kommer løbende i frikvartererne og ser til børnene. Hun og børnene er på en del besøg. Børnene kører i en vogn trukket af en ged. 
 Pastor Hansen vil komme på besøg hos Warberg. 
 Albrecht skal give diverse piger og kvinder besked om rengøring, tøjvask mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dPFb</t>
   </si>
   <si>
     <t>Tranekær D: 17de April
 Kjære Abba!
 Er det ikke kjedeligt, at Dampskibet der ellers gaar over hver Middag, fra Mandag af standser sine Farter, da det skal repareres? Vi skal saa seile fra Rudkjøbing paa Torsdag Kl. 8 om Morgenen, jeg gruer for, hvordan vi skal komme saa tidlig afsted herfra, vi maa lade Børnene komme i Seng Seng [”Seng” overstreget] Kl. 6 Aftenen før, for at faa dem op Kl. 5. Det bliver haardt at reise fra lille Alhed, naar hun ligger og sover, jeg gruer for hvordan jeg skal kunne det. Men nu til Sagen! Jeg skriver for at bede Dig om at lade ham kjøre hjemmefra saa tidligt som muligt paa Torsdag Morgen, for at vi ikke skal gaae længere end høist nødvendigt i Svendborg, der vil jeg rigtig gaae og længes efter Alhed. Jeg har beregnet, at naar han kjører Kl. 4, saa kan han nok være parat til at kjøre hjem Kl. 11, vil Du saa bede ham om at være paa Skibsbroen lidt før 9 med en Trillevogn til Tøiet. Saa kan I spise lidt senere Frokost den Dag for at vi kan spise til Middag sammen. Tænk Dig vi har næsten ingen Steder været endnu, vi lader Tiden gaae med Snak herhjemme og med Sang. De har faaet mig til at synge med i nogle Kvartetter; igaar var det Frøken Holsts Fødselsdag, i hvilken Anledning Hanne, Mea og jeg samt Pastor Hansen og Frøken Andersen var bedt til Middag paa Slottet, hvor vi havde det rigtig rart, jeg har aldrig været der før en daglig Dag. Om Eftermiddagen havde vi sungen i Kirken for Grevens og nogle Flere, efter a vi nogle Timer før havde sungen der over Jhs. Jacobsen. Iaftes var Børnene hos Fader og Moder til The; Fader kommer gjerne løbende herned i Frikvarteret og seer til Ungerne. Frøken Schindel var virkelig herinde imorges for at see, om jeg var syg, da hun slet ikke har seet mig, vi blev bedt derned iaften, Børnene ogsaa; dem er hun saa indtaget i, og det er Alle. Kaammerraad K[…]høftes var her igaar, Hanne siger for at hilse paa mig, han har glædet sig til at see mig siges det; jeg var ikke hjemme og gaaer derfor derind et Øjeblik med Børnene, skjønt der hersker det allerdødeligste Fjendskab mellem ham og Fader. I Eftermiddag gjør Hanne Børneselskab med Chokolade og Kommers. Imorgen Aften agter vi os til Gartner Rasmussens. Hansens kommer vi ikke til en Aften, vi har jo ikke Tid, det gjorde jo saameget at jeg var halvt daarlig de første Dage. Længere end til Torsdag kan jeg ikke blive, da jeg jo har en Mængde at gøre naar jeg kommer hjem. Du længes vel ogsaa snart meget efter Ungerne. De morer dem mageløst herovre. De kjører hver Dag en Tour med Geden og spadserer ogsaa med Marie. Vi har Bagerens Vogn til Johanne og deres Vugge har vi ogsaa, da Maes er altfor lille til hende; jeg har isinde at forære deres 2 Smaadrenge en Smule Legetøj for det. Pastor Hansen har stærkt isinde at besøge Dig i Sommer sammen med Caspersen, men denne vil have ham afsted med Fader, eftersom I vil udgjøre et smukt ungt Trekløver, hvorimod han vil forstyrre Harmonien; han og Pastor H. disputerer jo som bekjendt altid, mest om Politik, men det kunde da netop være morsomt. Pastor Hansens er Potte og Pande hos Grevens, det var ganske morsomt at see og høre iaftes. – Jeg antager at Du faaer dette Brev Tirsdag Morgen; vil Du sige til Dorothea at hun skal sætte Tøi iblød til Storvask paa Onsdag og bestille Kirsten og en Kone til, helst Line Træskomands, til at komme og vaske paa Fredag ganske tidlig. Dernæst skal de bære Foret ud fra det lille Gæstekammer og gjøre rent der vaske Vinduer og sæbe af og skure samt gjøre rent paa det pæne Gæstekammer, pudse Kakkelovnen over, polere Vinduer, og skure Vil Du hilse Conne, Carl og Sybergs. Fader taler ikke om Carl uden med Taarer i Øjnene. Lev nu vel kjære Abba! Venlig hilsen fra Hanne og Din egen Smaa. 
 [Det følgende skrevet ved papirets venstre kant, lodret:] Christine bad mig før om at kysse hende fra Dig</t>
   </si>
   <si>
-    <t>1921-06-10</t>
-[...54 lines deleted...]
-Adolph Larsen
+    <t>1879-03-13</t>
+  </si>
+  <si>
+    <t>Tranekær</t>
+  </si>
+  <si>
+    <t>København
+Vestergade</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Carl  Herold
 Alhed Larsen
 Johanne Christine Larsen
-Marie Larsen
 Christine  Mackie
-Poul Uttenreitter
-[...38 lines deleted...]
-Til Lugge.</t>
+Adelheyde Syberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster og hendes mand boede nær Tranekær på Langeland. 
+Warberg-parrets datter Louise, g. Brønsted, var født 12. maj 1878. Det må værre hende, der netop er blevet vænnet fra brystet. 
+Albrecht Warberg led af astma og var jævnligt i behandling i en "luftklokke" hos en læge i København.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0356</t>
+  </si>
+  <si>
+    <t>Laura Warberg ville meget gerne komme ind til sin mand i København, men hun har netop vænnet den yngste datter fra brystet, og har så meget mælk, så hun ikke kan færdes offentligt. 
+Det er godt, at "luftklokken" hjælper Albrecht.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Atkv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter cand. jur. Warberg
+Hotel “Tre Hjorter”
+Vestergade
+Kjøbenhavn 
+K. 
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Tranekjær D: 13de.
+Kjæreste søde Abba!
+Nylig fik jeg 3 Breve fra Dig. Det er uhyre fristende for mig hvad Du skriver om at komme derover; Du ved nok jeg har altid ønsket saameget at være i Kbh. samtidig med Dig, men Du husker ikke paa, at naar jeg vænner Søster fra saa pludselig med den megen Mælk jeg endnu har, saa gaaer jeg omtrent 14 Dage uden at kunde Hæ ["Hæ" overstreget] hægte Kjolen eller røre Armene, jeg kunde jo saa ikke have nogen Fornøjelse, derimod vilde jo de 8 Dage gaae. Saa maa jeg hellere vente til i October, naar Herolds flytter ind til Byen. Det er jo meget kjedeligt, at jeg saa ikke kommer sammen med Hanne, men vi er enige om, at der ikke er andet for mig at gjøre. – Nu skriver jeg en af Dagene et ordentligt Brev til Dig, men Posten gaaer om et Øjeblik. - 
+Caspersen siger, Du kan rejse til Aarhuus om Aftenen og derfra næste Aften, altsaa kun spilde een Dag. Hils Mimi! Gid Du nu naaer at faae dette inden Du rejser! Hils Herolds. Hilsen fra Ungerne og Din egen 
+Smaa. 
+Gudskelov Luftklokken hjælper Dig!</t>
+  </si>
+  <si>
+    <t>1879-08-16</t>
+  </si>
+  <si>
+    <t>Sophie -
+Frederik Ahlefeldt-Laurvig
+Christian Barnekow
+Wilhelmine Berg
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Hans Christian Caspersen
+Johanne Caspersen
+- Kruhøffer
+Alhed Larsen
+Otto Emil  Paludan
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte sin familie i Tranekær med sine fem døtre. Søster var Charlotte Louise, g. Brønsted, 
+Klokken: Albrecht Warberg blev behandlet for sin astma i "Luftklokken" hos en specialist i København.
+Den første greve, der bliver nævnt, må være Schaffalitzky de Muckadell (Arreskov) og den anden Ahlefeldt-Laurvig (Tranekær). 
+Det vides ikke, hvem Hunderup, Vogelsong, Erik og Forpagter Olsen var. Snedkerværkstedet Brødrene Jensen kendes heller ikke. 
+Grossereren var en hest.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0359</t>
+  </si>
+  <si>
+    <t>Laura Warberg og hendes fem døtre har været otte dage hos familien i Tranekær. 
+Ludvig Brandstrup har fået læreplads hos en snedker. Laura kan bo hos Tante Sophie under ophold i København. Albrecht må overveje nogle rejsedatoer. 
+Louise/Søster er ved at blive vænnet fra brystet, og hun kan nu gå alene.
+Laura og familien har været på skovtur med madkurv. Da børnene badede nøgne, kom greven, og Laura måtte skynde sig at give dem tøj på. 
+Ludvig har haft fødselsdag. 
+Medlemmerne af Brandstrup-familien skændes meget.
+Wilhelmine/Mis bliver belejret af Forpagter Olsen, og hun vil gerne have ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/05eB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter cand. jur. Warberg
+”Tre Hjorte” Vestergade 
+Kjøbenhavn K.
+[Skrevet af ukendt/Laura Warberg Petersen?]
+1879?
+[På kuvertens bagside: To poststempler]
+[I brevet:]
+1 Tranekjær d. 16 August 1879
+Kjæreste Abba!
+Nu er mit Ophold her snart forbi, paa Mandag Formiddag rejser vi. Det har været 8 rare Dage for mig; vi har været i Vandet spadseret og gjort nogle Visiter - Torsdag Morgen stod Mis og jeg op Kl 6 og gik en dejlig Tour ned i Slotshaven og ud paa Balle[ulæseligt]. Det er en mageløs Sommer for mig, det er noget jeg holder af saadan at nyde Livet. Fader kom hjem Fredag Eftermiddag i et udmærket Humeur; han havde havt Held med sig i Alt faaet Ludvig anbragt hos Brødrene Jensen, et stort Snedkerværksted hvor han skal være 4 Aar i Lære fra 1ste September og herover Lud er meget henrykt. Fader fortalte Tante Sophie at Hanne skulde snart til Kbh. og jeg tænkte ogsaa paa en Tour derind, hun spurgte saa, hvor jeg tog ind, og da Fader sagde at det blev vist paa et Hotel, saa spurgte hun om jeg ikke vilde tage ind hos hende ”det kunde være rart at see Laura engang igjen”. Jeg er som Du kan tænke uhyre henrykt ved det Tilbud og har nu skrevet og takket hende. Jeg skulde saa komme en af de sidste Dage i denne Maaned da hun hen i September rejser til Vejle. Nu har jeg i Formiddag tænkt lidt over Situationen og forebringer Dig herved Resultatet af min Tænkning. Fader siger at Du omtalte Dit Ophold derinde som 3-4 Uger og det kan jo slaa til efter Din første Bestemmelse, saa Du trækker de 3 Dage fra som Aarhusrejsen tog. Dersom jeg saa rejser den 27 eller 28de, kunde vi maaske være et Par Dage sammen derinde, hvad Du nok veed, jeg har den allerstørste Lyst til. Det skulde saa beroe paa Dig, om jeg de Dage skulde være paa Hotellet eller tage lige til Tante Sophie senere end d: 29 maa jeg ikke komme til hende, da hun saa nemt kom til at opsætte sin Rejse for min Skyld og det skulde hun jo nødigt, og paa den anden Side var det jo kjedeligt om Du kom hjem Dagen før jeg skulde rejse, saa jeg næsten ikke fik talt med Dig. Hanne rejser ogsaa sidst i denne Maaned til Kjbh. og ved den Tid kommer Barnekow herover. Vil Du nu tænke over alt dette og sige mig hvordan Du helst vil have det samt i Tilfælde af at jeg rejser før Du kommer hjem, hvor mange Penge Du har tænkt Dig at spendere paa mig.
+2. Du maa meget nødigt forkorte mig Theatertiden derinde; rejser jeg d: 27de, saa er jeg der 4 Dage inden Theater, det er allerede meget. Jeg har saa begyndt at vænne Søster fra og paa Søndag skal hun have sidste Gang om Natten. Jeg glæder mig meget over at Klokken hjælper Dig saa meget rejs endelig ikke for tidligt fra den. Har Greven saa skrevet til Dig om en lukket Vogn? – Jeg sendte Paludan Brevet samme Dag. – Det har staaet med Torden over Fyen disse Dage og jeg har naturligvis været bange for Dig og Bassen. Forleden Dag gjorde vi en Tour ned i Aasø Skov, gik først i Vandet og spiste derefter Smørrebrød med Øl og Chokolade til. Da Hanne serverede Maden med de Ord ”her er mad til hvem der vil have noget” var Johanne vittig og stillede sig op ligesom Hanne, saa paa Dugen og sagde: ”og her er Træbiller til hvem der vil have nogle”. Grossereren var ogsaa vittig, idet den pludselig gav sig til at galopere hjem efter saa Lud først indhentede den udenfor Skoven i Ottesens Have. Johanne har været mageløs flink i Vandet, Alhed er mere Kujon. Igaar var der nærmest som Grød af Vandmænd ved Badehuset, vi turde ikke gaae, men lod Børnene gaae ud fra Bredden; mens de endnu gik nøgne kom Greven og [ulæseligt ord] derned, vi var kun nogle Favne fra dem og maatte jo skynde os at faae lidt Klæder paa dem. – Jeg har maattet spendere 2 Kr. paa Lud, det er hans Fødselsdag, han fik en Portemonnaie af mig. Jeg skal hilse Dig fra Hunderup Vogelsong og Erik; Kruhøffer skal jeg til i morgen. Iaften skal vi høre ”Fr. paa Slottet” i Anledning af Luds Fødselsdag! Her er af og til nogle voldsomme Kjævlerier mellem de forskjellige Medlemmer af denne stridbare Familje. Efter en saadan mellem Moder og Emil paa den ene og Ludvig paa den anden Side, tog jeg Lud for og forestillede ham hvor rart det var naar han vilde tie og give efter. Han gav mig ret; men han vidste ikke om han kunde. Emil er utaalelig og Moder holder altid med ”lille Emil”. Moder og Mis er ogsaa bestandig paa Krigsfod, det er en skrækkelig Plage at høre pa. Mis har maattet bilde Fader og Moder ind, at Forpagter Olsen var ifærd med at blive givt med en Svigerinde, eller vilde hun ikke kunde nære sig for Moder, som jo intet højere Ønske har end faae Mis forlovet, hendes Bestræbelser derfor grænser næsten til den latterlige. Men at dømme efter hans Olsens [”Olsens” indsat over linjen] Opførsel (mod Mis, og alle de Samtaler han havde med hende, maa det absolut blive til noget. Han vil nu have hun skal sige op hos Caspersen og tage i Huset hos ham ”for Datterens Skyld”, men dette raader baade Hanne og jeg og Mor hende indstændig fra, hendes Rygte vilde efter min Mening lide derved, især da Kammerherren har talt saa meget om Olsens Courmageri til Mis. Vi faaer nu se. Frier han saa slaar hun til, det siger hun selv. - Nu Farvel min egen sødeste Ven! Fader sov saa jeg kunde ikke faae andet Papir end dette. Naar Du svarer paa dette bliver det altsaa til Erikshaab. Søster gaaer nu alene: Ellen er saa livlig herovre, Alle er saa glade ved hende. Tusínd Kys og Hilsner fra Dine Unger og Din Smaa. 
+[Skrevet langs venstre side på kanten af side 8:] Det er morsomt at se som Søster hænger efter Fader.</t>
+  </si>
+  <si>
+    <t>1886-11-16</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Johanne Christine Brandstrup
+Wisie Brandt
+Thora  Branner
+Louise Brønsted
+Hans Christian Caspersen
+Johanne Caspersen
+Jens -, Dals Mølle
+Niels Elgaard Amstrup
+- Fahnøe
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Fanny Schaffalitzky de Muckadell
+Adelheyde Syberg
+Hempel Syberg
+Nicoline  von Sperling
+Andreas Warberg, Albrechts far
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg blev behandlet for sin astma i "Klokken" under ophold i København. Han boede under disse ophold ofte på Tre Hjorte. 
+Det vides ikke, hvad sagen om møllen gik ud på. I 1879 boede "Gamle Brandt" og Frederikke i Dals Mølle, og de var dette år begge meget dårlige, så det kan tænkes, at der er tale om en arvestrid. Hvem Jens, Grossererens og Knud fra Vantinge var vides heller ikke. 
+Om Marie var præstens kone, datter eller en helt anden er uklart. Gamle Møller kan heller ikke identificeres. 
+Da dyrlæge Caspersen (Laura Warbergs svoger) blev valgt ind i Landstinget, blev han opsagt fra sin stilling ved Tranekær Slot.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0372</t>
+  </si>
+  <si>
+    <t>Andreas/Denges øje er lidt bedre. 
+Laura Warberg spørger Albrecht, om hun kan bruge nogle af sine egne penge på en lille rejse. Det er længe siden, at hun har brugt penge på sig selv.
+Laura har haft en større flok mennesker på besøg - omkring 20 var de - og de skulle diskutere en sag, hvori en mølle var indblandet. Hun irettesatte Jens kraftigt. Wisse Brandt skød 3000 kr. ind i projektet. Jens havde det dårligt.
+Laura tog derefter til Vejle Mølle, hvor hun talte Wisse Brandts sag. Hun har forsøgt at forhindre, at Grossereren opsøger Albrecht. 
+Andreas siger, at hvis Astrid skærer hans hoved mm af, har Laura ikke længere en lille dreng. Han ønsker sig en pisk, og Astrid vil gerne have en billedbog. 
+Lauras far ved endnu ikke, at Caspersen er sagt op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MTee</t>
+  </si>
+  <si>
+    <t>[Påtrykt monogram]
+Erikshaab d: 16de
+Min egen kæreste Ven
+Tak for Brevet. Gudskelov Du sover om Natten og befinder Dig nogenlunde vel. Det er vel temmelig kjedeligt, at Du kun sidder 2 Timer i Klokken, det vil sige nok det behageligste for Dig men ikke det gavnligste. Alt er vel her hjemme med undtagen Dengses Øie, det bliver stadig dryppet og smurt, idag har jeg første Gang syntes det saae lidt bedre ud; jeg veed endnu ikke, om jeg maa tage til Doktoren imorgen igjen med ham. Jeg har i Eftermiddag besøgt Præsten og havt en lille Kringle og lidt Fromage med til Marie; hun er endnu meget daarlig af Hoste og Hæshed, Johanne er også hjemme og meget forkjølet, de har det trist med Sygdom. Jeg vilde have gaaet derover Kl. 1 og saa skulde H. Jørgen møde der Kl. 8 at kjøre mig til Arreskov; saa blev det stærk Regn saa jeg matte kjøre derover. Paa Arreskov traf jeg ingen hjemme og var slet ikke helt utilfreds med at komme hjem noget før, da jeg ganske sikkert ventede Brev fra Dig, Her laa ogsaa et lille Brev fra Moder, hvor hun bl.a. spørger om jeg ikke kommer et Par Dage ind til dem, naar Du seer dem, saa tak mange Gange for Brevet, jeg skriver ikke idag til hende. Det kunde jo være ganske forfærdelig morsomt at tage en Returbillet for mine egne Penge, det er kun 13 Kr. fra Odense og jeg kunde med det samme besørge Juletouren til Odense, som jeg da havde isinde, mens Du var borte. Den varer 5 dage og der kunde da ikke bruges ret meget derinde paa 3 Dage. Jeg veed ikke om Du synes det er grulig urimelig at tænke derpaa, det kom bl.a. til at gaae ud over Julegave til Dig, men da Du ikke sætter Pris paa den alligevel, saa gjorde det vel mindre. Børnene er aldeles opsat paa at jeg skulde derover, men saa er der Dengses Øje, saa længe det ikke er rask, turde jeg ikke. Men nu maa Du sige mig om Du synes det vilde være meget galt at offre vel en Snes Kr. paa den Fornøjelse; det er jo rigtignok længe siden jeg har brugte mine Penge til noget for mig selv og en saadan Tour sammen med Dig er det [”det” indsat over linjen] morsommeste af alt. Du skal nu ikke bryde Dig om at skrive, hvis Du mener det ikke skal være Kjæreste! for saa vilde jeg vist ogsaa synes det. – Vi har oplevet en Del, siden jeg skrev sidst, det var i Lørdags. Den Dag ankom igjen Wisse
+[Skrevet langs sidens venstre kant:]
+Grossereren indbød mig til at hente Dig og boe hos dem han sagde hvad Billetten kostede og at den gjaldt 5 Dage.
+[Påtrykt monogram] 
+Brandt i en meget oprørt Stemning, Jens var kommen og han lod ikke til at være stemt for hendes Planer. Hun vilde høre om jeg var hjemme om Søndagen saae vilde hun komme med ham, men hun turde ikke lade ham vide, at Du ikke var her. Sybergs skulde herned ogsaa. Christine var jo hjemme, men de har jo næsten altid nogen om Søndagen, med dem kom Amstrups, som igjen havde Besøg af Knud fra Vantinge, det var altsaa 6 med Tutte Sybergs havde sendt Afbud, men jeg lod dem tage Amstrups med, jeg vilde jo ogsaa gjerne have Hjælp af dem, for et Slag skulde der jo staae for Wisse. Kl. 7 ankom der fra Dals Mølle den gl. Befordring med Jens, Wisse – og Grossererens. Vi var altsaa omkring 20, men jeg havde Mad nok i al Tarvelighed, jeg gav hverken Dessert eller Toddy. Efter Bordet aabnede vi saa Forhandlingerne i Dagligstuen – Jens og jeg, vor Wisse og Frederikke. Jeg havde bestemt forud, at jeg vilde sige at han havde gjort Fejl i at holde hende hen med halve Løfter, han skulde strax have sagt Nej i Foraaret, det indrømmede han var sandt. Dernæst forestillede jeg ham hvor farligt det var helt at sætte sig imod det nu, hun kunde gjerne gøre en Ulykke paa sig selv eller givte sig med den første den bedste; det indrømmede han ogsaa. Jeg havde kaldt Mimi ind og hun hjalp troligt til. Et stod os imidlertid snart aldeles tydeligt, at Møllen kan han ikke undvære. Vi foreslog saa, at han skulde rejse til Vejle Mølle og høre om der ikke ligesaa godt kunde blive noget af, naar de ved Hjælp af deres og Wisses Penge kunde faae noget andet Jens mente at Wisse har vel en 8000. Den Plan syntes baade Jens og Frederikke godt om, men hans Returbillet var udløbet altsaa skulde Fahnøes derhen Dagen efter med Wisse. Denne maatte jeg saa formane til ikke at blive hidsig, naar de talte med hende, det lovede hun og jeg fik hende saa hentet ind og hun fik hele Planen, som hun var glad ved og takkede for. Men saa fandt de paa, jeg troer Mimi og Frederikke, at jeg skulde med derhen, da hun – Visse – jo ikke har Tillid til andre end mig og det blev aftalt at de skulde komme Kl. 1 og tage mig paa. Saa gled de endelig Kl. 10½, jeg var grulig træt af det hele. Baade Jens og Fr. takkede mig gjentagne Gange for al vor Venlighed mod Wisse. Stakkels Jens! Han seer daarlig ud og hoster meget. Han efterlod her et stemplet Papir til et Bevis for Wisses 3000, jeg troer Paludan skal skrive det. 
+Da vi ankom til Vejle Mølle var Manden og Kjæresten i Odense. Jeg maatte helt alene tale med Konen, men skjønt jeg talte Wisses Sag saa godt jeg kunde, saa troer jeg ikke, der bliver noget af det, nu vilde de skrive til Wisse derom. Det var forresten et nydeligt Hus og en yndig venlig og vistnok meget dygtig og proper Kone. Vi blev uhyre godt modtaget, fik først Kaffe og derefter pænt Aftensbord; jeg var hjemme Kl. 8. I Formiddags var jeg meget medtaget i Hovedet og ikke ret oplagt til at tage ud igjen, men Præsten ventede mig. Gamle Møller affærdigede jeg med Brev. Og nu min egen kjæreste Ven har jeg malet op vist mere end Du bryder Dig om at læse. Nu er det Sengetid, derfor kun en kjærlig Hilsen fra os Alle. Jeg gjorde alt for at forhindre Grosseren fra at lede Dig op paa Tre Hjorte, kommer han vil jeg haabe Du er ude. Jeg forsikrede dem, at Du var optaget med Klokken til 3½ hver Dag. Hvis Du tager nogen Smaating hjem med til Børnene, saa betænk Dede med en ny Pisk. Han udviklede idag for Astrid, at hvis hun skar Hoved, Arme, Been og Mave af ham, saa havde Mor ingen lille Dreng mere. En grinagtig Idé! Nu haaber jeg meget snart at faa Svar paa mit store Spørgsmaal! Din Smaa.
+Fader veed ikke at Caspersens rent ud er sagt op i Tranekjær, altsaa skal Du ikke tale om det. – Dengse fik nogle Lussinger idag fordi han øste sig over med Vælling; han truede med at vilde skjære Hovedet af mig. Astrid ønsker en lille Billedbog til sine Dukker. Frøken Sperling sender Maleriet til Fanny idag, altsaa om nogle Dage kan Du se det der. Glem ikke Lubbers’s! Mimi er her og hilser.</t>
+  </si>
+  <si>
+    <t>1893-06-17</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>5953 Tranekær, Danmark
+Nordstrandsvej 26, 5953 Lohals, Danmark</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Poul Caspersen
+- Christensen, lærerinde
+- Nielsen, gæstgiver
+Hans Selmer</t>
+  </si>
+  <si>
+    <t>Alhed Larsens moster boede i Snøde på Langeland.
+Svoger Thorvald er muligvis Thorvald Bredsdorff.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2107</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været til dyrskue. Hun skal til middag hos Selmers i Tranekær. Alhed bader, men har netop været forkølet og måtte derfor holde en pause. Hun har set en luftspejling. Alhed kommer hjem fredag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A699</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Nu er det nok paa Tiden, at jeg faar sendt Dig en lille Skrivelse, det burde vist endogsaa være sket for flere Dage siden; jeg opdager pludselig i Dag, at det er en Uge siden, rejste hjemme fra. Tak for Glemmesagerne, det var rigtig rart, jeg fik dem; og for det lille Brev! Ja, Du kan tro, jeg har det yndigt herovre; vi føre ,”Stilleben” i høj Grad, men hyggeligt er det og livligt alligevel; til de mere larmende Fornøjelser, vi have haft, høre et Dyrskue, der var her samme Dag, jeg kom hertil. Det var rigtig Sjov med Karusel og Dans om Aftenen. Takket være samme Dyrskue, kom jeg kørende med en Mand fra Bødstrup og [”og” overstreget] hertil; og netop paa det Tidspunkt, da han indhentede mig, var jeg ligeved at opgive det hele og sætte mig hen at smelte. Det var en drøj Varme den Dag. Men alligevel vilde jeg hellere gaa, da Dagvognen gik saa sent, og jeg tænkte mig, at den lukkede Kasse var slem at sidde og rumle i. – Saa da jeg havde set mig lidt om i Tranekær, begav jeg mig paa Vej. Først var jeg dog inde paa Gæstgivergaarden at nyde en Bajer og faa mig en Snak med Nielsen. – I Morgen Søndag skal vi hen til Tranekære [sidste e i ”Tranekære” er overstreget] til Dyrlæge Selmers. Vi ere budne til Middag Kl. 1 for at vi kunne have en lang Eftermiddag at se os om i. Jeg glæder mig til det. Selmers ere livlige og elskværdige Mennesker. – Det er dejligt at bade. Vi begyndte allerede om Søndagen. Men desværre fik jeg Snue, saa jeg i 2 Dage ikke maatte gaa i. – I Gaar saa vi Fata-Morgana dernede; vi saa Øerne spejle sig i Luften, vi kunne endogsaa skimte Bygninger og et Fyrtaarne [det sidste e i ”Fyrtaarne” er overstreget] og ganske tydelig kunde vi se Skove og Marker. Morsomt var det, at se naar det forandrede sig, mens vi saa paa det. – I Gaar havde jeg Brev fra lille Svoger Thorvald. De komme nok hjem paa Tirsdag, men jeg synes, det er lovlig tidlig for mig at komme; her sige de stadig, at de ikke ville have mig mindre end 14 Dage. Hvis I ikke høre nærmere fra mig kommer jeg saa Fredag med 7 Toget. – Det er morsomt at Laders har faaet saa godt [t i ”godt” er overstreget] en Examen. – Jeg skal hilse mange Gange fra dem her. Poul er sød og grinagtig. Han og jeg kan næsten bedre sammen en Lærerinden Christensen og jeg; hun er for Resten rigtig sød og rar, men ikke rigtig af ,,vore Folk!” – I Eftermiddag skal vi ud en Køretur. Vi skal vist op til nogle Skove i Nærheden af Lohals. – Nu kun mange Hilsner til Eder alle hver især. Din Alhed. Snøde 17de Juni 1893.-</t>
   </si>
   <si>
     <t>1894-08-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Erikshaab</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Teresina Bacci
 Rigmor Balslev
 Thorvald Balslev
 Harald Bing
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Louise Brønsted
 Johanne Caspersen
 Bernhard Hirschsprung
 Emma Hirschsprung
 Drude Jørgensen
 Hanne Langkilde
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Petersen, Skolefrøken
 Christine Rump
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
@@ -541,210 +377,760 @@
     <t>Den nye skolefrøken er kommet til Erikshaab. Hempel Syberg har været syg. Ellen og Johanne har været på besøg hos familien i Snøde på Langeland. Nu er Johanne syg.
 Christine har fået fem undervisningstimer om ugen i dansk på en skole i Odense samt musikelever, og hun tjener 36 kr. månedligt.
 Alhed har det så godt i Firenze. Hun opholder sig på et bjerg med Bacci, spiser godt og bader i en bæk. Ludvig Brandstrup er rejst til Danmark, og Alhed vil savne ham. 
 Laura Warberg har hørt, at der er meget svir på Odense (Katedral)skole, så hun har overvejet en anden skole til Andreas, men Vesterdal siger god for Odenseskolen. 
 Familien har drukket kaffe udendørs i det gode vejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F9KW</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr Godsforvalter Warberg
 “Tre Hjorte”
 Vestergade 
 Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab – Mandag
 Kjæreste Abba!
 Vi har egentlig oplevet ikke saa lidt, siden Du rejste, saa det er bedst, Du strax faaer en lille Skrivelse. Torsdag Eftermiddag kom Charlotte kjørende med Frøken Petersen, den nye Lærerinde og 2 af Børnene. Marie K! er rejst til Nygaard for et Par Uger og gl. K. skal ogsaa et Par Dage derover; han var i Gaar alene paa Gjelskov, Christine og jeg gik derover, Sybergs var i Kirke, vi sludrede saa med den gamle en Timestid og morede os kosteligt over hans Fortællinger om hans Kone, hvordan hun ”tilvender” sig masser af Pakker, naar hun skal rejse og saa smider dem og Rejsetøjet rundt omkring paa Vejene. Syberg har endnu ingen Kræfter, var saa anstrengt af en 5 Timers Visit Visit ["Visit" overstreget] af Smidt i Lørdags, at han ikke kunde sove om Natten og Mini troede, han skulde blive syg igjen. – I Fredags kom der Brevkort fra Junge og Elle, de var kommen godt til Snøde, uden større Træthed skjøndt de havde gaaet hele Turen, ikke en eneste velvillig Vogn. Tante blev umaadelig henrykt over deres Besøg, men hun kommer ikke herover, da Thora kom i Lørdags og hun bliver der 8 Dage. Hende var Børnene med at hente i Aasøe, kjørte Kl. 9 dertil, var hjemme 12½, spiste til Middag og gik saa samme Tur!! var nær kommen for sent til Dampskibet, da de troede, der var en 10 Minutters Vej fra Tranekær til Aasøe!!! Kl. 12 Lørdag Aften kom de tilbage, havde kjørt et Par Mil fra Svendborg om ad Kværndrup. Junge har Blegner og vældig ondt i Halsen, hun gurglede igaar hele Dagen med chlorid Kali, var ilde tilpas, men holdt sig oppe, da Vesterdal og Christine var her. De to kom Lørdag Efterm, Chr. var kommen til Odense Tirsdag Aften sent, havde Timer hele Onsdagen, var hos Frk. Jørgensen, men traf hende atter ikke, fik af Vesterdal 5 Timer om Ugen i hans Skole, Dansk med 9 smaa søde Drenge, Christine er meget glad over det, han spurgte, om hun vilde have en Dreng at regne med, og det havde hun nok Lyst til, hvis hun kan. Vil Du fortælle Thorvald alt dette, han og jeg var saa enige i, at Christine burde have noget mere at bestille, ikke alene for at tjene noget, men ogsaa fordi et saadant Driverliv er en Ødelæggelse for hende. Af Musikelever har hun faaet Sagfører Jacobsens lille Dreng og Rimse, denne en Gang om Maaneden. Hun mener nu at tjene 36 Kr. om Maaneden og hun har lovet mig at lægge alt hen; jeg faaer saa noget hos hende til en Rejse derind paa et Par Dage; det klemmer hende jo en Del, at jeg vil hjælpe hende paa min Rejses Bekostning. I Fredags fik jeg Breve fra Christine, Thomas, Alhed og Junge og Elle. A. befinder sig saa udmærket et Par Mil fra Florenz paa et Bjærg, taler kuns Italiensk boer der sammen med Baccis og den gl. Major. Der er saa fint og smukt, de spiser saa vældigt alle sammen, Smør og Mælk er saa brillant; Kastanieskove op ad Bjærget, Brombær og Nødder, de bader i en Bæk. Hun fulgte Lud ind til Byen i Tirsdags, hentede mere Malervæsen derud, da der vil blive meget at gøre skriver hun. Naar Du nu snart ser Lud, saa maa Du da endeligt skrive til mig alt, hvad han fortæller om Alhed. Hun skriver i hvert Brev, at hun vil savne ham forfærdeligt, han er saadan en god Kammerat. – Jeg skulde hilse Dig mange Gange fra Vesterdal, han sagde at han savnede Dig meget; han var bedt til Kaffe-Christensen til Aften igaar, Dede, Elle og Muk kjørte for ham til 3 Toget. Sybergs stod ved Leddet og saae dem komme tilbage, sagde at han kører rigtig brillant. Christine havde Time idag Kl. 9 tog derfor ogsaa hjem iaftes. Junge har snakket en hel Del om, at Odense Skole er saa gruelig slem med Svir og anden Daarlighed Lærerne har den og den Skavank o.s.v. og at Dede burde i Birkerød Skole. Igaar talte jeg meget med Vesterdal derom, han mener ikke der er nogen Fare ved Odense, foreslog at faae ham til Rumps paa Christiansdal, naar han blot ikke boer i Byen, mener han ikke der kan skee noget, sagde at Birkerød er saa dyr, at Odense er brillant at tage Examen ved, den bedste i Landet til at proppe Kundskaber i Drengene. – Igaar var vejret saa mildt og dejligt her. Vi havde Kaffebordet udenfor Hovedtrappen og sad ved Bordet der og drak Kaffe. Pal. havde tabt en Flaske Portvin til mig, vi væddede om Tiden, Junge og Elle vilde komme hjem Lørdag Aften, - den drak vi til Middag igaar, Retterne var: Gemyse – Steg – Rødgrød, hvis bare Junge havde været rask, havde det været en dejlig Dag. Christine var saa livlig og munter, spillede og sang og snakkede hele Dagen. – Nu Farvel! I morgen venter jeg Brev fra Dig. Du og Thorvald har vel nok oplevet et eller andet igaar Søndag. – Junge ligger paa Chaiselongen, hun var saa henrykt over [ulæseligt] af [ulæseligt] det er kjedeligt hun skal spilde Tiden med Daarlighed, men [ulæseligt]gen haaber vi hun er helt rask, da er vi bedt til Ølstedgaard til Kaffe. - Syberg og Mini hentede Thora i Tommerup i Fredags, hun rejste fra Middelfart med Langkilde og hans Kone, kunde hun forstaae paa Snakken; - Gjelskov fik indavlet i Lørdags og havde Gilde. Unge Grevinde har det saa godt, jeg har hørt Bud. - Mange Hilsener fra os alle! Esset.
 Kære Far! Vi havde en frygtelig morsom Tur til Langeland kan du tro. – Vil du endelig huske at hilse Mine Hirscher, gl. Bernhard, gl. Bing og Tante Pe’rsen i Særdeleshed.
 Din Sel -</t>
   </si>
   <si>
+    <t>1895-09-05</t>
+  </si>
+  <si>
+    <t>København K
+Vestergade</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup
+Johanne Christine Brandstrup
+Louise Brønsted
+Hans Christian Caspersen
+Johanne Caspersen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Hempel Syberg
+Andreas Warberg, Albrechts far
+Peter Whidt</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte sin søster og svoger i Snøde. Albrecht Warberg boede ofte på Tre Hjorte, når han var i behandling for sin astma i København. 
+Emil Brandstrup havde tuberkulose.
+Warberg-familien kendte flere, der hed Thora. Thora, der skal hjælpe med at købe konfirmationsgave, kan ikke være den samme som konfirmanden, Thora/Tutte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0349</t>
+  </si>
+  <si>
+    <t>Laura Warberg vil rejse hjem med sin mor og derefter vende tilbage til Snøde. Hun bader og går lange ture. Caspersen går dårligt, men han er i godt humør. Om søndagen kommer børnene hjem fra Odense. 
+Thora vil hjælpe med at købe gave til Thora/Tuttes konfirmation. Måske et sybord. 
+På vej til Langeland havde Laura Warberg ventetid i Odense, og hun fik set sine fire børn. Johanne/Junge kom også med godter. Laura blev søsyg under overfarten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CTeU</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+p.t. Tre Hjorte
+Vestergade 
+Kjøbenhavn K. 
+[Øverst tilføjet med blyant:] ”sept. 1895”.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Snøde – Onsdag d: 4de
+Kjæreste Abba!
+Det er jo trist, at Emil ikke har det godt, vi har intet fortalt Mor derom. Jeg var saa nysgerrig efter at vide, hvad du skulde have rejst hjem for, men nu faaer jeg det vel at vide naar jeg kommer hjem? Du vil forbauses over at høre at jeg paa Fredag Efterm. rejser hjem med Mor som saa vil tage sig af lidt af alt hjemme, mens jeg rejser herover igjen og bader og spadserer en Uge til. Vandet og Badene er saa henrivende, jeg naaer at faae 6 Bade i denne Uge, desuden spadserer jeg lange Ture paa 2 Timer om Formiddagen enten med Hanne eller med Thora om Efterm. gaaer Mor og de andre 2 Timer til Bad, Caspersen plejer saa at komme cyclende ned efter os. Om Aftenen i dette dejlige Maaneskin gaaer vi ogsaa lidt ud, forleden om ad lille Snøde, iaftes henne hos Peter Hvidt, en pæn Gaardmandsfamilie, Konen viste os en Masse gamle Sager og trakterede os med det lifligste gamle Øl, jeg nogensinde har smagt; jeg fik lidt at vide om Tilberedningen, skal gjemme de to Cognacsankere til det. Caspersen gaaer ganske langsomt ved en Stok, han kom om efter os. Han er trods nogen Daarlighed i Benene i rigtig godt Humør, driller Mor og gjør Løjer, er saa fredelig og rar, som jeg ikke i mange Tider har set ham. Nu kan han cycle igjen. De var meget villige til at beholde mig 14 Dage, men at have Mor ogsaa al den Tid, syntes jeg var saa meget for dem, de har jo været saa mange iaar. Jeg bad saa Mor rejse hjem og styre Huset, men hun vilde ikke høre noget herom, og da jeg saa har Returbillet til Svendborg som blev spildt hvis jeg blev, saa besluttede jeg at tage med hende og saa komme igjen paa Mandag og blive til næste Mandag. September Badene er jo saa styrkende. Saa kommer de jo desuden hjem allesammen fra Odense; Christine Muks og Dede paa Søndag. Asier faaer jeg hjem med fra Hanne, vi har ingen iaar. Imorgen giver Thora en Køretur ud på Hou, vi skal have Aftensmad med, jeg glæder mig over alle de dejlige Ture. Bare nu Vejret vil holde sig, idag blæser det en Del og ser meget ud til Torden. Thora rejser til Kbh. paa Søndag , hun har lovet at være behjælpelig enten Dig eller Pelle, naar denne kommer til Byen, med at kjøbe noget til Tuttes Konfirmation. Hvad siger Du om et pænt Sybord?? Du maa endelig svare herpaa, saa skal jeg skrive til Thora om at gaae om til Dig en Dag og tale om det, vi kan vel ikke give mindre end 25 Kr? Syberg har jo givet alle vore Gulduhre. Da jeg i Lørdags skulde vente 3 Timer paa Rejsen herover, tog jeg i Ringe Billet til Odense, - 1 Kr. 3 Klasse – og fik set alle 4 Børn. Christine boer nydeligt 5 Min. Gang fra den store Banegaard, paralelt med Latinskolen er H. Tavsensgade. C. og jeg gik hen til Muks, der er meget glad ved al sin Læsning og ikke synes det er svært; hun gik med os forbi Latinskolen Kl. 1, hele første Klasse kom ud og skulde til Læsning, vi fulgtes med Dede ud til Vestergade, saa til Banegaarden hvor Junge tog med mig med en Pose Rejsegodter, de vidste alle, at jeg vilde komme, jeg fik meget udrette og set paa de 1 ½ Time, jeg havde Smørrebrød med. Var søsyg over, men dog ikke slemt. 
+[Skrevet langs sidste sides venstre kant:]
+Ja nu Farvel søde Ven! Alle her hilser Dig! Kærlig Hilsen fra Din Smaa.
+[Skrevet langs første sides højre kant:]
+Hvis Du sender Brev af paa Søndag skal det være lidt tidlig paa Dagen ellers faaer jeg det ikke før Tirsdag.
+[Skrevet langs første sides venstre kant:]
+Imorgen skal de alle til Tranekær, saa bliver vi kjørt ned til Aasø.</t>
+  </si>
+  <si>
+    <t>1895-09-19</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup</t>
+  </si>
+  <si>
+    <t>Klokken var et apparat hvori Albrecht Warberg blev behandlet for sin astma. 
+Det vides ikke, hvilken Balslev der skulle hjælpe med at gøre spisestuen i stand.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg er meget forkølet og måtte lukkes ud af luftklokken. 
+Laura Warbergs mor rejser lørdag. Hun savner familien (i København). Balslev kommer og gør spisestuen i stand.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oyXC</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Godsforvalter Warberg
+[I brevet:]
+Erikshaab – Torsdag
+Kjæreste Abba!
+Det er da grulig trist at Du har været saa forkjølet og haft saa megen Asthma det maa have været et slemt Anfald, siden Du maatte lukkes ud af Klokkken og have hentet Doktor. Nu længes vi meget efter at høre om det er bedre. Jeg havde sat mig i Hovedet, at Du kom hjem i denne Uge, men her siger de Nej. Alt staaer vel til, jeg kom Mandag og nu er Vejret saa blæsende og regnfuldt. Vi har Vask og en Del Tranebær. Paa Søndag er der Høstgilde paa Gjelskov. 
+Mor rejser hjem paa Lørdag vi kan ikke holde hende her længere, hun længes efter dem alle derinde. Vi har bestilt Balslev til at komme og gjøre Spisestuen i Stand og har flyttet ud venter ham idag. – Elle lader slet ikke høre fra sig. Ja nu bliver Brevet ikke længer denne Gang. Mange Hilsener fra os alle! Din Smaa.</t>
+  </si>
+  <si>
+    <t>1910-09-20</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Jens Birkholm</t>
+  </si>
+  <si>
+    <t>Brevet er meget falmet og vanskeligt at tyde. De første par linier er transkriberet, men resten skal tydes.</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
+  </si>
+  <si>
+    <t>Brevet er meget falmet og svært at tyde. Indholdet er beskrevet i Faaborg Byhistoriske Arkivs registrant som følger:
+"M.R. til N. Lützhøft. Birkholm rykker for kataloget. Beder N.L. snarest sende et eksemplar til en journalist ved det socialdemokratise blad "Vorwärtz " i Berlin med et oplag på 500.000. Journalisten har været på gennemrejse fra en kongres i Connecticut g har set museet. M.R. vil gerne se kataloget før det går i trykken. Så snart det er færdigt vil han sende N.L. de lovede 300 kr."</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hlmk</t>
+  </si>
+  <si>
+    <t>20 September 1910
+Kær Her. Nic. Lützhøft
+Jeg har i Dag modtaget Brevkort fra Birkholm med følgende Indhold:
+"Faar vi saa snart Katalogen hertil : vil De ikke foranledige at et Exemplar saa snart som muligt bliver sendt til Th [xxxxx], journalist, "Vorwärtz" - Berlin. Han vil skrive en Artikel over Musæet, som han vil see paa Gennemrejse fra Kongressen i [xxxxxxxxx] Presse Oplag paa 500.000
+[Resten af transkriptionen afventer - originalen er meget vanskelig at læse!!]</t>
+  </si>
+  <si>
+    <t>1917-12</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Nora -
+Bodil Bech
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Marie Larsen
+Christine  Mackie
+Poul Uttenreitter
+Andreas Warberg
+Fritz Warberg
+Minna Warberg
+Erik Warberg Larsen
+Carl Frederik Wolf-Frederiksen
+Sofie Wolf-Frederiksen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen fik bygget atelierer i 1917 ("de nye Lokaler"). 
+Laura Warberg boede i et hus i Strandgade i Kerteminde frem til 1918. Alhed og Johannes Larsen havde fået opført huset til hende. 
+Det vides ikke, hvem Ida var. 
+Tandlægens er formodentlig Wolf-Frederiksen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3755</t>
+  </si>
+  <si>
+    <t>Laura Warberg sender marcipan og fotografier.
+Alhed Larsen har travlt med flytning til de nye lokaler.
+Andreas/Dede Warberg kommer 3. juledag.
+Man skal slagte.
+I julen er der stor soupé hos tandlægens.
+Det er dejligt, at Johanne/Junge og Adolf/Agraren Larsen nu har en god økonomi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GM1P</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant øverst s. 1:]
+c 1915
+[Skrevet med blæk:]
+Onsdag Aften
+Kære lille Muk!
+Jeg glæder mig til paa Fredag at høre fra Christine, hvordan I alle har det! Haaber godt! Som Du ser er jeg i god Tid med mine Breve og de faa Pakker, jeg skal afsende. Marcipanen er til Deling mellem Børnene; Billederne kan Du maaske finde en beskeden Plads til; en Gang i Tiden vil de faae mere Verd for Eder end saa længe jeg boer her; jeg har faaet 12 af hvert og anvender dem som Julegaver til Børn og Søskende. Jeg har selv altid været saa glad ved de to Billeder af Hjemmet i Tranekær. Alhed gaaer hver Dag i travl Virksomhed med at flytte ind i alle de nye Lokaler, det ventes at være færdigt paa Fredag Aften. Grethe er oppe i Dag at hjælpe med Bagning og jeg har tilbudt mig Fredag Aften, hvilken Dag Johanne overlader hende Marie fra om Morgenen. Der har været Masser at gøre, men saa bliver Resultatet sikkert ogsaa storartet. I Morgen fælles Slagtning (en Gris) i Kærbyhus; der skal Alheds Nora hjælpe. Jeg venter Dede 3_de_Juledag; Minna har nu to Piger, og de er begge saa flinke og rare. De faaer Besøg de første Helligdage af Frits og Ida. 
+Vi skal alle til en stor Festlighed hos Tandlægens i Julen, Dede med, staaende Soupér, Masser af Mennesker og formodentlig af Mad. Johanne har det godt og Humøret staaer højt. Det er saa dejligt at see de har nu Raad til et og andet ligesom vi andre. Hun har købt sig en Gæstekammerseng og Erik har faaet helt nyt Sæt Tøj. Johanne tager Undervisning i Musik hos Uttenreiters Kæreste, som besøger dem en Gang om Maaneden. 
+Naa, mere bliver det ikke denne Gang lille Muk! uden Masser af Kærlige Hilsener og gode Ønsker for Jul og Nytaar til Eder alle!
+Bedstemor .
+[Skrevet på hovedet på modstående side:]
+Til Lugge.</t>
+  </si>
+  <si>
+    <t>1919-05-27</t>
+  </si>
+  <si>
+    <t>Minna Warberg</t>
+  </si>
+  <si>
+    <t>Brædstrup</t>
+  </si>
+  <si>
+    <t>Langeland
+Tranekær</t>
+  </si>
+  <si>
+    <t>Andreas Warberg
+Fritz Warberg
+Mogens Warberg
+Torkild Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht og Laura Warberg blev gift 28. maj 1869. Han døde i 1902. Man holdt altså guldbryllupsfest for enken, Laura Warberg. Hun havde i sin ungdom fungeret som huslærerinde på Tranekær og holdt forbindelsen til godsets indehavere. 
+Rodvigsballe er en gammel gård, der nævnes i 1531 som Raadisballe og 1535 som Rudisballe. Gården Ligger i Grædstrup Sogn i Horsens Kommune. (Wikipedia jan. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3849</t>
+  </si>
+  <si>
+    <t>Minna Warberg ønsker Laura Warberg tillykke med guldbrylluppet. Det er trist, at Andreas/Dede ikke har tid til at deltage.
+Når Laura kommer til Brædstrup i pinsen, skal familien holde barnedåb for Fritz. 
+Minnas og Andreas' byggeri er nu snart færdigt, og det bliver yndigt. De har været til stort sølvbryllup på en herregård.
+Minna har hørt, at der er smukt på Tranekær, når æbletræerne blomstrer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BGVZ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet i adressefeltet, for:]
+Fru Warberg.
+p.t. Tranekær.
+Langeland.
+[Stemplet i adressefeltet, bag:]
+Andr. Warberg
+Overretssagfører,
+Brædstrup.
+[Håndskrevet i brevet:]
+Brædstrup, d. 27-5-1919.
+Kæreste Svigermor! Ogsaa fra mig sendes dig mange Ønsker paa din Guldbryllupsdag, Dede skrev jo i Gaar; det bliver nok en yndig lille Fest for dig, det er blot kedeligt Dede ikke synes han har Tid til at være med. - Dede skrev jo, at vi ventede dig i Pinsen, men han glemte vist at fortælle at vi vilde have Drengen i Kirke 2_den_ Pinsedag, saa du maa da endelig komme. - Vi kan nu begynde at se Ende paa vores Byggeri, men det har jo ogsaa varet dobbelt saa længe som vi havde tænkt os, det har været en gyselig Tid at gennemgaa, men yndigt faar vi det, det skal blive morsomt at vise dig det. Vi har i Søndags været til Sølvbryllup paa Rødvigsballe, det var en yndig Fest, 80 Mennesker, spiste i Telt i Haven &amp;amp; dansede længe bagefter. Fin Mad &amp;amp; god Stemning. Dede holdt en pæn Tale, jeg tror, han ender som Taler. Du faar nok godt Vejr, &amp;amp; saa har jeg hørt engang, at Tranekær, - naar Æbletræerne blomstrer, er prægtig smuk. Hils nu alle Bryllupsgæsterne, et Kys til dig selv fra Drengene &amp;amp; din heng. Minna.</t>
+  </si>
+  <si>
+    <t> 8. jun. 1921</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1itiWL5I</t>
+  </si>
+  <si>
+    <t>1921-06-10</t>
+  </si>
+  <si>
+    <t>Rudkøbing</t>
+  </si>
+  <si>
+    <t>Rudkøbing
+Tranekær
+Troense
+Skt. Jørgens Kirke, Svendborg</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Claus Friis
+Martha Friis
+- Klem
+Andreas Larsen
+Johan Larsen
+Alfred Nielsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Christian Andersen sejlede med skibet Rylen som forberedelse til bogværket De Danskes Øer. Larsens søn, Andreas (Puf) deltog som kok. 
+Lophophora williamsii: Elefantfodskaktus. Indeholder det euforiserende stof meskalin. 
+Lysse (Johan Larsen) gik til eksamen på Landbohøjskolen, da brevet blev skrevet.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Der var problemer med en lampe ved motoren, så Rylen kunne ikke komme videre, før de havde fået en ny. 
+Johannes Larsen og Friis er flere gange til middag hos Alfred Nielsens og Johannes Larsen maler en akvarel af deres havedør.
+Han har travlt med at tegne og undskylder over for Alhed Larsen, at han ikke får skrevet nok breve.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BpSk</t>
+  </si>
+  <si>
+    <t>Rudkjøbing 10 Juni 1921
+Kæreste Alhed!
+Tak for Brevet som vi fik i Dag, det er altsaa en Uge gammelt, Pufs maa vel saa komme i Mrg. Vi har rakket en Del rundt siden jeg sidst skrev. Den 7de om Mrg sejlede vi til Rudkjøbing og kom der om Eftmdg. Jeg gik op til Alfred Nielsens om Aftenen og Friis og jeg var der og fik en Sjus. Næste Mrg. sejlede vi til Aasø. Om Frmdg var Friis og jeg i Tranekær og om Eftmdg var jeg var jeg i Land med Puf der saa sig om i Slotshaven og Byen mens jeg tegnede et Par Tegninger vi kom først om Bord Kl. henad 8 og vi satte saa Sejl og drev saa smaat ud af Landet mens Puf begyndte at varme Motoren, det gik imidlertid ikke da det viste sig at Lampen var gaaet i Stykker og da der var saa lidt Vind at vi ikke kunne komme tilbage og ikke til Rudkjøbing maatte vi sejle over til Troense hvor vi laa om Natten. Næste Mrg laante vi en Lampe af en Fisker og fik fyret op. Vi sejlede saa til Skt. Jørgens Kirke og besøgte fru Friis der bor i Præstegaarden mens Puf gik ind til Byen og købte en Lampe. Fru Friis og Klaus var saa med om Bord og spiste og da de var sat i Land sejlede vi her til Rudkjøbing igen. Vi var til Middag hos Alfr Nielsens i Aftes, sammen med en Tandlæge Klem og Frue der var bedt fordi vi var forsvundne (vi var nemlig lidt i Forvejen) men Alfred Nielsen saa vi kom ind og kom ned og hentede os. Jeg skal hilse fra dem. De havde 4 Kaktus af samme Slags som Din Store (Williamsii) der var sprungen ud samme Dag med 6 Blomster paa en Gang. Jeg har lavet en 17-18 Tegninger siden vi sejlede Hjemme fra og en Aquarel her fra Havnen den Dag vi kom. I Dag har jeg malet en stor Aquarel af Alfr Nielsens kulørte Havedør. Friis er paa Cykletur, Puf nød det her. Det har været en gevaldig Blæst i Nat, men vi ligger jo godt i Læ. Bare det maa gaa med Lysse, nu kan der jo være sket meget siden Dit Brev, det er en Fandens langsom Postgang. Vi bliver her nogle Dage vist til Tirsdag eller Onsdag men send bare Brevene til Rudkjøbing til Du faar anden Besked naar vi Gaar herfra beder jeg dem sende dem videre til vor ny Adr. hvad den bliver ved jeg ikke endnu Mange kærlige Hilsner og til Lysse
+Din Johannes Larsen.
+PS
+Puf beder mig hilse, han foretrak at skrive i Mrg saa faar du flere Breve. 
+Skriv endelig flittigt. Jeg skal ogsaa nok men det er jo ikke til enhver Tid at vi kan faa Brev af Sted og det er somme Tider strængt at skrive naar jeg har tegnet hele Dagen.
+JL.</t>
+  </si>
+  <si>
+    <t>1921-06-17</t>
+  </si>
+  <si>
+    <t>Tranekær
+Tullebølle
+Skrøbelev
+Lindelse Nor
+Sct. Jørgens Kirke, Svendborg
+Thurø
+Rudkøbing Havn</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Martha Friis
+Andreas Larsen
+Alfred Nielsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Christian Andersen sejlede med skibet Rylen som forberedelse til bogværket De Danskes Øer. Larsens søn, Andreas (Puf), deltog som kok.</t>
+  </si>
+  <si>
+    <t>Puf fotograferer sin far, Johannes Larsen, mens han maler et sted ved Tranekær. Senere er det hensigten at sejle til Lindelse Nor.
+Johannes Larsen beder Alhed Larsen om at sende deres breve til fru Achton Friis, der bor i præstegården ved Sct. Jørgen Kirke i Svendborg. Johannes Larsen har efterhånden malet en del akvareller og tegninger under turen til Langeland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ar7s</t>
+  </si>
+  <si>
+    <t>Fredag 17 Juni 1921 Rudkjøbing.
+Kæreste Alhed!
+Ligesom jeg havde faaet mit Brev af Sted, kom Puf med Dine 2 breve. Jeg var ikke med ham den dag han var i Tranekær og han havde ikke faaet Øje paa det, men i Gaar da han var med mig ude mellem Tullebølle og Tranekær cyklede han hen og fotograferede det mens jeg sad og tegnede. I Formdg skal jeg med Friis til Skrøbelev og i Eftrmdg er det Hensigten at sejle ned til Lindelse Nor. Jeg tror at Du nu helst maa adr. vore Breve til Fru Achton Friis - Sct Jørgens Præstegaard Svendborg - vi kan ikke sige hvor vi kommer til at ligge fast i den nærmeste Tid vi skal vist have fat paa Thurø og Taasinge nu, men det retter sig jo efter Vejr og Vind hvor vi kommer til at ligge. Jeg har malet 4 Aquareller, 3 fra Havnen og Alfr Nielsens Havedør og vist tegnet nogle og Tredive Tegninger fra Langeland. Mange kærlige Hilsner
+Din JL</t>
+  </si>
+  <si>
+    <t> 1. sep. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xgN68ydL</t>
+  </si>
+  <si>
+    <t>4. april - 21. maj 1927</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Båxhult 4. april - 21. maj 
+Spredte dagbogsnotater fra perioden
+Fugleobservationer 
+Desuden afskrift fra Islandske sagaer
+Gunnlaug ormstungu saga
+Forskellige beregninger af areal omkring Båkshult</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/RCdfidDt</t>
+  </si>
+  <si>
+    <t>1932-02-04</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Hellerup
+Tranegårdsvej 5</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Elena Larsen
+Peter Andreas Larsen
+Vilhelm Larsen
+Lars Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 1932-02-04, Sigurd Swane til Johan Larsen, 2397</t>
+  </si>
+  <si>
+    <t>Lars Swane er droppet ud af skolen, og han overvejer at blive enten landmand eller skovfoged. Sigurd Swane har spurgte Vilhelm/Klaks Larsen til råds, og han tegnede ikke et rosenrødt billede. 
+Skovfogeduddannelsen kræver fem måneders ophold på en skole ved Viborg og derefter tre års læretid. Lars vil gerne hjem til Johan/Lysse og arbejde, og Sigurd Swane spørger, om Johan/Lysse kan komme til ham og lære noget, og om familien kan have ham på kost, for Sigurd Swane kan ikke betale. Lars mener at man billigt vil kunne forpagte en gård i Småland, og Sigurd spørger, om det er rigtigt samt om, hvorvidt man vil kunne tjene til sit brød sådan et sted. Sigurd Swane spørger også, om Lars kan bo og arbejde hos Lysse, indtil skolen ved Viborg begynder.
+Swane mindes med glæde sine besøg i Lysses barndomshjem, og han håber, at Lysses lille søn på flere områder vil komme til at ligne sin far.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dwyx</t>
+  </si>
+  <si>
+    <t>Tranegårdsvej 5. Hellerup. 4-2-32.
+Kære Lysse.
+Du bliver vel nok noget overrasket over at få brev fra mig, men jeg vilde meget gerne have lov til at gøre dig et par spørgsmål i anledning af Lasse. Du ved jo at han var begyndt at gå i skole igen, og en tid så det jo ud til at skulle gå godt; men desværre lader det ikke til at boglig syssel og studering ligger for Lasse, så det var nok et letsindigt forsøg. Han er hørt op i skolen og vil ud på landet til praktisk arbejde, hvad jeg i og for sig også på mange måder tror ham velskikket til. 
+Men nu er han jo allerede godt på vej mod sit 19de år, så nu skulde der jo nødig tages fejl flere gange og det er angående valget af fremtidsvej jeg gerne vilde rådføre mig lidt med dig.
+Han selv foreslog to muligheder, enten skovfoged eller landmand.
+Jeg skrev strax til Klax og spurgte ham om mulighederne for uddannelse til skovfoged og for fremtid for sådan og også om hans syn på mulighederne som landmand.
+Man kan ikke sige, han skildrer nogen af delene i rosenrødt, men skal han ["han" indsat over linjen] tilråde en af de ting bliver det nærmest skovfoged, hvilket kræver først et 5-måneders kursus på Asmild ved Viborg og derefter 3 års praktisk læretid. 
+Også jeg synes, som forholdene er, at Lasse absolut bør gå den vej, selvom uddannelsen er noget dyrere end landbruget. 
+Klax mener, som også andre, at udsigterne for en kapitalløs landmand er så små som vel muligt.
+Nu har Lasse imidlertid den forestilling at forholdene er langt bedre oppe hvor du er end andre steder, og han nærer det ønske at komme op og lære hos dig og håber så at kunne arbejde sig først til forvalter et eller andet sted og siden måske til selvstændig jordbruger. Men jeg er jo bange for at alt det er alt for løst. - Og en del spørgsmål først melder sig jo også.
+For det første - hvis han skulde gå landvejen - Har du brug for ham og kan tage ham i dit brød og kan du så oplære og dygtiggøre ham til selv at tage fat, eller kræver det måske tid og kræfter, Du slet ikke kan afse på en sådan sag? For sådan som jeg er stillet økonomisk og sådan som Lasse er, er det nødvendigt at han begynder i en plads, hvor der kræves arbejde af ham og til gengæld ydes ham hvad han behøver til sit livsophold. - Og hvis Du ikke kan det, taler han om Höljeryd, men er der muligheder?
+Og endelig, hvis Du kan uddanne ham eller han kan få sin uddannelse på Höljeryd, hvordan ser Du så på fremtiden for ham?
+Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
+Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
+Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
+Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
+Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
+Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
+Din Sigurd Swane.
+Og Tinge er jo også deroppe, hils også ham så mange gange.
+x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
+  </si>
+  <si>
+    <t>1935-06-13</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Erna -
+Peter Hansen
+Grete Jensen, f. Hansen
+Carl  Knippel
+Peter Andreas Larsen
+Marie Neckelmann
+Christian Ottesen
+Harald Schoubye
+- Sjøgren</t>
+  </si>
+  <si>
+    <t>Laholm ligger i det sydlige Halland.
+Peter Hansen døde i 1928. Det er formodentlig nogle af hans skitser, som Elisa Hansen har solgt til orkidégartneren. 
+Det vides ikke sikkert, hvem Carls var. Muligvis Carl Knippel og hustru.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Erna har sendt Elena Larsen en pakke.
+Marie Neckelmann og Elisa Hansen har været i Faaborg, og der var smukt. Peter Hansens grav var også pæn med vedbend og orkideer. Elisa Hansen har solgt to skitser til en orkidégartner.
+Elisa håber, at Elenas vask er overstået. 
+Grete Jensen er optaget af sin forretning. Ottesen er syg af feber. 
+Harald skal giftes.
+Elisa Hansen vil køre på besøg i Jylland og videre derfra til Båxhult.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VJ39</t>
+  </si>
+  <si>
+    <t>Kære lille Bams.
+Jeg var glad for at høre, at du har det bedre nu; du har jo ogsaa to Medicinmænd til at sørge for dig, og naar du saa selv gør dig lidt Umage, saa haaber jeg at se dig i bedre Form end da jeg forlod dig. Nu kom Erna paa Visit - det er altid, naar vi skal til at spise. Hun havde afsendt en Pakke til dig fra Laholm, haaber du har faaet den. Hun var lidt sløj nu tager hun ud i et Sommerpensionat ved Bellevue. Kylle og jeg bilede til Faaborg Lørdag Morgen, og var der i Pinsedagene. Det var køligt nærmest koldt Vejr, men hvor var der smukt ja Sydfyn er virkelig en Have, med de mange blomstrende Syrenhegn og Tjørn helt hvide af Blomster. Haven var saamænd ogsaa yndig, hele Muren er omtrent dækket af Blaaregn fuld af lange lilla Blomsterklaser, men jeg tror næsten den har kvalt det lille Birketræ - det var Synd. Tirsdag Morgen efter en Nat med et meget effektfuldt Tordenvejr var der Varme saa vi kunde drikke Morgenkaffe under Pæretræet. Vi var inde hos Orkidegartneren i Odense, han fik to Skitser og jeg 200 Kr og mange Blomster og Planter. Ude paa Fassers Grav stod der en Buket Kallaer og Orkideer, som han sikkert har sendt. Vedbenden dækker nu godt, Graven saa smuk ud. Derimod saa Stenene ikke hyggelige ud, det er utroligt, som de Mennesker har kunnet faa svinet til; jeg faar ikke Fred i Sjælen, før jeg faar givet dem en fin Skose. Naa Petermand han har nok ordentlig holdt Fødselsdag; jeg saa godt, han saa lidt bleg ud, da han stod og vinkede til mig ved Toget, men jeg troede, det var Nervøsitet, han kan jo ikke lide det Tuderi. Nu glæder jeg mig til at se Båxhult igen; fire Traner, det er vel nok flot og alt det andet. Haaber at du har faaet din Vask overstaaet og saa skulde du faa det Loft vasket, hvor Tøjet laa; jeg haaber du kan faa Frk Sjøgren til Hjælp, der er jo Maade med, hvad du selv kan gøre i denne Tid. Gete er jo ikke tilfreds med, at vi nu snart stikker af igen. Hun er meget optaget af sin Forretning, og der kommer stadig mange Mennesker, selv om der ikke altid bliver en Handel ud af det. Hun var her i Aftes. O.T. laa i Sengen, han har været sløj i den sidste Tid og gaaet med Feber; det er uheldigt, da han i denne Tid har travlt og daarligt kan være fra sine Staalmøbler. Gete havde glædet sig til i Pinsedagene at gaa i Gaarden og reparere deres Bil, men det blev der altsaa ikke noget af, man kan nok se paa hende at hun har Stuekulør. Den 25de skal Harald giftes; han telefonerede Nyheden og sagde, at vi kunde godt besøge dem efter den 6te Juli, men jeg vil da ikke mase ind hos det nygifte Par, hun skal da ikke lige straks have Huset fyldt med gamle Tanter, men jeg er nysgerrig efter at høre noget om hende. De første Dage af Ferien tager vi til Faaborg hvor jeg endnu har forskelligt at ordne, saa skal vi over Lillebæltsbroen op gennem Jylland og besøge Carls et Par Dage; der skal vi være d 7_de_, saa tager vi over Gøteborg Frederikshavn [der er tegnet en streg over "Gøteborg Frederikshavn" og over "Gøteborg" skrevet "2" samt over "Frederikshavn" "1"] til og derefter til Båxhult, hvor vi nok holder vort Indtog d 12te eller der omkring. Peugeuten kører som en Racer, bare den holder til det. Men hvor om alting er, saa gaar jeg nu i Seng, god rolig Nat.
+Masser af Hilsner til jer alle 3.
+Mos.
+13-6-35.</t>
+  </si>
+  <si>
+    <t>1935-06-20</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Elin Jensen
+Else Jensen
+Johannes V. Jensen
+Henning Larsen
+Kisse Larsen
+Vilhelm Larsen
+Franz Syberg
+Fritz Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Johannes Larsen laver tegninger til Achton Friis' Fyns-bog.
+Salen i Odense: Johannes Larsen dekorerede festsalen på Odense Rådhus med frescomalerier.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at sprængningerne skræmmer tranerne.
+Larsen sender 100 kr.
+Det går kun langsomt fremad med tegningerne til Achton Friis' bog, fordi det regner. Salen i Odense er klar.
+Johannes V. Jensen med familie har været på besøg.
+Den lille pige kan rejse sig, men ikke kravle eller gå.
+Larsen skal have Bror boende i hytten ved tennisbanen en tid, og hytten skal derfor ordnes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xKVA</t>
+  </si>
+  <si>
+    <t>Kjerteminde 20 Juni 1935.
+Kære Lysse!
+Tak for Brevet. Det er kedeligt at I kyser de Traner med Sprængningerne, men maaske de kan vænne sig til Spektaklet. Jeg havde ventet en Notits om at Du havde lavet Hullerne i Andekasserne større. Jeg sender hermed 100 Kr. Her gaar det godt, d.v.s. det gaar forbandet smaat med Tegningerne til Achton Friis paa Grund af Regn. Da jeg begyndte gjorde jeg Regning paa at være færdig omkring Midten af denne Maaned og nu har vi d. 20 og jeg staar og mangler 17 Tegninger og Salen i Odense er klar til at jeg kunde begynde. Det er morsomt med Fiskene og Krebsene, derimod er jeg ikke saa begejstret for den uvorne Hingst der skal gaa i Spand med Thora, vær nu forsigtig. Johs V og Else og Elin og Kisse Larsen har været her, de var hos Sybergs om Natten og vi var der nede og havde dem og Baronen og Trylle og Besse til Frokost her i Gaar, Rødspætter og Ny Kartofler og Smør og ny Persille og Ærter. Den lille Pige er nu saa stor at hun kan gaa paa Hovedet ud af Barnevognen og Legestolen, hun kan rejse sig op og staa i Kravleburet, men ikke kravle eller paa anden Maade flytte sig naar hun ligger eller sidder. Vi skal have Dyrekølle til Middag. Fra Klaks i Anledning af at vi skal have Bror paa Kost og Logi i nogen Tid. Han tænker sig at bo i Hytten ved Tennisbanen, og skal til at muge deroppe efter Maaren der har brugt den som Lokum hele Vinteren, og saa skal han have slaaet Brædder under Tagskægget og Hønsetraad for Vinduet saa den ikke kan komme ind til ham. Mange Hilsner til Jer alle 3. Jeg sender hermed 100 danske Kr.
+Mange Hilsner fra os alle
+Din Far.
+P.S. 
+Paa Posthuset fik jeg at vide, at der nu ikke maa sendes danske Penge ud af Landet, saa jeg maatte brække Brevet og i Banken for at købe svenske. Dem kunde jeg først faa i Morgen, saa nu gaar der en halv Dags Tid igen med at faa dem af Sted.</t>
+  </si>
+  <si>
+    <t>Gudrun Larsen
+Johannes Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Den eller de sidste sider af brevet mangler. Man kan af håndskriften se, at Andreas Larsen er brevskriveren.
+Rørdam var Vilhelm Larsen/Klaks' tjenestebolig.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf har været klar til at køre Johannes Larsen til Sverige for at se på traner. De to talte i telefon, mens Larsen var hos sin bror, men Larsen var træt og sulten og derfor umulig at få et svar fra. Senere fortalte Gudrun, at Larsen havde sagt, at han skulle arbejde på sine Fynstegninger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yT3u</t>
+  </si>
+  <si>
+    <t>Kære Lysse. 
+Det var morsomt at høre Din Stemme i Formiddags og spændende med de Traner. Jeg har hele Dagen været spændt paa hvad det kunde udvikle sig til og da jeg havde fundet Vognens Passérseddel frem begyndte jeg at vente paa Fars Hjemkomst forat høre, hvordan han stillede sig for at tage Chancen til Tranerne ved et lille Sverigesbesøg. Men han kom slet ikke, først Kl ½ 7 ringede han, at han spiste hos Klakses. Jeg ringede straks derned i Fare for at forstyrre ham i Aftensmaden, men uheldigvis fik jeg ham førend de gik til Bords. Du ved hvordan han er naar han er træt og sulten: Det var umuligt at faa nogen Besked af ham, hvorfor jeg lod ham spise og ringede saa igen Kl. ½ 8, men fik først Forbindelsen Kl 8 og talte med Gudrun, som sagde at han lige var kørt. Jeg spurgte om han havde udtalt sig om Sverigesturen og hun fortalte at han havde sagt: ”nu var han kommet i gang med at tegne Fynstegningerne og man skal jo ogsaa en Gang imellem bestille noget.” Derfor ringer jeg ikke iaften til Höljeryd for jeg betragter det som afgjort, at han ikke vil afbryde sit Arbejde her. Han havde ogsaa paa Rørdam
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
-    <t>Brevet er i privateje, A</t>
-[...1 lines deleted...]
-  <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
 2.
 i Vinter. Skovrideren der bor ved Siden af den gl. Skole kom jeg til at snakke med om gamle Brandstrup, og da han hørte jeg havde Sønner der røg, gik han ind og hentede en nydelig Mahogni Tobaksdaase som havde været Br.s og som han sagde havde staaet hos ham i mange Aar og ventet paa en Efterkommer af gl. Br.. Puf blev meget glad ved den. alt dette har jeg vist skreven om før. Ogsaa at jeg fik en Hilsen fra Jer gennem Kabell, der ringede op da han kom hjem. Samme Mand rejste jeg sammen med hjem fra Kjøbenhavn og fik en Del mere at vide deroppe fra bl.a. at der ingen Fugle var i Aar. I Forgaars var jeg med Christiansen ude paa Jagt ved Lille Viby vi saa 3 Harer og fik de 2 og han forærede mig den ene. En Gang i Sommer fik vi en hel Del ægte Ansjoser, vi lagde en Krukke fuld ned i spansk Salt og ligger den nu i Olje og de smager som italienske Sardeller. Vi har ogsaa faaet lagt nogle fortrinlige Sild med baade Krydder og Spegesild. Vi har ogsaa spist en Del af de ægte Ansjoser stegt og kogt og de var gode paa begge Maader. [Tegning] det er en fin Fisk med store Øjne og spids Næse med Overbid og næsten cirkelrund i Gennemsnit. Vi har i det hele Taget spist en hel Del af det Christiansen kommer med til 0dderne, især smaa Makreller og Brislinger og Hornfisk. Jeg har vist ogsaa fortalt Jer at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø.” Men jeg har ikke været derovre siden. Nu kan jeg ikke hitte paa mere i Øjeblikket, men hvis I faar dette og jeg faar Svar skal I faa Brev igen. Mange Hilsner fra Puf og Else som jeg ogsaa skal ønske Jer til Lykke fra i Anledning af den nye Dreng; og mange Hilsner til Jer allesammen fra 
 Jeres JL.
 Afs: Johannes Larsen
 Kjerteminde
 Danmark</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -867,108 +1253,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
-[...56 lines deleted...]
-Imorgen skal de alle til Tranekær, saa bliver vi kjørt ned til Aasø.</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1950-06-21</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
@@ -1028,348 +1427,50 @@
 Fru A. Warberg Müller
 Puttabygget
 Majenfors
 Småland
 21-6-2000 BWP.
 Sverige
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen Danmark
 [I brevet:]
 Lindøgaard 21 Juni 1950
 Kære lille Dis!
 Nu har vi da aldrig Magen kendt! Sikken en Sending I skikker os fuld af alskens Gaver i saa rigt og overdaadigt Maal! Tusind Tak for hele Herligheden! Det blaa Tøj passer Agraren udmærket og er meget værdifuldt for os; den Slags Tøj har han jo kun paa en enkelt sjælden Gang, og han vil kunne have det i en Aarrække. Den hvide Trøje passer ham fuldendt, den anden ogsaa helt godt – men kan Axel da ikke passe det mere, siden han skiller sig ved det? Og Sagerne til mig! Tusind Tak for baade Trøje og Blok og Fotografier! Hvorfor er din Svigerm. dog saa god ved mig? hvor finder hun paa at sende mig saadanne dejlige Trøjer? er hun handlende? Men Tak hende saa meget fra mig. Og saa de dejlige Mord-Romaner! Hvor er det dog mærkeligt, som det forekommer èn at være en Hvile med saadanne i Virkeligheden ganske værdiløse Bøger. Det er saa længe siden, jeg har haft den Slags i Hænde, saa jeg læste dem øjeblikkeligt alle 4 – og er nu mættet og styrket til anden Slags Arbejde. Fra Agraren skal jeg takke saa meget. For Tiden naar han kun Fyens Venstreblad, mere Læsetid levner Landbruget ham ikke, men til Vinter bliver det Læsetid og saa er de uvurderlige for ham. 
 Og hvilket langt og indholdsrigt Brev, der dog fulgte med Herlighederne. Glade og gode Oplevelser. Aa, Dis hvor har det været skønt for dig at havde din kære Adam! Paa to halve Dage kan der jo naa’s meget. Havde Du nogen Fornemmelse af, hvordan det gaar ham med hans Ægteskab? Kan han nok stadig holde Brita ud, mon? Selvfølgelig kender han hende nu ud og ind efter saa mange Aars Ægteskab Lad os haabe, at hun har – for os – usynlige gode Egenskaber, vendt mod ham, ellers var det da ikke til at holde ud. En lille simpel Mær er hun jo, men forhaabentlig har hun lidt i Behold, som Du ikke faar Lejlighed til at se.
 Og Ib! Ja, det var sandelig ogsaa store og mere indgribende Nyheder. Gid det maa gaa for ham, det vilde være skønt baade for ham og Janna og derigennem for lille Nille. Men Dis, er Du ikke kommen til at skrive forkerte Tal ang. hans nuværende Indtægter 1200 Kr. + 300 Kr om Maaneden! Det lyder for mig ganske svimlende. Det er som hele Lindøgaards Omsætning hvoraf det allermeste gaar til Driftsomkostninger. Kan det passe? Svar paa dette! Og det skulde ikke kunne slaa til. I saa Fald maa de ikke rangere højt som Økonomer. 2 Jo, nu gaar det godt fremad med Knæet; jeg var forleden gaaende op til Hjørnet af Haven, hvor der endnu staar en Bænk, som jeg saa hvilede paa. Jeg kan ellers ikke ret godt taale at gaa i Haven, fordi den snart er et fuldkomment Vildnis; her er ikke Arbejdskraft nok paa Gaarden. Markerne og Dyrene passes Tip Top, men der bliver ikke Tid og Kraft til mere. Nu fik vi i Gaar Aftes en hel god Regn, hvad vi trængte saa umaadeligt ["t" i slutningen af ordet overstreget] til; der er dog ikke tale om Bundbløde, der er langt igen, men det vi fik frisker alligevel paa det Hele. Vi tager vore tidlige Kartofler op i disse Dage 4 Mand foruden Manse. Agraren kører Kasser ud og ind og vejer af. I Aftes var sanket 100 Kasser med 20 Kg. i hver. Saa kommer Fragtmanden om Morgenen og kører dem til Auktionen i Odense. Det er mægtig spændende, hvad vi faar for dem. det er lidt af et Lotterispil, hvad Prisen bliver. I Forgaars tabte Ruth sit Ur derude – hun hjælper ogsaa til al den Tid, hun kan afse fra Husgerningen, ivrig og sød er hun sandelig, den gode Ruth. Der var jo stor Sorg, og hun cyklede straks op til en Mand i Munkebo, som har en ualmindelig dygtig Schäferhund. Han kunde ikke komme sm. Dag, men først i Gaar. Efter 10 Minutters Søgen fandt den Uret! Ruth var lykkelig. Saa smed Manden sin Pung et Sted i Marken og snart efter kom Hunden med den. Saa sagde Manden til den: Kan Du saa gaa hen til Manden med den (Manse stod der) og straks travede den hen til Manse med den. Jeg har lige ringet Historien ud til Fyens Tidende, det var da det mindste, vi kunde gøre for ham, der er en Snedkermester Faksø; han blev selvfølgelig tilbudt Penge, men vilde ingen have. 
 Elle ringede forleden; hun havde haft Brev fra Mornine, som blandt andet skriver ”Dede var nok kun faa Dage paa Hospitalet, de vilde ikke operere ham” og ud over dette intet, hun maa jo mene, at Elle vidste om det. Det maa vel være hans Mavesaar, som det nu er bleven galt med igen. Bare han dog vilde være lidt forsigtig, men det vil han jo desværre ikke. 
 Dit Brev var dateret d. 15_de_, og det saa ud til at Kassen var sendt samme Dag; vi fik den d. 20_nde_! De er saa smølevorne paa Stationen, lader Pakkerne ligge til det passer dem at komme med dem; men du 3 kan da ikke forstaa, at du først nu hører fra mig. Gid I nu maa faa en god Tid deroppe i det vidunderlige Majenfors. Godt Vejr og en nogenlunde harmonisk -- naa ja, altsaa! 
 Hos Bibbes staar alt vel til, Drengen trives da godt, det er jo det vigtigste. Bibbe ringede i Aftes, de havde, ligesom vi, haft Torden og Regn, men hos os havde Regnen været mild og fin, hos dem havde en lang Byge været saa haard, at Kornet var slaaet ned; Laurits saa meget mistrøstig paa det, men der er da en svag Mulighed for, at det vil kunde rejse sig igen; hvis ikke er det jo en Katastrofe, naar det falder paa det Udviklingstrin det har nu, grønt og blødt. De var her for en Uges Tid siden, en Aften til Kaffe, Tinge og Grete kom ogsaa, og vi havde saadan en dejlig Aften; den lille Fyr sov i sin lille Kasse hele Tiden, vi saa ham slet ikke uden et lille sovende Overansigt; han bliver sat ind i Sovekamret, og der virker han alt, hvad han kan med sin lille Søvn. Laurits fortalte hele Aftenen om sin Rejse; han havde Kort med, saa vi fulgte Ruten og hørte om alle Oplevelser og Byerne og det hele. Han var saa glad den gode Laurits; jeg gad vide, om han ikke var lidt stolt over, at nu var det ham, der kunde fortælle om Udenlandsrejse, aa, hvor jeg undte ham det. i Hamborg havde de været i Sct. Pauli – eller hvad hed det, der hvor vi var m. gl. Thomsen. I det Forlystelsessted, hvor de havnede var det Skik, at en af Gæsterne blev valgt til at dirigere Orkestret (Sjov altsaa) Direktøren for Laurits’ Selskab havde peget paa Laur., og saa blev det ham, der maatte op og dirigere 2 Numre; de gjorde store Øjne over denne Kapacitet, det var Ting, som L. kendte og kunde ud og ind og han blev hyldet og fotograferet. 
 Jeg havde forleden et lille Formiddagsbesøg af Thyra Juel hun kom med den Bog, som Jørgen B. havde sendt hendes Mand – ikke som Gave, blot for at se den. Det var en hjemmelavet Bog fra T. Elines Bryllup, skrevet og illustreret af Joh. Kruuse el. 1 u? [”el.1 u?" indsat over linjen] og Holger Rützebæk, nydelige smaa Tegninger fra Lundsgd. et langt Digt om Sagnet om Jomfruhøjen m.m.m. Med den fulgte et langt brev fra Jørgen, servilt og meget svulmende. Jeg maatte grine! Og var ikke ret stolt af min Familie. Sagen var at T. Elise havde skrevet til ”Hr. Godsejeren” og bedt ham fortælle hende, om den endnu stod 4. stod et Navnetræk, som hendes Bror en Gang havde skaaret i et bestemt Træ; det gjorde der, og han svarede hende; paa hendes Svarbrev, som fulgte m. Bogen, kunde jeg se, at Juel maatte have inviteret hende; hun takkede ham for hans ”ridderlige” Brev, men hun rejste ikke mere, da hun er 86 Aar. Thyra var jo meget for dannet til – ligesom jeg – at grine over Jørgens Brev, men jeg kunde se, at hun gjorde det indvendig. Det var sødt af hende at komme og vise mig Bogen og [skrevet oven over linien:” Bogen og”] Brevet. Hun vil komme en Dag og hente mig derud, Agr. og Manse blev ogsaa inviteret derud, men de afslog. Pudsigt nok havde jeg laant hende Onkel Christians Erindringer, som jeg altid har syntes var fortræffelige, ogsaa fordi man af dem kan læse om en Haandværkssvends ”Gaaen paa Valsen” for 65 Aar Siden. X Hendes Mand havde ogsaa læst den med Interesse. 
 Mon du ved, at Grete og Kurt Jungstedt har lejet Værelser hos Fritz Branner, vist en 14 Dages Tid, Kurt vilde gerne lære Nordsjælland lidt at kende. Grete kommer til Elle paa Mandag for at være et Par Dage inden Kurt kommer. Dejligt for Elle. Marie og Uglen kommer til Malerens den første Halvdel af Juli, derefter kommer Putte og Mornine. Else venter et Barn omkring ved d. 20_nde_ August. Gud ved, om de dog er ret begejstrede, jeg synes ikke rigtig, jeg kan være det. Else er saa tynd og mager, og Puf med intet Levebrød. Gid det maa gaa dem vel, de gode Mennesker. 
 Marie kommer saa her sidste Halvdel af Juli, til August Englænderne. Har jeg skrevet om dem? – Tænk at man er lige ved Juli og skal sidde og fryse saadan, som jeg gør i Dag, det er lige haardt nok. Nu har jeg afhændet mine 12 Servietter til Kontrolassistenten, han var selv kommen i Tanker om, at det var for lidt, jeg havde forlangt, saa han betalte 12 Kr. for dem; saa har jeg altsaa tjent 17 Kr., ja ja, ”det spæ’er dog” som lille Visse Brandt sagde. 
 Nu faar du saa til Slut igen saa mange Tak til Jer begge to for alle de dejlige Gaver og tusinde Hilsner fra Junge.
 Ruth er stadig vældig sød, flink og renlig, altid saa behagelig af Væsen, men jeg er bange for, at hendes Mor vil have hende hjem til Vinter. 
 [S. 2 øv., skrevet på hovedet:]
 En myrdet Flue. Undskyld 
 [S. 4 i sidens venstre kant:] X Jeg lånte hende den, fordi jeg synes, den ligefrem dufter af Tranekær, hvor Thyra jo stammer fra.</t>
-  </si>
-[...296 lines deleted...]
-13-6-35.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1446,51 +1547,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ar7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ar7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1530,1051 +1631,1051 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="M2" s="5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L7" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...37 lines deleted...]
-      <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        </is>
       </c>
       <c r="K8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="M8" s="5"/>
+      <c r="M8" s="5" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>81</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G10" s="5" t="s">
-        <v>79</v>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>18</v>
+        <v>99</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>108</v>
+      </c>
+      <c r="D13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>109</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K13" s="5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="M13" s="5"/>
     </row>
     <row r="14">
-      <c r="A14" s="5" t="n">
-        <v>1949</v>
+      <c r="A14" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>111</v>
-[...9 lines deleted...]
-        </is>
+        <v>108</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G14" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-        </is>
+        <v>117</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>118</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>54</v>
-[...7 lines deleted...]
-        </is>
+        <v>113</v>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>126</v>
-[...7 lines deleted...]
-      <c r="F16" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="J16" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>108</v>
+      </c>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>133</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>137</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="K19" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="E19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>153</v>
-      </c>
-[...24 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="5" t="n">
-        <v>1940</v>
+      <c r="A20" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-        </is>
+        <v>138</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="K20" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="J20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="5" t="s">
+      <c r="M20" s="5" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="5" t="n">
+        <v>1940</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="I21" s="5"/>
-[...5 lines deleted...]
-      <c r="K21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="L21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="J22" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="K22" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="J22" s="5" t="s">
+      <c r="M22" s="5" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I23" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="J23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="F24" s="5" t="s">
         <v>185</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>186</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>187</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>188</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>189</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>190</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>191</v>
       </c>
     </row>