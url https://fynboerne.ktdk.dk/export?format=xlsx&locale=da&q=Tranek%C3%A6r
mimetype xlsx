--- v1 (2026-07-02)
+++ v2 (2026-09-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="192" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1480" uniqueCount="917" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -210,50 +210,197 @@
     <t>Laura Warberg og hendes fem døtre har været otte dage hos familien i Tranekær. 
 Ludvig Brandstrup har fået læreplads hos en snedker. Laura kan bo hos Tante Sophie under ophold i København. Albrecht må overveje nogle rejsedatoer. 
 Louise/Søster er ved at blive vænnet fra brystet, og hun kan nu gå alene.
 Laura og familien har været på skovtur med madkurv. Da børnene badede nøgne, kom greven, og Laura måtte skynde sig at give dem tøj på. 
 Ludvig har haft fødselsdag. 
 Medlemmerne af Brandstrup-familien skændes meget.
 Wilhelmine/Mis bliver belejret af Forpagter Olsen, og hun vil gerne have ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/05eB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter cand. jur. Warberg
 ”Tre Hjorte” Vestergade 
 Kjøbenhavn K.
 [Skrevet af ukendt/Laura Warberg Petersen?]
 1879?
 [På kuvertens bagside: To poststempler]
 [I brevet:]
 1 Tranekjær d. 16 August 1879
 Kjæreste Abba!
 Nu er mit Ophold her snart forbi, paa Mandag Formiddag rejser vi. Det har været 8 rare Dage for mig; vi har været i Vandet spadseret og gjort nogle Visiter - Torsdag Morgen stod Mis og jeg op Kl 6 og gik en dejlig Tour ned i Slotshaven og ud paa Balle[ulæseligt]. Det er en mageløs Sommer for mig, det er noget jeg holder af saadan at nyde Livet. Fader kom hjem Fredag Eftermiddag i et udmærket Humeur; han havde havt Held med sig i Alt faaet Ludvig anbragt hos Brødrene Jensen, et stort Snedkerværksted hvor han skal være 4 Aar i Lære fra 1ste September og herover Lud er meget henrykt. Fader fortalte Tante Sophie at Hanne skulde snart til Kbh. og jeg tænkte ogsaa paa en Tour derind, hun spurgte saa, hvor jeg tog ind, og da Fader sagde at det blev vist paa et Hotel, saa spurgte hun om jeg ikke vilde tage ind hos hende ”det kunde være rart at see Laura engang igjen”. Jeg er som Du kan tænke uhyre henrykt ved det Tilbud og har nu skrevet og takket hende. Jeg skulde saa komme en af de sidste Dage i denne Maaned da hun hen i September rejser til Vejle. Nu har jeg i Formiddag tænkt lidt over Situationen og forebringer Dig herved Resultatet af min Tænkning. Fader siger at Du omtalte Dit Ophold derinde som 3-4 Uger og det kan jo slaa til efter Din første Bestemmelse, saa Du trækker de 3 Dage fra som Aarhusrejsen tog. Dersom jeg saa rejser den 27 eller 28de, kunde vi maaske være et Par Dage sammen derinde, hvad Du nok veed, jeg har den allerstørste Lyst til. Det skulde saa beroe paa Dig, om jeg de Dage skulde være paa Hotellet eller tage lige til Tante Sophie senere end d: 29 maa jeg ikke komme til hende, da hun saa nemt kom til at opsætte sin Rejse for min Skyld og det skulde hun jo nødigt, og paa den anden Side var det jo kjedeligt om Du kom hjem Dagen før jeg skulde rejse, saa jeg næsten ikke fik talt med Dig. Hanne rejser ogsaa sidst i denne Maaned til Kjbh. og ved den Tid kommer Barnekow herover. Vil Du nu tænke over alt dette og sige mig hvordan Du helst vil have det samt i Tilfælde af at jeg rejser før Du kommer hjem, hvor mange Penge Du har tænkt Dig at spendere paa mig.
 2. Du maa meget nødigt forkorte mig Theatertiden derinde; rejser jeg d: 27de, saa er jeg der 4 Dage inden Theater, det er allerede meget. Jeg har saa begyndt at vænne Søster fra og paa Søndag skal hun have sidste Gang om Natten. Jeg glæder mig meget over at Klokken hjælper Dig saa meget rejs endelig ikke for tidligt fra den. Har Greven saa skrevet til Dig om en lukket Vogn? – Jeg sendte Paludan Brevet samme Dag. – Det har staaet med Torden over Fyen disse Dage og jeg har naturligvis været bange for Dig og Bassen. Forleden Dag gjorde vi en Tour ned i Aasø Skov, gik først i Vandet og spiste derefter Smørrebrød med Øl og Chokolade til. Da Hanne serverede Maden med de Ord ”her er mad til hvem der vil have noget” var Johanne vittig og stillede sig op ligesom Hanne, saa paa Dugen og sagde: ”og her er Træbiller til hvem der vil have nogle”. Grossereren var ogsaa vittig, idet den pludselig gav sig til at galopere hjem efter saa Lud først indhentede den udenfor Skoven i Ottesens Have. Johanne har været mageløs flink i Vandet, Alhed er mere Kujon. Igaar var der nærmest som Grød af Vandmænd ved Badehuset, vi turde ikke gaae, men lod Børnene gaae ud fra Bredden; mens de endnu gik nøgne kom Greven og [ulæseligt ord] derned, vi var kun nogle Favne fra dem og maatte jo skynde os at faae lidt Klæder paa dem. – Jeg har maattet spendere 2 Kr. paa Lud, det er hans Fødselsdag, han fik en Portemonnaie af mig. Jeg skal hilse Dig fra Hunderup Vogelsong og Erik; Kruhøffer skal jeg til i morgen. Iaften skal vi høre ”Fr. paa Slottet” i Anledning af Luds Fødselsdag! Her er af og til nogle voldsomme Kjævlerier mellem de forskjellige Medlemmer af denne stridbare Familje. Efter en saadan mellem Moder og Emil paa den ene og Ludvig paa den anden Side, tog jeg Lud for og forestillede ham hvor rart det var naar han vilde tie og give efter. Han gav mig ret; men han vidste ikke om han kunde. Emil er utaalelig og Moder holder altid med ”lille Emil”. Moder og Mis er ogsaa bestandig paa Krigsfod, det er en skrækkelig Plage at høre pa. Mis har maattet bilde Fader og Moder ind, at Forpagter Olsen var ifærd med at blive givt med en Svigerinde, eller vilde hun ikke kunde nære sig for Moder, som jo intet højere Ønske har end faae Mis forlovet, hendes Bestræbelser derfor grænser næsten til den latterlige. Men at dømme efter hans Olsens [”Olsens” indsat over linjen] Opførsel (mod Mis, og alle de Samtaler han havde med hende, maa det absolut blive til noget. Han vil nu have hun skal sige op hos Caspersen og tage i Huset hos ham ”for Datterens Skyld”, men dette raader baade Hanne og jeg og Mor hende indstændig fra, hendes Rygte vilde efter min Mening lide derved, især da Kammerherren har talt saa meget om Olsens Courmageri til Mis. Vi faaer nu se. Frier han saa slaar hun til, det siger hun selv. - Nu Farvel min egen sødeste Ven! Fader sov saa jeg kunde ikke faae andet Papir end dette. Naar Du svarer paa dette bliver det altsaa til Erikshaab. Søster gaaer nu alene: Ellen er saa livlig herovre, Alle er saa glade ved hende. Tusínd Kys og Hilsner fra Dine Unger og Din Smaa. 
 [Skrevet langs venstre side på kanten af side 8:] Det er morsomt at se som Søster hænger efter Fader.</t>
+  </si>
+  <si>
+    <t>1885-02-07</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Frederik de Klauman
+Christian Eckardt
+Jens Christian Hostrup
+Knud Klauman
+Adolph Larsen
+Georg Larsen
+Vilhelm Larsen
+Jens Marcussen
+Sophus  Meyer
+Niels Mollerup
+Hr Mortensen
+Fuldmægtig Nielsen
+Hans Poulsen
+Elisabeth Storm
+Natalie Zahle</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen er meget glad for at Johannes har nogle fine bekendte, som kan styrke hans dannelse. Hun er glad for, at han skal høre Hostrup prædike.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1Ylh</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 7 februar 1885
+Kjæreste Johannes!
+Saamange Tak for dit Brev det blev ventet med Længsel kan Du tro vor Aftale var jo, at Du skal svare saa snart Du har modtaget Penge; men da der ingen Brev kom Søndag saa mente vi han venter at takke for Tøjet med det samme, da der heller ingen kom Mandag saa begyndte vi at ængste os og tænkte ja nu kommer der i Aften, ja saa i Morgen, tilsidst var Bestemmelsen ja kommer der nu ingen iaften saa telegraferer vi, naa Gud ske Tak Du ikke fejlede noget mit Barn men tværtimod havde moret Dig godt med dine Venner; saa fik Du da Klaumans Slægtninge at see, ja det er en fiin Mand den Borgmester er det en ældre Søster nej naar jeg husker ret saa er Klauman den ældste; er Hr. Mortensen kommen til Byen saa Du har begyndt paa franske Timer – hvordan gaar det paa Skolen, jeg længes umaadeligt efter at tale med Dig, skriv en hel Deel Johannes, naar Du nu sidder for Chatollet bild Dig saa ind at vi taler sammen, og lad saa Munden løbe, det maa ikke kjede Dig at skrive jeg er saa begjærlig efter at læse en lang Skrivelse, synes Du fremdeles godt om Mollerup – jeg antager Du har endeel Udbytte af ham i Henseende til Kurset, og hvor jeg gjerne vilde kjende ham, fordi mit Barn, jeg ønsker Dig den allerbedste Omgang og Gud give mine brændende Bønner for Dig maa gaa i Opfyldelse, at Du maa blive et sandt elskeligt Menneske og en levende Kristen ja Johannes nu næste Søndag har vi Fastelavns Søndag det er din Daabsdag maa det dog staa klart og levende for Dig at det er den bedste Fødselsdag da du gav Gud Fader Dit Hjærte
+Jeg havde saa inderlig ønsket at gjøre en lille Rejse over til Dig til Fastelavn men saa tænker jeg igjen, Tiden gaar hurtigt snart har vi Paaske, lad saa hellere Johannes komme hjem saa har han godt af os alle sammen hvad siger Du dertil?
+Nu skal vi see at faa Vilhelm i Skole imorgen; men tænk medens han nu har været hjemme er der skeet Omflytning og saa kom her Bud, Vilhelm kom 2 op det kvægede jo [udstreget] rigtignok; men nu kommer det jo rigtignok an paa om han kan klare sig til næste Flytning; naar han nu har været borte i 3 Uger – mange Børn har Kighoste 2 af Mejrs, jeg kan ikke huske om Vilhelm og Christine har havt den, men vi maa jo tage imod Børnesygdomme naar de kommer, Adolph har jo da havt den; han morer sig i denne Tid med Fuglefangsten ja Du skulde blot see et Spil og Liv der er over den lille Person i Forventning om den Fugl han vil fange og de maa da gaa i Vinduet Moer? Naar jeg saa trækker paa det, saa siger han jo saa rask jo, naar Johannes maatte, saa maa jeg ogsaa.
+Her har været en Travlhed i denne Uge derfor har Du intet hørt fra Georg og idag sidder jeg i det lille Kontor til Gaden og skriver; men der er en Tummel i Boutiken saa det er langt fra roligt.
+Det glædede mig saa meget, at Du gaar hen at høre Hostrup ja han er en god Prædikant, oh jeg er saa glad Johannes at Du er hos saadanne Mennesker der vil dele alt godt med Dig saavel aandeligt som timeligt; du vil være saa god at give Frøken Bendal dette Brev det er længe hun maatte vente paa Svar – hils- Hr Poulsen og Klaumann
+Fuldmægtig Nielsen hilste os, Vilhelm havde talt med Dig, var han hos Dig? Du skal ikke [skrevet på tværs af brevet] besøge ham Johannes om han skulde bede Dig vi kjender jo slet ikke de Mennesker, Du har jo ogsaa nok naar du har dit Hjem og Mollerup. Det er bedre med Eckardt
+Markussen er i Danmark til Svigerfaderens Begravelse Saa han kommer jo her, Hvordan gik det Dig hos Frøken Zahle
+Kjærlig Hilsen fra alle Fru Storm er nu flyttet ind i sin lille Stue mest hilses du dog af din Moder</t>
+  </si>
+  <si>
+    <t>1885-03-19</t>
+  </si>
+  <si>
+    <t>Caroline Albrecht
+Frøken Bendal
+Alfred Eckardt
+Georg Larsen
+Jeppe Andreas Larsen
+Hans Olsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen boede i København i forbindelse med sin uddannelse.
+Alfred Eckardt forældre har snart sølvbryllup</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen har sendt et ur til Johannes. Johannes skal sende alle sine skjorter hjem, for Georg skal arve nogle af dem. Når han kommer hjem til helligdagene, skal han huske at tage de små billeder og tegninger med, som han har lavet. Når han sender brev hjem, skal han huske at skrive adressen midt på kuverten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8T9b</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 19 Marts 1885
+Kjæreste Johannes!
+Jeg tænker du undrer Dig at jeg igaar afsendte Kurv til Frøken Bendal uden at skrive med; men om Morgenen var Tiden knap og om Eftermiddagen kom jeg til at tale med Fru Albreckt og saa gik Tiden; Fader kom for at spise tilaften og Posten maatte afsted uden at faa Brev med, nu idag er her ogsaa kun kort Tid derfor maa jeg indskrænke mig til et Brev og det faar du min Ven, hils hende fra mig og jeg ønsker det maa smage Eder alle rigtig godt – 
+Skjorterne haaber jeg maa passe dig godt og Uhret er i en lille Æske i Bunden paa Kurven ifald den er bleven overseet saa led om igjen det fejlede intet andet end en ny Nøgle og det kan gaa i mange Aar endnu sagde Olsen, lad mig nu see at du sender mig alle dine Skjorter paa Mandag og dermed alt smudsket Tøj for vi begynder at vaske Onsdagmorgen det er selvfølgelig dine gamle Skjorter men baade rene og snavsede da de nu skal være Georgs og er der et Par Sko som trænger saa lad dem gå med for at der skal staa et par gode til Du kommer herhjem at ikke Skomageren skal sy i Helligdagene ja Johannes nu er der ikke længe til du kan see os, hvorlænge er din Ferie, og glem ikke at tage de smaa Ting hjem med du har malet jeg vilde saa gjerne see dem kjære Johannes ja ogsaa hvad du har tegnet ja Johannes maa vi nu blive raske og glade Alle sammen til Højtiden
+Der er en Ting Johannes jeg maa huske at bede Dig om naar du skriver til mig skriv saa Udskriften saaledes – vi mener nede paa Midten af Brevet og ikke oppe i Kanten
+Fru V. Larsen
+adr. Hr I.A. Larsen
+Kjerteminde
+Det er i Dag Alfreds Fødselsdag hvor mon han er den kjære Dreng ja naar nu Tiden trækker ud saa bliver denne vel den sidste Rejse inden han stiler hjemefter til Sølvbrylluppet
+Glem nu ikke Johannes at tage dagligtøjet med herover at vi kan faa Dig grundig efterseet i Krogene her er koldt i disse Dage - men vi vente nu Foraar alligevel
+Hilsen fra Georg og alle de andre nu venter jeg Brev fra Dig imorgen og saa skal I nok faa Brev Søndag.
+Lev vel og Held og Lykke mit Barn til al din Gjerning. Det ønsker og beder din egen trofaste Moder</t>
+  </si>
+  <si>
+    <t>1886-02-20</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Christiane  Dragsted
+Emilie Dragsted
+Christian Eckardt
+Margrethe  Eckardt
+Anna Gunnerus
+Jens Christian Hostrup
+Adolph Larsen
+Alfred Larsen
+Dorthea Larsen
+Helga Larsen
+Jeppe Andreas Larsen
+Johanne  Larsen
+Lars Larsen
+Martha Larsen
+Martin Larsen
+Valdemar Larsen
+Vilhelm Larsen
+Amalie Lindberg
+Clara Lindberg
+Cathrine Meyer
+Erhard Meyer
+Marie Meyer
+Otto  Meyer
+Sophie Meyer
+Sophus  Meyer
+Niels Mollerup
+Morten Pontoppidan
+Hans Poulsen
+Oscar Wergeland
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>"Brand" og "Peer Gynt" er dramaer, som er skrevet af Henrik Ibsen i 1866 og 1867. Det er uvist, hvem fru Birk og pastor Poulsen er.</t>
+  </si>
+  <si>
+    <t>Der er en mild mæslingeepidemi i Kerteminde. Der har været to aftener med oplæsning på norsk af Ibsens stykke. Måske bliver Morten Pontoppidan den nye præst. Christian Eckardt skal have billeder på auktion.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UNz6</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 20 Februar
+Kjæreste Johannes!
+Allerede er det Lørdag og saa kan det ikke udsættes længere med Brevet – Vilhelm har jo faaet sit færdigt saa du ved han igjen har maattet være hjemme i denne Uge men nu haaber jeg da vi skal faa ham i Skole paa Mandag; her er Mæslinger i Byen i denne Tid men i en mild Grad saa Skolerne ere ikke lukkede. Mejers Pigebørn ligger – alle Martin Larsens Børn ere sengeliggende.
+Vi her ere raske paa [papir mangler] Hovedpine nær, jeg har ligget [papir mangler] Uge kun en Dag, men [papir mangler] Du nok hvordan[papir mangler] er.
+Det er da glædeligt at Frøken [papir mangler] saameget bedre; her er [papir mangler] glat, en gammel Kone er [papir mangler] Hoftebenet – vi maa strø Sand i Gaarden omkring Vandtruget for Hestenes Skyld.
+Endelig saa haaber jeg da at faa en 10 Kr til at poste i Brevet iaften, men deraf [papir mangler] Dig bruge de 60 Øre til [papir mangler] Frimærker for Vilhelm da jeg har [papir mangler] Penge hos ham men dem skal jeg senere sende med Tøj eller andet. Du skal med det samme vide at vi skal vaske i næste Uge, igjen denne kommende Uge skal vi nemlig slagte, Johannes husk ogsaa at sende de brune Muffedisser med om Du ikke selv bruger dem. En Ting vil jeg nu endelig bede Dig om at du saasnart dette Brev kommer Dig ihænde du straks skriver mig tilbage. Jeg er nemlig bange da det ikke er bemærket udenpaa, og vi længes ogsaa meget efter at høre fra Dig, jeg troede jeg skulde [have] faaet [papir mangler] til at skrive idag men her er [papir mangler] Folk i Anledning af Mødet [papir mangler] idag om Valget af en [ny præst] Stemningen er for Pontoppidan [papir mangler] nu huske at fortælle for Frøken [papir mangler] her skal vælges 3 Mænd til at [papir mangler] til ham og efter en Udtalelse [papir mangler] til Pastor Poulsen antage vi [papir mangler] at han siger ja Margrethe overværede Mødet og der var meget faa som ikke rejste sig og tilkjendegav - ham ønsker vi helst –Gud lede det til det bedste for os; han er vist en meget alvorlig Mand – 
+Børnene holde en [Virk] [papir mangler] i denne Dag med Billeder [papir mangler] trækker for en Knap til stor [papir mangler] for Adolph han bliver rig og fattig paa et Øjeblik – han er en morsom en kan du tro. Pas nu vel paa dine Breve
+Fortæl os nu endelig noget mere om Skolen og hvad du arbejder [med], har du ikke besøgt Zartman fornylig – Eckardt maa om en lille Tid igjen holde en Aktion det er nødvendigt for ham at skaffe Penge – ja Johannes, det er svære Tider – min lille Ven spar paa Pengene det er vores daglige Valgsprog [fortæl] os hvad Du synes om det store [papir mangler] Billede i Udstillingen, og [papir mangler] hvad Du seer; vil Du [gøre mig] en Tjeneste, ifald at en [Tegning af] Vergeland er kommen i [papir mangler] her, du da vil forhøre [papir mangler] og sige os det. Tegning [papir mangler] funden, han ligger paa sit [papir mangler] med sin Pen i Haven troer jeg – [papir mangler] Siden Medicinflasker en Krukke med Blomster – og et Vers – under Billedet, det er fortalt at Tegningen er mangfoldiggjort og er den ikke kommen hertil, saa kommer
+[papir mangler] Hr Mollerup mange Gange fra [papir mangler] ja jeg vil tro du har nydt Bogen ”Peer Gynt”, men opsæt med at see den mit Barn til lidt længere hen, ifald du ikke har gjort aftale med de andre
+Frøken Gunnerus har i 2 Aftener af denne Uge læst ”Brand” for os. Hun havde selv valgt den lille Kreds hun vilde læse for – begge Fru Lindbergerne, Elisabeth, begge Dragsteder med en Fru Birk og saa os selv, Fader holdt sig ovre i det lille Kontor med de mindre Børn, for her skulde jo være fuldstændig Ro. Det var virkeligt fornøjeligt at høre det læst [op af en norsk] Kvinde, og storslaaet er rigtignok [papir mangler] Nu lev vel kjære Johannes [Gud Fader] bevare Dig og give dig [papir mangler] af din Gjerning gaar du [papir mangler] i Kirke lille Ven du taler [papir mangler] det fortæl mig noget om [papir mangler] er sandt at Hostrup er saa syg.
+[Hils] nu Frøken Bendal og alle de andre. Fortæl os hvem den Frøken er der boer hos Eder og hvad I synes om hende. Du og Poulsen har det vel godt sammen. Kjærlig Hilsen fra Fader og din trofaste Moder</t>
   </si>
   <si>
     <t>1886-11-16</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Louise Amstrup
 Johanne Christine Brandstrup
 Wisie Brandt
 Thora  Branner
 Louise Brønsted
 Hans Christian Caspersen
 Johanne Caspersen
 Jens -, Dals Mølle
 Niels Elgaard Amstrup
 - Fahnøe
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
@@ -274,85 +421,417 @@
   </si>
   <si>
     <t>Andreas/Denges øje er lidt bedre. 
 Laura Warberg spørger Albrecht, om hun kan bruge nogle af sine egne penge på en lille rejse. Det er længe siden, at hun har brugt penge på sig selv.
 Laura har haft en større flok mennesker på besøg - omkring 20 var de - og de skulle diskutere en sag, hvori en mølle var indblandet. Hun irettesatte Jens kraftigt. Wisse Brandt skød 3000 kr. ind i projektet. Jens havde det dårligt.
 Laura tog derefter til Vejle Mølle, hvor hun talte Wisse Brandts sag. Hun har forsøgt at forhindre, at Grossereren opsøger Albrecht. 
 Andreas siger, at hvis Astrid skærer hans hoved mm af, har Laura ikke længere en lille dreng. Han ønsker sig en pisk, og Astrid vil gerne have en billedbog. 
 Lauras far ved endnu ikke, at Caspersen er sagt op.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MTee</t>
   </si>
   <si>
     <t>[Påtrykt monogram]
 Erikshaab d: 16de
 Min egen kæreste Ven
 Tak for Brevet. Gudskelov Du sover om Natten og befinder Dig nogenlunde vel. Det er vel temmelig kjedeligt, at Du kun sidder 2 Timer i Klokken, det vil sige nok det behageligste for Dig men ikke det gavnligste. Alt er vel her hjemme med undtagen Dengses Øie, det bliver stadig dryppet og smurt, idag har jeg første Gang syntes det saae lidt bedre ud; jeg veed endnu ikke, om jeg maa tage til Doktoren imorgen igjen med ham. Jeg har i Eftermiddag besøgt Præsten og havt en lille Kringle og lidt Fromage med til Marie; hun er endnu meget daarlig af Hoste og Hæshed, Johanne er også hjemme og meget forkjølet, de har det trist med Sygdom. Jeg vilde have gaaet derover Kl. 1 og saa skulde H. Jørgen møde der Kl. 8 at kjøre mig til Arreskov; saa blev det stærk Regn saa jeg matte kjøre derover. Paa Arreskov traf jeg ingen hjemme og var slet ikke helt utilfreds med at komme hjem noget før, da jeg ganske sikkert ventede Brev fra Dig, Her laa ogsaa et lille Brev fra Moder, hvor hun bl.a. spørger om jeg ikke kommer et Par Dage ind til dem, naar Du seer dem, saa tak mange Gange for Brevet, jeg skriver ikke idag til hende. Det kunde jo være ganske forfærdelig morsomt at tage en Returbillet for mine egne Penge, det er kun 13 Kr. fra Odense og jeg kunde med det samme besørge Juletouren til Odense, som jeg da havde isinde, mens Du var borte. Den varer 5 dage og der kunde da ikke bruges ret meget derinde paa 3 Dage. Jeg veed ikke om Du synes det er grulig urimelig at tænke derpaa, det kom bl.a. til at gaae ud over Julegave til Dig, men da Du ikke sætter Pris paa den alligevel, saa gjorde det vel mindre. Børnene er aldeles opsat paa at jeg skulde derover, men saa er der Dengses Øje, saa længe det ikke er rask, turde jeg ikke. Men nu maa Du sige mig om Du synes det vilde være meget galt at offre vel en Snes Kr. paa den Fornøjelse; det er jo rigtignok længe siden jeg har brugte mine Penge til noget for mig selv og en saadan Tour sammen med Dig er det [”det” indsat over linjen] morsommeste af alt. Du skal nu ikke bryde Dig om at skrive, hvis Du mener det ikke skal være Kjæreste! for saa vilde jeg vist ogsaa synes det. – Vi har oplevet en Del, siden jeg skrev sidst, det var i Lørdags. Den Dag ankom igjen Wisse
 [Skrevet langs sidens venstre kant:]
 Grossereren indbød mig til at hente Dig og boe hos dem han sagde hvad Billetten kostede og at den gjaldt 5 Dage.
 [Påtrykt monogram] 
 Brandt i en meget oprørt Stemning, Jens var kommen og han lod ikke til at være stemt for hendes Planer. Hun vilde høre om jeg var hjemme om Søndagen saae vilde hun komme med ham, men hun turde ikke lade ham vide, at Du ikke var her. Sybergs skulde herned ogsaa. Christine var jo hjemme, men de har jo næsten altid nogen om Søndagen, med dem kom Amstrups, som igjen havde Besøg af Knud fra Vantinge, det var altsaa 6 med Tutte Sybergs havde sendt Afbud, men jeg lod dem tage Amstrups med, jeg vilde jo ogsaa gjerne have Hjælp af dem, for et Slag skulde der jo staae for Wisse. Kl. 7 ankom der fra Dals Mølle den gl. Befordring med Jens, Wisse – og Grossererens. Vi var altsaa omkring 20, men jeg havde Mad nok i al Tarvelighed, jeg gav hverken Dessert eller Toddy. Efter Bordet aabnede vi saa Forhandlingerne i Dagligstuen – Jens og jeg, vor Wisse og Frederikke. Jeg havde bestemt forud, at jeg vilde sige at han havde gjort Fejl i at holde hende hen med halve Løfter, han skulde strax have sagt Nej i Foraaret, det indrømmede han var sandt. Dernæst forestillede jeg ham hvor farligt det var helt at sætte sig imod det nu, hun kunde gjerne gøre en Ulykke paa sig selv eller givte sig med den første den bedste; det indrømmede han ogsaa. Jeg havde kaldt Mimi ind og hun hjalp troligt til. Et stod os imidlertid snart aldeles tydeligt, at Møllen kan han ikke undvære. Vi foreslog saa, at han skulde rejse til Vejle Mølle og høre om der ikke ligesaa godt kunde blive noget af, naar de ved Hjælp af deres og Wisses Penge kunde faae noget andet Jens mente at Wisse har vel en 8000. Den Plan syntes baade Jens og Frederikke godt om, men hans Returbillet var udløbet altsaa skulde Fahnøes derhen Dagen efter med Wisse. Denne maatte jeg saa formane til ikke at blive hidsig, naar de talte med hende, det lovede hun og jeg fik hende saa hentet ind og hun fik hele Planen, som hun var glad ved og takkede for. Men saa fandt de paa, jeg troer Mimi og Frederikke, at jeg skulde med derhen, da hun – Visse – jo ikke har Tillid til andre end mig og det blev aftalt at de skulde komme Kl. 1 og tage mig paa. Saa gled de endelig Kl. 10½, jeg var grulig træt af det hele. Baade Jens og Fr. takkede mig gjentagne Gange for al vor Venlighed mod Wisse. Stakkels Jens! Han seer daarlig ud og hoster meget. Han efterlod her et stemplet Papir til et Bevis for Wisses 3000, jeg troer Paludan skal skrive det. 
 Da vi ankom til Vejle Mølle var Manden og Kjæresten i Odense. Jeg maatte helt alene tale med Konen, men skjønt jeg talte Wisses Sag saa godt jeg kunde, saa troer jeg ikke, der bliver noget af det, nu vilde de skrive til Wisse derom. Det var forresten et nydeligt Hus og en yndig venlig og vistnok meget dygtig og proper Kone. Vi blev uhyre godt modtaget, fik først Kaffe og derefter pænt Aftensbord; jeg var hjemme Kl. 8. I Formiddags var jeg meget medtaget i Hovedet og ikke ret oplagt til at tage ud igjen, men Præsten ventede mig. Gamle Møller affærdigede jeg med Brev. Og nu min egen kjæreste Ven har jeg malet op vist mere end Du bryder Dig om at læse. Nu er det Sengetid, derfor kun en kjærlig Hilsen fra os Alle. Jeg gjorde alt for at forhindre Grosseren fra at lede Dig op paa Tre Hjorte, kommer han vil jeg haabe Du er ude. Jeg forsikrede dem, at Du var optaget med Klokken til 3½ hver Dag. Hvis Du tager nogen Smaating hjem med til Børnene, saa betænk Dede med en ny Pisk. Han udviklede idag for Astrid, at hvis hun skar Hoved, Arme, Been og Mave af ham, saa havde Mor ingen lille Dreng mere. En grinagtig Idé! Nu haaber jeg meget snart at faa Svar paa mit store Spørgsmaal! Din Smaa.
 Fader veed ikke at Caspersens rent ud er sagt op i Tranekjær, altsaa skal Du ikke tale om det. – Dengse fik nogle Lussinger idag fordi han øste sig over med Vælling; han truede med at vilde skjære Hovedet af mig. Astrid ønsker en lille Billedbog til sine Dukker. Frøken Sperling sender Maleriet til Fanny idag, altsaa om nogle Dage kan Du se det der. Glem ikke Lubbers’s! Mimi er her og hilser.</t>
   </si>
   <si>
+    <t>1886-11-27</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Charles Godtfredsen
+Georg Larsen
+Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem personen i toget er.
+Der bliver refereret til et stort billede, som måske kan være lavet af Chr. Eckardt. Han udstiller på Charlottenborg i 1886.</t>
+  </si>
+  <si>
+    <t>Johannes skal gå på Banegården og få penge af en bekendt, som kommer med toget. Så får han da skolepenge i rette tid denne gang. Der er stor diskussion i Kerteminde om, hvor den kommende jernbane skal ligge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TJj1</t>
+  </si>
+  <si>
+    <t>Den 27 November 1886.
+Kjæreste Johannes
+Rigtignok vil Godtfredsen bringe dig en hjertelig Hilsen; men et Brev er dog bedre, du gjør Dig ingen Ide om min Længsel efter Brev fra Dig, hvordan er det dog Du har glemt mig jeg ventede Søndag Mandag og hver Dag siden og blev tilsidst bange at Du var syg men saa tænkte jeg igjen at saa vilde Frøken Bendal skrive
+det var kedeligt at jeg først hører nu [papir mangler] denne Mandag der nu kommer [papir mangler] sende Penge, saa jeg har [papir mangler] ham, det er kjedeligt men [papir mangler] – ikke blive anderledes – [papir mangler] – laante 10 Kr dem vil han nu give dig saa faar du da Skolepengene i rette Tid dennegang, han skulde ogsaa bede dig gaa paa Banegaarden Mandag Aften Kl 9½ er det ikke saadan eller 8½ - jeg [tror?] det er med 4 Toget herfra
+her er en voldsom [Travlhed?][papir mangler] Unge med den Komedie
+Jeg er ellers kjed af at det trækker saa længe ud med den kjære Georg vi havde haabet at faa ham op imorgen men det kan ikke naaes da Feberen har meldt sig igjen i Eftermiddag saa Taalmodigheden bliver prøvet paa ham den lille Ven – nu er ellers Appetitten saa god at det vel snart [papir mangler] det bliver rigtignok en [papir mangler] naar jeg kommer [papir mangler] stadige Tale, Fader [papir mangler] og Meningerne er [papir mangler] saa der bliver nok en stor Trætte nu hvor Banen skal gaa
+[papir mangler] andre er raske – og et længere Brev skal komme naar jeg faar hørt fra dig fortæl mig hvad du synes om det store [ulæseligt ord] Billede, kunde jeg blot saa faa saadan noget at se
+Hils Alle for nu faar jeg ikke Tid til mere – 
+Din hjærtelig hengivne Moder</t>
+  </si>
+  <si>
+    <t>Forår 1892</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Christian  Brandstrup
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+- Castberg
+Peter Hansen
+Benny Henriques
+Bodil Lange
+Ingrid Lange
+Jacob Lange
+Benny Paulsen
+- Schak
+Agnete Skovgaard
+Joakim  Skovgaard
+Niels Skovgaard
+Suzette Skovgaard Holten
+Fritz Syberg
+Nicoline  von Sperling</t>
+  </si>
+  <si>
+    <t>Alhed Larsen arbejdede på Den Kongelige Porcelænsfabrik og boede på Værnehjemmet Bethania i foråret 1892. Søsteren Johanne var elev på husholdningsskolen i Sollerup i samme periode.
+Blaa var muligvis Alheds morbror Emil Brandstrup, som led af tuberkulose.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2165</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har ventet på at få brev om komedien på Sollerup. 
+Hun sender et fotografi fra porcelænsfabrikken.
+Alhed har besøgt bedsteforældrene, og bedstefaderen er blevet dårligere. Han er sløv og vrøvler. Bedstemoderen har travlt med at hjælpe ham, men hun var i godt humør. 
+Blaa har det bedre. 
+Ludvig Brandstrups figur er kommet ind på udstillingen. Skovgaards har sagt, at han er landets eneste billedhugger. Peter Hansens Samson er også udstillet og Fritz Syberg/Kunstneren har et selvportræt med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mfVs</t>
+  </si>
+  <si>
+    <t>Lørdag Aften -
+Kære Moder!
+Jeg synes at I trækker mig lidt af med Breve i den senere Tid, jeg har i flere Dage gaaet og ventet paa et langt og interessant Brev om Komedien paa Sollerup, Eders Sollerupgilde (som jeg har hørt om gennem en Fru Schak) o.s.v. - Hermed følger et Fotografi fra Fabriken, men kun til Laan, en af Malerne derude har fotograferet os, saa vi faar dem paa billigt Vilkaar, vil I have et Exemplar? saa skal jeg bestille et; jeg synes, det er et godt Billede, undtagen af mig, der har siddet lidt urolig. - Jeg kommer netop nu hjem fra Bedsteforældrene, Bedstem. [et overstreget, ulæseligt ord] var ked af, at hun ikke endnu havde faaet Dig takket for Duerne, men der er en Del at gøre med Bedstefader; han kan f Ex. ikke mere gaa ud alene og i det hele taget synes jeg, at det gaar svært tilbage med ham; d.v.s. jeg tror ikke at han lider saa meget mere, det samme mener Onklerne; men han bliver saa frygtelig sløv, sidder og smaasover i sin Stol hele Dagen og Hukommelsen svigter ham, saa han af og til taler noget forvirret. - Men det er mærkværdigt som Bedstem. holder ud hun var saamænd i Aften l ["l" overstreget] ganske livlig og i godt Humeur. - Blaa er det nu meget bedre med, Sygeplejersken er rejst og Temperaturen normal, men Kræfterne ere jo foreløbig kun smaa. I Morgen skal jeg ["jeg" indsat over linjen] ind paa Udstillingen med Komtessen og Benny og bagefter med K. hjem at spise til Middag Hun rejser paa Onsdag en lille Tur til Skjaldemose Onkel Luts Figur er nu kommen derop, jeg er meget spændt paa, om den vil gøre Lykke. Gennem Langes har jeg hørt, at Skovgaardene har sagt, at vi for Tiden kun havde én god Billedhugger og det var Onkel Lut. P Hansen har faaet ["faaet" indsat over linjen] et større Billede derop nu til anden Ophængning: "Samson og Dalila", Kunstneren et Selvportræt. - 
+Forleden fik jeg Brev fra Frøken Castberg om, ["om" indsat over linjen] at naar jeg blev smidt ud af Værnehjemmet, kunde jeg maaske komme til at bo paa ["paa" overstreget] hos Langes. - Jeg gik saa derud og talte om Sagerne
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1892-01-17</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+- Grauer
+Henning Jensen
+Frederik  Laub
+Mogens Lindhardt
+Charles Rasmussen
+- Rasmussen, Århus
+Jenny Rasmussen, Aarhus
+Ernst Zeuthen
+Ingeborg Zeuthen
+Johanne Zeuthen
+Laura Zeuthen
+Otto Zeuthen</t>
+  </si>
+  <si>
+    <t>Ægteparret Rasmussen i Århus fik januar til marts 1892 betaling for at have Christine, f. Warberg, boende. Hun var gravid uden for ægteskabet og skulle gemmes. 
+Christine Mackie havde tidligere været i huset hos Zeuthen på gården Fogdaröd i Sverige samt hos Laub på Sludegård ved Nyborg. 
+Det vides ikke, hvad jordemoderen hed.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2699</t>
+  </si>
+  <si>
+    <t>Pastor Lindhardts prædiken i kirken var i høj grad henvendt direkte til Christine Mackie.
+Rasmussens har gæster, og de spiller kort.
+Jordemoderen siger, at alt er vel. Det vil være dejligt, hvis Alhed kommer til fødselen.
+Leonard Holst og hr. Rasmussen minder om hinanden - bløde og karakterløse.
+Christines ophold på Fogdaröd med alle dets trængsler var livets skole for Christine. På Sludegård, derimod, havde hun stor respekt for ejeren.
+I et øjebliks rus bandt Christine sig til Leonard. Nu får han sin straf for at være så ussel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dDEX</t>
+  </si>
+  <si>
+    <t>[Med blå farveblyant:] Aarhus
+[Med sort pen:] Søndag d 17/1 - 92.
+Kære Alhed!
+Bare et Par Ord i Aften om noget, som har opfyldt mig fuldstændig i Dag, næmlig Pastor Lindhardts Prædiken i Formiddags; det var for det første en dejlig Prædiken - fuldt ud menneskelig_og sådan en Varme og Kraft, der var i den; men tænk, den største Del af den var direkte til _mig! Noget var Ord til andet Svar på, hvad jeg havde skrevet i min Dagbog, bl.a. skrev jeg: "hans Prædiken var så almindelig, det var dens værste Fejl" og senere "Præsternes Tale er i Reglen så tåget at - o.s.v." Og så sagde han i Formiddag: " - eller er her inde en, som synes, at det, han hører, er så "almindeligt" og så "tåget" og så vrængede han lidt på de to Ord! - han hentydede også til min Betegnelse af mig selv som "falden Kvinde" og til noget, jeg skrev om Henning Jensen; og så sagde han hele Tiden "hvis her er en inde, som -" tænker eller mener sådan og sådan. Det var en ganske mærkelig Følelse at blive tiltalt så direkte mellem alle de mange Mennesker, synes du ikke, det må være det! Men han talte både kønt og klogt og varmt, så det var tillige en uendelig behagelig Følelse; i Aften skrev jeg et Par Linjer til Tak, mest for at han kunde vide, at jeg havde hørt det. 
+Der er fremmede i Aften, Fru R. vilde have haft mig med ind at spille halv tolv, men jeg takkede, kan du tænke. I Aftes var her også fremmede, jeg var tidlig i Seng på Grund af Ildebefindende, men da min Seng står for den meget utætte Dør, var der selvfølgelig ikke Tale om Ro, inden de stak af Kl. 1/2 1. Jeg håber, de i Aften trækker sig lidt tidligere tilbage, Charles er heldigvis i Seng i Aften, han leverede ellers en slem Spektakkel; de spiller om Penge, så de bliver for ivrige til at holde op i lidt ordentlig Tid.
+Nu Godnat, min Skat, for denne Gang. 
+Forleden var Jordemoderen her, hun undersøgte mig ikke, "når Dr. Grauer har gjort det, kan De være ganske rolig" sagde hun. Hun mønstrede mig og mente, at om en Månedstid vilde Tiden være der til at slå Katten af Tønden (dette Udtryk brugte hun dog ikke) da hun hørte min Alder, sagde hun: "ok ja, det er jo kun et Nu" og fortalte om en Kone på samme Alder, som den Nat havde født første Gang og var færdig på fem Kvarter. Mærkelig nok er jeg ikke det mindste angst nu, det er bestemt ikke så galt, som det tit gøres til. Tror du nok, du kan slippe [det følgende skrevet på tværs på side 4] fra Kbh. uden at det vækker Opsigt?? Det må det jo da ikke så gærne; det er mig ellers en meget stor Tilfredsstillelse at tænke på, at når jeg kommer til den slemme Skærsild, så kommer du også; også var det morsomt, 
+at du kunde se min Pige (jeg siger al Tid "hun", når jeg taler om Ungen) og [et overstreget bogstav] mit Opholdssted. Hver evige Dag ser jeg klart Leons og mit tilkommende Ægteskab - det må næmlig blive aldeles som Rasmussens. Han ligner meget Leonard, rar og godmodig uden Lige, blød og bøjelig som Vox men - eller rettere altså - komplet uden Karakter, svag som et Barn. Hun har mere Karakter - men er slet ingen Kæmpe i den Retning - og hun lægger over Ørene på ham, så Guderne må sig forbarme, hun finder en Tilffredsstillelse i at modsige ham i det uendelige i små betydningsløse Ting, aldeles som jeg nu har set, at jeg også er begyndt med Leonard, det er somme Tider trist at se og høre på, jeg har ondt af det for Rasmussen, det skikkelige Skrog). Ved du hvad jeg meget tit tænker på i denne Tid, i min Skæbne, de sidste År er der så klart og tydeligt et Forsyns Vilje at se! Jeg var f. Ex. da jeg skulde til Zeuthens, lad os begynde der - så sommerfugleagtig og tankeløs, som et Menneskebarn vel kunde være, men Grunden var alligevel sådan, at der var Betingelser for noget godt; så vilde Forsynet at få Alvor ind i mig, og jeg begyndte "Livets Skole" med alle de Genvordigheder, jeg havde på Fogdarød: for det første Opdagelsen af, at jeg var for lille for min Opgave - alene det må du tro er noget som er skikket til at give Alvor - og for det andet mine Omgivelsers Hårdhed og Kulde. Men det var ikke nok, jeg skulde have have lidt af en anden Konfekt. Så kom Året på Sludegård, det, som jeg regner for mit Livs lykkeligste og bedste; der påvirkedes jeg af Alvoren på en anden Måde igen: jeg så den for mig hver Dag; jeg så ham med sit store Savn og sine moderløse Børn og - sin stærke Sjæl og urokkelige Tro; når jeg var i Stand til ar se og tænke så skulde man da sandelig tro, at jeg der havde fået Øje på at: "vi sendtes hid .... ej til Lyst og Leg!" Men det var stadig ikke nok - så let var jeg endnu, så samvittighdesløs mod mig selv og andre, at jeg i et Øjebliks Rus kunde binde mig til et Menneske, som jeg ikke elskede - i mit inderste blev det klart for mig, at jeg ikke gjorde det og at jeg kunde binde ham fastere og fastere til mig. Men så måtte der tages ordentlig fat, jeg blev til det, jeg nu er. På samme Tid mistede Leonard mig for bestandig; han fik den hårde ["hårde" er understreget med blå farveblyant, og med samme redskab er der indsat et udråbstegn efter ordet] Straf for sine mange Usselheder og blev netop der igennem Redskab til at gøre mig til noget bedre - ligesom jeg måske er bleven Redskabet til at gøre ham bedre. Det er underligt at se tilbage på alt dette, er det ikke Styrelse, så er der da ingen i det hele taget - og det tror jeg nu, der er. Man kan måske sige, at "Forsynet" måtte jo i Forvejen vide, at der skulde noget så radikalt til for at få mig kureret, men dertil vil jeg sige, at Vorherre er Menneskekender og vidste, at sådan én må dannes lidt efter lidt - ellers bliver man slet ikke dannet, men bare kuet. [Resten af brevet mangler].</t>
+  </si>
+  <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
     <t>1893-06-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Snøde</t>
   </si>
   <si>
     <t>5953 Tranekær, Danmark
 Nordstrandsvej 26, 5953 Lohals, Danmark</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Poul Caspersen
 - Christensen, lærerinde
 - Nielsen, gæstgiver
 Hans Selmer</t>
   </si>
   <si>
     <t>Alhed Larsens moster boede i Snøde på Langeland.
 Svoger Thorvald er muligvis Thorvald Bredsdorff.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2107</t>
   </si>
   <si>
     <t>Alhed Larsen har været til dyrskue. Hun skal til middag hos Selmers i Tranekær. Alhed bader, men har netop været forkølet og måtte derfor holde en pause. Hun har set en luftspejling. Alhed kommer hjem fredag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A699</t>
   </si>
   <si>
     <t>Kære Mor!
 Nu er det nok paa Tiden, at jeg faar sendt Dig en lille Skrivelse, det burde vist endogsaa være sket for flere Dage siden; jeg opdager pludselig i Dag, at det er en Uge siden, rejste hjemme fra. Tak for Glemmesagerne, det var rigtig rart, jeg fik dem; og for det lille Brev! Ja, Du kan tro, jeg har det yndigt herovre; vi føre ,”Stilleben” i høj Grad, men hyggeligt er det og livligt alligevel; til de mere larmende Fornøjelser, vi have haft, høre et Dyrskue, der var her samme Dag, jeg kom hertil. Det var rigtig Sjov med Karusel og Dans om Aftenen. Takket være samme Dyrskue, kom jeg kørende med en Mand fra Bødstrup og [”og” overstreget] hertil; og netop paa det Tidspunkt, da han indhentede mig, var jeg ligeved at opgive det hele og sætte mig hen at smelte. Det var en drøj Varme den Dag. Men alligevel vilde jeg hellere gaa, da Dagvognen gik saa sent, og jeg tænkte mig, at den lukkede Kasse var slem at sidde og rumle i. – Saa da jeg havde set mig lidt om i Tranekær, begav jeg mig paa Vej. Først var jeg dog inde paa Gæstgivergaarden at nyde en Bajer og faa mig en Snak med Nielsen. – I Morgen Søndag skal vi hen til Tranekære [sidste e i ”Tranekære” er overstreget] til Dyrlæge Selmers. Vi ere budne til Middag Kl. 1 for at vi kunne have en lang Eftermiddag at se os om i. Jeg glæder mig til det. Selmers ere livlige og elskværdige Mennesker. – Det er dejligt at bade. Vi begyndte allerede om Søndagen. Men desværre fik jeg Snue, saa jeg i 2 Dage ikke maatte gaa i. – I Gaar saa vi Fata-Morgana dernede; vi saa Øerne spejle sig i Luften, vi kunne endogsaa skimte Bygninger og et Fyrtaarne [det sidste e i ”Fyrtaarne” er overstreget] og ganske tydelig kunde vi se Skove og Marker. Morsomt var det, at se naar det forandrede sig, mens vi saa paa det. – I Gaar havde jeg Brev fra lille Svoger Thorvald. De komme nok hjem paa Tirsdag, men jeg synes, det er lovlig tidlig for mig at komme; her sige de stadig, at de ikke ville have mig mindre end 14 Dage. Hvis I ikke høre nærmere fra mig kommer jeg saa Fredag med 7 Toget. – Det er morsomt at Laders har faaet saa godt [t i ”godt” er overstreget] en Examen. – Jeg skal hilse mange Gange fra dem her. Poul er sød og grinagtig. Han og jeg kan næsten bedre sammen en Lærerinden Christensen og jeg; hun er for Resten rigtig sød og rar, men ikke rigtig af ,,vore Folk!” – I Eftermiddag skal vi ud en Køretur. Vi skal vist op til nogle Skove i Nærheden af Lohals. – Nu kun mange Hilsner til Eder alle hver især. Din Alhed. Snøde 17de Juni 1893.-</t>
+  </si>
+  <si>
+    <t>1894-01-31</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>- Birkedal
+Carl Brandstrup
+Christian  Brandstrup
+Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Ove Christensen
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Laura og Albrecht Warberg var formodentlig i København, da de fik brevet. Christine skriver således, at de ikke må fortælle Onkel Christian og Lud om brevets indhold, og de boede begge i København.
+Alhed Larsen, Christines søster, var nedbrudt efter en langvarig forlovelse, som ikke førte til ægteskab, og i familien mente man, at en rejse til Italien med de to morbrødre, Ludvig og Emil Brandstrup, ville hjælpe på både hendes fysiske og psykiske tilstand. Forældrene, Albrecht og Laura Warberg, måtte betale denne rejse, hvilket tilsyneladende har voldt dem problemer.
+Laura Warbergs bror, Carl, var ulykkelig og dårligt fungerende efter, at hans kone var død af kræft, og Laura og Albrecht Warberg tog sig af ham, den sidste tid han levede.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1927 og BB 1946</t>
+  </si>
+  <si>
+    <t>Christine er blevet forlovet med Thomas Bredsdorff. Af forskellige grunde beder hun forældrene holde dette hemmeligt i nogle måneder. Christine håber, at når hun fremover bliver forsørget og desuden selv begynder at tjene penge, vil Laura og Albrecht Warberg have råd til at give Alhed den rejse til Italien, som de tror er af den største betydning for, at hun igen kommer til hægterne. Christine kan ikke forstå, at Alhed har kunnet udholde de sidste år. Warberg-parret skal i øvrigt ikke længere understøtte Onkel Carl.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mM5S</t>
+  </si>
+  <si>
+    <t>Nat mellem 30 - 31 Jan. 1894.
+Kære Far og Mor!
+Ja, I ser nok, at det trækker op til en højtidelig Historie; men inden jeg går til Sagen vil jeg meget alvorlig bede jer tie stille med det, der nu kommer, ikke røbe det til et eneste Menneske der ovre, heller ikke til Onkel Christian eller Lud, overhovedet til ingen. Ja, jeg kan jo godt gå uden Omsvøb til Sagen og fortælle jer, at Thomas og jeg ere forlovede; jeg tror - nej, jeg ved, at I vil blive glade ved dette, og det har I også god Grund til; jeg vil ikke begynde på at holde Lovtale over Thomas, det behøves ikke, I kender ham jo nok og holder allerede af ham; jeg vil bare sige så meget, at vi ere meget glade! Thomas har flere Grunde, hvorfor han aldeles bestemt ønsker, at det bliver holdt hemmeligt til Sommerferien - eller i det mindste til Sølvbrylluppet, der er nogle ganske få her inde, som ved det, de siger det ikke, og nu må I også endelig bevare Hemmeligheden fuldstændig hos jer selv. Thomas' Forældre ved intet, og hvis jeg ikke havde en bestemt Grund til at sige det til jer, havde I nok heller ikke fået det at vide før senere. Det er Alheds Italiensrejse, der står mig i Hovedet. Kunde det, at jeg dog nu kun en begrænset Tid skal have Hjælp hjemmefra ikke forandre noget i den Henseende? Gid jeg kunde få jer til at se så klart som jeg ser det - og Thomas også - at det er som en Livsbetingelse for Alhed, at hun kommer i ny Forhold; skal hun gå et År til i Møde som det sidste - ja, jeg tror, hun bliver fuldstændig knækket, jeg begriber ikke, at hun har kunnet holde sig oppe så længe, jeg vilde være ødelagt for længe siden, hvis jeg var i hendes Sted; men jeg tror bestemt, det var en Redning for hende nu at komme under helt andre Forhold og rigtig i Lag med noget Arbejde, som kunde tage al hendes Tid og alle hendes Evner. Å, jeg ved at det gælder meget mere, end I måske tænker, for mig - og flere - står det, som hendes Fremtid afhænger af dette; derfor er det, jeg har bedt Thomas om at måtte skrive dette, om det ikke skulde kunne gøre noget til; han er ligeså ivrig som jeg, han ser det som noget meget alvorligt og mener absolut, at den Bestemmelse, der nu bliver taget, vil blive afgørende for hele hendes Fremtid. - Nu må I jo huske, at til Foråret skal jeg begynde at tjene noget, det har Ove jo selv sagt, da jeg talte med ham i Efteråret, der er ingen Tvivl om, at han vil hjælpe mig. Nu, når Understøttelsen til Onkel Carl falder bort, må det jo da også gøre noget. Skulde jeg nu ikke kunne
+[Brevet fortsætter i BB 1946]
+få noget her i København, ja, så lad mig i Guds Navn tage til Odense; men gid jeg kunde blive sparet for det, det anser jeg som den frygteligste sidste Nødhjælp! Men jeg vil alligevel ti Gange hellere det, end have, at Alhed bliver her hjemme; det skulde vel ikke være før hen i Sommeren, det med Odense, nu kunde jeg ikke rejse fra Thomas - ikke af Behagelighedshensyn, fordi jeg helst vil være sammen med ham, men af andre og vigtigere Grunde. Jeg er bange, dette Brev er meget tørt og lidet overbevisende, det kommer af den meget sildige Nattetime, Kl. går til 2, jeg er i Aften kommen hjem fra et lille hyggeligt Aftengilde på 4 Gæster hos Birkedals, jeg kunde jo ikke skrive, før jeg fik talt med Thomas, og det kunde først ske i Aften på Hjemvejen, nu måtte jeg skrive for at få det med Christian i Morgen. Nå, jeg kan ligeså godt slutte, jeg får vist ikke mere Saft og Kraft ind i dette Brev. Og så vil jeg endnu en Gang bede jer betragte det som en samvittighedssag at holde på Hemmeligheden - og allerhelst også det med As Rejse, jeg betragter det da sådan. - Og så overgiver vi os for Resten til jer på Nåde og Unåde! Kærlige Hilsner fra Thomas og jeres
+Basse.</t>
+  </si>
+  <si>
+    <t>1894-05-07</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Nislevgaard</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Rigmor Balslev
+Thorvald Balslev
+Julie Brandt
+- Fynboe, Fru
+Urban Hansen
+Jacob Lange
+Christine  Mackie
+Ellen  Sawyer
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Nislevgård var fra 1752 til 1925 avlsgård under godset Ravnholdt. Gården ligger i Otterup sogn på Vestfyn. Junge (Johanne Christine Larsen) arbejdede der fra ca. efteråret 1893.
+Johanne Christine Larsen var i huset hos brødrene Balslevs far Rasmus Balslev. Han var præst ved Pårup Kirke ved Odense og boede i Tarup Præstegård. Dette brev er afsendt fra Nislevgård i Otterup sogn, hvor hun på daværende tidspunkt var i huset.
+Studienten: Harald Balslev. Febr. 1894 rejste Alhed Larsen i forbindelse med en brudt forlovelse (fra Harald Balslev) til Italen med sine morbrødre Emil og Ludvig Brandstrup, Opholdet varede frem til foråret 1895, hvor hun vendte hjem til Erikshåb.
+Det vides ikke, hvem Carl er. 
+Albrecht og Laura Warberg havde sølvbryllup omkring pinsen 1894. Alhed Larsen tegnede et blomstermotiv på en dug, og Johanne C. Larsen broderede (dugen omtales som et tæppe i brevet).</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0195</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen skriver til Alhed Larsen, at det nok er det bedste, at en forlovelse mellem Harald Balslev (studium) og hende ikke ender med ægteskab. Og hun er vred over, at han ikke træffer en beslutning. Johanne møder flere gange Harald Balslev, bl.a. i forbindelse med hans socialistiske foredrag i Lumby. Han er optaget af socialøkonomi. 
+Fru Berthelsen er skrap overfor Johanne. 
+Johanne og Harald Balslev har mødtes og snakket en masse om ægteskab mv. Hun syr på sit tæppe, og det går ikke helt godt. 
+Christine skal være klaverlærer i Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8OV5</t>
+  </si>
+  <si>
+    <t>Nislevgård Mandag den 7nde Maj 1894
+NB Du bliver skuffet naar du læser dette Brev, der staar kun Ubetydeligheder om Studiumet.__
+Kære Be. 
+Mange Tak for dit Brev, som jeg fik i Dag; Du er jo tovlig Pige at skrive alt dette paa et aabent Brevkort, det har været et interessant Studium for Fru Fynboe, Stationsforstanderinden. - Jeg skal vente, hvor meget jeg kan faa gjort ved det i Aften, men Kl. er mange, vi har haft nogle infame fremmede, og jeg har været oppe Kl. 4 1/2 og skal op ved samme Tid i Morgen. Hu ha, det er en travl Tid med alt muligt; i Dag har jeg ikke faaet syet et Sting paa Tæppet, skrækkeligt! Nå men jeg vil skride til Beretningen om Studiensen, men som jeg jo skrev til dig, der er intet nyt i Gaden fra den Kant. det er jo stadig det samme. - Ubestemmelighed og kun Ubestemmelighed. Forrige Gang jeg var i Tarup snakkede jeg lidt med Rimse, og hun var ked af det hele, hun mente, at det blev vist ikke af, det er jo det samme du selv mener, ikke sandt? Ja, lille Be, sådan noget kreperer mig at skrive, det er så profant, når jeg skriver sligt, men du har jo selv bedt mig om det. Da han skrev til din Fødselsdag, havde baade Rimse, hendes Far og Mor bedt ham hæftig om at skrive en Afgørelse til en af Siderne - bare en Afgørelse, bare noget afgørende, bare ikke gaa og pine dig langsomt til Døde, men --- Resultatet blev velsagtens det Evindelige, at han turde ikke gøre det rigtige Skridt i den ene eller den anden Retning, og det mener jeg nu er forkert, jeg mener at det mindst samvittighedsløse er at bestemme om ikke det ene saa det andet, om ikke Førlovelse, saa en bestemt Forsikring om, at han ikke kan forlove sig med dig, og saa kunde du vist komme over det; tænk paa, du ved jo slet ikke om det vilde blive saa farlig lykkeligt for Jer; der er jo saa godt som ingen, der kommer lykkeligt over et Ægteskab og jeg tror ikke nogen af Jer er særlig egnede til det, og så hellere lade det briste nu end langsomt gaa til Grunde i et af de knarvorne Ægteskaber, som vi ser alle Vegne.
+Nej, Harald og jeg snakker ikke sammen om det, jeg ønskede for Resten, han havde begyndt; vi gik en lang Tur ude i Skoven og snakkede, men han kom ikke ind paa det; han har været livlig og sød de Gange, jeg har set ham. - Sidste Gang var det morsomt, det var i ["i" overstreget] Søndags [det afsluttende "s" overstreget] d. 29_nde_, da holdt han Foredrag henne i Lumby, 1 Mil fra Nislevgd. og da spaserede jeg derhen; j ["j" overstreget]han stod ude paa Vejen og så sin Tilhørerskare strømme til, og den saa i Sandhed ikke ud som om den kunde goutere den Socialisme, som han vilde fylde i dem. Ham der havde ordnet det hele og snakkede med Harald, blev svært betænkelig, da han hørte det ikke var kristeligt og foreholdt Harald, at han kunde vel nok faa flettet lidt ind - Er det ikke en dejlig Tanke? Jeg var ved at gøre Skandale da Harald fortalte mig det - midt i sin Tilhørerskreds. - Hr. Pastor Urban Hansen ankom og plantede sig midt foran Harald på Talerstolen, d.v.s Harald stod på Talerstolen og den anden satte sig foran ham og saa ud til at blive en striks Dommer, hvis der ikke blev flettet adskilligt ind. - Det maa have været en lidt tør Situation for ham at staa der over for denne i høj Grad kristelige Forsamling og skulde til at brænde løs med et socialistisk Foredrag; jeg tror også nok, han følte Øjeblikkets Alvor hans Stemme var ikke helt klar, da han begyndte. Det var et udmærket Foredrag, men han kunde have holdt det bedre, det var lidt usikkert, stødvist, synes jeg, men det var måske fordi han vidste de alle var imod ham eller også komplet uforstaaende. Han hævdede, at det maatte være en forkert Opfattelse dette med at Fattigdom og Nød det var nu en Gang noget der skulde være - det var Guds allernådigste Vilje og unødvendigt for ikke at sige ugudeligt at ville gøre det anderledes; han bestred ogsaa den almindelige Antagelse at Jorden skulde være for lille, så hele fordums Befolkning umuligt kunde komme til at have det godt.
+Dette stred imod hans Begreber om en vis og kærlig Gud.
+Tirsdag Han talte om Civilisation, hvorved Mennesket adskille sig fra Dyrene o.s.v. udmærket godt, men meget tamt og konservativt - forholdsvis. Vi havde før Foredraget sungen Dejlig er Jorden, og nu endte han det med, at her var noget vi alle skulde tage Del i, et Arbejde, der førte hen til at alle skulde kunne synge med Sandhed "Dejlig er Jorden" Det var Meningen i det mindste, og en køn, snedig Maade at slutte det af paa. Saa sang vi "Altid frejdig" og efter den rejser Hr. Pastoren sig og bad om, skønt ukaldet at maatte sige et Par Ord. Jeg havde haft paa Fornemmelsen, at der vilde komme lidt Eftersmæk fra den Kant; han havde sukket dybt flere Gange under Foredraget og set mørk ud. - Nu vilde han tilføje et Par gudelige Ord for at rense Luften for Eftervirkningerne af Haralds ikke gudelige (og som Følge deraf forkastelige) Foredrag. - Han vilde gærne ønske Harald god Lykke paa sin fremtidige Bane, naar han studerede over disse Emner sagde han, men han havde i den Sang, vi nys sang med hinanden, truffet "Fadervor" og - ja jeg antager han mente, at det var profanerende at nævne det lige efter det ukristelige Foredrag uden at sende et lille Præsteord efter det. Det var i det hele taget det værste Præsteævlebævle, jeg endnu har hørt; gengive dig det er en Umulighed, for der var ikke Mening skabt i det. Men som Harald siger, naar man er lidt vant til deres Talemåder, kan man jo alligevel slutte sig til, hvad de mener. Det var syndigt overhovedet at tænke - kun tro; hvem der gav sig af med den usømmelige Sport, var el. blev blinde som Muldvarpe og vi maatte ikke at --- og saa Talemaader i Overflod. Efter den Straale gik Harald atter op paa "Stolen", takkede Pastor Hansen for hans gode Ønsker og lagde saa lidt ud for ham om sit Foredrag; det gjorde han for Resten forfærdelig sødt, og jeg forstaar ikke, at han slet ikke blev gal. Det er sandt jeg glemte at fortælle dig, at Præsten lige som han havde sagt det sidste Ord af sin lille Tale til Harald spillede sin sidste Trumf ud ved med Fynd og Klem at stemme i med "Alt staar i Gud Faderhaand" - det kunde jo have været virkningsfuldt, for den er jo en Modsætning til alt, hvad Harald havde sagt, men tænk hvor uheldigt saa satte han i sin Ivrighed en gal Melodi paa, saa han maatte bryde af og begynde om, det var bare saa kosteligt, at jeg havde stor Møje med at lade være med at grine højt. - - - Efter Foredraget vilde Harald partout have mig med Hjem til Tarup, hvilket jeg jo ikke var for, da jeg jo ikke havde sagt det paa Nisl[evgaard], men da jeg vidste fuldt og fast at der blev ["blev" overstreget] ikke noget med at sidde længe oppe eller Ængstelse eller saadan, så gik jeg med, hele denne lille Geschichte med Præsten og i det hele Taget det lidt komiske ved Tilhørerne i Modsætn. til Foredraget, havde sat os i en overstadig lystig Stemning så Vejen gik hurtigt mens vi drøftede Foredraget og det hele. Harald svor paa ,at var det ikke for de 10 Kroners Skyld, saa gik han ikke paa saadan en Galej. - Kl. 8 var vi der, Rimse blev henrykt over at se mig, vi spiste saa til Aften og satte os saa hyggeligt i Dagligstuen med Syltetøj og Kager og schludrede løs om alt muligt. Vi kom til at snakke om Kvindeopdragelse, at der ikke faas nær så god Undervisning i alm. som Mændene, derved kom vi ind paa Ægteskaber, jeg havde ikke troet den æstetiske Harald kunde se saa sundt paa saadan noget, han hævdede neml. at det vigtigste for en Kone var at hun kunde styre sit Hus godt, saa at hun kunde faa meget ud af lidt, lave god nærende Mad uden at bruge for mange Penge. - det er vel nok overdrevet sagt, han mener det vel ikke saa bogstaveligt, men det er altsaa Tegn paa, hvor vigtigt, han mener det er. Kl. 1/2 12 kom de gamle Skvalder hjem, de havde været til Middagshalløj. - Å jeg kan ikke mere for Søgnighed.
+Onsdag. Næste Morgen var jeg meget tidligt oppe og gik hertil; jeg var her før mine Morgenpligter begyndte men du skal høre en Ballade: jeg saa først Fru Berthels[en] da hun kom ned til Frokosten, hvor vi andre allerede sad og næppe var hun kommen ind ad Døren før hun begyndte at skælde løs paa mig saa det knaldede efter, og det skønt Carl, Børnene, Barnepigen og en fremmed Herre var der. Jeg ordentlig skammede mig paa hendes Vegne, det maa være kedeligt at være saa taktløs og ufin; hun er i det hele taget en hamber Dame, kan du tro, vær du glad ved det ikke er dig, der er her. - Egentlig er det en Skam for mig at jeg kan holde den gående her, for for at kunde det maa man neml. have en vis Evne til at snakke hende efter Munden og ikke holde paa sine Meninger, samt aldrig gøre noget galt, med andre Ord gaa i en evig Rædsel for at gøre det mindste bitte Smule forkert, da det så revner og faar hun først noget mod én, ja jeg vilde hellere være i Helvede end her så. Naa, men det var nok ikke mig selv, jeg skulde snakke om, men det er godt for jeg ved snart ikke mere om Møgfalden, ja så maa du høre om lidt andet. Paa Lørdag kommer Thorvald hjem og bliver hjemme til lige efter Sommerferien; jeg holder kun en ganske lille Pinseferie og lægger saa de Dage til Sølvbrylluppet, vi skal være i Tarup de Par Dage, men Mor har faaet den brilliante Ide, at vi allesammen skal køre til Erikshaab 2den Pinsedag efter Gudstjenesten, og det er jo farlig sjov. Holder I Pinse dernede i Italien, I tænker maaske slet ikke paa den. Du spørger til Studiensens Humør; jo det var vist godt nok så vidt jeg kunde mærke, undtagen den ene Gang jeg var i Tarup, da Ella ogsaa var der, men det havde vist mere sine Grunde i et gråt trist koldt Vejr og en vis Uhygge i Stemningen. Det er sandt har jeg fortalt dig om den Gang, jeg var hjemme, da Thomas og Christine var der; da kommer jeg ud paa Perronen for at se efter Nyborgtoget, og der er der én, der siger Junge - , og saa er det Studiensen og Vester - to Fluer med et Smæk; jeg blev knusende overrasket, for jeg havde ikke tænkt paa, at Harald var paa Fyen; da Vester var rejst, satte vi os ind i Ventesalen og drak en Bajer og en Suda og snakkede nok så gemytligt, han begyndte straks at snakke om dig, der var kommen til Italien; han viste mig en Violbuket, han havde faaet et Par Dage før fra dig, som han havde i sin Tegnebog, og saa sagde han, om vi skulde drikke Signorinaens Skaal, hvilket vi jo altså gjorde, han i Bajer, jeg i Suda, - Ja ja, Han er nu alligevel en Somikkel, at han ikke kan indse, at det er hans forbandede Pligt at gøre noget ved Jeres Forhold enten til det ene el. andet; du maa vide, det foruroliger mig ikke lidt, jeg er bange for, at det tager utilladelig meget paa dig; det er dog ogsaa Pokkers, hvorfor vi Mennesker skal være saadan indrettede, at det vi ikke ret godt kan faa, det vil vi partout have, men har vi det først så - - - Nu maa du til Gengæld for dette Brev, skrive lidt til mig om, hvad du mener om Sagen; om du dog ikke kan komme over det selv om Studiensen ikke giver et afgørende Indlæg i det. Du er nu saa sikker paa, at I vilde blive så lykkelige, det er jeg nu aldeles ikke; jeg tror ligefrem, I vilde strande paa Smaatingene; som Høffding siger "Ægteskabet fordrer som ethvert andet Samliv Selvbeherskelse og Anstrengelse for at kunde bestaa" og det tror jeg, I mangler begge to; tænk hvor svært du har ved at leve godt sammen med nogen, (Mor, Christine, Brandt) og det vilde dog være stor Synd for saadan to Mennesker som jer om I skulde ende med et Kævleægteskab. Du maa ikke blive gal over dette, men du maa som sagt gøre mig den Tjeneste at skrive lidt til mig om det. Det er ikke Nysgerrighed eller Lyst til at rode i pikante Sager, men jeg tror, det hele er dit Velfærd om at gøre, saa det er rimeligt, det har Interesse. 
+Tæppet gaar det helt godt med, men det bliver ikke saa kønt, som jeg havde troet. det er jo et knusende svært Mønster - alt for svært for den ringe Øvelse, jeg har. Jeg synes ogsaa, jeg kan mærke paa Fru Berthelsen, at hun mener, det er for stor en Mundfuld, jeg har paataget mig. Jeg slider som et Bæst i det og jeg naar det ogsaa nok, omend med lidt Kniberi. Jeg mangler alle 5 Anemoner, de to Stedmoderbl. den ene Frugtgren og et Par grønne Blade, og det er jo ikke saa lidt. Jeg har i Dag makset frygteligt med nogle Frugtblomster, som jeg næsten ikke kunde sy; det er nu heller ikke tegnet saa farlig godt paa, og det gør jo meget, naar man tillige skal rette paa Konturerne. -
+Torsdag Aften. Det trækker desværre i Langdrag med dette Brev, i Dag har jeg ikke haft et Øjebliks Tid til at skrive: oppe Kl. 4 gaaet i Køkkenet og bagt lige til Kl. 2, så holdt Skole, så syet til Kl. 1/2 8, jeg er knusende træt oven paa saadan en Dag
+[Resten af siden mangler]
+Jeg havde Brev fra Mor i Dag, hun fortæller at Chr. nu alligevel skal til Odense og give Spilletimer; der er jo meget slemt, men værst ubetinget for Brandts Skyld, jeg havde et meget fortvivlet Brev fra hende i Dag; det er også meget trist for hende nu at skulde være alene igen, det gør mig forfærdelig ondt for hende; tænk hun kommer ikke til Sølvbrylluppet, har ikke Raad, nu kan Chr se Følgerne af at hun fik med til Falster i Paasken. - - Saa, nu vil jeg slutte dette ret anselige Brev, men som Slutning maa jeg jo finde paa lidt om Studiens; ved du at han har kastet sig over Socialøkonomi, studerer det med stor Iver meget paavirket vist nok af Jakob Lange fra Dalum, en rigtig rød Socialist, stakkels Stud er kommen fuldstændig i Unaade hos Fru B. fordi jeg er gået til at fortælle det. - Jeg fik 4 Breve i Dag - sjov. Du maa se at finde dig i, at jeg ikke læser dette umaadelige Brev igennem, skønt der vist er adskillige Fejltagelser. - Ja så Farvel, lad mig snart høre fra dig og gør mig den Villighed at slå den skidt Studiens ud af Hovedet, snarere en bitte norsk Maler
+[Brevet er uafsluttet]</t>
+  </si>
+  <si>
+    <t>1894-05-29</t>
+  </si>
+  <si>
+    <t>Firenze</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Johanne  Larsen
+J. Th. Lundbye
+Christine  Mackie
+Alfred Rottbøll
+- Rottbøll, Fru
+Hempel Syberg
+Vilhelmine von Sperling
+Maria von Sperling. g. Balslev
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Laura og Albrecht Warberg, Alhed Larsens forældre, havde sølvbryllup 28. maj 1894.
+Alhed Larsen var i Italien februar 1894 til april 1895.
+"Lundbyes Rejse" er formodentlig den såkaldte "Frisetegning", som Hendriksen udgav via August Bangs Boghandel. Der er tale om et rullet stykke papir med trykte træsnit af Joh. Th. Lundbye. Rullen ligger i et paprør, og der er en træprop i hver ende.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2146</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har tænkt på forældrene hvert femte minut hele dagen. Rottbølls og Onklerne har gjort alt for at fejre hendes forældres sølvbryllup. De serverede the på sengen, havde hejst Dannebrog, lavede god middag, og Alhed fik også en gave af Ludvig og Berta.
+Alhed har fået breve, der beskrev, hvordan festdagen var tilrettelagt, så hun kunne følge med. Hun håber, at hun om natten kan drømme om kulørte lamper, musik mm., mens familien stadig fester. 
+Alhed takker for telegrammet og spørger, om det, som Emil, Ludvig og hun sendte, kom forståeligt frem. 
+Tænk, at forældrene fester i tre dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AUNk</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Jeg vil dog skrive et Par Ord hjem i Aften. Kl. er 12 nu, saa vi ere ["ere" indsat over linjen] altsaa lige ved Slutningen af d. 28nde. Jeg har har ["har" overstreget] fulgt Eder trofast i Tankerne hele Dagen, jeg kan vist rolig sige, at der ikke er gaaet 5 Min., hvor jeg ikke har tænkt paa Eder. - Jeg kan jo ikke sige andet, end at det har været en Prøvelsens Dag for mig, men baade Rottbølls og Onklerne har været forfærdelig søde og elskværdige og har gjort alt muligt for at lave en Festdag ud af [et overstreget bogstav] det ogsaa hernede. Du beder i Dit Brev om en nøjagtig Beretning om, hvad I te ["I te" overstreget] vi have taget os for i Dag, og den skal I ogsaa faa. - Jeg blev vækket i Morges med The paa Sengen og Gratulationer af Rottbølls og Onklerne. De underholdt mig livlig i over en Time, saa det blev meget sent, inden jeg kom op. Kl. 10 1/2 kom Posten med Breve hjemme fra og fra Christine og Pan. Marie Sp. fik jeg fra i Gaar. - Det var umaadelig oplivende, og morsomt var det at faa Planen for i Dag rigtig grundig, jeg har hele Tiden vidst, hvor jeg skulde tænke hen. - Efter Frokost, da jeg netop havde trukken mig herind paa i ["i" overstreget] mit Værelse i en lidt sørgmodig Stemning, kom det lille nydelige Telegram. Det blev jeg forfærdelig henrykt over, I kan ikke tænke Eder, hvor det var morsomt at faa en saa frisk Hilsen fra Eder, kun tre Timer efter at den var afsendt; det var helt ejendommeligt. - Onkel Syberg har saavidt jeg kan se, haft noget særlig med det at gøre; hils ham mange Gange og fortæl ham hvor frygtelig glad jeg blev ved det, det var rigtignok nydelig funden paa. - - Naa, nu vil jet vente med Fortsættelsen til i Morgen, det der vist haabløst at tænke paa at holde ud med Eder andre. I ere vel ikke halvt færdige endnu. Men nu vil jeg gaa i Seng og prøve paa at sove. Jeg haaber saa at drømme om kulørte Lamper, Guirlander, Musik og festlige Mennesker, - aah hvem der nu kunde flyve hjem og være mellem jer allesammen bare et Par Timer! - Godnat.
+Næste Dag. Naa, vi havde forresten en rigtig rar og morsom Dag i Gaar. - Flaget vejede hele Dagen. Kl. 6 indtages Festmaaltidet: Kyllingesteg med Grønærter, Bøf med Salat, Jo ["Jo" overstreget] Ost og Brød, Jordbær (saamange saa vi alle har Mavepine i Dag), Rødvin og Marsala. Rottbøll fotograferede os paa et stort Billede, det er ikke fremkaldt, men bliver vist nok godt. - Tænk, Lud og Tante Berta gav mig Present. En "Luzienne" den er til at brænde med to Blus (Olje) ægte italiensk, c. en Alen Høj. [Tegning] Det der hænger ned er Lysesax, Slukker og Kradser. Jeg er frygtelig glad ved den. Det var nok Berta, der havde funden paa det, hun er vist en skrækkelig sød Pige. - Kaffen efter Middagen drak vi inde hos Balle og Lud som gav Likør og Kager. To Slags Likør. Jeg fik en Fl. af dem [overstregede bogstaver] hver. Balles er meget fin og ejendommelig; den skulde jeg tage med hjem til Far. - Efter Kaffen gik vi igen herind at spise Jordbær, saa det er saamænd intet Under, at vi har Mavepine i Dag. -
+I Dag har jeg haft Brev fra Johanne og et langt Brev fra Laders. Denne skriver noget om "Lundbyes Rejse", som jeg ikke fuldt ud fatter Meningen af, men jeg haaber, det giver sig. Jeg ser af hans Brev, at I er i Faaborg i Dag til Svir. Det er dog vældigt, 3 Dage i Træk, det minder næsten om Foreningsdagene i Fjor Sommer. Bare Dagen i Morgen ikke bliver noget sløj. - Bare I nu har haft godt Vejr til det hele, her er det stadig sløjt, det trækker med Regn og Torden hver eneste Dag. - Jeg haaber, Osten smagte godt og at I fik vort Telegram i god Tid og i nogenlunde uforfalsket Tilstand. Mit var helt godt klaret undtagen det sidste Ord, der saa saaledes ud
+Soelvbryllupsgjas
+terne.
+Vort skulde lyde:
+Tillykke! fra Sydens tre
+Ludvig Balle og Be
+Lød det saaledes?
+Nu maa jeg slutte i en Fart, det begynder at regne, saa jeg kan ikke gaa til Byen, som jeg havde tænkt, men maa skynde mig hen i Kassen med Brevet.
+1000 kærlige Hilsner til Eder alle, ogsaa til hvem der er af liggende endnu. Tante? saa tak hende mange Gange for hendes Brev.
+Eders Be.</t>
   </si>
   <si>
     <t>1894-08-27</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Teresina Bacci
 Rigmor Balslev
 Thorvald Balslev
 Harald Bing
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Louise Brønsted
 Johanne Caspersen
 Bernhard Hirschsprung
 Emma Hirschsprung
 Drude Jørgensen
 Hanne Langkilde
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Petersen, Skolefrøken
 Christine Rump
@@ -463,86 +942,1487 @@
   </si>
   <si>
     <t>Klokken var et apparat hvori Albrecht Warberg blev behandlet for sin astma. 
 Det vides ikke, hvilken Balslev der skulle hjælpe med at gøre spisestuen i stand.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB</t>
   </si>
   <si>
     <t>Albrecht Warberg er meget forkølet og måtte lukkes ud af luftklokken. 
 Laura Warbergs mor rejser lørdag. Hun savner familien (i København). Balslev kommer og gør spisestuen i stand.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oyXC</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Godsforvalter Warberg
 [I brevet:]
 Erikshaab – Torsdag
 Kjæreste Abba!
 Det er da grulig trist at Du har været saa forkjølet og haft saa megen Asthma det maa have været et slemt Anfald, siden Du maatte lukkes ud af Klokkken og have hentet Doktor. Nu længes vi meget efter at høre om det er bedre. Jeg havde sat mig i Hovedet, at Du kom hjem i denne Uge, men her siger de Nej. Alt staaer vel til, jeg kom Mandag og nu er Vejret saa blæsende og regnfuldt. Vi har Vask og en Del Tranebær. Paa Søndag er der Høstgilde paa Gjelskov. 
 Mor rejser hjem paa Lørdag vi kan ikke holde hende her længere, hun længes efter dem alle derinde. Vi har bestilt Balslev til at komme og gjøre Spisestuen i Stand og har flyttet ud venter ham idag. – Elle lader slet ikke høre fra sig. Ja nu bliver Brevet ikke længer denne Gang. Mange Hilsener fra os alle! Din Smaa.</t>
   </si>
   <si>
-    <t>1910-09-20</t>
+    <t>1896-08-26</t>
+  </si>
+  <si>
+    <t>Gothersgade 129 København K</t>
+  </si>
+  <si>
+    <t>Dora -
+Ellen Agnete Amstrup
+Louise Amstrup
+Harald Balslev
+Laura Balslev
+Thorvald Balslev
+Alfred Benzon
+Ch. Berleûne
+Johanne Christine Brandstrup
+Louise Brønsted
+- Gredsted
+Bernhard Hirschsprung
+Ernst  Knipschildt
+Gustav Knipschildt
+Alhed Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell, unge greve
+Viktor Schroll
+Hans Smidth
+Hempel Syberg
+Vilhelmine von Sperling
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
+Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
+Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
+Thorvald Balslev blev færdig som cand. theol. i 1896.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0339</t>
+  </si>
+  <si>
+    <t>Laura Warberg har sin mor på besøg. De går lange ture. Knipschildt deltager.
+Laura har været i Odense at besøge børnene og en mængde andre mennesker. På børnenes skole er der rod i mange ting, og bl.a. får eleverne ikke et skema.
+Om natten er Laura ikke bange, for hun har hundene hos sig. Den ene, Munter, var på en gåtur fræk, så Laura knækkede ris af, og da den så det, løb den hjem. Hunden fik kun et par dask. 
+Hempel Syberg er dårlig.
+Thorvald Balslev er taget til Masnedsund.
+Den unge greve har givet Laura en stor melon. 
+Albrecht må købe konfirmationsgaver til tre store børn samt svamp og tandpulver i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fdLV</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på brevets forside:]
+Hr. Godsforvalter Warberg
+cand.jur.
+Gothersgade 129 - ⁴
+København K.
++ Poststempel
+[På kuvertens bagside;]
+Poststempel
+[I brevet:]
+Erikshaab – Onsdag d:26de.
+Kæreste Abba!
+Det er dog dejligt at Du synes at have godt af Klokken allerede; at Du kan taale at færdes og more dig lidt derinde. Bernhardt maa aabenbart være glad ved Dit Selskab og ved Din L’hombre, at han inviterer Dig 2 Søndage i Træk. Naar Du paa Søndag kommer til de andre på Sku[ulæseligt], vil Du saa hilse dem mange Gange fra mig. Her staaer alt vel til. Moder er rask, synes jeg og befinder sig vel, vi var i Søndags fra Ølstedg. en lang Tur – ¾ Mil mente de – i en smuk uciviliseret Skov ved Allested, Moder var nok lidt træt, men tog den dog med Anstand. Vi havde Mad og Kaffe med og godt Humør over hele Linien. Gl. Knipschildt bidrog jo sit hertil. Visse turde ikke bede ham med, da hun mente, han skulde passe Gaarden, men lidt før vi skulde køre, kom han vandrende og vilde med, han havde af Astrid hørt, at vi skulde dertil. Han var bedt herned i Aftes og vi havde rigtig god Aftensmad til ham; derefter tog han – Pal. og jeg 3 [ulæseligt ord] med en Toddy til (af Husholdn Cognac!) – Han morede sig brillant og lader sig vist ikke min Indbydelse at gøre det om, sige 2 Gange. I forrige Uge var han meget daarlig i Maven da dristede jeg mig ikke til at bede ham. Hans Kone ankommer paa Fredag. I Aften har Amstrup og Paludan meldt sig til ham til The, saa nu begynder det at se lidt mindre trist ud for ham. I forrige Uge var jeg ude hos Børnene fra Onsdag med Iltoget og til Fredag med 6 Toget. Jeg gjorde flere Visiter, bl.a. hos Stiftsprovstens til Chokolade, det var Bittens 5 Aars Fødselsdag. De var meget rare og livlige, han fortalte en Del om sin Rejse, han havde kørt med Tog op ad ”Pilatus”. Jeg var ogsaa til Frokost hos Ch. Berleûne og vi var derefter hos Saddelmageren, der lovede at gøre sit bedste med Smidts Stol, naar han fik den ud. Hos Fru Nielsen var jeg den første Aften til The, Dede mødte forresten straks hos Christine, da jeg kom der først og drak Kaffe. Dede er bleven No 8 i Klassen, der er en Oversidder. Han havde faaet alle Bøgerne, et brugt latinsk Leksikon til 6 Kr. Muk sagde, at Du vilde ikke af med Dit og det var desuden en gammel Udgave. Knægten var helt vel tilpas derinde. Han kan godt faae Værelset nede til Vinter, dersom vi vil have det; - Jeg var ogsaa hos Frøken Berg – Fru Larsen – hun er meget glad og lykkelig har et aldeles nydeligt og flot Hjem og 2 søde Børn, der er saa glade ved hende og straks kaldte hende Moder. Hendes gl. Moder boer hos dem, hun bad mig med til Vin og Kage, hun vilde absolut takke mig ”fordi jeg havde været saa god mod Monica.” – Hos Kirsten var jeg en Visit, hun er meget bedrøvet og nervøs over Johan, det trækker saa længe ud, inden Saaret vil læges. – Muks var meget vred over al den Uorden, der fandtes paa Skolen, de kunde intet Skema faae og maatte rende hver Dag for at faae Timerne at vide havde dem paa forskellige Tider af Dagen. Det er nok tvivlsomt, om de faaer Gredsted i Dansk, endnu er da intet bestemt derom. – Jeg er slet ikke bange om Natten, fordi jeg har Hunde i Gangen og i Køkkenet; ellers plejer jeg jo at være saa angst og vilde da have været det særlig i Aar ved Tanken om de mange Mord. Vi har af og til Munter med en Tur, Moder og jeg gaaer gærne om Aftenen. En Dag jeg var ude ved Skovfogedens alene, havde Munter nær ødelagt en Stenmand han maatte rejse sig og slaae til ham, forstaaer sig, det var bare Venlighed. Jeg kaldte, men den kom ikke, saa gik jeg ned i Grøften og tog et Ris, men da den saae det langtfra, saa tog Pokker Hunden hjem efter, og der laa den og fik saa nogle Rap af Riset, da jeg kom, men jeg kunde da ikke slaae, saa Asenet kunde mærke det, den holdt det aabenbart for en Leg. Moder er meget gode Venner med den. – H.P. har i mange Dage kørt Jord fra Engen over paa Marken, saa har Alhed med en eller anden taget Smaaturene med Dora, bl.a. i Gaar i Højrup at hente Fisk og flere Ting; vi saae Poulsen trække af med Stationsforvalteren, formodentlig skulde de ned at have Toddyer Kl. 11 om Formiddagen. – Degnen var her i Formiddags for at spørge til Dig og Syberg; denne havde jeg Brev fra forleden, det staaer (efter det) meget trist til med ham. Lægen følger med megen Interesse hans Befindende han drikker af en kold Brønd, 38⁰ sover daarligt om Natten gaaer stadig med Hovedpine og Smerter i Underlivet. Humøret er snert og Kræfterne kan ikke strække til en L’hombre om Aftenen, hvad gl. Breinholt faaer med to Familier. Men han ser jo altid meget sort paa det og Bedringen kunde da ikke mærkes saa hurtig. – Thorvald er nu indstalleret i Masnedsund foreløbig i Muncks Lejlighed til Oktober Flyttedag. Han var nogle Dage med sin Moder paa Rødkilde (Møen) hvor Harald endnu er ved noget Gymnastik. – Ja nu troer jeg ikke der findes mere Stof, og det, der ["der" indsat over linjen] var, vil Du maaske synes er noget ubetydeligt at spilde Tid paa at skrive og læse. Ja det er sandt, Gjelskov fik indavlet i Fredags, altsaa næsten uden Regn. Vil Du ikke fortælle den vigtige Stilling, at man kan køre Rug ind omtrent straks, naar den er høstet. – Unge Greve har været her med en stor aldeles dejlig Melon, Visse og Nete var her i Lørdags til Middag, og da havde vi den. De kom for at bede os til Søndag. 
+Vil Du nu hilse Mis og især min Pelle saa meget. 
+Kærlig Hilsen fra Din Smaa.
+Moder og Børnene sender Hilsener. Plager Greven Dig med Forretninger? 
+[Indlagt seddel:]
+Vil Du i næste Brev sige mig, om Du vil faae Mis eller Elle til at købe og sende derfra – eller om Du selv tage med, - Konfirmationsgaver til Gustav og Ernst Knipschildt. Jeg synes det skulde være Guldknopper. Til Viktor Schroll maa jeg vel helst faae et Rejsetæppe eller en Haandkuffert i Odense? Jeg vilde meget gerne have Dig til at føre en god – ikke for stor Svamp med hjem til mig, samt 2 Æsker Tandpulver, - Bational hos Benzon, Østergade. Elle kan jo besørge det.</t>
+  </si>
+  <si>
+    <t>1897-07-13</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1349</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Johannes Larsen ønsker tillykke med fødselsdagen. Han maler på et aftenbillede fra klinten i Kerteminde, og det trækker derfor ud med turen til Sverige.
+Brev 2:
+Christine Swane/Uglen ønsker tillykke og håber, at det er rare mennesker, Vilhelm/Klaks Larsen er hos. Hun har plantet blomster i haven, skuffet gange, klippet hæk og vandet. Syberg har spurgt, om Christine vil komme til Svanninge og hjælpe i huset, og til gengæld vil hun kunne få sangundervisning af Hedevig/Mutter Lützhøft.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5uWD</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 Juli 1897.
+Kære Vilhelm!
+Herved sender jeg Dig min Lykønskning i Anledning af Din Fødselsdag, men da jeg jo ikke har nogle Ærinder Du kan udrette for mig for Øjeblikket kan Du jo nok forstaa at der ikke bliver noget længere Brev ud af det denne Gang. Vi har det alle godt og arbejder af og til med Høet. I Dag skal vi begynde at køre det ind. Jeg maler på et Billede oppe fra Klinten i denne Tid, det er et Aftenbillede saa jeg kan jo ikke arbejde ret længe paa det ad Gangen, derfor trækker det ud med Turen til Sverige jeg skulde helst have været færdig til at tage derover nu i Løbet af Ugen. Hvad Tid bliver Du færdig med at maale? Mange Hilsner og Lykønskninger
+Din hengivne
+Johannes Larsen.
+Kære Klaks!
+Hjertelig til Lykke paa Fødselsdagen, jeg haaber for Dig at Du nu ser lidt lysere paa Dit Arbejde, saa at Du maa faa en rigtig dejlig Dag i Morgen. – Det er da storartet for Dig at det er rare Mennesker Du er hos. Det er dog en forfærdelig Tørke vi har i denne Tid, vi har plantet nogle Blomster nede i Haven, men jeg maatte først bære en Snes Spande Vand ned paa Bedene for at faa Jorden blødt op saa at Blomsterne kan gro. – Nu til Morgen har jeg skuffet Gangene og klippet Hækken oppe ved Højen og Blomsterne staar storartet, saa naar jeg nu passer at vande dem hver Aften saa bliver der nok kønt dernede. Har Du hørt at Sybergs gerne vilde have mig ned til Svanninge og hjælpe Anna, mens de har Fremmede, saa kunde jeg til Gengæld lære at synge hos Mutter som skal besøge Dem i Sommer. Kunde det ikke være forfærdeligt morsomt? - Jeg har for nogle Dage Siden skrevet ned til Anna, at jeg nok vilde derned, men endnu ikke faaet Svar, men jeg haaber det kommer en af Dagene. Hvordan passer Bukserne Dig? Nu vil jeg slutte med mange kærlige Hilsner fra din hengivne
+Ugle</t>
+  </si>
+  <si>
+    <t>Januar 1898</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Emma Hirschsprung
+Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2132</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har købt noget rødt silkestof til en kjole. Hun spørger, om forældrene vil betale stoffet som en del af hendes udstyr, for brylluppet nærmer sig. Og hun vil så købe en lysgul kjole af halvt silke, halvt uld for sine egne penge. Alhed vil gerne have svar hurtigt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OMiu</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Det lader ikke til at Du kommer. Jeg talte for et Øjeblik siden med Lugge, der sagde, at nu var Tøjet kommen. - Dette skulde ellers være et Forretningsbrev angaaende et Køb, jeg gjorde i Gaar og som jeg vilde raadføre mig med Dig om. Jeg har gaaet i Gaar ["i Gaar" overstreget] og set paa Kjoler og i Gaar fandt jeg noget rødt ["rødt" indsat over linjen] Silketøj, der var saa ganske dejligt, at jeg ikke kunde lade være at købe det. Det kostede 2 Kr Al. (meget billig eftersom Stoffet er saa brillant, Fru Hirschsprung, som jeg viste det, sagde, at det var udmærket.) Men nu er Sagen den, at det jo egentlig slet ikke var saadan en Kjole, jeg skulde have, den svarer udmærket til den Johanne fik i Efteraaret, og saa tænkte jeg, om I ikke mulig kunde forære mig den i Udstyrskjole, saa ["saa" overstreget] kunde jeg lade den ligge hen og først lade den sy ved en Lejlighed; vort Bryllup trækker vist for Resten ikke ["ikke" indsat over linjen] saa meget længe ud. - Hvis I nu synes om dette er der en anden en, [et overstreget bogstav] lysegul "Bengaline" (halv Uld og halv Silke, som jeg saa vilde købe af mine egne Penge, 1 Kr Al. har ellers kostet 2, er henrivende.[)] - - Men hvis I ikke synes, I har Raad for Øjeblikket at give mig den dyre 40 Kr, køber jeg den af mine egne Penge. Men det vilde jeg meget gærne hurtigst mulig have Svar paa, da de kun kan holde den gule ["gule" indsat over linjen] nogle faa Dage. (Jeg vilde have den til lys Sommer Kjole, som mente, jeg trængte til. - Det er kedeligt at jeg har saa knap Tid, jeg trode, det skulde af Sted 6 og saa er det 1/2 6.
+Hav det brillant!
+1000 Hilsner til Alle. Din Alhed.</t>
+  </si>
+  <si>
+    <t>1898-05-16</t>
+  </si>
+  <si>
+    <t>Svanninge
+Gammelskov, Svanninge
+Faaborg
+Odense
+Vesterbrogade, København</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Henry Lørup
+Ellen  Sawyer
+Marie Schou
+Christine Swane
+Fritz Syberg
+Hempel Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Hempel Syberg med familie er flyttet fra Gelskov til Odense.
+Christine Swane (Uglen) bor stadig hos Anna og Fritz Syberg i Svanninge.</t>
+  </si>
+  <si>
+    <t>Alhed Warberg har været i Svanninge hos Syberg-familien og bl.a. set Fritz Sybergs (Kunstneren) tegninger og akvareller. Christine Larsen (Uglen) fulgte hende til Faaborg.
+Alhed beder Johannes Larsen, som er i København, om at bestille et par sko til hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hRdx</t>
+  </si>
+  <si>
+    <t>Kære lille Las!
+Det er skrækkeligt, at jeg ikke har skreven til dig i to hele Dage, jeg begriber næsten ikke, hvordan det er gaaet til. – Det var ikke for at hævne mig, fordi jeg ikke fik Brev i Forgaars, jeg havde regnet ud, at jeg ikke kunde faa Brev, da du rejste hele Dagen. – I Gaar var vi i Svanninge, Disa, Elle og jeg havde en storartet Tur. Det var yndigt Vejr og vi tilbragte flere Timer i Gammelskov. Jeg var inde i den Gaard for at hverve Plads til os, men det kan jeg fortælle Dig om, naar vi ses. Hvornaar bliver det? Er Du hjemme til Lørdag Aften? For saa kunde jeg maaske komme cyclende og saa blive Søndag over. – Uglen var desværre gaaet til Horne og kom først hjem lige før vi skulde gaa, men saa fulgte hun os ud til Faaborg. Hun kommer hen til os i Morgen, og jeg tænker, hun bliver nok til Torsdag eller maaske Fredag. Vi saa alle Kunstnerens Tegninger og Akvareller, hvor er de dog dejlige. Jeg sidder ude i Odense og skriver dette, er her ude at besørge Ærinder, men rejser hjem igen i Morgen Form. og herud igen paa Fredag. Mine Tænder har jeg ikke faaet begyndt paa endnu, jeg gruer. Bare Pæretræet ikke springer ud, inden Du kommer hjem Kunstnerens var begyndt! I Morgen skal Du altsaa til Hundeudstilling, god Fornøjelse! – Hvor det var morsomt, hvis P. fik det Legat og han faar det naturligvis, han er altid saa heldig. – Hør, kunde Du ikke gøre mig en stor Tjeneste; nemlig hvis Du faar Tid, at gaa ud til Din og Maries Skomager (Vesterbrogade 100) og bestille mig et Par Sko efter Maries Maal som hendes sidste nye. Gedeskindssko til 11 Kr. Altsaa: Et Par Sko efter Fru Schous Maal og præcis samme Facon som hendes sidste nye. Og sende dem hurtigst muligt efter min Adresse og med Postopkrævning. – Jeg prøvede hendes, som passede mig storartet. - - Nu Farvel, jeg skal ind at snakke med Onkel Syberg og jeg ser, det trækker op med Appelsiner. Mor Dig godt, 1000 Hilsner fra Din Alhed
+16 – 5 – 98
+1000 Tak for Dit Brev i dag.
+Hils Lørup, hvis Du gaar ud til ham igen</t>
+  </si>
+  <si>
+    <t>1898-06-11</t>
+  </si>
+  <si>
+    <t>Odense
+Højrup
+Svanninge
+Gelskov</t>
+  </si>
+  <si>
+    <t>Asta Blom
+Thora  Branner
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelmine  Larsen
+Peter Larsen, Svanninge
+Christine  Mackie
+Christian Mogensen
+Ellen  Sawyer
+Christine Swane
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed har været i Odense og ordne ærinder. Senere vil hun til Svanninge og tale med Peter Larsens enke.
+Alheds mor synes ikke, at Johannes Larsen skal have sort tøj på til brylluppet, så de stemmer for det blå, men han bør måske bestille et sort sæt til senere brug.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5cFa</t>
+  </si>
+  <si>
+    <t>Min egen, kære Ladersen!
+1000 Tak for Dit Brev, som jeg blev forfærdelig glad ved. Du er altsaa den allerbedste og sødeste og godeste Dreng, det er Du rigtignok ogsaa, Du kan stole paa jeg glæder mig til paa Mandag. Bare nu dette smukke Vejr maa holde sig. – I Gaar var Asta og jeg i Odense, Du kan tro, det var hedt at gaa og besørge Ærinder derude. – Om Aftenen var vi i Læreforeningens Have at drikke The, Christine, Tutte og Dede var der ogsaa, bagefter drak vi Rhinskvin og morede os udmærket. – Vi tog hjem med det sidste Tog og cyclede fra Højrup i et henrivende Vejr. – I Eftermiddag har jeg tænkt at cycle til Svanninge for at se om Peter Larsens Enke er bleven lidt mere velvillig stemt overfor os. Hvis ikke maa jeg se at finde et andet Sted. I Aften skal vi om til Gelskov til Mogensens Fødselsdag. – Jeg skal nok skrive til Dig ogsaa i Morgen, men kan Du naa at faa det, inden Du skal rejse? Saa cycler jeg derud med det i Morgen og glæder mig meget til at der skal lige et fra Dig! – Hvad det sorte Tøj angaar, saa har jeg raadført mig med Mor derovre; vi kan ikke tænke os, at Du skulde have sort paa, da jeg jo heller ikke møder i Foddragt, men derimod absolut det blaa i Stedet for det graa. Mor siger, at det gør ikke noget, fordi det ikke er saa pænt, Præsten kan ikke se det og ellers er der jo kun os selv. Men Du skulde alligevel lade tage Maal af noget sort nu med det samme, Du kan vist ikke undvære det i Længden, og saa har Du det i Orden til Elles Bryllup. Jeg tror – nu kan jeg ikke huske, hvad det er, jeg tror, jeg har nemlig været inde at spise til Middag i Mellemtiden, - Slikasparges, Duesteg med Fars i og Brødkage, fin lille Middag i Anledning af, at vi Damer ere alene hjemme. – Jeg skal nok komme ned at hente Dig ved Stationen paa Mandag. Jeg glæder mig som sagt meget til Du kommer. Jeg elsker Dig virkelig forfærdelig højt, selv om Du ikke altid kan mærke det. – Kan Du hilse Dine forældre og Uglen og Agraren forfærdelig mange Gange fra mig 1.000 Hilsner af de allerkærligste fra din egen søde Kæreste
+Alhed
+11te Juni - 1898 – 
+[Skrevet ved datoen, men på tværs]: Tak for sidst til Jer allesammen Elle
+Elle sad nede i Haven og syde i Formiddags, saa blev hun saa sulten, at hendes Mave rumlede saa højt, at begge Hundene kom gøende derhen og trode, det var en Vogn.
+Jeg skal hilse fra Elle og spørge, om hun saa ikke ogsaa var sulten
+[Skrevet på side 1, øverst, på tværs]: Efterskrift: Det er ligesom, der trækker lidt Skyer op for Solen nu. Jeg vogter spændt paa Vejret hver Dag for Din Guldregns Skyld. Ja bare det dog maa blive et smukt Billede, men det gør det nok. Det var et sødt Brev jeg fik fra Dig i Dag.</t>
+  </si>
+  <si>
+    <t>1899-01-16</t>
+  </si>
+  <si>
+    <t>Rosenvænget, København
+Gothersgade, København</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Christian Caspersen
+Johanne Caspersen
+Poul S. Christiansen
+Ludvig Find
+August Andreas Jerndorff
+Andreas Larsen
+Vilhelm Larsen
+Nicolaus Lützhøft
+Karen Lørup
+Theodor Oppermann
+Harris Sawyer
+Joakim  Skovgaard
+Christine Swane
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Indledningen til brevet mangler.
+Kristiansen er muligvis maleren Poul S. Christiansen.
+Johannes Larsen har brug for arbejde, og det trækker op til, at han kan hjælpe Joakim Skovgaard med at lave kartoner til frescoerne i Viborg Domkirke. 
+"den lille": Alhed Larsen venter parrets første barn, Andreas (Puf). Barnet blev født 12. maj 1899.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København, bor hos Oppermann og møder mange af sine venner og kolleger. De spiser godt. 
+Larsen har jagtet rundt efter Joakim Skovgaard. Denne var af A.A. Jerndorff blevet rådet til at male billederne i Viborg Domkirke al fresco. Dette betød, at Larsen straks kunne få arbejde med at lave kartoner.
+Johannes og Alhed Larsen kan låne Peter Hansens lejlighed, mens han er på rejse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mB89</t>
+  </si>
+  <si>
+    <t>[Indledningen til brevet mangler]
+freds og saa fulgtes [noget af papiret mangler] Uglen og Klaks ind til [noget af papiret mangler]pladsen hvor jeg kom paa en Sporvogn og var her ude 5 ½, vi skulde spise 6 sammen med Lützhøfft og Kristiansen, vi fik dejlig Torsk og ganske fortrinlig rød Okstesteg og Rødvin og Appelsin og Madeira, senere Pilsner og Smørogbrød og sidst Whisky og Sodavand og havde i det hele en udmærket Aften. Oppermann har faaet et Klaver og Lützhøfft sang og spillede efter Kaffen. Hvorfor Brevet ikke kom af Sted i dag har jeg glemt at fortælle, da jeg maatte saa hurtigt af Sted i Morges naaede jeg ikke en Gang at komme ud paa et lille Hus, og da jeg [kom hjem] i Aften var vi jo ligeve[noget af papiret mangler] spise. God Nat, nu [noget af papiret mangler] dette noget sent [noget af papiret mangler]og ikke undlade at gratulere Dig i Anledning af vor store Bryllupsdag, samtidig med at jeg takker for Dine Gratulationer. Da Du jo alligevel først faar dette paa Mandag vil jeg vente med at lukke det til jeg har talt med Skovgaard i Morgen og kan fortælle lidt om det, saa kan Brevet jo ogsaa blive saa langt at det kan gælde for 2. Nu gaar jeg op og vasker mig. Farvel saa længe. Næste Dag eller rettere Nat. Det gør mig meget ondt at jeg ikke fik [Brevet a]f Sted i Dag, men [jeg kund]e ikke naa det da jeg kom for sent op [noget af papiret mangler] saa jeg maatte skynde mig til Find. Jeg traf ham i Kjole og hvidt Slips, han skulde være Fadder i en anden Kirke end den hvori vi skulde træffe Skovgaard. Jeg gik saa alene i kirke og overværede hele Gudstjenesten men traf ikke S. derimod traf jeg Pang udenfor Kirken og fulgtes saa med hende ind til Gothersgade og fortalte hende de glædelige Tidender fra Eastmann, hun skulde nemlig træffe Johanne og Maks, jeg gik saa ud til min Fætter hvor jeg traf Klaks og Uglen som fulgtes med ud i Rosenvænget og spaserede udenfor mens jeg var oppe h[os Skov]gaard. Han var ik[noget af papiret mangler] han havde været her [noget af papiret mangler] hos Jerndorph i Gaar med Huller paa Støvlerne i det væmmelige Vejr og var bange for at blive forkølet hvis han gik i Kirke. Jerndorph havde raadet ham stærkt til at male det al fresco deroppe i Viborg og han troede næsten at han vilde og i saa Fald kunde jeg faa Arbejde strax da Kartonerne saa skulde være i samme Størrelse som de skal males i Kirken da man nemlig ikke kan quadrere over paa Muren naar det skal være Frescoer, det maa saa ridses igennem Papiret paa Muren. I Overmorgen skal Find og jeg møde hos ham 7 ½ [noget af papiret mangler]t yderligere Besked [noget af papiret mangler] gik vi igen hen til [noget af papiret mangler] her paa mit Værelse [noget af papiret mangler] Oppermanns Hus er et ualmindeligt velforsynet Hus, jeg troede kun her var Blækhus og Pen og Klatpapir paa Gæstekammeret men finder Masser af Papir og Konvolutter inden i Klatpapiret, saa jeg kan gerne skrive lidt til med det samme, d.v.s. jeg tror alligevel at jeg vil holde op nu God Nat min allerkæreste Ven i Morgen tidlig skal jeg skrive Brevet færdig og sende det naar Du faar det at jeg skriver til Dig hver Dag. God Morgen! Jeg er nu kommen ned efter at have pakket mit Snavsetøj ind og skrevet op hvad der er af hver Ting, jeg vil [noget af papiret mangler]ned ind til en Vaskekone [noget af papiret mangler] kom først i Tanker om det i Gaar. Jeg har læst [noget af papiret mangler] og takker Dig mange Gan[ge] [noget af papiret mangler] Du faar nok ingen Brev i dag min lille Ven, men saa faar Du et meget langt i Morgen. Jeg skriver med et meget fint Penneskaft af Skildpadde, som har kostet 10 Fr. i Neapel. Du kan tro at jeg længes snart meget efter Dig. Jeg har vel skrevet til Dig at vi kan faa Peters Lejlighed naar de rejser, men hvis jeg nu faar noget at fortjene kan Du vel nok komme herover lidt før end de rejser, ikke sandt? Det var udmærket med Dis at hun er saa [noget af papiret mangler] at hun kan faa sa[noget af papiret mangler] jeg vil se at faa skre[vet til Fr]u Lørup i Dag. Mange allerkærligste Hilsner til min egen lille søde Ven, hvordan gaar det med den lille? Din
+Johannes Larsen
+16/1 99</t>
+  </si>
+  <si>
+    <t>1899-02-09</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Karl Jensen
+Otto Emil  Paludan
+Joakim  Skovgaard
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen arbejder for Joakim Skovgaard i København. De laver forarbejder til kalkmalerier i Viborg Domkirke.</t>
+  </si>
+  <si>
+    <t>Alheds rejse til København er blevet udsat, da hun er syg.
+Johannes Larsen kan ikke blive klog på Joakim Skovgaard og på, hvor meget arbejde han har til ham. Han vil gerne lave nogle store fuglebilleder til udstillingen (på Den Frie). Han og Alhed kan ikke leve af Skovgaard-lønnen hele sommeren, så der må gøres noget.
+Peter Hansen og familie er endnu ikke rejst, og Elise Hansen er misfornøjet med det. Peter Hansen har vist mest lyst til at blive hjemme og male.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dtRN</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn Torsdag 9/2 [noget af papiret mangler]
+Min egen kæreste Ven!
+Tak for Brevet, det var da godt jeg fik det, saa at jeg ikke skulde gaa og vente forgæves efter Dig ude paa Banegaarden for saa var Skuffelsen jo bleven en hel Del større. Jeg var egentlig slet ikke saa ked af at Du ikke kom, da jeg havde læst Brevene for det havde da været meget værre hvis Du var kommen syg her over, og jeg saa skulde gaa og arbejde hele Dagen, og tænke paa at Du sad alene og var daarlig jeg tør næsten ikke [noget af papiret mangler] til at komme paa Tirs[dag] hvor meget jeg end længes efter Dig. Ja hvis Du kunde komme herover for de Par Dage og saa rejse igen. Jeg ved hverken ud eller ind, for jeg har ingen Ide om hvor meget Arbejde Skovgaard egentlig har til mig, jeg kan ikke blive klog paa ham, i Forgaars mente han ikke at der var mere end til en Dag eller 2, og at han saa først fik Brug for mig naar vi skulde til Viborg. Jeg havde saa bestemt mig til at tegne et Par Dage i zoologisk Have [og saa] rejse til Kjerteminde [med] saa mange Billeder til Udstillingen, som [jeg kun]de overkomme, men s[aa] dukkede der pludselig en hel Del op og nu kan jeg ikke overse hvor meget der er eller hvorlænge jeg kan være om det, men jeg har en Mistanke om at det nok ikke er saa overvældende meget som han tror. Jeg har nu faaet Lyst til at lave nogle store Fuglebilleder til Udstillingen og jeg tror jeg vil kunde sælge noget i den Retning hvis jeg faar det lavet. Saa meget er da vist at det der kan blive tilovers fra Arbejdet hos Skovgaard kan vi ikke leve af i Sommer, saa der m[aa] jo gøres noget i and[re Retn]inger. Jeg længes meget [efter] at tale med Dig, saa hvis Du bliver forfærdelig rask til paa Tirsdag, men jeg ser dette Brev er aldeles forfejlet, det var nemlig min Hensigt paa det kraftigste at raade Dig til at blive hvor Du er. Vil Du hilse Din Moder og takke for Brevet, vil Du ogsaa hilse Din Fader og Paludan. Jeg var hos Karl Jensen i Aftes sammen med Peters, de ved endnu ikke noget bestemt, men Fru P. er temmelig misfornøjet med at det trækker ud, Peter vilde vist helst blive hjemme og male paa Voldbilledet. [noget af papiret mangler] kærlige Hilsner fra
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1899-06-26</t>
+  </si>
+  <si>
+    <t>Alice Bondesen
+Louise Brønsted
+Grethe Jungstedt
+Louise Nimb
+- Pray
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+Joseph Sawyer, Harris' far
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
+Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
+Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
+1 kvint er 5 g.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
+Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
+Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
+Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
+Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PiUW</t>
+  </si>
+  <si>
+    <t>Mandag Juni 26 – 99
+Kære Mor!
+Jeg er bange for, at også mit Brev idag bliver lidt kort ikke fordi jeg skal til Chokolade på Gelskov, men fordi jeg ikke ved ret meget at skrive om. I denne Uge har vi ikke været så foretagsamme, East har haft travlt, og jeg kan ikke med min bedste Vilje bekvemme mig til at gå ud på egen Hånd, bare rundt her i de nærmeste Gader i Støv og Sol kan man ikke forlange selv af de mest energiske og længere Udflugter må man være to om. East havde en stor Tilfredsstillelse i Begyndelsen af Ugen. – Der kom Telegram og Brev til det store Svineslagteri, hvor han har arbejdet siden i Foråret, at den første Ladning Skinker er ankommet til Liverpool uden Spor af Mug og at de ere de bedste de har fået i lange Tider. De spørger om det er siden den nye Kemiker har fået dem under Behandling. Det er en stor Triumf for Harry, og desuden begynder han at glæde sig til sine 700 Dollars, som skulde udbetales, når hans Kúr viste sig at være probat. 
+Der vil rimeligvis endnu gå c. 3 Måneder før de vil indrømme at det har hjulpet. 
+Et andet Held er indtrådt idet gamle Eastman har fået en måske [”måske” indsat over linjen] fast Ansættelse i ”The Navy-yard”, noget som vist svarer til Holmen i København. – Hvis det viser sig at være en fast Ansættelse, kan vi uden Samvittighedsnag trække os ud af Familjelivet, han får da 3 ½ Dollars om Dagen, hvad endog her er helt godt. Hvor skal vi være lykkelige den Dag, vi trækker os tilbage. Jeg har næsten Samvittighedsnag over det, da de aldeles ikke fortrædiger os, men hele Atmosfæren og Aanden i det er amerikansk, og det kan jeg ikke finde mig i. 
+Mærkeligt er det, at Harry er så enig mig, - hele Aanden i Husførelsen er ham imod og har været det i flere Aar. – hans Smag er så vidt forskellig fra de andres, så han glæder sig ligeså meget som jeg. Vi falder hen i Rørelse, når vi ser på nogle af vore Duge, som er til ”rundt Bord”, som hos os er firkantet. 
+Og hele Kogeriet kan så blive efter vort ”eget Hoved – aldrig mere ”Pier” – el hjemmebagt Brød, som ingen af os kan døje. Vi har opdaget at man kan købe henkogt Suppe for 10 Cents for en Dåse på 5-6 Portioner. Endnu har vi kun prøvet Tomatsuppe, som er fortrinlig, men de har mange andre Slags. Den er så god som man kan koge den selv, så det betaler sig ikke at have Ulejlighed. Man kan også få henkogte Ærter og Tomater, så billige og så godt som friske. På ½ Time kan man på den Måde stille en fin Frokost på Benene, og du kan stole på, Harris er Mand for at indtage den. Hans Frokost i går var: Tomatsuppe med ristet Brød, frisk Lax ristet efter Fru Nimbs Kogebog, dertil Kartoffelmos og Grønærter, Jordbær m. Fløde.
+Idag har han hjembragt fra sit Slagteri en delikat Skinke, som er røget saltkogt og det hele. Den Slags [ulæseligt ord] er jeg en stor Ynder af, det tager alt det trættende fra Madspørgsmålet. Der må siges, at Eastman får sund og god Levemåde nu, der er kun èn Ting, - jeg må jo holde ham med Selskab, men Følgen er, at når han tager et Kvint på, tager jeg et Pund på og det sætter sig i mine Kinder altsammen. – Hvis H. altid havde levet så kraftigt havde det været bedre for ham. Men tidligere, når han vilde have noget rigtig Mad, måtte han mangen Gang lave det selv, og hvis han ikke gad el. var træt, vilde ["vilde" overstreget] måtte han nøjes med, hvad de andre havde: kogte Kartofler, Hvedebrød, Pie og Frugt. Det er gladelig en Middag. Det er intet Under at Svigermoder er så svag som hun er. De lægger ikke Planer i forvejen, aldrig Dagen før: denne Husførelse er ægte amerikansk. 
+Igår gjorde vi en Kraftanstrængelse og gik i Kirke, hvor vi blev viede. Den unge Præst har været her en Visit for at spørge, hvorfor vi aldrig kom i hans Kirke. Det er næppe det rette Ord – det er nærmest at ligne ved et Forsamlingshus, - det er et alm Beboelseshus, hvor de har revet alle Væggene ned og indrettet en slags Kirke. – det går sådan til, - en Del Mennesker skillinger sammen, vælger en Præst, indretter sig et Forsamlingssted og ofrer og sparer sammen til de en Gang med Tiden kan bygge en Kirke. - Bænken var hårde, Sangen var falsk, og det dunstede af våde Klæder (det havde regnet), så skønt Præsten er en rørende lille Fyr der mener det inderlig godt, vil vi ikke gå i den igen for en lang Tid. – Om Aftenen tog vi til South Boston og aflagde Mr. Pray’s Hjem et Besøg. Der var ingen anden end hans Fader, en gammel Fyr som selv lukkede op i Skjorteærmer! Først sad vi en Tid på Plads i ”The Parlor”. Ethvert Hus har et ”Parlor”, som er den fineste Stue Familjen opholder sig ikke dèr og man forgår i Reglen af Kedsomhed der. Da vi havde hensmægtet der en lille Tid og vilde gå, blinkede han nok så polisk og sagde at vi skulde smage hans Portvin. Så kom vi ind i hans Stue, som var helt menneskelig, med store Bogreoler o.s.v. Der sad vi svært hyggeligt og smagte på Varerne, og efter at have prøvet diverse Flasker, holdt han et lille Foredrag om Spirituosaens Skadelighed. – Vi var løftede da vi gik derfra og kom først henad Klk 9 til det Sted, hvor vi var bedte. – ”Et dannet Hjem” hvad vi forstår ved det er Mr. Prays næppe. Men hans to Søstre vilde vist blive meget forbavsede over den Påstand: de har været i Paris, de rasler af Silkeunderskørter, de spiller, - det er i Amerika ”Dannelse”. De ere for øvrigt flinke og rare. Moderen er død. Harry har ofte Brev Forretninger [”Forretninger” indsat over Linjen] fra Dudley P. Han lader til at være meget optaget af Lugge, Grethe og en til, men forsikrer at det er ikke alvorligt. Hører I noget til ham og hans Bedrifter???? Mon han passer sine Studier? Du kan såmænd godt bede ham tage det Sengetæppe med.
+Vi nyder mine Kassers Indhold. Vore egne Håndklæder Lagner og Duge. Bedstefaders Buste er [ulæseligt ord] af og står på Harris Skrivebord. Malerierne ere endnu hos Rammemanden. Dette Brev er vist mest en Gentagelse af mine forrige, er jeg bange for. 
+Den arme Frk. Alex, der har ligget 100 Dage, det er lige hårdt nok. Hils hende endelig, hvis hun er der endnu.
+Ang. den lille Hest, så har vi også opdaget at det er mere kostbart end vi tænkte os, så vi har foreløbig slået det hen. – Jeg ved heller knap, hvornår H. skulde ride, da han altid arbejder. 
+Nu ved jeg ikke mere. Hilsen til alle på Håbet, og Gelskov fra Pelle. 
+Jeg har et påbegyndt Brev til Dede liggende. 
+Lugges Eksamen???
+East hilser</t>
+  </si>
+  <si>
+    <t>1899-07-17</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev
+Ludvig Find
+Andreas Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Christian Mogensen
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er hos forældrene på Erikshaab med den nyfødte Andreas (Puf). Johannes Larsen maler fra et lejet værelse i Svanninge og ses her med Syberg-familien samt Lützhøft-parret. 
+Find var begejstret for Viborg: Johannes Larsen fungerede som assistent for Joakim Skovgaard ved udsmykningen af Viborg Domkirke.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen ammer den nyfødte Puf, mens hun skriver. Han har lige pludret og grinet. Det trækker op til torden.
+Lützhøft-parret kan vel godt komme på besøg trods kighostesmittefaren, hvis de fx vasker sig godt og lufter deres tøj.
+Ludvig Find har været på besøg. Han var begejstret for Viborg.
+Alhed forsøger at komme til at male en buket floks, men der kommer gæster, og babyen forstyrrer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pjIR</t>
+  </si>
+  <si>
+    <t>Min egen elskede Ven!
+Naar jeg begynder paa dette store Ark, er det mindre fordi jeg tror, jeg kan fylde det, end fordi jeg ikke kan komme til at rive det over, da den lille dejlige ligger og drikker, saa jeg kun har den ene Arm fri. Han har lige haft et af sine alleryndigste Øjeblikke. Han gjorde en lille Pause i sin Spisning og gav sig til at snakke og le, som jeg aldrig har set det før, og da jeg jo af ham lo han endnu mere spirrede formelig af Henrykkelse. Hvor er han vidunderlig dejlig. Det trækker op til en ordentlig Torden, det dundrer rundt omkring os og Luften er trykkende lummer. Hvor er det dog højtidelig og ildevarslende saadan en optrækkende Torden. Bare Du er i Hus og ikke sidder ude i Skoven under de høje Træer. Hvor jeg dog er glad over, at Du har det saa godt, Du maa godt skrive om Mad jeg bliver ikke gal, men glæder mig rigtig over, at Du lever saa godt og har god Appetit. Jeg har lige læst Dit Brev, tak for det og det andet, som jeg fik i Gaar, da vi hentede Post. Da jeg i Gaar skrev om Mutter og Lüsse, faldt det mig slet ikke ind, at de jo ogsaa kunde bringe Kighoste, men mon der ikke kunde findes paa en Slags Karantæne for dem; de ere jo ikke nær saa farlige som Du. De kunde jo lade være at kysse os, tage fat paa den lille og ligge her om Natten. – Hvis de saa f. Ex. bankede og børstede og luftede hver et Sæt Tøj og lagde det i i Karantæne hos Dig et Par Dage og saa vaskede sig godt og klædte sig om henne hos Dig, mon der saa kunde være tale om noget,? de kunde jo ogsaa lade være at kysse Hønset og Børnene en Dagstid. Hvad mener Du om det? - - Det var frygtelig morsomt at faa dem hertil. – Bare nu ikke Vejret forandrer sig efter denne Torden, saa Du ikke kan faa malet paa Dit Billede. – I Gaar da Fader og Dede var kørt til Stationen med Thorvald (jeg havde heldigvis afslaaet at tage med) kom der en Herre cyklende, og det viste sig at være lille Find. Han har været en 14 Dagestid i Svendborg for at male en Bestilling, og nu var han en Visit paa Gelskov for at sige, at han først kom om et Par Uger. Han blev her kun en god Timestid da han allerede samme Aften skulde tilbage til Svendborg. Det var forfærdelig morsomt at se ham, hvor er han dog elskværdig. - - Aa, Gubevars, - - Der kom Fru Mogensen og har siddet her en Time og snakket, og jeg har en Buket Flox stillet op til Maling, som jeg brænder efter at faa fat paa, og Ungen hyler i vilden Sky, og jeg sveder af Anstrængelse og Nervøsitet og nu kommer Dis efter Brevet, - føj – føj – føj - - Nu slutter jeg min Dreng ganske ør af alt dette Mudder, - saa nu gik de og Ungen tier lidt, hvor det lettede, nu gaar jeg hen og lægger det Billede an. Vi længes efter Dig, min egen Dreng, men har det ellers saa godt. Dette Brev er vist ganske meningsløst, men det er skreven med lange Pauser forstaar Du. – Lille Find var meget begejstret for Viborg, bad mig hilse Dig voldsomt. – Farvel min egen Ven! 1000 Millioner Hilsner fra os begge til Dig og hils ogsaa alle de andre fra Din Alhed.
+Mandag.</t>
+  </si>
+  <si>
+    <t>1899-08-23</t>
+  </si>
+  <si>
+    <t>Tre Hjorte</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup
+Johanne  Brandstrup
+Lauritz  Brandstrup
+Pauline Hirschsprung
+Christine  Mackie
+Otto Emil  Paludan</t>
+  </si>
+  <si>
+    <t>Tre Hjorte var et hotel i København. 
+Christine Mackie blev kaldt både Binderup og Basse.
+Albrecht Warberg havde astma og tog jævnligt til en klinik i København, hvor han modtog behandlinger ved at sidde i en såkaldt kokke. 
+De gamle var Laura Warbergs forældre, Johanne og Lauritz Brandstrup. 
+Tante P. var Pauline Hirschsprung. 
+Frk. A, bogbinder Janus Petersen, hans kones søsterdatter og Petersen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1388</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg blev modtaget på banegården af Christine Mackie/Binderup. Næste dag skulle han i klokken. Mandag besøgte han Laura Warbergs forældre/de Gamle. Hendes far så rask ud, og han går ture, men han klynkede, når Albrecht gik ind i en anden stue. Pauline Hirschsprung/Tante P var på besøg, og hun har det dårligt. Emil Brandstrup er forkølet og må ikke gå ud. 
+Albrecht gik på en del visitter, og han og Christine/Basse gik tur og var i cirkus. 
+Klokken har en god virkning. 
+Albrecht kan ikke finde sin barberkniv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A71l</t>
+  </si>
+  <si>
+    <t>3 Hj d. 23 Aug 99 
+Kjæreste Laura!
+Idag turde Tidspunktet være kommen til at skrive, da Du vel ellers mener, at det trækker for længe ud. Jeg havde det dejligste Vejr at rejse hertil i og syntes derfor, at Rejsen gik hurtigt. Paa Banegaarden blev jeg modtaget af Binderup, der sad Frk. A[ulæseligt] med mig i Paraplyen og derefter fulgte mig hjem og fik Pakken. Næste Dag mødte jeg i Klokken og fik straks Plads sammen med Sørensen i den mindste Klokke. De 2 første Gange har jeg taget dobbelt enkelt ["dobbelt" overstreget, "enkelt" indsat over linjen], i Dag med dobbelt. Mandag Eftermiddag saa jeg ud til de Gamle. Selvfølgelig klager Din Fader, men jeg har ikke i flere Aar set ham saa rask. Han er oppe fra c 10 Formiddag til 6 Aften og gaar længere Ture. Han lod sig godt snakke op og kunde le og se helt fornøjet ud, men saa snart jeg et Øjeblik gik ind i den anden Stue, begyndte han straks at smaaklynke. Tante P. var der; hun ser godt nok ud, men har det daarligt, og det flyder bestandig af Brystet. Hun klager over at være mat og er det vel ogsaa men det kunde ikke ses. – Niels (c: Emil) er bleven forkølet paa sin Hjemrejse og maa ikke gaa ud om Aftenen! Stemmen er hæs, men han mener, at det vil fortage sig, men Forkølelsen er haard. Fra de Gamle gik jeg til Sørensen, der bor hos sin Kones Fætter Bogbinder Janus Petersen. Jeg traf der hans Kones Søsterdatter, som jeg har kjendt, da hun var Barn, nu var hun en Frøken paa c 40 Aar. Sørensen fulgte saa med mig ud til Binderup, hvor vi drak The, spiste Andesteg og bagefter drak Rødvin som jeg havde kjøbt paa Vejen derud. Igaar Eftermiddags gik jeg ud til Basse og tog hende med paa en lang Tur, hvorefter vi gik i Cirkus og endte under Paraplyen. I Eftermiddags gaar jeg til de Gamle og derfra til Bassen.
+Klokken bekommer mig som sædvanlig godt og jeg kunde som sældvanlig spore stor Virkning af den første Gang, jeg sad der. 
+Min Barberkniv har jeg endnu ikke kunnet finde, men det kommer vel. Vil du bede Paludan om at sende mig mit Hestemaal som findes paa Spillebordet i min Stue i en lille rund Papæske, samt opgive mig Baron [ulæseligt] Adresse. 
+Mange øndige Hilsener!
+Din Hilsener!
+Din A</t>
+  </si>
+  <si>
+    <t>1899-11-25</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Båxhult
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Lina -
+- Eckmann
+Johanne Giersing
+Niels Chr.  Jantzen
+Ellen Johansen
+Fru Jungberg
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Anna Marie   Larsen, Georg Larsens datter
+Anna Syberg
+Fritz Syberg
+Hans  Syberg
+Laura Warberg
+- Østerberg</t>
+  </si>
+  <si>
+    <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
+Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
+Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iMUd</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 25/11 99
+Kjære lille Ugle !
+Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
+Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
+Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
+Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
+Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
+Det var herligt du hørte Grig den gode Jensen det gjør saa godt paa mig at høre en saadan Venlighed hils hende fra mig.
+Gud ske Lov lille Dine jeg synes du er mere glad i Aar derovre i det store Kjøbenhavn nu paa Dagen kom jeg i Tanke om din Kaabe; men hvor er den? Jeg maa Opdagelse – saadan kan det gaa da jeg nu skulde paa Pulterkammer og se efter nogle Sengeklæder til Vilhelm der ligger en Bunke snavset Tøj og noget af dit saa jeg da imellem vi skal vaske paa Onsdag saa du maa endelig sende det saa hurtig du kan
+Nu lev vel 
+Vi ere alle raske
+Din trofaste Moder som altid har Eder i Tankerne Agraren er ogsaa rask han fik en stor Pose med Tøj Pølser og Fedtegrever.
+Georg har slagtet.
+Båxhult d. 17-11 1899
+Kære Moder!
+Tak for dit Brev; jeg var selv paa Høljeryd i Aftes og blev henrykt over at der var Brev; det andet Brev fik vi Mortensaften, jeg fik det med hjem da jeg var nede med det jeg havde skreven til Jer. Hvor det glæder mig at Du er glad ved den nye Pige og ligeledes at Karlene er flinke, bare det nu maa vare ved, saa kan vi jo faa det rart i Vinter. Jeg havde sikkert ventet at faa noget bestemt at vide om Jeres Rejse herop, men der stod jo kun det samme at I ikke helt havde opgivet den; kom dog endelig, alle hvem vi taler med spørger om I ikke snart kommer og vi svarer altid at vi haaber I kommer mens vi er her; Johannes kan vist ikke sige bestemt hvor længe de bliver her, Alhed mener at det maaske varer en Maanedstid endnu, de 2 Billeder med Alhed og Gaun har staaet stille en Tid paa Grund af at Johannes har malet et Billede ovre i Skoven, det er en Del Fyrre og Grantræer og da de rimeligvis bliver hugget i Vinter har han hængt svært i med det i den sidste Tid; nu kan han vist faa det færdigt paa et par Dage og saa tænker jeg han tager fat med Kraft paa de andre 2. Alhed længes efter at komme hjem og faa den lille Lejlighed indrettet, men det taler hun naturligvis ikke om for han maa jo have Ro til sine Arbejder.
+Nu vil jeg bede Dig om at sige bestemt i næste Brev om I kommer eller ikke, for jeg har tænkt, at hvis I kommer, saa kan jeg følges hjem med Jer, kommer I derimod ikke; saa er det vel bedst at jeg rejser hjem, nu da her er Pige kan de jo nok klare sig uden mig; Alhed og Las kunde jo saa leje sig paa Kost hos Sybergs. Vi har det for Resten saa udmærket sammen herovre, Sybergs Børn er søde og morsomme og vi kommer alle godt ud af det med hinanden; Sybergs har Sovekammer i Hjørneværelset, hvor jeg ellers har ligget og jeg har sat en Seng ind i Kontoret og residerer der. paa Mandag skal vi slagte Gris, Sybergs har købt en hos Smedens for at have noget til Vinterbrug, det helt grinagtigt at slagte herovre. Hønset og jeg var i Nyby i Onsdags, der var Torvedag og vi var der for at købe Suppeurter, Adolph kørte for os og Lina var ogsaa med, det var dejligt Vejr saa det var en yndig Tur; Vejret har været storartet i de sidste Dage, Hønset,Tukuk, Besse og jeg har været på Strømhult i dag, vi gik hjem i det dejligste Maaneskin; jeg tror det er Fuldmaane i Aften, saa jeg gik og ønskede at I vilde komme en af Dagene, men selv om det bliver lidt senere og I ikke vil køre herop om Aftenen, saa kunne I jo ligge over om Natten enten i Halmstad eller paa Landeryd. Vi var nærmest paa Strømhult, for at spørge om Sybergs ikke kunne faa noget Brænde derovre, for paa Høljeryd faar vi kun noget skrækkeligt vaadt noget og det skøndt Johannes selv havde været nede hos Østerberg og bedt om Smeden maatte faa noget godt tørt Ved, naar han kom derned, Karlene faar alt det tørre, det er lige haardt nok at vi ikke kan faa ordentlig Brænde, naar vi tænker paa de Bjerge vi havde paa Høljeryd da den hvemmelige Birds overtog Sagen han ventes herop i disse Dage, eller maaske han kun kommer til Landeryd.
+Saa kommer Klaks jo hjem om en 14 Dagestid det bliver morsomt en Gang igjen at faa ham hjem en Tid: Hør hvis I ikke kommer herover snart, saa kommer vi til at have nogle Penge sendt, vi ejer nu ikke en rød Øre mere, er der ikke flere som skal betale herovre? f.e.x. Anders oppe i Fru Jungbergs Hus eller Eckmann, saa kunne vi jo forsøge at faa dem, ellers maa I endelig sende os nogle; det er saa ubehageligt at være aldeles uden Penge. Nu er Du nok sød lille Moer og skriver saa snart Du faar dette Brev, baade om Rejsen og om dette sidste. Det er morsomt Agraren at synes om den nye Elev og at Uglen maaske snart bliver flyttet op. Hils alle derhjemme. 
+Mange kærlige Hilsner til Jer selv fra Jeres hengivne Marie.
+P.S. Hilsen fra Sybergs til Jer og lille Marie, har hun det stadig godt?
+Båxhult d. 18-11.
+Kære Forældre!
+Jeg vil kun tilføje at det nu er Tiden for Jer at komme, vi faar i den nærmeste Tid saa megen dejlig Mad i Huset; Baronen og Johannes købte i Morges en Raabuk, det var netop med Tanken paa Jer at den blev købt, Baronen ytrede, ”Vi vil dog ikke have Smalhans i Huset, naar Jeres Forældre kommer,” I kan se at vi alle venter Jer saa I kan da ikke nænne at skuffe os vel? Johannes er ovre i Skoven at male, saa han naar ikke at skrive, jeg gaar nemlig ned til Høljeryd nu og tager Brevet med.
+Hilsen fra os alle.
+Marie
+Her har været meget smukt i Dag, med Rimfrost paa alle Buske og Træer. Vi har det godt.</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Alhed Larsen
+Christine  Mackie
+Harris Sawyer
+Joseph Sawyer, Harris' far
+- Sonne
+Nelly Tailor
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Gamle Bedstemor Sawyers navn kendes ikke. Ej heller Harris Sawyers mors navn
+Miss Morrison er ligeledes ukendt. 
+Grethe Jungstedt, f. Sawyer, blev født i januar 1900.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1600</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer vil fremover skrive oftere, men korte breve.
+Harris Sawyers forældre har været til begravelse, og det var dejligt for Ellen at have huset for sig selv. Nelly kom på besøg og senere Fru Ward, som gerne vil lære nogle amerikanere at kende. Mathilde Ward var begejstret for Ellens hus. 
+Ellen går til musikundervisning hos Miss Morrison, men hun har dårligt tid til at øve sig. Grethe kravler, rejser sig op ved møblerne og putter alting i munden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RpEx</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst på arket; venstre side:]
+DR. HARRIS E. SAWYER,
+CHEMSIT AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEP { HATHAWAY BUILDING, BOSTON
+203-3 DORCHESTER
+[Fortrykt øverst på arket; til højre:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS, YEAST
+BATERIA,
+ANTISEPTICS
+[Håndskrevet:]
+Kære Mor
+Tak for dit Brevkort som kom idag. Jeg var meget beroliget ved at se at se B. har det bedre, - bare nu Bedringen må vare ved. – Jeg kan ikke skrive langt denne Gang heller for jeg har opbrugt al min Skriveenergi på Mornine, og denne venter jeg Mulle["Mulle" overstreget] Harry hjem fra Washington hvert Øjeblik. – I det hele taget vil jeg hellere i denne Tid, da jeg har så meget om Ørerne skrive oftere og lidt kortere. – jeg har så dårlig Tålmodighed til at sætte mig hen at skrive et langt Brev. – 
+Gamle Bedstemor Sawyer er død og de to gamle har været til Begravelse. – Det er en Skam at sige det, men det er så sjov når de er borte og jeg leger ”eget Hus”. Idag havde jeg inviteret Fru Sonne og Fru Ward til Kaffe og havde lavet Chokoladeis. Så blev det øsende Dagregn og jeg opgav dem nok. Nelly kom ind og vi nød hele Traktementet Is Kaffe Kager Vin – og da vi havde fået det hele fortæret kom Fru Ward – Mathilde vil jeg kalde hende, for vi er på Fornavn nu
+[Fortrykt øverst på arket; venstre side:]
+DR. HARRIS E. SAWYER,
+CHEMSIT AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEP { HATHAWAY BUILDING, BOSTON
+203-3 DORCHESTER
+[Fortrykt øverst på arket; til højre:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS, YEAST
+BATERIA,
+ANTISEPTICS
+[Håndskrift:]
+våd og forkommen. – hun h ["h" overstreget] var kommen i en gal Sporvogn og havde været et Par Timer undervejs. Jeg fik hende præsenteret til ["til" overstreget] for Nelly, hvad var helt rart for hun vil gærne lære nogle Familjer at kende. Nelly er vist den eneste af vore bekendte hun vil bryde sig om. Hun vil vist ikke have let ved at finde sig til rette med Amerikanere – hun er jævn, ligefrem og hun vil slet ikke kunne forstå Amerikanernes lidt stivere og fornemmere Måde at være hjærtelig på. – Hun var umådelig interesseret i at se vores Hus, - hun var helt begejstret for så hyggeligt og pænt her var. Hun gik omkring og så på alting og fik Idéer til sit eget Hus. Hun er så sød. – 
+Mon jeg skrev vi er begyndt at tage Timer i Musik hos Miss Morrison! Hun faldt imidlertid fra ligestraks da hun fandt at han hverken havde Tid el. Tålmodighed ved at sidde og lide med Øvelser. Jeg vil blive ved skønt det jo kniber med at få mig øvet. Jeg er jo meget borte og når jeg er hjemme har jeg jo lille Grethe om mig. – hun er god og artig nok, kryber rundt på Gulvet og leger, men hun må tilses hvert Minut og 
+[Fortrykt øverst på arket; venstre side:]
+DR. HARRIS E. SAWYER,
+CHEMSIT AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEP { HATHAWAY BUILDING, BOSTON
+203-3 DORCHESTER
+[Fortrykt øverst på arket; til højre:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS, YEAST
+BATERIA,
+ANTISEPTICS
+[Håndskrift:]
+hun rejser sig op ved Stolene, kryber under Klaveret og rejser sig ved Pedalen, og hun er ikke endnu så [”så” indsat over linien] sikker at jeg tør lade hende operere på egen Hånd. Og så piller hun alting op og putter i Munden, el hun kommer og trækker mig i Kjolen og vil op og spille. Hun er så sød at hun tager Vejret helt fra mig. – når hun klapper Kager, leger Tit-Tit med Katten og vifter med den lille Hånd til alle og enhver. 
+Nu kom Harry, rask og velbeholden. – Derfor Farvel. 1000 Hilsner Pelle
+[Skrevet langs sidste sides venstre margen og delvist under teksten:] 
+Der er ingen Kommaer i dette Brev 
+[Stemplet på sidste side; øverst og på hovedet:]
+FOR DEPOSIT IN THE
+PURITAN TRUST CO,, BOSTON,
+HARRIS E. SAWYER</t>
+  </si>
+  <si>
+    <t>1900-01-14</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Kærbyhus Ladegård</t>
+  </si>
+  <si>
+    <t>Ditlevslyst pr. Korinth</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Johannes Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem R. Pedersen var. 
+"Den, der ved Sessionen trækker Frilod, ansættes strax ved Forstærkningen, hvorved han bliver staaende i Fastmandsclassen i 16 Aar og siden i Reserveclassen indtil det fyldte 45de Aar. SchousForordn.1842.593." 
+Fra Supplement til ODS (ordbog over det danske sprog).
+I.A. og Vilhelmine Larsen var i alvorlige økonomiske problemer de sidste mange år af deres liv. 
+Hjelm: skur til opbevaring af hø, indhøstet korn, halm olgn., i sin simpleste form bestaaende af et paa fire stolper anbragt, løst tag, som sættes over korn- ell. høstak paa marken; landbr. nu især om kornlade af tømmer (bræddelade). ODS: Hjælm.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0090</t>
+  </si>
+  <si>
+    <t>I.A. Larsen kan ikke undvære penge til sønnen. Adolph har trukket frilod, og det er herligt, at han slipper for dette vinterophold. 
+Johannes er ikke kommet endnu, men han kommer måske til jagten. 
+Hveden er i hus, og havren skal høstes næste dag. Høet er ikke slået endnu. 
+Med Guds hjælp bliver alt nok godt igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6J5k</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Forstkandidat
+Hr. Vilhelm Larsen,
+Ditlevslyst
+pr. Korinth.
+[Håndskrevet på kuvertens bagside:]
+Afs. I.A. Larsen. Kærbyhus Ladegaard pr. Kerteminde.
+Poststempel
+[I brevet:]
+Kærbyhus Ladegaard
+Kjære Vilhelm!
+Vi venter forgjæves paa Brev fra Dig men nu fortalte R Pedersen at den 7 skulde I indkaldes saa maa jeg nok til det Penge kan vi ingen undvære min Ven for der er altfor stor Brug for dem, - og saa haaber vi paa at Du nok klarer Dig. Adolph var hjemme i Søndags og han [oven over linien skrevet ”han”] fik sig en Frilod var det ikke herligt. han var meget glad kan Du tro; han havde gaaet hen at for at kjøbe sig en Frilod om han ikke havde trukken fri saa den Udgift sparer vi da. Underkorporalprøven faldt ikke ud til hans Fordel Geografi og Historie slog ham ned – De andre mente det var for tillagte; men Adolph sagde Nej: En af Sersjanterne sagde ”ja” der er jo nogen der er for kloge - . Naa vi kan jo være glade at han slap for det Vinterophold; han saa ellers saa godt ud og var saa glad. Johannes er endnu ikke kommen tilbage og vi hører intet derfra saa de kommer maaske nu til Jagten, her er mange Høns i Aar. Vores Høst er fremmet saameget, at Hveden er i Hus og Bygget lige til at kjøre sammen, Havren skal høstes i Morgen og saa er der en Dags Arbejde til med Maskinen, Høet staar i Hjelmen og det paa Stranden er ikke slaaet endnu, men det naaes vel altsammen; med Guds Hjælp bliver nok alt godt igjen for vi to gamle Forældre som kun har Eders Vel for Øje og har arbejdet saa trolig med hinanden, det maa lykkes – det er min faste Tro! 
+Naa min kjære Søn lev nu vel i den kommende Tid gid at du ogsaa maa faa godt Vejr at du maa faa gode Quarterer ønsker jeg af mit ganske Hjærte, men skriv os til saa ofte du kan: hører Du det er os saa stor en Glæde at høre fra Eder. Kjærlig Hilsen fra os alle – 
+Din Fader.</t>
+  </si>
+  <si>
+    <t>1900-04-26</t>
+  </si>
+  <si>
+    <t>Ole Bager
+Victor Bøttern
+Christian Eckardt
+Margrethe  Eckardt
+Erik Henrichsen
+- Holm, skovrider
+Adolph Larsen
+Alhed Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+lille Larsen
+Marie Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Olga Lau
+Ida Olsen
+Theodor Philipsen
+Anna Rosenørn
+Elisabeth Storm
+Hempel Syberg
+Anna  -, ven af Larsen-familien
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
+Christine Swane bor midlertidigt hos familien Lau i Næstved.
+Den omtalte udstilling er på Charlottenborg.</t>
+  </si>
+  <si>
+    <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NaCo</t>
+  </si>
+  <si>
+    <t>Kerteminde d. 26 - 4 1900
+Kære Ugle!
+Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
+Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
+Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
+Kjære lille Ugle
+Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
+Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
+Her er saa koldt i disse Dage – hils nu ogsaa Olga Lau mange Gange hils ogsaa Frøken Rosenørn og tak hende rigtig godt lille Dinemor for den Tid du har været der dennegang.
+Ja nu begynder Foraaret, det tegner til mange Blomster paa Pæretræet i Aar og Guldregn men hvem der skal holde Orden i Haven det ved jeg knap for det lader ikke til at nogen vil gjøre Arbejdet der bliver fint i Bagergaarden nu der er sat Plankeværk over Gaarden saa der er ingen Mødding at se paa mere den Kasse er brækket ned og al Gjødning puttes ind i Faarehuset, nu fortrækker vi snart med alle. Karlene flytter i Aften de skal sove i et Huus vi har lejet Fru Storm spiser hos Georgs fremdeles – det er nemt og der faar hun god Mad i dag er det nok Astrids Varbergs Fødselsdag vi har plukket de Hyacinther der er i Haven de skal vist ned til hende naar nu Marie kommer ned hun er oppe at leje sig lidt
+Gud ske Lov Du er rask min lille Pige Gud føre dig sund og vel hjem til os igjen inden ret længe og velsigne al din Gjerning 
+Du fik vel dog Brevet med 10 i du maa altid svare straks – for min Skyld jeg er meget urolig for at de komme i rette Hænder
+Din Moder</t>
+  </si>
+  <si>
+    <t>1900-12</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Andreas Larsen
+Johan Larsen
+Augusta Mogensen
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen ventede barn nummer to, og Ellen regnede åbenbart med, at det blev en pige. Det blev en dreng.
+Ellen Sawyer boede i Boston med sin familie. Alhed og Johannes Larsen boede til leje i et hus eget af hans forældre i Kerteminde. Deres villa blev bygget 1901-1902.
+"at du har lille Disser": Ellen og Alheds yngre søster Astrid/Dis var i huset hos Alhed og Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1684</t>
+  </si>
+  <si>
+    <t>Det glæder Ellen, at Alheds hofte har det bedre, og hun sender en varmedunk. Godt, at Alhed har Astrid/Disser til hjælp.
+Hvornår ventes barnet? Ellen sender en sommerhue.
+Grethe/Margrethe kravler rundt og trækker alting ned. Måske kan de to børn blive døbt sammen den følgende sommer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zAQG</t>
+  </si>
+  <si>
+    <t>Kære gode Beser!
+Jeg havde beregnet at skrive et godt langt Julebrev til dig, men Tiden er løbet fra mig som sædvanlig, så det bliver kun til et ”glædelig Jul” til dig og Gajen og Las
+I kan sagtens som kan fejre den i eget Hjem, selvom det kun er midlertidigt. eg [”eg” overstreget]
+Mor skrev idag at du er bedre i Hoften og det var jeg rigtignok glad ved at høre, for jeg skal ikke nægte, jeg var lidt ilde tilmode ved at høre om det.
+Du er vel nok rigtig rigtig forsigtig og passer på min Niece. Hvornår er det hun ventes? i Marts? Måske kan hun blive døbt sammen med min Grethe til Sommer.
+Bare du nu må komme lidt let over det – de siger jo at No 2 ikke er nær så vanskelig at få og det er jo en god Ting
+Fru Mogensen klarede det skam elegant – bare du kunde ligesådan.
+Skal I ikke snart have Gajen fotograferet igen jeg vilde gærne snart se hvordan han ser ud nu. Det er forbavsende så hurtig de udvikler sig, de små, og hvor er de søde men hvor er det trættende at passe dem. Grethe er nu i en Alder, hvor det næsten ikke er ”Pigearbe” at passe hende. Hun står op fra sin Stol, falder ud af sin Seng – el. prøver på det, så man kan ikke forlade hende et Øjeblik – særlig når det er for koldt at krybe på Gulvet. Og når hun kryber er hun hele Tiden efter hvad hun ikke må have, trækker alting ned o.s.v. Der er kun en Lindring, og det er hendes nye Lærredsbilledbog med Dyr – den kan hun blade i i Timevis og småle og pludre om. –
+Vi har nu fået Vinter og knagende Kulde og jeg begynder at komme i Julestemning. Imorgen afgår en Julepakke hjem til, - der er en Gummivarmedunk til dig som du vil finde helt behagelig at have i Sengen, når du har været oppe og pusle om Gajen, - som du vel er af og til endnu. Jeg sender også en lille Sommerhue til min Niece, - Grethe har gået med den, men den kan godt så lidt endnu.
+Hvor dejligt for dig at du har lille Disser Nu Farvel og glædelig Jul til jer alle 3 fra Elle
+[Indsat med blyant øverst side 1:]
+Du kommer til selv at reparere et Par Sting på Huen, - jeg er kommen bag efter med det</t>
+  </si>
+  <si>
+    <t>1901-06-08</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
+  </si>
+  <si>
+    <t>Fritz fortæller, at Hans (Tuk) har det godt, og at han betragtes som en mådelig lydig og artig dreng. Det stormer, så det er ikke sikkert, de kommer til Romsø den næste dag som planlagt. På mandag havde han tænkt at sejle hjem, men vil gerne til Romsø først.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oqbd</t>
+  </si>
+  <si>
+    <t>Kjerteminde 8/6 1901
+Kære Høns!
+Tak for Dit Brev. Det var jo rart at Sagen nu ser ud til at kunne gå i Orden.
+Tuk har det godt. Det enstemmige Udsagn om ham her i Kjerteminde er at han er en umådelig lydig og artig Dreng. Det er jo rart at han ikke blamerer os. Godt var det Du kom hjem. I Dag stormer og regner det. I Morgen skulde vi til Romsø men Vejret lover jo ikke godt. På Mandag havde jeg tænkt at sejle hjem, men kommer vi ikke til Romsø om Søndagen trækker jeg den ud til vi får denne Tur gjort, hvis det da ikke skulde blive altfor langvarig. Men de glæder sig sådan til den Sejltur. De har jo ikke Evnen hernede til at gøre sig Livet behageligt, men er så til Gengæld umådelig taknemlige når én vil tage sig lidt af dem. Vi skal af Sted fra Morgenstunden og der skal koges Kaffe på Primus. Hils og kys Børnene fra mig.
+Tusinde Hilsener og Kys
+fra Din Fritz.</t>
+  </si>
+  <si>
+    <t>1901-09-19</t>
+  </si>
+  <si>
+    <t>Nymindegab</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Carl Høyrup
+Adolph Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Sophus  Meyer
+Suzette Skovgaard Holten
+Peter Sus
+Cathrine Svendsen
+Christine Swane
+Anna Syberg
+Fritz Syberg
+Skjold Tang
+Peter Thomsen, tømrermester</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde er under opførelse, og det er svært at få håndværkerne til at møde op.
+"Holtens Penge var kommen i Lørdags": Der er formodentlig tale om betaling for et maleri. Johannes Larsen lånte sin far, som på dette tidspunkt var i gang med en langvarig konkurs, pengene. 
+Den fede er Alhed og Johannes Larsens søn, Lysse.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har haft besvær med at få Thomsen (tømrermester) til at komme og arbejde. Han har fået penge fra Holten og givet dem til sin far, men får dem igen. 
+Larsen har malet på en gravandefamilie, nogle lappedykkere og en måge. Høyrup har været på besøg og se på akvareller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LetV</t>
+  </si>
+  <si>
+    <t>Kjerteminde Fredag 19 Septbr 1901
+Kæreste Alhed!
+Tak for Dit Brevkort, det glæder mig at det er lidt bedre med Puf, men det er dog kedeligt saa længe det trækker ud inden han kommer sig. Naar jeg ikke har skrevet før er det fordi jeg ikke kunde faa Øje paa nogle Lyspunkter, hvor meget jeg end arbejdede efter dem og det er først i Dag det er lykkedes mig at se lidt lysere paa Tingene. Jeg rejste jo ikke videre opløftet dernede fra, meget lidt opløftet og da jeg kom her blev det ikke bedre, Thomsen havde endnu ikke begyndt trods flere Bud herfra og jeg gik saa ud paa Feden, først til Meyer, han laa og var endnu daarligere end da jeg var her sidst, jeg antager han har Lungebetændelse saa var jeg hos Thomsen, han havde haft og havde meget travlt men nu skulde han sende 2 Mand og saa skulde det snart blive rejst, der kom imidlertid ingen saa har jeg været hos ham 2 Gange siden og han har lovet lige godt hver Gang men der er bare ikke kommen nogle Folk, saa gik Fader ud til ham i Morges og saa mødte der 2 Mand til Frokost som har hængt i hele Dagen og som skal blive ved. Jeg var hos Præsten og betalte, han bad mig hilse Dig, jeg var med Fader hos Skjold [ulæseligt ord] som lovede at ordne Sagen, da han fik Lov at skrive Skødet. Holtens Penge var kommen i Lørdags efter at have været i Nymindegab, Fader har faaet dem, men vi faar dem igen. Hønsene kom med Tak for Tilbudet men de havde ikke Brug for dem foreløbig. Der indløb i Forgaars et mærkeligt Brev fra Agraren, der var nemlig ingen Stavefejl i. Jeg kommer ikke før Du skriver at jeg kan hente Jer, da jeg ikke er for at forlade Thomsen, desuden har jeg forregnet mig med mine Billeder der kan ikke blive saa mange som jeg mente og de store Aquareller passer ikke i de store Rammer saa jeg maa bestille Rammer til dem, har nu begyndt at male nogle der passer til de store, jeg har kopieret Gravandefamilien, paa Aquarellærredet jeg fik hos Sus, der er et Stykke til af samme Størrelse som jeg maler et Par Lappedykkere paa de ere omtrent færdige og saa har jeg malet en stor Maage paa Papir, de ser ganske godt ud, navnlig Gravænderne ere bedre end Oljebilledet; jeg venter at faa lavet 2-3 til i Morgen. Her er mange modne Vindruer og en Del Ferskner men jeg gider ikke rigtig spise Frugt for Tiden, Uglen fik en ualmindelig Pragtfuld Buket Georginer fra Allerup i Aftes. Baronen har skrevet at han kommer paa Søndag. Der kommer en Frøken Svendsen i Morgen, hende fra Middelfart. Højrup var her i Eftermiddag og saa Aqaurellerne [indsat over linjen: jeg skal hilse fra ham], han var meget begejstret for Hønsegaarden. Slyngpelargonien ser noget medtaget ud, Du kan nok huske at jeg fortalte Dig at groede en Kløver i Urtepotten som saa nydelig ud, den har naturligvis taget Kraften fra den, saa jeg bliver vel nødt til at rive den op skønt det gør mig ondt. Nu er det saa mørkt at jeg ikke kan se mere saa jeg vil slutte og gaa ned med Brevet. Jeg skal nu nok skrive hver Dag indtil jeg kommer, men Du maa ogsaa skrive lidt, jeg tænker saa meget paa og holder sa forfærdelig meget af Jer. Mange Tusind Hilsner og Kys fra Din
+Johannes Larsen
+Kys ogsaa Puf og den fede fra mig.</t>
+  </si>
+  <si>
+    <t>1901-09-23</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Jeppe Andreas Larsen
+Vilhelmine  Larsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Puf er syg og har tabt sig. Fritz Syberg (Baronen) er kommet.
+Johannes Larsen maler på et billede af stære.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JdEx</t>
+  </si>
+  <si>
+    <t>Kjerteminde 23/9 1901.
+Kæreste Alhed!
+Tak for Dit Brev som jeg fik i Dag. Uldtrøjerne er købt og bliver sendt i Eftermiddag som Banemærkepakke. Det er dog forfærdelig trist at det trækker saa længe ud med lille Pufs Sygdom og at han taber sig saadan den lille Stakkel. Hvor jeg dog længes efter Jer og holder forfærdeligt meget af Jer. Baronen kom i Aftes jeg skal hilse fra ham. Jeg skal ind at male videre paa mine Stære naar jeg nu har faaet Kaffen, saa der bliver ikke noget langt Brev denne Gang. Moder beder mig om at hilse Dig. Fader er i Odense. Farvel for denne Gang mange kærlige Hilsner, bare vi snart maa ses
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1901-10-04</t>
+  </si>
+  <si>
+    <t>Marie Schou
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Fritz skriver til Anna, at han er færdig med to akvareller og snart kunne blive færdig med den tredje, hvis der kom en klar solskinsdag. Han arbejder på en aftentegning af Marie og Uglen. Marie kommer på besøg nogle dage i oktober. Den følgende dag er der en tilføjelse til brevet - nu er Fritz snart færdig med sine billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7e7n</t>
+  </si>
+  <si>
+    <t>Kjerteminde 4/10 1901
+Kære Høns
+Nu er jeg færdig med to Aquareller og kunde også nemt blive færdig med den tredje dersom vi blot få en klar Solskinsdag.
+Jeg har taget fat på en Aftentegning ved Lampelys af Marie og Uglen. Motivet er morsomt men skulde egentlig helst males. Marie kommer ned og besøger os en Gang i Oktober hvad Du vel intet har imod. Hun skulde til Erikshåb fortalte hun og så bad jeg hende ned til os i nogle Dage.
+Her er Soldater og Indkvartering i disse Dage så her er meget travlt.
+Det er ikke sikkert at jeg trækker den ud til på Onsdag, men nu ser vi. Kys Børnene og mange Hilsener fra Din hengivne
+Fritz
+Søndag
+Kære Høns!
+Jeg skrev dette Brev i Lørdags men fik det ikke af Sted.
+Nu er jeg snart færdig med mine Billeder, det under Pæretræet fik jeg gjort noget ved i Dag, men det er ikke helt færdig endnu.
+Det ude fra Verringe venter jeg stadig på Solskin til, men Aftenbilledet og de andre to er færdige.
+Jeg længes efter Jer allesammen.
+Kys de små [Fostre] fra mig. Mange Hilsener fra Din hengivne Fritz.</t>
+  </si>
+  <si>
+    <t>1901-12-15</t>
+  </si>
+  <si>
+    <t>Nordskov</t>
+  </si>
+  <si>
+    <t>Peder Nielsen</t>
+  </si>
+  <si>
+    <t>Den foregående dag ankom Fritz Syberg og Johannes Larsen til deres bestemmelsessted hos gårdmand Peter Nielsen. I dag er de gået hele Fynshoved rundt i et frygteligt vejr. Fritz synes, turen hjælper på hans nervøsitet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eeTc</t>
+  </si>
+  <si>
+    <t>Nordskov. 15/12 1901.
+Kære Høns! I Går kom vi i et forrygende Sne og Stormvejr til vort Bestemmelsessted. Det er hos et Par elskværdige Folk – Manden er Gårdmand – med mange Børn. I Dag har vi været hele Fynshoved rundt i et endnu værre Vejr end i Går. Jeg tror nok at Turen hjælper på mig. Det er forresten mærkelig at det, at man sætter sig på Fyns nordligste Spids, og i et forrygende Vejr af Nordøst sidder i to Timer og ser på at Edderfuglene trækker forbi, skal have en heldig Indflydelse på Ens Helbred. I hvert Fald hjælper det på min Nervøsitet.
+Har du fået Kåben? Jeg venter at høre lidt om den og om Ungerne som jeg længes efter. Jeg længes også efter at se Dig og hvad Du får lavet i Rosenborg Drivhus.
+Endnu har vi jo ikke været her sålænge men alle de Naturindtryk gør at jeg næsten synes der er gået 14 Dage siden jeg rejste. Her er forresten Togstandsning. Toget sidder fast i Sneen to Mil herfra ude på en Mark, men forhåbentlig går Fodposten så Brevene kommer frem. Mange Hilsner og Kys til Dig og Børnene. Hils Matilde. Din Fritz.</t>
+  </si>
+  <si>
+    <t>1905-11-14</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Båxhult</t>
+  </si>
+  <si>
+    <t>Aron -
+Halfred -
+Sophie Eckardt
+Aron Bernhard Kjellmann
+Marie Kjellmann
+Adolph Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Lisa Nisbeth
+Christine Swane</t>
+  </si>
+  <si>
+    <t>VL bliver trakteret med forskellige retter, som hører til svensk husmandskost:
+Duppe er en opbagt hvid sovs. (Opskrift er fundet på ømf.dk)
+Palt er, i det sydlige Sverige, en ret der består af bagt blod og groft mel. Oppe nordpå er det en ret med kartofler. (wikipedia)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv
+Christine Swanes brevarkiv, kasse 1, kuvert 1, 2002/61, A8, lb 11</t>
+  </si>
+  <si>
+    <t>I A Larsen og hustru Vilhelmine Larsen var på Båxhult i Sverige for bl.a. at sælge gammelt jern. 
+Der holdtes fødselsdagsfejring af VLs afdøde søster Sophie Eckardt. Man sørgede over tabet af VLs niece Marie Kjellmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/a6gU</t>
+  </si>
+  <si>
+    <t>Boschult den 14/ 11 morgen
+Kjære Marie!
+Her har ingen Kjøren været, nu kommer Aron i dag, han tager Brevet med, det trækker ud med Savningen, og Ville i Dane kommer først i Morgen med Besked, om han kan kjøbe det gamle Jern, om ikke de kommer tilrette om Prisen, nej for Faer maa dog ned til Landeryd og forsøger anden Kjøber, saa er det vor Mening at rejse herfra Onsdag. I skal nok høre fra os fra Kjøbenhavn, medens jeg husker det lille Marie sørg for at faa varmet godt op i Sovekammeret og Sengene dampede godt ud, for nu er vi jo vænnede til al den Varme herovre, Brasen i Kaminen baade lyser og varmer,- vi fik brændt Bønner tilmorgen og drukket en udmærket kop Kaffe, og vi har saameget god Mad, at I ikke skal ynkes over os hverken for det ene eller andet, og saa er vi saa raske at det er en Lyst, Faer gaar de lange Veje og mærker aldeles ingen Træthed i Benet nu i de sidste Dage. Tak for dine 2 sidste Breve, de kom ganske rigtig om Tirsdagen, saa du kan se Faer har Ret. Oh saa er jeg saa glad, naar vi hører fra Eder, og hører Alt er vel, jeg fik samtidig Brev fra Uglen, lad hende høre om dette; naar vi kommer for jeg naaer ikke at skrive andet end dit, hils dem Alle, og du med de søde smaa Drenge har de gjort Rejsen til Kjærbyhus, og Kalvene, det var herligt at det gik godt og Besætningen er rask, det kan jeg lide at høre, at du giver Kalvene om Middagen, saa er der Forslag i Arbejdstiden for Agraren, Gud velsigne det ganske Hus medens vi er borte.
+Igaar det var den 16. kom Aron og Halfred og hentede mig de vilde havt Faer med, men det stod ikke til at faa ham fra Huset, det var jo Moster Sofies Fødselsdag og der var sat Blomster ved hendes Portræt, de havde faaet et Billede af Marie forstørret, det hængte over Sofaen
+Augusta var dog oppe; men sad paa sit Rum. Lisa havde travlt med at gjøre det saa godt for mig, Kaffe og Duppe da jeg kom Smørgaas før [ ulæseligt ord ] Kød Potatis Grynsuppe; Pelter ovenpaa Kaffe med Duppe inden jeg rejste ja det var saa godt for mig at see hvor glade de bleve ved mit Besøg, og saa alle de dejlige Blomster der stod en Nillike fra en Stikling af hendes Gravkrandse den havde paa Maries Fødselsdag 15 Blomster, og nu igaar stod den med 2, samme Farve som vores den lyse. Alle Børn var friske, Bernhardt havde i Sommer hjulpet saa godt med Sletten, saa Aron havde skjænket ham en Harmonika, den spillede de paa for mig, alle, om det saa var lille Syssan, saa sad hun paa Papas Knæ og spillede en frisk March det var en meget fornøjelig Besøg for mig Trods al den Vemod det rummer ved savnet af Marie. Jeg skal hilse fra alle Johannes kunde gjerne glæde os med et Par Ord fortæl naar vi kommer maaske vi dog saa dem paa Banegaarden om de dog maa sælge noget, ja ja hvor jeg beder og noget gaar der jo nok, saa meget skal der til, kommer de hjem snart eller bliver Johannes der længere. Nej nu maa jeg holde op for begynder jeg først at spørge saa løber det hele rundt for mig. Hilsen og Kys til alle 3. Moer</t>
+  </si>
+  <si>
+    <t>1906-10-16</t>
+  </si>
+  <si>
+    <t>Malmø
+Tyrol
+Berlin
+Paris</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Holger Grønvold
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Rasmus Petersen, Gartner
+Theodor Philipsen
+Johan Rohde
+Karl Schou
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren Astrid Ingeborg f. Warberg (Dis). 
+"Dis skulle se at gøre noget ved det, men nu er det vel forhaabentlig vel overstaaet": Astrid Ingeborg f. Warberg (Alheds søster, Dis) fik sit barn nr. to, Adam, i 1906, og det er formodentlig dette, der refereres til.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet inde, da vejret er råt. 
+Johan Rohde har lovet at ekspedere træsnit videre, når han hører fra Grønvold. Rohde har været ude at rejse og mødtes i udlandet med Philipsen. 
+Lysse kunne ikke spise sin grød, fordi han havde fået havregrød, som Puf havde kogt på sit komfur. Amanda havde spist pandekagerne, så Johannes Larsen fik hvedebrød.
+Larsen har skrevet til Brandt efter kasser og til Schou efter billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KbCJ</t>
+  </si>
+  <si>
+    <t>Kjerteminde 16 Octbr 1906.
+Kæreste Alhed!
+Endelig i eftermiddag ankom Dit Brev fra i Søndags, efter Poststemplet var det afgaaet fra Malmö Kl. 5-6 i Gaar, Du maa vel altsaa have gaaet med det i Lommen ca et Døgn, men selvom vi trækker det fra er det jo ingen imponerende hurtig Postgang. Jeg synes ogsaa at Dis skulde se at gøre noget ved det, men nu er det vel forhaabentlig vel overstaaet. I Dag har jeg malet inde hele Dagen da Vejret var raat, med regn af og til. Rohde skriver og takker for Træsnittet og lover at expedere de andre videre naar han hører fra Grønvold der for Tiden er ved at flytte Tyrol til Berlin. Rohde og hans Kone boede i Hôtel du Senat og var glade ved det, de kom en Del sammen med Philipsen dernede, de glæder sig til at se os og tale om Paris. Puf plager, han vil ind og spise, der er serveret, de spiser sammen med mig efter deres Grød. Saa nu har vi spist, Lysse var saa mæt at han ikke kunde spise sin Grød fordi han havde spist Havregrød som Puf havde kogt paa sit Komfur. Puf havde spist sin Grød og kunde ikke mere, men blev blev dog saa sulten at der gled en halv røget Sild. Jeg fik en lille Kop daarlig Kaffe og Hvedebrød og Syltetøj Hindbær i Anledning af at jeg forlangte kolde Pandekager, som Amanda havde spist, Syltetøjet havde den Virkning at Lysse kunde spise sin Grød, da han fik lidt i Smørhullet, men Puf var saa mæt af Silden at han ikke kunde spise en Skefuld Syltetøj. Jeg har skrevet til Brant efter Kasserne og skriver til Schou efter de 2 Billeder. Ja nu maa jeg slutte Rasmus Petersen kom og sad og snakkede ½ Times Tid han er nu gaaet, men Børnene er meget søvnige og Amanda skal af Sted med Brevet. Mange Kys og Hilsner fra os alle 3
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1906-10-17</t>
+  </si>
+  <si>
+    <t>Malmø</t>
+  </si>
+  <si>
+    <t>Alfred Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+R J Steen
+Peter Sus
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>"det er kedeligt det trækker så længe ud": Alhed Larsen er i Malmø hos søsteren Ingeborg Astrid f. Warberg, som skal føde sit barn nr. to.
+Johannes Larsen opregner billeder, som han kan "tage med". Det er uvist, hvilken udstilling han omtaler.
+Børnene har været i Kærbyhus: Johannes Larsens forældre og Alheds søster, Johanne (Junge) samt hendes mand Adolf (Agraren, Johannes Larsens bror) boede alle på dette tidspunkt på ejendommen Kærbyhus i Kerteminde. Der var to boliger på stedet. 
+De omtalte breve, som Larsen havde indlagt i brevet, findes ikke i materialet fra Det Kongelige Bibliotek.</t>
+  </si>
+  <si>
+    <t>Det er synd, at lille Sjums (Ina Margrethe Goldschmidt) er syg. 
+Johannes Larsen maler på et billede af to kalve. Han har vasket en gråand med sæbe og soda, og nu ser den bedre ud. 
+Larsen har optalt, at han har 120 indrammede billeder og nogle akvareller i en mappe. Han har hentet billeder hos glarmesteren. 
+Steen arbejder på skabet til Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/f4hQ</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17 October 1906.
+Kæreste Alhed!
+Tak for Dit Brev, det er kedeligt at det trækker saa længe ud, men det er dog værre med lille Sjums (det er vel foruden ch) bare hun snart maa blive rask, det lille Skind. Her har vi det godt det var dejligt Vejr i Morges, mildt og Sol af og til men det har forværret sig efter Haanden og blæser nu en Storm med Regnbyger. Jeg har malet paa et Billede med 2 Kalve ovre i Hestestalden, som jeg begyndte paa i Gaar. I Morges tog jeg Mod til mig og vaskede Graaanden i varmt Vand med Sæbe og Soda, med efterfølgende Afskylning i kuldslaaet Vand, og Resultatet blev langt over Forventning, den ser helt, om jeg saa maa sige menneskelig ud nu, naar man ser bort fra de Fjer som er revet af, men de kommer jo ud igen. Jeg er nu spændt paa naar Vandskrækken vil holde op, den gamle Andrik stikker af hver Aften i Mørkningen og kommer igen Kl. 6 om Morgenen. Jeg har i Dag skreven op hvormange Billeder jeg har i Ramme, naar jeg regner Suses Aquareller med og de Rammer jeg faar tilbage disponerer jeg i Øjeblikket over ca 120 indrammede Billeder foruden de Aquareller i Mappen jeg tænker at tage med. Der var Brev fra Din Moder i Morges med indlagte Breve fra Elle og Christine som jeg har læst og ladet Junge læse, undtagen den lille Lap til Dig privat. Her er hele Bunken. Børnene har været flinke i Dag, de har for Resten været i Kærbyhus i Eftermiddag. I Eftermiddag var jeg nede hos Glarmesteren og hentede nogle af Billederne de ser udmærkede ud i Rammerne. Paa Vejen var jeg inde hos Sten, jeg har gjort 3 eller 4 forgæves Forsøg paa at komme ind i Huset, denne Gang lykkedes det, og tænk han stod og arbejdede paa Skabet, saa nu er der vel endelig Haab om at det kan blive færdigt. Naa nu er Kl. over 7. Amanda skal ned med brevet og Børnene er søvnige, saa vi skal i Seng. Hils Alfred og Dis fra mig. Mange kærlige Hilsner Kys fra Puf og Lysse, skriv 10 siger Lysse, og
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1906-10-20</t>
+  </si>
+  <si>
+    <t>Vissenbjerg
+Ejby, Fyn</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Vilhelm Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren Astrid Ingeborg (Dis), som venter sit barn nummer to og stadig ikke har født. Det trækker ud, og derfor skuffer den "nye Unge" Johannes Larsen. 
+Christine Swane (f. Larsen, Johannes Larsens søster) førte 1906-1907 hus for broderen Vilhelm, som var skovrider under godset Wedellsborg. 
+Larsen-familien kendte både en Allerup, som var gartner og en, som var støberiejer. Det er formodentlig gartneren, som har skrevet til Larsen, for med brevet fulgte en melon.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har med hunden Pax været en tur hos Vilhelm (Klaks). Han cyklede, og det var en hård tur ad dårlige veje. Næste dag stod de tidligt op, badede og plukkede champignons. Søsteren Marie passede børn, mens Larsen var væk.
+Amanda (tjenestepigen) knokler for at nå alt muligt, inden hun skal rejse.
+Godt, at Ina Margrethe (Sjums) har det bedre, men det lille nye barn skuffer Johannes Larsen.
+Glarmesteren har været hos Larsen med de sidste billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6lDB</t>
+  </si>
+  <si>
+    <t>Kjerteminde Lørdag 20 Octbr 1906.
+Kæreste Alhed!
+Naar jeg ikke skrev i Gaar Aftes, kommer det af, at jeg fristet af det gode Vejr, den gode Vind og Pax’ tiltagende Utaalmodighed over aldrig at komme paa Jagt, stak ned til Klaks paa Cykle. Det var nu alligevel en anstrængende Tur. Jeg startede herfra Kl. 12 ½ og kom først der ned ca 6 ½. Til Odense gik det strygende, derfra til Vissenbjerg mindre strygende d.v.s. da jeg naaede Kroen i V. var jeg mildest talt knocked out, men blev styrket ved Kaffe og Wienerbrød og efter at have raadført mig med Kortet og Kromanden, besluttede jeg mig til at forlade Landevejen og skyde Genvej. Derved kom jeg ad aldeles henrivende men mildest talt paa enkelte Steder aldeles umulig Vej, som Klaks grinede af, men efter at have set mit Kort hvor den for Resten heller ikke stod, maatte han indrømme at den var meget godt regnet ud. Klaks og jeg stod op Kl. 6 og gik i Vandet fra Havnen, saa drak vi Kaffe og gik saa Tur med Hundene efter Frokost var Uglen med en Tur hvor vi saa en Masse Harer og fandt en Eng hvor der var saa mange Champignon at jeg aldrig har set dem staa saa tykt vi plukkede vist 7-8 Pund uaabnede paa et Øjeblik der var i hvert Fald godt 4 Pund smaa til Syltning. Uglen og Klaks fulgte mig op gennem Granskoven. Saa fik jeg en Byge saa jeg naaede at blive gennemblødt inden Ejby. Marie laa hos Børnene sidste Nat. Der var Brev fra Dig og et fra Allerup med en Melon her er det. Amanda blev noget rystet over Meddelelsen om at skulde af Sted paa Onsdag. Hun mener ikke hun kan naa at faa alting gjort men beder mig sige at hun har gjort rent ovenpaa, i Trappestuen og Spisekammeret og Sovekammeret. Hun skal have noget Tøj vasket inden hun kan tage af Sted. Det er rart at lille Sjums er bedre det glæder mig men den nye Unge skuffer mig. Jeg fik et Rodskud af den gule Rose med hjem. Jeg skal hilse fra Børnene, de har været flinke mens jeg har været væk. Glarmesteren har været med de sidste Billeder de ser ogsaa godt ud i hvert Fald ved Lys. Nu mange Kys og Hilsner. Mon Du faar dette Brev i Morgen, det er jo Søndag. Tænk nu har Du været væk over en Uge. Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1906-10-21</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Adolph Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johanne  Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren, som skal føde barn nr. to. Amanda har været i huset i Kerteminde, og hun skal nu til Malmø for at tjene hos Alheds søster.
+Adolf (Agraren) og Johanne (Junge) Larsen blev gift i august 1906. De flyttede ind på ejendommen Kærbyhus i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Det trækker ud med fødslen af barnet. Amanda må komme lørdag aften i stedet for søndag.
+Johannes Larsen har ikke svaret på spørgsmål om hans forældres Sverigestur, Adolf og Johannes flytning mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Qdwv</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Det var mig en stor Lettelse at faa Brev til Morgen og se, at der intet var i Vejen, jeg fik saa 2 Breve i Dag; tak for dem begge. Ja, det er trist, at det det [ordet overstreget] trækker saa rædsomt ud med den Unge, jeg kan jo ikke blive her i det uendelige, navnlig for den Udstillings Skyld. Du maa bede Amanda fra Dis om at komme herover Lørdag aften i St. for Søndag Morgen, hun kan saa om et Par Søndage faa fri en hel Dag og rejse over og besøge sin Søster i Stedet. – Vejret har været yndigt i Dag, vi har som sædvanlig været ude en lang Tur med Sjums. Det var morsomt med Din lille Udflugt ned hos Klax. – Du har ikke svaret paa alle mine Spørgsmål om Dine Forældres Sveriges Tur og Assurancen samt om Junges og Agrarens Flytning og jeg synes, der var mere. Hvordan er den lille Bypige. Du forhører Dig da stadig om der er Difteritis i Nabolaget, og skulde der komme, maa Du jo holde Børnene skarpt afsondrede fra alle Børn. – Kys de søde smaa og Dig selv! Din Alhed.
+Mandag Eft.</t>
+  </si>
+  <si>
+    <t>Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren Ingeborg Astrid f. Warberg, som er højgravid med sit andet barn. 
+Johannes Larsen fortalte i et af de forrige breve til Alhed, at Puf med hjælp fra en Hans har bygget en mølle.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet på billedet af kalvene.
+Sønnen Puf laver sejl til den mølle, han har bygget.
+Godt, at Alheds forkølelse er bedre. Men det er noget skidt, at det trækker ud med hendes ophold, for hun og Johannes Larsen skal senest den 10. til København, og han har brug for hendes hjælp inden da.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LFlW</t>
+  </si>
+  <si>
+    <t>Søndag 21 Octbr. Kjerteminde. 1906.
+Kæreste Alhed!
+Tak for Dit Søndagsbrev, som jeg ganske rigtigt fik i Morges. Jeg havde tænkt at arbejde i Haven i Dag, men det øsregnede hele Natten og lige til Middag og af og til i Eftermiddag. Jeg har saa malet paa Kalvene og hjulpet med at flytte Junges Klaver over. Puf har faaet Sejl paa den store Mølle, og har lavet en af en Havregrynsæske som han sidder og virker med nu, nu skal jeg tegne den: [tegning indsat] Puf mener det ligner godt, jeg skal skrive at den kan gaa, og Du ser der [ulæseligt ord] og al Ting. Vi har faaet Ærter og Flæsk til Middag og bestilt det hos Amanda forleden. I Aften har vi spist det halve af Melonen, Amanda, Børnene og jeg det øvrige har de faaet over i Kærbyhus, jeg nød mig et Glas Madeira til som jeg fandt i Kælderen, d.v.s. nu ½ Fl. Jeg er glad ved at høre at Din Forkølelse er bedre, navnlig efter at jeg har hørt om hvordan Jordemoderen gaar og fyrer, det maa være fælt. Vi har Gudskelov ikke haft Ild i Kakelovnen endnu. Derimod er det virkeligt kedeligt at det trækker saadan ud, for Du skulde jo nødigt være stort længere væk end 8 Dage til, for senere end den 10 kan vi jo ikke vente med at tage til Kjøbenhavn og den sidste Uges Tid skulde Du jo helst være her og hjælpe mig lidt. Naa nu kommer Amanda og vil have Brevet, saa Du maa nøjes med dette denne Gang. I Anledning af at det er Søndag og jeg ingen Frimærker har, maa hun forsøge paa Banegaarden, saa hvis Du faar dette ufrankeret maa Du ikke blive fornærmet. Mange kærlige Hilsner fra os alle tre.
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Ina  Goldschmidt
+Andreas Larsen
+Johan Larsen
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren Astrid Goldschmidt, som skal føde barn nr. to. Det trækker ud.
+Fødeture må være plukveer.</t>
+  </si>
+  <si>
+    <t>Astrid Goldschmidt, f. Warberg, har stadig ikke født sit barn, men jordemoderen siger, at det kan ske når som helst. Huset er fuldt belagt, og Alhed Larsen kører ture med Astrids datter, Ina (Sjums).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Afvz</t>
+  </si>
+  <si>
+    <t>Søndag Eft
+Kæreste Larsi!
+Jeg vilde frygtelig gærne have Ungen til at komme, inden jeg skriver men desværre er der bleven Stilstand i det, Dis siger at i Øjeblikket føler hun sig helt rask, men Jordemoderen siger, at den kan komme hvornaar som helst. Hun havde lidt Fødeture Fredag og i Gaar trode de ganske bestemt, at den var kommen, men som sagt, i Dag er det bedre, hun er oppe og har endogsaa været lidt ude, men hun og vi alle ønsker, at det maatte tage Fart og faa Ende. Her er ellers rigtig rart men Huset er fuldt belagt jeg ligger i den ene Stue Jordemoderen i den anden. – Jeg har kørt lille Sjums over 2 Timer i Dag, hun har for Resten været syg og ser meget Sløj ud. - Hvordan har I det? Jeg Haaber at høre fra Dig i Morgen. Vejret er yndigt i Dag, det var dejligt at være saa længe ude jeg skal køre hende hver Dag. Kys de søde Unger. Hils dem alle mest Dig selv fra Din A.</t>
+  </si>
+  <si>
+    <t>1912-01-14</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Pisa
+Via San Lorenzo 44</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Acqua purgativa betyder rensende vand.
+"Skibet" er en del af Johannes V. Jensens romanrække "Den Lange Rejse". "Skibet" udkom i 1912.
+Fynshoved-myten: Johannes V. Jensen besøgte i sommeren 1910 Syberg-familien, mens de opholdt sig på Fyns Hoved, hvor de boede primitivt i et par træhytter. Syberg og Johannes V. Jensen har i tidligere breve diskuteret, om det er fortællingen om denne tur, som Johannes V. skal bruge til et julehæfte med Sybergs illustrationer. 
+Bionda: Blonde. Grassa: Fedtet. 
+Det er uklart, hvad Fritz Syberg mener med "secca". Mager er på italiensk magro. 
+Nera: Sort.
+Brutta: Dårlig (ikke grim, som Syberg oversætter det til).</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Fritz Sybergs fordøjelse har det godt takket være Acqua purgativa.
+Familien har besøg af en del skandinaviske malere.
+Det er ved at blive forår i Pisa. 
+Syberg vil gerne være med til at vælge billeder (til et hæfte med tekst af Johannes V. Jensen).
+Italienerne kan lide at betragte sig selv som blonde og finder dette smukt, men der er meget negerblod i deres race.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x9Mp</t>
+  </si>
+  <si>
+    <t>Pisa 14-1-12
+Via san lorenzo 44.
+Kære Venner!
+Jeg har længe tiltænkt Jer et Brev med Nytårshilsen. Glædeligt Nytår! I Dag er Humøret ug. uden særlige Grunde men, hvad der er bedre, af den reelle Grund at Arbejdet går godt, - Fordøjelsen og Stolegangen er mønsterværdig, den sidste takket være ”aqua purgativa”. Hvis det kan fås i Danmark vil jeg anbefale Dig det, jeg har en Erindring om at Du, ligesom jeg selv, har en noget for stærk Mave. Det er et østrigsk Fabrikat det hedder Saxlehner Bitterquelle. Vi har turet Jul efter dansk Skik og havt det dejlig. Her har været Besøg af en Del norske og svenske Malere, som vi havde til Aften Goldschmidt bor i vort Nabolag. Jeg kan godt lide ham, han er en reel Fyr trods sit springende Væsen.
+16-1-12
+Vi savner Jer. I Dag regner det. Hvor vilde en Whist eller Bridge sammen med Jer gøre godt. Ude bag Pisas Mure er det Forår når Solen skinner. Det er helt hjemlig at færdes mellem Bønderne. De trækker Roer op og beskærer deres Vin og har det fredeligt og godt. Undertiden forbavser det mig at de ikke taler fynsk.
+[Tegning i venstre side af papiret]
+Det vi nu venter på og imødeser med Længsel er Din nye Bog ”Skibet”. Det er rart at Din Fynshoved myte ikke skal ud over Hals og Hoved. Jeg vilde gærne være hjemme når der skal vælges Billeder til den bl.a. for at lave et Par direkte dertil. Send os et Fotografi af Jer alle sammen. Du har jo Apparat.
+Apropos Bønderne og Befolkningen hernede, dersom Du var her tror jeg Du skrev en Bog om Longobarderne. Italienerne har altid opfattet sig selv som en blond Race: De gør det i den Grad i deres Billeder så de gør sig endnu lysere end Germanerne. På de gamle Fresker er Kvinderne så gyldenblonde som norske Jenter. At kalde en Italiener sort – nero – er et Skældsord. En Kvinde [”En Kvinde” overstreget] Alle Italienerinder drømmer om at se ud som Else. Else er ”bionda” og ”grassa” hvad der er ensbetydende med ”bella” og ”bellissima”. Mager og sort (”secca” og ”nera”) er ”brutta” (grimt). Imidlertid er der så meget Negerblod i Racen hernede så helt gl [”gl” overstreget] guldlokkede er de nu ikke. Vi længes, som sagt, efter Jer, men vi længes ikke hjem. Goldschmidt bringer lidt af den hjemlige Duft med som altid hænger ved en Kollega og den gø [”gø” overstreget] virker således på mig så jeg siger: Hvor det er rart at være borte! Stik i et Svip herned!! Eders hengivne Ven
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>22. jan. 1914</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/QzNv6xBt</t>
+  </si>
+  <si>
+    <t>1914-03-22</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Julius Hviid
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Åge Meyer Benedictsen 
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt skulle deltage i en gymnastikopvisning 1914.
+Det vides ikke, hvad Laura Warbergs unge pige i huset hed. 
+Alhed og Johannes Larsen fik i 1913-1914 opført et hus til Laura Warberg, datteren Ellen og barnebarnet Grethe på Strandvejen/i Strandgade, Kerteminde. Familien kom kun til at bo der få år. 
+Forte: Musikudtryk for stærkt eller kraftigt.
+Mono: Musikudtryk enkel. 
+"Quo Vadis?" er en italiensk stumfilm fra 1913 af Enrico Guazzoni.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2621</t>
+  </si>
+  <si>
+    <t>Det er spændende med Astrids gymnastik. 
+Der er nu installeret kakkelovn i huset; maleren og elektrikeren arbejder, og der bliver sat døre i. Haven må ikke blive jævnet, før Johannes Larsen/Las kommer hjem til påske. Laura er ikke tilfreds med vinduerne og med lemmen i gulvet i anretterværelset. 
+Laura Warberg har fået Dr. Hviid som huslæge. Hun har vrøvl med både benene og øjnene, og hun vil foreslå lægen at hvile øjnene med solbriller i 14 dage. 
+Johanne og Andreas/Puf Larsen har været til et foredrag i Mesinge, og de måtte gå hjem. 
+Ellen/Elle Sawyer giver klaverakkompagnement til (stum)film i biografen. Hun er også hyret som tolk for en afrikansk godsejer, der vil købe kvæg på Fyn. 
+Johannes Larsens billeder kommer ikke med på Den Frie. 
+Laura læser med både Grethe og Erik, og Christine og Alhed går til fransk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kFZB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Formiddag
+Søndag d. 22de.
+Kære Astrid!
+Det var et vældig interessant Brev fra Dig, det er saa rart at høre, Du en Gang imellem har en Fornøjelse. Hvilken yndig Kjole det maa være! Det er altsaa den, Din Svigermor gav Dig. Kunde A. lide den gule Dragt fra Kbh?? Hvor morsomt at høre om de smaas Musik. Hvilken Glæde for Dig og A. det kan blive. Kunde Du ikke have sagt til Lugge om at bede A. med? Han var vel nok gaaet tidlig hjem. Og nu nærmer Afgørelsen med Gymnastikken sig! Det bliver knusende spændende! I fire smaa maa da komme med skulde man tro! Men vær nu forsigtig lille Putte! Sæt ikke Liv og Lemmer paa Spil for Sportens Skyld – Jeg har lige nu været med Pigen ovre at gøre Ild i Spisestuen i vort Hus, der kom en nydelig Kakkelovn i Gaar, de andre i Morgen, der skal fyres nogle Dage for at Vægge og Loft kan tørre hurtigt. Maleren gaaer og maler Træværket hver Dag; i Morgen kommer de sidste Døre i, de har smølet længe, men nu gaaer det igen. Elektrikeren er der i disse Dage. Men min Sorg er Haven, der ikke maa blive jævnet eller rørt, inden Las til Paaske!!! kommer hjem. Men skriv ikke hertil om det, Alhed er øm paa det Punkt. Naa megen Glæde kan vi jo nok faae af Haven alligevel. – I Gaar var jeg en lang Tid hos Dr. Hviid, tog ham til Huslæge – 30 Kr – og satte ham ind i hele Sygdommens Forløb. Det har nemlig længe været skidt med Øjnene, værre og værre. Han mener absolut, det er Nervesvækkelse, er der Forkalkning, siger han, er det meget lidt. Nu har jeg faaet saa godt Haab igen, for jeg har tidt været ret langt nede. I Morgen inden jeg staaer op, vilde han komme og høre paa Hjertet og see paa Aarerne paa Benene. Børnene er saa lettede og glade over det. Nu vil jeg foreslaae ham, eller rettere spørge – jeg tænkte ikke paa det i Gaar, - om jeg ikke en 14 Dage skal helt lade være at bruge Øjnene. d.v.s. med Briller, og saa gaae med de farvede Briller [”Briller” indsat over linjen], jeg har paa mine lange Spadsereture og naar jeg strikker; tænk jeg kunde ikke en Gang strikke paa et gråt Badehaandklæde, som jeg ikke behøver at see paa, uden mine Øjne sved og gjorde ondt; alene Skæret af den bitte Lampe – Petroleums med Skærm over, jeg har, kunde jeg ikke taale. Det vil jo blive svære 14 dage, især kedeligt at jeg ikke kan læse med Erik, som nu skulde begynde paa Historie og Geografi foruden det andet. Og Gretes Fransk 2 Gange om Ugen! Men jeg tror, det vil være rigtigt! Jeg har hørt om en Dame med akkurart lignende Svækkelse i Synsnerverne hun kom sig tildels. – Naar bare vi var saa vidt, at vi kunde gaae hver Dag saa smaat at flytte ind, men før efter Paaske bliver det slet ikke – Der bliver ellers ganske dejligt allevegne paa nogle smaa Ubehageligheder nær. Tænk der er ingen ”øverste Vinduer”, det hele lukker op!! Og der er Lem til Kælderen i Anretterværelset, det er jo farligt: og Trappen til Loftet maa hejses ned og op. – I Forgaars tog Johanne og Puf nok saa glade med Toget 6.20 til Mesinge at høre Aage Meier Benediktsen holde Foredrag om Rusland. Tænk saa kunde de ikke naae Toget hjem det blev øsende Regn, som de gik i 5 Kvarter – 1 Mil. J. var ulykkelig over sit gode Tøj, Puf meget medtaget, en grufuld Tur! Vi var saa kede over dem. Nu efter Middag skal jeg op til dem, først hos Elle og saa til Kaffe hos Agrarens. – Elle er saa optaget i disse Dage, hun spiller 2 Timer hver Aften i Biografen, det er ”quo vadis” og hun har gjort sig megen Umage med Musiken, spiller Dejlig er Jorden, først forte og senere mono, som det lød langt borte; en ”Del af Messias” og lignende alvorlig Musik. Chr og A. var der til Premièren, propfuldt, de sagde, at Elle spillede udmærket; hun hører tidt Anerkendelse af sin Musik, meget bedre end Junges. I Dag spiller hun 6 Timer til 10½, skal med første Tog i Morgen til Odense og Kl.11 i Bil Fyn rundt med den afrikanske Godsejer, som skal købe Kvæg her, og hvor Elle er Tolk, mulig i to Dage; det bliver jo en god Skilling men hun er benovet. To Assistenter er med. Hun faaer syet sin mørkeblaa Nederdel hos en Skrædder; og den nye Fløjlsbluse hos hendes Syerske i Revninge, der var hun i Gaar at prøve, havde flere Timer her forinden, og 4 i Biografen. Ja hvor hun og Johanne er spændt for! – Las faaer desværre ingen af de nye Billeder fra Fiil Sø pa den Frie, nemlig til 2_den_ skal komme [”komme” overstreget] faae Gris i næste Maaned, 300 Kr!! men betales til September og kan give en vældig Indtægt med Held! ”Grisene er bedre Betalere end Køerne”!! siger de lærde Landmænd. Bare Du kan læse dette, værre Kragetæer end nogensinde! Nu skal Du maaske nøjes med Brevkort en Tid. alt anstrenger jo mine Øjne. Har jeg fortalt, at Chr. og Alhed lærer Fransk 2 Gg. om Ugen hos Fru Svendsen, det morer dem meget. Nu vil A. til at male igen hun har jo 2 Piger og intet selv at gøre i Huset. Saa Farvel lille Putte! Kærlige Hilsener til Dig og de smaa!
+Mor.</t>
+  </si>
+  <si>
+    <t>1914-11-13</t>
+  </si>
+  <si>
+    <t>Carl Petersen, arkitekt</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
-    <t>Nicolaus Lützhøft</t>
-[...22 lines deleted...]
-[Resten af transkriptionen afventer - originalen er meget vanskelig at læse!!]</t>
+    <t>Christian  Ernlund
+Carl  Knippel
+Kai Nielsen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
+  </si>
+  <si>
+    <t>Carl Petersen kommer med en lang udredning af sin samtale med murermester Ernlund og malermester Knippel og hvorfor arbejdet med at få malet væggene i museet trækker ud. Han mener, at der nu burde komme god fremgang i processen. Han glæder sig over, at Mads Rasmussen overvejer at købe Kai Nielsens lille æske i bronce.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mXtF</t>
+  </si>
+  <si>
+    <t>Aaboulevard 5 d 13 November 1914.
+Kære Hr. Etatsraad M. Rasmussen!
+I Aftes kom jeg hjem fra Faaborg. Straks da jeg kom derned gik jeg med Knippel hen paa Museet. Jeg blev unægtelig meget forstemt ved at se, at der i den Maaned, der er forløbet, siden jeg sidst var der nede, paany kun er malet en Køje. Det var jo det samme, der sidst var passeret, én Køje i en Maaned. Ernlund erklærede den Gang, at det tog fire Dage at male en Køje op. 
+Imidlertid bed jeg foreløbig Ærgrelsen i mig, og sagde ikke noget til Knippel om dette Punkt. Derimod gik vi hjem hos ham og gennemgik hans Specifikation af Tilbudet Post for Post, og det viste mig, at en Del af Posterne saaledes som jeg har tænkt mig Muligheden af det, ikke har noget med Malerarbejdet at gøre. Han var endvidere meget villig til at gaa ind paa den af mig foreslaaede Ordning, at opgive en Pris pr [kvadrat] Al. for Færdigpudsning, Maling og Glitning af Væggene exclusive Fraverne og da for disses Vedkommende at opgive Pris pr Kilo af hver enkelt Farve, saa de betales efter Regning. Sagen er, at han ikke paa Forhaand ved, hvor meget hver Farve dækker, han skal gætte sig dertil, og maa da for ikke at gaa i Vandet regne rigeligt, navnlig for de dyrere Farvers Vedkommende. Og paa den Maade bliver Resultatet alt for kostbart.
+Medens Knippel og jeg sad og forhandlede ganske tørt og nøgternt, kom Ernlund ind. Hans satte sig i en Krog og saa noget skummel ud. Da vi var saa vidt, at jeg havde stillet Knippels enkelte Tilbudsposter skematisk op, saaledes at jeg vilde være i Stand til helt at overse Sagen, naar han føjede Summerne til, betragtede jeg denne Del af mit arbejde som foreløbig afsluttet.
+Det var mig ganske belejligt, at Ernlund var kommet til Stede. Jeg bestemte mig til nu at gaa løs paa Sagen med den ganske skamløse Maade, hvorpaa Væggenes Færdiggørelse blev holdt hen.
+Efter at alle Væggenes Farver var Fastslaaet, og den vanskelige Teknik med Vægbehandlingen var udfundet for flere Maaneder siden, var der jo ikke mindste Grund til, at der ikke skulde være blot nogenlunde Gang i Arbejdet.
+Jeg holdt da en Tale til Knippel og Ernlund. Etatsraaden ved, at jeg nærmest har troet, det var Knippel der ikke kunde komme i Gang, og at jeg har holdt min Haand over Ernlund ved flere Lejligheder.
+Jeg sagde til dem, at der var en Ting jeg desværre var nødt til at komme nærmere ind paa, det var det Tempo hvori Arbejdet gik. Jeg mindede dem om, at ret længe efter at jeg havde opgivet fuldstændigt, hvorledes hver Væg skulde farves, og efter at Fremgangsmaaden var blevet fastslaaet, var Etatsraaden kommet til Faaborg. Der var da, paa det Tidspunkt kun malet to Køjer. Etatsraaden kom hjem og bebrejdede mig i stærke Ord, at der ikke var foretaget mere. Jeg nævnte at De fandt Farverne og Behandlingen meget smuk, men at de fra alle sider maatte høre om, at Sagen ikke kom nogen Vegne. Jeg mindede dernæst om, at jeg energisk havde skrevet gentagne Gange til Ernlund om for Alvor at fremme Sagen og bedt om Oplysning stadig om hvorlangt da var naaet, og at jeg som Svar havde faaet at vide det ubestemte: Ja, det gaar godt. Endvidere at Kai Nielsen en Maaned senere var kommet til Faaborg, og syntes godt om Farverne og Væggenes Stof, men der var kun udført én Køje til, at jeg derpaa selv var taget derned og havde gjort Forestillinger og skaffet Ernlund 1000 Kr a Conto i Haab om at faa Fart i Sagerne. Endvidere at Ernlund den Gang havde erklæret at 2 Mand kunde male en Køje op paa 4 Dage. Der var nu atter gaaet en Maaned. Og fra alle Sider hørte jeg nu dagligt om denne Sag der ikke kom videre. Etatsraaden truede med at tage Arbejdet fra mig og overlade det til en anden at gøre det færdigt. Alle de mange, i Odense, i Kerteminde, i København, der var interesserede i denne Sag forstod ikke, hvorfor den ikke blev færdig og gav mig Skylden. Nu var jeg efter atter en Maaneds Forløb igen taget til Faaborg, og saa var der malet en Køje til. Jeg sagde at det var umuligt for mig at vide, om noget Arbejde af denne Grund var gaaet fra mig. Etatsraaden havde erklæret ikke mere at vilde have mig til Arkitekt. Men det var klart, at hvis nogen fremtidig ønskede at give mig noget Arbejde vilde de forhøre hos Dem, hvorledes jeg var, og da vilde Svaret rimeligvis blive : Ja han er maaske meget god, men han kan ikke faa noget færdigt. 
+Sluttelig sagde jeg, at det der nu var sket, eller rettere ikke sket, kan der jo ikke ændres noget ved, [men jeg bad de Herrer om nu for min og deres egen Skyld bestemt opgive mig naar Væggene var] jeg bad mig forskaanet for Forklaringer, hvorfor det havde trukket i Langdrag, jeg tvivlede ikke om, at der kunde gives en Mængde Grunde, f. Eks. at Farverne paa Grund af Krigen ikke kunde skaffes rettidigt til Veje. Her indskød Knippel, som hele Tiden havde siddet med en ret uanfægtet Mine: Nej, det er der ikke noget om. Jeg bad de Herrer om for min og deres egen Skyld opgive mig naar Væggene kunde ventes færdig malede. Nu slog Knippel ud med Haanden og sagde: det maa De spørge Ernlund om, Saa begyndte Ernlund at fremføre en hel Del Undskyldninger, og jeg forstod, at jeg har strakt min Kredit alt for langt overfor Ernlund.
+Da jeg rejste til Faaborg tænkte jeg mig den Eventualitet, at at tage en ny Malermester. Nu mente jeg, det var Murmesteren, der skulde afskediges.
+Jeg blev der i halvtredie Dag. I den Tid kom der vældig Gange i Arbejdet. Den store Sal er nu om et Par Dage færdig. Det vrimlede med Folk, det arbejdede i Museet. Ogsaa Billedhuggersalen blev der arbejdet med Kraft paa. Vinduet var sat i, og Væggene om Varmeapparaterne var under Opførelse. 
+Salen bliver lys og smuk, vist nok det smukkeste Rum med den kønne Udsigt over den dejlige Have. Det blev lovet mig, at de næste Sale skulde blive færdiggjort hurtigt efter den store Malerisal. Og jeg henstiller da nu ikke at gøre nogen Ravage i Sagerne. Det specificerede Tilskud kunde jeg ikke vente paa, det bliver sendt en af de nærmeste Dage. Jeg skal da komme ud med det. 
+Jeg tror, at det er i Etatsraadens Aand, jeg har handlet, naar jeg ikke har lavet Krig nu, da jeg ser, at der er kommet Fart i Sagen. Men jeg skal sørge for at holde mig à jour med, at Arbejdet fremdeles gaar rask frem.
+Der laa i Dag et Brev fra Etatsraaden til Kai Nielsen. Jeg ringede til ham [bad] og han bad mig bryde det. Til min Glæde saa jeg at Etatsraaden tænkte paa, at købe hans Skrin i Bronce. Jeg synes, at det er noget af det smukkeste, han har gjort. Prisen han nævnede, 1200 Kr., er ikke særlig stor i Betragtning af, at han nu sælger sine nyeste mindre Arbejder 3-4 à 5 Gange til store Priser, og at han her særligt tilbyder at lade Fodstykkets Relieffer emaillere polycromt. Genstanden er jo ret stor, at det polycrome er noget ganske nyt i moderne Skulptur, noget som var almindeligt hos Grækerne.
+Jeg har ofte tilskyndet Kai til at optage Farven i sine Billedhuggerarbejder. Naar han nu gærne vil ind paa farvet Skupltur skyldes det dog næppe min Paavirkning, men er snarere en Følge af hans Strejftog ind paa Maleriets Omraade.
+Naar jeg er særlig glad ved Udsigten til Købet af hans Æske, er det, foruden det, at jeg synes den er saa ganske fortrinligt komponeret, fordi jeg gaar med skumle Hensigter om i Museet at indrette en Montre for Smaabroncer. Og jeg vil da foreslaa Dem, fremfor at tinge med ham om Prisen, at prøve paa at faa ham til foreløbig i Købet at sælge en eller to af hans nyeste Smaastatuetter i Bronce billigt.
+Jeg haaber Mandag at have Malerregnskabet i Orden. Med Venlig Hilsen fra Deres ærbødige 
+Carl Petersen</t>
+  </si>
+  <si>
+    <t>1914-12-28</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Grethe Jungstedt
+August Kattrup
+Camilla Kattrup
+Rasmus Kattrup
+Charlotte Knipschildt
+Ernst  Knipschildt
+Gustav Knipschildt
+Otto Knipschildt
+Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Henry Smith, nær Erikshaab
+Hempel Syberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Minna Warberg
+Torkild Warberg</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt fyldte 15 år 16. januar 1915. Laura Warberg blev 60 20. januar samme år. Mange af hendes gamle venner fra tiden, hvor hun boede på Erikshaab, var inviteret. 
+Det vides ikke, hvem Grethe B. var. 
+Christine Swane boede fra september 1914 og flere måneder frem hos Alhed og Johannes Larsen med sin søn, Lars. Hun var flyttet fra manden, Sigurd Swane.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3740</t>
+  </si>
+  <si>
+    <t>Laura Warberg har måttet spare på julegaverne i år pga. festerne 16. og 20. januar.
+Grethe får en masse tøj for de indsamlede penge. Laura giver hende et ur.
+Hempel Syberg er syg og kommer ikke til Lauras fest. Alle andre har sagt ja, de så de bliver 30.
+Christine Swane er flyttet til lejligheden i det hvide hus nær Alhed og Johannes Larsen.
+En kagefrøken kommer to dage, tjeneren fra hotellet og to-tre piger er hyret. Laura Warberg oplister menuen. Alhed Larsen og Ellen Sawyer dækker bord dagen før festen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bUa7</t>
+  </si>
+  <si>
+    <t>[Øverst s. 1 er med blyant skrevet:] 1915
+[Med blæk; Laura Warbergs skrift:]
+Mandag.
+Kære lille Muk!
+Jeg vilde netop i Dag skrive til Dig! Tak for Brevet i Morges! Jeg er flov over Dine Taksigelser - mine Ydelser har jo kun været gode Ønsker! Jeg var nødt [over "nødt" er indsat "x)"] til i Aar at spare lidt til Fordel for d. 20_de_ og d. 16_de_. Jeg har købt et godt og pænt lille Uhr til 25 Kr; desuden vil jeg have dem alle samlet til Aften; i Julen lykkedes det ikke! Jeg er meget glad ved Eders 10 Kr; foruden ["foruden" indsat over linjen] en saa stor Sum, synes Elle og jeg, at Du ingenlunde maa give noget i Gave. Vi har nu 50 Kr; 25 fra Julegaverne, 7 fra Dede, 3 fra Grethe B., 5 fra Syberg. Hun kan faae baade en Ulster, en Kjole, Strømper, Galocher, alt haardt tiltrængt. Vi glæder os til Dagen. Syberg veed nok [ulæseligt ord] af, hans Penge, men det er jo pænt, hvis Du alligevel skriver og takker, han har desværre været daarlig hele Julen og er endnu saa han har definitivt sagt Nej til d. 20_de_. Paludan har endnu ikke svaret, men han er vist sikker nok; ellers har alle sagt Ja; Gloruperne, Knipschildts, Katterups, [ulæseligt ord], Smidts, [ulæseligt ord] - vi bliver 30; det er rimeligt, at Minna kommer med lille Torkil i saa Fald skal de boe alle tre i Grethes Stue; ellers Tanterne der og Dede paa Hotel. Fru Swane flytter forinden til den lille Lejlighed i det hvide Hus I/hos Las's. Alhed er dog ved at blive ked af at see sin Dagligstue som Børnekammer med et grufuldt Rod, saa nu trækker hun sig tilbage til sit lille Atelier og maler. - Vi glæder os alle vældigt til Festen; alt ryddes ud af Dagligstuen til Spisning, vi mener med al den Hjælp vi har, kan den være i Orden paa en lille halv Time bagefter ["bagefter" indsat over linjen]. Kaffen nydes ved Bordet til en Cigar. Vi skal have en dygtig Kagefrøken 2 Dage, Tjeneren fra Hotellet og 2-3 Piger til Hjælp - Grethe laver Menu Kort, - Skildpaddesuppe - Karper - Slikasparges, - Oksefilet - Kiks og Ost - Kransekage med Fyld - Is. - Las giver Champagne. Vi lejer alt Porcelæn hos Isenkræmmeren. Elle tager sig fri Dagen før, da vil hun og Elle Alhed ["Elle" overstreget; "Alhed" skrevet oven i overstregningen] dække Bord. A. taler om at bede Dig komme lidt før, men den søde Alhed skal jo altid have en Stab om sig, E og jeg mener det var Synd Du skulde være mere end højst nødvendigt fra Børnene. [Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1915-11-19</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Pisa</t>
+  </si>
+  <si>
+    <t>Roma
+Pisa Italy</t>
+  </si>
+  <si>
+    <t>Fritz Syberg venter på at få papir fra papirhandleren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7Frd</t>
+  </si>
+  <si>
+    <t>Kære Las!
+Papirhandleren har snydt mig det Asen. Da jeg kom hen til ham for at hente Papiret var der intet. Nu har han lovet [indsat: mig ] det om to-tre Dage, men det kan godt være det trækker længere ud, for Italienere siger principmæssig ikke Sandheden. Det skal imidlertid nok komme en af Dagene. Dette Kort er fra Roms Campagne – Hilsen Baron</t>
+  </si>
+  <si>
+    <t>1917-01-05</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Marie Schou
+Anna Louise Syberg</t>
+  </si>
+  <si>
+    <t>Darwin og Fuglen er en af Johannes V. Jensens såkaldte Myter fra 1908. Samme forfatters bog Bræen udkom på Gyldendal 1908. 
+Marie Syberg/Schou boede i Valby i årene efter, at hun og Fritz Syberg var blevet gift. Hun ønskede at fortsætte med at arbejde som rigsdagsstenograf og flyttede først til Kerteminde, da hun var blevet pensioneret.</t>
+  </si>
+  <si>
+    <t>Syberg og Jensen ses for lidt, men de har glæde af at kende hinanden. 
+Syberg synes, at Johs. V. Jensen er meget koncentreret i sine Myter, og han giver Jensen ret i, at der er en parallel mellem Jensen og H.C. Andersen.
+Marie er på Pilegården. Rabbe/Anna Louise har været syg i 14 dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CEx7</t>
+  </si>
+  <si>
+    <t>Pilegaarden 5-1-17
+Kære Ven.
+Du har Ret vi har for lidt af simpel Sammenværen. Alligevel har jeg havt saa megen Glæde af at kende Dig og Else i de forløbne 7 Aar, saa jeg vil ønske at Du om andre 7 Aar maa have [”have” overstreget] kunne gøre den samme Beklagelse gældende, - (og ikke den modsatte) - . Jeg har læst Din Bog og føler Lyst til at sige Dig at jeg staar m. H. til det skrevne Ord hvor Du staar naar Talen er om Kunst ”jeg kunde duellere for det”. Det interesserer mig at Du sætter Din Kunstform Myter paa den Plads Du gør Jeg har ligesiden jeg læste ”Darwin og Fuglen” og ”Lærker” ”(Bræens Slutning)[”] syntes at jeg havde Dig meget konsentreret i Myten. Det var jeg klar over allerede for 8-9 Aar siden. Den Paralel Du trækker mellem Dig og H.C. Andersen har jeg ogsaa længe været [”været” overstreget] havt Øje for Rigtigheden af. Det er mindst fem Aar siden jeg har sagt det (det var til Anna). 
+Marie er her paa Pilegaarden i disse Dage, Børnene [”Børnene” overstreget] Rabbe har været Sy [”Sy” overstreget] syg i ca 14 Dage Vi sender Jer de bedste Hilsener og Ønsker for det nye Aar
+Eders Hengivne Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1917-09-28</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Carl Petersen, arkitekt
+Ingeborg Schou</t>
+  </si>
+  <si>
+    <t>Johannes Larsen beder Alhed sørge for at bringe en knortegås fra Calle hjem til Møllebakken, da han skal bruge den at male efter. Endnu bedre ville det være, hvis Ingeborg sendte gåsen fra banegården. Desværre fælder gæssene nu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vrQ4</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28 Septb 1917.
+Kæreste Alhed!
+Kan Du ikke købe en Spaankurv og gaa ud til Calle i Mrg. og putte den Knortegaas i og tage den med hjem. Jeg har skrevet 2 Gange telefoneret flere Gange. Men det lader ikke til at Calle kan overkomme at faa den putttet i den Kasse han har faaet sendt og sende den paa Banegaarden. Det bedste vilde naturligvis være om Du gav Ingeborg Kurven og et Stk Tøj til at sy over den og fik hende til at putte den i og møde paa Banegaarden med den Søndag Mrg men det er vel ganske utænkeligt at hun kan være oppe paa den Tid. Jeg vilde meget gerne have haft den nu Gæssene trækker her hver Dag og faar vi Søndenvind her SØ kunde det jo være jeg kunde have malet noget. Desværre gaar der naturligvis nogen Tid inden den kommer til at se ordentlig ud, hvis det ikke allerede er for sent for i Aar, den var i fuld Fældning da jeg sidst var i Byen og den bliver naturligvis møgbeskidt i den Hønsegaard. Bare Du kunde faa den med. Vi har det godt alle sammen og glæder os til Du kommer.
+Mange Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1917-10-29</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Else Jensen</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har læst Johs. V. Jensens kronik. Vores kulturs udvikling fra oldtiden til "Indianerstandpunktet" var fin, og derefter er alt forfald. Selv holder Syberg af det primitive liv. Den tyske samfundsorden indeholder idealisme, men den vil nok også blive ramt af forfald.
+Syberg har for første gang solgt billeder fra hjemmet, og familien er nu sikret økonomisk nogle år. Naturen og vejrliget er dejligt på Fyn.
+Besse/Johanne er blevet gift.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CWCf</t>
+  </si>
+  <si>
+    <t>Pilegaarden 29-10-17
+Kære Ven!
+Din Kronik igaar læste jeg baade med Glæde og Bedrøvelse. Forstaar hvor Du vil hen, men hvem i denne onde Verden elsker Sandheden. Maaske der en Gang i Stenalderen har eksisteret et Samfund paa disse Breddegrader med et vist relativt Højdepunkt af demokratisk Samfundsfrihed. Men jeg er kommen paa det rene med at paa den Maade set er vor højtpriste Kulturudvikling kun Forfald. Fra Menneskene gik rundt som Flokke af Arter til de Tusinder af Aar fremefter naaede til Indianerstandpunktet, se det er Fremgang (Udvikling) Fra Indianerstandpunktet og fremefter er Forfald; Ødelæggelse af Evner Instinkter Smag o.s.v. 
+Jeg har før troet (i enkelte Øjeblikke) at min egen Smag for Simpelhed og primitivt Liv var [et overstreget, ulæseligt ord] et Udslag af Atavisme, Mangel paa Kraft til at svinge mig op til en ”højere Smag” men jeg kan ikke mere give mine Medmennesker den cadeau. Det er simpelthen mine Instinkters relative Sundhed der gør sig gældende, naar jeg reagerer mod alt det som bærer Forfaldet i sig. 
+Selvfølgelig har Du Ret. Tyskernes Samfundsorden er den eneste hvori der er et Moment af Idealisme og Sandhed. Og det kommer særlig frem nu de maa kæmpe for den – (for hvem der kan se) men Forfaldet venter vel nok paa dem ogsaa, selv om de er kraftige og sunde nok til at modstaa Englænder- og Amerikanersmitten en Tid. Verdens og Menneskenes Endemaal er selvsagt Undergang og vi er langt paa den anden Side Kulminationspunktet, (selv om Nedgange naturnødvendigt ikke gaar i en lige Linie men bestaar af relative Op- _og Nedgange) _
+I øvrigt gaar alt vel. Jeg balanserer den af med Søvn og Sundhed til Nødtørft. Har for første Gang mærket hvad det vil sige at sælge Billeder ud af Døren i større Masse, saa jeg kan se Fremtiden i Møde for flere Aar uden Spekulation paa Familiens Klæder Sko og Føde. Her er vidunderligt. Bygerne trækker og Skyerne trækker, Morgen, Middag, Aften og Aarstid laver Sceneforandringer i det uendelige kort sagt Vi [”Vi” overstreget] jeg sidder stille paa Toppen af de fynske Bakker og Verden kommer til mig. – Besse er blevet gift.
+Mange Hilsener fra Din hengivne Fritz Syberg
+[Det følgende skrevet lodret op langs papirets højre side] Hils Else mange Gange</t>
   </si>
   <si>
     <t>1917-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Nora -
 Bodil Bech
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Poul Uttenreitter
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Erik Warberg Larsen
 Carl Frederik Wolf-Frederiksen
 Sofie Wolf-Frederiksen</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen fik bygget atelierer i 1917 ("de nye Lokaler"). 
@@ -604,96 +2484,211 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3849</t>
   </si>
   <si>
     <t>Minna Warberg ønsker Laura Warberg tillykke med guldbrylluppet. Det er trist, at Andreas/Dede ikke har tid til at deltage.
 Når Laura kommer til Brædstrup i pinsen, skal familien holde barnedåb for Fritz. 
 Minnas og Andreas' byggeri er nu snart færdigt, og det bliver yndigt. De har været til stort sølvbryllup på en herregård.
 Minna har hørt, at der er smukt på Tranekær, når æbletræerne blomstrer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BGVZ</t>
   </si>
   <si>
     <t>[Håndskrevet i adressefeltet, for:]
 Fru Warberg.
 p.t. Tranekær.
 Langeland.
 [Stemplet i adressefeltet, bag:]
 Andr. Warberg
 Overretssagfører,
 Brædstrup.
 [Håndskrevet i brevet:]
 Brædstrup, d. 27-5-1919.
 Kæreste Svigermor! Ogsaa fra mig sendes dig mange Ønsker paa din Guldbryllupsdag, Dede skrev jo i Gaar; det bliver nok en yndig lille Fest for dig, det er blot kedeligt Dede ikke synes han har Tid til at være med. - Dede skrev jo, at vi ventede dig i Pinsen, men han glemte vist at fortælle at vi vilde have Drengen i Kirke 2_den_ Pinsedag, saa du maa da endelig komme. - Vi kan nu begynde at se Ende paa vores Byggeri, men det har jo ogsaa varet dobbelt saa længe som vi havde tænkt os, det har været en gyselig Tid at gennemgaa, men yndigt faar vi det, det skal blive morsomt at vise dig det. Vi har i Søndags været til Sølvbryllup paa Rødvigsballe, det var en yndig Fest, 80 Mennesker, spiste i Telt i Haven &amp;amp; dansede længe bagefter. Fin Mad &amp;amp; god Stemning. Dede holdt en pæn Tale, jeg tror, han ender som Taler. Du faar nok godt Vejr, &amp;amp; saa har jeg hørt engang, at Tranekær, - naar Æbletræerne blomstrer, er prægtig smuk. Hils nu alle Bryllupsgæsterne, et Kys til dig selv fra Drengene &amp;amp; din heng. Minna.</t>
   </si>
   <si>
+    <t>1919-10-09</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+- Granhøj
+Otto Kirst
+Frida Madsen
+- Petersen Gelskov
+- Trautner
+Kristian Taaning
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Larsen-familiens hus på Møllebakken i Kerteminde blev bygget om i oktober og november 1919. Alhed Larsen opholdt sig imens hos familie i Birkerød, så hun kunne være nær sine drenge, der var elever på Birkerød kostskole. Hun var desuden syg en stor del af tiden. 
+De omtalte bøger: K. Weule: De Kulturløses Kultur, H. Aschehoug &amp;amp; Co, Kristiania 1915 og Hans Puhlig: Eiszeit und Urgeschichte des Menschen: Nach seinen Vorlesungen, Tyskland 1907.</t>
+  </si>
+  <si>
+    <t>Der høstes store mængder æbler og pærer i haven på Møllebakken.
+Håndværkerne lægger fliser i badeværelset, og de har sat køkkenbord og -vask op. Gulvbrædderne er krumme og revnede, men der er rigeligt af dem. 
+Johannes Larsen vil gerne have besked i god tid om, hvornår Alhed kommer hjem, så de kan få hjemmet til at se ordentligt ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/35R9</t>
+  </si>
+  <si>
+    <t>Kjerteminde 9-10-1919.
+Kæreste Alhed!
+Jeg sendte i Formdgs Bøssen som Expresgods. Patroner var der kun en 5-6 med mindre Hagl, Resten No 2 og No 1, altsaa ubrugelige til den Slagt Jagt. Tinge kom i Middags med 3 Figen til Dig som jeg sender nu sammen med "de kulturløses Kultur" og "Eiszeit und Urgeschichte des Menschen" som vist er bedre end den anden. Jeg har plukket dobbelt Philip i Dag og sammen med Algren Callebassene, han plukker i Eftermiddag Cox orange og Dr. Louise henne ved Møllen. Sidstnævnte er der mange af Cox orange færre skønt der er 2 Træer. Frugtkælderen er fuld. Vi har lagt Pære i Rullestuen og Fuglestuen. Moltkepærene er ikke plukket jeg har givet en Del bort og Haandværkerne sankede op. Tilbage af Pærer er der altsaa Eyewood, Beurre Diel og Beurre Napoleon og Josephine de Mulines de 2 første og den sidste i Mængde, men ingen af dem modne. Af Æbler sidder der endnu en hel Masse Cox Pomono paa 3 Træer, et er plukket og saa det Træ hos Svanerne samt Pichora i Trekanten udenfor. De trækker endnu Gesims i Dagligstuen men Taaning har lovet mig en Mand i Mrg. til at lægge Fliser i Badeværelset. Den gl. Vask og Køkkenbordet er stillet op men med ny Plade. Petersen, altsaa Tømreren vil nu tage Brædder ud til Gulvene og lægge Gulv i Have- og Trappestuen. Han siger at der ikke er nok af de 11 T. og at de er krumme og revnede, men at der er rigeligt af de 9 T. til baade Dagligstue og Havestue. Vi stillede Kakelovnen op i Gaar Mrg og har siddet siden i Havestuen. Frida og Md. Granhøj har i Dag gjort rent i Spisestuen og det gl. Spisekammer. Jeg længes efter at faa de 2 Døre muret til, men det maa vist helst vente til Kirst og Trautner er færdige. Jeg fik ikke at vide i Telefonen hvordan du havde det i Gaar. Jeg Gaar vel nok Besked om hvornaar Du kommer i god Tid d.v.s. 2-3 Dage i Forvejen, saa jeg kan faa det til at se saa ordentlig ud som muligt efter Omstændighederne.
+Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1919-10-13</t>
+  </si>
+  <si>
+    <t>Lille Viby, Kerteminde
+Landeryd, Sverige
+Birkerød
+Kattegat</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Frederik Hendriksen
+Otto Kirst
+Andreas Larsen
+Georg Larsen
+Johan Larsen
+Christine Swane
+- Trautner
+Poul Uttenreitter
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde blev bygget om i september og oktober 1919. Alhed Larsen opholdt sig imens hos familie i Birkerød for at være tættere på sine børn, der var elever på Birkerød Kostskole, og fordi hun var syg af en byld i halsen. 
+Brevet, som Johannes Larsen nævner, at han vedlægger til Alhed, findes ikke sammen med dette brev i samlingen på Det Kongelige Bibliotek. 
+Det er uvist, hvilke sønderjyder der er tale om. 
+Den omtalte bog: F. Hendriksen: Kristian Zahrtmann. 1843 31. marts-22. juni 1917 : en Mindebog bygget over hans egne Optegnelser og Breve fra og til ham. Udgiver: F. Hendriksen 1919.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen får bestilling på 5 billeder til Krogs nye restaurant i København. 
+Larsen-familien skal til Sverige, og de skal have både udrejsepas og jagtkort.
+Der er koldt og ubehageligt i huset på grund af ombygningen. 
+Der sendes købmandspakke fra Kerteminde til Birkerød.
+Johannes Larsen har bestilt den nye bog om Zahrtmann.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8sqm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13-10-1919.
+Kæreste Alhed!
+Det gik som jeg tænkte i Aftes, det har øst ned hele Dagen. Jeg sidder her hos Gross og skriver mens de laver Pakken i Stand. Jeg havde glemt at der stod Frmdg i Brevet men nu kommer den over med det samme. Sønderjydernes Ankomst trækker stadig ud, ny Besked et Par Gange om Dagen. I Frmdgs Telefon fra lille Viby at de først kommer i Mrg Kl. 9. I Eftrmdg Telegram om Maskinskade i Kattegat og formodentlig ny Udsættelse. I Eftrmdg ringede Krog fra Kjøbenhavn at han er i Færd med at lave en ny Restaurant og gerne vilde have 5 Billeder af Mig paa ca en Kvadratmeter, og at han og Arkitekten vilde komme over og se paa hvad jeg har i Mrg eller i Overmorgen. Jeg har jo ingen af det Format, men da der er en ny Mulighed for at de kan bruge andre Størrelser sagde jeg at de var velkomne. Han ringer saa i Aften om det bliver i Mrg eller Overmrg. Det kan blive muntert med Sønderjyde til Frokost og de andre til Aften. Jeg fik Brev fra Lut i Frmdg, med Svar paa en Del af mine Spørgsmaal men der staar ingen Ting om de Jagtkort vi skal have deroppe hvis vi skal paa Jagt, hvad der vist ikke bliver meget ved paa denne Aarstid. Jeg sender her Brevet saa Du kan se hvad der staar og konferere med ham i Telefonen. Jeg formoder at vi to skal have Pas gennem Politiet her. Men saa maa vi jo have Fotografier kan Drengene eller Christine lave nogle? Det haster jo altsaa. Jeg ved ikke af at jeg har udtalt mig om at det var bedst Du blev derovre til vi skal rejse til Sverige, men det er det vel? Her er forbandet uhyggeligt i saadan et Vejr som i Dag udenfor er det ikke til at være og i Værkstedet saa koldt at jeg ingen Ting kan bestille. De blev ikke helt færdig med Gulvet i Badeværelset i Dag da de manglede et lille Stykke ved Døren havde de ikke flere gule Fliser og maatte sende Bud til Odense. Saa havde de strøget Tag på Loftet det har de jo altid at gribe til, men det forsinker jo Kirst og Trautner en Dags Tid. Jo jeg er klar over hvordan Tingene skal staa i Badeværelset. Ellen har forlængst vasket den lilla Kjole, ikke Overtrøjen. Der var i Dag Meddelelse fra Xylografen om at Zarthmann Bogen kommer i næste Maaned, samt et trykt Kort til Bestilling. Det er en dyr Bog, 90 Kr. mod Opkrævning. Jeg har bestilt den. Pudsigt nok er det i Dag 35 Aar siden jeg begyndte paa Skolen, hvilket jeg bemærkede paa Kortet. 
+Jeg haaber I maa blive tilfreds med Pakken til Trods for at der mangler Melis, det kommer først i Handlen paa Mandag. Hvis Drengene har Flyttebevis til Birkerød skal de formodentlig have deres Pas der, ellers her, men jeg skal tale med Uttenreiter om det, det er en Satans masse Vrøvl der kan være for at rejse det lille Stykke Vej. Jeg har bestilt svenske Penge her i Banken jeg gider ikke gaa og faa for lidt tilbage derovre. Mange kærlige Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1920-11-04</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Birkerød Kostskole</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Johannes Larsen
+Elisabeth Mackie
+Frida Madsen
+Ingeborg Rasmussen
+Jens Rasmussen
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Meme er.</t>
+  </si>
+  <si>
+    <t>Privateje</t>
+  </si>
+  <si>
+    <t>Alhed sender penge. Hun har travlt med at gøre hovedrent i drivhuset, hvor hun også har lavet en kaktusstenhøj. Desuden har hun plantet hyacinter, og fuglestuen er blevet delt i to: Et rum til fugle og et til billeder.
+Frida er rejst. Hun græd meget.
+Alhed skal til middag hos Overrettens.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MdC5</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære søde Ly!
+Tak for Dit Brev. I Aftes blev der sendt Vadsketøj, Æbler og The. Vi havde købt Sprit, men Din Fader sagde, at Du hellere maatte faa Penge. Hermed saa 10 Kr, de 5 Du bad om og 5 til Sprit og diverse. Jeg kan forstaa, at Du savner Peter men det er fornuftigt at Du er bleven flittig; saa gaar Tiden bedre for Dig. Sikken et Vejr dog stakkels Putte har, Meme er da vist elendig over hende; - Du kan tro Puf og jeg har travlt for Tiden, vi gør hovedrent i Drivhuset, har skuret alt Træværk og Skiferplader og saa har vi lavet den den mest henrivende Kaktusstenhøj, jeg talte vist om det, da Du var hjemme – den store i den anden Ende af Drivhuset skal vente til Foraaret, men Du kan tro Kaktusstenhøjen, - min altsaa – er bleven vellykket, jeg glæder mig til at vise Dig den til Jul. Og saa har vi i Dag plantet Masser af Hyacinther og Tulipaner, og den gamle Morter der stod i Vinhuset har vi sat ind ind ("ind" overstreget] ved Brønden den skal fyldes med Eranthis, den ser saa smuk ud sammen med Brønden. Fuglestuen er bleven saa fin, jeg fortalte Dig vist, at den er bleven skildret af med Hønsetraad, saa det halve er til Fugle og det halve til Billeder. Frida er jo saa rejst med mange Taarer hun forbød sig at sige et venligt Ord den sidste Dag. Hun tegner helt flink. Puf har faaet D [”D” overstreget] Manchetknapperne. Han sender Tobak en af Da
+[skrevet på tværs øverst på siden:]
+gene. – Paa Lørdg skal vi til Middg hos Overretten til Deres 20 års Bryllupsdg. Skriv nu snart igen min søde Ven. - - 1000 Hilsner fra os alle 3. Din Mor.
+Torsdg 4de Nov 20</t>
+  </si>
+  <si>
     <t> 8. jun. 1921</t>
-  </si>
-[...4 lines deleted...]
-    <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/1itiWL5I</t>
   </si>
   <si>
     <t>1921-06-10</t>
   </si>
   <si>
     <t>Rudkøbing</t>
   </si>
   <si>
     <t>Rudkøbing
 Tranekær
 Troense
 Skt. Jørgens Kirke, Svendborg</t>
   </si>
   <si>
     <t>Achton Friis
 Claus Friis
 Martha Friis
 - Klem
 Andreas Larsen
 Johan Larsen
 Alfred Nielsen</t>
   </si>
   <si>
     <t>Johannes Larsen og Christian Andersen sejlede med skibet Rylen som forberedelse til bogværket De Danskes Øer. Larsens søn, Andreas (Puf) deltog som kok. 
 Lophophora williamsii: Elefantfodskaktus. Indeholder det euforiserende stof meskalin. 
 Lysse (Johan Larsen) gik til eksamen på Landbohøjskolen, da brevet blev skrevet.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Der var problemer med en lampe ved motoren, så Rylen kunne ikke komme videre, før de havde fået en ny. 
 Johannes Larsen og Friis er flere gange til middag hos Alfred Nielsens og Johannes Larsen maler en akvarel af deres havedør.
 Han har travlt med at tegne og undskylder over for Alhed Larsen, at han ikke får skrevet nok breve.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BpSk</t>
   </si>
   <si>
     <t>Rudkjøbing 10 Juni 1921
 Kæreste Alhed!
 Tak for Brevet som vi fik i Dag, det er altsaa en Uge gammelt, Pufs maa vel saa komme i Mrg. Vi har rakket en Del rundt siden jeg sidst skrev. Den 7de om Mrg sejlede vi til Rudkjøbing og kom der om Eftmdg. Jeg gik op til Alfred Nielsens om Aftenen og Friis og jeg var der og fik en Sjus. Næste Mrg. sejlede vi til Aasø. Om Frmdg var Friis og jeg i Tranekær og om Eftmdg var jeg var jeg i Land med Puf der saa sig om i Slotshaven og Byen mens jeg tegnede et Par Tegninger vi kom først om Bord Kl. henad 8 og vi satte saa Sejl og drev saa smaat ud af Landet mens Puf begyndte at varme Motoren, det gik imidlertid ikke da det viste sig at Lampen var gaaet i Stykker og da der var saa lidt Vind at vi ikke kunne komme tilbage og ikke til Rudkjøbing maatte vi sejle over til Troense hvor vi laa om Natten. Næste Mrg laante vi en Lampe af en Fisker og fik fyret op. Vi sejlede saa til Skt. Jørgens Kirke og besøgte fru Friis der bor i Præstegaarden mens Puf gik ind til Byen og købte en Lampe. Fru Friis og Klaus var saa med om Bord og spiste og da de var sat i Land sejlede vi her til Rudkjøbing igen. Vi var til Middag hos Alfr Nielsens i Aftes, sammen med en Tandlæge Klem og Frue der var bedt fordi vi var forsvundne (vi var nemlig lidt i Forvejen) men Alfred Nielsen saa vi kom ind og kom ned og hentede os. Jeg skal hilse fra dem. De havde 4 Kaktus af samme Slags som Din Store (Williamsii) der var sprungen ud samme Dag med 6 Blomster paa en Gang. Jeg har lavet en 17-18 Tegninger siden vi sejlede Hjemme fra og en Aquarel her fra Havnen den Dag vi kom. I Dag har jeg malet en stor Aquarel af Alfr Nielsens kulørte Havedør. Friis er paa Cykletur, Puf nød det her. Det har været en gevaldig Blæst i Nat, men vi ligger jo godt i Læ. Bare det maa gaa med Lysse, nu kan der jo være sket meget siden Dit Brev, det er en Fandens langsom Postgang. Vi bliver her nogle Dage vist til Tirsdag eller Onsdag men send bare Brevene til Rudkjøbing til Du faar anden Besked naar vi Gaar herfra beder jeg dem sende dem videre til vor ny Adr. hvad den bliver ved jeg ikke endnu Mange kærlige Hilsner og til Lysse
 Din Johannes Larsen.
 PS
 Puf beder mig hilse, han foretrak at skrive i Mrg saa faar du flere Breve. 
 Skriv endelig flittigt. Jeg skal ogsaa nok men det er jo ikke til enhver Tid at vi kan faa Brev af Sted og det er somme Tider strængt at skrive naar jeg har tegnet hele Dagen.
 JL.</t>
   </si>
   <si>
     <t>1921-06-17</t>
   </si>
   <si>
     <t>Tranekær
 Tullebølle
@@ -704,298 +2699,2156 @@
 Rudkøbing Havn</t>
   </si>
   <si>
     <t>Achton Friis
 Martha Friis
 Andreas Larsen
 Alfred Nielsen</t>
   </si>
   <si>
     <t>Johannes Larsen og Christian Andersen sejlede med skibet Rylen som forberedelse til bogværket De Danskes Øer. Larsens søn, Andreas (Puf), deltog som kok.</t>
   </si>
   <si>
     <t>Puf fotograferer sin far, Johannes Larsen, mens han maler et sted ved Tranekær. Senere er det hensigten at sejle til Lindelse Nor.
 Johannes Larsen beder Alhed Larsen om at sende deres breve til fru Achton Friis, der bor i præstegården ved Sct. Jørgen Kirke i Svendborg. Johannes Larsen har efterhånden malet en del akvareller og tegninger under turen til Langeland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ar7s</t>
   </si>
   <si>
     <t>Fredag 17 Juni 1921 Rudkjøbing.
 Kæreste Alhed!
 Ligesom jeg havde faaet mit Brev af Sted, kom Puf med Dine 2 breve. Jeg var ikke med ham den dag han var i Tranekær og han havde ikke faaet Øje paa det, men i Gaar da han var med mig ude mellem Tullebølle og Tranekær cyklede han hen og fotograferede det mens jeg sad og tegnede. I Formdg skal jeg med Friis til Skrøbelev og i Eftrmdg er det Hensigten at sejle ned til Lindelse Nor. Jeg tror at Du nu helst maa adr. vore Breve til Fru Achton Friis - Sct Jørgens Præstegaard Svendborg - vi kan ikke sige hvor vi kommer til at ligge fast i den nærmeste Tid vi skal vist have fat paa Thurø og Taasinge nu, men det retter sig jo efter Vejr og Vind hvor vi kommer til at ligge. Jeg har malet 4 Aquareller, 3 fra Havnen og Alfr Nielsens Havedør og vist tegnet nogle og Tredive Tegninger fra Langeland. Mange kærlige Hilsner
 Din JL</t>
   </si>
   <si>
+    <t>26. jul. 1921</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/vYqpD6Vn</t>
+  </si>
+  <si>
+    <t>20. aug. 1921</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3sWAs20P</t>
+  </si>
+  <si>
+    <t> 2. sep. 1921</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Hr09kNvg</t>
+  </si>
+  <si>
+    <t>1921-10-23</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+- Hestbech
+Thyra Larsen
+Jørgen Schou</t>
+  </si>
+  <si>
+    <t>"Adams Konfirmation": Astrid Warbergs eksmand, Alfred Goldschmidt, var jødisk, og deres fælles søn, Adam, blev derfor ikke konfirmeret, men fejret ved sin bat mitzvah.
+"Hils ogsaa din Mand": I 1920 var der planer om, at Astrid Warberg-Goldschmidt og Jørgen Schou skulle giftes. Han og Astrid havde sammen datteren Janna. Brylluppet blev aldrig til noget.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1804</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsens ven, Hestbech, rejser fra Lemvig.
+Thyra har fået malet sit portræt, og Thøgers er blevet forbedret.
+Ægteparret har købt en masse ting på en auktion.
+Astrid/Dis skal passe på, at hun ikke får "Skriveknuder". 
+Thøger Larsen ønsker tillykke med Adams "Konfirmation".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/btoB</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+26 Okt. 1921
+[Med sort blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F. 
+[i brevet:]
+Lemvig 23/10 1921.
+Kære Dis!
+Tak for dit interessante maskinskrevne Brev, som jo desværre allerede er gammelt, men vi har saa forrygende travlt, at vi ikke trækker Vejret det halve af Tiden. Tænk! Vor Ven Hestbech skal snart forlade Lemvig - og i Sommer har han været saa oversaaet med Wienerdrenge, at vi næsten ikke har set ham. Han er ellers snart den eneste, vi rigtig omgaas. Thyra er blevet malet - glimrende! Og mit Portræt er blevet vældig forbedret. Tænk ogsaa - o Vanvid! Paa en Auktion har vi fornylig købt et Gulvtæppe - 330 Kr., en Globus, 3 Kvarter i Diameter, 40 Kr., et Solur 50 Kr., alt plus 12 % i Salær. Det er vildt og hævner sig - bare det ikke bliver for haardt. 
+Pas paa, Du ikke faar Skriveknuder. De vil fylde altfor meget paa Dig og vansire Dig foruden Lidelserne. Kan I ikke blive saa mange om Arbejdet, at I kan undgaa Lemlæstelser. Husk paa de mange arbejdsløse.
+Til Lykke med Adams "Konfirmation". Hils ham og gratuler ham. Hils ogsaa din Mand og mange Hilsner fra Thyra og din heng.
+Thøger</t>
+  </si>
+  <si>
+    <t>1922-04-10</t>
+  </si>
+  <si>
+    <t>Rossia</t>
+  </si>
+  <si>
+    <t>Siri Andersson
+- - Hesselager
+Janna Schou
+Jørgen Schou
+Marie Schou
+Christine Swane
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var navnet på det forsikringsselskab, som Astrid Warberg-Goldschmidt arbejdede for.
+Astrid W-G og Jørgen/Buf Schou havde et kærlighedsforhold og fik sammen datteren Janna/Nusset Schou sammen. Jørgen Schous mor, Marie Syberg/Schou, kunne fra begyndelsen ikke lide Astrid Warberg-Goldschmidt. 
+Christine Swane blev kaldt Uglen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. BB0990</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt føler med Johanne C. Larsen, som går så meget igennem. Astrid ville ønske, at de to søstre kunne flytte sammen. Noget sådan talte de også om, da de for 20 år siden havde vrøvl med kæresterne. 
+Jørgen/Buf Schou vil give Astrids gamle cykel en hovedreparation. 
+Jørgen er i et forholkd til Frk. Hesselager, som vi gøre ham til kunstner. 
+Astrid får et påskegratiale på 200 kr. Jørgen og hans mor må ikke vide det, for de trækker i børnebidraget, hvis de hører, at Astrid har lidt penge. Marie Syberg, Jørgens mor, er modbydelig og en led satan. 
+Siri Andersson fra Malmø har været på besøg.
+Astrid har lavet et katalog for Christine Swane/Uglen, og denne gav hende som tak et maleri med motiv af et vindue med hvide gardiner, genstande på et bord og et rødt lommetørklæde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UXzT</t>
+  </si>
+  <si>
+    <t>p.t. ”Rossia”. 10. April 1922.
+………………………………..
+Kæreste lille Junge!
+Ja, nu maa du undskylde Maskinen – men uden den kan jeg ikke faa skreven til dig, og jeg vilde saa gerne skrive et lille Paaskebrev i Anledning af alt det meget sørgelige, som Mor skrev om. Jeg føler mig ganske brødebetynget, fordi jeg sendte dig den Hilsen, at ”jeg trængte saa meget til et Par Ord for dig”, for nu synes jeg, det er da meget mere dig, der trænger til at faa et lille Livstegn fra en anden Kant. For alt mit – ja, det tænker vi ikke paa nu. Alting gaar jo over engang ogsaa dét, der gør mest ondt. 
+Men dit, Junge, hvad skal man dog stille op. Var du dog blot ude af det – for det maa jeg sige ud af min egen tunge Erfaring: der er jo noget uhyre fredfuldt ved at være sluppen ud af sit Helvede, og man ved jo, at engang faar man sig selv bygget op igen. 
+Jeg har hørt, at du giver dig aktivt af med Politik, har Glæde af det, at du endog faar Tid til Basar for de russiske Børn. Det er jo saadan noget, der faar En til at bære alt det andet. Aa, Junge, om det hele stillede sig saadan, ar du og jeg kunde slaa os sammen herinde og lave et eller andet – i hvert Fald et Hjem sammen, vi skulde nok klare den, du med Elever, jeg med Kontorplads og saa en dygtig Pige til alt Skruppet, aa, Junge, vi vilde leve op igen og roligt kunde se imod Fremtiden – der er noget bedaarende i selve det: at kunde klare sig sjæleligt, socialt, økonomisk o.s.v. I Øjeblikket vil du maaske ryste paa Hovedet og forkaste det som umuligt, men hvem ved, hvad Tingene efterhaanden kan udvikle sig til - kan du huske, at vi engang for mange Aar siden – for ca. 20 Aar siden – da det ogsaa stod kludret til med vore Mandfolk, saa snakkede vi om saadan noget. Dengang blev det ikke til noget, men vi er jo kommen igennem den Del siden da. Og jeg synes nu, at København er en go By, der giver En mange Chancer ogsaa naar det gælder om ”at bygge sig selv op igen”, at ”begynde forfra” o.s.v. 
+Naa, maaske hører det stadig Fremtiden til, men maaske har vi ogsaa Fremtiden for os …….
+Heroppe paa Kontoret glæder vi os til Paaskeferien – jeg har ingen Planer – men vil dog se at komme saa meget ud i Luften som muligt med mit lille Nus. 
+Buf har lovet at give min Cycle en Hovedreparation i Ferien, jeg koster en 30 Kr. paa den, saa bliver den saa god som ny – den er saa frygtelig tilrakket – jeg købte den i Kerteminde dengang til Familiestevnet vistnok i 1912? og paa sit 10ende Aar har den jo taget sin værste Tørn, idet jeg har cyclet paa den hver eneste Dag hele Aaret igennem ogsaa i Vinter, har overhovedet ikke taget hensyn til Vejret (en meget sund Foranstaltning) men det misklæder efterhaanden Cyklen. Nu skal den altsaa fornyes, saa bliver der arrangeret et lille Sæde bagpaa med smaa Fodhvilere, saa jeg kan tage Nusset med ud om Søndagen, det venter jeg mig meget af. 
+Buf har jo faaet Frøken Hesselager ved Politiken og hun har sat ham til at blive Kunstner, han har til Gengæld sat hende til at købe sig Motorcycle, saa de kan køre sammen – i det ydre ser alt saaledes nydeligt ud – og Fru Syberg har jo vunden en fin Sejr og endelig faaet ham hjem til sig selv igen. Men ellers’ -, nej, Junge, jeg tror ikke ellers, det er saa godt for Buf. Han ser trykket og ulykkelig ud. Han bliver aldrig til noget og han har betroet mig, at han synes det er frygteligt kun at se Nusset som Gæst. Jeg synes, det er godt, han vil være Kunstner, maaske han kan blive Tegner ved et Blad, hvis han overhovedet egner sig til noget i denne Verden, saa er det sikkert noget i den Retning. Og maaske kan han gøre et rigt Parti engang, saa kan han [”han” indsat over linien] ikke faa det bedre.
+Naa, her er en frygtelig Uro paa Kontoret, saa Brevet kan ikke blive længere, vil du takke Mor meget for Brevet, hun skriver saa lidt om Helbredet???
+Der ymtes noget om, at vi fra 1ste Maj skal lukke Kl. 4 paa Kontoret - i saa Fald er vi ovenud glade, den Time betyder knusende meget. Og saa vil jeg betro dig og Mor som noget meget hemmeligt, at vi faar Paaskegratiale ogsaa i Aar (200 Kr. til mig) men det maa være saa hemmeligt, for Familien Syberg er ikke utilbøjelig til at ville trække fra i Nusserbidraget, hvis de hører det.)
+2).
+Det lyder som en infam Beskyldning, men i hvert Fald fik jeg jo i sin Tid ikke en rød Øre, da man en Sommer mente, at jeg tjente tilstrækkeligt paa Statsbanerne. Først langt hen i Eftersommeren maatte jeg have lidt Hjælp til Indkøb af Brændsel, men for denne Hjælp mente man sig berettiget til at forarge sig over, at jeg tillod mig at flyve for 50 Kr. Dette er, synes jeg, højst uværdigt for en Person, som jeg havde tænkt bedre om, men jeg indretter mig derefter, forstaar du nok, jeg er stolt over, at jeg trods min relative Fattigdom dog engang imellem kan have Lyst til en Extravagance og af den Grund vil jeg ikke rives i Næsen at jeg modtager et sandelig ikke altfor overdaadigt Bidrag til et Barn, som jeg dog ikke har været alene om at sætte i Verden. Nej, Junge, m.H.t. hende har jeg lang Vej igen, inden jeg lærer at se andet i hende end en nederdrægtig raa og modbydelig Madam, der uden Samvittighed tilføjer andre de samme Smerter, som hun selv har lidt i flere Aaar og derfor burde kende. Hun er en led Satan. 
+Men dette passer egentlig daarligt i et Paaskebrev. Jeg har jo ogsaa faaet Fred for hende, forhaabentlig behøver jeg aldrig mere at have med hende at skaffe. Jeg skal faa en Sagfører til at ordne alt fornødent med Bidraget til Nuseren og saa Punktum med hende. 
+Jeg har haft et dejligt Besøg af Siri i Malmø, hun kom Lørdag Aften ved 7 Tiden og var forfærdelig sød, hun havde en Masse Blomster med, italienske Anemoner, og Tulipaner, desuden – o altfor store Flothed – en henrivende lille Sølvbarneske til Nusseren, som straks udbrød: saa har jeg tre! Jeg havde jo haabet, det ikke skulde blive berørt, at hun var saa velforsynet i Forvejen, er der noget, vi er rige paa i mit Hus, saa er det jo Sølvtøj. Naa, og vi havde en herlig Aften, snakkede til langt ud paa Natten og laa længe næste Morgen. Marie fungerede godt, der var saa fint og rent alle Vegne og vi fik en en god Middag, mør Bøf (Hestebøf, som Buf havde foræret mig Dagen før). altsaa om Søndagen. Siri tog først afsted Kl. 6, vi var ganske hæse af at snakke.
+Ja, nu maa du undskylde, hvis dette Brev er lidt usammenhængende, jeg har maattet tage det ud af Maskinen gentagne Gange, naar en Fjende nærmede sig – aa, jeg maa lige endnu fortælle dig en stor Glæde, jeg har haft. Uglen havde bedt mig om heroppe at lave et Katalog til hende (hun skal udstille noget i Kunstboden i Hyskenstræde) og tænk dig, derfor forærde hun mig – trods ihærdige Pligtprotester fra mig – et vældig stort aldeles dejligt Maleri, Motiv: et Vindue med hvide Gardiner, et Bord med Sager paa, bl.a. et ildrødt Lommetørklæde, hvis du saa kender det, det er en halv Snes Aar gammelt, det hænger nu paa min Væg og jeg fryder mig inderligt over det – min Stue er i det hele taget efterhaanden et Unikum af Skønhed, Hvidhed, Renhed Fred, Hygge og Harmoni, gid jeg kunde sætte dig ind i den i hele Paasken …… 
+[Skrevet i hånden:]
+Og dermed mange Tusinder goe Hilsner fra din altid
+Dis</t>
+  </si>
+  <si>
+    <t>18. maj. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Ir3YOguB</t>
+  </si>
+  <si>
+    <t>20. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AsfY1lyZ</t>
+  </si>
+  <si>
+    <t>21. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ft5uWdAb</t>
+  </si>
+  <si>
+    <t>23. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/U9cAKmCO</t>
+  </si>
+  <si>
+    <t>31. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/74ud2QUs</t>
+  </si>
+  <si>
+    <t> 4. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3BYrU4Y6</t>
+  </si>
+  <si>
+    <t>13. maj - 15. juni 1922. </t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
+Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
+  </si>
+  <si>
+    <t>23. jun. 1922</t>
+  </si>
+  <si>
+    <t>- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/qVHjSM8t</t>
+  </si>
+  <si>
+    <t>24. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dankvart Dreyer
+Henning Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/uNd8BOlE</t>
+  </si>
+  <si>
+    <t>29. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/chdZZ3rp</t>
+  </si>
+  <si>
+    <t>30. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
+  </si>
+  <si>
     <t> 1. sep. 1922</t>
   </si>
   <si>
     <t>Achton Friis
 - Petersen, Rylen</t>
   </si>
   <si>
-    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
-[...2 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/xgN68ydL</t>
   </si>
   <si>
-    <t>4. april - 21. maj 1927</t>
-[...2 lines deleted...]
-    <t>Alhed Larsen
+    <t>13. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/S8jCXUJm</t>
+  </si>
+  <si>
+    <t>25. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VpIvkzD3</t>
+  </si>
+  <si>
+    <t> 3. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/XQrDomK0</t>
+  </si>
+  <si>
+    <t> 7. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8aSTOe5m</t>
+  </si>
+  <si>
+    <t> 8. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/pqBoCGx7</t>
+  </si>
+  <si>
+    <t>1922-10-08</t>
+  </si>
+  <si>
+    <t>Christian Ottesen
+Ole Poulsen
+Clara Syberg
+Ernst Syberg
+Hans  Syberg
+Ulla Syberg</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensens bog Cimrernes Tog udkom i 1922. 
+Franz/Trylle var studerende ved musikkonservatoriet.</t>
+  </si>
+  <si>
+    <t>Syberg takker for bogen om de grumme cimbrere.
+Clara/Nolle rejser til Argentina med sin mand, og Franz/Trylle skal til Berlin. Hans gifter sig med Ulla, og Ernst/Rille ligger på hospitalet med en knæskade. 
+Syberg selv maler og lider af hovedpine, søvnløshed og gigt. Han nyder hver morgen at sidde på Ole Poulsens gærde og om aftenen at læse i Johs. V. Jensens bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ljuL</t>
+  </si>
+  <si>
+    <t>Pilegaarden 8-10-22
+Kære Johannes V. og Else.
+Tusind Tak for Bogen om Cimbrerne, deres Grumhed er ikke synderlig forskællig fra vore Dages, kun udfolder den sig i et mere beskedent Omfang. Den Gang, som nu, regerede de stærkeste, og de stærkeste var de mest entreprenante, netop som nu.
+Jeg haaber I har det godt, alle 5. I min Kreds er ved at ske Forandringer: Nolle rejser til Argentina med sin Mand den 14. Trylle rejser til Berlin paa Musikens Vegne. Hans gifter sig med Ulla Levysohn. og [”og” overstreget] Rille vil jeg haabe ogsaa snart forandrer Opholdssted, han har nemlig ligget paa Hospital i 1 ½ Maaned af en Knokkelsprængning i Knæet, erhvervet i en Gymnastiktime. Heldigvis forløber Helbredelsen normalt og heldig, saa han vist ingen Men faar deraf.
+Selv har jeg det ug. mine fire tro Følgesvende: mit Maleri, Gigt, Hovedpine og Søvnløshed kan i Forening nok gøre Tilværelsen saa spændende saa jeg aldrig keder mig. 
+Dagen har to skønne Øjeblikke, det ene er naar jeg efter Morgenkaffen sætter mig paa Ole Povlsens Gærde og ser ud over Kjerteminde Fjord og paa Morgenhimlen der er vidunderlig skøn i disse Dage, og saa i nogle Timer lader Jorden dreje sig. Det andet er naar jeg om Aftenen lægger mig i Sengen trækker Lampen hen til Hovedgærdet tænder en Cigaret og aabner Din Bog. Hvilket af de to Øjeblikke der er det skønneste [et overstreget bogstav] ved jeg ikke.
+Hilsen og Sundhed og alt godt.
+Eders hengivne Fritz Syberg</t>
+  </si>
+  <si>
+    <t> 9. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BSUSiqrf</t>
+  </si>
+  <si>
+    <t>10. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UP7ys7G8</t>
+  </si>
+  <si>
+    <t>11. okt. 1922</t>
+  </si>
+  <si>
+    <t>Martha Friis
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/SwS33elR</t>
+  </si>
+  <si>
+    <t>1923-01-06</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Svebølle</t>
+  </si>
+  <si>
+    <t>Bodild Holstein
+Vilhelm Larsen
+Olga Meisner-Jensen
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Christine Swane er indlagt på Nerveafd. på Frederiksberg Hospital</t>
+  </si>
+  <si>
+    <t>Sigurd Swane argumenterer for Lasses behov for en rolig hverdag uden sindsoprivelser. Han synes ikke at Lasse skal ind til byen nu og besøge Christine Swane. Sigurd mener, at Christine har brugt alt for mange penge på julegaver til Lasse. Sigurd Swane har kun en lille indtægt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/s4WF</t>
+  </si>
+  <si>
+    <t>6-1-23
+Kære Ugle.
+Ja jeg forstår altså at det ikke kan nytte at prøve på at få dig til at forstå mig. Naturligvis har du Ret i at man kan overdrive Betydningen af Vanen og at netop også Afbrydelsen af det daglige har sin store og uundværlige Betydning, både for Barnet og for den voksne – det er jeg selvfølgelig ikke blind for, tvertimod. Men det er jo svært i et Brev – ovenikøbet når man har travlt og dårligt kan skrive langt at få alt med – og så stoler man let for meget på at det skrevne opfattes i Forbindelse med de Tanker man selv har udover dette skrevne, i Stedet for at huske på, at det i Reglen misforstås og andre Meninger end den, man hat tænkt at udtrykke, lægges deri.
+Det er altså ikke min Mening at hver Dag for Lasse skal være som den anden – men min Mening var at når Dagene nu forløb rolige og tilfredse, i Sindsligevægt for ham, så skulde man vogte sig for Afbrydelser, som Gang på Gang har vist sig at bryde denne Ro, men give det lille Sind – som jo nu desværre har disse vanskelige Forhold at tumle med, Lov til at blive i den Ro, i hvert Tilfælde så længe til måske hans eget Sind krævede en Afbrydelse, for det er sikkert at han legemligt og åndeligt trives bedst, når han ikke oprives.
+[Fire linjer er streget ud]
+Nu er der Fred i hans Sind og kan han med det være i Ro på Landet en Tid, så syntes jeg det måtte være et Gode at give ham det, tilmed da han også på andre Måder nu er i en god Udvikling. F.eks. falder det ham aldrig ind at gøre Vrøvl, når han får en Besked, han er på den Måde nem at have med at gøre nu, føler selv hele den Orden han som Barn og Medlem af en Husstand har at indtage og er delagtig i, som noget naturligt, der slet ikke kan være anderledes – regelmæssig Sengetid o.s.v. – det volder ham slet ingen [ulæseligt ord] og Vanskeligheder nu – således som det gør i Begyndelsen, når han ikke er i en Vane med at den Slags skal gå ganske glat og uden Vrøvl, og det tror jeg er sikkert, at det for et Barn, som måske ovenikøbet har arvelige Anlæg for Nervøsitet, er vigtigt at alle de daglige Affærer går uden Modvilje og Modstand og Slid på hans Humør. Et Besøg i København nu vil bryde dette og det kan ikke hjælpe at sige, at han trænger til den Afveksling nu, for han befinder sig så vel og er hver Dag så ivrigt optaget af så mange Ting, at der ikke behøver at lægges mere til nu. – 
+Nå i Juleferien var der nu ikke Tale om at jeg skulde ind, jeg skal have den Tand ud snarest muligt, men det andet der er gjort ved Munden må først falde så meget til Ro, at jeg nogenlunde frit kan bruge de Dele af Munden, før dette kan gøres, da jeg ellers intet Sted har at bruge. Og da du kom på Hospitalet faldt jo hans Juleophold hos dig væk af sig selv x) – Jeg har slet ikke tænkt at bryde nogen Aftale, når jeg f. Ex. Skrev om Rejsen til 
+Kullen i Påsken eller Pinsen (jeg har forresten nu set at Pinsen falder så sent at det ikke kan blive i den) men Frk. Holstein, sagde du jo, havde sagt, at [overstreget: det] skulle dit
+x) det vilde altså først blive ind i Skoletiden at han kunde rejse nu, og det er dog udenfor Aftalerne og så afbrudt som Efteråret blev må der dog være nogen Samling over Undervisningen i Foråret, som har sine lange Ferier i Forvejen.
+Ophold virkelig hjælpe dig noget måtte du blive derinde i 4-5 Måneder, jeg troede derfor at det var givet, at du blev der i hvert Fald Påsken med, så at Lasse kunne tage med os derop i sin Ferie og på den Måde få ganske anderledes Glæde af et Ophold deroppe (og det tror jeg var en Afbrydelse, som vilde gavne ham, nu er han så stor at de Naturindtryk ville fæstne sig for Livet) end om han skal gå i Skole samtidig med at han er der.
+[Seks overstregede linjer]
+Jeg kan af dit Brev forstå at du har talt med Lægen om Lasse og det hele, og du har altså fået Medhold hos ham. Men er du sikker på at han vilde se ligesådan på Tingene, hvis han kendte lidt mere til Lasse og Forholdene i det hele, hvis du overfor ham vil gå helt ærligt til Værks, så synes jeg du f. Ex. skulde give ham det første Ark af dette Brev at læse og sige, at det jo var muligt, at du havde fremmet Forholdene noget ensidigt og det, det gjaldt om for dig, var jo ikke bare det at få din vilje igennem, men at der blev gjort hvad der var det rigtigste også mod Drengen.
+Så skriver du, at jeg også glemmer ”den anden Aftale”. Jeg kan ikke tænke mig at du hermed sigter til andet end Pengespørgsmålet. Men jeg har ikke glemt noget der. Jeg skrev til dig før Jul og bad dig sige mig, om du havde fået sådan Orden på dine Pengeforhold, at du kunde klare dig uden de 50 Kr. for det kniber for mig at skaffe alt hvad jeg skal, og du har selv sagt og skrevet, at så snart du bare kunde det, ønskede du intet hellere end at klare dig uden Hjælp fra mig. Du havde skrevet, at du vilde give Lasse en Julegave til 10 Kr. om jeg vilde købe den og jeg svarede da, at det skulde jeg nok (for- resten vil jeg gerne bytte den Bog vi valgte, når jeg kommer til Byen; det kan vi godt, vi har læst den så forsigtigt at det ikke kan ses på den og vi kender Boghandleren; Agnete har læst den højt, og der er udmærkede ting i den, så den har interesseret ham meget, men han må ikke have den og læse den selv, der er alt for mange Ting deri, som ikke er for et Barn og som Agnete måtte springe over) men skrev jeg, hvis jeg skal sende dig Penge til den første, behøver du [overstreget ord] ikke at sende mig de 10 Kr. nu, så trækker jeg bare dem fra i Beløbet, jeg sender. [tilføjet: Da du] sendte [overstreget ord] dem, måtte jeg altså forstå det som at du havde så meget, at du kunde klare dig uden Pengene fra mig – og jeg må sige, det bestyrkedes jeg da yderligere i, da der foruden den Gave kom endnu en hel Pakke med både Tinsoldater og Lommebog – skønt han jo har flere Lommebøger og Stoffet i denne, bortset fra Almanakken, som han aldrig ser i og nogle Fortællinger, er næsten det samme som i forrige Års Udgave – naturligvis blev han glad for begge Dele, det måtte være en underlig Dreng, der ikke blev det, men når det kniber for en synes jeg en Julegave til 10 Kr. er meget ( og[udstreget ord] syntes også det var en stor Julegave, da han fik Bogen) og jeg kunde da ikke opfatte det som andet end som et yderligere Bevis på, at du kunde og vilde klare dig uden min Hjælp. Jeg selv må nægte mig alt muligt og synes unægtelig, at der er noget underligt i, at du Gang på Gang er flot til alle andre Sider, men overfor mig stadig hævder din Trang. – Nå det er ikke fordi jeg vil rette Bebrejdelser mod dig, men jeg [tilføjet: skriver] hvad jeg må tænke om det, når du bringer det på Bane igen[ overstregede ord] – ræsonnerer jeg forkert, kan du jo prøve at gøre mig det forståeligt, som jeg prøver at forklare nu. For øvrigt skriver du, at du klarer dig jo nok uden det – vil det så sige, at du i Virkeligheden nu kan klare dig, uden at jeg sender de Penge, således som du selv sagde at du gerne vilde, eller kan Overskuddet, som Udlejningen giver [indsat: og andre Kilder] endnu ikke virke tilstrækkeligt, [indsat henover udstregede linjer: så billigt som det er på Hospitalet, må jo dine Forhold næsten gå i Orden af sig selv, tilmed når Klax har hjulpet og du har fået Penge af Olga Jensen og dog af og til også sælger noget – det er desværre mere end jeg kan i Øjeblikket.]
+Lasse når desværre ikke at skrive lidt med nu, han har i disse Dage så travlt med en stor skriftlig Opgave. Han så forleden tilfældigt i en Stump Avis, at der var udskrevet en Barnekonkurrence om den bedste lille Afhandling om Bananer og udsat Præmie på 50 kr. og større eller mindre Partier af Bananer; han blev så ivrig efter at være med, at han strax gik i Gang med Kladden og han skriver nu rent et Stykke hver Dag, og gør sig sådan Umage med Skriften, at det er forbavsende, hvor pænt han gør det – men så er det også ligesom om hans Skriveenergi er udtømt med det – men det er jo nok færdigt en af Dagene, så skriver han igen. Han begynder så småt at kunne gå på Stylterne og det morer ham meget.
+Jeg skal hilse meget fra ham, det morede ham at høre om alt det du laver, han har ikke flettet flere Duge.
+Venlig Hilsen. Sigurd.
+Ja jeg har haft så travlt, så Brevet først er blevet færdigt lidt efter lidt.</t>
+  </si>
+  <si>
+    <t>1923-04-12</t>
+  </si>
+  <si>
+    <t>Claus Friis
+Martha Friis
+Alhed Larsen
+Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
-    <t>Båxhult 4. april - 21. maj 
-[...7 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/RCdfidDt</t>
+    <t>Forlaget Gyldendal udgav 1926-28 det store bogværk De Danskes Øer 1-3 skrevet af Achton Friis og med illustrationer af blandt andre Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Afrejsedatoen til sejladsen denne sommer bliver udsat, og det passer Johannes Larsen fint.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xpMO</t>
+  </si>
+  <si>
+    <t>12 April 1923
+Kære Achton Friis!
+Tak for Brevet. Det passer mig meget godt at det trækker lidt ud, paa den anden Side skal jeg være klar til Start den Dag De ønsker det. Om Gyldendal kan vi snakke naar vi ses. Det er vel overflødigt at bemærke at De er velkommen her som sædvanligt. Venlige Hilsener til Dem Deres Kone og Klaus fra os alle her
+Deres hengivne
+Johannes Larsen
+P.S.
+Mange Tak for sidst!</t>
+  </si>
+  <si>
+    <t> 2. maj. 1923</t>
+  </si>
+  <si>
+    <t>Knud Kyhn</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PlBEwu63</t>
+  </si>
+  <si>
+    <t> 4. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mkg3nWI5</t>
+  </si>
+  <si>
+    <t> 7. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/V9rsTLfw</t>
+  </si>
+  <si>
+    <t>10. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/go4AUczi</t>
+  </si>
+  <si>
+    <t>15. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/J9i23J4P</t>
+  </si>
+  <si>
+    <t>21. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CpoqpJS7</t>
+  </si>
+  <si>
+    <t>22. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Gq3Qpx1e</t>
+  </si>
+  <si>
+    <t>24. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/r1YO2YIe</t>
+  </si>
+  <si>
+    <t>25. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CgKSsedd</t>
+  </si>
+  <si>
+    <t>29. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CRiCiXSF</t>
+  </si>
+  <si>
+    <t>30. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/shwlgOFy</t>
+  </si>
+  <si>
+    <t> 4. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sx0R7477</t>
+  </si>
+  <si>
+    <t>1923-06-11</t>
+  </si>
+  <si>
+    <t>Ourø</t>
+  </si>
+  <si>
+    <t>4305 Ourø
+Saltholm</t>
+  </si>
+  <si>
+    <t>- Gram
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Annette Schiøler</t>
+  </si>
+  <si>
+    <t>JL og Achton Friis er i sommeren 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for ar forberede bogværket De Danskes Øer.
+Rylen - en Kerteminde-fiskerbåd - er i 1921-24 ekspeditionsskib for JL og Achton Friis. I dag sejler Rylen som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>Sejladsen nærmer sig sin afslutning for denne forårs- og sommertur. Vejret er dårligt, så de beslutter at Saltholm må blive ved en anden lejlighed. JL ser frem til at komme hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JjLH</t>
+  </si>
+  <si>
+    <t>Ourø 11 Juni 1923
+Kæreste Alhed!
+Tak for Dine 2 Breve som jeg fik i Dag. Det er dejligt at Du nu er færdig hos Gram. Du kan jo have nok endda. Gaa nu ikke for voldsomt paa med den Trykning i Begyndelsen. Det er dog et umuligt Vejr, det bliver jo længe jo værre. I Dag har det været ganske umuligt at bestille noget paa grund af Storm. Jeg fik nok nu ingen Skitsebog og telegraferede saa om at sende en ny omgaaende hvis de ikke havde den anden færdig. Der er endnu 3 Blade i den gl og i Nødsfald har jeg jo Bøttepapirsbogen. Det er snart kedeligt men nu er det jo snart forbi for denne Gang. Det kan jo godt være det trækker et Par Dage ud med den 13 for vi skulde jo gerne have en Dags godt Vejr saa vi kunde komme op til Hesselø, Saltholm har vi opgivet for denne Gang og maa tage ved Lejlighed fra R[ulæselig]. Hils Puf og Lysse og N[ulæselig] og [ulæselig] og Marie. Mange kærlige Hilsner
+Din
+JL.</t>
+  </si>
+  <si>
+    <t>13. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UYgf1IWp</t>
+  </si>
+  <si>
+    <t>14. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lymun1vs</t>
+  </si>
+  <si>
+    <t>18. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fydly3mL</t>
+  </si>
+  <si>
+    <t>1923-12-07</t>
+  </si>
+  <si>
+    <t>Korshavn</t>
+  </si>
+  <si>
+    <t>Korshavn, Hindsholm
+Nordskov, Hindsholm</t>
+  </si>
+  <si>
+    <t>- Frandsen
+Achton Friis
+Viggo Johansen
+Andreas Larsen
+Johan Larsen
+Peter Nielsen</t>
+  </si>
+  <si>
+    <t>JL maler en del i Korshavn, nu det er lykkedes ham at få mere varme på. Det er ganske hyggeligt ombord, synes han. 
+De spiser aftensmad hos den lokale Peter Nielsen og hygger sig med en extra snaps. Der kommer også besøg af sønnen Johan Larsen og maleren Viggo Johansen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PhDy</t>
+  </si>
+  <si>
+    <t>Korshavn 7 Dec. 1923.
+Kæreste Alhed!
+Ja nu faar Du 2 Breve i Dag og faar dem vel samtidig. Posten var nemlig gaaet da Frandsen kom til Nordskov. Jeg fik malet et Billede til i Eftrmdg og har Motiver til 2 i Mrg dersom Vejret blir blot nogenlunde. Her var forfærdeligt fugtigt saa jeg da jeg vaagnede i Mrgs. Alt Træværket drev af Vand. Jeg har alligevel taget Petroleumsovnen, og det er jeg vældig glad ved. I Mrgs da jeg var staaet op tændte jeg den og paa 20 m. drev den med aaben Kappe. Varmen op fra godt 2⁰ til 10. Da vi havde spist til Middag, tog jeg alle 4 Skodder af Siderummene og tændte dem før jeg gik ud at male og da jeg ved 4 Tiden kom ombord var her 22⁰ R og store tørre lyse Pletter paa Træet inde i Rummene. Saa jeg fik Kaffe og smed Ovnen ud og havde 2 Timers hyggelig Mørkning, liggende paa Køjebænken. Frandsen havde tændt Ankerlanternen og hængt den op i Fokkestaget og jeg kunde ligge og se den lyse ned gennem Skylightet og se Masteskyggen dikke frem og tilbage paa Maskinruffet. Kl. 6 spiste vi til Aften Spegesild blødt ud i Havvand med Løg. Delikat. Og da vi i Aftes havde spist hos Peter Nielsen gik det lykkeligvis op for mig at vi havde tjent en Snaps, saa vi kunde faa 2 i Stedet for den ene som jeg har tænkt vi skulde nøjes med, hvad der er sparet er fortjent som jeg lige har skrevet til Friis. Det er rart at være lidt fix paa Hjærnen, og det er opløftende at man er klar over at man er det. Ja dette her maa jo altsaa ogsaa om ad Puf for Adr. Skyld. For Resten venter jeg ham herud med mit Oljetøj som han glemte at give mig med og som jeg har skrevet til ham om. Dog har Frandsen fundet en gl. Sæk i Dag til at lægge Knæene paa mens jeg maler. Lysse og Johansen var til Aften hos os i Forgaars og blev til sidste Tog. De spillede Bridge men jeg gik i Seng. Mange kærlige Hilsner
+Din
+JL.</t>
+  </si>
+  <si>
+    <t>11. dec. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/kHDZc8FE</t>
+  </si>
+  <si>
+    <t>31. dec. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/S2Lmak52</t>
+  </si>
+  <si>
+    <t> 4. jan. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nVkro4b9</t>
+  </si>
+  <si>
+    <t>29. jan. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/WwGGQ157</t>
+  </si>
+  <si>
+    <t>1924-03-03</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Asta Thalbitzer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Kopier findes på Johannes Larsen Museet.</t>
+  </si>
+  <si>
+    <t>Andreas Larsen rejser for at påbegynde uddannelse til gartner, og i den anledning holdes afskedsfest på Møllebakken. Her skal Adolph Larsen arbejde som karl denne sommer, mens familien også overvejer at leje den ene etage af huset ud og opsige den ene af deres to tjenestepiger. 
+Alhed Marie Larsen er ude at løbe en sidste tur på skøjter med Andreas Larsen. 
+Søsteren Ellen Brønsted skal en tur til Paris.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1XAC</t>
+  </si>
+  <si>
+    <t>[3-3-24]
+Kære Muk!
+Tak for jeres Brev. I var nok i ”Pjankehjørnet”, da I skrev det; men det er jo kun godt. Jeg kan huske en Gang, da vi gik Tur med Thalbitzer i ”Kattehale”, (hvad der var ment som en meget stor Ros) og Fru Thalbitzer kaldte det, at jeg ”skældte ud”. 
+I Dag er Puf rejst. Du ved nok, at han skal være Gartner. Tante Be fulgte ham til Odense. I Aftes holdt vi et lille Afskedsgilde for ham med Agraren og Tante Junge til Aften (Aal i Karry og Ostepinde) Bagefter fik vi Chokolade og Appelsin og Madeira.
+Agraren skal være Karl her i Sommer og have 100 Kr. om Maaneden.
+Tante Junge tænker paa at sælge Kærbyhus; men Tante Be raader hende til i Stedet at flytte oven paa og leje det nederste ud. Saa kan hun ogsaa sige den ene Pige af. Det er jo ogsaa vanvid, at hun har to Piger. 
+Nu trækker Himlen over med faretruende Skyer. Mon vi skulde faa Snestorm igen? Barometret er nede paa 73⁰.
+Har jeg fortalt dig om vores sidste Skøjtetur? Isen var saa blank, at jeg saa Pufs Spejlbillede, lige saa tydeligt, som ham selv. 
+Der er blevet fældet to store dejlige Pile paa Vejen ud til Taaby stranden. Den ene faldt lige over Jernbaneskinnerne, og de havde Besvær med at faa den flyttet, inden Toget kom.
+Nu skal jeg skrive til Bedstemoder og blandt andet fortælle om Lysses Fødselsdag.
+Bes kan sagtens, hun skal til Paris? Er hun ikke henrykt?
+Hilsen til jer alle fra Lomme.</t>
+  </si>
+  <si>
+    <t>18. jun. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/NVkk0dbJ</t>
+  </si>
+  <si>
+    <t>21. jun. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/2m0jOOTw</t>
+  </si>
+  <si>
+    <t>26. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oav6JsZb</t>
+  </si>
+  <si>
+    <t>30. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jTsYLs8D</t>
+  </si>
+  <si>
+    <t> 4. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/59zsGGWk</t>
+  </si>
+  <si>
+    <t> 5. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/XhJJmMps</t>
+  </si>
+  <si>
+    <t> 6. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mjLR77qg</t>
+  </si>
+  <si>
+    <t>14. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fR8EXZtg</t>
+  </si>
+  <si>
+    <t>16. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/joeE40wD</t>
+  </si>
+  <si>
+    <t>19. jul. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/cYLt9V6n</t>
+  </si>
+  <si>
+    <t>21. aug. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til øerne i Kattegat.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/tmpkPwtQ</t>
+  </si>
+  <si>
+    <t>13. jun. 1925</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/53hDGTa4</t>
+  </si>
+  <si>
+    <t>20. jun. 1925</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xZ2I7HcZ</t>
+  </si>
+  <si>
+    <t>11. jul. 1925</t>
+  </si>
+  <si>
+    <t>Kristian -
+Eiler Lehn Schiøler
+John Møller
+Peter Nielsen
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sraAvI7G</t>
+  </si>
+  <si>
+    <t>13. jul. 1925</t>
+  </si>
+  <si>
+    <t>John Møller
+Johannes Poulsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PB0vpOND</t>
+  </si>
+  <si>
+    <t>14. jul. 1925</t>
+  </si>
+  <si>
+    <t>Eiler Lehn Schiøler
+John Møller
+Johannes Poulsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gg0Kq5xx</t>
+  </si>
+  <si>
+    <t>17. jul. 1925</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/eUlXWQjn</t>
+  </si>
+  <si>
+    <t>21. jul. 1925</t>
+  </si>
+  <si>
+    <t>Alexander Godtbergsen
+Peter Nielsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/pPWDOE0k</t>
+  </si>
+  <si>
+    <t>22. jul. 1925</t>
+  </si>
+  <si>
+    <t>Olaf Asmussen Hagerup
+Poul Holbeck
+Enoks Lyberth
+Morten Porsild
+Karl Rosing
+Finn Salomonsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9ihwEhgN</t>
+  </si>
+  <si>
+    <t>24. jul. 1925</t>
+  </si>
+  <si>
+    <t>Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
+  </si>
+  <si>
+    <t>26. jul. 1925</t>
+  </si>
+  <si>
+    <t>Kata -
+Olaf Asmussen Hagerup
+Poul Holbeck
+Helga Lehn Schiøler
+Enoks Lyberth
+Peter Nielsen
+Bolette Rosing
+Jakob Rosing
+Peter Rosing
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/NqdWSk9Z</t>
+  </si>
+  <si>
+    <t>29. jul. 1925</t>
+  </si>
+  <si>
+    <t>Olaf Asmussen Hagerup
+Poul Holbeck
+Eiler Lehn Schiøler
+John Møller
+Peter Nielsen
+Peter Rosing
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/27xRz3oU</t>
+  </si>
+  <si>
+    <t>31. jul. 1925</t>
+  </si>
+  <si>
+    <t>Kata -
+Martin i Grønland - 
+Peter Oluf Enoksen
+Alexander Godtbergsen
+Poul Holbeck
+Enoks Lyberth
+John Møller
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UN6m6i0O</t>
+  </si>
+  <si>
+    <t> 4. aug. 1925</t>
+  </si>
+  <si>
+    <t>Esaias -
+Juat -
+Olaf Asmussen Hagerup
+Jens Chemnitz
+Poul Holbeck
+Eiler Lehn Schiøler
+John Møller
+- Nolager
+Knud Oldendow
+David Olsen
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/QGzDyRx1</t>
+  </si>
+  <si>
+    <t> 5. aug. 1925</t>
+  </si>
+  <si>
+    <t>Esaias -
+Juat -
+Johannes Brummerstedt
+Jens Chemnitz
+Peter Nielsen
+David Olsen
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/txro71EM</t>
+  </si>
+  <si>
+    <t>11. aug. 1925</t>
+  </si>
+  <si>
+    <t>- Bistrup
+Karl Fencker
+Johannes Larsen, Grønland
+Axel Laurent-Christensen
+John Møller</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/W4C1Dsb4</t>
+  </si>
+  <si>
+    <t>17. aug. 1925</t>
+  </si>
+  <si>
+    <t>Axel Laurent-Christensen
+Eiler Lehn Schiøler
+John Møller
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mByVKkF0</t>
+  </si>
+  <si>
+    <t>19. aug. 1925</t>
+  </si>
+  <si>
+    <t>Axel Laurent-Christensen
+Eiler Lehn Schiøler
+John Møller</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/GjmjBRL3</t>
+  </si>
+  <si>
+    <t>25. aug. 1925</t>
+  </si>
+  <si>
+    <t>Staffan -
+Helge Bojsen-Møller
+Ossian Elgström
+Dan la Cour
+Axel Laurent-Christensen
+Eiler Lehn Schiøler
+Gustav Ljungdal
+John Møller
+- Nielsen
+Erling Porsild
+Morten Porsild
+Philip Rosendahl
+Finn Salomonsen
+Henning Scheel
+- Staun
+P Vedsted</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3rU2TbmY</t>
+  </si>
+  <si>
+    <t>27. aug. 1925</t>
+  </si>
+  <si>
+    <t>Niuvertoq -
+Aage Bretting
+Chr Christiansen
+Julius Galster
+Eiler Lehn Schiøler
+John Møller
+Peder Petersen
+Morten Porsild
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/m5TYm6rS</t>
+  </si>
+  <si>
+    <t> 1. sep. 1925</t>
+  </si>
+  <si>
+    <t>Aage Bretting
+Eiler Lehn Schiøler
+Gustav Ljungdal
+John Møller
+Morten Porsild
+Philip Rosendahl
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xGkgQ4lS</t>
+  </si>
+  <si>
+    <t>29. maj. 1927</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Beskrivelse af en dags tur til Bågø i Lillebælt. Med observationsfortegnelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/11FIskzM</t>
+  </si>
+  <si>
+    <t>11. jun. 1927</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CaEjJSLY</t>
+  </si>
+  <si>
+    <t>16. jun. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/dqisTYLi</t>
+  </si>
+  <si>
+    <t>17. jun. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/oZjYH6Eh</t>
+  </si>
+  <si>
+    <t>1927-06-21</t>
+  </si>
+  <si>
+    <t>Reykjavik</t>
+  </si>
+  <si>
+    <t>Thorshavn, Færøerne</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Bodild Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Vagn Jacobsen
+Frithiof Kemp
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Knud Rasmussen
+Albert Repholtz
+Aage Roose</t>
+  </si>
+  <si>
+    <t>Johannes larsen er rejst til Island for at lave illustrationer til en bogudgave af De Islandske sagaer. 
+Det er uklart, hvad sagen om træsnittene gik ud på, men tilsyneladende ville Repholtz og Roose fra bestyrelsen for selskabet for Grafisk Kunst købe dem/bruge dem til noget, mens resten af bestyrelsen ikke var med på ideen.
+Sagen om Kemp og omslaget er heller ikke nem at blive klog på.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er skuffet over at have fået et kort brev.
+Hun har haft besvimelsesanfald og blødninger, men har det bedre nu. Hun mener, at det er overgangsalderen kombineret med nervøsitet. Søsteren Christine passer Alhed. 
+Alhed har været til tenniskampe, Indien mod Danmark.
+Hun og Johan har været hos Albert Repholtz og vise ham Larsens træsnit. Han og Aage Roose var begge meget begejstrede for dem, men de øvrige i bestyrelsen var modstandere (af indkøb?) 
+Alhed er vred over den måde, Kemp har opført sig i forbindelse med omslaget. Derfor har hun skrevet til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OlUE</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Brevet fra Thorshavn, men det var rigtignok et meget lille Brev og det var saa tykt, at jeg aabnede det med Velbehag og Forventning. Og saa var der kun de faa Ord paa et stort Ark og et andet stort Ark, der var tomt. Jeg forstaar ikke, at Du ikke i de 4 Dage Du havde været ombord, kunde have skreven lidt. Puf havde ringet om Aftenen at det var der og jeg laa næste Dag og glædede mig til Posten kom Kl. 11. Jeg var meget skuffet. Og Guderne skal vide, jeg har ikke haft det for morsomt, siden Du rejste. De første Dage gik meget godt, skønt jeg var temmelig sløj. Men saa fik jeg en Dag to Besvimelsesanfald og om Natten en blødning. Vi ringede strax til Bodild som sagde jeg skulde blive i Sengen, senere kom hun selv. Hun sagde at saadanne Blødninger efter mange Aars Forløb tog meget paa Kræfterne og da jeg ikke havde noget at give hen af, maatte jeg være yderst forsigtig for ikke at svække mig yderligere. Hun har været mageløs imod mig, jeg fik endnu 3-4 mindre Besvimelsesanfald, men nu er det mange Dage siden og jeg er meget bedre, egentlig synes jeg helt rask, men af Forsigtighed ligger jeg endnu, dog skal jeg nu til at prøve lidt til, det maa jeg nok for Bodild. – Dette med Blødningen har sikkert staaet ind længe i Kroppen og har sikkert gjort min daarlige Tilstand i Sverige og senere. Bodild mener ogsaa at Sindsbevægelsen ved Din Afrejse og Nervøsitet ved Forberedelserne har medvirket. Men jeg tro, at jeg nu bliver meget raskere og at hele min Sygdom staar i Forbindelse med Overgangsalderen, og det er jo godt og lover godt for Fremtiden. Jeg er ked af at det nu trækker saa længe ud, inden jeg kan komme til at male, da jeg nu var saa godt i Gang. – Jeg naaede dog at more mig lidt de første Dage. Jeg var 3 Gange til Eftermiddagstennis med Ly. og Magisterens. Det var Mesterkampe (Davis cup.) mellem Indien og Danmark. Danmark vandt overlegent, men de to Indiere var meget sympatiske og spillede smukt og dygtig. Den ene var en Dr. paa 43 Aar. Tænk jeg sendte dem en stor Buket Roser og et lille engelsk Brev til dem til til Terminus, hvor de bode. Efter alle 3 Tennis Middag med Bridge hos Magisterens. Endvidere var vi hos Tante Mis Fred [ordet overstreget] Søndag Frokost, Middag i Valby [indsat over linjen - ulæseligt] [ulæseligt ord] var saa sød – og om Onsdagen skulde Ly og jeg have været hos Bryggerens med Knud Rasmussen der var jeg bleven syg om Natten. Lysse og jeg havde ogsaa naat at være hos Repholtz med Træsnittene. De var fine, kan Du tro! Han var uhyre elskværdig – han havde egentlig ikke kunnet forstaa Bestyrelsens Holdning, navnlig da han havde set nærmere paa det [ordet overstreget] Trykkene syntes han det var meget smukt. Han havde været uhyre ked af at skulde skrive de Breve og Da han lagde saa stærkt Vægt paa at det var ”de andre” han og Roose undtagen, kunde jeg jo dristig fyre løs paa Bestyrelsen: jeg talte om det uheldige i at der sad Mennesker i Bestyrelsen der ikke havde Begreb om Kunst – at det vilde [ordet overstreget] jo vilde være dem umuligt overhovedet for Øjeblikket herhjemme at finde et Træsnit af det Værd og endelig at Du [ordet overstreget] jeg aldrig havde set Dig saa oprørt og krænket som ved denne Behandling. – Først da vi havde været der længe og haft al den Snak, spurgte jeg om han ikke vilde se Trykkene. ”jo Tak, det vil jeg da forfærdelig gærne”. Og saa var han jo meget begejstret. Han syntes nok at det sidste var det kønneste og jeg svarede dertil, at det var jo ogsaa et Prøvetryk, der der havde været udstillet. Han og Roose havde arbejdet for, at vi nu, da Sneppen var med skulde have 6500, men de kunde ikke faa de andre med! Nu ved vi altsaa, at de synes det er billigt! Jeg var for Resten rørt over ham han var synlig rystet over den hele Affære. Lysse og jeg var meget ovenpaa, da vi gik ned ad Trappen. – Lysse skriver om Schæffer Affæren. Hans Brev oprørte mig. Grunden til min Henvendelse til Kemp var Omslaget. Han forbigaar i sit Brev Din Passus, at Du vil overveje hans Forslag. Frækt skriver han, at Omslaget bliver færdigtrykt i næste Uge og at han vil sende dig et. – Kemp mente ikke Du skulde give de forlangte 475 men derimod tilbagebetale ham hvad Du har faaet ÷ og blankt_ forlange_ at han hverken [ordet overstreget – i margen indsat de to næste ord] slet ikke bruger Omslaget eller Vignetterne i flere Oplag. Han sagde at det var Bedre at bruge Dig sammen med en anden uden at spørge. – Christine er mageløs imod mig, vogter over mig, smider Visitter ud o.s.v.
+Naa, nu faar vi nok snart Brev, der gaar jo et deroppe fra d. 22nde, samme Dag dette afgaar. – Skriv nu endelig saa ofte Du kan. Du behøver jo ikke skrive i samme Øjeblik, der viser sig en Lejlighed, men skriv af og til paa et Brev, som saa er parat, naar Lejlighed viser sig, - jeg tænker paa, naar Du er paa Langtur. – Og nu kun 1000 Hilsner. I maa have haft slemt Vejr, I var en Dag forsinkede. Pas paa Dig selv de kærligste Hilsner fra Din A
+21 – 6 – 27</t>
+  </si>
+  <si>
+    <t>23. jun. 1927</t>
+  </si>
+  <si>
+    <t>Sigurður  Nordal</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/LYg1m9x4</t>
+  </si>
+  <si>
+    <t>28. jun. 1927</t>
+  </si>
+  <si>
+    <t>Ludvig Emil Kaaber</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/SEk0aCM6</t>
+  </si>
+  <si>
+    <t>30. jun. 1927</t>
+  </si>
+  <si>
+    <t>Frank  le Sage de Fontenay</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/l7YVbvji</t>
+  </si>
+  <si>
+    <t> 3. jul. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/7IYzq9qL</t>
+  </si>
+  <si>
+    <t> 7. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+Guðbjörg  Þorleifsdóttir</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/7UegCBEC</t>
+  </si>
+  <si>
+    <t>10. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+Viggo Madsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/v2zqXnnp</t>
+  </si>
+  <si>
+    <t>11. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+Jóhannes Kjarval
+Matthías   Þórðarson</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lvbKPgqF</t>
+  </si>
+  <si>
+    <t>12. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+Matthías   Þórðarson
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9dsDRCxO</t>
+  </si>
+  <si>
+    <t>14. jul. 1927</t>
+  </si>
+  <si>
+    <t>Gunnar Gunnarsson
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OsmP7sqe</t>
+  </si>
+  <si>
+    <t>17. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/28mgc6CZ</t>
+  </si>
+  <si>
+    <t>18. jul. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/KgRdR10G</t>
+  </si>
+  <si>
+    <t>21. jul. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/yr1E8YL8</t>
+  </si>
+  <si>
+    <t>31. jul. 1927</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BXIdASSl</t>
+  </si>
+  <si>
+    <t> 3. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/c4gBtApp</t>
+  </si>
+  <si>
+    <t>24. aug. 1927</t>
+  </si>
+  <si>
+    <t>Leo Swane
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/i1tKhB8V</t>
+  </si>
+  <si>
+    <t>28. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/7pxLnlSp</t>
+  </si>
+  <si>
+    <t>1928-06-05</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson</t>
+  </si>
+  <si>
+    <t>Grethe Ásgeirsson
+Ragnar Ásgeirsson
+Elise Hansen
+Peter Hansen
+Vagn Jacobsen
+Xenia Jacobsen
+Else Jensen
+Johannes V. Jensen
+Jóhannes Kjarval
+Thorvald  Krabbe
+Margrethe Krabbe af Damsgaard
+Thyra Larsen
+Thøger  Larsen
+Jón Stefánsson</t>
+  </si>
+  <si>
+    <t>Den islandske kunstudstilling blev i december 1927 vist på Charlottenborg i København. Man udstillede 243 tegninger og malerier af 12 kunstnere: Ásgrímur Jónsson, Finnur Jónsson (1892–1993), Guðmundur Einarsson af Miðdalur (1895–1963), Guðmundur Thorsteinsson (Muggur), Gunnlaugur Blöndal (1893–1962), Jóhannes S. Kjarval (1885–1972), Jón Stefánsson, Jón Þorleifsson (1891–1961), Júlíana Sveinsdóttir (1889–1966), Kristín Jónsdóttir, Sigurður Guðmundsson (1833–1874) og Þórarinn B. Þorláksson. Efterfølgende fortsatte udstillingen til Tyskland. (Listasavn Islands hjemmeside jan. 2025). 
+Laxdæla Saga er skrevet mellem 1230 og 1260. Den handler om fætrene Kjartan og Bolle, som elskede den samme kvinde (Wikipedia).
+Eyrbyggja Saga handler om beboerne på Øre. Fragmenter af håndskrifter fra det 13. og 14. århundrede er bevaret (Wikipedia). 
+St. Hof i Öræfi er en gård i Sveitarfélagið Hornafjörður i det sydøstlige Island, tæt på Vatnajökull.
+Fljótshlid er en lokalitet på Island nær Múlakot, som var Olafur Tubals hjem. 
+Det vides ikke, hvem Mathias og Kaales var.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og hans søn har efter Alhed Larsens død været på et krydstogt med skibet Stella Maris. De fulgtes med brygger Jacobsen og hans kone samt Else og Johannes V. Jensen, og de mødtes med Elise og Peter Hansen i Rom. 
+Larsen takker for Kjarvals maleri, som han har fået indrammet. 
+Johannes Larsen så desværre ikke den islandske udstilling i København. 
+Julen har Larsen og sønnerne tilbragt hos Thyra og Thøger Larsen i Lemvig. I foråret kom dette ægtepar til Kerteminde. De tog ud for at høre nattergale, og da der ingen var, aftalte de et nyt træf. Kort efter fik Larsen besked om, at Thøger Larsen var død. 
+Johannes Larsen skal have retrospektiv udstilling på Charlottenborg 1929. 
+De stære, som Ásgeirsson har haft besøg af, var formodentlig færøske stære. 
+Larsen sender et par træsnit.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ym4L</t>
+  </si>
+  <si>
+    <t>Kjerteminde 5 Juni 1928.
+Kære Ragnar Ásgeirsson!
+Det er en Skam, at det har varet saa længe inden jeg har faaet taget mig sammen til at skrive til Dem. Min ældste Søn og jeg var paa en lang Rejse i Foraaret med det norske Motorskib, "Stella Polaris," sammen med Johannes V Jensens og Brygger Jacobsens. Lissabon, Madeira de canariske Øer, Casa blanca, Tanger, Algier, Barcelona og Monaco. Der gik vi i Land og var en halv Snes Dage sammen med Bryggerens mens Johannes V hentede sin Kone i Berlin, saa rejste vi til Rom og var sammen med dem og Peter Hansens som var der nede, i Forvejen. Vi var der en halv Snes Dage og rejste saa over Genua, Marseille til Paris hvor vi blev nogle Dage og saa over Køln til Kjøbenhavn. Da vi kom her hjem fandt jeg deres Brev og det smukke lille Billede af Kjarval som jeg straks fik indrammet og er meget glad ved. Tusind Tak! Desværre saa jeg ikke den islandske Udstilling, det var mig umuligt at komme til Kjøbenhavn paa det
+2.
+Tidspunkt. Jeg læste nogle Anmeldelser og forbausedes over saa lidt Kjarval blev omtalt. Efter det jeg har set af islandsk Malerkunst, vilde jeg tro at han som Kunstner ragede et Hoved over alle de andre. Jeg fyldte 60 Aar mellem Jul og Nytaar og da jeg ikke havde Lyst til at være hjemme i Julen eller til min Fødselsdag, nu min Kone ikke var her mere, rejste jeg med mine 2 Sønner omkring i Jylland og endte i Lemvig hos Thøger Larsen hvor vi havde det hyggeligt nogle Dage, med Bilture omkring i Omegnen i tindrende Sol og haard Frost over tilsneede Landskaber og den islagte Fjord. Thøger Larsen og hans Kone var her for en Tid siden en Uges Tid. Thøger rask og fornøjet og hyggelig. Den sidste Aften det var vist den 15 Maj kørte vi en Tur hen til en lille Skov her i Nærheden hvor det plejer at vrimle med Nattergale. Thøger havde aldrig hørt en Nattergal og vilde gerne opleve det, men det lykkedes desværre ikke. Vi har haft et meget koldt Foraar og det var den Aften særlig koldt. Vi traf Sønnen fra Gaarden som Skoven hører til, og han fortalte at han havde hørt
+3.
+den første Gang samme Morgen og saa kørte vi hjem og aftalte at vi skulde forsøge næste Aar paa et bedre Tidspunkt. Men det skulde altsaa aldrig komme. Forleden da min ældste Søn og jeg havde været paa Pintsebesøg paa en Herregaard i Nordvestsjælland, kom der Telegram samme Aften vi kom hjem at Thøger Larsen var død. Vi var i Forgaars oppe til hans Begravelse, kørte herfra om Mrg. og kom hjem om Aftenen ved 12 Tiden, en lang Køretur 210-15 km, 2 Gange paa en Dag. Da vi var der i Vinter talte Thøger om at vi absolut maatte komme og se Lemvig ved Sommertid, den Gang tænkte vi ikke det skulde ske saa snart og i den Anledning. Jeg har mistet mange af mine gode Venner i de senere Aar. Verden bliver fattigere, især savner jeg min Kone mange Gange hver Dag. Thøger Larsen og jeg talte en hel Del om Sagaerne, da han var her forleden, ogsaa om Muligheden af at komme til Island sammen til næste Aar. Han har oversat Laxdæla og Eyrbyggja, elle hvordan det nu staves, og havde været til Møde i Selskabet for Udgivelsen af de nye Sagaoversættelser. Jeg 
+4.
+ikke komme i Aar. Da jeg har lejet Charlottenborgudstillingen til en stor retrospektiv Udstilling til Februar 1929. Jeg faar derfor meget at gøre inden den Tid. Jeg har ogsaa haft Brev fra Olafur Tubals og fik skrevet et Par Ord til ham forleden og bad ham bl.a. hilse Naboerne i Fljotshlid, men jeg kunde ønske at sende en officiel Hilsen til Familien paa St. Hof, et af de Steder, hvor jeg befandt mig bedst, og ofte tænker paa. Skulde De komme i Berøring med dem vil jeg bede Dem overbringe dem min Hilsen.
+Det var morsomt med de Stære der besøgte Dem i Vinter, jeg tænkte paa at foreslaa Dem at sætte nogle Kasser op til dem, saa de maaske kunde fristes til at slaa sig ned for stedse. Det har vel nok været færøiske Stære. Den færøiske Stær er en Race for sig den trækker ikke bort men opholder sig paa Øerne hele Vinteren. Her trækker de fleste Stære bort, men især i de senere Aar ses her af og til Stære som overvintrer. Jeg kan ogsaa tænke mig at De har haft megen Fornøjelse af Rødkælkene, de kommer her 
+5.
+undertiden ind i Drivhusene om Vinteren og kan blive meget tamme naar man fodrer dem. Kommer De og Deres Kone ikke en Gang til Danmark. De skal være meget velkomne her. Mange venlige Hilsner til Dem alle fra Deres hengivne
+Johannes Larsen
+P.S.
+Vil De hilse Krabbes, Stefánssons, Mathias [ulæseligt], Fontenays, Kaales og andre som var venlige mod mig under mit Ophold i Reykjavik
+JL.
+P.P.S.
+Jeg vedlægger et Par smaa Træsnit, de hører til St.St. Blichers "Trækfuglene" som jeg en Gang illustrerede med Træsnit til Radeerforeningen
+JL.</t>
+  </si>
+  <si>
+    <t>1929-03-18</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+- Berner
+Julie Brandt
+Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Adolph Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Christine  Mackie
+Elisabeth Mackie
+Otto Emil  Paludan
+Hempel Syberg
+Andreas Warberg
+Laura Warberg
+Torkild Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen
+Eskil Ørsted Hansen</t>
+  </si>
+  <si>
+    <t>Otto Emil Paludan blev som fuldmægtig boende på gården Erikshaab efter Albrecht Warbergs død og resten af familiens fraflytning. Paludan/Pallam døde i 1929. Han var barnløs og ugift. Både han og Hempel Syberg testamenterede Warberg-børnene en sum penge. 
+Tornøes Hotel ligger i Kerteminde.
+Christian Erbennen, Fru Chenowitz og Dr. Torborg kendes ikke.
+Det er uklart, hvad der menes med, at Putte/Elisabeth Mackie er godt anbragt. 
+Instituttet er Det Fysisk-Kemiske Institut på Blegdamsvej i København. Johannes Nicolaus Brønsted var professor ved dette sted, som også blev familiens bolig fra 1930.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3779</t>
+  </si>
+  <si>
+    <t>Ellen takker for dugen. Hun havde en god fødselsdag. Nu ar hun været hos sine elever igen med rutebil og også til kortaften. Ellen har mistet indtægt pga. sygdom og vintervejr, men arven fra Paludan/Pallam og Onkel Syberg hjælper. Det er dejligt, at Christine/Mornine takket være samme arv kommer af med sin gæld. 
+Adolf/Agraren Larsen er på druktur. Johanne/Junge kan betale hans gæld med de arvede penge.
+Martin/Manse Warberg Larsen skal konfirmeres og har været til overhøring i kirken. Ellen giver ham et fotografiapparat.
+Ellen vil invitere Johanne/Junge Larsen på en udlandsrejse på et tidspunkt, hvor Laura/Bibe W. Petersen kan styre Adolf.
+Der skal afholdes auktion på Erikshaab, og Ellen, Johanne og Andreas/Dede Warberg tager derned.
+Mon Louise Brønsted kommer til Fyn i påsken?
+Ellen har været til koncert.
+Det er spændende med byggeriet af Instituttet.
+Ellen er sparsommelig med mad. Hendes kat har fået en kæreste.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7j5m</t>
+  </si>
+  <si>
+    <t>[Øverst s. 1 skrevet med blyant:]
+Tante Elle
+[Skrevet med blæk; Ellen Sawyers skrift:]
+d. 14de og 18de Marts - 1929
+Kæreste Lugge!
+Tak for dine tre (3) Breve, - alle lige velkomne. Og Tak for den dejlige Dug, du sendte mig til min Fødselsdag. Den passer udmærket til mit "Spisebord" og jeg er meget glad ved den. Da jeg havde faaet den, opdagede jeg, at jeg jo egentlig trængte meget til den, da jeg kun har nogle smaa gamle Laser, - til smaa Selskaber, for jeg har rigeligt med store Duge. - Ja, det blev jo en ret stille Fødselsdag, da alle Gæsterne blev anmodet om at blive borte, - me-e-en! Jeg fik jo mange Opmærksomheder af Blomster og Breve og lille Junge kom om Aftenen og nød et Glas Vin og en Cigar. Hun er jo rask igen. Jeg var oppe det halve af Lørdag, - hele Søndag og ude hos Eleverne Mandag, men kun pr Rutebil. Nu cycler jeg igen. Vejene er fine og Vejret dejligt. Jeg har slet ingen Efterveer med Træthed og Sløjhed, - havde 7 Elever den første Mandag og var til Selskab om Aftenen og spillede L'hombre til 12 uden at mærke noget. I maa nu sige, hvad I vil, men de tykke har nu alligevel et Reservefond af Kræfter, som de tynde maatte ønske sig. Det har været en mager Vinter, hvad Indkomster angaar, - 3 Uger syg og en Del Forsømmels paa Gr. af Vejret. Heldigvis faldt en Del af Vejret og Sygdommen sammen - (nu vrimler Gækker og Krokus op i Haven, - skønt der endnu ligger en Meters Sne i Ribsbuskene). Naa men det gør jo heller ikke noget med det Pengetab nu, da vi jo vælter i Penge, - takket være vores kære Pallam og gode gamle Onkel Syberg. Ja, Lugge, det er ogsaa rart at vi kan tænke, at han holdt sit Løfte til Mor, og at du vandt Chokoladen. Ja, hvor man under Mornine en lille glansfuld Periode. Den bliver vel ikke lang, - kender man hende ret. Men tænk, at komme ud af sin Gæld, - det maa da være herligt. Nej, Lugge, jeg vil ikke købe Livrente, ikke foreløbig da. Jeg vil eje 10,000 først. Dem skal jeg nok faa, naar jeg bare maa beholde Helsen en halv Snes Aar. Jeg har 6000 nu. De giver mig 270 om Aaret. 154 har jeg i Legater, det er 424. For dem kan jeg købe 500 Kr. Obligationer omAaret. Saa kan du selv regne ud. - Man kan aldrig vide, hvordan det kan gaa. Jeg kunde jo faa Lyst til at købe mig en Forretning af en Slags, - det er i al Fald mere morsomt at have Pengene at manøvrere med, end at 
+2)
+købe Livrente. - Foreløbig har vi jo ingen faaet endnu, men Dede skriver, at til 1ste April, omtrent, sender han os Pallams. Onkel Sybergs trækker vist længere ud. Stakkels Tutte maa jo ud med en vældig Arveafgift, - men det skrev jeg vist til Mornine. - - - - Naa, saa vidt kom jeg igaar. Saa gik jeg over til Junge og spiste til Aften med Junge og Marie. Agraren var ude paa Togt. Han har sviret energisk nu, - jeg ved ikke hvor længe, - holdt op et Par Dage og har nu taget fat igen. At han dog ikke kan naa at drikke sig ihjel! Jeg tror al de Sprit virker preserverende. Junge er alligevel helt godt til Pas. De Penge har jo virket vældig stimulerende. Hun kommer ud af hans gamle Gæld, som altid har pint hende og kan ogsaa "røre sig lidt". Fattigdom er nu nedbrydende. Nu har hun ogsaa lige tjent 100 Kr. paa et Klaver, saa hun har købt Konfirmationsudstyr til Manse, - nyt Tøj og en Kasket og en Regnfrakke, - Sokker o.s.v. Det er jo paa Søndag. Palmesøndag. Der skal ikke være Spor af Festlighed, - kun mig og Is til Desert. Jeg giver ham et Fotografiapparat. Tutte har sendt 10 Kr, som jeg skal købe for. Jeg tænker jeg køber en Tegnebog (til Penge) for dem. De vil jo gærne have nogle af de traditionelle Gaver at vise frem Hvis I vil have Idèer, saa kunde jeg tænke mig en Æske Jetons, - han elsker jo at spille L'hombre, - el. Bøger om Fugle. el. Lommetørklæder. Sig til Mornine at hun ikke skal holde det hemmeligt for Ta Mis Pan ["Pan" indsat over linjen] Hun kan saamænd godt sende ham lidt. Vi har været saa beskedne med Konfirmationer i hele vores Børneflok, saa det kan de gærne paaskønne paa Manse. Iggar Eft. var han til "Overhøring" i Kirken. Jeg kom der over mens de klædte sig paa til at gaa derned. Det viste sig at Manse ikke kunde Trosartiklerne. Dem fik vi ham saa lært. Og han kunde ikke huske, hvad Salmer de skulde kunne. Heldigvis kom han da ikke op. De saa saa rørende ud, da de vandrede afsted derned. - Lugge, jeg har faaet saadan en god Idé. Jeg vil ogsaa flotte mig lidt med mine Rigdomme. Jeg vil invitere Junge til en lille Udenlandsrejse i Sommer! Rhin-rejsen, Køln og Holland. Vi snakker meget om det og Junge glæder sig saadan. - Det er saa sundt for hende ["for hende" indsat over linjen] at føle, at der ogsaa er lidt Fornøjelse i Verden for hende, - det er hun sandelig ikke forvænt med. - Vi vil køre i Rutebiler og se paa Landskaber og male og se paa Kunst naturligvis. det skal 
+3)
+nok blive morsomt. Hvis I vèd noget om Holland, - saa lad os det vide. - Saa jeg sparer af alle Livsens Kræfter * Jeg tænker vi kan gøre det for 600 Kr. Det skal være, naar Bibbe er hjemme og kan bremse Kalorius - ellers er det jo en fast Regel, at hans "Sygdom" indløber, saa saare Junge vender Ryggen til. Paa Mandag skal der være Auktion paa Erikshaab. Junge og jeg vil derned. Det kunde være, der var et og andet, vi vilde købe og desuden kan der tænkes at være noget endnu fra vores Tid, - bl.a. de gamle Bøger paa det store Værelse. Vi biler derned. Dede kommer. Det bliver jo vemodigt - men jeg synes, vi skal være der. Dede har taget Silhouetterne fra Spisestuen og hængt dem op i sin Stue. Det er rart synes jeg, - saa er de i Hus.
+Kommer I ikke herover i Paasken??? Jeg skal ganske vist ud om Lørdagen, men det gør jo ingenting. Saa kunde I jo komme Palmesøndag, - være med til Manse og være med paa Erikshaab. - Eller er det for svært, lille Lugge? - Det vilde være yndigt om I kom en lille Foraarstur. Svar snarest. Jeg er spændt paa Las og Puf saa kom i Aftes. Jeg holder Øje med Huset, men [et ulæseligt ord indsat over linjen] har ikke set nogen spanke om dér endnu. Jeg maa op og se efter inden jeg cycler ud. - Jeg glæder mig til de er hjemme igen. Det er saa tomt naar de er væk. - I Aftes var jeg til Koncert paa Thornøe. Den var god. Fru Berner sang herligt og Chr. Erbennen spillede guddommeligt. Hvor han dog spiller vidunderligt. Fru Chenowitz akkompagnerede. Hun er lidt massiv og enevældig. - 
+Hvor er det morsomt at de er begyndt at grave paa Instituttet. Nu kan I rigtig holde Øje med det. Bare det nu ikke maa vare rigtig længe. - Og hvor dejligt, at du nu har Penge at planlægge med. Ellers havde der været en "aber" ved at flytte ind i et større Hjem. Det kostede mig adskillige Hundrede at flytte ind her, og det er da i det Smaa. - Maaske der paa Erikshaab kunde findes et og andet, I kunde faa billigt. - Tænk over det!!!!
+Jeg havde saadan et rart Brev fra Tutte i Dag. Det var saa morsomt at se lidt til hende i den Tid hun var i Odense. Hun er nu herligt, ["t" sidst i ordet overstreget] - det er Tutte. - Hvor er det dejligt at Putte er anbragt. Vi var sammen med Dr. Torborg til Thorkilds Daab og syntes saa godt om ham. -
+[Indsat s. 3 i venstre margen; lodret:]
+Ikke desto mindre flottede jeg mig i Lørdags med at købe en Kalveskank til 30 Øre. Det er anden Gang siden Jul at jeg har købt ind til Middag. Ellers lever jeg af [teksten fortsætter øverst s. 3; på hovedet] salte Sild og Hyldebærsuppe og Gaver. - Jeg faar Suppe til to Middage og Hachis til èn. - Naa, nu vèd jeg vist ikke mere denne Gang. 1000 Hilsner til jer alle, - ogsaa Lommes. Din Elle
+[Indsat i venstre margen, s. 4; lodret:] Lille Mis har indgaaet Kammeratægteskab med en stor Slambert af en graa, vulgær Hankat med gule Øjne. Jeg fatter ikke lille Mis - den fine pæne Mis fra et godt Hjem! - Jeg driver ham væk 20 G. om Dagen.</t>
+  </si>
+  <si>
+    <t>1929-11-02</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Grethe Jungstedt
+Matilda Jungstedt
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Leo Swane
+Eskil Ørsted Hansen</t>
+  </si>
+  <si>
+    <t>Bes = Ellen Brønsted. 
+Lille = Matilda Jungstedt. Hun og hendes forældre boede i Stockholm.
+Putte = Elisabeth Mackie. 
+Det vides ikke, hvilken bog Leo Swane arbejdede på under opholdet i Kerteminde.
+Alhed Brønsted og hendes mand fik 14. nov. 1929 sønnen Eskild.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3813</t>
+  </si>
+  <si>
+    <t>Det er dejligt, at Louise Brønsted kommer til Kerteminde. Hun må vel hjem hurtigt. Den sidste tid af en graviditet er både hård og spændende.
+Vil Louise købe en bog til Ellen/Bes fra Ellen Sawyer?
+Ellen/Bes Brønsted hjælper Leo Swane med hans nye bog.
+Ellen Sawyer har travlt. Hun skal tjene penge om vinteren, så hun kan have fri i sommerperioden, hvor datteren og barnebarnet er hos hende. 
+Johannes Larsen har solgt billeder for 6000 kr.
+Johanne/Junge Larsen arbejder for meget.
+Elisabeth/Putte Mackie rejser vist nu. Christine/Mornine Mackie bliver nok ensom.
+Matilda/Lille Jungstedt klarer sig godt iskolen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BoUn</t>
+  </si>
+  <si>
+    <t>[Skrevet med rød farveblyant øverst s. 1; på skrå:]
+Swane kom nu til Form.
+[Med blæk:]
+2 - Nov. - 29
+Kære lille Lugge!
+Tak for dit Brev, som jeg jo ogsaa havde kigget efter længe, men jeg kan godt forstaa, at du anvender al din Skriveenergi- og -Tid til Bes, og vi hører jo ogsaa fra hende, at alt staar vel til, saa gør det jo heller ikke saa meget
+Bes var lidt hernede i gaar Eft. hun fortalte mig, at du kommer herover til hendes Fødselsdag og er her et Par Dage. Det glæder vi os til!! Saa længe tør du vel ikke være hjemme fra, da nu Begivenheden i Vanløse trækker op. Det kan selvf. trække lidt ud - det synes jeg nu i Reglen det gør, - men du maa jo da være tilrede Det er ikke nogen morsom Tid - den sidste Maaneds Tid - og dog tænker man med en vis Ømhed tilbage paa den Tid, saa fuld af Spænding og Forhaabning. Eskild har jo besøgt Grethe i Stockholm. Hun havde været saa glad ved at snakke med ham og syntes han var saa sød.
+Hør Lugge, jeg skriver egentlig for at bede dig købe en Bog som jeg vil forære Bes d. 12te Den hedder "Paying guests" og er en Tandwitz, - men tænk jeg kan pludselig ikke huske, hvem den er af. Mon du ikke kan udfinde det selv. Den er efter min Mening meget
+2)
+morsom. Kan du ikke faa den, saa find en anden god.
+Bes var saa fornøjet hernede igaar og saa snaksom og meddelsom. Hun hjælper jo Swane med hans Bog og jeg tror det morer hende. Jeg ser jo ellers ikke meget til hende eller til dem deroppe, fordi jeg har saa umaadelig meget at gøre - alle Eft. Aft. ["Eft." overstreget, "Aft" indsat over linjen] er optagne og alle Eft. undtagen Onsdag fra 1/2 4 til 7 og saa Søndag. Men jeg har nogle af Formiddagene ledige og jeg haaber at kunne se dig lidt paa dem. Jeg kan invitere dig paa Morgenkaffe. Jeg er glad ved at have meget at bestille, for det er jo om Vinteren jeg skal tjene lidt, saa jeg kan have det lettere om Somren, nar Gr. og Lille er her. Og man faar saamænd c. ligesaa meget lavet af sit eget, selv om man har mange Timer, for saa økonomiserer man med den Fritid, man har og sviner den ikke bort. - Jeg faar mig øvet næsten hver Dag - hvad jeg aldrig gjorde i Sommer og faar en Del læst - paa Sengen; - og faar ogsaa lidt Tid til at studere det Tyske og Franske, som Bes hjælper mig lidt med.
+Swane har jeg slet ikke set. Jeg havde tænkt, han havde kigget herned igaar, men det 
+3)
+gjorde han ikke. Han rejser vist idag. 
+Bes sagde, at Las solgte for 6000 i gaar. Hvor er det dog dejligt. Mon det dog ikke snart hjælper lidt paa deres Finanser.
+Junge og jeg ses da lidt i Vinter. Vi har jo vore Tysk-Aftner, som hun er saa glad ved og saa optaget af. Vores lille Lærer er en lille intelligent Fyr, og vi har saadan nogle livlige, hyggelige Aftner med det Tyske. Hun har jo ellers altfor meget at gøre. Om Torsdagen 7 Timer - næsten ud i en Køre. Og hun vil have 60 Min.s Timer. Det er nu meget forkert. Hun skulde tage 5 Min. af hver Time og puste lidt. Jeg synes det er for samvittighedsfuldt af hende.
+Jeg tænker saa meget paa Mornine. Nu maa det jo lakke at Putte rejser. Det bliver nu svært for hende. Hvor er hun dog et ensomt Menneske. Men det kommer vel af, at hun er ensomt anlagt. -
+I Stockholm har de det godt. Det ser ud som om Lille alligevel ikke er saa dum i Skolen - hun er meget ivrig til at stave og henrykt ved sin Skole. Igaar var hun 7 Aar. Naa nu skal jeg ud og spise til Middag - 12 10 kommer min Lektiedreng, og saa er mit Program lagt til [teksten fortsætter i venstre margen på sidste ide; lodret:] Resten af Dagen. 1000 Hilsner lille Lugge, til jer alle og paa Gensyn. Din Elle - Husk Bogen!!</t>
+  </si>
+  <si>
+    <t>1930-10-08</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Erna Andersen
+Peter Eilschov
+Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
+Adolph Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Thøger  Larsen
+Christine  Mackie
+Elisabeth Mackie
+William Mackie
+Hannah -, pige i huset hos Louise Brønsted
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Erna Andersens søster kendes ikke. Det samme gælder Fru Nielsen/Klaras mor, friskolelæreren i Kissendrup, Ove Rode/Rhode og Fru Thomsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3802</t>
+  </si>
+  <si>
+    <t>Trist, at Louise Brønsted er uden pige i huset. Ellen Sawyer forsøger at finde en pige til hende. Louise kan måske kontakte Husholdningsskolen.
+Det er synd for Christine/Mornine Mackie. Hun vil være rengøringsdame! Måske skulle hun hellere forsøge med hjemmebageri og undersøge, om hun kan bo på en stiftelse fx i Odense. 
+Jungstedt-familien er på en dejlig rejse. De kører rundt i Frankring. 
+Ellen har lavet en alkove og købt forsatsvinduer. Hun har råd til dette, fordi hun spiser beskedent.
+Ellen spiller ofte kort.
+Johanne C. Larsen sidder hårdt i det, fordi den ene lejlighed ikke er lejet ud, og patroner til manden og sønnen er dyre.
+Ellen håber, at verset bliver brugt på Thøger Larsens mindesmærke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fsgQ</t>
+  </si>
+  <si>
+    <t>8/10 - 30
+Kæreste Lugge.
+Tak for dine to Breve! Hvor er det kedeligt med Hannah. Både for hende, det lille Skind - men sandelig ogsaa for dig, som nu står Pige-løs. Jeg ringede straks til Fru Nielsen, Klaras Mor, - men selvfølgelig, - det var for sent. Der er to Søstre, og de havde faaet Plads Det vilde vist have passet helt godt, - særlig den ældste. Jeg har nu mine Garn ude, - men det er jo en vanskelig Opgave, for man kender jo ikke deres Kvalificationer, - selv om de søger Plads. Der er nu en lille tyk en, som hedder Erna og er Søster til Frk. Andersen, som var hos Las's. Hun siges at søge Plads i Odense. Hun har tjent hos Dyrlæge Voss's i Rynkeby, og der vilde de gærne have fæstet hende til Kokkepige - men hun har ellers ikke særlig lært at lave Mad. - I Aften hos Junge skal jeg ringe og spørge lidt ud om hende, - men inden vi naar at faa forhandlet om hende er hun vel fæstet ud. Jeg ved jo heller ikke, om hun vil til Kbh. Frk. Erna Andersen Flødstrup Søgyde pr. Ullerslev. Du kunde jo godt skrive til hende, hvis du mener. Nu er jeg borte Lørdag, Søndag og Mandag. Saa har jeg hørt om et Par andre Muligheder: en Søster til Friskolelæreren i Kissendrup - pr. Ullerslev. Men hun er saa ung. - Jeg skal nok forhøre videre, skønt jeg føler det som et tungt Ansvar. Kan du ikke sætte dig i Forb. med Husholdningsskolen, - dèr kommer jo alle de pænere Piger før el. senere.
+Hvor er det trist med Mornine. Junge vil skrive til Ove Rode. Men mens Græsset gror o.s.v. Hun er så lidt driftig. Jeg snakkede i Sommer så meget om, at hun skulde
+2)
+lægge sig efter Hjemmebageri. Der behøver ikke at være andre Driftsomkostninger end et godt Komfur og nogle Plader. Det siger Fru Thomsen (tidligere Rygaard). Hun stod jo pludselig ved Mandens Død fuldstændig paa bar Bund efter at have levet Godsejerliv i mange Aar. Hun klarer sig fint i Odense og siger at der tjenes godt. Hun begyndte kun med Bekendte. Men jeg tvivler nu paa, at Mornine kan faa noget til at gaa, af Mangel paa Driftighed, samt Menneskeskyhed. Hvor er det trist. Der er vel ikke en Stiftelse? Det lyder saa jammerligt, - men til syvende og sidst er det jo Mornines Ideal: at være ene og sidde og læse, - og det kunde jo godt gøres saadan et Sted. Eilschovske Boliger Odense? Forhør saa smaat i al Diskretion om hendes Stemning for det. Chancerne for Elever i Odense er jo ligesaa gode (el. slette) som i Kbn. og saa boede hun dog husfrit og hendes Hjælp fra Dede og Las forslog bedre. Hvor det ligner M. at ville være Rengøringskone! Saa kan vi selv se!! Men det værste er alligevel Putte. Nu er hun jo i et Bageri. - Hvad Søren vilde hun derovre. Jeg troede det var for at pumpe Billy, - men det lader det jo ikke til. - 
+Du skrev ikke om dit Helbred, lille Lugge. Hvordan gaar det??? S.u. - 
+I Øjeblikket har jeg kun fornøjelige at berette om mig selv. - Saadan gaar det jo op og ned i Verden, og jeg synes man skal med Taknemmelighed tage det gode, man faar udleveret, - ellers kan man da heller ikke fortjene det. Det gode er, at jeg faar saa uhyre glade Breve fra Mine. Mod Forventning er dette blevet den herligste Rejse, hun nogensinde har gjort. De er nu i Paris igen, efter 
+3)
+at have kørt til Revièraen, - nydt Hvilen dèr en Tid, - kørt en meget interessant Tur paa flere Dage rundt i Sydfrankrig - Marseilles o.s.v. Hun er begejstret over alt hvad de ser - jeg har aldrig faaet saa glade Breve fra hende. - Lille har det glimrende. Margareta skriver at hun spiser bedst af alle Børnene. Hun vil nok have fortræffeligt af denne Vinter paa Landet sammen med andre Børn. De lever saa udmærket dèr, og der bliver lavet særlig Mad til Børnene, - saa de faar det saa godt, som det kan faas. Hun er sød og glad skriver Margareta. Jeg hører en Gang om Uge fra hende.
+Her er vi jo ved at gaa i Vinterhi, - saadan da! Det bestaar bl.a. i at jeg jævnligt trækker i Oljetøjet og Stormbrillerne. Mit lille Hus har aldrig været saa hyggeligt som nu. Jeg har spenderet dobbelte Vinduer til "Kontoret" og Soveværelset og du kan tro, det luner. Og saa har jeg lavet det saa yndigt i mit Soveværelse. Min Seng er blevet noget saa "smart". Jeg fik Snedkeren til at lave et Brædt [tegning] over Sengen der er slået et Bændel paa og Omhæng, - omtrent som Tante Visse havde. Det ser saa nydeligt ud. Jeg tog mine Sommergardiner herfra, - hvide med blå Border. Derinde hænger Billeder af Lille og Grethe Missen nyder det og tilbringer sin Dag - og Nat med at sove dèr. [Tegning] Saa fik jeg ham ogsaa til at lave en stor Plade til min lille Servante og har pæne Omhæg dèr ogsaa og en fin Glashylde over. Jeg har altsaa kostet lidt paa Huset, - men det kan 
+4)
+jeg ogsaa fordi jeg lever saa billigt. Jeg har ført nøjagtigt Regnskab paa min Mad siden jeg kom hjem. Jeg har brugt 20 Kr. paa 4 Uger og haft Kaffefremmede èn Gang og alle Agrarens til fin Aften i Søndags, - men da fik vi rigtignok ogsaa en Hane og Tomater og Æbler, Salat foræret paa Landet. Min Middag - jeg spiser hjemme 6 Dage om Ugen til Middag - er Kærnemælk med en Skefuld Syltetøj i samt lidt Grøntsager, som jeg hidtil har haft fra Haven, Bønner Purrer og Celeri. Paalæg har jeg kun Ost. Med min Konstitution behøver man ikke at spise sine Penge op. -
+Jeg spiller utrolig meget Kort i denne Tid, - som Regel 5 Aftner om Ugen - L'hombre el. Bridge. Jeg synes det hjælper godt paa min Bridge. - Om Søndagen er jeg gærne hos Junge til Bridge om Aftenen. Hun har det helt godt efter Omstændighederne Omtr. en 40 Timer om Ugen Elever. Agraren og Manse morer sig med Jagt. De skyder en Del, men Junge siger, det er dyr Mad p. Gr. af alle de dyre Patroner, som hun jo maa betale. Deres store Lejlighed staar tom, - det er derfor det kniber saadan for hende. Tinge er hjemme, - han arbejder hos Puf, - men søger Plads til Nov. Han er sød og venlig. 
+Las har jeg kun lige set. -
+Har I hørt, at Mogens's Konfirmation blev udsat en Uge, fordi han blev saa forfærdelig syg af en "Forgiftning". De var angst for ham. Nu skal vi derop paa Lørdag, Søndag og Mandag.
+Bare det Vers kunde komme igennem til Thøgers Mindesmærke. Det er da saa smukt og udtrykker egentlig hele hans Livsfornemmelse i en mærkelig koncentreret Form, - hans Glæde over Livet, - hans stadige Tanke
+[Teksten fortsætter på sidste side i venstre margen; lodret:] paa Døden - og den vide Horisont. Hvor var han et herligt Menneske. Det er en Rigdom at have [øverst på sidste side; på hovedet:] kendt ham og have hjulpet ham. Jeg betaler det gærne med det svidende Savn som han efterlod. - 
+[Indsat på næstsidste side i venstre margen; lodret:] Nu Farvel for denne Gang, lille Lugge. Held og Lykke med det, - med Pigerne, mener jeg. Jeg synes du skulde skrive til Erna for at forhøre. I så Fald, lad mig vide, - jeg kan se Familjen paa Tirsdag. -</t>
+  </si>
+  <si>
+    <t>1931-07-06</t>
+  </si>
+  <si>
+    <t>Tibirke, 3220 Tisvildeleje, Danmark
+Hindsgavl, 5500 Middelfart, Danmark</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Jensen-familien havde et feriehus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Ernst/Rille er færdig med sin eksamen og vil leje en bil samt fungere som chauffør sommeren over. Fritz Syberg vil derfor komme i bil til Tibirke 15. juli og begynde på et portræt af Else Jensen. Sidst Johs. V. Jensen var i Kerteminde, fik Syberg idé til et portræt af ham, og han vil gerne begynde på det nu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qohh</t>
+  </si>
+  <si>
+    <t>Pilegaarden 6-7-31
+Kære Venner.
+Det trækker noget længere ud med Rejsen til Tibirke end jeg havde forestillet mig [”mig” indsat over linjen]. Sagen er at vi er ved at anskaffe os en Bil for Somren. Rille har jo overstaaet sin Eksamen og vi kan få ham til Chauffør i Sommermaanederne, og det vilde passe mig bedst at pakke Malergrejer og Lærred ind i Kareten og køre lige til Jeres Dør. Men han (Rille) [”(Rille)” indsat over linjen] faar ikke Lejemaalet i Orden før paa Fredag og jeg naar derfor næppe at komme ind til Jer før Tirsdag den 15_de_. Efter hvad Else skrev skulde jeg altsaa have en Uge inden I tænker paa at rejse til Hindsgavl – passer det? Paa 4 at [”at” overstreget] a fem Dage kan jeg nok lægge et Portræt an af Else. Sidst Du var nede paa Pilegaarden og sad lidt ude i Køkkenet, gik der noget op for mig, hvordan jeg skulde gribe an naar [overstregede bogstaver] jeg skulde male Dig og jeg vil meget gærne have Billedet lagt an nu i denne Maaned. Faar jeg først begyndt paa det, bliver det ogsaa nok gjort. Hører I ikke andet fra mig – eller jeg fra Jer – har I mig altsaa Tirsdag den [”den” overstreget] Formiddag den 15. Jeg glæder mig til at hilse paa Jer og Tibirke igen. Mange Hilsener
+Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1932-02-04</t>
-  </si>
-[...4 lines deleted...]
-    <t>Johan Larsen</t>
   </si>
   <si>
     <t>Hellerup
 Tranegårdsvej 5</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Lars Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 1932-02-04, Sigurd Swane til Johan Larsen, 2397</t>
   </si>
   <si>
     <t>Lars Swane er droppet ud af skolen, og han overvejer at blive enten landmand eller skovfoged. Sigurd Swane har spurgte Vilhelm/Klaks Larsen til råds, og han tegnede ikke et rosenrødt billede. 
 Skovfogeduddannelsen kræver fem måneders ophold på en skole ved Viborg og derefter tre års læretid. Lars vil gerne hjem til Johan/Lysse og arbejde, og Sigurd Swane spørger, om Johan/Lysse kan komme til ham og lære noget, og om familien kan have ham på kost, for Sigurd Swane kan ikke betale. Lars mener at man billigt vil kunne forpagte en gård i Småland, og Sigurd spørger, om det er rigtigt samt om, hvorvidt man vil kunne tjene til sit brød sådan et sted. Sigurd Swane spørger også, om Lars kan bo og arbejde hos Lysse, indtil skolen ved Viborg begynder.
 Swane mindes med glæde sine besøg i Lysses barndomshjem, og han håber, at Lysses lille søn på flere områder vil komme til at ligne sin far.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dwyx</t>
   </si>
   <si>
     <t>Tranegårdsvej 5. Hellerup. 4-2-32.
 Kære Lysse.
 Du bliver vel nok noget overrasket over at få brev fra mig, men jeg vilde meget gerne have lov til at gøre dig et par spørgsmål i anledning af Lasse. Du ved jo at han var begyndt at gå i skole igen, og en tid så det jo ud til at skulle gå godt; men desværre lader det ikke til at boglig syssel og studering ligger for Lasse, så det var nok et letsindigt forsøg. Han er hørt op i skolen og vil ud på landet til praktisk arbejde, hvad jeg i og for sig også på mange måder tror ham velskikket til. 
 Men nu er han jo allerede godt på vej mod sit 19de år, så nu skulde der jo nødig tages fejl flere gange og det er angående valget af fremtidsvej jeg gerne vilde rådføre mig lidt med dig.
 Han selv foreslog to muligheder, enten skovfoged eller landmand.
 Jeg skrev strax til Klax og spurgte ham om mulighederne for uddannelse til skovfoged og for fremtid for sådan og også om hans syn på mulighederne som landmand.
 Man kan ikke sige, han skildrer nogen af delene i rosenrødt, men skal han ["han" indsat over linjen] tilråde en af de ting bliver det nærmest skovfoged, hvilket kræver først et 5-måneders kursus på Asmild ved Viborg og derefter 3 års praktisk læretid. 
 Også jeg synes, som forholdene er, at Lasse absolut bør gå den vej, selvom uddannelsen er noget dyrere end landbruget. 
 Klax mener, som også andre, at udsigterne for en kapitalløs landmand er så små som vel muligt.
 Nu har Lasse imidlertid den forestilling at forholdene er langt bedre oppe hvor du er end andre steder, og han nærer det ønske at komme op og lære hos dig og håber så at kunne arbejde sig først til forvalter et eller andet sted og siden måske til selvstændig jordbruger. Men jeg er jo bange for at alt det er alt for løst. - Og en del spørgsmål først melder sig jo også.
 For det første - hvis han skulde gå landvejen - Har du brug for ham og kan tage ham i dit brød og kan du så oplære og dygtiggøre ham til selv at tage fat, eller kræver det måske tid og kræfter, Du slet ikke kan afse på en sådan sag? For sådan som jeg er stillet økonomisk og sådan som Lasse er, er det nødvendigt at han begynder i en plads, hvor der kræves arbejde af ham og til gengæld ydes ham hvad han behøver til sit livsophold. - Og hvis Du ikke kan det, taler han om Höljeryd, men er der muligheder?
 Og endelig, hvis Du kan uddanne ham eller han kan få sin uddannelse på Höljeryd, hvordan ser Du så på fremtiden for ham?
 Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
 Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
 Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
 Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
 Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
 Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
 Din Sigurd Swane.
 Og Tinge er jo også deroppe, hils også ham så mange gange.
 x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
   </si>
   <si>
-    <t>1935-06-13</t>
-[...11 lines deleted...]
-Carl  Knippel
+    <t>1933-06-30</t>
+  </si>
+  <si>
+    <t>Franz Syberg
+Gudrun Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Kronikken er Johannes V. Jensen: "Fynsrejsen". Den blev trykt i Politiken 30. juni 1933. . 
+Den omtalte kvinde hed Gudrun Rasmussen. Efter at have arbejdet som model, chauffør og husassistent hos Fritz Syberg, blev hun gift med sønnen, Franz. 
+Jensen-familien havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg takker for kronikken. Han vil snart komme på besøg. 
+Odensebillederne har voldt problemer, da Syberg har manglet en model til moderen. Nu har han hyret en af Franz/Trylles skolekammerater, som uden at være direkte smuk har det rigtige udseende. Den unge kvinde kan stå model frem til sensommeren, hvor hun skal til Rom for at arbejde. Syberg kan først komme til at arbejde på Tibirke-billederne om et år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7VPw</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+30 – 6 – 33
+Kære Johannes V. og Else.
+Tak for Kroniken om Fyn, den faar Hjertet til at hoppe i Livet paa En. Ganske vist tør jeg ikke helt kalde mig Fynbo, men jeg føler intet Savn derved, jeg elsker Fyn og attraar intet der ud over. Jeg kommer en eller anden Dag og besøger Jer, faar Rille til at køre mig i Bilen en Sjællandstur. Desværre maa jeg betro Jer følgende: Odensebillederne tynger en Del paa mig, jeg har ikke kunnet føre dem igennem fordi jeg har manglet en Model til Moderskikkelsen. I Fjor søgte jeg at forsere [forcere] dem frem uden Model, men det førte kun til at [jeg] sled i dem i ca 9 Maaneder i Træk uden at faa noget ud af det udover maaske det rent landskabelige. Nu er der hændt mig dette at jeg for ca 14 Dage siden traf sammen med en ung (eller yngre) Dame en Skolekammerat af Trylle altsaa ca 29 Aar, som har næsten alle Betingelser for Moderskikkelsen. Bl.a. det at hun har langt (mørkebrunt) Haar. Endvidere er hun uden at være hvad man kalder smuk i Besiddelse af saa mange Skønhedstræk der taaler en indgaaende Undersøgelse saa jeg er blevet mere og mere glad ved at male efter hende. Smukke graa Øjne i stort formede Øjenhuler og [et overstreget tegn] sjælden smukt formede Læber. Hun er noget alvorlig, beskeden og uberørt ha [”ha” overstreget] hvad alt sammen er i Favør af mit Arbejde Jeg kan faa hende som Model fr [”fr” overstreget] indtil Slutningen af August da hun skal overtage en Plads (Husassistent) hos en dansk Familie der er bosat i Rom. Hun vil gærne nogle Dage en Tur til Sønderjylland og besøge noget Familie og i den Tid vil jeg foretage min Sjællandstur. Det trækker altsaa højst sandsynlig ud et Aar endnu inden jeg kan tage mine Tibirkebilleder op igen. Jeg haaber I har det godt.
+Eders hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1934-08-10</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Alfred Roepstorff
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Det trækker ud med at få tilladelser til at rejse ind i Sverige med både gevær og hund, og Johannes Larsens rejse bliver derfor udsat, hvilket er irriterende.
+Larsen har malet to portrætter af dommer Roepstorff, og Andreas/Puf har kørt til Maale med dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SVtG</t>
+  </si>
+  <si>
+    <t>Kjerteminde 10 Aug 1934
+Kære Lysse!
+Det er Fandens saa det trækker ud. For 14 Dage siden havde jeg faaet Dyrlægeattest og Politipaategning og var i Odense for at faa Konsulatets Paategning og fik saa at vide at nu skulde der laves 2 ens Expl. af Ansøgningen begge forsynede med Hundens Fotografi og desuden skulde Kgl. Socialdepartementet i Stockholm ansøges om Tilladelse til at indføre en Jagtbøsse og det danske Landbrugsministerium om Tilladelse til at faa Hunden med hjem igen. Naa jeg fik det hele lavet og af Sted, men først i Gaar fik jeg Indførselstilladelsen til Hunden og Bøssen venter jeg stadig paa. At saadanne forbandede Institutioner ikke omgaaende kan svare, naar de alligevel gør det er ubegribeligt, især da jeg høfligt havde gjort dem opmærksom paa at min Afrejse af andre Grunde var forsinket og at jeg vilde være taknemmelig for omgaaende Svar. Nu haaber jeg paa at vi kan komme af Sted Mandag, men jeg skal nok skrive saasnart jeg kan fiksere Afrejsen. Jeg har malet et Portræt af Dommer Roepstorff eller rettere 2. Puf kørte ud med ham før til Maale hvor han bor om Sommeren og han drog af med Portrætterne som jeg saa skal se om jeg kan forbedre naar jeg kommer hjem. Jeg glæder mig til at komme op til Jer. Muligvis kommer Marie med hvis Uglen rejser til Göteborg ved den Tid. Else kommer ikke med.
+Mange Hilsner til Jer alle 3.
+Din Far.</t>
+  </si>
+  <si>
+    <t>1936-02-23</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Jens Larsen
 Peter Andreas Larsen
-Marie Neckelmann
-[...67 lines deleted...]
-    <t>Kjerteminde 20 Juni 1935.
+Rasmus  Petersen</t>
+  </si>
+  <si>
+    <t>Man må formode, at gartneren er Rasmus Petersen.</t>
+  </si>
+  <si>
+    <t>Gartneren er død. 
+Der er fugle i haven, og det er koldt. 
+Larsen maler lidt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h6xM</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+Johannes Larsen
+Kierteminde
+[Håndskrevet:]
+23/2 – 36
 Kære Lysse!
-Tak for Brevet. Det er kedeligt at I kyser de Traner med Sprængningerne, men maaske de kan vænne sig til Spektaklet. Jeg havde ventet en Notits om at Du havde lavet Hullerne i Andekasserne større. Jeg sender hermed 100 Kr. Her gaar det godt, d.v.s. det gaar forbandet smaat med Tegningerne til Achton Friis paa Grund af Regn. Da jeg begyndte gjorde jeg Regning paa at være færdig omkring Midten af denne Maaned og nu har vi d. 20 og jeg staar og mangler 17 Tegninger og Salen i Odense er klar til at jeg kunde begynde. Det er morsomt med Fiskene og Krebsene, derimod er jeg ikke saa begejstret for den uvorne Hingst der skal gaa i Spand med Thora, vær nu forsigtig. Johs V og Else og Elin og Kisse Larsen har været her, de var hos Sybergs om Natten og vi var der nede og havde dem og Baronen og Trylle og Besse til Frokost her i Gaar, Rødspætter og Ny Kartofler og Smør og ny Persille og Ærter. Den lille Pige er nu saa stor at hun kan gaa paa Hovedet ud af Barnevognen og Legestolen, hun kan rejse sig op og staa i Kravleburet, men ikke kravle eller paa anden Maade flytte sig naar hun ligger eller sidder. Vi skal have Dyrekølle til Middag. Fra Klaks i Anledning af at vi skal have Bror paa Kost og Logi i nogen Tid. Han tænker sig at bo i Hytten ved Tennisbanen, og skal til at muge deroppe efter Maaren der har brugt den som Lokum hele Vinteren, og saa skal han have slaaet Brædder under Tagskægget og Hønsetraad for Vinduet saa den ikke kan komme ind til ham. Mange Hilsner til Jer alle 3. Jeg sender hermed 100 danske Kr.
-[...6 lines deleted...]
-    <t>Gudrun Larsen
+Tak for Jeres Breve som kom i Gaar. Det var dejligt at høre at der ikke er noget i Vejen med Jer. Jeg var begyndt at blive alvorlig bange. Puf har vel fortalt Dig at Gartneren er død og blev begravet i Søndags. Vejret er meget omskifteligt I Forgaars Morges var her hvidt af Sne der tøede i Dagens Løb. I Gaar Solskin og enkelte Byger og til Morgen helt hvidt igen og lidt Frost saa det meste ligger endnu. Stæren fløjter og i Gaar saa jeg 3 Viber og Sjaggere og Alliker trækker N paa i Flokke. Jeg er begyndt at male, men der er ikke videre Gang i det endnu, men Tegn til at der kommer det. Her er en 4-5 Fasaner i Haven der især holder til i Staudebedet og æder de nedfaldne Mispelfrugter. Dette skal ogsaa være et Fødselsdagsbrev. Til Lykke! Det er kun kort men jeg skal paa Posthuset med det nu. Vi sender et Par Bøger. Mange Hilsner til Jer alle 4.
+Din Far.</t>
+  </si>
+  <si>
+    <t>1938-02-13</t>
+  </si>
+  <si>
+    <t>Sallinge Kro</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Drude Jørgensen
+Alhed Larsen
 Johannes Larsen
-Vilhelm Larsen</t>
-[...14 lines deleted...]
-[Resten af brevet mangler]</t>
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Axel  Müller
+Karen Pilegaard
+Lars Pilegaard
+Valdemar Rørdam
+Jørgen Schou
+Karl Schou
+Marie Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
+Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
+Else og Andreas Larsen fik i 1938 datteren Thora.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
+Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
+På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside med kuglepen:]
+1938
+13’ febr. Sallinge
+[Håndskrevet på kuvert forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby
+[Skrevet på kuvertens forside med kuglepen:]
+20-5-03
+[På kuvertens bagside:]
+A Warberg
+Sallinge Kro
+[I brevet:]
+Sallinge Kro, Søndag d 13’ Februar 1938
+Kæreste søde Junge!
+Tusind Tak for dit lange goe Brev, der helt igennem var så veltilfreds i Tonen hvor er det dejligt at mærke, Junge. Også Tak for Femmeren, som jeg var dybt rørt over. – ja, den kan netop forlænge dette herlige Ophold med en Dag – ja, næsten to! Jeg bliver for hver Gang mere glad ved at være her – falder mere og mere til alle Steder og befinder mig usigelig vel – bedres Dag for Dag i Hode Nerver - Mave – alting. Jeg Dåre, der til at begynde med – ifjor – havde tænkt mig en absolut ensom Tid, tilbragt på Værelset med fromme Studier – jo, Godmorgen. Det faldt ganske anderledes ud. Og nu bagefter ved jeg dog så godt, at hvor jeg end har været i Verden, hvor meget kønt jeg end har set af Lande – Natur – Landskaber - - så var det dog altid Mennesker, der gav Indhold og Dybde til det altsammen. Det fornyende og forfriskende herovre er: de nye Mennesker, det nye Milieu, det nye Sprog – nyt og dog gammelt – anderledes, helt helt anderledes end det tilvante – deri består den store rekreation for mig. Jeg bliver ikke træt af at lytte til det elskelige fyenske Bondemål, de pudsige Vendinger, de overraskende Udtryk, der i Klang og betoning er så malende; og så er det jo også bedårende overalt at blive mødt med åbne Arme – alle er så søde imod mig, så jeg synes, jeg danser på Roser. Hver ny Dag er fuld af nye små Oplevelser, hver Dag fortæller noget nyt. – 
+De snakker forresten om hernede på Kroen, at de længe har planlagt en Biltur til Munkebo Kro - ! så du skal ikke blive alt for forbavset, hvis vi en Dag ruller ind på Gårdspladsen hos Jer! For hvis Planen realiseres, mens jeg er her, så tænker jeg jo nok, at de springer Kroen over - - vilde du blive forfærdet? Nå, nu får vi se, hvad det bliver til.
+Unge Krokone – Gudrun, er ved at få nye Tænder, jeg tog en Dag med ind til Odense, gik op på Forsamlingshuset og bad en Pige vise mig Selskabslokalerne, da det var lidt tidligt på Formd. vilde jeg ikke spørge Drude – men pludselig stod hun ved Siden af mig! opfordrede mig indtrængende til at besøge Professoren, sagde at hun snart kom til Ølstedgård og vilde så ringe til mig; så gik hun igen, skulde hvile sig efter et Nattebal. Jeg henfaldt i Henrykkelse over Lases underdejlige Værker - var fuldkommen betaget og havde den Lykke at være muttersalene hele Tiden – næsten en Time gik og sad jeg og indsugede de skønne Billeder. Så gik jeg over på Stiftsmusæet, så de gamle oldsager fra Espe og Nybølle o.m.m. Landede i Malerisamlingen og stod pludselig overfor et henrivende Billede af Be – røde Stokroser i Haven, det var overvældende. Der var også et af Karl Schou – Interieur med Mor og Barn – Buf som spæd! En interessant Tur i det hele taget. Om Aftenen Kl ½ 8 ringede Professoren til Kroen, om han 
+2)
+måtte sende en Bil over efter mig, Drude havde ringet til ham, at jeg var der. Det lod jeg mig jo ikke sige to Gange, det passede mig ovenud godt efter den stærkt intellektuelle Dag med Billedkunsten og en Henrykkelse, der ikke rigtig lod sig afsætte i Kroen. 
+Og så oplevede jeg derovre på det gamle Ølstedgård noget – ja, noget af det mærkeligste, jeg endnu har været ude for. 
+Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
+Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
+Ja, du kan tro, at det var en Aften. 
+Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
+I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
+Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
+Og at Vejen bliver lavet – og Lånet trækker op – 
+Tusinde Hilsner fra din Dis</t>
+  </si>
+  <si>
+    <t>1938-08-31</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Sus -
+- Albertsen
+Margrethe Benzon
+Julie Brandt
+Thora  Branner
+Viktor Jensen
+Adolph Larsen
+Alhed Larsen
+Marie Larsen
+Christine  Mackie
+Søren Madsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Christine Swane
+Lars Swane
+Gertrude Søndergaard
+Andreas Warberg
+Fritz Warberg
+Minna Warberg
+Martin Warberg Larsen
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
+Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
+Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
+Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
+Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
+Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
+Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
+Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
+Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t5q2</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuverts forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Skrevet på kuverts bagside;]
+Hareskov
+[I brevet:]
+1.
+Hareskov, 31’ August 1938 – er det virkelig 11 Aar siden Be døde? ufatteligt!
+Kære søde Junge! Tak for dit lange, indgående Brev til Morgen! Aa, hvor jeg føler med dig med den Træthed, Junge – (den er mit Livs Plage) – men tænk, hvis en Operation kunde gøre dig rask, så var det dog vidunderligt; og Lemmerne er formodentlig ikke noget farligt Operationsfelt, det kan jeg da ikke tro? Hvis det var lidt billigere at flyve, så fløj jeg nu over til dig, så vi kunde få en rigtig lang Passiar om alle Dele, for det er jo ikke så lidt, der sker om Ørerne på os – (Axel traf forleden i Frihavnen en Mand, der kom rejsende fra Amerika med en Flyvemaskine, han viste sig at være fra Aarhus – kendte Axels Far osv. - det endte med, at han indbød os alle til en Flyvetur fra Lundtofte Flyveplads, hvor han har sin Maskine, han bor hos noget Direktørværk derude – Nus er Fyr og Flamme, jeg håber, at hun og Axel tager derud, jeg har ikke Kraft til Foretagender af nogen extra Art.) 
+Nå, men så må vi så nøjes med Pennen, Junge. Den Mary-Affaire har dog udviklet sig nederdrægtigt; jeg sagde nu strax til Axel, det er den Mælkefamilie som trækker hende ned – for så slem var hun da ikke før? Skønt Axel sagde – efter at have set hende ved det lille korte Besøg lige efter Brylluppet, da vi kom sammen med Balslevs – Axel sagde om Mary: ”hun er ikke rar”. Han har en ganske forbavsende Evne til ved første Øjekast at se sine Folk an – og det holder altid Stik. Kan du forresten huske, hvad du engang skrev i et Brev til mig, at Mary – da Forlovelsen var hævet – sagde – eller skrev? til dig, at bare hun endda kunde komme og være Pige på Lindøgård, hun vilde slide som en Karl, bare hun fik Lov at være Tinge nær! I må da endelig ikke lade hende plukke Jer for Indbo, men holde på den Kendsgerning, at Tinge intet har – så ved en påtvungen ”Deling”, vilde det vel endda gå ud over Mary selv, juridisk set – efter hendes Ord: hvad dit er – er også mit – det gælder også omvendt! Det er der naturligvis ikke tale om, men det burde foreholdes Mary!
+Men Junge – det store Lyspunkt Sanitetsmeningslånet!!! [”menings” indsat over linjen] Til Lykke – til Lykke! og Tak for det opstemte Kort – og de personlige Hilsener fra Agraren og Marie – det blev jeg meget glad over! Hils dem! Og så alle de gode Familiebesøg! Uglen – Lasse - Dede – Minna – Elle - , I ser rigtignok en Del mere til Slægten end vi her. Forresten havde vi i Lørdags et hyggeligt uventet Besøg af Frits Warberg, han er da vist den sødeste af dem alle? Noget så unbefangen – naturlig og beskeden, jeg synes, han er et bedårende Menneske, - og så tager det jo èn om Hjertet, når han siger: husk dog, jeg er en Warberg, Tante Dis! 
+Det var i Anledning af, at han holdt af at være ene – at isolere sig, i alt Fald til Tider. Han sagde: jeg er nu 
+2)
+så ked af, at jeg slet ikke kender Tante Junge og Tante Tutte - , ! og han havde sådan en Lyst til også at komme til Erikshåb – jeg sagde, at alt Warberg modtages dèr med åbne Arme – og sådan vilde det også være hos Jer. Han var lidt bitter på sin Far, Dede regner ham nemlig ikke for noget, fordi han ikke vilde studere, og da han – Frits – nylig havde fået en lille Gageforhøjelse – fra 100 til 125 Kr mdl – trak Dede strax 15 Kr. fra i sit Bidrag, skønt Frits får meget mindre end de andre; og Dede havde sagt til Direktøren i Banken dengang: ”vil De antage en ung Mand, som ingen Løn skal have!” Så sad Frits der i 1½ Aar med 10 Kr. om Måneden! og lærte intet. Så brød han selv ud i stor Fortvivlelse og tog Plads i et Automobilfirma i Bredgade – fik strax 100 Kr. og forleden blev han kaldt ind til Direktøren, som roste ham meget og altså gav ham 25 Kr. Pålæg. Dede havde vel ment, at med den uheldige Hånd var Studerevejen den bedste at gå, men når nu Drengen hadede det! Han skal nok blive til noget, trods den mislykkede Hånd; vi talte lidt om den, han sagde, at han savnede den ikke, da han jo aldrig havde haft den. Jeg var helt betaget af, så henrivende han var. Han skulde være hjemme Kl 6, da han og Manse skulde ud at spise Middag sammen; Janna fulgte ham på vej, da han cyklede. - -
+Ja, du havde næsten gættet rigtigt angående Janna. Axel og jeg havde længe gået med Planer om at bygge en Stue til Jnna nede ved Værkstedet – dels for hendes dels også for vor Skyld, idet jeg regnede ud, at mine diminutive Kræfter bedre vilde slå til, hvis jeg var alene heroppe i Huset – fik min egen Stue – fri for Højtaleren i Dagligstuen – og fri for Skatterens nerveoprivende Uorden; en Overgang tænkte vi på at holde Pige, men Fordelen ved egen Stue for mig var så overvældende, at Pige kunde undværes – hun skulde jo ellers have Nus’ Værelse – og desuden er der jo altid Komedie med Piger, ingen er Engle – heller ikke Konerne. Nå, så forelagde vi Nus vore Planer - og så kom det frem, at Buf og hun allerede havde en næsten færdig Plan gående ud på, at Værkstedet skulde flyttes til Søborg (Buf bor nu ikke dèr mere, han har købt Hus ved Roskilde Fjord) på en Grund af Søren Madsens, hvor han – SM – har et Sommerhus, der så skulde indrettes til Værksted og Beboelse for Nus; for det første mente de, det var nødvendigt at få Virksomheden lagt nærmere ved Byen; men siden kom andre Grunde frem også – f. Eks. at Trut Søndergård (som Buf vistnok stadig er i moralsk Gæld til) ikke vilde bo i Hareskov (!) men endelig vilde Nus også gerne prøve at stå på egne Ben og væk hjemmefra.
+3) Det var jo en kold én at alt dette var arrangeret bag vor Ryg - efter at vi 1) har fældet vor lille Skov for at give Plads til Værkstedet og 2) købt den nye Grund, så Nus kunde have nem Kørsel til Værkstedet samt iøvrigt Expansionsmuligheder. Vi snakkede så frem og tilbage – sov på det – osv. Buf er stærkt engageret med sit nye Byggeri – så det blev helt og holdent Søren Madsen, hun blev økonomisk afhængig af; og selv om Nus ikke – som vi – synes, at han er en lèd Ka’l – som har trukken Buf meget ned, siden hans Mor døde – så var Buf dog heller ikke glad ved den Side af det. Endelig kom vi til det Resultat, at hendes Forretning slet ikke i Øjeblikket kunde bære hele den Omkalfatring og Flytning samt Savnet af alle de store Fordele, hun her nyder; jeg sagde til Nus, at hun skulde helt selv afgøre det – jeg havde ingen Glæde af at beholde hende, hvis noget andet forekom hende bedre. Så bestemte hun at blive og vi gik i Gang med alle de mange Underhandlinger til alle Sider – Lån i Bagsværd Bank – Håndværkere – Arkitekt – osv. Og da alt dette var vel i Gang til alle Sider, begyndte Nus igen at hænge med Hodet - at det blev så dyrt (vi låner 1500 Kr), og hun vilde føle sig moralsk bunden til at blive her en Aarrække, og den Tanke var hende uudholdelig (altså ikke at have sin Frihed). Det forstod jeg godt, men vi var jo alligevel meget kede af det; så fandt Axel det forløsende Ord (dette er få Dage siden); han regnede ud, at hele den nye Menage dernede vil koste 30 Kr. mdl. i de første 5 Aar – så er Lånet ude af Verden og dermed Huslejen minimal; men fra Jul er vi færdig med at afbetale vort Klaver – 10 Kr mdl. og Radioen – 24 Kr. mdl. – så kan vi altså også klare det nye, hvi_s Janna vil rejse; dette klarede med eet Slag det hele og _så begyndte Hjulene at snurre igen; og du forstår nok, at hvis Nus rejser, så kan man nemt herude leje sådan en Lejlighed ud til Sommergæster - evt. hele Aaret, der bliver indlagt Vand el. Lys – el. Lys - og el. Køkken. Vi får så Vand indlagt med det samme – jeg har så svært med den tunge Pumpe og desuden har Brønden flere Gange truet med at løbe tom. Med Vand indlagt stiger vores Ejendom i Værdi. Bankmanden har ringet, at vi kan roligt tage fat på Arbejdet – Kautionisterne er anerkendt; Janna står som Låntager, vi og Anders Lenner som Kautionister. Arkitekt Brandt herude har leveret Tegninger, Stuen bliver kombineret sammen med Palæet; dette bliver helt beklædt med de
+4) 
+moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
+5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
+Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
+- Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
+6)
+I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
+Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
+Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
+Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
+Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
+Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
+Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
+Tusinde Hilsner! 
+Din Dis. 
+ps – senere – 
+lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
+Alle her hilser!
+[Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
+[Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
 2.
 i Vinter. Skovrideren der bor ved Siden af den gl. Skole kom jeg til at snakke med om gamle Brandstrup, og da han hørte jeg havde Sønner der røg, gik han ind og hentede en nydelig Mahogni Tobaksdaase som havde været Br.s og som han sagde havde staaet hos ham i mange Aar og ventet paa en Efterkommer af gl. Br.. Puf blev meget glad ved den. alt dette har jeg vist skreven om før. Ogsaa at jeg fik en Hilsen fra Jer gennem Kabell, der ringede op da han kom hjem. Samme Mand rejste jeg sammen med hjem fra Kjøbenhavn og fik en Del mere at vide deroppe fra bl.a. at der ingen Fugle var i Aar. I Forgaars var jeg med Christiansen ude paa Jagt ved Lille Viby vi saa 3 Harer og fik de 2 og han forærede mig den ene. En Gang i Sommer fik vi en hel Del ægte Ansjoser, vi lagde en Krukke fuld ned i spansk Salt og ligger den nu i Olje og de smager som italienske Sardeller. Vi har ogsaa faaet lagt nogle fortrinlige Sild med baade Krydder og Spegesild. Vi har ogsaa spist en Del af de ægte Ansjoser stegt og kogt og de var gode paa begge Maader. [Tegning] det er en fin Fisk med store Øjne og spids Næse med Overbid og næsten cirkelrund i Gennemsnit. Vi har i det hele Taget spist en hel Del af det Christiansen kommer med til 0dderne, især smaa Makreller og Brislinger og Hornfisk. Jeg har vist ogsaa fortalt Jer at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø.” Men jeg har ikke været derovre siden. Nu kan jeg ikke hitte paa mere i Øjeblikket, men hvis I faar dette og jeg faar Svar skal I faa Brev igen. Mange Hilsner fra Puf og Else som jeg ogsaa skal ønske Jer til Lykke fra i Anledning af den nye Dreng; og mange Hilsner til Jer allesammen fra 
 Jeres JL.
 Afs: Johannes Larsen
 Kjerteminde
 Danmark</t>
+  </si>
+  <si>
+    <t>1941-04-06</t>
+  </si>
+  <si>
+    <t>Marie Neckelmann</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Ida -, Elise Hansens veninde
+Elise Hansen
+Elin Jensen
+Else Jensen
+Carl  Knippel
+Jens Larsen
+Jonas Larsen
+Wolfgang Mozart
+Alhed  Møhl, Lysses datter
+Elisabeth Neckelmann
+Edvard Persson
+Christine Rasmussen
+Gerda Rasmussen
+Holger Rasmussen
+Harriet Schaldemose
+Ib Schaldemose
+Knud Schoubye</t>
+  </si>
+  <si>
+    <t>Elise Hansen fyldte 79 år 5. april 1941.
+Det er uklart, hvad Mærkepenge var.
+Filmen Landevejskroen instrueret af Edvard Persson gik i biografer i Danmark i 1,5 år som en demonstration mod besættelsesmagten. 
+Det vides ikke, hvem Petersen-Olsen og Mohrbutter var. Ej heller hvilket billede bedrageriet handlede om.</t>
+  </si>
+  <si>
+    <t>Fødselsdagen var vellykket med gaver og gæster. Man morede sig over Elena og Jens' brev. Marie Neckelmann gav middag hos Krog, og bagefter var alle i biografen og se Landevejskroen.
+Onsdag rejser Elise Hansen og Marie N. til Faaborg. Der er meget at ordne dér, for Knippel er flyttet, og unge folk er flyttet ind.
+En person har snydt Elise med salget af et billede, og det trækker op til retsag om bedrageri.
+Vejret har været vinterligt, men nu er det mere forårsagtigt. 
+Elisabeth Neckelmann har oplevet meget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z5n0</t>
+  </si>
+  <si>
+    <t>d. 6. April. 41
+Kære Bimse
+Det var helt igennem en vellykket Fødselsdag. Begyndelsen blev gjort allerede Aftenen før, jeg skulde nemlig paa Højtidsdagen i Skole allerede Kl. 8, saa syntes vi, vi hellere med et Glas Vin maatte overbringe vore Gaver om Aftenen. Jeg stadfæstede vort nordiske Venskab ved at give en Bog om Mozart skr. paa Svensk; Lis gav en dejlig Æske Konfekt, som vi jo alle kommer til at nyde godt af. Af Gratulanter kom Elin, hun sad og hyggede sig i mange Timer, senere hen var Ida her; ellers stormede det ind med Blomster, ogsaa Fru J.V. sendte en yndig Foraarsbuket. Og saa kom med Eftermiddagsposten Brev fra dig og Jens, hvor vi dog morede os over Jes' Maade at tjene Penge paa; han er dygtig. Skal jeg strikke noget til Jonas og Søster, saa sig til i Tide. Vejret her har da ogsaa været helt vinterligt lige til nu; naturligvis kan vi ikke stikke jer, men vi har da til for ganske nylig haft 5⁰ Minus, og forrige Søndag saa jeg i en Have Plænen helt dækket af Sne, men overalt stak smaa gule Erantis Hovedet op, det saa henrivende ud. Nu i Dag er det noget mere foraarsagtigt, men graat og taaget. Men tilbage til Fødselsdagen, jeg gav Middag f ["f" overstreget] hos Fiskekrog paa Gammeltorv, det var for mine Mærkepenge, det er i Aar sidste Gang, jeg faar dem, saa jeg syntes, det var en værdig Afslutning. Vi fik dejlig Mad, stegt Rødspætte og en Kalvekotelet med al Slags Grønsager; dertil Stout og ægte Kaffe, det er et glimrende Sted at spise. Derefter gav Mos Biletter til Biograf, vi saa Landevejskroen med Persson, han er udmærket, selv Lisse fandt Behag i den. Han synger Kalle, Kalle fra Skaane, er ["er" overstreget] hører det ikke med til Jesses Repetoire. Paa Onsdag rejser Mos og jeg til Faaborg, Holgers har været saa gæstfri at invitere os til at bo der. Der er meget at ordne, for du ved vel at Knippel er flyttet, og [ulæseligt ord] har overtaget hans de ["de" overstreget] Lejlighed, og en ny Familje er flyttet ind i Stuen, den har G. sørget for, saa det er nok stille og rolige Folk, men saa skal vi ogsaa føle Petersen-Olsen lidt paa Tænderne, for de er knap saa heldige. Mohrbutter er heller ikke saa heldig, det trækker op til en Retssag med ham, det er for Bedrageri, det er Knud, der varetager Mossers Interesser der. M. har solgt Billedet for 500 Kr. skønt Mos sagde hun vilde have det tilbage, nu har hun skr. at hun vil nøjes med 600 Kr (hun skulde have haft 700) men han vil have Procent af de 600. Ja du maa sige Lis har oplevet noget, vi var forsamlede her en Aften forskellige Lyttere, saa hun kunde berette det alt paa een Gang, det er ikke lidt, hun har holdt til. Du har vel faaet et Kort med Adresse og Navne paa, det var en Aften Fru Mads, Holgers og Schaldemoses var her, den sidste foreslog Kortet, han er en stor Beundrer af dig. Som sædvanlig en meget fornøjelig Aften, hvor Fru Mads ud paa Aftenen fik en Bajer og de andre en Snaps med Enebær i. Saa er der vist ikke mere at berette, derfor Hilsner til jer alle
+Kylle
+K. Neckelmann
+Enghavepl. 20
+Kbh.</t>
+  </si>
+  <si>
+    <t>1942-05-14</t>
+  </si>
+  <si>
+    <t>Dræby St.
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Vilhelm Buhl
+Gertrud Christmas Møller
+John  Christmas Møller
+Jesper Hansen
+Ellen  Sawyer
+Erik Scavenius
+Thorvald Stauning
+Semjon Timosjenko
+Mikael Venge
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kristian kan muligvis være kong Christian 10. 
+Samarbejdspolitikken fortsatte efter krav fra den tyske besættelsesmagt med Scavenius som statsminister. Han erstattede som statsminister Buhl og holdt sin tiltrædelsestale som statsminister i Folketinget 11. november 1942.
+Tim var et af Louise Brønsteds børnebørn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0963</t>
+  </si>
+  <si>
+    <t>Stauning er død. Regeringserklæringen var slem, men Scavenius trumfede den igennem trods protester. 
+Louise Brønsted kan nok først komme til Kerteminde i juni. Hun ønsker tillykke med Laura /Bibbe Warberg Petersens eksamen. 
+Louise har haft besøg af to børnebørn.
+Det er dejligt, at Erik/Tinge Warberg Larsen har købt en gård tæt ved forældrenes. Tænk, at rugen er frosset.
+Christmas Møller og hans familie er kommet til London. 
+Godt, at Johanne/Junge Larsen nu kan gå små ture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2MFx</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby St.
+Fyen.
+[I brevet:]
+14. Maj 42
+Kæreste Junge! Endelig kommer jeg da med mange Taksigelser for dine Breve, specielt det sidste til d. 12te med et godt Ønske, ja jeg synes som Du, at vi skal ønske, ar Kristian maa leve en rum Tid endnu, for den Sags Skyld, at vi allesammen maa leve, saa vi kan faa Enden af Krigen med, og faa en Forestilling om, hvorhen det bærer, efter den, for man synes jeg, at der maa og skal komme en ny og bedre Tid, og at der ogsaa skulde være Forudsætninger for det med det Fællesskab, der dog er skabt mellem alle os anti-Nazier. Ja, Stauning maatte jo af Sted ”de største Ege, som staar i Landet, staa ej til evige Tider”, han var en Eg, men sled sikkert altfor stærkt paa sig selv baade paa godt og ondt. Forresten synes jeg, Buhl har et udmærket Ansigt, men den Regeringserklæring var vel nok storslem; Magisteren hørte fra velunderrettet Side, at de fleste af Ministrene kæmpede imod med Hænder og Fødder, men Scavenius trumfede den igennem med Trusel om at gaa; man kan i og for sig godt forstaa, at saadan en Haandfuld Mænd ikke tør tage Ansvaret for, hvad der vil ske, hvis Tyskerne mister deres Tillidsmand i Regeringen, en anden Ting er, at mange af os menige er led og ked af den evindelige Eftergivenhed og gerne vil tage Følgerne af den modsatte Politik. 
+Jeg har lige siddet og skrevet til Elle om, hvorfor jeg ikke har kunnet og heller ikke kan komme til Kerteminde i Maj, saa jeg vil ikke gentage Lektien, men jeg haaber paa Juni, skønt jeg sandsynligvis igen til den Tid er pigeløs, Mag. er villig til at gøre Ofre, for at jeg kan komme af Sted, og Du kan tro, jeg glæder mig til mit Besøg paa Lindøgaard, jeg har tit taget Tanken frem i Vinter og glædet mig. Vi skal rigtignok have mangen god Snak, baade konkret og abstrakt. Jeg tænker mig Du har Bibbe nu og nyder hende; tillykke med hendes fine Eksamen, hvor er det morsomt, det gaar hende saa godt, det er saa dejligt med Børnene, naar de kommer paa deres rigtige Hylder. Jeg nød ogsaa at være omgivet af alle mine d. 12te, af Børnebørn var der dog kun Tim og Jesper; de har det alle godt undtagen lille Mikael, Mudis mindste; det trak svært op til Skarlagensfeber, men heldigvis blev den i sidste Øjeblik konverteret til røde Hunde, en uhyre Lettelse; Skarlagensfeber er jo mildest talt upraktisk med den langvarige Isolation. 
+Sikken Begivenhed med Tinges Gaard, hils ham dog saa meget og ønsk til Lykke, hvor jeg ogsaa glæder mig til at se den; og hvor dejligt og praktisk, at den ligger lige ved, ja, sikken Tilværelse at gaa og arbejde med sin egen Jord for Alvor, ikke bare for Leg som i en Have. Naturligvis er der jo alle Bekymringerne og Skuffelserne, men de hører jo med til Livets Gang. Jeg synes, det er storartet, at ikke mere er ødelagt for Jer, men tænk, at ogsaa Rugen er frosset, det er da enestaaende, det var sandelig ogsaa en enestaaende Vinter, men naar Elle skriver, at Skoven ikke [”ikke” indsat over linien] i Mands Minde ikke har været grøn d. 12te, saa kan det nu ikke, - - men alting er jo alligevel meget sent paa det.
+Det trækker op til en spændende Tid nu; det er svært, saa den tyske Tone er stemt ned, saa ynkelige de gestalter sig, - hvis det da ikke er Krokodilletaarer, de græder. Vi har lige hørt i Radioen, at Christmas Møller er sluppet til England med Kone og Børn, han er skam en lille Knag, og kan sikkert gøre god Gavn derovre. Tillige har vi hørt om Timosjenkos Offensiv som Modvægt mod Kertsek-angrebet, der nok ikke er saa formidabelt, som de vil gøre det til, Mag. er meget oplivet over begge Dele. 
+Mon det nu ikke skulde begynde at gaa op ad Bakke med Dig, lille Junge; Du sagde – eller skrev – engang, at det var Dit højeste Ønske igen at kunne gaa en Tur, nu gaar Du altsaa smaa Ture, selv om de – endnu – er smertefulde, 
+Og nu kun 1000 Hilsner til Jer alle, paa snarligt Gensyn.
+Din Lugge. 
+[Skrevet langs venstre margen s. 4:]
+Hvor kedeligt, at lille [ulæseligt] er saa syg.</t>
+  </si>
+  <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
+    <t>1945-12-06</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Axel  Müller
+Edith -, pige i huset på Lindøgaard
+Grete Warberg Larsen
+Per Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Adolph/Agraren Larsen skulle opereres for kræft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
+  </si>
+  <si>
+    <t>Johanne har pakket æbler i Astrid og Axels kuffert til dem, men hun er bange for, at den er for tung.
+Adolph/Agraren er indlagt og undersøgelserne tager på ham. Det trækker ud med operationen.
+Laura/Bibbe har taget vikararbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J1od</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+BREVKORT.
+Post-logo
+Afsender
+[Håndskrevet:]
+Dec 45
+JW. Larsen, Lindøgaard
+pr. Dræby St. Fyen.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St. 
+[Brevkortets bagside:]
+Kære Dis! Fredag
+Jeg har pakket Æbler i Jeres Kuffert, godt med Halm for neden og oven og kun 2 Lag Æbler. Nu har jeg faaet Betænkeligheder, for jeg synes den er saa tung. Spørg Axel, om han tror, det kan gøre Kufferten noget. Jeg vil binde godt med Høstbindergarn uden om den for at styrke den. Jeg vil ikke sende den før jeg hører om A’s Mening desangaaende. Du fik vel mit Kort om at jeg er kommen hjem, Bibbe og jeg skal derud i Morgen, der er ikke noget om Operation endnu; han har det helt godt, har været lidt oppe et Par Dage, men alle de Undersøgelser tager en Del paa ham. Gretes Per var derude i Gaar vist mest for at se til Agraren den kære Dreng købte Krysantemer derude til Agraren. I Dag er Edith i Odense og vilde se op til ham – Hvis Operationen bliver ved at trække ud, faar vi ham vel daarlig hjem til Jul. Vi laver intet til til Julen og giver ikke Gaver i Aar ---
+[Brevkortets forside:]
+Hvordan mon I har det? Din A – a?
+Bibbe har taget Pladsen som Vikar her i Sognet. Mange Hilsner til A. og dig selv fra din Junge.</t>
+  </si>
+  <si>
+    <t>1948-09-22</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Dams Hotel
+Kai Grunth
+Sven Havsteen-Mikkelsen
+Hedvig Høst
+Oluf Høst
+Ville Jais Nielsen
+Johannes Jais-Nielsen
+Arne Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone
+Bendt Rom
+Olaf Rude
+Finn Salomonsen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
+Jordsvaler: Digesvaler
+Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
+Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
+Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
+Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
+I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
+Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TrRn</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22 Septbr 1948.
+Kære Lysse!
+Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
+2
+for at se paa Øen, men saa var det blevet Regnvejr og regnede mens jeg var der. Da jeg havde gaaet den store Ø rundt gik jeg ind til Fyrmesteren er den øverste Toldmyndighed og hilste ham fra Finn Salomonsen Vi sad saa og snakkede ved en Cigar og et Par Glas Portvin og saa gik jeg den lille Ø rundt i Regnvejr og satte mig ned i Kahytten. Det var blæst op og Vinden lige imod saa der var en hel Del søsyge. Rude og Høst stod og tog imod mig i Gudhjem og Rude kørte mig saa hjem. Næste Dag var Rudes og Jais, hans Kone var rejst til en fin Middag hos Høsts der har et dejligt Hus i Gudhjem, med Have op ad Klippen Bokul hvor der er en lille Lystskov med en stor Dam og paa den anden Side ligger den Gaard som Høst altid maler og hvor han har Atelier for uden et i haven og et i Huset. Jeg var med Høst oppe i Bondegaarden. Desuden ejer han en større Gaard inde i Landet og har bygget en stor fin Biograf til sin Søn. Saa var jeg nogle flere Ture med Rude, bl.a. paa Rytterknægten og i Bastemosen, og i den største Rundkirke Øster Larsker. Onsdag 1 Septbr kørte Rude og jeg til Rønne og besøgte Amtmanden hvor vi fik The og Kager og senere en Cocktail. Rude og Amtmanden skulde med Damperen om Aftenen, mens jeg havde faaet Billet til Flyvemaskinen. Amtmandens Chaufør kørte mig ud til Flyvepladsen. Der var 6 Passagerer som der var Plads til, men da vi blev vejede viste det sig at der var Overvægt, og vi fik den Besked at enten skulde en af Passagererne trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det saa jo ikke godt ud. Min Rejsetaske var ulaaset, og jeg kunde jo ikke komme til Kjøbenhavn uden Hotelplads og uden Nattøj, saa jeg var forberedt paa at returnere til Rønne, da heldigvis en af Passagererne erklærede at hans Hjem Rejse godt kunde vente til Dagen efter. Saa kom vi da af Sted og skønt det var lidt diset kunde jeg dog se Vandet hele Tiden og det var morsomt at flyve over Skaane, der laa i Soldis med nogle gulranede Skyer forude og en vældig Tordenbyge med Nedbør til højre for os og Skanør og Falsterbo til venstre. Vi fløj fra Bornholm Kl 6,15 en Time efter i Kastrup og jeg naaede at faa 3 Stk Mad og en Fadøl paa Banegaarden. Traf Mesingebryggeren paa Færgen 
+3
+og kørte med ham hjem og var her Kl. godt 12. I Forgaars var vi allesammen i Odense for at se et Guldfund fra Midskov. En Gaardmand derude ryddede en Busk og fandt 7 Guldkar af samme Slags som dem fra Lavindsgaard og dem fra Boeslunde, Du ved dem med Hankene. Disse havde 3 haft [Tegning] Hanke der var brækkede af, men der 2-3 smaa Guldplader der havde været nittede paa og en del af en Guldtraad. Hankene havde været [hul i papiret]viklet med. I Gaar var vi alle sammen )x nede hos Svend Mikkelsen der har købt et Hus paa Taasinge i Troense. Vi fik en sort og en hvid skotsk Hyrdehund med hjem som Puf havde været med til at udvælge af et Kuld Hvalpe da de var derovre i Fjor, det er en Hanhund der hedder ”Glen” Vi har haft meget uroligt Vejr i den sidste Tid og en Mængde Frugt er blæst ned og i Dag trækker der nogle store Byger med Regn og Hagl. 
+Mange Hilsner Jeres JL.
+)x Else var ikke med da hun er forkølet og i Dag ligger vores Pige med et daarligt Ben.
+P.S.
+I faar en af Dagene en Invitation til Anes Konfirmation i October, som jeg haaber at I kan komme til
+JL.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -1053,53 +4906,50 @@
 Otto Emil Schondel
 Anton  Svendsen
 Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
 S. 52: De tre betjente kendes ikke.
 S. 61: Slægtningene i Rønninge kendes ikke.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
 [Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
@@ -1326,98 +5176,254 @@
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
+    <t>1949-03-12</t>
+  </si>
+  <si>
+    <t>Ena -
+Harriet Afzelius
+Axel Beck
+Henrik Bichel
+Peter Bichel
+Otto  Fischer
+Johannes Hohlenberg
+Alhed Larsen
+Marie Larsen
+Axel  Müller
+Peter Rohde
+Thorkild Roose
+Ellen  Sawyer
+Janna Schou
+Christine Swane
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0796</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius har fået en søn med en psykiater.
+Astrid/Dis Warberg lider af kløe.
+Christine Swane/Uglen og Marie/Rie Larsen skændes altid.
+Agnes har inviteret Astrid hjem. Hun og Peter bor smukt, og de lever sundt. De er kommunister, og Astrid er uenig med dem om meget.
+Henrik Bichel har været på besøg. Det samme har Dr. Beck, og de talte om skuespil med ham. 
+Rohde har anmeldt Hohlenburg i Information.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AOwC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med kuglepen på kuvertens forside:]
+4-6-03.
+[Håndskrevet med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Håndskrevet på kuvertens bagside:]
+A. Warberg Müller
+Hareskov.
+[Håndskrevet i brevet:]
+1.)
+Bjørnsholm, Ll. Værløse, 12/3-49.
+Kæreste lille Junge!
+Tak for dit sidste, goe Brev – bare du ikke har gået og ventet på Brev, da jeg skrev til Elles Fødselsdag, bad jeg hende ringe og fortælle dig, at jeg [et overstreget bogstav] rejste her op og at jeg skrev, når jeg kunde men som så kom jeg i Tanker om jeres uhørlige Telefon – og at Klokken el. Flytningen [”el. Flytningen” indsat over liljen] måske ikke endnu er installeret og så kan du jo ikke vide, hvorfor du intet hører - for hjemme har jeg da i Nødsfald Skrivemaskinen – men her er jeg altså, og som du ser kan jeg nu helt godt styre Pennen igen, selv om jeg er langtfra min tidligere Hastighed. - Jeg har nu lige læst dit Brev (som jeg fik 2’ Marts). Harriets lille Pige er en Dreng, det har ikke været mig muligt at få at vide, hvor hun er, men hun har da Drengen hos sig, og så må hun vel søge Stilling igen, hun var vist en Slags Sekretær på Kommunehospitalet, det var vel dér, hun traf Bæstet – nå ja – det er jo en Sygdom at være Psykopat – og de siger forresten, at han er en meget lystig – Psykiater +) (”+)” indsat over linien) (som det jo nu hedder) – og meget elsket af sine Patienter!
+Så skriver du om Kløen – den er om Natten sommetider ved at gøre mig desperat – Dr. siger, at der er intet at gøre, men man experimenterer - ! De prøver med Hormontabletter – måske – siger de – skyldes Kløen, at man når man ældes ikke mere kan producere Stoffer, hvis Mangel så frembringer Kløe, men er ikke nået videre end til Experimentet; Lidelsen skal være meget udbredt. Det kommer ikke af Frugten – Edels og Enas Tilfælde er sikkert Nældefeber – Be tålte heller ikke Æbler – eller Svedsker, så fik hun også Nældefeber - - Ja, hvor der er meget endnu for Lægerne at opdage, mange mærkelige indre Sammenhænge. 
+Hvor er det altid morsomt at høre om Jeres Fastelavnsryttere – tænk, at den Skik bliver ved at holde sig! og hvilken Svir for Lise – jeg forstår så godt, at du var ked af, at hun blev misforstået; jeg var så glad ved at du fortalte mig så meget om alting hos Jer, man vil jo så gerne kunne følge med i Tankerne. Hvor sødt af Rie at sende dig de goe Ting; men tror du dog, at hun lider så meget under, at Uglen hakker (det gør Uglen vist altid) - de har jo altid levet i en Atmosfære af Småskænderi, så mon det ikke er deres naturlige Element? os andre vilde det jo ihjelslå! 
+2/
+Hvor bliver der dog en Masse, man ikke får fortalt, når man laver sådan et Ophold mellem Brevene, som jeg har gjort her – jeg må hellere begynde med det seneste.
+Jeg kom hertil i Mandags d. 7 Marts (Far!) i dag er det Lørdag, og jeg rejser i Morgen, Søndag, da jeg ikke nænner at svigte lille Marie, vi er for længst bedt til hendes Fødselsdagsgilde i morgen, og der bliver viftet med at ”Sognefogdens” kommer - til de andre Gæster; men jeg må i Aar svigte med Sange og Prologer, som jeg ellers plejer at lave, dertil manglede i Aar den fornødne Kraft og selv om det går langt bedre nu, så har jeg ikke kunnet lave det heroppe. Det var Agnes, der fandt på det, da hun ringede engang i sidste Uge og hørte, at jeg stadig var så sløj, så spurgte hun om jeg ikke vilde op til dem og være en Tid for at komme mig; intet bedre kunde ske – allerede den 3die Dag forsvandt den dødelige Træthed - og du ser, at jeg nu næsten kan skrive normalt. Her er ganske vidunderligt på alle Måder, søde, hjertensgode Mennesker, et meget smukt Hjem, hvert eneste Rum er en Skønhedsåbenbaring, man føler, at hver eneste lille Ting er nøje gennemtænkt, her er mange gamle Ting, men også meget nyt, der er ligeså smukt; det er en hel Nydelse at gå rundt og se på alting og stadig opdage noget, man ikke før havde set. De er jo begge Komm[unister] men af den fredelige Slags, som man kan tale med – og vi er ofte inde på det kildne Emne. Ofte siger Agnes: ”Ja, hvis dét er sandt, hvad du dér siger, så er jeg ikke Kommunist. Og til Peter kan jeg ustraffet sige: ”hvorfor er det så frygteligt, at vi kalder meget af Jeres for Løgn, når I bestandig hævder, at alt vores er Løgn?” 
+En Dag havde vi besøg af Henrik Bichel, læge i Farum; det blev jo til snak om mine Søstre, dem han kendte, og tænk, så sagde han:” Ja, Elle er jo meget borgerlig!” Jeg fortalte om Elles lystige Liv og Levned om Vagabondtrangen fra Ungdommen osv – nej, han kendte hende godt, hun var borgerlig; og han er ikke Kommunist – kom tværtimod med de værste Udfald imod de ”forbandede Komm.”, Agnes tav smilende. 
+Noget efter sagde Henrik til mig: ”Ja, hvordan var det – var du ikke lidt halvforlovet med min Far?” ”Ok nej, jeg var mere end hélforlovet”. Men hvad synes du dog om det Stempel på Elle, som er kommen så meget i Rynkeby. Men måske tillægger han Ordet en anden Betydning, for mig betyder det ”spids_borgerlig”, og det er Elle da ikke. 
+3) Da jeg kom derop i Mandags, fulgte Axel med og var her til en af de snart mange hyggelige og muntre Frokoster vi har haft heroppe. 
+En Aften inviterede de Dr. Becks herop – vi fik fint Smørrebrød, _Snaps, Øl, Kaffe. Stemningen blev ophøjet – det var morsomt at se Dr.s i et helt andet Milieu – her var han mere løssluppen, fortalte en Masse om sine Skuespil – og vi drøftede Skuespilkunst – og Maleri – og sociale Forhold – alle morede vi os aldeles storslået – og det trak ud til de små Timer. Jeg har da fortalt, at Naborsak forrige Mandag inviterede Axel og mig ind at se ”Freden” (af ham) og Selskabsrejsen af Leck Fischer. Axel havde ikke Lyst, da han gik med lidt Maveforkølelse, vilde ikke risikere at måtte rende på WC derinde – og så tog vi Janna med i Stedet – kørte om efter hende og afleverede hende dér igen. ”Freden” var et meget betagende Stykke – det fik dårlig Kritik, men blev en stor Publikumssuccés, der stadig trækker fulde Huse – vist 5 Gange om Ugen – Dr. får Procenter – c. 200 – 300 hvergang! I ”Selskabsrejsen” blev jeg så betaget af Rooses Spil som ”Døden”, at jeg næste Dag skrev til ham og - fik det sødeste og meget taknemmelige Svar! Jeg viste Naborsak det, da de var her den Aften, han kunde godt forstå, jeg var meget stolt. 
+Nå, så er der i Information en alenlang Anmeldelse af Rohde, af Hohlenburgs Essay-Samling: ”Den trange Port”, Peter forærede mig Bogen, da jeg ikke vilde have Honorar, og jeg sagde til ham, at den Bog havde han absolut ingen Forudsætning for at kunne anmelde – jeg tror virkelig, at den Bemærkning har fået ham til at gøre sig mere Umage – ganske vist var der Uforskammetheder og til Slut var han direkte giftig, men der var dog saglige Perioder med hist og her virkelig Anerkendelse. Jeg har lige haft en lille Brevvexling med Hohlenberg, der var meget interessant, men det bliver for vidtløftig at komme ind på, desuden kan min Arm ikke mere. 
+Ikke mindst storartet har det været, at jeg heroppe har levet helt vegetarisk, og med megen Råkost. The er Lindethe med Citron i, og hver Formiddag får vi et Krus udpresset rå Saft af Rødbede, Kartoffel, Æble, eller af Appelsin og Citron. Agnes og jeg holder os helt til denne Kost – som føles livsalig – men den tykke, muntre Peter får hver Dag et Tilskud af ”rigtig" Pålægsmad, undertiden Kød. Agnes er på alle Områder knippel dygtig og meget flittig. Jeg har gjort mit Værelse i Stand – ellers intet, en dejlig Drivertid. 
+Jeg tør ikke ta et Ark til, man må være mådeholden med de nye Kræfter.
+Tusinde Hilsner fra din Dis 
+[Skrevet langs venstre margen på forsiden på ark 1:]
++) måske kan man blive Psykopat af at være Psykiater – hvem ved!
+[Skrevet langs venstre kant på sidste ark:]
+Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
+[Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
+ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
+[Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
+ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
+  </si>
+  <si>
+    <t>1950-06-06</t>
+  </si>
+  <si>
+    <t>Hareskov St.
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Dres -
+Holger -
+Alfred Fly
+Johannes Hohlenberg
+Johannes Larsen
+Helga Nielsen
+Lauritz Pedersen
+Jørgen Schou
+Mette Schou
+Leo Swane
+Erik Warberg Larsen
+Grete Warberg Larsen
+Lise Warberg Larsen
+Martin Warberg Larsen
+Erik Warberg Larsen, søn af Erik og Grethe
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
+Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
+Det er dejligt, at Astrid/Dis skal til Småland.
+En fluesnapper har bygget rede over Astrids dør.
+Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
+Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
+Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
+Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
+Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/55oU</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blyant på kuvertens forside:]
+10’ Juni 1950
+[Håndskrevet med sort pen:]
+besv. 15 Juni
+(m. Kassen med to hvide Jakker
+1 Sæt blåt Sengetøj – Ramme m. Billeder
+Skriveblok. Undertrøje)
+[Håndskrevet med blå kuglepen:]
+24-4-06.
+[Håndskrevet med sort kuglepen:]
+13-7-05.
+1-7-05.
+[Håndskrevet med blå kuglepen:]
+7-8-2000.
+BWP.
+[Håndskrevet med blæk:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St. 
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[Håndskrevet med sort kuglepen:]
+13-7-05
+[Håndskrevet i brevet:]
+Lindøgaard 6-6-50
+Kære lille Dis!
+Tak for dit lange og gode Brev! Nej, jeg var ikke bleven nervøs; tidligere betød det altid Sygdom, når der var længe imellem Brevene, men nu ved jeg, at det bare er, at det trækker lidt ud, og det gør da ingenting; du må ikke føle Brevskr. til mig som en Byrde eller Pligt. 
+I dette Øjeblik blev de 4 Servietter færdige, jeg skulde først have Kontrolassistentens 12 færdige. Nu har jeg siden midt i Februar syet 50, men hvor er jeg ogsaa flittig, at den megen Strik til Bibbe og andre tager jo også Tid! Og Strømpestopning! Naar jeg skriver smaat, er det for at nøjes med 1 Ark, saa Brevet ikke skal blive for tungt. Mens jeg husker det: Jo Tak, vi vil meget gerne have Trøjen. Tak paa Forhaand. I næste Brev kommer Udklippene og Fotografierne, hvor er de glimrende – især af Jørgen, det er en meget smuk Lighed. 
+Tænk, at I skal til Småland! Tillykke til det! Maaske gaar det meget bedre i Aar med Dres, nu er I ligesom forberedte paa hendes Uomgængelighed. Gid I nu maa få godt Vejr, det betyder meget deroppe. Og ikke alt for hedt.
+Er det ikke knagende billigt med de 100 Kr. for hele Somr'en for Tobedeab. men det er jo ogsaa Penge naturligvis.
+Jo, det var dejligt for dig – det med Hohlenberg, og saa at han kunde saa godt med Holger, det er altid morsomt når ens Venner kan sammen. Og tænk Dis, at I har Nattegale. Aa, hvor vilde jeg dog gerne endnu en Gang i mit Liv høre dens vidunderlige Sang, det giver hele vor Ungdom! Naa, vi har jo ogsaa mange Fugle. En lille Fluesnapper bygger Rede – og har lagt Æg – paa Gesimsen over vor Indgangsdør, du ved der er [Tegning] saadan over Døren. Er det ikke sjovt. Bibbe og den lille har det godt begge to. De var her med Drengen 2_den_ Pinsedag til Aftensmad, de har en lille Kasse til ham, som kan gaa ind i Bilen; desværre blev han saa opreven af Færden, saa han græd meget herhenne, saa de kommer vist ikke saa snart igen. Lauritz er ude at rejse. Han er i Bestyrelsen for ”Fyens Andelsforretn. for Korn og Foderstoffer" og hele Bestyrelsen er i Tyskl. Holland og Belgien for at se paa et eller andet. De kørte d. 2_den_ Juni i 4 Biler, første Dag til Hamborg. Bibbe kørte han til Odense om Morgenen. Desværre er der smadder-hedt, men det er da alligevel en dejlig Tur, skriver han; ventes hjem Lørd. eller Søndag. Jeg synes, det er saa dejligt for ham, at han nu ogsaa har været udenlands, han hører saa tit om vore Udenlandsrejser, og det er en stor Oplevelse for ham. - - Jeg tror, som du ogsaa antydede i et af dine Breve, at den lille Fyr vil have en god Indflydelse paa deres Samvær, Lauritz er saa glad ved ham. Naar Bibbe er saa velegnet til at faa Børn, som Dr. Fly sagde, hun var, burde hun jo have en til, hvad hun sikkert ogsaa hellere end gerne vilde, men nu skal vi saa se, om Lauritz gaar med til det. 
+Jeg glemte, da jeg skrev om Servietterne, at jeg har med min bedste Vilje ikke kunnet regne ud, hvad [Tegning] er for en; tegn den dog – for Sjovs Skyld lidt nøjagtig ud, saa jeg kan faa fat paa, hvad det er for en; men nu har jeg faaet lavet flere nye Modeller; blandt dem er denne med Karlen og Pigen, der danser om Majstangen, den synes jeg nu er vældig pæn den synes jeg du skulde beholde. Jo, den gode [ulæseligt ord] skal rigtignok have 4; og jeg vil godt sy dem for 1,50 hvis en eller anden skulde have Lyst til nogle.
+I dette Øjeblik læser taler [”taler” indsat over linjen] Speakeren op om et Skib paa 3000 Tons, der brænder, den hedder Mette Schou – mon det er Bufs Kone, der er kaldt op?
+Da jeg var midt paa 1_ste_ Side, kom lille Grete med Erik, og vi fik os en god lang Passiar, jeg har ikke set hende i flere Dage, da de har haft travlt med at gaa i Roerne, hun hjælper jo Tinge tappert. Lise er paa Sjælland hos Gretes Søster, det er lidt strengt for Drengen at undvære hende, for hun er for ham som en Mor; skønt hun rejste – vist – 22/5 - siger han endnu stadig hver Dag: Lise skal komme hjem. Ellers plejer de hurtigt at glemme i den Alder, men jeg tror, man kan sige, at Lise staar fuldt paa Højde med Grete for Lillebror. 
+Det er dejligt med den Varme, jeg sidder meget i Haven, og jeg tror, mit Knæ har godt af Solen, det forekommer mig, at der er Bedring i det nu. 
+I Søndags var Tinge og Manse paa Andkærgd. til Middag; Grete og Erik havde været der paa Dagen før. Desværre var det Pigens Fridag, det maa have taget lidt af Glansen, for naar Bibbe skulde passe baade Huset, den lille, Karlene, de fremmede og Kyllinger og Høns, saa kunde der jo knapt blive den Ro over det, selv om Grete self. hjalp hende. Men hvor havde Bibbe alligevel været lykkelig over at have dem. Hvor B. dog hænger ved sin Slægt. Grete var aldeles betaget over alt det Bibbe havde faaet, ja meget mere Tøj end Drengen vil kunne naa at bruge, men ogsaa Sølvting – Bæger Ske Gaffel o. s. v. Og af Blomster stadig et Væld. Ja, det var virkelig som Helga sagde – og du antydede – det er jo som en kongelig Fødsel! Visitter vrimler stadig ind, Lauritz er jo ogsaa meget afholdt og har mange Forbindelser, foruden saa alle Bibbes Venner. Paa den Tid, da vi barslede var det endnu ikke bleven Skik med saadanne Gaver, vel? Jeg kan da ikke huske noget om det. - - Det kunde da ellers være dejligt for dig og Axel at være der et Par Dage alene, kedeligt, at det ikke kan naa sig. – Apropos om en lille By’s Intimitet. Kender du Historien om ”Pibedrejeren”, ogsaa Tobakshandler. Det var da Leo Swane første Gang var i Kjerteminde. Dagen efter sin Ankomst kom han ind til Pibedrejeren for at købe Tobak; Lases havde bedt ham købe noget til dem. Saa siger Leo: Og saa skulde jeg have an Kasse Cigarer 
+[Skrevet på hovedet på side 2:]
+men hvad var det nu de hed”. Uden et Ord gik P. hen efter en Kasse og stillede for ham. ”Ja, det er dem, men hvor i al Verden kunde De vide det?” hvortil P. paa sin tørre Facon 
+[Skrevet langs venstre margen på side 2:]
+sagde” Jo, jeg saa Dem gaa forbi med Kunstmalerens i Gaar”. Du forstaar, Leo havde ikke med et Ord nævnt Kunstmalerens. 
+[Skrevet på hovedet øverst på første side:]
+Saa faar du til Slut saa mange Hilsner til Axel, og hils ogsaa lille Marie fra mig. Tusind Hilsner din Junge.</t>
+  </si>
+  <si>
     <t>1950-06-21</t>
-  </si>
-[...8 lines deleted...]
-Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -1547,59 +5553,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ar7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mfVs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OMiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzNv6xBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vrQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MdC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ar7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hr09kNvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ir3YOguB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xpMO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/V9rsTLfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9i23J4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r1YO2YIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CgKSsedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UYgf1IWp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S2Lmak52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nVkro4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WwGGQ157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NVkk0dbJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oav6JsZb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/53hDGTa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PB0vpOND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CaEjJSLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SEk0aCM6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M186"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1759,968 +5765,8724 @@
       </c>
       <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        </is>
+        <v>42</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>40</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>41</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        </is>
+        <v>42</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="E10" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L11" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>99</v>
-      </c>
-[...21 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="D13" s="5" t="inlineStr">
-[...34 lines deleted...]
-      <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="E14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="J14" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="H14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G15" s="5" t="s">
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="H15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="J15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="5" t="s">
+      <c r="M15" s="5" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="I16" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="I16" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J16" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="M16" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>108</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        </is>
+        <v>135</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>137</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="M17" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="I18" s="5"/>
+        <v>143</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="J18" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>146</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="n">
-        <v>1940</v>
+      <c r="A21" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>109</v>
+        <v>165</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>166</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>15</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="n">
-        <v>1949</v>
+      <c r="A23" s="5" t="s">
+        <v>177</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>174</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        </is>
+        <v>76</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>41</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>181</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>182</v>
+        <v>76</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-      <c r="F24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="s">
         <v>185</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K24" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="L24" s="6" t="s">
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="M24" s="5" t="s">
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="s">
         <v>191</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="n">
+        <v>1900</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="M48" s="5"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="H52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="L58" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="M61" s="5"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="M64" s="5"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="L65" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="M65" s="5"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="M66" s="5"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="M69" s="5"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="M70" s="5"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="M71" s="5"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="M72" s="5"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="M73" s="5"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="M74" s="5"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="M75" s="5"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="M76" s="5"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="M78" s="5"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="M79" s="5"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="M80" s="5"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="M81" s="5"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="M82" s="5"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="M83" s="5"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="M84" s="5"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="M85" s="5"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="L86" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L87" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="M87" s="5"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I88" s="5"/>
+      <c r="J88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L88" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="M88" s="5"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="L89" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="M89" s="5"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="L90" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="L91" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="I92" s="5"/>
+      <c r="J92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L92" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="M92" s="5"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="M93" s="5"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="M94" s="5"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="M95" s="5"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="M96" s="5"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="M97" s="5"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="M98" s="5"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I99" s="5"/>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="M99" s="5"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I100" s="5"/>
+      <c r="J100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="M100" s="5"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="M101" s="5"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I102" s="5"/>
+      <c r="J102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="M102" s="5"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I103" s="5"/>
+      <c r="J103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="M103" s="5"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="M105" s="5"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I106" s="5"/>
+      <c r="J106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="M106" s="5"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="M107" s="5"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="I108" s="5"/>
+      <c r="J108" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I109" s="5"/>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="M109" s="5"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="M110" s="5"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L111" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="M111" s="5"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="M112" s="5"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="L114" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="M114" s="5"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L115" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="M115" s="5"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I116" s="5"/>
+      <c r="J116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K116" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L116" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="M116" s="5"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I117" s="5"/>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="M117" s="5"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="M118" s="5"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I119" s="5"/>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="M119" s="5"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="M120" s="5"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I121" s="5"/>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="M121" s="5"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="M122" s="5"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I123" s="5"/>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="M123" s="5"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K124" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="M124" s="5"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I125" s="5"/>
+      <c r="J125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L125" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="M125" s="5"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I126" s="5"/>
+      <c r="J126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L126" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="M126" s="5"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="I127" s="5"/>
+      <c r="J127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="M127" s="5"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="I128" s="5"/>
+      <c r="J128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="M128" s="5"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="I129" s="5"/>
+      <c r="J129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="M129" s="5"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I130" s="5"/>
+      <c r="J130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L130" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="M130" s="5"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="I131" s="5"/>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="M131" s="5"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="M132" s="5"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="M133" s="5"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="M134" s="5"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="M135" s="5"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="M136" s="5"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="I137" s="5"/>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="M137" s="5"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="M138" s="5"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="I139" s="5"/>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L139" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="M139" s="5"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="I140" s="5"/>
+      <c r="J140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>687</v>
+      </c>
+      <c r="M140" s="5"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="M141" s="5"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="M142" s="5"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="I143" s="5"/>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="M143" s="5"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="I144" s="5"/>
+      <c r="J144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="M144" s="5"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="L145" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="M145" s="5"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L146" s="6" t="s">
+        <v>706</v>
+      </c>
+      <c r="M146" s="5"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I147" s="5"/>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L147" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="M147" s="5"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="M148" s="5"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="L149" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="I150" s="5"/>
+      <c r="J150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>721</v>
+      </c>
+      <c r="M150" s="5"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="I151" s="5"/>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L151" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="M151" s="5"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="I152" s="5"/>
+      <c r="J152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>727</v>
+      </c>
+      <c r="M152" s="5"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="M153" s="5"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="I154" s="5"/>
+      <c r="J154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K154" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L154" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="M154" s="5"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="I155" s="5"/>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K155" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L155" s="6" t="s">
+        <v>735</v>
+      </c>
+      <c r="M155" s="5"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="I156" s="5"/>
+      <c r="J156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>738</v>
+      </c>
+      <c r="M156" s="5"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="I157" s="5"/>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="M157" s="5"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K158" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="M158" s="5"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="I159" s="5"/>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="M159" s="5"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="I160" s="5"/>
+      <c r="J160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K160" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L160" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="M160" s="5"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="I161" s="5"/>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="L161" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="M161" s="5"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I162" s="5"/>
+      <c r="J162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K162" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="L162" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="M162" s="5"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="I163" s="5"/>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K163" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="L163" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="M163" s="5"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="I164" s="5"/>
+      <c r="J164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K164" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="L164" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="M164" s="5"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="I165" s="5"/>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K165" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="L165" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="M165" s="5"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="K166" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="L166" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="M166" s="5" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="J167" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="L167" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="M167" s="5" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="J168" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="K168" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="L168" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="M168" s="5" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="J169" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="K169" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="L169" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="M169" s="5" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="K170" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="L170" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="M170" s="5" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="I171" s="5"/>
+      <c r="J171" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="K171" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="L171" s="6" t="s">
+        <v>804</v>
+      </c>
+      <c r="M171" s="5" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="J172" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="K172" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="L172" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="M172" s="5" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="I173" s="5"/>
+      <c r="J173" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="K173" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="L173" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="M173" s="5" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="J174" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="K174" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="L174" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="M174" s="5" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="J175" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="K175" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="L175" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="M175" s="5" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="J176" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="K176" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="L176" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="M176" s="5" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="J177" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="K177" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="L177" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="M177" s="5" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="J178" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="K178" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="L178" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="M178" s="5" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="L179" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="M179" s="5" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="L180" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="L181" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="D183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="M183" s="5" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="L184" s="6" t="s">
+        <v>899</v>
+      </c>
+      <c r="M184" s="5" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="M185" s="5" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
+    <hyperlink ref="M26" r:id="rId31"/>
+    <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
+    <hyperlink ref="M29" r:id="rId34"/>
+    <hyperlink ref="M30" r:id="rId35"/>
+    <hyperlink ref="M31" r:id="rId36"/>
+    <hyperlink ref="M32" r:id="rId37"/>
+    <hyperlink ref="M33" r:id="rId38"/>
+    <hyperlink ref="M34" r:id="rId39"/>
+    <hyperlink ref="M35" r:id="rId40"/>
+    <hyperlink ref="M36" r:id="rId41"/>
+    <hyperlink ref="M37" r:id="rId42"/>
+    <hyperlink ref="M38" r:id="rId43"/>
+    <hyperlink ref="M39" r:id="rId44"/>
+    <hyperlink ref="M40" r:id="rId45"/>
+    <hyperlink ref="M41" r:id="rId46"/>
+    <hyperlink ref="M42" r:id="rId47"/>
+    <hyperlink ref="M43" r:id="rId48"/>
+    <hyperlink ref="M44" r:id="rId49"/>
+    <hyperlink ref="M45" r:id="rId50"/>
+    <hyperlink ref="M46" r:id="rId51"/>
+    <hyperlink ref="M47" r:id="rId52"/>
+    <hyperlink ref="M48" r:id="rId53"/>
+    <hyperlink ref="M49" r:id="rId54"/>
+    <hyperlink ref="M50" r:id="rId55"/>
+    <hyperlink ref="M51" r:id="rId56"/>
+    <hyperlink ref="M52" r:id="rId57"/>
+    <hyperlink ref="M53" r:id="rId58"/>
+    <hyperlink ref="M54" r:id="rId59"/>
+    <hyperlink ref="M55" r:id="rId60"/>
+    <hyperlink ref="M56" r:id="rId61"/>
+    <hyperlink ref="M57" r:id="rId62"/>
+    <hyperlink ref="M58" r:id="rId63"/>
+    <hyperlink ref="M59" r:id="rId64"/>
+    <hyperlink ref="M60" r:id="rId65"/>
+    <hyperlink ref="M61" r:id="rId66"/>
+    <hyperlink ref="M62" r:id="rId67"/>
+    <hyperlink ref="M63" r:id="rId68"/>
+    <hyperlink ref="M64" r:id="rId69"/>
+    <hyperlink ref="M65" r:id="rId70"/>
+    <hyperlink ref="M66" r:id="rId71"/>
+    <hyperlink ref="M67" r:id="rId72"/>
+    <hyperlink ref="M68" r:id="rId73"/>
+    <hyperlink ref="M69" r:id="rId74"/>
+    <hyperlink ref="M70" r:id="rId75"/>
+    <hyperlink ref="M71" r:id="rId76"/>
+    <hyperlink ref="M72" r:id="rId77"/>
+    <hyperlink ref="M73" r:id="rId78"/>
+    <hyperlink ref="M74" r:id="rId79"/>
+    <hyperlink ref="M75" r:id="rId80"/>
+    <hyperlink ref="M76" r:id="rId81"/>
+    <hyperlink ref="M77" r:id="rId82"/>
+    <hyperlink ref="M78" r:id="rId83"/>
+    <hyperlink ref="M79" r:id="rId84"/>
+    <hyperlink ref="M80" r:id="rId85"/>
+    <hyperlink ref="M81" r:id="rId86"/>
+    <hyperlink ref="M82" r:id="rId87"/>
+    <hyperlink ref="M83" r:id="rId88"/>
+    <hyperlink ref="M84" r:id="rId89"/>
+    <hyperlink ref="M85" r:id="rId90"/>
+    <hyperlink ref="M86" r:id="rId91"/>
+    <hyperlink ref="M87" r:id="rId92"/>
+    <hyperlink ref="M88" r:id="rId93"/>
+    <hyperlink ref="M89" r:id="rId94"/>
+    <hyperlink ref="M90" r:id="rId95"/>
+    <hyperlink ref="M91" r:id="rId96"/>
+    <hyperlink ref="M92" r:id="rId97"/>
+    <hyperlink ref="M93" r:id="rId98"/>
+    <hyperlink ref="M94" r:id="rId99"/>
+    <hyperlink ref="M95" r:id="rId100"/>
+    <hyperlink ref="M96" r:id="rId101"/>
+    <hyperlink ref="M97" r:id="rId102"/>
+    <hyperlink ref="M98" r:id="rId103"/>
+    <hyperlink ref="M99" r:id="rId104"/>
+    <hyperlink ref="M100" r:id="rId105"/>
+    <hyperlink ref="M101" r:id="rId106"/>
+    <hyperlink ref="M102" r:id="rId107"/>
+    <hyperlink ref="M103" r:id="rId108"/>
+    <hyperlink ref="M104" r:id="rId109"/>
+    <hyperlink ref="M105" r:id="rId110"/>
+    <hyperlink ref="M106" r:id="rId111"/>
+    <hyperlink ref="M107" r:id="rId112"/>
+    <hyperlink ref="M108" r:id="rId113"/>
+    <hyperlink ref="M109" r:id="rId114"/>
+    <hyperlink ref="M110" r:id="rId115"/>
+    <hyperlink ref="M111" r:id="rId116"/>
+    <hyperlink ref="M112" r:id="rId117"/>
+    <hyperlink ref="M113" r:id="rId118"/>
+    <hyperlink ref="M114" r:id="rId119"/>
+    <hyperlink ref="M115" r:id="rId120"/>
+    <hyperlink ref="M116" r:id="rId121"/>
+    <hyperlink ref="M117" r:id="rId122"/>
+    <hyperlink ref="M118" r:id="rId123"/>
+    <hyperlink ref="M119" r:id="rId124"/>
+    <hyperlink ref="M120" r:id="rId125"/>
+    <hyperlink ref="M121" r:id="rId126"/>
+    <hyperlink ref="M122" r:id="rId127"/>
+    <hyperlink ref="M123" r:id="rId128"/>
+    <hyperlink ref="M124" r:id="rId129"/>
+    <hyperlink ref="M125" r:id="rId130"/>
+    <hyperlink ref="M126" r:id="rId131"/>
+    <hyperlink ref="M127" r:id="rId132"/>
+    <hyperlink ref="M128" r:id="rId133"/>
+    <hyperlink ref="M129" r:id="rId134"/>
+    <hyperlink ref="M130" r:id="rId135"/>
+    <hyperlink ref="M131" r:id="rId136"/>
+    <hyperlink ref="M132" r:id="rId137"/>
+    <hyperlink ref="M133" r:id="rId138"/>
+    <hyperlink ref="M134" r:id="rId139"/>
+    <hyperlink ref="M135" r:id="rId140"/>
+    <hyperlink ref="M136" r:id="rId141"/>
+    <hyperlink ref="M137" r:id="rId142"/>
+    <hyperlink ref="M138" r:id="rId143"/>
+    <hyperlink ref="M139" r:id="rId144"/>
+    <hyperlink ref="M140" r:id="rId145"/>
+    <hyperlink ref="M141" r:id="rId146"/>
+    <hyperlink ref="M142" r:id="rId147"/>
+    <hyperlink ref="M143" r:id="rId148"/>
+    <hyperlink ref="M144" r:id="rId149"/>
+    <hyperlink ref="M145" r:id="rId150"/>
+    <hyperlink ref="M146" r:id="rId151"/>
+    <hyperlink ref="M147" r:id="rId152"/>
+    <hyperlink ref="M148" r:id="rId153"/>
+    <hyperlink ref="M149" r:id="rId154"/>
+    <hyperlink ref="M150" r:id="rId155"/>
+    <hyperlink ref="M151" r:id="rId156"/>
+    <hyperlink ref="M152" r:id="rId157"/>
+    <hyperlink ref="M153" r:id="rId158"/>
+    <hyperlink ref="M154" r:id="rId159"/>
+    <hyperlink ref="M155" r:id="rId160"/>
+    <hyperlink ref="M156" r:id="rId161"/>
+    <hyperlink ref="M157" r:id="rId162"/>
+    <hyperlink ref="M158" r:id="rId163"/>
+    <hyperlink ref="M159" r:id="rId164"/>
+    <hyperlink ref="M160" r:id="rId165"/>
+    <hyperlink ref="M161" r:id="rId166"/>
+    <hyperlink ref="M162" r:id="rId167"/>
+    <hyperlink ref="M163" r:id="rId168"/>
+    <hyperlink ref="M164" r:id="rId169"/>
+    <hyperlink ref="M165" r:id="rId170"/>
+    <hyperlink ref="M166" r:id="rId171"/>
+    <hyperlink ref="M167" r:id="rId172"/>
+    <hyperlink ref="M168" r:id="rId173"/>
+    <hyperlink ref="M169" r:id="rId174"/>
+    <hyperlink ref="M170" r:id="rId175"/>
+    <hyperlink ref="M171" r:id="rId176"/>
+    <hyperlink ref="M172" r:id="rId177"/>
+    <hyperlink ref="M173" r:id="rId178"/>
+    <hyperlink ref="M174" r:id="rId179"/>
+    <hyperlink ref="M175" r:id="rId180"/>
+    <hyperlink ref="M176" r:id="rId181"/>
+    <hyperlink ref="M177" r:id="rId182"/>
+    <hyperlink ref="M178" r:id="rId183"/>
+    <hyperlink ref="M179" r:id="rId184"/>
+    <hyperlink ref="M180" r:id="rId185"/>
+    <hyperlink ref="M181" r:id="rId186"/>
+    <hyperlink ref="M182" r:id="rId187"/>
+    <hyperlink ref="M183" r:id="rId188"/>
+    <hyperlink ref="M184" r:id="rId189"/>
+    <hyperlink ref="M185" r:id="rId190"/>
+    <hyperlink ref="M186" r:id="rId191"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>