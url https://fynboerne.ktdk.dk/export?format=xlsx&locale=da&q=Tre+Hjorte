--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -3,251 +3,1798 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2065" uniqueCount="1327" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1854" uniqueCount="1201" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1895-09-01</t>
+    <t>1879-03-13</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
-    <t>Laura Warberg</t>
-[...10 lines deleted...]
-Johanne  Brandstrup
+    <t>Tranekær</t>
+  </si>
+  <si>
+    <t>København
+Vestergade</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Carl  Herold
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Adelheyde Syberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster og hendes mand boede nær Tranekær på Langeland. 
+Warberg-parrets datter Louise, g. Brønsted, var født 12. maj 1878. Det må værre hende, der netop er blevet vænnet fra brystet. 
+Albrecht Warberg led af astma og var jævnligt i behandling i en "luftklokke" hos en læge i København.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0356</t>
+  </si>
+  <si>
+    <t>Laura Warberg ville meget gerne komme ind til sin mand i København, men hun har netop vænnet den yngste datter fra brystet, og har så meget mælk, så hun ikke kan færdes offentligt. 
+Det er godt, at "luftklokken" hjælper Albrecht.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Atkv</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter cand. jur. Warberg
+Hotel “Tre Hjorter”
+Vestergade
+Kjøbenhavn 
+K. 
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Tranekjær D: 13de.
+Kjæreste søde Abba!
+Nylig fik jeg 3 Breve fra Dig. Det er uhyre fristende for mig hvad Du skriver om at komme derover; Du ved nok jeg har altid ønsket saameget at være i Kbh. samtidig med Dig, men Du husker ikke paa, at naar jeg vænner Søster fra saa pludselig med den megen Mælk jeg endnu har, saa gaaer jeg omtrent 14 Dage uden at kunde Hæ ["Hæ" overstreget] hægte Kjolen eller røre Armene, jeg kunde jo saa ikke have nogen Fornøjelse, derimod vilde jo de 8 Dage gaae. Saa maa jeg hellere vente til i October, naar Herolds flytter ind til Byen. Det er jo meget kjedeligt, at jeg saa ikke kommer sammen med Hanne, men vi er enige om, at der ikke er andet for mig at gjøre. – Nu skriver jeg en af Dagene et ordentligt Brev til Dig, men Posten gaaer om et Øjeblik. - 
+Caspersen siger, Du kan rejse til Aarhuus om Aftenen og derfra næste Aften, altsaa kun spilde een Dag. Hils Mimi! Gid Du nu naaer at faae dette inden Du rejser! Hils Herolds. Hilsen fra Ungerne og Din egen 
+Smaa. 
+Gudskelov Luftklokken hjælper Dig!</t>
+  </si>
+  <si>
+    <t>1879-08-16</t>
+  </si>
+  <si>
+    <t>Sophie -
+Frederik Ahlefeldt-Laurvig
+Christian Barnekow
+Wilhelmine Berg
+Emil Brandstrup
+Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
-Julie Brandt
-[...1 lines deleted...]
-- Feilberg
+Louise Brønsted
+Hans Christian Caspersen
+Johanne Caspersen
+- Kruhøffer
+Alhed Larsen
+Otto Emil  Paludan
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte sin familie i Tranekær med sine fem døtre. Søster var Charlotte Louise, g. Brønsted, 
+Klokken: Albrecht Warberg blev behandlet for sin astma i "Luftklokken" hos en specialist i København.
+Den første greve, der bliver nævnt, må være Schaffalitzky de Muckadell (Arreskov) og den anden Ahlefeldt-Laurvig (Tranekær). 
+Det vides ikke, hvem Hunderup, Vogelsong, Erik og Forpagter Olsen var. Snedkerværkstedet Brødrene Jensen kendes heller ikke. 
+Grossereren var en hest.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0359</t>
+  </si>
+  <si>
+    <t>Laura Warberg og hendes fem døtre har været otte dage hos familien i Tranekær. 
+Ludvig Brandstrup har fået læreplads hos en snedker. Laura kan bo hos Tante Sophie under ophold i København. Albrecht må overveje nogle rejsedatoer. 
+Louise/Søster er ved at blive vænnet fra brystet, og hun kan nu gå alene.
+Laura og familien har været på skovtur med madkurv. Da børnene badede nøgne, kom greven, og Laura måtte skynde sig at give dem tøj på. 
+Ludvig har haft fødselsdag. 
+Medlemmerne af Brandstrup-familien skændes meget.
+Wilhelmine/Mis bliver belejret af Forpagter Olsen, og hun vil gerne have ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/05eB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter cand. jur. Warberg
+”Tre Hjorte” Vestergade 
+Kjøbenhavn K.
+[Skrevet af ukendt/Laura Warberg Petersen?]
+1879?
+[På kuvertens bagside: To poststempler]
+[I brevet:]
+1 Tranekjær d. 16 August 1879
+Kjæreste Abba!
+Nu er mit Ophold her snart forbi, paa Mandag Formiddag rejser vi. Det har været 8 rare Dage for mig; vi har været i Vandet spadseret og gjort nogle Visiter - Torsdag Morgen stod Mis og jeg op Kl 6 og gik en dejlig Tour ned i Slotshaven og ud paa Balle[ulæseligt]. Det er en mageløs Sommer for mig, det er noget jeg holder af saadan at nyde Livet. Fader kom hjem Fredag Eftermiddag i et udmærket Humeur; han havde havt Held med sig i Alt faaet Ludvig anbragt hos Brødrene Jensen, et stort Snedkerværksted hvor han skal være 4 Aar i Lære fra 1ste September og herover Lud er meget henrykt. Fader fortalte Tante Sophie at Hanne skulde snart til Kbh. og jeg tænkte ogsaa paa en Tour derind, hun spurgte saa, hvor jeg tog ind, og da Fader sagde at det blev vist paa et Hotel, saa spurgte hun om jeg ikke vilde tage ind hos hende ”det kunde være rart at see Laura engang igjen”. Jeg er som Du kan tænke uhyre henrykt ved det Tilbud og har nu skrevet og takket hende. Jeg skulde saa komme en af de sidste Dage i denne Maaned da hun hen i September rejser til Vejle. Nu har jeg i Formiddag tænkt lidt over Situationen og forebringer Dig herved Resultatet af min Tænkning. Fader siger at Du omtalte Dit Ophold derinde som 3-4 Uger og det kan jo slaa til efter Din første Bestemmelse, saa Du trækker de 3 Dage fra som Aarhusrejsen tog. Dersom jeg saa rejser den 27 eller 28de, kunde vi maaske være et Par Dage sammen derinde, hvad Du nok veed, jeg har den allerstørste Lyst til. Det skulde saa beroe paa Dig, om jeg de Dage skulde være paa Hotellet eller tage lige til Tante Sophie senere end d: 29 maa jeg ikke komme til hende, da hun saa nemt kom til at opsætte sin Rejse for min Skyld og det skulde hun jo nødigt, og paa den anden Side var det jo kjedeligt om Du kom hjem Dagen før jeg skulde rejse, saa jeg næsten ikke fik talt med Dig. Hanne rejser ogsaa sidst i denne Maaned til Kjbh. og ved den Tid kommer Barnekow herover. Vil Du nu tænke over alt dette og sige mig hvordan Du helst vil have det samt i Tilfælde af at jeg rejser før Du kommer hjem, hvor mange Penge Du har tænkt Dig at spendere paa mig.
+2. Du maa meget nødigt forkorte mig Theatertiden derinde; rejser jeg d: 27de, saa er jeg der 4 Dage inden Theater, det er allerede meget. Jeg har saa begyndt at vænne Søster fra og paa Søndag skal hun have sidste Gang om Natten. Jeg glæder mig meget over at Klokken hjælper Dig saa meget rejs endelig ikke for tidligt fra den. Har Greven saa skrevet til Dig om en lukket Vogn? – Jeg sendte Paludan Brevet samme Dag. – Det har staaet med Torden over Fyen disse Dage og jeg har naturligvis været bange for Dig og Bassen. Forleden Dag gjorde vi en Tour ned i Aasø Skov, gik først i Vandet og spiste derefter Smørrebrød med Øl og Chokolade til. Da Hanne serverede Maden med de Ord ”her er mad til hvem der vil have noget” var Johanne vittig og stillede sig op ligesom Hanne, saa paa Dugen og sagde: ”og her er Træbiller til hvem der vil have nogle”. Grossereren var ogsaa vittig, idet den pludselig gav sig til at galopere hjem efter saa Lud først indhentede den udenfor Skoven i Ottesens Have. Johanne har været mageløs flink i Vandet, Alhed er mere Kujon. Igaar var der nærmest som Grød af Vandmænd ved Badehuset, vi turde ikke gaae, men lod Børnene gaae ud fra Bredden; mens de endnu gik nøgne kom Greven og [ulæseligt ord] derned, vi var kun nogle Favne fra dem og maatte jo skynde os at faae lidt Klæder paa dem. – Jeg har maattet spendere 2 Kr. paa Lud, det er hans Fødselsdag, han fik en Portemonnaie af mig. Jeg skal hilse Dig fra Hunderup Vogelsong og Erik; Kruhøffer skal jeg til i morgen. Iaften skal vi høre ”Fr. paa Slottet” i Anledning af Luds Fødselsdag! Her er af og til nogle voldsomme Kjævlerier mellem de forskjellige Medlemmer af denne stridbare Familje. Efter en saadan mellem Moder og Emil paa den ene og Ludvig paa den anden Side, tog jeg Lud for og forestillede ham hvor rart det var naar han vilde tie og give efter. Han gav mig ret; men han vidste ikke om han kunde. Emil er utaalelig og Moder holder altid med ”lille Emil”. Moder og Mis er ogsaa bestandig paa Krigsfod, det er en skrækkelig Plage at høre pa. Mis har maattet bilde Fader og Moder ind, at Forpagter Olsen var ifærd med at blive givt med en Svigerinde, eller vilde hun ikke kunde nære sig for Moder, som jo intet højere Ønske har end faae Mis forlovet, hendes Bestræbelser derfor grænser næsten til den latterlige. Men at dømme efter hans Olsens [”Olsens” indsat over linjen] Opførsel (mod Mis, og alle de Samtaler han havde med hende, maa det absolut blive til noget. Han vil nu have hun skal sige op hos Caspersen og tage i Huset hos ham ”for Datterens Skyld”, men dette raader baade Hanne og jeg og Mor hende indstændig fra, hendes Rygte vilde efter min Mening lide derved, især da Kammerherren har talt saa meget om Olsens Courmageri til Mis. Vi faaer nu se. Frier han saa slaar hun til, det siger hun selv. - Nu Farvel min egen sødeste Ven! Fader sov saa jeg kunde ikke faae andet Papir end dette. Naar Du svarer paa dette bliver det altsaa til Erikshaab. Søster gaaer nu alene: Ellen er saa livlig herovre, Alle er saa glade ved hende. Tusínd Kys og Hilsner fra Dine Unger og Din Smaa. 
+[Skrevet langs venstre side på kanten af side 8:] Det er morsomt at se som Søster hænger efter Fader.</t>
+  </si>
+  <si>
+    <t>1879-08-23</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Johanne Christine Larsen
+Christine  Mackie
+Hempel Syberg
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Dals Mølle ligger øst for Sallinge.
+Nicoline Marthe Nobel von Sperling ejede herregården Sandholt i 1879.
+Familien Schroll boede på proprietærgården Lykkenssæde.
+Søster er Louise Warberg, g. Brønsted.
+Gården ”Ensomhed” ligger i Heden Sogn. Warberg-parrets tre ældste børn blev født her. 
+Det vides ikke, hvem Holm og Johanne Stuepige var. Hvilken Balslev der er tale om er også svært at afgøre, da Warberg-familien kendte mange af dette navn.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0355</t>
+  </si>
+  <si>
+    <t>Laura Warbergs brev:
+Hempel Syberg er ikke rejst, da han blev syg. Laura håber, at Tante Visse/Else Warberg kan komme til Gelskov og passe ham. 
+Man høster hvede. Den følgende dag skal familien til gården Ensomhed. 
+Gl. Brandt og Frederikke er meget svage nu.
+En haglbyge har slået meget af Sybergs korn ned, og en ko er dræbt af et lyn.
+Børnebrevene:
+Louise kan gå nu. Onkel Syberg er syg. Man skal til Ensomhed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fUVm</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Hotel ”Tre Hjorter”
+Vestergade
+Kjøbenhavn K.
+[På kuvertens bagside:]
+Poststempel
+[I brevene:]
+Erikshaab d: 23de.
+Kjæreste Abba!
+Syberg er ikke rejst endnu, da Vejret blev daarligt begge Dagene, nu er han paa Farten fra Kl. 5 om Morgenen og har foreløbig opgivet Rejsen, men naturligvis ligger han nu snart igjen. Det bliver meget kjedeligt saa at rejse fra ham, men jeg haaber at kunne faae Wisse til at tage til Gjeldskov, hvis han bliver syg, ”det Gamle” er som hos L[ulæseligt]. Jeg var deromme imorges, men han var kjørt til Doktoren. Vi har meget travlt idag, da vi høster Hvede og vi skal Kl. 2 gaae til Odensebakken hvor Holm møder med Baaden; han vil kjøre os hjem, men vi kan jo sagtens gaae. Johanne vil ikke med fordi hun har slaaet sine Bogstaver itu. Jeg var helst fri for den Tour, men jeg syntes det var Synd at sige Nej igjen. – Balslev er haard at faae fat i, imorgen, Søndag, skal vi til Ensomhed, saa vil jeg selv op at bombardere ham. I Gaar Aftes kjørte Christine og jeg til Sandholt, men traf Ingen hjemme; Touren var alligevel ikke helt forgjæves, jeg fik gjort Aftale med Snedkeren om at lodde Daaser til paa Tirsdag og saa stod vi af ved Korsvejen og gik til Dals Mølle, der maatte jeg ned inden Rejsen; det er kun smaat med gl. Brandt, Frederikke er ogsaa skrøbelig. – Vi havde en slem Torden igaar morges, det slog ned ved Gjeldskov og slog en Ko ihjel ved Sallinge. Der kom samtidig en slem Haglbyge, Syberg fik meget Korn slaaet ned og prøver nu paa at faae Erstatning. – Det gik nemmere med at vænne Søster fra, end jeg havde tænkt, hun har ikke grædt ret meget. Mælken er ikke fordreven endnu. Jeg gaar og venter paa de Fremmede, som Du husker gjorde mig gnaven paa Lykkenssæde, men jeg er bange for, at de nu ikke kommer før lige til Rejsen, det bliver meget ubehageligt. Altsaa Onsdag d:27 mellem 8 – 9 er jeg at træffe. 
+Kærlig Hilsen!
+Din Smaa.
+Kjære Fader 
+Hvordan har du det. I Dag skal Alhed og jeg til Holms. Johanne Stuepige har været her. Søster kan helt gå ene og hun kan sige bebe. Jeg var på Ensomhe hele tiden mens di var på Langeland nu har jeg ikke mere at fortælle dig. Kjærlig Hilsen fra din Christine Varberg
+Kære Fader
+OnkelSyberg har været så syg. D Di høster Hvede i Dag jeg lenges meget efter dig 
+Din Alhed. 
+de
+d
+kjære fader
+det er første gang jeg skriver til dig jeg skal til dig ["dig" overstreget] ensomhed nu
+din Johanne
+til Fader, fra Ellen
+Kære Fader
+kommer du ikke snart.
+Din Ellen.</t>
+  </si>
+  <si>
+    <t>1884-10-27</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Nyborg Slot, 5800 Nyborg</t>
+  </si>
+  <si>
+    <t>Niels Henriksen Kerteminde
+- Johansen
+Christian Klingsey
+Jeppe Andreas Larsen
+Peter Larsen
+Clara Lindberg
+Peter Madsen
+Frans Schwartz
+Elisabeth Storm
+Niels Voller</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har bedt om nogle portrætter af forældrene, og det skal han få. I A Larsen kommer til København i november.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jqgI</t>
+  </si>
+  <si>
+    <t>[Fortrykt på papiret:]
+J. A. Larsen
+Kjerteminde. 
+[Håndskrevet:]
+den 27/10 84
+Du længes min lille Ven efter Portrætter og bestemmer endogsaa Dagene, det er jo en voldsom Myndighed du der træder frem med, jeg maatte lee Johannes; men samtidig forstod jeg at Faders Hjærte blev rørt saa [tilføjet] Du avancerede dit Ønskes Opfyldelse, meget nær for din mageløse Ihærdigheds Skyld – Da han havde læst Brevet og seet kvalet, sagde han, nej skriv til ham at Madsen gaar vi ikke til, men han skal nok faa dem naar nu Fader kommer i November, saa gaar Du selv med ham, hen hos en Fotograf, det skal blive morsomt for saa faar Du et godt Billede og jeg følger saa ogsaa efter ved Lejlighed – bare taalmodig, saa gaar det alt sammen. Tak for Brevet igaar; men skriv lidt tydeligere lille Johannes for Fader klager over Skriften, at han knap kan læse den, det vil du nok huske. Det var dejligt at Hr Schwartz syntes om din Begyndelse, fortæl altid om Bedømmelsen af dit Arbejde ogsaa naar Du maa gjøre om eller faar Tilrettevisning for du gaar der jo for at lære min lille Skat hvordan gaar det dig hos Klingsaj fortæl ogsaa om det om alt muligt søde Barn – jeg kan ikke høre formeget jeg følger dig i Tankerne paa Dine Aftentoure især, - De lader dig vel dog gaa med Fred al slags Pøbel der gaar paa Gaderne vor Herre bevare Dig og holde sin kjærlige Haand over dig min elskede Søn
+Det stormede ganske forfærdeligt igaar med Bygevejr, en Søn af Niels Voller, 17 Aar gammel var ene ude i en Jolle for at røgte Garn, og blev overfalden af en saadan Byge; der var intet Haab om Frelse for ham thi Søen gik saa høj at Sjælland kunde han ikke naa, og Vinden bar fra Land her, men saa kom her en Skonnert i Sigte som tog alle Sejl ned og gjorde en Vending, muligen den havde seet ham og frelst ham, men hvor skulde Skibet hen det vidste jo ingen; det kunde vare længe før der kom Efterretninger; men Gud Fader ske Tak allerede i Aftes kom her Telegram fra Nyborg, han var frelst af Skonnerten.
+Johannes jeg har flere Gange glemt at sige Dig Fader ønsker at Du skal kjøbe 2 Hjortetakker til dit udskårne Arbejde – spørg engang paa 2 og sig os Prisen – Fader længes efter at faa det op paa Væggen, at han kan faa sine Bøsser op – 
+Det regner saa voldsomt idag kan du dog undvære din Overfrakke længere mit Barn, hvordan laaner Du en Paraply eller bliver du vaad saa skifter Du da Tøj. Henriksen faar jo Dit Snavsetøj med hjem ifald du ikke bruger dit uldne Sengetæppe saa lad det gaa med, men har du brugt det i fjors Vinter og er glad ved det saa maa du endelig beholde det. Johansen har faaet sig en Plads i Nyborg som vel er
+Vi ere saameget glade ved vores hvide Ovn her er varmt om Morgenen saa jeg behøver ikke at fryse mere i den tidlige Morgen; naar jeg nu maa blive rask – og faa nogle flinke Piger i vort Hjem der vil arbejde og være flittige – saa haaber jeg paa en god Tid jeg har saameget Arbejde der venter paa mig – Dine Søskende ere raske og tænke med Glæde paa Juletravlheden som ogsaa skal bringe Dig hjem til os Gud give os Glæde til den Tid.- -
+Jeg skal hilse dig fra Fader og fra alle de andre Farmor og Fastrene lille Peter Larsen er syg i Halsen – mange flere her i Byen Gud skaane os for den slemme Gjæst Fru Storm er ikke kommen herhen endnu
+Jeg skal hilse dig fra Fru Lindberg hun var her igaar Lev vel Johannes og hils dine Venner fra mig
+Du hilses fra din kjærlig hengivne Moder</t>
+  </si>
+  <si>
+    <t>1884-11</t>
+  </si>
+  <si>
+    <t>Alfred Brehm
+Johan Heilmann
+Adolph Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Christian Møller, maler
+Christian Norden
+Jens Olsen
+Theodor Oppermann
+Rasmus Petersen, Gartner
+Anton Frederik Schondel
+Hans  Slengerik
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Der er nævnt flere personer i brevet, som det ikke har været muligt at finde: Vagn, [Gensoe?], lille Hans og Frederikke.
+Bryggeren, moster Hanne og Laurits er muligvis forbundne i forhold til Meilgaard Gods på Djursland.
+"Addy" og "Azela" er skibe, som tilhører Jeppe Andreas Larsen (Johannes Larsens far). Arendal er en kystby i det sydlige Norge. Kætting er et ældre ord for kæde.(j.marcussen.dk/maritim/ordbog). Annamme betyder at tage, tilegne sig (Den Danske Ordbog).
+Der er muligvis en mindre epidemi af difteri i København.</t>
+  </si>
+  <si>
+    <t>Der er store skader på skibet "Addy" i forbindelse med en storm. Skibet "Azela" er også skadet. Johannes Larsens far er bekymret. 
+Vilhelmine Larsen er bekymret for Johannes helbred. De har haft besøg af en lille fugl, som var svær at identificere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/d6wf</t>
+  </si>
+  <si>
+    <t>Lørdag Eftermiddag
+Min egen kjære Johannes!
+Det er længesiden der blev undt mig Tid til at skrive; men nu bliver jeg altfor misundelig paa de andre der stadig faar Breve at jeg ligefrem befalede, idag skriver jeg og her har Du mig.
+Addy’s Forlis vil du jo gjerne vide lidt om, Telegrammet kom forrige Søndag og bedrøvede Faer meget den Mast der knækkede (for det var kun den ene) var den nye – den Side hvor Støtterne knækkede var den daarlige som skulde have været efterseet naar han kom hjem saa det var jo da et Held, og Olsen søgte jo ind til Arendal vel baade fordi han er kjendt i den By og fordi der er en ganske udmærket flink Konsul; men kjedeligt er det jo alligevel om det end er under saa heldige Omstændigheder som muligt. ”Azela” mistede under Englands Kyst 45 Favne Kætting og det ene Anker; men han mente nok at kunne sejle hjem Faer kom nu og fortalte at der i Nyborg skal være Aktion paa Onsdag over nogle Skibssager – saa der faar du ham vist at se han spurgte mig om jeg vilde med; men det vilde jeg ikke love for vi ere uheldige med Hjælpen i Huset, Frederikke rejser idag og den Malkepige vi fik var her kun en Dag saa gik hun til Doktoren som beordrede hende i Seng 1 Maaned han talte noget om en Hjærtefejl; foreløbig hjælper Maren – Anders’ Kone os, - Christine fejer Boutik og Kontor samt Gang, derfor er hun loved 50 Ø om Ugen hvorover hun er meget stolt. Marie og jeg skal jo lave Maden i Vinter gid Gud give os Helbred saa er jeg jo aldrig kjed af at arbejde og den Pige vi fik til Stuepige lader saa rar stille og flittig at jeg blot maa ønske hun vil blive ved som hun har begyndt det er en Datter af Anders Høj.
+Johannes Du gjør Dig ingen Ide om hvor jeg ængster mig for den slemme Epidemi I har derude; men jeg kan jo kun bede for Dig at vor Herre dog vil spare dig for den slemme Sygdom, vær dog forsigtig mit Barn og sig endelig til straks om du skulde faa ondt i Halsen. Du spørger om hvad Vej du nu skal sende dit Snavsetøj ja nu faar vi jo Vagn derud paa Onsdag, mangler Du Strømper eller Trøje eller uldne Benklæder kan Du blot sige til saa skal jeg sende og Skjorter kan du jo ogsaa faa [overstreget] af Faders sendt ud af Faders, eller om du maaske hellere vil have noget vasket derude da vi ikke kommer til at vaske før i den næste Uge igjen.
+Her ere vi Gud ske Tak raske og er jo svært oppe i dag med Gjæs – 4 dejlige og nu kom der en til som vel nok bliver solgt.
+Her var en svær Halløj forleden Aften, der var set en lille And eller Vandhøne omme i Møllerkæret, [Gensoe] og Møller skjød en Masse Skud, men stadig dykkede den under Vandet
+Sent om Aftenen fangede lille Hans (Oppermanns Model) Dyret, og da Kristian Norden mødte ham paa Gaden annammede han den og styrede ind i den lille Stue til os, der blev jo en Seen og Snakken om hvad det var for Een, Adolph begyndte kjøb den Faer! Det blev jo tilladt 35 Øre, og saa vilde vi næste Morgen sætte den ud paa Taarbystranden; ”Brehm Fugleverden” kom frem og den lille Lappedykker stod for os, det var en lille ilter klog skabning at se til; men da det ene Ben vist havde faaet et Hagel turde vi ikke tænke paa at sætte den i Fangenskab her inde Døre men ude i Hejlmanns Dam blev dens Hjem og der lever den som i Ægyptens Kjødgryde det er Faders Ord; nu seer de til den Morgen Middag og Aften og da jeg saa den igaar havde den kun det lille Hoved ovenfor med et Par mørke skinnende Øjne; nu kom Adolph og sagde den var der ikke – maaske er den fløjet bort; Manden sagde vel 15 Gange havde vi bare Johannes saa skulde han snart sige os det men da vi saa kom til Billedet med den lille Lappedykker blev alle enige.
+Vildænderne har det godt min Ven. Rasmus har hjulpen mig i Haven i disse Dage – han har nu modtaget den Jord af Slængeriks – imod at give ham Grøden af de 2 Pletter der er saaet med Vintersæd og en Plet Jordbærs-Frugt; det lod til at Rasmus var vel fornøjet med det. Slængerik bygger saa oppe ved Møllen og har faaet al den Jord bag vores Have.
+Bryggeren har frasagt sig Jorden af Byens – men Huset har han lejet af Slængerik paa 10 Aar uden Opsigelse fra nogen af Siderne hans Pengesager er nok daarlige men nu iforgaars døde Moster Hanne du veed nok hende fra Mejlgaard, der arver de maaske en Slump Penge, det er Laurits’ Forklaring
+Vi har sukket for Grise saalænge nu har vi 6 smaa, 2 mellemstore 1 som kan slagtes; men vi maa selv til Sverrig først, saa kan du maaske faa Lov at komme med til Pølsegilde, Johannes veed du at Doktor Sckondel er ovre i Kjøbenhavn for at blive opereret for Steen, det er gaaet udmærket hidtil fri for Feber; der er Glæde da hans eget Haab kun var saa svagt. 
+Ja Johannes jeg synes der var saameget endnu at fortælle; men jeg ved ikke hvor meget de andre har sagt og faa 2 Gange lider du vel ikke Gud ske Lov Maden er god – Lev vel min kjære kjære Søn og Gud i Vold. Det beder din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1885-01-08</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsens mor beder til, at han skal bruge de evner, som Vorherre har givet ham. Fuglen med det dårlige hoved er blevet aflivet, og den grønne skal slippes fri. Adolph spørger ofte efter Johannes.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Wyt9</t>
+  </si>
+  <si>
+    <t>[påtrykt:]
+J.A. Larsen.
+Kjerteminde. 
+[Håndskrevet:]den 8 Januar 1885
+Kjære Johannes
+Vi kom lykkelig og vel hjem igaar fik 2 Mennesker der skulde til Kjerteminde med op at kjøre, -- Nu længes vi blot om jeg faar Brev imorgen fra dig oh min lille Ven hvor en Moder dog kan bede hjærteligt, Herre bevar det elskede Barn fra alt Ondt og giv ham et reent Hjærte saa Du kan glædes ved ham, ja min lille Ven gjør dit til at vi altid kan have Glæde af dig gjør din Pligt i Livet og brug de Evner vor Herre har givet Dig til Herrens Ære og Du skal see det skal gaa Dig godt.
+Den lille Fugl med det daarlige Hoved kunde ikke gaa i Fred og saa blev Fader og jeg enige om at den skulde have sin Frihed – og hvis Du vil give mig Lov til at den grønne maa gaa ud at leve i Frihed sammen med sine lige saa gjør Du mig glad Johannes – saa længe vil jeg lade den gaa og du skal tro den vil blive passet og det er jo kun dog et Øjeblik at Adolph vil græde over Tabet
+Jeg skal nok faa kastet Mad ud til de frie [måske mangler noget af teksten]
+Træt skal komme ud og alting i Orden. Vores Skole her er nu begyndt og Adolph vil være flittig med Læsningen for at Du kan høre ham læse naar du kommer hjem igjen han spørger mange Gange er Johannes hos Benne nu og skal han ogsaa i Skole nu
+Her kom nu Brev fra Dig Du Kjære og saa vil jeg vente om der er noget at svare Du er saa sødt
+Lev vel
+Og de kjærligste Hilsner fra din Moder
+Kjærlig Hilsen fra Georg Larsen
+[tidligere medarbejder har tilføjet: uden paa Konvoluten]</t>
+  </si>
+  <si>
+    <t>1885-01-14</t>
+  </si>
+  <si>
+    <t>Halmstad</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Christian Eckardt
+Kristina Eckardt
+Margrethe  Eckardt
+Sophie Eckardt
+Kirstine  From
+Fru Jungberg
+Marie Kjellmann
+Adolph Larsen
+Jeppe Andreas Larsen
+- Nielsen, Store Høljeryd 
+Johan Steen
+- Strömdal
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Christian Eckardt er kommet til skade efter et fald fra en vogn. Johannes Larsen er begyndt at tegne efter levende model.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cREO</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 14 Januar 1885
+Kjæreste Johannes
+Du havde allerede igaar faaet Brev fra mig med Tak for Quitteringen men vi fik en sørgelig Efterretning fra Sverrig Eckardt havde været i Halmstad og kjørte fra Stationen med en Vogn der havde været nede med Planker og da Vejen var meget haard og klumpet, stødte den saa stærkt ved Strømdals at han faldt af Vognen og Kudsken mærkede det ikke før lidt efter, da saa han tilbage og saa noget mørkt og da han kom derhen var Eckardt besvimet, havde i Faldet slaaet Hul i Panden og Næsen flænget; men Gud ske Tak kjære Barn nu er han oppe igjen det meste af Dagen; det er jo langt at hente Læge; men Fru Jungberg blev der hele Natten og Stine og Nielsen ere trofaste Hjælpere Doktoren roste Nielsen meget Moster laa selv syg saa det var strenge Dage for de kjære Pigebørn, nu er dog ogsaa hun begyndt at være oppe saa med Guds Hjælp kommer han sig snart det er da godt at Næsebenet ikke har taget Skade. Du kan tro vi blev saa bedrøvede igaar, at jeg slet ikke sandsede at skrive før det var for sent, i dag kom gamle Skomager Steen ned for at see til os – det opliver jo noget han er livlig som han plejer og har nu solgt sit Huus til en Arbejdsmand for 4,000 Kr saa giver han 1000 Kr til en Stiftelse for gamle Haandværkere og faar saa fri Bolig saalænge han lever – jeg skal hilse Dig fra ham han rejser nu igjen iaften med Posten.
+Hermed sendes Dig saa lille Ven de 30 Kroner, for Fader mener at Du maa have saamange til Rest fra Rejsen og nu Resten af de 70 K lægger Du tilsammen at Du saa kan betale [overstreget] sende Frøken Bendal Pengene for Januar hils mange Gange Johannes jeg har hver Dag tænkt nu skal Du skrive men der har været saameget at gjøre jeg har haft Syjomfru og alt andet men der skal snart komme et langt Brev
+Gud Ske Tak din kjære Fader har det meget bedre nu er han snart sig selv igjen jeg har det ogsaa godt der er travlt i disse Dage med at lade en stor Skonnert med Byg 2200 Tdr her er mange Folk i Arbejde
+Dampskibet er her vist Fredag saa skal din Ejendele nok komme med, du glemte jo ogsaa Skoene alt skal følge som er glemt, Farveladen gjorde stor Lykke der males af Adolph alle mulige Ting nu maa jeg da sige Dig at dit Tøj er ikke kommen endnu, men iaften skal han purres at jeg kan faa pakket ind i morgen, jeg tænker From hjælper mig tilrette
+Du skal nok faa Brev hver Søndag det lover jeg Dig vist for kan den ene ikke saa skal den anden og nu faar Du jo dette midt i Ugen og saa er vi jo saa mange at der nok falder 2 om Ugen til din Glæde da foreløbig.
+Det glædede os meget at høre Du allerede er med til at tegne efter levende model, fortæl os endelig hvordan det gaar Dig og hvad Hr Zartmann siger for godt det er lang Vej Johannes men det har Du vel godt af Du kjære Barn mine Tanker ere hos Dig Dagen igjennem vor himmelske Fader velsigne og bevare Dig alle Dage og holde dit Hjærte aabent for alt Godt og Skjønt Du hilses 100 kjærlige Gange fra os Allesammen dog mest fra Din trofaste Moder som stadig tænker paa Dig</t>
+  </si>
+  <si>
+    <t>1885-01-25</t>
+  </si>
+  <si>
+    <t>Faxe 
+Hull </t>
+  </si>
+  <si>
+    <t>Knud -
+Simon -
+Peder Andersen
+Niels Henriksen Kerteminde
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Niels Mollerup
+Ole Nielsen
+Johan  Norden</t>
+  </si>
+  <si>
+    <t>Den lille er Adolph Larsen, som er 6 år.
+Vilhelm, Rhea og Samson er skibe tilhørende IA Larsen, Johannes Larsens far.</t>
+  </si>
+  <si>
+    <t>Et af IA Larsens skibe er frosset inde. Kalkovnen er i gang og der er kommet en del bestillinger. Hvordan går det i skolen? Husker du at gå i kirke?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3PWR</t>
+  </si>
+  <si>
+    <t>[Påtrykt billede af lille pige og papegøje]
+Kjerteminde den 25 januar 1885
+Min kjære elskede Johannes
+Det var mig en Sorg at der ikke blev skreven til Dig igaar saa Du kunde faa Din lovede Søndagsglæde det var min sidste Tanke iaftes og min første imorges, men saa er jeg glad at jeg dog nu kan sidde i Ro og skrive et lille Ord til Dig min Skat, jeg har jo fortalt Dig at vi vaskede og saa har jeg havt Vilhelm i Sengen nogle Dage og saa ved Du jo fra gammel Tid at de Syge passer jeg selv derfor gik Tiden fra mig iaftes, Fader kom jeg skal i Byraadsmøde og Georg havde saa travlt at han ikke kunde Marie var gaaet ud at løbe paa Skøjter Du mener maaske at det kan være detsamme med alle Undskyldningerne naar jeg narrede Dig alligevel men det gjorde mig saa ondt at det vist ikke gjentager sig oftere.
+Du undrer Dig vel over at jeg skriver paa Papir med Billed paa, men her er forfærdelig Hallo med Tryk af billeder den lille er ogsaa med og Johannes skulde endelig have denne Kappegøje fra ham, det er jo for at more Vilhelm kan Du tænke. Du maa ikke ængste Dig han er helt vel nu og kommer vist op i morgen vi andre har det godt. Georg har har idag vovet sig paa Isen, Henriksen hjalp ham og da Fader og jeg kom fra Marken saa vi ham dog løbende om end forsigtig ja her er Vinter nu, Is til udenfor Revlerne, det var ellers en smuk Havn med den tykke Rim paa Græs og Rug, de stakkels Krager saa modfaldne ud, vi venter ”Vilhelm” Kuf med Længsel vi er bange for den skal fryse inde vilde blot Vinden vende sig lidt til en af Siderne.
+”Rhea” ligger indefrossen i Faxe; mens ”Samson” havde en heldig Rejse til Hul 6 Dage hvad synes Du dog - Kalkovnen har begyndt at brænde der er dog en deel Kalk bestilt hos Fader – Gud ske Lov 
+Nu kom Fader og fortalte mig at Norden havde fortalt ham Peder Andersen bestod med 56, men Simon faldt er det paalideligt? stakkels Dreng men maaske han nu kan faa Alvor i Sindet inden han skal op til Foraaret, dog han har maaske ikke Mod at gaa op til Eksamen saa nær igjen
+Jeg har ikke faaet svaret Dig paa Brevet om Tøjet det er godt det er lidt for stort mit Barn, nu faar Du et Par Benklæder til af den samme Slags saa beholder jeg de andre gamle til Georg og Knud, Fader fik idag sin Dragt fra Skræder Nielsen og ser saa nydelig ud at naar jeg ser ham saa tænker jeg paa Dig og er saa glad for de gode Klæder I nu har – og saa skal Du faa 6 nye Skjorter for Vilhelm maa nu have Georgs og saa faar han dine naar jeg nu faar Tid til at ordne det alt sammen – Selerne Johannes kan Du dog ikke huske at Du havde dem med hjem til Confirmationen og da kantede jeg dem og syede nye Knaphuller men godt var det jo at Du fandt dem
+Jeg skal nok med Tøjet sende hvad jeg kan af de Smaating som kan pakkes imellem uden Fare for knuses.
+Du er da rigtig glad ved Skatollen kan jeg mærke Du har slet ikke fortalt mig hvordan Du fik det pakket ud, og kom af med Halm og Maatter ja fortæl mig endelig en hel Del om Dig selv
+Hvordan gaar det Dig paa Skolen min Ven fortæl mig det er den gamle Jomfru færdig hvem af Eder fik den bedste Lighed? Hvad synes Du om den ny Lærer; og hvad siger han til Eder, er Du henne hos Mollerups imellem, og jeg spørger og spørger min lille Ven og jeg kunde blive ved, mest ligger mig dog paa Hjærte om Du gaar i Kirke imellem min søde lille Ven jeg tænker med Bøn om Du er henne i Guds Huus om Søndagen gaa mit Barn Du skal selv blive saa glad skal Du see
+Lev vel hils dine Venner og Gud skjerme Dig og bevare Dig min egen Ven hengivne Moder</t>
+  </si>
+  <si>
+    <t>1885-02-07</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Frederik de Klauman
+Christian Eckardt
+J.C. Hostrup
+Knud Klauman
+Adolph Larsen
+Georg Larsen
+Vilhelm Larsen
+Jens Marcussen
+Sophus  Meyer
+Niels Mollerup
+Hr Mortensen
+Fuldmægtig Nielsen
+Hans Poulsen
+Elisabeth Storm
+Natalie Zahle</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen er meget glad for at Johannes har nogle fine bekendte, som kan styrke hans dannelse. Hun er glad for, at han skal høre Hostrup prædike.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1Ylh</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 7 februar 1885
+Kjæreste Johannes!
+Saamange Tak for dit Brev det blev ventet med Længsel kan Du tro vor Aftale var jo, at Du skal svare saa snart Du har modtaget Penge; men da der ingen Brev kom Søndag saa mente vi han venter at takke for Tøjet med det samme, da der heller ingen kom Mandag saa begyndte vi at ængste os og tænkte ja nu kommer der i Aften, ja saa i Morgen, tilsidst var Bestemmelsen ja kommer der nu ingen iaften saa telegraferer vi, naa Gud ske Tak Du ikke fejlede noget mit Barn men tværtimod havde moret Dig godt med dine Venner; saa fik Du da Klaumans Slægtninge at see, ja det er en fiin Mand den Borgmester er det en ældre Søster nej naar jeg husker ret saa er Klauman den ældste; er Hr. Mortensen kommen til Byen saa Du har begyndt paa franske Timer – hvordan gaar det paa Skolen, jeg længes umaadeligt efter at tale med Dig, skriv en hel Deel Johannes, naar Du nu sidder for Chatollet bild Dig saa ind at vi taler sammen, og lad saa Munden løbe, det maa ikke kjede Dig at skrive jeg er saa begjærlig efter at læse en lang Skrivelse, synes Du fremdeles godt om Mollerup – jeg antager Du har endeel Udbytte af ham i Henseende til Kurset, og hvor jeg gjerne vilde kjende ham, fordi mit Barn, jeg ønsker Dig den allerbedste Omgang og Gud give mine brændende Bønner for Dig maa gaa i Opfyldelse, at Du maa blive et sandt elskeligt Menneske og en levende Kristen ja Johannes nu næste Søndag har vi Fastelavns Søndag det er din Daabsdag maa det dog staa klart og levende for Dig at det er den bedste Fødselsdag da du gav Gud Fader Dit Hjærte
+Jeg havde saa inderlig ønsket at gjøre en lille Rejse over til Dig til Fastelavn men saa tænker jeg igjen, Tiden gaar hurtigt snart har vi Paaske, lad saa hellere Johannes komme hjem saa har han godt af os alle sammen hvad siger Du dertil?
+Nu skal vi see at faa Vilhelm i Skole imorgen; men tænk medens han nu har været hjemme er der skeet Omflytning og saa kom her Bud, Vilhelm kom 2 op det kvægede jo [udstreget] rigtignok; men nu kommer det jo rigtignok an paa om han kan klare sig til næste Flytning; naar han nu har været borte i 3 Uger – mange Børn har Kighoste 2 af Mejrs, jeg kan ikke huske om Vilhelm og Christine har havt den, men vi maa jo tage imod Børnesygdomme naar de kommer, Adolph har jo da havt den; han morer sig i denne Tid med Fuglefangsten ja Du skulde blot see et Spil og Liv der er over den lille Person i Forventning om den Fugl han vil fange og de maa da gaa i Vinduet Moer? Naar jeg saa trækker paa det, saa siger han jo saa rask jo, naar Johannes maatte, saa maa jeg ogsaa.
+Her har været en Travlhed i denne Uge derfor har Du intet hørt fra Georg og idag sidder jeg i det lille Kontor til Gaden og skriver; men der er en Tummel i Boutiken saa det er langt fra roligt.
+Det glædede mig saa meget, at Du gaar hen at høre Hostrup ja han er en god Prædikant, oh jeg er saa glad Johannes at Du er hos saadanne Mennesker der vil dele alt godt med Dig saavel aandeligt som timeligt; du vil være saa god at give Frøken Bendal dette Brev det er længe hun maatte vente paa Svar – hils- Hr Poulsen og Klaumann
+Fuldmægtig Nielsen hilste os, Vilhelm havde talt med Dig, var han hos Dig? Du skal ikke [skrevet på tværs af brevet] besøge ham Johannes om han skulde bede Dig vi kjender jo slet ikke de Mennesker, Du har jo ogsaa nok naar du har dit Hjem og Mollerup. Det er bedre med Eckardt
+Markussen er i Danmark til Svigerfaderens Begravelse Saa han kommer jo her, Hvordan gik det Dig hos Frøken Zahle
+Kjærlig Hilsen fra alle Fru Storm er nu flyttet ind i sin lille Stue mest hilses du dog af din Moder</t>
+  </si>
+  <si>
+    <t>1885-03-05</t>
+  </si>
+  <si>
+    <t>Landeryd Sverige
+Sevilla Spanien
+London United Kingdom</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Augusta Dohlmann
+Alfred Eckardt
+Christian Eckardt
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse i København. 
+Den lille må være Adolph Larsen på 6 år.
+Det anckerske Legat blev oprettet i 1857 af Carl Andreas Ancker (1828—1857). Legatet var bestemt til at uddeles hvert år i 4 portioner à 1800 kr. (900 rigsdaler) til en digter, en komponist, en maler og en billedhugger til brug for en studierejse til udlandet i ca. ½ år. (Wikipedia)</t>
+  </si>
+  <si>
+    <t>IA Larsen er på Larsen-familiens gård Höljeryd i Småland og vil besøge Johannes Larsen i København på vejen hjem. Vilhelmine Larsen vil gerne se de malede figurer Johannes Larsen har lavet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/i31D</t>
+  </si>
+  <si>
+    <t>Kjæreste Johannes
+Imorgen tidlig afsender jeg dine Benklæder 2 Skjorter og 1 Uldtrøje Du tænker nok det er underligt at jeg glemte det, men det var ikke tørt; nu faar du snart 6 ny Skjorter saa vil jeg bede Dig sende hjem med Fader alt hvad du har af snavset Tøj vi fik Telegram i aftes han er paa Høljeryd i dag og der vilde han blive i 3 a fire Dage saa kan Du selv regne dig til omtrent naar Du kan vente ham ja han skriver Dig vistnok til for at du kan være hjemme den Dag det bliver da morsomt for dig ja Johannes det er en velsignet Fader I har glæd ham dog altid efter Evne af hele Eders Hjærte
+Georg er paa Kontorstolen med en heel Deel Skriveri i disse Dage og du kan tro han var glad iaftes jeg lod ham svare paa Telegrammet iaftes med Georg til Underskrift 
+Saa vil jeg da glæde dig med at dine Blomster kommer nok frem baade Fuksien og Bigonien men vand dem imellem
+Vores Blomster staar dejlig som Du vil se til Paaske; naar nu Fader kommer hjem saa skal vi slagte 2 Grise og ønsker Du noget Slagtermad saa skal jeg med stor Fornøjelse traktere Eder alle sammen
+Inden Du ved af det Johannes saa kommer Ferien har du noget af de malede Figurer hjemme hos Dig saa send mig dog en hjem med Fader jeg længes saa umaadelig efter at see hvordan Du skiller Dig ved Maling husk det nu og ligedan dit Uhr
+Har jeg fortalt Dig at her var Brev fra Alfred han er rask og han var der i Sevilla til Karnevalstiden og Tyrefægtning; men ingen Penge maatte udbetales Folket saa han fik jo ikke andet at see end hvad de kunne see i Gaderne 6 Tyre blev dræbte 12 Heste men ingen Mennesker som vel var
+Nu er han paa Vejen til England og derfra hjemefter og saa mulig tager han hjem til Høljeryd for at være der til 1 Juni ja Johannes der bliver Glæde om vor Herre vil unde de kjære Venner at see saadan en Dag oprinde for dem
+Eckardt fik ikke det Ankerske Legat Frøken Dohlmann som har Formue og kan rejse naar hun fik dog Legatet
+Hils nu dine Venner og Frøken Bendal har du fortalt hende at jeg længes efter Brev fra hende – Jeg skal hilse dig fra alle dine Søskende de klinger og spiller Top saa det er en Lyst den lille har en Øvelse med at sætte dem i Gang saa du vil undre Dig om du saa det
+Nu er det Posttid saa Lev vel min din egen Moder</t>
+  </si>
+  <si>
+    <t>1885-04-29</t>
+  </si>
+  <si>
+    <t>Birkerød
+Faaborg ,Fyn
+Långaryd</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Christian Eckardt
+Anesine Frölich
+- Holbeck
+J.C. Hostrup
+Harald  Klokker
+Assistent Knudsen
+Augusta  Larsen
+Cathrine Larsen
+Georg Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Peter Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 29 April 1885
+Kjære Johannes!
+Det var jo dejligt at Du havde moret Dig godt ude i Birkerød og at Du er rask hvad er der ivejen med Houmøret min lille Ven sig du mig hvad der trykker; om det ogsaa skal blive et langt Brev, maaske jeg dog veed Raad – fortæl mig ogsaa hvad alt det er du har i Hovedet og vil udrette naar du kommer hjem det skal glæde mig at udfylde Ventetiden med Tanker der angaar din Virksomhed, vil du igjen have fat i Leer saa sig endelig til at jeg kan have din Arbejdsdragt i Orden. Tiden løber hurtigt skal du ikke blive der længere end til Juni. Saa seer vi jo hinanden om lidt maaske Faer tager til Høljeryd inden Urban nu flytter og saa kan I jo tale om det Alt sammen ja Gud give det maa blive en god Sommer i alle Maader her er saamegen Alvor rundt i alle Kroge, Urban skal nemlig overtage sin Handel første Juni men rejser derud en 8te Dage før, hans Augusta rejser nu en af Dagene til Faaborg og dernede skal de saa vies for Bryllupsgæster bliver der ingen bedt; om vi faar Dagen at vide skal jeg nok melde dig den for at Du kan tænke dem og ønske dem alt godt.
+Hvad svarede Hr Mollerup vil han saa til Kjerteminde? Du har slet ikke svaret mig paa mine Spørgsmaal om hvad du maler og tegner er det din Gjerning sætter dig i daarligt Houmør eller er du maaske syg igjen?
+Vilhelm er til Ecksamen i disse Dage igaar var han meget tilfreds – ogsaa i Formiddags, i Eftermiddag er det kun Gymnastik Sang og et lettere Fag. Peder Larsen, Holbak og Assistent Knudsen; de 3 Lærde blive nok siddende 1 Aar endnu i den Klasse saa er der jo Udsigt til at Vilhelm kan komme over dem og jeg har lovet ham 1 Kr om han i Løbet af Aaret kan naa det.
+Nu idag er de færdig med Aspargesbedet, Petersen og lille Algren vare nu oppe at plante dem saa skal vi imorgen saa og lægge Kartofler og det Vejr vil nok gjøre at det kommer hurtigt op for det er jo ellers bag efter alle andre Mennesker.
+Her er et Berider Selskab og vi maatte jo derom med alle Rollingerne Georg havde Lov at gaa om Søndagen men da han kom derom saa blev han gjort opmærk af Post Klokker at vilde han staa kunde han gaa 2 Gange for de sammen Penge – og der kan du tro Georg han morede sig 
+vi vare uheldige med Vejret for det regnede saa voldsomt at Vandet løb paa Jorden i Strømme men Publikum holdt Stand til Slutning
+Faster Thrine er ved at lave sig færdig til en Jyllandsrejse op hos farbror Jacob og bliver der i et Par Maaneder for at faa Kræfter Ida kommer saa her men det har jeg maaske fortalt dig saa maa du undskylde mig – men jeg har saameget i mit Hoved i disse dage for vi skal jo skifte Piger paa Fredag.
+Der har været Brev fra Amerika til Eckarts, Moster Sine har været syg i 6 Uger og det var nok en Ængstelse for dem men nu er hun bedre jeg tænker saa vi faar snart at høre derfra ogsaa men saa bliver der ingen Hjemkomst i denne Sommer
+Nu i de følgende Dage kan du da gaa paa Udstillingen baade Fredag og Søndag, ja gaa bare at høre Hostrup mit kjære kjære Barn du gjorde mig saa Hjærteglad at du læser i Farmors Bog ja hold dig i Herrens Nærhed alle Dage saa skal det gaa Dig vel
+[Skrevet på langs]
+Kjærlig Hilsen fra Alle dog mest fra Din Moder</t>
+  </si>
+  <si>
+    <t>1885-05-06</t>
+  </si>
+  <si>
+    <t>Nyborg
+Halmstad Sweden</t>
+  </si>
+  <si>
+    <t>Johan Bless
+Alfred Eckardt
+Christian Eckardt
+Margrethe  Eckardt
+J.C. Hostrup
+Adolph Larsen
+Jeppe Andreas Larsen
+Niels Mollerup</t>
+  </si>
+  <si>
+    <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
+"Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
+Duder er Vilhelmine Larsens måde at stave til duer på.
+Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QhX0</t>
+  </si>
+  <si>
+    <t>[Påtrykt]
+J.A. Larsen
+Kjerteminde [Håndskrevet:] den 6 mai 1885
+Kjæreste Johannes
+Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
+Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
+Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
+Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
+Adolph er ivrig med Høns og Duder de vil ikke lægge Æg og de har været ude at gjøre Opkøb med Andeæg der langt oppe i Udflyttergaardene, saa der er en Høne der ligger paa dem om de nu maa blive til Ællinger vil Du have Blousen af hvidt graat eller sort Tøj?
+Det var dejligt at Du hørte Hostrup men du fortæller mig ikke noget videre om den
+Touren du fortalte mig om den var lang saadan en Udflugt den kunde vel da skaffe Dig Søvn om Natten Johannes ja du skulde vist gaa dig træt for at sove 
+rimeligt er det at Skolen holder op før Pindsen saa vi har Dig til Helligdagene, Margrethe rejser ligefør Pinsen hjem mon dog Alfred skal naa at komme i land fortæl mig om Eckardt Stykker naaede at blive hængt op anden Gang jeg er bange de kom for seent sig mig dog hvad du synes om disse sidste, hvad er det du ikke kan lide paa de andre 2 Billeder; kunde han dog blot sælge oh vi beder for ham Nu er Kl. mange saa jeg maa rigtignok sige Farvel til dig min kjære elskede Johannes, Gud Fader bevare dig og give dit gode Helbred igjen saa du maa faa Kraft og Virkelyst i rigeligt Maal – Hils Alle
+Din inderlig hengivne Moder</t>
+  </si>
+  <si>
+    <t>1885-06-02</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Caroline Albrecht
+Margrethe  Eckardt
+Anna  Friis
+Mathilde Friis
+Marie Kjellmann
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Niels Mollerup
+Ida Olsen
+Elisabeth Storm
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem lille Sophie og Anna Petersen er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane breve, kasse 1, kuvert 1, 2002/61, A8, Lb11.</t>
+  </si>
+  <si>
+    <t>Fødselsdagsbrev til Marie Larsen, som opholdt sig hos familien Eckardt i Sverige, sammen med sin søster Christine Swane. I A Larsen ville komme over til dem.
+Johannes Larsen havde tegnet to skovdueunger, som lå i en rede. Dagen efter tog han dem med hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KcMs</t>
+  </si>
+  <si>
+    <t>[Fortrykt:] J. A. Larsen
+Kjerteminde, den 2.Juni 1885
+[Håndskrevet:]
+Min kjære lille Marie!
+Det er saa underligt Dage før Tiden at skulde ønske Lykke og Velsignelse, for det bliver dog først den rette Dato, at Hjertet vil føle sig saa inderligt oplagt til at bede for Dig mit kjære Barn, at Gud Fader i fuldt Maal vil velsigne Dig, bevare Dig fra alt Ondt og styrke Dig i at blive hans lydige Datter saa - bliver Du – dine Forældre til stor Glæde det kan Du være vis paa, for Kjærlighed og Lydighed kan ikke skilles ad, naar vi skal blive gode Børn.
+Du veed nok Fader lovede, at han skulde tage Gaven med og derved bliver det; men han maa jo først have noget af Terminsforretningerne til side, vi troede jo, at han maaske kunde have kommen til Din Fødselsdag, men her kom igaar en stor Kullast som jo tager mange Dage, og saa er Terminen begyndt. Hvorledes vi lever kan Du vel Ønske at høre noget om, for jeg ved jo nok lille Mis, at om Aftenen kniber det, men siden jeg hørte Marie Eckardt ligger hos Eder og da er jeg glad – for jeg tror hun er den der bedst kan klare den Længsel, for hun har boet her, og følt det samme, men saa kan hun ogsaa fortælle Dig, at vi har saa overmaade godt af at komme ud en lille Tid at blive friskede baade paa Sjæl og Legeme og det troer jeg mine smaa bliver, saa jeg faar dem, om Gud vil 
+sunde og glade hjem
+Johannes har forsøgt at tegne 2 Skovdueunger i en Rede i Storskoven, det var en meget anstrengende Stilling, men det fortalte jeg vist lille Dine men Du skal nu faa Fortsættelsen, da han kom derop anden Gang sad Ungerne der men uden Forældre de vare sultne og Johannes puttede dem saa i Lommen, de boede paa hans Kammer i 2 Dage og var friske og livlige, men nu i forgaars fik han den Ide at sætte dem op hos de 2 Dueunger vi kjøbte i Nyborg, og det gaar udmærket. Du kjender jo nok Johannes Omhu for Dyr, der blev fejet strødt Sand og slaaet Kassen op og jeg bliver hentet, Moer kom, nu har de andre lært dem fra Skoven at spise selv, er det ikke mageløst, om de nu vil parres, ja der er noget at haabe paa 4 Kyllinger har vi det er dog en Begyndelse og en Høne er lagt paa 15 Æg saa om den nu vil ligge tro, saa kommer der en Vrimmel
+Maa I nu faa godt Vejr paa Fredag saa haabe vi ere raske og faar da en glad Dag I smaa Venner med alle de store Venner, jeg længes meget efter en lang Skrivelse – jeg havde saa vist ventet et Brev igaar Mandag, det er saa tomt for mig vi drak Skaalen ved Middagsbordet i den gode Rødvin, til kogt Makrel og i aftes Rabarbergrød det var det hele vi gjorde, men saa tænkte jeg saameget mere paa Eder alle sammen Dage igjennem og var i stor Bevægelse den hele Tid, for jeg regnede Søndagen med, jeg var oppe hos Fru Albrekt for det var hendes Fødselsdag 31 Mai der var Blomster kan Du tro fra alle Vennerne stor Chocolade Selskab om Eftermiddagen Fru Storm vilde ikke med, men jeg maatte jo derop 15 breve og Gaver fra flere af hendes Slægt de sædvanlige Fruer og Ida og Mathilde Friis hendes Moder er i Odense og kommer ikke hjem før om 8te Dage – hun bad at hilse Eder og vilde skrive til Margrethe en af Dagene, her er Brev til Dig fra lille Sophie og hun meldte at Anna Petersen vilde ogsaa gjerne skrive 
+Kommer det ikke saa faar Du det maaske en anden Dag men saa veed Du da de tænker paa Dig; fra alle Pigerne her skal jeg hilse Dig og ønske tillykke og fra Din Sødskende det lader ikke til at nogen af dem vil skrive men det skal Du ikke bryde Dig om Drenge ere nu engang saadan, de leer over hele Ansigtet og siger hils fra os Moer
+Georg skriver nok en anden Dag der er lidt travlt i Øjeblikket – nu maa jeg slutte for Landposten kom hils Alle, kys min lille Dinemor som jeg favner og kysser Eder i Tankerne jeg haaber I har faaet Strømperne for det er mange Dage siden ”Adolph” kom til Halmstad skriv snart jeg har i mange Dage ikke taget mig det mindste for andet end gaaende Gjerning nu er ogsaa Værelserne i Orden og Kamre
+[side 3 i margin] ne med, Mollerup er endnu ikke kommen
+[side 2 i margin] Jeg længes meget efter Brev!</t>
+  </si>
+  <si>
+    <t>1886-01-11</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Elisabeth Storm
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Der er vedlagt kager fra fru Storm. Vilhelmine Larsen vil gerne høre, hvad Zahrtmann mener om billedet af farmor.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cRIt</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 11 86
+1
+Kjæreste Johannes
+Tak for dit Brev igaar; jeg kan rigtignok ikke forstaa det med Selerne se endelig efter i Kufferten for jeg gjorde dem i god Stand begge – men er du ikke istand til at finde den saa skal jeg sende en ny – den lille brune bog ligger i Fuglebogen
+Kagerne ere fra Fru Storm Du veed hun lovede dig dem til din Fødselsdag; men for at du kan give Husets Folk hver sin har jeg lagt 2 til – Christine skulde ikke være Stedbarn jeg kjender dit gode Hjerte
+Det er godt at du kom vel hjem nu længes jeg at høre om Skolen og Modellen hvad Du arbejder og hvad Zartmann sagde om Farmor
+Det haster for Klokken er mange
+Hils Alle Din hengivne Moder</t>
+  </si>
+  <si>
+    <t>1886-03-06</t>
+  </si>
+  <si>
+    <t>Ullerslev Kirke 5540 Ullerslev
+Hindemaevej 86  5540 Ullerslev
+5800 Nyborg
+5000 Odense</t>
+  </si>
+  <si>
+    <t>Charles Godtfredsen
+Carl Juel-Brockdorff
+Georg Larsen
+Jeppe Andreas Larsen
+Albert Carl Emil Mohr
+Niels Mollerup
+Johannes Plesner</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem M.C.H.H. er. 
+Baronen og godsforvalteren er muligvis fra Scheelenborg Gods nord for Kerteminde. Dette var et baroni, og der var tætte forbindelser mellem ejeren og Larsen-familien.
+Hindemae er et gods i nærheden af Ullerslev. Carl Juel-Brockdorff arvede i 1876 bl.a. baroniet Scheelenborg og Hindemae.</t>
+  </si>
+  <si>
+    <t>Familien i Kerteminde sender i hast "kjole og hat" til Johannes Larsen, da han skal til fastelavnsgilde på skolen. Mange formaninger om at holde måde og ikke tage for mange glas.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hxPU</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 6 marts 1886
+Min egen kjære Johannes!
+Vi fik travlt med at faa Kjole og Hat afsted til Dig. Georg styrtede afsted til Posthuset for at høre om de tog imod Pakker- ja de vilde nok modtage men ikke svare for Ejendele men gjør det bare istand Moder saa kommer vi dog først og maaske naar det sig at han faar det, vi ere kan du vel forstaa meget spændte på at vide hvad Du vil agere i den Dragt; men vi faar vel snarest Besked fra Dig 
+Jeg vil nu rigtig ønske Dig en glad Aften en Aften Du kan tænke paa med Fornøjelse bagefter, hvor jeg dog skal bede for Dig at Du maa ikke blive altfor overstadig lystig saa Du glemmer at holde Maade og ikke tage altfor mange Glas som de gamle vil friste Eder til at nyde Du maa nu ikke lee af mig ej heller vredes – fordi jeg kommer med denne Formaning det er kun fordi jeg elsker Dig saa højt min Ven at jeg beder dig saa hjertelig at høre min Formaning, jeg tænker hvis Mollerup er med saa holder I to sammen. Du maa nu endelig diske op med en hel Deel baade om Decorationer og Optog Musik og hvad de enkelte vi kender forestiller Plesner M. C. H.H. og saa 
+videre Godtfredsen ja bliv nu ikke utaalmodig over mine Forlangender husk paa vi ere herhjemme og faar ingen anden Beskrivelse end din det stod rigtignok bemærket i Politikken at Eder Skole skulde holde Fastelavnsgilde maaske det ogsaa omtaler Festen ja endnu engang god Fornøjelse min Ven.
+Her har ellers været et saa stærkt Snefald at du kan tænke Fader maatte rejse med Godsforvalteren til Nyborg i en Sag for Baronen, de tog herfra en Formiddag det var vist i Tirsdag, i Kane til Ullerslev og Motortog til Odense, Fader gik til Hinnemae i Mellem Tiden og da Toget kom tilbage og de skulde til Nyborg sneede det saa stærkt at de først kom dertil Kl. 6 Aften og der var ikke at tænke paa Hjemtour i denne skrækkelige Snestorm, vi fik Telegram [fortsættelse mangler]</t>
+  </si>
+  <si>
+    <t>1886-03-15</t>
+  </si>
+  <si>
+    <t>Holger Begtrup
+Frøken Bendal
+Christian Eckardt
+Marie Frandsen
+J.C. Hostrup
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Niels Mollerup
+Morten Pontoppidan
+Christine Swane
+Asta Thalbitzer
+Alma Wandahl
+William Wandahl</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen skriver, at hun er dårlig i hovedet. Muligvis lider hun af migræneanfald.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal fortælle mere udførligt, hvad han laver i dagligdagen, hver gang han skriver brev. Ellers kan han ikke huske det.
+Wandahl synes godt om Johannes arbejder.
+Man har endnu ikke fundet en ny præst i valgmenighedskirken.
+Johannes Larsens far er til møde om bespisningen af børn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8OfC</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 15 Marts 1886
+Min kjære Johannes!
+Allerede igjen Skrivedag [papir mangler]løber Tiden ligesaa hurtig [papir mangler] for os andre saa er der [papir mangler] Endelig kom Georgs [papir mangler] saalænge, jeg havde glemt [papir mangler] Frimærker havde og tænkte [papir mangler] Du var saa forlegen for [Penge][papir mangler] havde 8 Øre, allerede [Tirsdag][papir mangler] saa sikkert Brev, men [papir mangler] jeg vidste Du havde faaet [Fredag][papir mangler] det maa jeg sige Du gik saa lavt ned i Samfundet som Du kunde idet Du valgte Ladegaardlem; men Billigheden og den kjendte [ulæseligt ord] Tøj hjalp mig tro dog endelig ikke Du kan slippe fra os, med den smule Du gav Georg
+nej nu svarer Du mig paa mine Breve, og saa faar vi noget hver Gang, ellers siger Du til Sommer ja det er saa længe siden, at det kan jeg virkelig ikke huske noget om
+tror Du ikke det [papir mangler] min Ven der maa være [papir mangler] morsomme Optrin som [papir mangler] faa til vores [Underholdning][papir mangler]
+Imorges afsendte jeg 2 Par Strømper og et Par Underbenklæder hvorpaa der var hæftet en 10 Kroneseddel som Du kan bruge til Skolepenge saa skal der en af de nærmeste [Dage komme] baade til Frøken Bendal [papir mangler] Du kan faa begyndt at [papir mangler] det er Dig vel et Savn at [papir mangler] kan bruge Pensel og [papir mangler] [fortæl] mig derom vi vente [papir mangler] ret snart at vi kan se [papir mangler] Du ved Vandal har været her [papir mangler] ham i Løverdagsaftes han hilste [papir mangler] jeg spurgte om han ikke havde [papir mangler] fornylig han fortalte mig at han havde set nogle af Dine Arbejder og syntes rigtig godt om dem det kan du tro glædede mig, fordi jeg troede paa ham, at han ikke smigrede men sagde Sandhed, jeg bad ham besøge os saa kunde han da fortælle Eder om Sofaen det blev der ingen Tid til eller han ingen Villie havde, rigtignok kommer han snart igjen herover da der Søndag 14 Dage skal spilles Soldaterløjer til Fordel for Trængende og da har Vandal lovet at spille Fru Talbitzer vil give en deel Musik med sine Elever samme Aften saa der vil nok komme [papir mangler] Tilskuere Alma skal saa spille [papir mangler] jeg tænke mig der var stor [papir mangler] Selskabeligheden denne Gang men nu skal Du nok høre lidt om vores egne Sager 
+Vilhelm kom 3 op idag nu er han N= 4, er det ikke herligt jeg er saa glad – han fik ogsaa [lov til] at gaa i Theatret iaftes [papir mangler] [ulæseligt ord] som eksperimenterede [papir mangler] der var 2 som kom[under indflydelse?] og gjorde alt hvad [papir mangler] ja Vilhelm var ogsaa oppe [papir mangler] han havde ingen [papir mangler] saa han slap ned paa [papir mangler] han var saadan oppe iaften [papir mangler] det var 10 Kr værdt at see – her er en Skuespiller som læser op samtidig iaftes var han hæs; paa Søndag igjen en Forestilling.
+Jeg blev meget glad min Ven at Du var ude at høre Hostrup Fastelavns Søndag oh saa glad Johannes vi har ingen Præst faaet endnu – Pontoppidan bliver hvor han er – nu paa Søndag skal Begtrup tale i Revninge fortæl Mollerup at nogle i menigheden deriblandt Marie Frandsen i Viby har ønsket Begtrup til Præst spørg Mollerup hvad han [ papir mangler] ham som Præst det [kommer ] ogsaa an paa om han vil [ulæseligt ord][papir mangler] bliver for ham det skal jeg nærmere skrive om 
+Vi har en heel Mængde Fugle nu [papir mangler] Bogfinke er nu vel at vi [papir mangler] den [ulæseligt ord] en Musvit er og [kommen] til Kræfter saa [imorgen?] Søndag skal de ud [mener?] [papir mangler] efter som Christine fangede [papir mangler] bliver her vist længere den [papir mangler] [brækket] Vinge vist af en Slange[bøsse] [papir mangler] dejlig Johannes den sidder i den Blomst [papir mangler] de grønne Buske dækker den og saa [ned?] at spise og drikke og Du kan tænke den sidder ganske stille naar vi seer paa den og spiller med de smaa sorte Øjne den ligner en lille Mus paa [fjerene?] skal vi klippe Vingen af Johannes -? Kan den taale Hvedebrød, den spiser det gjerne; ja Johannes mit Hoved er meget daarlig saa du maa undskylde om der indløber Fejl og mangler Ord men det sneer stærkt og vi faar vist Tøvejr – Fader er [papir mangler] Møde idag om Bespisning af Børn [papir mangler] Vinter hvordan er dit Helbred [papir mangler] din Stakkel der maatte blive [papir mangler] Skolen hvem var dog det der tog dine Benklæder var det ikke mærkeligt Johannes jeg havde hele Tiden den Skræk [papir mangler] maatte blive der om [papir mangler] og saa skulde det ogsaa [papir mangler] ja nu maa jeg [papir mangler] at sige Farvel for [papir mangler] mange jeg skal nok [papir mangler] Farvel og ønske dig alt godt Gud velsigne Dig mit Barn og gjøre Dig rask og glad og flittig og alt muligt hvor mit Hjærte begjærer for dig
+Lev vel hils Alle din hengivne trofaste Moder
+saasnart der er gaaet nogle Dage faar du nok flere Penge
+[papir mangler] betale en deel Penge for nogle [papir mangler] havde skreven paa
+[papir mangler] Johannes gaa hen og see Eckardts Studier og sig os om Du hører noget for os Gud give dog den kjære Ven han maa [papir mangler]ordentlig ind paa [papir mangler] fra 11 til 3 ere de [udstillede?]
+Ja Johannes det [papir mangler] for dem der skriger [papir mangler] Penge allesteder fra
+Nu lev vel
+Hils Alle
+Dine Søskende hilser kjærligt</t>
+  </si>
+  <si>
+    <t>1886-03-16</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>4000 Roskilde
+Revninge 5300 Kerteminde
+5466 Asperup
+Levring 8620 Kjellerup
+Scheelenborg 5390 Martofte
+5000 Odense</t>
+  </si>
+  <si>
+    <t>Anna 3 -
+Holger Begtrup
+Frederik  Bruun
+Alfred Eckardt
+Christian Eckardt
+Margrethe  Eckardt
+Valdemar Eckardt
+Marie Hansen, pige i huset hos Alhed og J. Larsen
+Niels Henriksen Kerteminde
+Erik  Jensen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+- Lassen
+Clara Lindberg
+Morten Pontoppidan
+Alma Wandahl
+William Wandahl</t>
+  </si>
+  <si>
+    <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
+Dykkere er ænder.</t>
+  </si>
+  <si>
+    <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nvKp</t>
+  </si>
+  <si>
+    <t>[Påtrykt tekst]
+J. A. Larsen
+Kjerteminde. den 16. Marst 1886
+Kjæreste Johannes!
+Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
+Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
+Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
+for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
+Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
+Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
+Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
+Vi fik igaar til Middag smaa Dykkere de smagte dejligt ja hvor har vi det godt lille Barn tak dog Gud Fader og bed af hele dit Hjærtes Godhed den Bøn giv os idag vort daglige Brød saa beder Du for alle fattige Stakler, jeg skal fortælle Dig et lille Træk af Nøden i Odense
+Fragtmand sagde det til Fader igaar, der er en Brygger Jørgensen som havde lagt mærke til et Barn der daglig kom efter et Fad Mask og da han spurgte hvad de brugte det til vilde Barnet ikke svare ham, han gik da en Dag bagefter for at se selv og da han kom ind sad de og spiste af Fadet, hvilken en Nød kjære Barn, Manden sagde til Forklaring jeg kan ikke sende mine Børn ud at tigge og vi ejer intet, Jørgensen gav dem 10 K og lovede at have Omsorg for Hjælp til dem – ja det er noget der kan blødgjøre et Hjerte, vi se i de mindre Byer dog bedre hvor Trangen er - Fader er saa glad i Aar ved Bespisningen der faar 150 Mad 3 Gange ugentlig og den private Godgjører er virksom i Vinter
+Her skal jo nu spilles af Dilletanter naar Vandal kommer og lige før Paaske igjen da skal Margrethe spille med Du faar kjøbe dig en amerikansk Flip min Ven Pigen sagde ikke til igaar at hun var uheldig med Tøjet saa nu maa vi sende dem med næste Post – nu er Klokken saa mange at jeg maa stoppe men saa skal jeg skrive igjen imorgen
+Lev vel nu min egen Ven og Gud glæde Dig alle Dage
+Din trofaste Moder
+glem nu ikke at see Lommerne efter det ene Slips er til daglig og det andet kun til Søndag
+Kjære Johannes,
+Du glemte igjen hvad jeg Skrev til Dig om at sende mig den Dukkelampe naar du sender Dit Snavsetøj, men glem det nu ikke igjen for jeg vil saa gjærne have den til at sætte i min Dukkestue det vil Du nok ikke sandt. Kjærlig hilsen fra Din Søster Christine</t>
+  </si>
+  <si>
+    <t>1886-04-02</t>
+  </si>
+  <si>
+    <t>Peder Andersen
+Frøken Bendal
+Ane Marie Christiansdatter
+Charles Godtfredsen
+Adolph Larsen
+Alfred Larsen
+Augusta  Larsen
+Georg Larsen
+Helga Larsen
+Jeppe Andreas Larsen
+Martha Larsen
+Martin Larsen
+Urban Larsen
+Valdemar Larsen
+Niels Mollerup
+William Wandahl</t>
+  </si>
+  <si>
+    <t>Der er både død og fødsel i familien. Johannes Larsen skal muligvis kopiere et billede af en stor kunstner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sRSA</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 2 April 1886
+Kjære Johannes!
+Det bliver gjerne saa trangt [tekst mangler] er det tilmed Lørdag) og H[ tekst mangler] Morgenstunden, derfor nu [tekst mangler] igjen – Igaar kom her en he[ tekst mangler]ger til Huse, den første var [tekst mangler] Augusta i Lundeborg har født en lille Pige som døde straks og hun er meget syg i samme Brev skrev Urban at deres Lærling i Boutiken døde samme Dag
+Farmor venter saa nogle Dage inden hun rejser; igaar kom alle Martin Larsen Børn herhen om de matte blive her indtil der kom Bud. Kl.3 meldte saa Pigen om de vilde komme hjem og see en lille Broder, lidt efter styrtede Adolph ind – der er kommen 2 Lam til nu har vi 4 og et Øjeblik efter der er kommen 4 Kattekillinger Moer oh saa kjønne saa kjønne ja han nyder Foraaret den [tekst mangler] alle dets Glæder baade ude og [tekst mangler]
+Vi har ingen Italiener seet endnu her var én med Lirekasse i dag men han fløjtede ikke og saa mente Børnene ikke at det var den rette ja det er morsomt om han [tekst mangler]mme; lad mig nu se du rigtig [tekst mangler] Kong Salomons Hoved; hvor jeg [tekst mangler]ke Dig Held og Lykke til Udførel[ tekst mangler]n Ven for han havde dog et [tekst mangler] Udtryk jeg husker ham saa [tekst mangler] fra de Studietegninger Du havde [tekst mangler]hjem, jeg haaber og troer at al den Alvor vi har havt i denne Vinter net har givet Mod til at arbejde med Kraft og bruge Læretiden vel ja Gud ske Tak at vi har kunnet [overstreget ord] lade dig følge dit Hjertes Trang og arbejde paa det Du har Lyst og vil vi tro – Evne til jeg beder saa inderlig for Dig mit Barn om Naade Lykke og Held til en god Udførelse af al din Gjerning
+Glæder Du Dig til Hjemkomsten Du kan tro jeg gjør ikke mindre [tekst mangler] Uge gaar jo saa hurtigt at den [tekst mangler] begyndt før den er fuldendt
+Er Frøken Bendal dog ikke snart rask at jeg kan faa det længe lovede Brev som skal være langt
+Fader og jeg vandrer nu [tekst mangler] Marken Pilehukning Hegn [tekst mangler] og Havearbejde trænger jo [ tekst mangler] kommer, oppe i Haven [tekst mangler] ordentlig luftet ud kan du [tekst mangler] helst se naar Du kom[tekst mangler] Peder Andersen har det ikke[tekst mangler] at hilse os, hvordan morede I eder hos Godtfredsens. Kommer du ikke meget sammen med Mollerup Johannes Du omtaler ham saa sjælden er I ikke saa gode Venner mere som I var her staar en Stok til hans Malerparaply skal den sendes eller han kommer først herover vil han til Fyn iaar eller har han lagt anden Plan for Somren vi kunde maaske faa Hr Vandal til at tage den Stok med [tekst mangler] Han gaar her endnu og skal spille i Aften igjen sammen med de andre Dilletanter det er stor Lykke han gjør [tekst mangler] Aftenen ja jeg tænker der [tekst mangler]mer godt ind til de [tekst mangler] Nu begynder det igjen med [tekst mangler] paa mig [ulæselige ord] [tekst mangler] saa vil jeg sige Farvel og ønske dig alt muligt nu kom Georg der er Fløjtespilleren saa skal jeg hen at se ham
+Din egen trofaste Moder hils Alle</t>
+  </si>
+  <si>
+    <t>1886-04-24</t>
+  </si>
+  <si>
+    <t>Nordskov Fynshovedvej 5390 Martofte
+Risinge Gods 5540 Ullerslev</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Christian Eckardt
+Margrethe  Eckardt
+Frederik Falkenstjerne
+Anders Klinkby
+Georg Larsen
+Marie Larsen
+Vilhelm Larsen
+Karl  Mantzius
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Nordskov ligger på Hindsholm, hvor Johannes Larsen gik på jagt og malede. Her opholdt han sig i sommeren 1886 med sine venner Godtfredsen, Wandahl, Kyhn og Mollerup. (Ernst Metze: Johannes Larsen. Berlingske Forlag 1955)
+Den lille kirke er valgmenighedskirken Emaus i Kerteminde. Den store er Skt. Laurentius, den almindelige folkekirke i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal være sammen med venner i påsken. Der kommer en mand for at se på landstedet i Risinge. Der er endnu ikke fundet en ny valgmenighedspræst. Stillidsen vender tilbage til huset og flyver ikke væk. Man skal prøve at finde et godt sted i Nordskov.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AqEQ</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 24 April 1886
+Kjæreste Johannes!
+En glædelig Paaskefest det vil vi af Hjertet ønske Dig at du ret maa faa Følelsen af Opstandelses Glæden jeg sidder næsten og bliver bange for at du ikke naar at faa Brevet; men maaske Frøken Bendal nok sender det ud til Dig – Hils nu alle dine Venner fra os ogsaa Klingbys skal Du bo hos dem eller hos Mantsius
+2 Paaskedag kommer her en Mand og han vil se paa vores lille Landsted ved Risinge blot han dog vil kjøbe det saa faar vi vores Penge ind der det er 4000 det vil jeg rigtignok ønske min Ven ja nu er her Sommer vi saaer i næste Uge og travlt er der alle Steder.
+Vi skal nok see at faa et godt Sted til Eder i Nordskov – Gud Fader give os en glad Sommer- at vi maa blive raske.
+Vi skal ingen Gudstjeneste have i Helligdagene i den lille Kirke men saa gaar vi jo i den store Hr Falkenstjerne var her igaar og prædikede for en stor Forsamling Georg og Vilhelm ere meget forkjølede, pas Du paa Johannes saa godt du kan
+Dine Søstre ere i Skoven for at plukke Blomster som Dine saa smykker Stuerne med Margrethe skal synge paa Mandag det har jeg nok fortalt Dig engang
+Det har gjort Markussen ondt at han ikke fik hilst paa Dig han ønskede saa meget at se Dig
+Stillidsen holder saa meget af at være her at jeg knap troer den flyver vi prøvede straks i Torsdags og Vinduerne stod længe aabne ja Vilhelm kostede den endogsaa ud men den kom straks ind igjen det er nu morsomt at see Vinduet stod aabent Vandkop og Æde i sammen Rum og den vaskede sig og pudsede sig og kiggede ud men kom ind igjen – vi har beholdt den for din Skyld maaske den vil blive til Du kommer hjem ja der er ikke saa lidt for mig at gjøre endnu – derfor kom min bedste og kjærligste Hilsen
+Ekardt Stykker taler du ikke om synes Du ikke de [tilføjet] er unikke men det vil du maaske helst fortælle mundtlig. Din egen Moer</t>
+  </si>
+  <si>
+    <t>1886-11-12</t>
+  </si>
+  <si>
+    <t>København K
+Vestergade</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Wisie Brandt
+Louise Brønsted
+- Fahnøe
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Adelheyde Syberg
+Hempel Syberg
+Andreas Warberg, Albrechts far
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Ernst og Jens var. 
+Christine var i 1886 elev på Sollerup Husholdningsskole. 
+Fritz Syberg underviste fra 1885 og tre år frem børnene på Erikshaab i tegning og maleri hver sommer. 
+Rencontre: Møde, tvist, hændelse (Meyers fremmedordbog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0371</t>
+  </si>
+  <si>
+    <t>Laura Warberg savner Albrecht mere end tilbørligt er. Hun håber, han bliver rask og også får nogle fornøjelser. 
+Andreas/Dengse har fået medicin til såret og øjet, og Johanne/Junge skal tage levertran. 
+Ernst har befundet sig godt på Erikshaab. 
+Børnene tegner hver aften. 
+Jens og Fahnøe vil komme på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LCMc</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Tre Hjorte
+Vestergade
+Kjøbenhavn K. 
+[Håndskrevet på kuvertens bagside:]
+Tak for Brevet!
+[Poststempel]
+[I brevet:]
+[Påtrykt monogram]
+Erikshaab d: 11te
+Kjæreste Abba!
+Der er kun en lille halv Time at skrive i, men Du skal dog have at vide, at Huset staar og alt er vel undtagen at jeg savner Dig og længes mere efter Dig end fornuftigt og og tilbørligt er. Jeg tror det er værre at undvære Dig om Vinteren end om Sommeren. Dog glæder jeg mig meget over at Du er derinde, først og fremmest fordi jeg haaber Du med hver Dag bliver raskere men ogsaa fordi Du kan faae mangen en Fornøjelse, som Du ikke har kunnet faae alle de Gange Du har været der om Sommeren. Vi fulgte Dig i Tankerne hele Tirsdag Aften til Du Kl. 10 var havnet i Tre Hjorte. Jeg glæder mig meget til det første Brev, og haaber ikke det lader længe vente paa sig. Vi var saa hos Doktoren igaar, fik noget at dryppe i Dengses Øje, det er indvendigt ogsaa, samt Salve til Saaret. Junge var med og skal spise Levertran i ½ Aar; hun gruer. Nu kommer Wiesie Brandt og afbryder mig. Vil Du takke Ernst for hans rare Brev; han har befundet sig saa vel her og betragter Erikshaab som et andet Hjem skriver han. Paa Søndag gaaer vi til Alters og jeg har bedt om Extrafri for Christine. Saa passer det bedre at hun kommer hjem igjen den første Søndag efter at Du er kommen og saa ikke før til Juul. Børnene tegner ivrigt hver Aften, Johannes er snart færdig, men Krøllerne fortrædiger hende. 
+Og nu Farvel min egen søde Ven! Wisse siger at Jens og Fahnøe kommer om 8 Dage og hun vil gjerne have dem ned at tale med mig. Jeg siger, de kan jo komme en Aften, saa beder jeg Sybergs herned, jeg vil da ikke være helt ene om det Rencontre. Mange hjertelige Hilsener fra alle Ungerne og Din egen 
+Smaa.</t>
+  </si>
+  <si>
+    <t>1886-11-13</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Margrethe  Eckardt
+Niels Henriksen Kerteminde
+Dorthea Kristiansen
+Georg Larsen
+Jeppe Andreas Larsen
+Niels Lindberg
+- Markusen
+Alexander Mogensen
+Anton Frederik Schondel
+Wenzel Tornøe
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Beende = fynsk udtale af bedende
+Kirstine på Langø er muligvis familie til Thea, som skal giftes. Langø ligger ved Hindsholm nord for Kerteminde.
+Den gamle præst er muligvis Niels Lindberg, som døde i januar 1886.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens bror, Georg, har været meget syg, men er i bedring. Vilhelmine Larsen var bange for, at Johannes skulle blive smittet. Der er en del økonomiske spekulationer og Johannes Larsens far tager muligvis til Sverige i næste uge. Hvad synes Zahrtmann om Johannes malerier?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9GXw</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 13 November
+Kjæreste Johannes
+Det er ikke Mangel paa [Lejlighed] mit Barn, som er Grunden til min Tavshed; men du [maa] jo erindre at jeg skjød Dig saa lempelig ud af Kamret og at Du kom saa hurtig afsted, fordi vi var bange for Smitte og Ingen af de andre har faaet Lov at komme end Fader og Margrethe som har hjulpen mig at passe ham; og Doktoren tilbød mig nu forleden Dag at gaa lidt ud ogsaa at skrive til Dig og om det nu ikke bliver et langt Brev saa ved jeg at det bliver kjærkomment Gud ske Lov nu er [han] saa vel at vi haabe [Feberen] er ved at tage Afsked – det har jo været en lang Tid min Ven for mig at sidde her inde i samme Rum men saa sendte jeg jo Tankerne ud at finde alle dem jeg elsker og bad [for] Eder – mest dog for Dig mit elskede Barn at vor Herre i Himlen dog [rigtig] vil tage Dig i Favn saa alt det [bedste] kan komme til Vækst i dit Hjærte at Du dog maa blive et ædelt Menneske og Du nok lille Ven en beende Kristen det er mit inderligste Ønske saa vil Din himmelske Fader velsigne Dig og din Gjærning oh hvor jeg beder for Dig min lille Ven og hvor har jeg længtes efter at skrive til Dig og faa et rigtig Brev fra Dig igjen saa jeg kan fornemme at Du taler med – det var saa kort saa hovedkulds Du kom afsted og i [Sommer] har jeg jo egentlig ikke levet med Johannes de andre har havt dig heelt og holdent 
+fortæl mig nu endelig hvad Zartmann siger om det du maler hvem er Modellen Mand eller Qvinde? og sig mig ogsaa [hvem] der er paa Skolen hvad de hedder om det er nogle af [papir mangler] 
+Du maa nu vide at i [papir mangler] har vi jo kun dine Breve
+Saa maa du lægge noget i dem vi kan leve paa – sig mig Johannes er du Abonent i permanent Udstilling saa du faar det Blad med [ulæseligt navn] og Tornøe; husk ogsaa at fortælle mig om du har seet hvad det er for Malerier at Eckardt har paa den Aktion eller den er maaske afholdt rigtig vel
+Skal den Forgylder Mogensen have alle Pengene men jo højere de gaar op jo mere er der at glæde sig over – har De har fortalt at Eckardt malede [den] gamle Præst og fik 200 Kr [papir mangler]
+det var dog en Opmuntring midt i den mørke Tid. Markussen er her og kan Fader skaffe Penge saa er det rimeligt at han følger med ham hjem i næste Uge, men husk nu det er ikke sikkert; vi havde jo ventet at Georg skulde have naaet at komme op inden [men] det seer ikke ud til det; idag fik [han] Lov at gnave et Duebeen og [papir mangler] Æggeblomme saa – du kan tro det smagte ganske udmærket
+Maa nu blot Feberen rejse – ad Bloksbjerg til som han siger – saa kommer jo Kræfterne nok efterhaanden med Guds Hjælp
+Henriksen er til Bryllup idag hos Kirstine paa Langø. Thea har Bryllup. Vi skulde jo endelig give Møde men det turde jeg ikke og saa vilde Faer ogsaa helst blive hjemme saa Du kan tro han har travlt.
+Den kjærligste Hilsen fra din hengivne Moder
+Hils Alle
+[Skrevet ned langs siden]
+I [papir mangler] skrev til Dig i Aftes saa en varm [Hilsen]</t>
+  </si>
+  <si>
+    <t>1886-11-16</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Johanne Christine Brandstrup
+Wisie Brandt
+Thora  Branner
+Louise Brønsted
+Hans Christian Caspersen
+Johanne Caspersen
+Jens -, Dals Mølle
+Niels Elgaard Amstrup
+- Fahnøe
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Alhed Larsen
+Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
+Ellen  Sawyer
+Fanny Schaffalitzky de Muckadell
+Adelheyde Syberg
+Hempel Syberg
+Nicoline  von Sperling
+Andreas Warberg, Albrechts far
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg blev behandlet for sin astma i "Klokken" under ophold i København. Han boede under disse ophold ofte på Tre Hjorte. 
+Det vides ikke, hvad sagen om møllen gik ud på. I 1879 boede "Gamle Brandt" og Frederikke i Dals Mølle, og de var dette år begge meget dårlige, så det kan tænkes, at der er tale om en arvestrid. Hvem Jens, Grossererens og Knud fra Vantinge var vides heller ikke. 
+Om Marie var præstens kone, datter eller en helt anden er uklart. Gamle Møller kan heller ikke identificeres. 
+Da dyrlæge Caspersen (Laura Warbergs svoger) blev valgt ind i Landstinget, blev han opsagt fra sin stilling ved Tranekær Slot.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0372</t>
+  </si>
+  <si>
+    <t>Andreas/Denges øje er lidt bedre. 
+Laura Warberg spørger Albrecht, om hun kan bruge nogle af sine egne penge på en lille rejse. Det er længe siden, at hun har brugt penge på sig selv.
+Laura har haft en større flok mennesker på besøg - omkring 20 var de - og de skulle diskutere en sag, hvori en mølle var indblandet. Hun irettesatte Jens kraftigt. Wisse Brandt skød 3000 kr. ind i projektet. Jens havde det dårligt.
+Laura tog derefter til Vejle Mølle, hvor hun talte Wisse Brandts sag. Hun har forsøgt at forhindre, at Grossereren opsøger Albrecht. 
+Andreas siger, at hvis Astrid skærer hans hoved mm af, har Laura ikke længere en lille dreng. Han ønsker sig en pisk, og Astrid vil gerne have en billedbog. 
+Lauras far ved endnu ikke, at Caspersen er sagt op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MTee</t>
+  </si>
+  <si>
+    <t>[Påtrykt monogram]
+Erikshaab d: 16de
+Min egen kæreste Ven
+Tak for Brevet. Gudskelov Du sover om Natten og befinder Dig nogenlunde vel. Det er vel temmelig kjedeligt, at Du kun sidder 2 Timer i Klokken, det vil sige nok det behageligste for Dig men ikke det gavnligste. Alt er vel her hjemme med undtagen Dengses Øie, det bliver stadig dryppet og smurt, idag har jeg første Gang syntes det saae lidt bedre ud; jeg veed endnu ikke, om jeg maa tage til Doktoren imorgen igjen med ham. Jeg har i Eftermiddag besøgt Præsten og havt en lille Kringle og lidt Fromage med til Marie; hun er endnu meget daarlig af Hoste og Hæshed, Johanne er også hjemme og meget forkjølet, de har det trist med Sygdom. Jeg vilde have gaaet derover Kl. 1 og saa skulde H. Jørgen møde der Kl. 8 at kjøre mig til Arreskov; saa blev det stærk Regn saa jeg matte kjøre derover. Paa Arreskov traf jeg ingen hjemme og var slet ikke helt utilfreds med at komme hjem noget før, da jeg ganske sikkert ventede Brev fra Dig, Her laa ogsaa et lille Brev fra Moder, hvor hun bl.a. spørger om jeg ikke kommer et Par Dage ind til dem, naar Du seer dem, saa tak mange Gange for Brevet, jeg skriver ikke idag til hende. Det kunde jo være ganske forfærdelig morsomt at tage en Returbillet for mine egne Penge, det er kun 13 Kr. fra Odense og jeg kunde med det samme besørge Juletouren til Odense, som jeg da havde isinde, mens Du var borte. Den varer 5 dage og der kunde da ikke bruges ret meget derinde paa 3 Dage. Jeg veed ikke om Du synes det er grulig urimelig at tænke derpaa, det kom bl.a. til at gaae ud over Julegave til Dig, men da Du ikke sætter Pris paa den alligevel, saa gjorde det vel mindre. Børnene er aldeles opsat paa at jeg skulde derover, men saa er der Dengses Øje, saa længe det ikke er rask, turde jeg ikke. Men nu maa Du sige mig om Du synes det vilde være meget galt at offre vel en Snes Kr. paa den Fornøjelse; det er jo rigtignok længe siden jeg har brugte mine Penge til noget for mig selv og en saadan Tour sammen med Dig er det [”det” indsat over linjen] morsommeste af alt. Du skal nu ikke bryde Dig om at skrive, hvis Du mener det ikke skal være Kjæreste! for saa vilde jeg vist ogsaa synes det. – Vi har oplevet en Del, siden jeg skrev sidst, det var i Lørdags. Den Dag ankom igjen Wisse
+[Skrevet langs sidens venstre kant:]
+Grossereren indbød mig til at hente Dig og boe hos dem han sagde hvad Billetten kostede og at den gjaldt 5 Dage.
+[Påtrykt monogram] 
+Brandt i en meget oprørt Stemning, Jens var kommen og han lod ikke til at være stemt for hendes Planer. Hun vilde høre om jeg var hjemme om Søndagen saae vilde hun komme med ham, men hun turde ikke lade ham vide, at Du ikke var her. Sybergs skulde herned ogsaa. Christine var jo hjemme, men de har jo næsten altid nogen om Søndagen, med dem kom Amstrups, som igjen havde Besøg af Knud fra Vantinge, det var altsaa 6 med Tutte Sybergs havde sendt Afbud, men jeg lod dem tage Amstrups med, jeg vilde jo ogsaa gjerne have Hjælp af dem, for et Slag skulde der jo staae for Wisse. Kl. 7 ankom der fra Dals Mølle den gl. Befordring med Jens, Wisse – og Grossererens. Vi var altsaa omkring 20, men jeg havde Mad nok i al Tarvelighed, jeg gav hverken Dessert eller Toddy. Efter Bordet aabnede vi saa Forhandlingerne i Dagligstuen – Jens og jeg, vor Wisse og Frederikke. Jeg havde bestemt forud, at jeg vilde sige at han havde gjort Fejl i at holde hende hen med halve Løfter, han skulde strax have sagt Nej i Foraaret, det indrømmede han var sandt. Dernæst forestillede jeg ham hvor farligt det var helt at sætte sig imod det nu, hun kunde gjerne gøre en Ulykke paa sig selv eller givte sig med den første den bedste; det indrømmede han ogsaa. Jeg havde kaldt Mimi ind og hun hjalp troligt til. Et stod os imidlertid snart aldeles tydeligt, at Møllen kan han ikke undvære. Vi foreslog saa, at han skulde rejse til Vejle Mølle og høre om der ikke ligesaa godt kunde blive noget af, naar de ved Hjælp af deres og Wisses Penge kunde faae noget andet Jens mente at Wisse har vel en 8000. Den Plan syntes baade Jens og Frederikke godt om, men hans Returbillet var udløbet altsaa skulde Fahnøes derhen Dagen efter med Wisse. Denne maatte jeg saa formane til ikke at blive hidsig, naar de talte med hende, det lovede hun og jeg fik hende saa hentet ind og hun fik hele Planen, som hun var glad ved og takkede for. Men saa fandt de paa, jeg troer Mimi og Frederikke, at jeg skulde med derhen, da hun – Visse – jo ikke har Tillid til andre end mig og det blev aftalt at de skulde komme Kl. 1 og tage mig paa. Saa gled de endelig Kl. 10½, jeg var grulig træt af det hele. Baade Jens og Fr. takkede mig gjentagne Gange for al vor Venlighed mod Wisse. Stakkels Jens! Han seer daarlig ud og hoster meget. Han efterlod her et stemplet Papir til et Bevis for Wisses 3000, jeg troer Paludan skal skrive det. 
+Da vi ankom til Vejle Mølle var Manden og Kjæresten i Odense. Jeg maatte helt alene tale med Konen, men skjønt jeg talte Wisses Sag saa godt jeg kunde, saa troer jeg ikke, der bliver noget af det, nu vilde de skrive til Wisse derom. Det var forresten et nydeligt Hus og en yndig venlig og vistnok meget dygtig og proper Kone. Vi blev uhyre godt modtaget, fik først Kaffe og derefter pænt Aftensbord; jeg var hjemme Kl. 8. I Formiddags var jeg meget medtaget i Hovedet og ikke ret oplagt til at tage ud igjen, men Præsten ventede mig. Gamle Møller affærdigede jeg med Brev. Og nu min egen kjæreste Ven har jeg malet op vist mere end Du bryder Dig om at læse. Nu er det Sengetid, derfor kun en kjærlig Hilsen fra os Alle. Jeg gjorde alt for at forhindre Grosseren fra at lede Dig op paa Tre Hjorte, kommer han vil jeg haabe Du er ude. Jeg forsikrede dem, at Du var optaget med Klokken til 3½ hver Dag. Hvis Du tager nogen Smaating hjem med til Børnene, saa betænk Dede med en ny Pisk. Han udviklede idag for Astrid, at hvis hun skar Hoved, Arme, Been og Mave af ham, saa havde Mor ingen lille Dreng mere. En grinagtig Idé! Nu haaber jeg meget snart at faa Svar paa mit store Spørgsmaal! Din Smaa.
+Fader veed ikke at Caspersens rent ud er sagt op i Tranekjær, altsaa skal Du ikke tale om det. – Dengse fik nogle Lussinger idag fordi han øste sig over med Vælling; han truede med at vilde skjære Hovedet af mig. Astrid ønsker en lille Billedbog til sine Dukker. Frøken Sperling sender Maleriet til Fanny idag, altsaa om nogle Dage kan Du se det der. Glem ikke Lubbers’s! Mimi er her og hilser.</t>
+  </si>
+  <si>
+    <t>1886-11-20</t>
+  </si>
+  <si>
+    <t>Margrethe -
+Louise Amstrup
+Rasmus Balslev
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Syrak Hansen
+Alhed Larsen
+- Løngreen
+Otto Emil  Paludan
+Ellen  Sawyer
+Anna Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
+Adelheyde Syberg
+Fritz Syberg
+Hempel Syberg
+Conrad Warberg
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad degnen og sadelmageren hed. 
+Kunstneren er Fritz Syberg, som i denne periode gave Warbergs børn tegneundervisning i hjemmet. 
+Warberg-familien kendte mange fra Balslev-slægten, så det er svært at vide, hvilken Balslev, Laura W skulle træffes med. 
+På Arreskov boede Albrecht Warbergs arbejdsgiver. 
+Sollerup Skole for Unge Piger var en kombineret husholdningsskole og et uddannelsessted, hvor kvinder kunne blive småbørnslærerinder. Flere af Warbergs døtre var elever ved denne skole.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0354</t>
+  </si>
+  <si>
+    <t>Det er 22 år siden, at Laura og Albrecht skrev det første brev til hinanden.
+Det glæder Laura, at Albrecht skal mødes med Conrad og Else.
+Hempel Syberg har talt med greven om en ny centrifuge.
+Laura vil tage returbillet til København og besøge sine forældre. 
+Sadelmageren har ordnet gulvtæppet, så det dækker gulvet. Det gamle kom ind i Albrechts stue.
+Børnene tegner ikke om aftenen, for de kan ikke uden hjælp. Fritz Syberg har hentet gipsornamenter til at tegne efter. 
+Thora har fået et dukkekomfur, som hun og Charlotte skal lege med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VGSK</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter A C Warberg
+“Tre Hjorte”
+Vestergade
+Kjøbenhavn K.
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+[Fortrykt logo]
+[Håndskrevet:]
+Erikshaab d: 20de (Aften)
+Kjæreste Abba!
+Paa Mandag er det 22 Aar siden jeg fik det første Brev fra Dig og skrev det første Brev til Dig; gid jeg inden i dette kunde sende et rigtig eftertrykkeligt Kys! Men vær vis paa at Du har det tilgode til vi sees paa Fredag! Jeg længes i mellem Stunder saa latterlig meget efter Dig og efter at kysse Dig Kjæreste! Jeg vil da haabe at Din Lune forlængst er overstaaet; dette forresten sagt i Alvor og ikke for Kyssets Skyld. 
+Det glæder mig at Du træffer sammen derinde med Conne og Else; hun skrev saa beskedent, om jeg troede Du vilde tage Dig lidt af hende, til Conne kom fra Sverrig. Jeg har iaften skreven 4 Sider til hende i det Haab at hun faaer det inden hun rejser; hun bad mig nemlig sende sig Din Adresse. At jeg ikke træffer dem er derimod ikke saa uheldigt; jeg har jo nylig været hos dem og Du veed nok! for mange Bekjendte for nogle faa Dage i Kjøbenhavn, det elsker jeg ikke. Lille Visse var her i Eftermiddag, hun har slet intet hørt fra Vejle Mølle siden vi var der, stakkels Skind! – Sybergs var i Odense i Torsdags; Dagen før var han paa Arreskov for at bede om at stille Centrifuge op. De Grevens [oven over linien er skrevet: ”Grevens”] havde beklaget at jeg var rejst forgjæves derover; imorgen Formiddag gjør jeg det om, saa fortæller jeg Grevinden, at Fader og Moder har bedt mig derind og at jeg gjør Rejsen med Returbillet og for mine egne Penge. – Torsdag og Fredag havde vi Sadelmageren; han syede i Spisestuen, mens der var rykket ud af Kontoret og dette fik en tilgavns Rengjøring. Paludan sad i et grufuldt Roderi i Din Stue, han var flink til at hjælpe med at støve af og ordne alt igjen. Nu er der saa yndigt, Tæppet naar over hele Gulvet og seer ganske nyt ud. Af det gamle blev der et temmelig stort under Sofa og Bord i Din Stue. Jeg glæder mig til at min egen Ven skal komme hjem og finde det saa hyggeligt. Paa Mandag kommer Balslev med Tilbehør, jeg maatte skrive efter ham. Imorgen tænker jeg Styrtebadet kommer repareret tilbage fra Frost. – Børnene tegner ikke om Aftenen, de kan ikke paa egen Haand. Kunstneren medbragte i Lørdags nogle gl. Gibsornamenter fra Maler Hansens Loft at tegne efter, naar han kommer tilbage; de glæder sig meget dertil. Alhed var igaar spadserende hos Komtessen, der har det nogenlunde og lod til at være glad ved Alheds Snak. Jeg vil derover en af Dagene. – I morgen – Søndag – skal de 4 og Frøken Løngren til Høstgilde hos Margrethe Jokums, jeg skal over til Gjelskov. Mimi fik sig da en ny Kaabe i Odense til min store Glæde og hendes egen med vil jeg haabe! Tutte kjøbte sig et lille Komfur som Muk skal om i morgen Formiddag at koge paa med hende. Nu bliver dette vel nok mit sidste Brev til Dig kjæreste Abba! Jeg skal nok huske Degnens Fødselsdag paa Mandag. – 22 Aar! Jeg kan næsten komme til at græde ved at tænke tilbage paa de mange sorgfulde Timer jeg i Løbet af de 22 Aar har voldet Dig. Jeg vil haabe Du selv tænker mest paa de lyse! 
+Og saa Farvel min egen Ven! Børnene hilser! Elle og Muk, - de andre er jo paa Sollerup, kjørte Kl. 3 i den lille aabne Vogn. 
+Din Smaa.</t>
+  </si>
+  <si>
+    <t>1886-11-27</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Charles Godtfredsen
+Georg Larsen
+Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem personen i toget er.
+Der bliver refereret til et stort billede, som måske kan være lavet af Chr. Eckardt. Han udstiller på Charlottenborg i 1886.</t>
+  </si>
+  <si>
+    <t>Johannes skal gå på Banegården og få penge af en bekendt, som kommer med toget. Så får han da skolepenge i rette tid denne gang. Der er stor diskussion i Kerteminde om, hvor den kommende jernbane skal ligge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TJj1</t>
+  </si>
+  <si>
+    <t>Den 27 November 1886.
+Kjæreste Johannes
+Rigtignok vil Godtfredsen bringe dig en hjertelig Hilsen; men et Brev er dog bedre, du gjør Dig ingen Ide om min Længsel efter Brev fra Dig, hvordan er det dog Du har glemt mig jeg ventede Søndag Mandag og hver Dag siden og blev tilsidst bange at Du var syg men saa tænkte jeg igjen at saa vilde Frøken Bendal skrive
+det var kedeligt at jeg først hører nu [papir mangler] denne Mandag der nu kommer [papir mangler] sende Penge, saa jeg har [papir mangler] ham, det er kjedeligt men [papir mangler] – ikke blive anderledes – [papir mangler] – laante 10 Kr dem vil han nu give dig saa faar du da Skolepengene i rette Tid dennegang, han skulde ogsaa bede dig gaa paa Banegaarden Mandag Aften Kl 9½ er det ikke saadan eller 8½ - jeg [tror?] det er med 4 Toget herfra
+her er en voldsom [Travlhed?][papir mangler] Unge med den Komedie
+Jeg er ellers kjed af at det trækker saa længe ud med den kjære Georg vi havde haabet at faa ham op imorgen men det kan ikke naaes da Feberen har meldt sig igjen i Eftermiddag saa Taalmodigheden bliver prøvet paa ham den lille Ven – nu er ellers Appetitten saa god at det vel snart [papir mangler] det bliver rigtignok en [papir mangler] naar jeg kommer [papir mangler] stadige Tale, Fader [papir mangler] og Meningerne er [papir mangler] saa der bliver nok en stor Trætte nu hvor Banen skal gaa
+[papir mangler] andre er raske – og et længere Brev skal komme naar jeg faar hørt fra dig fortæl mig hvad du synes om det store [ulæseligt ord] Billede, kunde jeg blot saa faa saadan noget at se
+Hils Alle for nu faar jeg ikke Tid til mere – 
+Din hjærtelig hengivne Moder</t>
+  </si>
+  <si>
+    <t>1888-01-19</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Georg Larsen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har vist nogle af sine billeder til Zahrtmann. Det glæder hans mor.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Vt1y</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 19 1888
+1
+Kjæreste Johannes!
+Det var en stor Glæde for os at høre om dit Besøg hos Zartmann særlig for mig som holdt paa at det store af Farmor var det bedste ja du var jo efter dit Brev at dømme [overstreget ord] glad ved Skolegangen og det vil jeg da bede for dig at det maa vare den hele Tid og at du [papir mangler] maa faa fat ved at den [papir mangler] der gaar kommer aldrig igen [papir mangler] saa det hedder for enhver af [papir mangler] bruge den belejlige Tid [papir mangler] Fader velsigne din daglige Gjerning og styrke dig baade i Opfatning og Udførelse af dit Arbejde ja det ønsker jeg af hele mit [Hjærte] fortæl mig hvad Model [Du] har for Tiden det er jo den Opmuntring vi har naar Du er borte at Søndagen bringer os dine Breve
+Johannes vi skal vaske paa Tirsdag send mig dit snavsede Tøj
+af Vilhelms Breve seer du vi har faaet en Kanariehun og den bliver passet kan du tro. Georg er ikke rigtig vel siden Udflugten i Søndags saa han kommer ikke paa Sejlads mere i Vinter.
+Hils alle Vennerne [vi] ere alle oven Senge nu [papir mangler] er her [papir mangler] her var [papir mangler] [ulæseligt ord] sidste Nat og [papir mangler] har vel svinget sig [papir mangler]
+Kjærlig Hilsen fra din trofaste Moder</t>
+  </si>
+  <si>
+    <t>Den grønne Pære</t>
+  </si>
+  <si>
+    <t>Tidsskrift</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johannes Jørgensen
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Omslag
+S. 2 blank
+S. 3-4: Kære Læser. Skribent: Genius
+S. 5-7: Til den danske Kvinde! Skribent: H. og I. 
+S. 8-16: Pas på Børnene! Skribent: C. Binnerup
+S. 17: Storkens Hjemkomst. Skribent: Ellen Warberg. Tegning: Alhed Warberg
+S. 18-20: Literatur. P. Konvel: "En modig Handling". Skribent: D.B.
+S. 21: To Digte oversatte fra tysk af C. Binnerup
+S. 22: Vittighed. Tegning af Ellen Warberg</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/m5DIwCRs</t>
+  </si>
+  <si>
+    <t>1889-01-12</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Ane Marie Christiansdatter
+Jens Hansen
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Niels Lindberg
+Søren Lund
+Theodor Oppermann
+Hans Poulsen</t>
+  </si>
+  <si>
+    <t>Tiras er en hund.</t>
+  </si>
+  <si>
+    <t>Der bliver refereret til en intens samtale, som mor og søn havde, sidst Johannes Larsen var hjemme. Hvilken skole skal han vælge?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/y1Lg</t>
+  </si>
+  <si>
+    <t>[påtrykt:] C.L. [håndskrevet:] idag fik jeg ingen du kan stole paa snarest
+Kjerteminde den 12 89
+1
+Kjære Johannes!
+Igaar afsendte jeg dit Tøj men naaede ikke at skrive haabede ogsaa paa, at jeg i dag kunde sende de 30 kr – Skoene haaber jeg passer og Benklæderne huskede jeg først i sidste Øjeblik da Pakken var færdig saa de sidder i det Omslag af Posen ryst dem saa falder de hvide Been ud, det er prægtigt at Du kommer til Gymnastik, at du kan faa dit Legem kraftigt udviklet; men for alt det faglige der tager dine Tanker – glem saa ikke vor sidste Samtale; men gjør hvad Du lovede mig, ak hvor jeg beder for Dig om alt hvad der kan gjøre dig til den Mand jeg ønsker du maa blive og det er ikke et lille Maal jeg stiler efter, vor Herre høre dog min inderlige Bøn og give dig Kræfter; naar du saa selv lægger god Villie til min elskede Søn, som ligger mit Hjerte saa nær – jeg veed aldrig nogen Gang Du er rejst fra mig, at jeg har været saa bevæget som jeg er denne gang, men fordi mit Hjærte er saa bevæget derfor troer jeg ogsaa mine Bønner bliver hørt Gud Fader velsigne og bevare dig fra alt Ondt – saa bebrejder jeg mig saameget naar du er borte, at jeg ikke har faaet dig mere med i Kirke; eller talt mere med om de Ting som hører Guds Rige til, oh Johannes brug din Søndag vel, gaa med Poulsen og Frøken Bendal i Kirke du skal se hvor det vil fylde dig selv med Glæde kan du huske da du havde den tykke Bog at Farmor har foræret [tilføjet] dig, saa skrev du imellem til [tilføjet] mig, jeg var ikke i Kirke men saa læste jeg et Stykke i Farmors Bog, vil du have den? jeg ønskede at jeg havde den lille af Lindbergs for det er saa kort men fyndigt – som I Unge kan have saa godt af, Johannes gaa en Gang ud at hilse paa Fru Lindberg og Lund tag Oppermann med jeg lovede ham at han skulde med ud at se den Hollænder – men det blev ikke til noget hils dem saa
+Idag haaber jeg at faa Vilhelms Billede afsted, Hansen satte det i Ramme for mig, og Lindegaard laver en Kasse – det var rart at Vilhelm havde Følgeskab af sine Kammerater saa var det knap saa trist det gjorde mig ellers ondt for ham den lille Ven, han fortalte rigtignok for mig at han længtes efter at komme til at arbejde igjen, men hans Væsen den sidste Aften tydede dog paa at det klemte lidt med Afskeden.
+Naa kjære Johannes at du er glad ved at gaa paa Teknisk Skole tænkte jeg jo nok; men giv os nu ogsaa lidt Besked om Skolen hvad Model har I? hvordan er Tonen der; hvad er det for nogle der gaar deroppe og hvad vælger du, at blive; eller gaa til Akademiet er Du begyndt der maa du jo blive dette Kvartal men det var maaske din Mening at blive paa Skolen i Vinter for Fader studsede han syntes det var underligt at begynde der hvis du vil gaa derfra men naar du arbejder med Alvor og Flid kan du maaske have Udbytte deraf til dit Gavn og vores Glæde skriv mig nu endelig et ordentlig og udførligt Brev om hvad vi her har talt om.
+Vildandrikken er i bedste Velgaaende – en Sømand var efter den en Dag og vilde fange den men Adolph kom i rette Øjeblik og frelste den da kan du tro han var højt oppe
+Vores Tiras er død den laa en Morgen i Hundehuset og var helt udstrakt Dyrlægen kom efter at vi havde arbejdet med den men det hjalp ikke han har vidst faaet noget i sig Nu vil vi ikke have Hvalpe mere, Fader sagde igaar at nu vilde han kjøbe en dresseret ægte Jagthund for Sønnernes Skyld Nu er det bleven Middag og Vilhelms Pakke skal afsted Lev nu vel og vær kjærlig og hilset fra din hele Slægt Hils dine Venner dem jeg kender
+Vil du ogsaa i dit Hjem
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1889-3</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Alfred Eckardt
+Anna Eckardt
+Margrethe  Eckardt
+Robert Eckardt
+Johan Elmqvist
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Clara Lindberg
+Søren Lund
+Fritz Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Der bliver hentydet til flere sager, som det ikke umiddelbart er muligt at genkende: Sybergs historie, noget med forgylderen, sagen med konkursen i juni.
+Det er uvist, hvem de engelske breve kommer fra.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal tage beslutning om sin videre skolegang. Broren Vilhelm vil gerne have besøg af Johannes en søndag. Johannes skal tage ud at besøge fru Lindberg. Han må også gerne besøge Robert Eckart. Han skal huske at være flittig. Det er godt, at han går til dans.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5Zlp</t>
+  </si>
+  <si>
+    <t>Tirsdag
+Min kjære Johannes!
+Oh hvor har jeg længtes efter at skrive til Dig og takket Dig ret hjertelig for dine lange Breve jo saadanne Beretninger det er da værd at lukke op for - vi venter med Begjær Slutningen paa Sybergs Historie, Faer var opbragt paa Forgylderen; men der er vist mange af den Slags – Dit første Brev der fortalte mig at du i det hele var gladere nu det satte mig i Højtidsstemning og det fører først fremmest derhen til at du bedre nu forstaar Guds rige Kjærlighed og Følgen af Glæden stod saa igjen for mig som en dygtig Maler – det skrev du ikke meget om; men jeg haaber din Tid er vedvarende fortæl mig dog noget om din Gjerning om du saa har talt med din Lærer om Akademiet eller du venter hvor gjerne vilde jeg dog over til Eder jeg kan mærke lille Vilhelm længes; han skriver idag, mon dog ikke Johannes ikke vil besøge mig en Søndag, og det var vel nærmest nu paa Søndag jeg skal sende dig Rejsepenge i det Tøj jeg sender Dig Fredag, det faar du jo saa om Lørdagen send ham de engelske Breve ud / eller tag dem med har jeg ikke bedt dig om det sidste Gang; Det er rent galt med Penge i denne Tid, men nu i Ugen faar vi nogle at jeg kan sende Frøken Bendal; hun har jo været saa syg Johannes – hvorfor har du dog ikke fortalt mig det; gaa saa ud til Lindbergs – Fruen skriver du har ikke besøgt dem endnu, Søren Lund maler saadan nogle kjønne Vinterbilleder – fra Frederiksberghave men bliver dygtig forfrossen; Det er en lang Vej derud og du er vel saa optaget nu at du ikke har Tid.
+Her blev stor henrykkelse over at Johannes lærer at danse ja saa vil Marie ogsaa lære rigtig at danse, ja Georg vilogsaa lære, saa du seer min kjære at det bliver os en dyr Dands den du opfører, men den Fornøjelse er dig vel undt min Ven og vi skal ogsaa nok hjælpe Dig med Udgifterne jeg skal i den Anledning forære Dig nogle flere Mansjetter sig mig ogsaa No paa dine Handsker – og hvad Farve du har – fortæl en Mængde mere for nu stormer jo alle disse Spørgsmaal hvor dandser han hos hvem med hvem hvormange Par og hvad Dandse – ja se du nu at klare alle de Spørgsmaal; god Fornøjelse – 
+Kommer Du aldrig om hos Roberts Eckardt for lille Anna Eckardt vilde saa gjerne se dig, men Margrethe og Alfred kommer derind til Confirmationen først i April saa træffes i alle sammen, Fader kom ikke til Sverrig dennegang formedelst Pengene
+Sagen med Konkursen blev begjæret udført af ham til Sommer i Juni – Elmquist mente han holdt sine Kreditorer hen med den Snak at naar han vandt saa saa skal de faa Penge
+Lev nu vel min egen kjære Søn og vær tilgavns –flittig oh det beder jeg daglig om at det ret kan kjendes – Gud velsine dig og styrke Dig til alt hvad godt er – Hilsen fra Alle 
+Hils dine Venner
+Og sel sanves Du i kjærlig Trofasthed af din Moder
+[Påtrykt] 
+J.A. Larsen
+Kjerteminde
+Telegramadresse
+Larsen</t>
+  </si>
+  <si>
+    <t>1891-12-20</t>
+  </si>
+  <si>
+    <t>Henrik Havemann</t>
+  </si>
+  <si>
+    <t>Hamburg
+2. sal</t>
+  </si>
+  <si>
+    <t>Hr. Bæk kendes ikke.
+Notaterne sidst i brevet stammer fra Alhed Larsens første tid som lærling ved den Kongelige Porcelainsfabrik i København. Hun boede en tid på pensionat ejet af Fru Laudrup, og hun skrev i flere breve hjem om et bal, hvortil hun skulle bruge silkekjole, handsker mm. Tre Hjorte var et hotel, hvor navnlig Albrecht Warberg ofte overnattede, når han var i København.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1379</t>
+  </si>
+  <si>
+    <t>Havemann og hans hustru glæder sig til, at Ellen Sawyer kommer til Hamburg efter jul. De venter med at besøge seværdigheder til da. 
+På Ellens værelse er der en kommode. 
+Havemann havde regnet med at skulle til København, men denne tur er udsat, så Ellen må enten rejse alene til Hamburg eller blive fulgt af sine forældre, som godt kan overnatte hos Havemanns. 
+Sidst i brevet Alhed Larsens regnskabsnotater fra hendes første tid ved Porcelainsfabrikken i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nLLS</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+Joh. Havemann
+Schiffs-Inspector
+Eppendorferweg 15 II.
+HAMBURG
+Hamburg, den 189
+[Håndskrevet i sted- og datolinjen:]
+20de Debr. 1
+[Håndskrevet i brevet:]
+Kjære Fru Warberg!
+Tak for Deres venlige Brev, og det glædede os deraf at erfare, at Ellen efter Julen kommer hertil. 
+Min Hustru og jeg venter ogsaa med at bese alle den store Stad Hamburg’s Seværdigheder til hendes Ankomst, saa at vi kunne have godt deraf alle tre.
+Jeg vilde have besvaret Deres Brev tidligere, men har i nogle Dage været i Tønning forat modtage et nyt Staalskib, der var bygget for os der, så De må have mig undskyldt. 
+Til Ellens Disposition staaer en Commode (paa en Skuffe nær) paa hendes Værelse, ligesom der nok vil findes Plads for Kjoler og desl. i vore Skabe, saa hun behøver ikke at tage mere end en Kuffert med. 
+Det passer os at have hende til enhver Tid, men det er dog bedst for hendes Skyld at have alle Juleglæderne med hjemme først, og som De skrev circa 8de Januar vil vel saa passe. 
+Rigtignok vil det vel blive værst med Reisen, som hun vel ikke synes om at gjøre alene; jeg havde ventet i nærmeste Fremtid at faa Forretninger i Kjøbenhavn, men det lader til at blive hen i Foraaret, førend det sker, saa det hjælper ikke. 
+Paa Altona Banegaard kunne vi jo i alle Tilfælde give Møde, og er Reisen i og for sig meget simpel, da der fra Voyens til Grændsen, hvor Tøjet bliver undersøgt, altid er gennemgaaende Vogne til Hamborg, saa at hun let kunde klare sig selv derfra. 
+Rigtignok vilde det jo glæde os meget at see Dem og Deres Mand her, hvis De vilde følge Deres Datter hertil, men det er jo rigtignok ikke den behageligste Aarstid til at foretage lange Reiser i, ligesom Hamburg heller ikke viser sig saameget til sin Fordel om Vinteren.
+Dem kan vi godt huse hos os, men vi ere desværre endnu ikke saaledes indrettet, at vi ogsaa kunde huse min Hr. Bæk, men de Vanskeligheder lar sig nok arrangere. 
+Til Julen beder jeg Dem modtage de bedste Ønsker fra min Hustru og mig og haabende snarligt at høre nærmere fra Dem tegner
+Deres hengivne
+Joh Havemann
+P.S. Speciel venlig Hilsen til vor Ellen.
+[På tværs nederst s. 2 håndskrevet med Alhed Larsens skrift:]
+Fortjeneste - 20 Kr. -
+Ulæseligt gik
+Ballet: Sko 5 Kr 50 Ør - Drosche 13 Kr - Handsker 3 Kr [ulæseligt] 76 Ør - Strømper 50 Blomster 50 Ør Vadsk 50 Ør - Rejse 7 Kr Julegaver 5 Kr [ulæseligt] 26 Kr. Tøj sendt hjem 1 1/2 Kr [ulæseligt] 1 Kr 30 Kr -
+Laudrup Jan: 40 Kr
+Tre Hj Febr 10 -
+Syløn 2 Kjoler 10 -
+-"- Silkkj 5 -
+Rejse med Drager 7 - 
+-------------
+78 -</t>
+  </si>
+  <si>
+    <t>1892-01-28</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Århus</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Olaf Brahm
+- Grauer
+Frederik  Jensen
+Marie Laub
+Mogens Lindhardt
+Charles Rasmussen
+- Rasmussen, Århus
+Jenny Rasmussen, Aarhus
+Ellen  Sawyer
+Ferdinand Schmidt
+Anton  Svendsen
+Laura Warberg
+Jacob Zahrtmann
+Otto Zinck</t>
+  </si>
+  <si>
+    <t>Christine Mackie, f. Warberg, var gift og gravid og i skjul hos familien Rasmussen i Århus fra januar til slutningen af marts 1892. Hendes mor vidste endnu ikke i januar, at Christine var syv måneder henne. Den officielle forklaring var, at hun var ung pige i huset hos Rasmussen. Da Christine rejste hjemmefra, hævdede hun, at hendes hovede ikke kunne holde til, at hun fortsatte med at undervise i klaverspil på Sollerup Skole for unge Piger. 
+Røverne er formodentlig Friedrich Schillers teaterstykke fra 1781. Teaterstykket Viceværten kendes umiddelbart ikke. 
+Den omtalte Olaf kan være Olaf Brahm. 
+Sophus Schandorph: "Et Levnedsforløb fortalt på Kirkegården". 
+"Han har bestemt friet": Alhed Larsen, f. Warberg, var forlovet med Harald Balslev. Han kunne ikke bestemme sig til, om de skulle giftes, og det endte med et brud.
+Bromkalium: Et beroligende middel.
+Christine Mackie er i flere breve fra perioden inde på de dagbogsblade, som hun sendte pastor Lindhardt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2704</t>
+  </si>
+  <si>
+    <t>Christine har været i teatret fire gange. Hun beholder overtøjet på, og graviditeten ses således ikke.
+Laura Warberg har været bekymret over Christines mange ture i kirke. Gad vidst, hvad hun ville sige, hvis hun vidste, hvad der egentlig er galt?
+Christine er betaget af pastor Lindhardt.
+Hun kan ikke sove om natten.
+Christine er sikker på, at Harald Balslev har friet til Alhed. De passer godt sammen og vil blive lykkelige.
+Lindhardt nævnte Christines brev i sin prædiken. Hun skal til to koncerter.
+Da Alheds brev omsider kom, blev Christine klar over, at Harald ikke har friet.
+Christine vil gerne have, at Alhed skriver til Dr. Grauer. Christine savner meget at tale med et dannet menneske.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YpPV</t>
+  </si>
+  <si>
+    <t>Århus d: 28/1-92
+Min gamle Ven!
+Egentlig kunde jeg jo vente Brev fra dig i Aften, da du jo [”jo” overstreget] skrev ”midt i Ugen,” og vi i Dag har Torsdag; men da jeg antager, at du har fået andre og vigtigere Ting at tænke på, så venter jeg det egentlig ikke så sikkert; desuagtet vil jeg begynde dette Brev til dig. Det er for Resten ikke, fordi jeg har noget særlig at skrive om, men jeg gad ikke tage mig noget andet for i denne Stund, så må du holde for. Jeg gad nok vidst, hvordan min sidste Pille har bekommet dig, det var dog en utrolig Masse Sludder af alle Slags, jeg havde fået skrabet sammen. Nu har jeg i alt været 4 Gange i Teatret, de tre har jeg selv betalt (à 45 Øre) og den sidste Gang var på Fribilletter, som Rasmussens havde fået; da sad vi i 2 Parket, men der var ingen Fare, jeg sad med Tøjet på og Kåbe opknappet, for Resten var der ingen, jeg kendte. Jeg begynder rigtigt at gro ganske ækelt, men desuagtet går jeg aldrig ud alene en Aften, uden at der er Mandfolk, som tiltaler mig – det må da være Tegn på, at det ikke endnu falder ret meget i Øjnene – det synes jeg heller ikke, når jeg spejler mig i Butiksruderne. – Som sagt, jeg har været 4 Gange i Teatret, Røverne har jeg ved et Tilfælde fået at se tre Gange, men det var næsten vel meget af det gode! Men så lærte jeg ved Lejlighed en Mængde Stumper af Melodierne, det er ganske Sjov. Der er to udmærkede Skuespillere: Ferdinand Schmidt og Frederik Jensen; forleden så jeg Ferd. S. i Viceværten, han var ”gamle Der” op af Dage! Frygtelig grinagtig. Han er en udmærket Komiker, lidt efter Otto Zinck, behersket i sit Spil; Fred. Jensen er til at dø af Grin over, men en rædsom Bajads, ligeså kåd som Olaf. Det er en stor Adspredelse med den Komedie, det er jo ellers en Luxus, men Adspredelse har man jo godt af. Jeg havde en kolossal Skrivelse fra Elle i Morges, en lille ds. fra Mor; hende har jeg ude at tænke over det ængstet med at fortælle, at jeg var to Gange i Kirke i Søndags og som Følge deraf blev så rundtosset, at jeg ikke kunde skrive Brev den Aften; hun formaner mig til at skåne mit Hoved og huske, at det er mest derfor, jeg er her (!!) Jeg gad vidst, hvad hun vilde sige, hvis hun vidste den rigtige Grund, om hun ikke alligevel trods Principperne vilde have Medlidenhed med mig. -
+Din Skål, min Ven!! Det er i delikat Sherry, at jeg drikker den (Sherryen er til min Medicin).
+Jeg glæder mig voldsomt til dit Brev, gid det vil komme inden altfor længe.
+Bare jeg ikke bliver aldeles forelsket i Pastor Lindhardt, Du kan ikke tænke dig, hvor smuk han er, temmelig høj og imponerende, blødt mørkt Hår over en dejlig, hvid, hvælvet Pande, bleg ["bleg" overstreget], fine regelmæssige Træk, lidt bleg, uden Skæg - dejlig! Gid jeg havde hans Portræt, så skulde jeg sende dig det, at du kunde se det. Nu skal jeg hen at læse "Et Levnedsløb fortalt på Kirkegården". Farvel til næste Gang.
+Fredag Morgen i Natkjole. Jeg gider ikke klæde mig på, og jeg gider heller ikke lade være; der var så intet Brev i Aftes og intet til Morgen - han har bestemt friet! jeg er meget spændt på det, hjemme er de så sikre som 2 + 2 = 4, skriver Elle; du harmes vel over den Gætten og Læggen-ud! Men når du ret betænker, så er det dog den naturligste Ting! Et så vigtigt Spørgsmål kan jo dog aldrig blive vos andre ligemeget! Vel? - -
+Jeg kan ikke sove om Nætterne, jeg ved ikke om det er Ungen eller hvad; jeg har også så mange Ting i mit Hoved i denne Tid, at "Dag og Nat kan ej forslå dertil!" Men så kan jeg ikke få rigtig Ro i Hovedet om Dagen, jeg kan ikke vide, om jeg ikke skulde have noget Bromkalium, jeg tror, jeg skal spørge Dr. Grauer. 
+Tirsdag d: 2/2. Nej, nu ved jeg virkelig ikke mere, hvad jeg skal tænke og tro! I Dag er det Tirsdag, og du skrev, at jeg skulde få Brev midt i sidste Uge; jo du er en rar en til at narre Folk! Nu er der da ingen Tvivl om at han friede i det Brev forleden; men så meget nærmere er jeg ved at revne af Begærlighed efter Brev, kan du nok tænke. Jo mere jeg sætter mig ind i Muligheden af dette, des mere synes jeg, det vilde glæde mig. Dersom du overhovedet en Gang skal gå i den Trædemølle, som benævnes Ægteskab - og den Vej skal vi jo alle sammen - så kunde du da aldrig i Verden finde en bedre at gå i Trædemøllen sammen med, jeg kunde rigtig unde jer begge hinanden; I er begge rolige, fornuftige Mennesker, som ikke vilde bygge på Forelskelse eller en lignende luftig Grundvold, der dufter væk, inden man ved et Ord af det; hvis I to skulde få hinanden, så tror jeg, I vilde kunne skabe jer en rigtig sund, holdbar Lykke, hvis Grund vilde være Forståelse. Dette både håber og tror jeg; at jeg har en vis Erfaring i det Kapitel - for Resten en yderst sørgelig Erfaring - det vil du vel ikke nægte. Hvor du vist harmer dig og i Tankerne kalder mig en "Kirsten Giftekniv"!! - Alhed, jeg tror ikke, jeg dør ved denne Lejlighed, jeg har tit en Forudanelse om, at jeg har endnu en stor, uendelig Lykke i Vente efter denne "Lutring" - Kærlighedslykke, forstår du! Jeg aner det ikke som i mine unge Dage!["som i mine unge Dage" understreget med blå farveblyant; udråbstegnet indsat med samme redskab], som en berusende Elskov, der ikke ser noget bag "Beruselsen", men som en meget meget dybere, sandere Følelse, som jeg endnu aldrig har kendt, ikke en Gang "anet" før nu, men som jeg sikkert tror vil komme også til mig. Denne Forudanelse er den temmelig metafysiske Grund til, at jeg tror, jeg overlever det. 
+- I Aften skal jeg til Koncert, det morsomste ved den er, at jeg kender det meste, som de skal lave der henne; den er til 35 Øre, men i Morgen skal jeg til en mere kostelig: 2 1/2 Kr. Det er i Musikforeningen, og tænk - Anton Svendsen skal spille!! Ham har jeg ikke set siden 14 Juni 1888 i Folketeatret - den samme Aften døde for Resten Fru Laub. Jeg glæder mig ganske storartet til at høre (og se) Anton, min gamle Flamme. Idet hele taget venter jeg mig noget meget stort af den Aften. Jeg er meget forsigtig ved de Koncerter, kommer lige når Indgangen åbnes og søger den mest ubemærkede Plads og sidder med opknappet Kåbe. For øvrigt gad jeg gærne vide, hvor længe jeg kan gå uden at det ses iøjenfaldende, når jeg går på Gaden ser man det virkelig ikke, når man ikke ved det, Skindslaget hjælper udmærket, da jeg med det ser tyk ud for oven. Jeg læser jo med Charles, han er nu så godt i Gang med at stave, at jeg ikke mere behøver at lægge Bånd på min Utålmodighed, så er der en Del Adspredelse. Kan du huske, jeg skrev, at jeg takkede Pastor Lindhardt med et Par Ord? Eftersom jeg i Dagbogen havde skrevet en Del om det, at jeg vilde "søge Sandheden", så sagde han tit i den første Prædiken derefter: "men er du virkelig et søgende Menneske" o.s.v., derfor skrev jeg under Lappen "En, som søger." Nu bliver han ved at henvende sig til mig: "du, som kalder dig et søgende Menneske -" o.s.v. 
+[Med blyant er mellem linjerne tilføjet:] Til Alhed - 4 - 2 -92.
+Torsdag d: 4/2. Kære Alhed! Endelig kom da dit med megen Længsel ventede Brev, hvorfor du takkes mange Gange jeg har nu også i en hel Uge regelmæssig Morgen og Aften kaldt dig for en Asenskæft, en Svinehas o.s.v. Jeg nød dit Brev på Sengen to Gange, det er frygtelig Sjov, når jeg hører fra dig, ja gør Alvor af at skrive lidt hver Dag, du har Tid, så bliver Brevet langt og interessant, uden at du har synderlig Besvær med det. Nå så han har ikke friet! Jaja da, så må du ikke tage dig videre af ovenstående, som jo næstendels ligner en Lykønskning. Jo, du må heller end gærne skrive til Dr. Grauer. NB dersom du kan gøre det sådan, at han ikke tror, jeg har fået dig til det (du kan jo godt antyde, at jeg ikke véd det, og dersom du kan motivere det, at du skriver fornuftig, så han ikke tror, du gør det for at gøre Spræld; på hvad Måde vil du have ham til at tage sig af mig? Jeg ser umådelig gærne, at du gør det hvis jeg derved kunde komme til at tale lidt med ham en Gang imellem, du kunde jo bede ham se ud til mig en Gang imellem; for yderligere at motivere Brevet, kunde du jo bede ham sende dig Regningen, ikke? Skriv så strax til ham, hvis du tør, og send så mig hans Svar! Du véd ikke, hvor jeg tørster efter at tale med et dannet Menneske, det er et ganske kolossalt Savn; du kan aldeles ikke sætte dig ind i det, når du ikke har prøvet det at være helt ude af den "Luft", du er vant til; det er ligefrem så det kan brænde i mig, når jeg går forbi f. Ex. Dr. Grauers eller Pastod Lindhardts Hjem, ja hver en "Proprietærvogn," som kører forbi mine Vinduer ud ad Landet til, får mig til med blødende Hjærte at udmale mig et Hjem à la Gelskov eller Sludegård! Det var mig en ligefrem Sorg at se i Aftes på Koncerten alle de "dannede", hvoriblandt Pastor Lindhardt, Pastor Zahrtmann og flere, jeg kendte af Udseende, sidde med deres gode Samvittighed på Gulvet, mens jeg sad oppe i den yderste Krog af Balkonen [Teksten fortsætter øverst på side 1; på tværs:] Nu tror jeg, det skal være Slut for denne Gang. Du kan da ikke sige andet, end at jeg er flink til at skrive! Orgelet har jeg endnu ikke fået fra det Snude af en Fyr. Jeg vil i Dag prøve at få et et andet Sted, skal jeg have nogen Nytte af det, må jeg dog have det snart.
+Tusende Hilsner fra din
+Chr.
+Lad mig nu ikke vente længe på Brev!</t>
+  </si>
+  <si>
+    <t>1892-03-15</t>
+  </si>
+  <si>
+    <t>Wildersgade Kaserne</t>
+  </si>
+  <si>
+    <t>Georg Larsen
+Anna Marie  Larsen, Georg Larsens hustru </t>
+  </si>
+  <si>
+    <t>"Han" er mest sandsynligt Johannes Larsens bror Georg. Marie Eriksen bliver senere gift med Georg. Hun er fra Kerteminde og det vides ikke, hvorfor hun er i København.
+Kasernen ligger muligvis i Wildersgade på Christianshavn. Her aftjente Johannes Larsen også noget af sin værnepligt (infanteri).</t>
+  </si>
+  <si>
+    <t>Det er muligvis Johannes Larsens bror Georg, som kommer til København, for at aftjene sin værnepligt. Johannes Larsen skulle gerne tage imod ham og hjælpe ham til rette. Marie Eriksen vil også være der, for at tage imod Georg og det er åbenbart problematisk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zVqh</t>
+  </si>
+  <si>
+    <t>[15/3 1892]
+Kjære Johannes!
+Nu endelig fik jeg Rede paa at han rejser imorgen Tirsdag med 4 Posten Aften; men Johannes samtidig at Marie Eriksen møder for at tage imod ham ogsaa; jeg kjender dig og ved din mening derfor siger jeg ikke du skal og dog er jeg saa inderlig vemodig over at I ikke skulde mødes
+Kan eller vil Du nu ikke saa tager han ind paa Jernbane Hotellet og du maa saa hjælpe ham tilrette med at møde paa Kasernen Onsdag Du kan tro jeg er bedrøvet han bliver jo kjed af det om du ikke er der – gjør hvad dit Hjærte tilsiger dig – 
+Vi ere raske men jeg har meget travlt da Vejret har været ustadig og Tøjet skal jo tørres
+Idag afsendte jeg dine Sko og et Par Ben Underklæder det andet skal snart komme ogsaa Smør Penge haaber vi med – dit Brev modtaget i dag Middag
+Kjærlig Hilsen fra din Moder</t>
+  </si>
+  <si>
+    <t>1892-09-02</t>
+  </si>
+  <si>
+    <t>Peter Eilschov
+Niels Langkilde
+Johanne Christine Larsen
+Christine  Mackie
+Anna Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Det indlagte brev, der er omtalt, findes ikke sammen med Laura Warbergs brev.
+Thora Syberg, f. Warberg, var 12 år i 1892. På godset Arreskov boede Anna og Erik Schaffalitzky de Muckadell. De var Albrecht Warbergs arbejdsgivere. 
+De Eilschovske Boliger blev opført 1765-1767 i Munkemøllestræde i Odense af Peter Eilschov, som havde sin bolig på Marielund. Niels Waldemar Langkilde købte 1870 Marielund. Det vides ikke, hvad hans kone hed. Man kunne som ugift købmandsdatter eller enke af god familie tildeles en lejlighed i De Eilschovske Boliger. Stamtavlen betød således noget. Det vides ikke, om Christine Warberg (g. Mackie) kom til at bo på stedet, men sagen er omtalt i flere breve fra september 1892.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0351</t>
+  </si>
+  <si>
+    <t>Andreas/Dede har fået et flot resultat i skolen. Thora har været på Arreskov for at invitere til konfirmation, og de sagde ja til at komme.
+Christine har været på Marienlund for at søge om en af Eilschovs Boliger, og på grund af sin stamtavle får hun nok en lejlighed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0xlR</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr Godsforvalter Warberg
+cand. jur.
+“Tre Hjorte”
+Vestergade
+Kjøbenhavn K. 
+[Skrevet med blyant:] 
+1895
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Onsdag.
+Kjæreste Abba!
+Indlagte Brev kom idag og jeg sender det strax Dede tror jo Du er kommen hjem. Flot Resultat, 10 flyttet op første Gang! tro mig, han er henrykt, han var saa optaget af sine Karakterer og det hele i Søndags, ventede kun at komme H. op – Han var jo nederst altsaa N 21 i A. Jeg var glad ved Junges Brevkort i dag [Skrevet oven over linien ”om”] at han er kommen godt til Byen. Thora var paa Arreskov igaar at bede dem til Konfirmationen, de var saa venlige og sagde Ja til Indbydelsen. I Hast! Christine skriver idag, at hun har været paa Marienlund, Langkilde er i Bestyrelsen for Eilskovs B., han var ikke hjemme, har en, han protegerer Fruen sagde til Chr., at hun C. var vist en farlig Konkurrent og efter Stamtavlen saae det ud til hun skulde blive den lykkelige 
+Kjærlig Hilsen!
+Din Smaa.</t>
+  </si>
+  <si>
+    <t>1892-10-26</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+- Andersen, Sandbygaard
+Alice Bondesen
+Carl Brandstrup
+Clement Caspersen
+- Egholm
+Niels Elgaard Amstrup
+- Jensen, Frøken, Erikshaab
+Trine Johans
+- Juul, præst
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Marie Paludan
+- Paulsen
+Ellen  Sawyer
+Anna Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell
+Henry Smith, nær Erikshaab
+Adelheyde Syberg
+Hempel Syberg
+Else Warberg
+Andreas Warberg, Albrechts far
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Sandholterne var beboerne på godset Sandholt: Nicoline von Sperling og Alice Bondesen. 
+Hvem de gamle fruer i Bækkelund og Brandt Sanderum samt Mâ var vides heller ikke. 
+Det vides ikke, hvem Peter, der havde fået ansættelse som fodermester, var, og der er usikkerhed omkring baronessens identitet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0363</t>
+  </si>
+  <si>
+    <t>Laura Warberg har været på visitter, og hun skal til et større træf på Gelskov. Hun har kørt i den nye vogn, og det ene hjul ville ikke dreje. Hans Jørgen og Paulsen har arbejdet med vognen i flere timer. Albrecht må kontakte producenten.
+Vejret er dejligt. Laura har mærkeligt nok ikke haft gæster.
+Albrecht må købe en flakon med hjem, for Ellen skal bruge en sådan, når hun fikserer kultegninger. 
+Fremover vil Laura gå lange ture af hensyn til sin figur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JfGS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Hotel ”Tre Hjorte”
+Vestergade
+Kjøbenhavn K
+[Skrevet med anden skrift:]
+Kjbhvn 1892
+Kerteminde 2001.
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Onsdag d: 26_de_ 
+Kjæreste Abba
+Nu er Du vel tilbage fra Sverig igjen og jeg venter ganske sikkert Brev imorgen, vi havde ventet fra Børnene i dag. I Mandags var jeg vi ["Jeg" overstreget. "Vi" indsat over linjen] kjørende med Sybergs hos Pastor Juuls, vi var bedt, Fr. Jensen ogsaa, Sandholterne var der og vi havde det rigtig muntert og rart. Alle 3 Par blev bedt til Sandholt d: 2 Nobr, de spurgte, om Du saa var hjemme, jeg var flov over, at Frøken Bondesen sagde, Du havde omtalt, at Du vist var hjemme til d: 1ste, men jeg kunde intet bestemt sige derom. Samtidig inviterede Mimi Sandh. til Middag Lørdag d: 5_te_ i Anledning af Glorups, det skal ogsaa Doktorens og jeg troer Smiths. Jeg forlader mig saa paa at faae Familien til Middag om Søndagen, har i Sinde at lægge Bederyggene i Blød til det. Brandt Sanderum og Mâ kommer ogsaa til Gjelskov, det bliver en større Fest. I Gaar vilde jeg tage den første Tur med den nye Vogn, Pauelsen havde Tøj med og glædede sig vist lige saa meget som Astrid og jeg til en Visit paa Arreskov og derfra til Doktoren, han skulde see paa Astrids Skulder, der har været daarlig en 14 Dage af at Nora slog hende af en Dag da hun var kommen op [”op” indsat over linjen] at ride fra Ledet og hjem. Armen fejler imidlertid intet Dis saae den igaar paa Sandholt, hvor vi spadserede til Clements, da vi ingen Kjøretur kunde faae af den Grund, at det ene Hjul ikke kan gaae rundt og ikke rokker af Stedet. H.J. og Pauelsen vilde eftersee den med Smørelse, da Syberg havde advaret os; de stod over 3 Timer og tumlede dermed, fik med megen Besvær de 3 Hjul løse men det fjerde kan ikke. Vi sendte Bud til Syberg om det, han kom herned og sagde, at jeg skulde absolut skrive det til Dig, at Du kunde lade Fabrikanten det vide, og saa snarest skrive om, hvad der skal gøres. Da H.J. kørte fra Stationen kunde det ene Hjul ikke gaae rundt, men ved at tage lidt i det, gik det saa han kom hjem, saa blev Vognen ikke rørt før igaar. Desuden skulde jeg sige, at det ene Stansejærn var løst og en Skrue af og Presenningen var ikke over Vognen, saa denne [”ne” i ordet indsat over linjen] var helt vaad. Syberg havde netop Dagen før sagt til mig at vi skulde tage lidt Olie med da det ofte hænder, at en ny Vogn kjører fast, og bliver den saa ikke strax smurt, saa brænder det sammen. Vi var jo endda glade at vi ikke var naaet at komme ud med den. Nu venter vi hurtig Svar, at den da kan være i Stand, til Du kommer hjem; den er forresten nydelig. De mener, at den har ikke været ordentlig smurt ved Afsendelsen. Jeg syntes Du skulde have været fri for alt dette, men Syberg maa jo forstaae det bedre. H.J. vilde havt Bud til Højrup Smed eller ogsaa have Ølsted Vognmand til at gjøre den i Stand. Nu nok om denne kjedelige Sag. Vi har det dejligste klare Vejr i disse Dage, det var en yndig Tur igaar saa jeg har faaet Lyst til igjen idag at spadsere ud ned til Bækkelund at see til de gamle Fruer; jeg tager saa dette brev med Elle og Mor gaaer med til den Hillerslev Sypige med Tøjet til Carls Skjorter. Jeg har skreven til Baronessen [ulæseligt ord], at jeg ikke kommer derhen, før Du er hjemme, jeg vil ikke tage H.J. fra Pløjningen. I Lørdags var jeg saa i Odense men havde ikke Tid at besøge nogen og saae ingen Bekjendte uden Marie Paludan paa Banegaarden. Vi har ventet Amstrups en Eftermiddag, mens vi er ene, men de maa vel synes det er for koldt for den lille Pige at komme ud. Her har mærkelig nok ikke været et eneste fremmed Menneske siden Du rejste – jo Ke[ulæseligt] en Visit paa et Kvarter, en Dag hun var hos Johan. I Nat har det frosset 3 Grader, Georginerne er bleven sorte. - - Hvis Du ikke bliver kjed af at faae K[ulæseligt], saa var det dejligt, om Du tog en lille Flacon med en Sprøjte; Du ved med en rund Gummiballon at trykke paa og helst med lidt godt lugtende i. Min lille Flaske er næsten tom, og Elle vilde saa forfærdelig gjærne have en Sprøjte til at fixere Kultegninger med. Vi faaer saadan usle Natlys nu baade i Faaborg og Odense, men Du gider vel ikke høre hos Egholm eller lign. Sted om nogle bedre. Der er næsten ikke Vox paa disse har jeg opdaget, brænder derfor kun et Par Timer. Elle fik i Dag Brev fra Peter, han kommer et Par Dage til Gelskov, inden han d: 1ste tiltræder sin nye Plads som Fodermester hos Godsejer Andersen Sandbygaard pr. Ringsted, Syberg har skaffet ham dertil. Elle sendte i Mandags 9 blanke Visitkort op til ham, som Straf, fordi han saa længe ikke har skrevet til nogen.
+Hvor vi glæder os til at høre om Eders Sverigstur. Nu maa jeg ned at klæde om til Middag og til min Udflugt. Jeg maa til at trave nogle lange Ture, da jeg bliver saa gruelig svær, kan knap passe mit Tøj. Frøken Bondesen mønstrede min Figur i Mandags og sagde deltagende ”trænger De ikke til en Skammel”!!! Meningen var tydelig! Nu maa jeg se at vise mig lidt mere smækker til hendes Fødselsdag. Jeg kjøbte i Odense noget graa Besætning istedetfor de sorte Blonder paa min graa Silkekjole; disse vilde B[ulæseligt] lave et Overstykke af til Sommer. Det bliver sagtens et fint Selskab d: 2den saa jeg kan iføre mig den graa. Nu kun mange kjærlige Hilsener til Dig søde Ven! og til Børnene! haaber Du tilbringer denne Aften paa ”Hotel H[ulæseligt]” og skriver til mig, det er næsten en Uge siden jeg hørte fra Dig.
+Din Smaa. 
+[Skrevet på hovedet øverst s1:]
+Hilsen fra Elle. 
+Husk endelig Leret til de grove Hænder</t>
+  </si>
+  <si>
+    <t>1893-06-30</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Hvilan Åkarp Sverige</t>
+  </si>
+  <si>
+    <t>Iffe -
+Otto -
+Pehr -
+Johan  Balslev
+Laura Balslev, f. Leth
+Ludvig Brandstrup, billedhugger
+Thora  Branner
+Thomas Bredsdorff
+Edvard Clemmensson
+Leonard Holst
+Jean Jensen
+Marie Juul
+Alhed Larsen
+Johanne  Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Christine Rasmussen
+Hempel Syberg
 Nicoline  von Sperling
+Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
-Johannes Wilhjelm</t>
-[...44 lines deleted...]
-Berta Brandstrup
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
+Den omtalte Thomas er muligvis Thomas Bredsdorff. 
+Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0036</t>
+  </si>
+  <si>
+    <t>Johanne og Thorvald slås (for sjov). 
+Johanne er ked af hverken at høre fra Clemse/Climse eller Snøde-Pehr.
+Marie Juul har sladret om Warberg-søstrene. Fx har hun sagt, at Christine og Thomas havde opført sig på en måde, så Thora ikke kunne være sammen med dem, og hun har fortalt, at søstrene løj. Derfor har Alhed, Thorvald, Marie Sperling og Johanne opsøgt Marie Juul, og Alhed skældte hende ud. Derefter spiste de på Sandholt.
+Johannes forældre er glade for Thorvald. Der er ren idyl på Erikshaab. 
+Johanne kan godt lide Thorvalds familie og hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YbGR</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Frøken Ellen Warberg
+Hvilan
+pr. Åkarp
+Skåne
+Sverige
+[Intet skrevet på kuvertens bagside]
+Bedste Elle.
+Mit Hjærte svulmer højt af Raseri og i denne Sindstilstand sætter jeg mig hen at forfatte en Skrivelse til dig, saa du maa undskylde om den bliver lidt krigerisk – i Begyndelsen i det mindste. Du er for Resten selv Aarsagen dertil, idet jeg neml. beklagede dig at du ikke var her og kunde dele Feriens Glæder med os paa Haabet og det fandt Bæstet Thorvald var Øllebrødsbarmhjertighed og drillede mig, kort sagt, saa at jeg sendte ham en Rejsetaske i Hovedet og ilede ned ad Trappen i Raseri.
+For Resten lever Thorvald og jeg da i ret god Forstaaelse, naar undtages at vi ere slemme til at slaas, d.v.s. selvfølgelig er det altid ham, der begynder, mig der nødes til Forsvar; alle mine ti Fingre har allerede adskillige Gange været af Led saadan klemmer og maser han dem. – 
+Det er jo egentlig længe siden, vi have vekslet Breve og jeg maa jo have oplevet en Del, som du ikke har hørt noget til. Og du som har besøgt Clemse i hans Hjem; det er rigtignok en Tur, som jeg misunder dig i højere Grad; har du aldrig snakket med Clemse om mig, om det, at han mente jeg havde lagt an paa ham; det kunde jeg nok have ønsket, om du havde klaret hans Begreber i den Henseende; han maa absolut være gal paa mig endnu; ellers vilde han skrive til mig og ønske mig til Lykke, det er umulig andet og jeg vil ikke nægte andet, end at det gør mig lidt ondt, hverken at høre fra ham eller Pehrs; hvorfor lille Snøde-Pehr ikke skriver til mig, det begriber jeg ikke og det gør mig især ondt; vi har dog virkelig staaet hinanden for nær til saadan helt at uddø for hinanden. Lad et Par Ord falde til ham i den Hens [”Hens” overstreget] Retning, naar du ser ham, du maa godt sige, at det gør mig ondt ikke at have hørt fra ham. 
+Her er en svær Uro i Hønsegaarden i denne Tid – takket være vor trofaste Ven, Marie Juul. Hun har i den sidste Tid været aktiv til at faa snakket om os til saa mange som muligt, saa daarlig som muligt. En Dag ovre hos Præstens havde hun fyldt Mor med nette, smaa Historier om os; f.Eks. at Christine og Thomas paa Skamlingsturen havde opført sig saadan at Thora var kommen hen til Marie og bedt om hun maatte gaa hos hende for hun kunde ikke holde ud at gaa med Thomas og Chr. saadan var de, og en hel Masse, som jeg ikke husker mere. – Til Fru Rasmussen nede i Faaborg havde hun bl.a. sagt – fortalte Fru R. til Frk Sperling – ”Det er jo kedeligt med Warbergs Pigebørn, at de er nok desværre saa usandfærdige” hvortil Fru R. havde sagt: Men er Johanne dog ligesom de andre, saa er det dog kedeligt, og Marie havde svaret Ja, desværre hun er [”hun er” understreget, og understregningen er streget ud] ligesom de andre; men da Fru R. kom hertil i sin Fortælling var Frk Sperling drevet ud i Raseri og sagt ”Ja hun er ligesom de andre, men de er ikke løgnagtige[”] o.s.v. o.s.v. Er det dog ikke et stift Stykke at sværte os hos Thorvalds Familie lige nu da vi er blevne forlovede? Saa forleden gik Alhed, Thorvald og jeg til Sandholt til Frokost og derfra til Østerhæsinge sammen med Marie Sperling for at give Marie Juul en Overhaling. Mens Th. og jeg lagde Beslag paa Johanne ved Croquetplænen førtes den ulykkelige Marie ned i Haugens Gange og blev der halet over af Alhed og Marie Sp. Alhed sagde f Ex. til Marie Ja, vi ved jo at du fortæller Historier, det er ikke noget nyt, men at du ligefrem er ondskabsfuld, det havde jeg dog ikke troet før nu, men nu ser jeg det jo – eller noget lgnd. sagde hun. Marie Juul brølede og var nok dog en Smule angerfuld, men paastaar at have fyldt Mor bare fordi hun holder saa inderlig meget af os – en mærkværdig Maade alligevel at lægge sin Kærlighed for Dagen paa. 
+Vi vandrede saa tilbage til Sandholt og spiste til Middag. Frk. Sperling holdt en lille Tale til Thorvald og mig og Frk. Castberg havde lavet en Sang til os. – Der paa Sandholt havde [”havde” overstreget. ”Var” indsat over linjen] var de været [”været” overstreget] meget optagne af hele Marie Juulaffæren og kaldte Alhed og Maries Rejse derover ”Den store Holmgang” og sang en ”Hør Vægter, hvor skal Slaget staa?” Er de ikke kostelige? – Det er jo egentlig voldsomt, at saadan et Menneske som hun er inde i den Sag, du ved nok; Alhed havde egentlig frygtet for, at hun skulde have hentydet dertil, naar Marie Sp. hørte paa det, men hun dyede sig da heldigvis ja hun turde naturligvis ikke andet end til for sine Forældres Skyld. – Her bliver for Resten talt saa meget om hende, at vi snart er ganske lede ved det hele; du skulde have set en Modtagelse vi gav hende den Dag, vi var derovre, vi saa ikke mildt til hende og hun saa lidt usikker ud til det. - - 
+Her er ellers – for at tale om noget andet og fornøjeligere – aldeles storartet at være kan du nok forstaa; de holder alle voldsomt meget af Thorvald – ikke mindst Far og Mor; jeg spurgte forleden Mor, om hun ikke kunde tænke sig en Gang i Tiden at kunne komme til at komme [”komme” overstreget] holde ligesaa meget af Th. som i sin Tid af Leon og til min Glæde svarede Mor: [”]Jooo – og endaa en Smule mere. – Han er jo da mere vores Lige.” Og Far kan udmærket snakke med ham, ligenu sidder de og river ned paa Damernes Logik – mit eneste Indlæg i Sagen er: ”Firiox” og – de tier rædselsslagne.
+Stemningen er henrivende – Eftermiddagsstemning med Sol og nedrullede Gardiner her i Fars Stue. Far i sin Sofa, Pallam med et lille Host og en Avisraslen inde fra Kontoret, Mor og Onkel Syberg drøftende Marie Juulgeschichten i Dagligstuen, [”i Dagligstuen” indsat over linjen] Lus med Hovedet i sin Bog, Gamle fordybet i de nyeste Beretninger fra Hovedstaden. Aviserne. Men i Øjeblikket er Duften fra det hele, da Thorvald er gaaet sin Vej. - - - - Otto og Schoffen og deres lille Plante har jo været her med den vel; de var søde og vi havde et Par hyggelige Dage sammen med dem. - - Jeg var jo i Tarup i et Par Dage og syntes godt om det hele; især Thorvalds Mor, hun var yndig, men næsten allermest om den lille Svoger, Johan; han var aldeles [det følgende skrevet på side 1, øverst, på tværs] henrivende; han lignede aldeles præcis Studenten; hans Mor sagde ogsaa at det var fuldstændig som han saa ud, da han var 13 Aar. Han var mageløs sød, den Unge. Og der var kønt lige omkring Præstegaarden en yndig Have og en lille Skov bagved med en Eng og en Aa!
+Jeg har Masser at tale med dig om, naar du nu kommer; (kom saa snart som mulig) ikke noget særligt, men sådan i al Almindelighed. Hilsen Johanne
+[Øverst på side tre er på hovedet skrevet:]
+Jo, jeg synes godt om [ulæseligt ord] og det gjorde jeg allerede paa Hvilan, han ligner Pehrs men er intet imod ham alligevel (? Han og Iffe ????[)]</t>
+  </si>
+  <si>
+    <t>1894-02-10</t>
+  </si>
+  <si>
+    <t>Hedda -
+Johannes -
+Lars Christian Balslev
+Thorvald Balslev
+Wilhelmine Berg
+Carl Brandstrup
+Christian  Brandstrup
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
+Jens Brandt
+Julie Brandt
+Thora  Branner
+Marie Bredsdorff
+Morten Bredsdorff
+Thomas Bredsdorff
+- Breum
+- Bruun, Frk.
+Ove Christensen
+- Hedemann
+Leonard Holmstrøm
+Leonard Holst
+Alhed Larsen
+Fru Larsen
+Eli Laub
+Frederik  Liebenberg
+Hans Lorentzen
+- Nørgaard
+Arvid Rørdam
+Valdemar Rørdam
 Ellen  Sawyer
-Erik Schaffalitzky de Muckadell
-[...68 lines deleted...]
-Din A</t>
+-  Schelderup
+- Strømberg
+Adelheyde Syberg
+Hempel Syberg
+Mathilde Thomsen
+Maria von Sperling. g. Balslev
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Christine må have sat en forkert dato på brevet, for Alhed Larsen sendte 11. feb. 1894 efter et til to døgns rejse ned gennem Europa et postkort hjem. Datoen på kortet ses på poststemplet.
+"4 Lauder": Der refereres muligvis til en gammel karakterskala. 
+Hvilan er en skole beliggende nær Malmö. Efter at en eller flere af Warberg-søstrene havde været elever på stedet, besøgte de undertiden skolen til fester mm. 
+Alhed Larsen rejste efter en brudt forlovelse til Italien med sine to morbrødre Emil og Ludvig Brandstrup. Emil var syg af tuberkulose. 
+Thomas Bredsdorffs forældre boede i Thorkildstrup. 
+Sagen om Leonard og om, at Christine skulle "holde på, hvad" hun havde: Christine M. var forlovet med Leonard Holst og de to fik et barn. Derefter blev forlovelsen brudt og barnet bortadopteret. 
+Christines forældre havde sølvbryllup i 1894. 
+Christine flyttede i lejlighed i København i marts 1894. 
+Det vides ikke, om Sluden er et sted, en person eller noget andet.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2108</t>
+  </si>
+  <si>
+    <t>Christine er ked af, at Onkel Carl er død og af, at han ikke nåede at få hendes brev. 
+Hun har sammen med flere andre holdt fest for Alhed Larsen, og næste morgen gik de til banegården. Onklerne kom ikke. Christine og Alhed fandt dem hos bedsteforældrene. Alhed og onklerne rejste først den følgende dag (Til Italien). 
+Thomas Bredsdorff har været syg, og Christine blev hentet til ham. Der kom flere besøgende, og alle kender til forlovelsen. Det er godt, at Christines familie billiger forlovelsen, men hun gruer for at møde Thomas' forældre. 
+Christine m.fl. har været på en tur til Hvilan i Sverige.
+Hun vil gerne høre moderens mening om "de nuværende Tilstande" sammenlignet med dengang, hvor Leonard var på banen. Det er godt, at mødres ønsker ikke altid opfyldes. 
+Christine har købt stof til sølvbryllupskjole. Hun skal flytte i lejlighed til marts og ønsker at finde en lejer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzP</t>
+  </si>
+  <si>
+    <t>Tirsdag d: 10 Februar 1894.
+NB. Hvad der står i [ ] skal ikke læses højt! 
+Kæreste Mor! 
+Tak for de forskellige Breve og andre Forsendelser, vi har modtaget i de sidste Par Uger – I er måske nok gale over, at I først nu igen hører fra mig, det er også en syndig lang Tid, der er gået siden sidst, men jeg har sandt for Dyden ikke kunnet skrive før nu, der har hver Dag været sådanne Masser af alle Slags, at jeg ikke en Gang har fået mig øvet. Nu må der da også være en ganske uhyre Masse at skrive om. Ja, Elle må nok to Gange sige, at det er nogle store, stolte Tider, det er da rent urimeligt, hvad der har bunket sig sammen, det er jo ikke lige ,,stolt” og godt alt sammen. For at begynde med Begyndelsen – Onkel Carls Død gjorde et underligt Indtryk; den Aften vi kom hjem fra Hvilan, lå der Brev om den; samme Aften, som han døde, skrev og sendte jeg et langt Brev til ham, som kom Retur Mandag; det gjorde mig forfærdelig ondt, at han ikke nåede at få det, jeg havde jo lovet ham det; den samme skæbne havde Lud med gl. Liebenberg. Og Emil, den Stakkel; ja, han nåede da at komme af Sted med de andre, og godt var det, han så frygtelig dårlig ud. Tirsdag Middag kom der Brevkort om, at Alhed ville komme om Aftenen – vi ventede hende for Resten Mandag – og vi bestemte strax, da vi så, at hun allerede skulde rejse Onsdag Morgen, at gøre den Aften så festlig og ualmindelig som muligt. Vi sendte strax Brev til Marie Sperling om at komme og blive om Natten, vi tre Brave [”Brave” indsat over linjen] slog os så sammen om Festarrangementet og gik op til Toget at tage imod hende, der var Thorvald, som fulgte med hjem at drikke The, vi havde en vældig hyggelig lille The, her var så yndigt med røde Skærme om Lampen og Klaverlysene. Thomas var desværre bedt til Sold, men vi tilsagde ham og Nörgård til at komme og se hende efter Soldet – ikke senere end Kl. 1! Efter The gik Pan, Marie og jeg ind og iførte os vor villeste Stads, og vi tilbragte så et Par hyggelige Timer med Musik og Snak i den lækre douce Belysning, ædende en lille Marcipan, Marie havde ført med. Præcis ½ 1 mødte Thomas og Nörgård, ikke mere fulde, end de kunde stå ved, og så kom Knaldet; en ren Dug på Bordet, nogle Glas med Violer og Reseda, en større Buket til Alhed, og så serveredes Is og ½ Fl. Madeira. Isen på små Glasassietter og små bitte lækre Madeiraglas. Thomas holdt en lille kort Tale, og vi snakkede en Times Tid, hvorpå de tre gik hver til sit; vi andre rodede endnu en rum Tid med Alheds Sager, Kl ca. 3 kom vi til Ro og sov dejligt til Kl 8, Marie [ulæselig overstregning] på Sofaen, Alhed hos mig i den store Seng. Næste Morgen stillede vi så på Banegården, men der kom ingen Onkler – Toget til Masnedsund gik af, og så indså vi, at vi fik lov at beholde hende den Dag endnu; vi gik strax ud til de gamle, der sad Onklerne midt i Frokosten og havde ikke tænkt på at rejse, skönt de havde skrevet det til Alhed; vi spiste Frokost med, var der et Par Timers Tid og vandrede derefter til Universitetet, hvor vi hørte på noget af Hedemanns Examen, den gik jo stolt, 4 Lauder. Da jeg sad der og hørte til, kom Loria hen og hviskede til mig, om jeg ikke vilde komme ned til Thomas, han længtes efter mig, og var ikke rask. Jeg gik strax derned, tænk, så havde han været så dårlig om Natten, havde haft den voldsomste Hjærtebanken og var besvimet, han kunde ikke kalde på nogen, lå helt alene med det, den Stakkel. Da jeg kom, var han meget bedre men alligevel ængstelig. Han sagde, det hjalp så godt, at jeg kom; det er jo nervøst med den Hjærtebanken; han havde også hver Dag i en Uges Tid eller mere været på Farten, bl.a. til 2 Baller, Nörgård var endogså bleven dårlig af alt det, så var det da ikke underligt, at han også blev det. Der kom Alhed hen og hentede mig og vi gik her hjem til Middag og Kaffe hos Rördams. Så sov vi et Par Timers Tid og stod styrkede op og drak The, sad og sludrede en Times Tid med en Cigaret – det var det sidste Alhed så til Caféen, den lille søde Café – og så kørte vi til Banegården i Droscke; der var Thorvald, Laders og Maria og Onkel Chr. ; [”og Onkel Chr.” indsat over linjen] det var helt sært at sende hende af Sted så langt bort; men hvor er det dog godt, at hun kom af Sted, der har Far gjort en så god Gærning, at han vist ikke selv aner, hvor god den er, vi er alle – vi som holder så meget af hende og rigtig kender Forholdene – så glade og taknemlige for det. Jeg skrev et lille Brev til hende Dagen efter, at hun var rejst, det skulde ligge til hende som Velkomst, men det kan jo være, det ikke når derned; skønt, de vilde jo se sig lidt om på Rejsen, de tog på 3 Kl. for at få Penge til det, det kunde de da også magelig med den Masse Rejsetøj, hun havde jo Skindkrave, Skindslag og sit tykke Filttæppe. Fra Banegården vilde jeg et Vip ned at se til Thomas, det samme vilde Laders desværre også, og da Bran og vi kom derned, var der ikke mindre end tre allerede, de vidste alle tre om Forlovelsen, og så blev Laders også indviet; der er snart ikke så få indviede, det er egentlig en offentlig Hemmelighed, men det skal det også helst være så længe som muligt; du må såmæn gærne fortælle Tante Mimi det – og så må vel Onkel Syberg også vide det, men ikke uden du er sikker på, at de vil tie, og ikke andre må du sige det. – Thomas havde det helt godt, men han var ængstelig for Natten; så fik vi Nörgård stillet til at ligge ind på Sofaen hos ham, og han sov godt; men endnu er han så udaset, og så lider Humøret derved, han bliver så trist; men det hjælper gærne, når jeg kommer hen og snakker med ham; nu skal han føre en mere stilfærdig Tilværelse, så bliver han nok snart helt rask. Hvor det dog er dejligt for os, at I ere så glade over det, ja det tvivlede jeg nu ikke et Øjeblik på, at I vilde blive, når I dog kendte Thomas; det er værre med dem i Thorkildstrup, jeg kan ikke sige andet, end at jeg føler mig halvt eller helt som en Forbryder, når jeg tænker på dem; jeg synes, det må være så drøjt for dem at vide deres kære Thomas i Kløerne på et Menneske, de aldeles ikke kender! Jeg skrev også sådant noget forleden til Ths Mor skal Du ikke skrive til hende? [”skal du ikke skrive til hende?” indsat over linjen] og bad dem undskylde! Ja, at I kan være glade, det er ikke så underligt, men at alle Thomas’ gode Venner, som har fået det at vide, er bleven så glade, som de virkelig er, det er mere, end jeg havde turdet vente, de har været så søde alle sammen, gamle Frk Bruun, som Thomas bor hos var så rørende, da hun fik det at vide, det var vist hundrede Gange at hun tog mine Hænder, klappede mig på Håret og kyssede mig på Kinden, og hun holder dog så forfærdelig af Thomas og kender slet ikke mig. Men jeg gruer for at komme til Thorkildstrup, det bliver velnok Enden på det, at jeg tager derned med ham i Påsken, men jeg vil have Pan med, ellers tør jeg ikke! At vi får Maria med til Sølvbryllupet er storartet, men – Pan må vi da have fremfor alle andre, for hun er da vores allerbedste Ven. - - 
+Nu har jeg spist Frokost, nu ma jeg fortsætte i en Fart, at jeg kan få dette Brev færdig i det mindste inden Middag! – Nu er det jo snart længe siden, vi var i Sverige, jeg har ikke skrevet noget Fortællebrev hjem siden den Tid; jeg havde jo fuldt og fast bestemt, at jeg ikke vilde med derover [bl.a. af den [”af den” overstreget] for at slippe at se en vis Dame gøre Kur til Thomas!], men da det kom til Stykket at Skibet skulde til at sejle og jeg blive ene tilbage på Broen, så kunde jeg ikke alligevel, jeg bestemte mig først, da det ringede 3die Gang, kun Pan anede, at jeg tænkte på sligt, så de blev meget overraskede de andre, og jeg tror nok, de var glade over at få mig med. Vi havde en meget morsom Rejse, skønt det gyngede dygtig; vi drak Kaffe undervejs og var bagefter inde i Røgesalonen med vore Cigaretter; vi blev meget venlig modtaget på Hvilan, især var de rasende søde mod mig, jeg var slet ikke bange for Tante Hedda, som jeg plejer, hun var meget elskværdig. I Mørkningen fik vi Musik, Candidat Strømberg sang så dejligt, hans Stemme mindede så meget om Onkel Carls i gamle Dage, og så sang han og Fru Larsen en Sang, Onkel Carl og Tante Mis en Gang sang sammen ,,Se signora-.” Da vi fik Lys, blev vi alle stillede ind om Bordet i Spisestuen til Punsch, Æbler og Nødder, det var meget hyggeligt og morsomt. Efter The dansede vi. Næste Dag gik vi en lang Tur, og efter Middag rejste vi hjem, vi var jo 6, Th, Lorie, Skarade, Maria, Pan og jeg. [Der var en Dame, som ikke veg fra Thomas’ Side, men det var ikke mig! Nu kunde jeg jo heldigvis tage den mere med ro end i Sommer!] Det var helt sært at være så længe sammen med Thomas og at måtte lade helt som ingen Ting. Lille Pers var der Søndag Fm. det var meget morsomt at se ham igen, det lille søde. Jeg skulde hilse jer så mange Gange fra ham, han var så stolt over dit Brev. – Vi havde en rasende hyggelig Hjemtur og forfærdelig gemytlig og sjov, vi sad i Salonen oven over Kahytten, der var ikke andre end os; det gyngede temmelig meget, men ingen var dårlige; jeg var meget glad ved at være kommen med på Turen, og jeg kan egentlig ikke sige, at det var videre sært at være på Hvilan igen, lige strax naturligvis en Smule, men for Resten var det, som om både jeg selv og alle andre var nogle helt andre Mennesker end den Gang – især jeg selv. [Jeg vilde gærne en Gang høre dine private Tanker om de nuværende Tilstande sammenlignet med dem for 2-3 År siden, Thomas – Leonard, dine brændende Ønsker den Gang om, at jeg skulde holde på, hvad jeg havde, - det hele sådan forstår du – min private Mening er nu den, at det er godt, Mødres brændende Ønsker ikke al Tid opfyldes!] [ ”]” overstreget] kan du ikke sende mig Leonards Brev til Gennemlæsning; lille Pers sagde, at han i Julen var fuldstændig glad og tilfreds som før – den Besked vilde jeg nu aldrig have fået af en Holmström, de sværmer for at gøre al Ting så tragisk og storstilet som muligt.] – I forgårs var vi til en 25 Øres Koncert inde i Mathæuskirken, og i går Eft. kom Thomas cyklende med en Billet til ,,Privat Kammermusikforening” Nørgård havde fået den, men var ikke rask; det var en meget smuk Koncert, Mathilde Thomsen sang ganske yndig. Ove har foræret mig to Billetter til sin Elevkoncert på Mandag, en til Thomas også, men så træffer det så kedsomeligt, at Sperlings Gilde er den Aften; jeg må nu gå på Koncerten og komme senere til Sperlings, men Th. får jeg ikke med, jeg vil spörge Bedstemor, om hun har Lyst. 
+- - Jeg skulde jo have en Kjole til Sølvbryllupet, og da jeg nu sparede Gummislag, mente jeg, jeg kunde tage en god, finere end en Molls; da vi var hos Schelderup, så vi så på Silkerester og fandt en bedårende temmelig lys blå – som ganske lyst himmelblåt, tyndt blødt Silketaft – 20 Kr. Tante og Thora var med og sagde, det var uhørt billig. Jeg skal i næste Brev sende en Prøve, den er inde hos Fru Brëum. Jeg skal lige først i Ugen sende alt det meget, men send endelig Penge, Fru B. har kun fået det halve for Februar og Ove slet intet; i næste Brev skal jeg sende et færdigt Regnskab. Vi flytter lige først i Marts, Dagligstuen der ovre bliver malet i dag, en smuk mørkegrøn Oljefarve, den er 1½ Al længere og 1 Al bredere end denne og foruden det en bred Vinduesfordybning på 1½ Al, det bliver en dejlig Stue. Bare vi nu havde en Pensionær. Jeg tror, jeg skal overleve. Til August kan vi få en af Jens Brandts Drenge, 18 År, som skal læse til d. juridisk Ex. Tante Frederikke har foreslået ham, han kan give 45 Kr og det kan jo hedde sig, han er Fru Bs Pensionær, synes I om det?? s.u.- - 
+I forgårs rejste lille Lorie, vi savner ham, nu bor Nørgård i hans Værelse. Tænker du på Eli? Så skriv til Sluden om det! Du ved nok, jeg forfærdelig gerne vil have gjort noget i den Retning. 
+Nå, nu er det da bleven et langt Brev denne Gang, har det også ladet længe vente på sig. Tusende Hilsner til jer alle sammen fra din 
+Basse.</t>
   </si>
   <si>
     <t>1894-08-27</t>
-  </si>
-[...5 lines deleted...]
-Vestergade</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Teresina Bacci
 Rigmor Balslev
 Thorvald Balslev
 Harald Bing
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Louise Brønsted
 Johanne Caspersen
 Bernhard Hirschsprung
 Emma Hirschsprung
 Drude Jørgensen
 Hanne Langkilde
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Petersen, Skolefrøken
 Christine Rump
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
@@ -269,55 +1816,107 @@
     <t>Den nye skolefrøken er kommet til Erikshaab. Hempel Syberg har været syg. Ellen og Johanne har været på besøg hos familien i Snøde på Langeland. Nu er Johanne syg.
 Christine har fået fem undervisningstimer om ugen i dansk på en skole i Odense samt musikelever, og hun tjener 36 kr. månedligt.
 Alhed har det så godt i Firenze. Hun opholder sig på et bjerg med Bacci, spiser godt og bader i en bæk. Ludvig Brandstrup er rejst til Danmark, og Alhed vil savne ham. 
 Laura Warberg har hørt, at der er meget svir på Odense (Katedral)skole, så hun har overvejet en anden skole til Andreas, men Vesterdal siger god for Odenseskolen. 
 Familien har drukket kaffe udendørs i det gode vejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F9KW</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr Godsforvalter Warberg
 “Tre Hjorte”
 Vestergade 
 Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab – Mandag
 Kjæreste Abba!
 Vi har egentlig oplevet ikke saa lidt, siden Du rejste, saa det er bedst, Du strax faaer en lille Skrivelse. Torsdag Eftermiddag kom Charlotte kjørende med Frøken Petersen, den nye Lærerinde og 2 af Børnene. Marie K! er rejst til Nygaard for et Par Uger og gl. K. skal ogsaa et Par Dage derover; han var i Gaar alene paa Gjelskov, Christine og jeg gik derover, Sybergs var i Kirke, vi sludrede saa med den gamle en Timestid og morede os kosteligt over hans Fortællinger om hans Kone, hvordan hun ”tilvender” sig masser af Pakker, naar hun skal rejse og saa smider dem og Rejsetøjet rundt omkring paa Vejene. Syberg har endnu ingen Kræfter, var saa anstrengt af en 5 Timers Visit Visit ["Visit" overstreget] af Smidt i Lørdags, at han ikke kunde sove om Natten og Mini troede, han skulde blive syg igjen. – I Fredags kom der Brevkort fra Junge og Elle, de var kommen godt til Snøde, uden større Træthed skjøndt de havde gaaet hele Turen, ikke en eneste velvillig Vogn. Tante blev umaadelig henrykt over deres Besøg, men hun kommer ikke herover, da Thora kom i Lørdags og hun bliver der 8 Dage. Hende var Børnene med at hente i Aasøe, kjørte Kl. 9 dertil, var hjemme 12½, spiste til Middag og gik saa samme Tur!! var nær kommen for sent til Dampskibet, da de troede, der var en 10 Minutters Vej fra Tranekær til Aasøe!!! Kl. 12 Lørdag Aften kom de tilbage, havde kjørt et Par Mil fra Svendborg om ad Kværndrup. Junge har Blegner og vældig ondt i Halsen, hun gurglede igaar hele Dagen med chlorid Kali, var ilde tilpas, men holdt sig oppe, da Vesterdal og Christine var her. De to kom Lørdag Efterm, Chr. var kommen til Odense Tirsdag Aften sent, havde Timer hele Onsdagen, var hos Frk. Jørgensen, men traf hende atter ikke, fik af Vesterdal 5 Timer om Ugen i hans Skole, Dansk med 9 smaa søde Drenge, Christine er meget glad over det, han spurgte, om hun vilde have en Dreng at regne med, og det havde hun nok Lyst til, hvis hun kan. Vil Du fortælle Thorvald alt dette, han og jeg var saa enige i, at Christine burde have noget mere at bestille, ikke alene for at tjene noget, men ogsaa fordi et saadant Driverliv er en Ødelæggelse for hende. Af Musikelever har hun faaet Sagfører Jacobsens lille Dreng og Rimse, denne en Gang om Maaneden. Hun mener nu at tjene 36 Kr. om Maaneden og hun har lovet mig at lægge alt hen; jeg faaer saa noget hos hende til en Rejse derind paa et Par Dage; det klemmer hende jo en Del, at jeg vil hjælpe hende paa min Rejses Bekostning. I Fredags fik jeg Breve fra Christine, Thomas, Alhed og Junge og Elle. A. befinder sig saa udmærket et Par Mil fra Florenz paa et Bjærg, taler kuns Italiensk boer der sammen med Baccis og den gl. Major. Der er saa fint og smukt, de spiser saa vældigt alle sammen, Smør og Mælk er saa brillant; Kastanieskove op ad Bjærget, Brombær og Nødder, de bader i en Bæk. Hun fulgte Lud ind til Byen i Tirsdags, hentede mere Malervæsen derud, da der vil blive meget at gøre skriver hun. Naar Du nu snart ser Lud, saa maa Du da endeligt skrive til mig alt, hvad han fortæller om Alhed. Hun skriver i hvert Brev, at hun vil savne ham forfærdeligt, han er saadan en god Kammerat. – Jeg skulde hilse Dig mange Gange fra Vesterdal, han sagde at han savnede Dig meget; han var bedt til Kaffe-Christensen til Aften igaar, Dede, Elle og Muk kjørte for ham til 3 Toget. Sybergs stod ved Leddet og saae dem komme tilbage, sagde at han kører rigtig brillant. Christine havde Time idag Kl. 9 tog derfor ogsaa hjem iaftes. Junge har snakket en hel Del om, at Odense Skole er saa gruelig slem med Svir og anden Daarlighed Lærerne har den og den Skavank o.s.v. og at Dede burde i Birkerød Skole. Igaar talte jeg meget med Vesterdal derom, han mener ikke der er nogen Fare ved Odense, foreslog at faae ham til Rumps paa Christiansdal, naar han blot ikke boer i Byen, mener han ikke der kan skee noget, sagde at Birkerød er saa dyr, at Odense er brillant at tage Examen ved, den bedste i Landet til at proppe Kundskaber i Drengene. – Igaar var vejret saa mildt og dejligt her. Vi havde Kaffebordet udenfor Hovedtrappen og sad ved Bordet der og drak Kaffe. Pal. havde tabt en Flaske Portvin til mig, vi væddede om Tiden, Junge og Elle vilde komme hjem Lørdag Aften, - den drak vi til Middag igaar, Retterne var: Gemyse – Steg – Rødgrød, hvis bare Junge havde været rask, havde det været en dejlig Dag. Christine var saa livlig og munter, spillede og sang og snakkede hele Dagen. – Nu Farvel! I morgen venter jeg Brev fra Dig. Du og Thorvald har vel nok oplevet et eller andet igaar Søndag. – Junge ligger paa Chaiselongen, hun var saa henrykt over [ulæseligt] af [ulæseligt] det er kjedeligt hun skal spilde Tiden med Daarlighed, men [ulæseligt]gen haaber vi hun er helt rask, da er vi bedt til Ølstedgaard til Kaffe. - Syberg og Mini hentede Thora i Tommerup i Fredags, hun rejste fra Middelfart med Langkilde og hans Kone, kunde hun forstaae paa Snakken; - Gjelskov fik indavlet i Lørdags og havde Gilde. Unge Grevinde har det saa godt, jeg har hørt Bud. - Mange Hilsener fra os alle! Esset.
 Kære Far! Vi havde en frygtelig morsom Tur til Langeland kan du tro. – Vil du endelig huske at hilse Mine Hirscher, gl. Bernhard, gl. Bing og Tante Pe’rsen i Særdeleshed.
 Din Sel -</t>
   </si>
   <si>
+    <t>1894-08-30</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+Berta Brandstrup
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Niels Elgaard Amstrup
+Malin   Holmström-Ingers
+Johanne Christine Larsen
+Christine  Mackie
+Adelheyde Syberg
+Hempel Syberg
+Andreas Warberg
+Conrad Warberg
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Thorvald var. Warberg-familien kendte flere, der hed sådan.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0362</t>
+  </si>
+  <si>
+    <t>Det var trist, at Albrecht var syg på turen til Gurre.
+Albrecht skal se at få vasket manchettøj. 
+Christine har fået mere at bestille, og Emil føler sig rask.
+Malin/Molle Ingers vil komme på besøg. Der bliver opført en ny bygning på Hvilan.
+Hempel Syberg får opium for sin søvnløshed, men det virker ikke.
+Laura træner sit ben ved at gå ture, og hun har plukket perikon.
+Amstrup-familien skal på besøg hos Else og Conrad Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gZPT</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Hotel Tre Hjorte
+Vestergade 
+Kjøbenhavn
+[Håndskrevet på kuvertens bagside:]
+Hilsen Skruppehænderne
+[Poststempel]
+[I brevet:]
+Erikshaab – Torsdag – 
+Kjæreste Abba!
+Tak for Brevet! Det var jo kjedeligt, at Du ikke fik ret Glæde af Gurreturen for al den Asthma, det var ogsaa altfor tidligt at tegne Dig paa den, naar Du har været der i Klokken [”i Klokken” indsat over linjen] en Tid bliver Du dog gerne bedre og gaaende. Du maa helst give et Par Sæt Manchettøj i Vask derovre strax, paa Grund af Smaaregn og Graavejr her kan jeg ikke faae sendt Tøj til Dig før tidligst Tirsdag; vi vaskede igaar. Christine var her til Morgen, hun cyclede 7½ i Tirsdags, har helt fri om Onsdagen. Hun er meget tilfreds med nu at have noget mere at Bestille. Dede kjørte for hende Junge og mig en lille Visit paa Ølstedgaard igaar Eftermiddags, han kjører meget forsigtigt og passer nøje paa at undgaa ”hvad Far ikke vilde synes om ”. - Igaar fik jeg Brev fra Emil; han er saa rask nu, ingen kan see at han er syg, skriver han, men Du hører jo nu mere direkte om ham, d: 1_ste_ kommer Lud til Byen, bliver hentet i Roskilde af Berta, Lud var et Par Dage hos Emil, skrev med ham, men bare en Hilsen ”hans sidste Ungkarle-Hilsen til vort rare Hjem, hvor han har tilbragt nogle af sine behageligste Timer i hans Ungdom”. Fra Molle fik jeg et langt Brev fra igaar, hun melder sig herover, hvis hun kan paa sin Rundrejse=Billet til Askov Møde i næste Uge. Det var et langt rart Brev, og vi glæder os til at se hende. De bygger i Sommer paa den store nye Bygning til Skolen. Hilde paa Dalen har været syg og sengeliggende i 3 Maaneder af Nervøsitet. – 
+Syberg kan stadig ikke sove, har saa igaar faaet Opiumspulver, men alligevel ikke sovet i Nat. Mimi ligger nu igjen i Gjæstekamret. Vi er jævnlig deromme. Imorgen skal vi saa af med vor Junge, det bliver trist. Igaar var hun saa rask igjen, iaftes var vi alle i saa godt Humør, lille M[ulæseligt] var her til Ære for Junge og Christine. Jeg var forleden Aften ”Omgangen rundt” og plukkede en stor Haandfuld Perikum. Amstrups rejser til Glorup paa Lørdag med Nete, Pige og Kusk. Else havde skrevet, at de skulde være de Søndag over, saa vilde hun invitere fremmede paa dem. Wisse havde nemlig skrevet derned, at dersom de (Else og Conne) var bedt ud nogen Steder, saa maatte de endelig ikke sige Nej, hvis de (Amstrups) kunde komme med, da det vilde more hende meget at see Egnens Folk. Meget snildt af Visse, som jo undertiden kjeder sig lidt dernede. – Nu gaaer jeg selv til Højrup med en Del Breve, jeg øver mig i lange Ture nu, trænerer mig til de 4 Dage i Kjøbenhavn. Børnene og Dit Es hilser.
+[Skrevet langs sidste sides højre kant:]
+Han har ogsaa vældig godt af at friskes op om Aftenen
+[Skrevet langs første sides venstre kant:]
+Mange Hilsener til Thorvald det er herligt Du har ham</t>
+  </si>
+  <si>
     <t>1894-09-02</t>
-  </si>
-[...2 lines deleted...]
-Vestergade</t>
   </si>
   <si>
     <t>Agnes Berthelsen, Nislevgaard
 - Blom
 Berta Brandstrup
 Eline  Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Louise Brønsted
 - Gundestrup
 Marie Juul
 - Juul, fru
 Drude Jørgensen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Warberg-familien kendte flere med navnet P. Nielsen.</t>
   </si>
@@ -326,103 +1925,50 @@
   </si>
   <si>
     <t>Christine har fået flere klaverelever. Julie Brandt har meget tegnearbejde.
 Skal Laura bo hos Albrecht eller på et andet hotel i København? 
 Laura og Albrecht skal give Ludvig og Berta en bryllupsgave. 
 Laura m.fl. har været på besøg på Gelskov. 
 Christine har bedt Drude Jørgensen skaffe flere klaverelever.
 Gundestrup har tilbudt at have Frederik det følgende år, men det vil Laura ikke have.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OTcJ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr Godsforvalter Warberg
 Tre Hjorte
 Vestergade
 Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab d: 2den
 Kjæreste Abba!
 I Gaar var Elle og jeg paa Vej til Fru Blom og til P. Nielsens Kone, da vi lige ved Skoven blev overraskede ved at se Christine komme cyklende. Hun var meget glad over at kunde melde, at hun i Torsdags fik 3 Elever, en ung Pige og begge Gundestrups Drenge, hvoraf især den ældste skal være flink og musikalsk, deres Mor har spillet med dem, men er meget glad ved nu at blive fri. Chr. sagde strax, at nu kunde jeg da nok blive noget længere i Kjøbenhavn, det har trykket hende, at jeg skulde ofre den Fornøjelse. Hun har nu 48 Kr. om Maaneden og 12 tilgode hos nogle af Eleverne, som nu har bedt hende sende Regning. Hun er ved rigtig godt Mod og mener nok, hun faar flere nu. Hun fortalte ogsaa, at Brandt har faaet saa meget Tegnearbejde, at hun tjener 62 Kr. om Maaneden. Jeg har nu tænkt at rejse paa Lørdag, da jeg jo gerne vil være et Par Søndage derinde, naar Du er [”er” indsat over linjen] fri. Gid Du nu en af dem havde en kjøn Tur for et eller andet Sted hen. Men naar jeg saa kun bliver en lille Tid, og altsaa rejser hjem før Dig, saa veed jeg ikke, om det er værd Du flytter ud af Dit Værelse, Du kan sige mig hvilken af følgende Ting jeg skal vælge, enten boe paa Missionshotel eller faae et lille Værelse paa Tre Hjorte; jeg har tænkt mig, at naar Lud er rejst igjen, saa kunde jeg være 3-4 Dage hos de gamle og saa i dem helt ofre mig for dem. Jeg morer mig bedst, naar det ikke koster for meget at være derinde. Har Du et stort Værelse, kunde der maaske ogsaa sættes en Seng ind, de Dage jeg er der. Men som sagt, lad mig nu vide, hvad du raader mig til, jeg skriver saa reppetere, men kommer paa Lørdag d. 8de, haabende at finde Dig vel tilpas uden Asthma. Eline fik jeg Brev fra nylig, det lader som hun mener vi nok kan give Brudegave til Lud og Berta nu, de giver Fotografi og de gamle har en Gave. Alt staaer godt til her hjemme. I Fredags var Fru Juul og Marie her en Visit, jeg tog med dem til Gjelskov, hvor Præsten var, vi havde en rar Aften. Hempel kom og tog bagefter herned, vi drak Kaffe og sludrede til Kl. 11½. I Dag er vi bedt til Gjelskov til Kaffe og Aften. Junge drog saa lidt melankolsk afsted i Fredags. Hr. J. kjørte hende ned og Astrid og jeg fulgte hende. Christine mødte Fru Berthelsen igaar i Odense, men hun gaaer altid rask forbi hilser kun. Hvor hun dog er kold. – Idag er Paludan i Odense. Christine har været hos Fr. Jørgensen, som var meget venlig og lovede at gjøre, hvad hun kunde, for at skaffe hende Elever, Hun spurgte, om nogen af Søstrene skulde til Sollerup iaar!! Tro mig, det vilde hjælpe paa hendes Evne til at skaffe Chr. Elever om vi havde en at sende til hendes Skole. Det er uheldigt, at vi ikke netop i Aar skulde have Muk ud at lære noget, saa billigt vi kunde have hende sammen med Christine. Gundesttrups har sagt, at de kunde godt have Dede til næste Aar; men det vilde ingen godt Sted være for ham de Drenge ser dog ud til allehaande. 
 Ja nu er det Middag og derefter skal jeg see at faae Bud til Højrup efter Breve og med dette, jeg længes snart efter et fra Dig. Christine og Elle hilser. Mange Hilsner fra Din Smaa.</t>
-  </si>
-[...51 lines deleted...]
-Smaa.</t>
   </si>
   <si>
     <t>1894-09-10</t>
   </si>
   <si>
     <t>Pip -
 - Blom
 Eline  Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 - Dus
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 - Larsen, klokker
 Christine  Mackie
 Alhed -, Møllerkone
 - Rørdam, Fru
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 - Vesterdal
 Andreas Warberg
@@ -454,409 +2000,160 @@
 [Skrevet med anden farve blæk:] 1994
 [Håndskrevet på kuvertens bagside:]
 Hilsen fra Lerhænderne - 
 [Poststempel]
 [I brevet:] 
 Tirsdag d: 4de 
 Kjæreste Ven! 
 Hermed Manchettøj og Lommeklæder; de to pæneste Sæt mener jeg skal stryges derinde, de er for sig selv. Tak for Brevet.
 Du nævner intet om Asthma, men den Svimmelhed er da rigtig kjedeligt Du skal plages med, forhaabentlig vil Jodkalium hjælpe. – Jeg er naturligvis mest glad ved at bo paa Tre Hjorte, men jeg vil jo gerne gjøre Rejsen saa billig som mulig. Jeg tager mine egne Penge til [ulæseligt], saa kan jeg selv kjøbe Handsker, lade min Kjole sy om dernede o.s.v. Mornine lader aldeles ikke høre fra sig¸ det siges, at hun er rejst bort. Jeg har igaar og idag gaaet og tænkt paa og faaet en voldsom Lyst til at tage Muk med ind paa en Returbillet, hun skulde boe hos Brandt, saa fik vi dog Nytte af Lejligheden endnu en Gang. I saa Fald vilde vi rejse paa 3. Kl. Jeg har intet sagt til Muk, kun drøftet det med Elle og ønsket at vi vidste, hvad Du vilde sige til det. Hun har dog været saa meget Stedbarn med Rejser baade iaar og ifjor, da hun gik til Præsten. - Igaar var jeg en Visit hos Fru Dus, hun var temmelig rask, han var ikke hjemme. Det var i Char à banque ["que" i ordet overstreget. Over linjen indsat et ”c”] og de andre var med i Trælleborg Have, jeg var der kun 1½ Time. Da jeg vilde staa op i Vognen gled mit Ben ned ad Trinet, det gjorde saa nederdrægtig ondt, at jeg var lige ved selv [”selv” indsat over linjen] at faa ondt. Det hævede stærkt og jeg ligger siden mest paa Chaiselongen og har Karbolomslag paa, men det er bedre og jeg haaber jo da, at det skal gaae helt over til paa Lørdag. Idag vilde jeg have aflagt Visit paa Arreskov og gaaet derover, derefter i Præstegaarden, hvor Fr. J. og Elle skulde hente mig (pr. H.J.), men nu skal vi see paa Fredag, om denne Tur kunde blive af. Jeg synes jeg skylder Visit paa Arreskov og Præsten har bedt os komme, mens jeg er ene. – I Søndags var vi alle paa Gjelskov og havde det rigtig hyggeligt, Christine spillede og sang, hun cyclede afsted Kl. 8. Fru Blom og Pip var her først kom saa derom. Børnene var spadserende i Sønderbroby Mølle og Møllerkonen Alhed var saa venlig mod dem, gik i Haven i Kirken og omkring med dem. Det var Thora, Astrid og Dengse. Syberg tog den Aften intet at sove paa og sov saa heller ikke, men var bleg og halvdaarlig, da jeg næste Morgen var deromme. Han har vældig Styr med Malkepigerne, maa staae ved dem om Formiddagen, en Dag med en Stok, som han tilbød at kløve deres Hoveder med, hvis de knyede; det har taget paa ham. Iaften saae vi Ildebrand ad Faaborg til. Nu Farvel saa længe. Jeg glæder mig meget til Rejsen. Mange Hilsener!
 Esset.
 (Skrevet på hovedet på s1:]
 Det ustrøgede Manchettøj tager Mor selv med derned. - 
 [På efterfølgende sider:]
 Faa nu endelig Tøjet til Strygning strax, at Du kan have noget pænt til Fredag. 
 Lørdag Eftermiddag.
 Kjæreste Abba!
 Idag har K[ulæseligt] været her at see til Benet, Saarene var næsten lægt, men udsætte nok jeg vil kunne rejse paa Onsdag, imorgen staaer jeg op, vil være fornuftig med at gaae de første Dage, kommer der saa ikke nærmere Brev, saa kommer jeg Onsdag Aften. Idag har jeg ikke haft Smerter i det og Hævelsen er svunden saa nu har jeg jo godt Haab igjen. Du kan ogsaa troe Humøret har staaet lavt disse Dage. Vi har haft Brev fra Brandt, hun skriver at Muk kan saa udmærket boe hos hende og ligge paa Sofaen, som hun har kjøbt af Christine, og være hendes Gjæst og spise Middag hos Fru Rørdam og hun skriver intet om den syge Søster, kun at hun boer der. Saa jeg kan ikke modstaae Lysten til at give Manden Fornøjelse, Sybergs rejser derned paa en Returbillet d: 19_de_, men det bliver endnu holdt meget hemmeligt, at de rejser, saa Du maa ingen nævne det til, man kan ikke vide, om det kunde gaae hertil igjen. Derfor synes jeg igjen, at naar alle baade der og her rejser i Sommer, saa skulde Muk have denne Tur. Musse glæder sig meget, bare Musse saa ikke bliver skuffet, men nu er Syberg bedre, var i Odense idag og Musse
 [Skrevet langs venstre kant på siden:]
 [ulæseligt ord] hjem. Kjærlig Hilsen. Tak for Brevet.
 [Næste ark:]
 Søndag Eftermiddag.
 Kjæreste Abba!
 Nu har jeg siddet paa Chaisé longen den største Del af Dagen og det er jo ikke videre godt med Benet, jeg troer, jeg kan ligesaa godt med det samme bestemme mig til at vente til Torsdag med at rejse. Benet er saa tungt og stivt, jeg haaber Dus ser herned morgen, naar han er paa Brobygaard og siger mig om jeg skal skaane det, eller øve det. Jeg synes, at nu da vi er bedt til det Bryllup, saa vilde jeg gruelig gerne derind. (Nu maaa Du da absolut derind en Dag forinden, kan Du ikke aftale med Lud at tage med ham? det vilde da vist blive anset som Uhøflighed, hvis Du ikke gjør en Visit først, det er Børnene og jeg enige om. Kunde Du ikke høre Eline og Mor, hvad de mener vi skal kjøbe til Brudegave, jeg regner en eller anden pæn Ske, i Smag med den, vi fik af Comtessen; men der er jo Tid nok at kjøbe den Fredag Formiddag. Christine og Vesterdal har været her idag de kom iaftes, de skal have dette Brev med. De hilser begge; han savner Dig. Chr. er saa glad ved alle sine Timer. Paa Lørdag begynder de Prøver i Musikforeningen hun har jo været hos Klokker Larsen og talt dem, det er første Stemme i Korene; Hils vore kjære Svigersønner og hos de gamle. Jeg skal nok skrive et Brevkort paa Tirsdag. Kjærlig Hilsen! Det forbistrede Ben! Din Smaa.</t>
   </si>
   <si>
-    <t>1892-09-02</t>
-[...60 lines deleted...]
-- Paulsen
+    <t>1894-09-12</t>
+  </si>
+  <si>
+    <t>Firenze</t>
+  </si>
+  <si>
+    <t> Assensvej 198, 5750 Ringe
+Firenze</t>
+  </si>
+  <si>
+    <t>Hugo -
+Jægeren -
+Onklen -
+Adolfo Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Alfred Rottbøll
 Ellen  Sawyer
-Anna Schaffalitzky de Muckadell
-[...50 lines deleted...]
-Louise Amstrup
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warberg er kommet til skade med sit ben på en udflugt med hestevogn. "Haabet" er Erikshaab, hvor Alheds forældre bor.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed Larsen forsvarer familien Bacci overfor sin mor, som er rystet over en "scene" med en forelsket jæger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ugkp</t>
+  </si>
+  <si>
+    <t>_12te Sept. 1894
+_
+Jeg har skrevet strax, nu maa Du gøre det samme.
+Kæreste Mor!
+I dette Øjeblik har jeg læst dit Brev og er aldeles forfærdet over det Indtryk, mit sidste har gjort paa Dig. Jeg skriver strax for at berolige Dig, naar det blot kunde lykkes mig at gøre dig halvt saa rolig, som Du vilde være det, hvis Du saa mig her mellem disse Mennesker. Jeg er mest ked af det over at Du nu ikke mere har saa meget Tillid til mine kære Baccis, der ere saa mageløse imod mig, saa Du ikke kan tænke Dig det. – De vaager over mig med den største Omhyggelighed, saa jeg netop føler mig saa tryg og rolig, som det kan tænkes. Naar jeg gaar til Byen gaar Fru B. med mig for at jeg ikke skal gaa alene paa Gaderne, og er paa enhver Maade storartet imod mig. – Jeg tror nok, de begge to er kommen til at holde meget af mig, det siger de, og jeg kan ogsaa mærke det; men netop fordi jeg ikke er noget af en ”Flane” men er mere alvorlig end saa mange Italienerinder. – Onklen er begejstret for mig, men netop af samme Grund. Og den unge Mand – ja jeg maa le, naar jeg tænker paa Dine Bekymringer angaaende ham. Der er ikke mindste Gnist af Spor af Tale om Fare der. Mit Hjærte slaar ligesaa roligt som før og har ikke haft det mindste at gøre med Spøgen. Du ved da ogsaa, at jeg er meget ufarlig paa de Områder.
+”Signor Hugo” er en ganske ung Mand, nydelig og sympatetisk, li [overstreget: li] livlig men dog stilfærdig. Han er lidt trykket af daarlige Forhold i Hjemmet; Moderen er [overstreget: er] var Comtesse, før hun blev gift, skal være meget uelskværdig, navnlig slem mod Faderen, som begge Sønnerne hænger meget ved. Af denne Grund er der trist i Hjemmet, der tales og les meget lidt, og derfor har baade Faderen og Sønnen nydt disse Dage i Acone. Faderen paastaar, at han i flere Aar ikke har set Sønnen saa oplivet. – Om hans unge Hjærte de sidste Dage var lidt mindre roligt end de første, skal jeg lade være usagt, men meget lidt var det ialtfald, og en Ting er sikkert, at han hele Tiden har behandlet mig med den største Respekt uden mindste Lapseri, hvilket er ham meget fjærnt. – Og – ja jeg er næsten lidt ”dydig” indigneret – hvor kan Du tro, at jeg ville lade mig byde det allermindste i Retning af – hvad skal jeg kalde det – Mangel paa Respekt, - ganske vist er Sproget fremmed, men jeg forstaar dog alt nu, og desuden – den Slags vilde jeg strax have en instinktmæssig Fornemmelse af og vise tilbage med dybeste Foragt. – Nej, jeg befinder mig brillant mellem disse Mennesker, de ere fine og dannede, og der er aldrig den mindste Smule i deres Spøg, der kan støde. – Du maa gøre mig den Tjeneste at tænke med største Respekt og Taknemlighed paa dem, hvis de ikke var vilde jeg jo føle mig forfærdelig ene og forladt. Jeg vil sige Dig i Parenthes bem. at de ere mere omhyggelige for mig end Konsulens; de siger nu bagefter, at de var lidt forbausede, da Konsulens rejste, og at de strax talte med hinanden om, at de vilde tage sig af mig, og det har de sandelig trolig gjort! - Tænk, at jeg er i deres Hus og betaler kun akkurat hvad jeg spiser, ikke Værelse, ikke Ulejlighed, det er da virkelig mageløst. – Spørg Lud, saa skal Du høre, de ere brillante. – Mor, nu_ haaber_ jeg, du er beroliget. – Angaaende Jægeren, saa vil jeg give Dig Ret i, at det ikke var hyggeligt, og maaske heller ikke passende, men det kunde vi da virkelig ikke gøre ved. Han var jo bleven helt tosset, men Baccis betragtede mig sandelig godt. – At lade ham tro, at jeg var forlovet var vist slet ikke saa galt, han blev dog lidt mindre paatrængende efter den Tid; men jeg er glad ved, at han stadig tror det, han er nemlig ikke traadt ud af Sagaen endnu, men skrev forleden et 3 Siders Brev til Hr B for at bevidne sin dybe Hengivenhed for os alle, han kommer sikkert en Dag paa Visit, menes der. Han er Dr. (ikke med.) og Advokat, en dygtig Mand men ved denne Lejlighed helt gaaet fra Vid og Sans. – Brevet har jeg faaet til Erindring [overstreget: g] om denne Episode. – 
+Vejret er ækelt i disse Dage, jeg syr Puder til to Stole i Bertas lille Værelse ved Atelieret. Fru B. hjælper mig troligt hvert Minut hun har tilovers, vi sidder og tale saa rart sammen mens vi sy. Hun er fuldstændig orienteret i min Familie, det morer baade hende og Manden at høre om Danmark og Eder alle, og jeg fortæller naturligvis gærne. De synes godt om den Maade vi bliver opdragede paa her holdes unge Piger indespærrede og lære næsten intet, se og høre intet. Fru B. og hendes Søster ere vist ualm. oplyste, tale begge fransk. Fru B. læser ogsaa engelsk, giver Undervisning i italiensk til Udlændinge. - - Jeg haaber ikke Lud og B. komme lidt endnu jeg vilde frygtelig gærne have dette færdig og det lille værelse i Orden. – Jeg befinder mig ogsaa brillant nu og savner slet ikke danske, vi har det svært hyggeligt. Dette maa Du slaa fast, at der ikke er mindste Grund til Ængstelse men at jeg saa tryg, som paa selve ”Haabet”. De feder mig og passer mig, som jeg kunde være deres eget Barn, Du vilde glæde Dig, hvis Du saa, hvor tyk og frisk og fornøjet jeg er. Skriv nu snart og lad mig vide om Du er beroliget og har faaet bedre Tanker om Baccis. – Mit sidste Brev var rimeligvis frygtelig forjaget; det var skreven i mange smaa Afdelinger, da der ikke var mindste Ro – til at skrive – Lad mig endelig ogsaa strax vide, hvordan Dit Ben har det, frygtelig Forsinkelse af Din Rejse.
+Jeg maa have den Kjole, som jeg har skreven til Elle, og som sagt Handsker og Strømper meget velkomne. Sko?? Alt lidt gaaet til. – Slaa nu ordentlig til Skaglerne med Far og Muk, 1000 Hilsner til Eder alle tre fra Din
+altfor frivole og lette Datter Be
+Sikke Ord at brug om mine elskede Bacci og den skikkelige Onkel, der er Noblessen selv.
+Fru B sender ”tanti saluti” mange Hilsner</t>
+  </si>
+  <si>
+    <t>1895-09-01</t>
+  </si>
+  <si>
+    <t>Tre Hjorte</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev
 Berta Brandstrup
-Emil Brandstrup
-[...129 lines deleted...]
-Johanne Christine Brandstrup
+Johanne  Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
-Louise Brønsted
-[...3 lines deleted...]
-Alhed Larsen
+Julie Brandt
+Christian Caspersen
+- Feilberg
+Christine  Mackie
 Otto Emil  Paludan
-Ellen  Sawyer
-[...55 lines deleted...]
-Anna Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
-Adelheyde Syberg
-[...32 lines deleted...]
-Kjøbenhavn K.
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Johannes Wilhjelm</t>
+  </si>
+  <si>
+    <t>Tre Hjorte var et hotel, som Albrecht Warberg ofte boede på, når han var i København.
+Christine Mackie, f. Warberg, flyttede i 1895 fra Absalonsgade til Hans Tavsensgade i Odense.
+Det vides ikke, hvem Jacobsen, Othile, Nellemann, Galen og Niels var. Udfra ordene om Niels' helbreb kunne der være tale om Emil Brandstrup, Laura Warbergs bror, som led af tuberkulose.
+Lauritz Brandstrup og nonnerne: Laura Warbergs far flyttede ind på Sct. Josephsøstrenes Collegium, da hans kone ikke længere kunne passe ham, eftersom han var dement.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1397</t>
+  </si>
+  <si>
+    <t>Det er godt, at Christine Mackie er flyttet, men hun skulle have taget flere musiktimer. 
+Albrecht Warberg har besøgt Othilie, som var faldet ned ad en strappe. Han har også været os Lauras mor, men hun var udskrevet. Lauras far ser ældre ud. Han er tilffeds med at være hos nonnerne, men han har smerter og farer op og brøler. Forleden bad han Albrecht om to kroner. 
+Albrecht går ture med Niels. Ludvig/Lud Brandstrup vil have Niels sendt til Norge. Albrecht har besøgt Ludvid Brandstrup på hans atelier på Charlottenborg.
+Feilberg ligger for døden. 
+Albrecht Warberg har fået brev fra Paludan og har besluttet at rejse hjem for at tale med greven.
+Albrecht har mødt Nicoline von Sperling, Julie Brandt, Fanny Schaffalitzky og Maria Balslev, og han har været i Tivoli med Julie Brandt. Albrecht skal spise hos Wilhjelms. Han siger nej tak til afteninvitationer pga. sin astma. Han har været ude at se det nye fængsel ved Vestre Kirkegård.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xPdM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Laura Warberg
+Att: Hr Dyrlæge Caspersen
+Snøde
+pr Lohals
 [På kuvertens bagside:]
-Poststempel.
+[Noget af papiret mangler og ulæseligt] E Br.
 [I brevet:]
-[Fortrykt logo]
-[...6 lines deleted...]
-Din Smaa.</t>
+Hotel Tre Hjorte d. 1 Sept. 1895.
+Kjæreste Smaa!
+Igaar fik jeg Dit Brev og igaar maa Du være rejst til Snøde og har vel ikke haft det bedste Vejr ved Vandet. Jeg synes, at det er godt, at Christine er flyttet, men jeg havde unægtelig helst set, at hun havde faaet flere Timer i Musik istedetfor i Dansk; dog noget er bedre end intet. Det var da en Skam at vedkommende Lærer (Jacobsen?) at slaa [ulæseligt], men paa den anden Side kan hun maaske have godt nok af at have faaet den Lærdom banket ind, at hun ikke skal læse alene for den enkelte Dags Karakter. For nogle Dage siden fik jeg Bud, om jeg vilde se ud til Othilie, som var bleven syg – hun bor hos sin Veninde Frøken Nellemann ude på Vesterbro - ; jeg gik saa derud, og det viste sig saa, at hun Dagen i Forvejen var gaaet paa Hovedet ned ad en Trappe. Slaget i Hovedet havde kun den Virkning, at hun foruden hendes Hovedpine; mere saa havde hun skrabet sit ene Ben og derfor skulde hun ligge. Igaar var jeg til Mor for at se til hende, men da var hun gaaet ud, og jeg vil derfor nu betragte hende som udskrevet. Fra hendes Værelse kan man se Gaarden, hvor Din Fader er. Jeg besøger ham omtrent hver 3die Dag, og han bliver altid glad ved at se mig. Han har det, synes jeg, ganske godt, men er kommen til at se ældre ud ved at have mistet nogle af Fortænderne. Han er meget tilfreds med Opholdet hos Nonnerne og fortæller mig altid, at der bliver sørget udmærket for ham i enhver Henseende. Han faar af og til pludselige Smerter og farer da op med et forfærdeligt Brøl. Var jeg imidlertid forleden hos ham med et [ulæseligt ord] livede han virkelig op, og igaar da jeg var der igen forsøgte han slet ikke derpaa. Han har bedt mig om 2 Kr ”saa skal jeg ikke plintre Dig for mere” tilføjede han, og det har jeg ladet ham. Niels har det fremdeles ikke godt; Lud mener, at han bør sendes til Norge til Vinteren. Igaar gik jeg en længere Tur med ham, og det syntes at bekomme ham vel, men om Aftenen kan han aldrig, gaa med mig, det tør han ikke, og jeg tør ikke overtale ham, om jeg end har en Formodning om, at han forkjøler sig ved at tilbringe saa meget af Tiden i Sengen. - Lud har i de sidste Dage arbejdet i Atelier paa Charlotteborg, og der har jeg saa daglig besøgt ham. Hans Frue har jeg ikke set endnu; hun har aflagt mig en Visit uden at træffe mig. Igaar var jeg hos Feilbergs, det vil sige i Tekøkkenet hos Pigen; han har det saa daarligt at han helt har holdt op med at spise, og Kræfterne er stærkt aftagne; han har formodentlig ikke mange Dage tilbage. 
+Forleden havde jeg et Forretningsbrev fra Paludan, der havde til Følge, at jeg besluttede mig til at rejse hjem midt Ugen for at tale mundtligt med Greven. Nu i Dag har jeg læser Brev fra [ulæseligt] hvori han bestemt foretrak, jeg skulde blive de 5 Uger herinde, og saa bliver jeg altsaa, saameget mere som Nødvendigheden af at tage hjem synes mig at være svunden en Del.
+Igaar Aftes mødte jeg paa Banegaarden for at tage imod Thorvald; han var der imidlertid ikke, men derimod Frøken Sperling sen. og Brandt forat tage imod Marie Sp., som kom med Toget. Jeg indbød Brandt til følge med mig i Tivoli, hvorover hun blev meget glad; vi sad der saa et Par Timers Tid og saa afleverede jeg hende til en Sporvogn. I Morgen er jeg bedt til Wilhjelms til Middag og har taget imod Indbydelsen. Derimod har jeg foreløbig frabedt mig alle Middagsindbydelser for gl. Bern, da jeg endnu er alt for afhængig af min Astma. Jeg taaler intet om Aftenen drikker derfor hver Aften The. .
+Igaar traf jeg paa Kongens Nytorv Baronesse Fanny, med hvem jeg fik en længere Passiar. Hun er forfærdelig mager, men ser i øvrigt frisk og rask ud. – Jeg har været en Dag med Galen ude at bese det store Fængsel ved Vestre Kirkegaard; det var meget interessant. 
+Med mange Hilsener til Alle!
+Din A.</t>
   </si>
   <si>
     <t>1895-09-05</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Johanne Christine Brandstrup
 Louise Brønsted
 Hans Christian Caspersen
 Johanne Caspersen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg, Albrechts far
 Peter Whidt</t>
   </si>
   <si>
     <t>Laura Warberg besøgte sin søster og svoger i Snøde. Albrecht Warberg boede ofte på Tre Hjorte, når han var i behandling for sin astma i København. 
 Emil Brandstrup havde tuberkulose.
 Warberg-familien kendte flere, der hed Thora. Thora, der skal hjælpe med at købe konfirmationsgave, kan ikke være den samme som konfirmanden, Thora/Tutte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0349</t>
   </si>
@@ -868,50 +2165,88 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/CTeU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 cand. jur.
 p.t. Tre Hjorte
 Vestergade 
 Kjøbenhavn K. 
 [Øverst tilføjet med blyant:] ”sept. 1895”.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Snøde – Onsdag d: 4de
 Kjæreste Abba!
 Det er jo trist, at Emil ikke har det godt, vi har intet fortalt Mor derom. Jeg var saa nysgerrig efter at vide, hvad du skulde have rejst hjem for, men nu faaer jeg det vel at vide naar jeg kommer hjem? Du vil forbauses over at høre at jeg paa Fredag Efterm. rejser hjem med Mor som saa vil tage sig af lidt af alt hjemme, mens jeg rejser herover igjen og bader og spadserer en Uge til. Vandet og Badene er saa henrivende, jeg naaer at faae 6 Bade i denne Uge, desuden spadserer jeg lange Ture paa 2 Timer om Formiddagen enten med Hanne eller med Thora om Efterm. gaaer Mor og de andre 2 Timer til Bad, Caspersen plejer saa at komme cyclende ned efter os. Om Aftenen i dette dejlige Maaneskin gaaer vi ogsaa lidt ud, forleden om ad lille Snøde, iaftes henne hos Peter Hvidt, en pæn Gaardmandsfamilie, Konen viste os en Masse gamle Sager og trakterede os med det lifligste gamle Øl, jeg nogensinde har smagt; jeg fik lidt at vide om Tilberedningen, skal gjemme de to Cognacsankere til det. Caspersen gaaer ganske langsomt ved en Stok, han kom om efter os. Han er trods nogen Daarlighed i Benene i rigtig godt Humør, driller Mor og gjør Løjer, er saa fredelig og rar, som jeg ikke i mange Tider har set ham. Nu kan han cycle igjen. De var meget villige til at beholde mig 14 Dage, men at have Mor ogsaa al den Tid, syntes jeg var saa meget for dem, de har jo været saa mange iaar. Jeg bad saa Mor rejse hjem og styre Huset, men hun vilde ikke høre noget herom, og da jeg saa har Returbillet til Svendborg som blev spildt hvis jeg blev, saa besluttede jeg at tage med hende og saa komme igjen paa Mandag og blive til næste Mandag. September Badene er jo saa styrkende. Saa kommer de jo desuden hjem allesammen fra Odense; Christine Muks og Dede paa Søndag. Asier faaer jeg hjem med fra Hanne, vi har ingen iaar. Imorgen giver Thora en Køretur ud på Hou, vi skal have Aftensmad med, jeg glæder mig over alle de dejlige Ture. Bare nu Vejret vil holde sig, idag blæser det en Del og ser meget ud til Torden. Thora rejser til Kbh. paa Søndag , hun har lovet at være behjælpelig enten Dig eller Pelle, naar denne kommer til Byen, med at kjøbe noget til Tuttes Konfirmation. Hvad siger Du om et pænt Sybord?? Du maa endelig svare herpaa, saa skal jeg skrive til Thora om at gaae om til Dig en Dag og tale om det, vi kan vel ikke give mindre end 25 Kr? Syberg har jo givet alle vore Gulduhre. Da jeg i Lørdags skulde vente 3 Timer paa Rejsen herover, tog jeg i Ringe Billet til Odense, - 1 Kr. 3 Klasse – og fik set alle 4 Børn. Christine boer nydeligt 5 Min. Gang fra den store Banegaard, paralelt med Latinskolen er H. Tavsensgade. C. og jeg gik hen til Muks, der er meget glad ved al sin Læsning og ikke synes det er svært; hun gik med os forbi Latinskolen Kl. 1, hele første Klasse kom ud og skulde til Læsning, vi fulgtes med Dede ud til Vestergade, saa til Banegaarden hvor Junge tog med mig med en Pose Rejsegodter, de vidste alle, at jeg vilde komme, jeg fik meget udrette og set paa de 1 ½ Time, jeg havde Smørrebrød med. Var søsyg over, men dog ikke slemt. 
 [Skrevet langs sidste sides venstre kant:]
 Ja nu Farvel søde Ven! Alle her hilser Dig! Kærlig Hilsen fra Din Smaa.
 [Skrevet langs første sides højre kant:]
 Hvis Du sender Brev af paa Søndag skal det være lidt tidlig paa Dagen ellers faaer jeg det ikke før Tirsdag.
 [Skrevet langs første sides venstre kant:]
 Imorgen skal de alle til Tranekær, saa bliver vi kjørt ned til Aasø.</t>
   </si>
   <si>
+    <t>1895-09-08</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell, unge greve
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Tre Hjorte var et hotel i København. 
+Det vides ikke, hvem Thorvald og Harald var. Warberg-familien kendte flere, der bar disse fornavne. 
+Ellen Hirschsprung blev kaldt Madame. 
+Det vides ikke, hvad sagen mellem Frk. Knipschildt og Wilhelmine/Mis Brandt gik ud på. Frk. Knipschildt var muligvis Dagmar eller Anna Margrethe Knipschildt; døtre af Charlotte Knipschildt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1391</t>
+  </si>
+  <si>
+    <t>Det er godt, at Andreas/Dede Warberg er god til dansk, men hans karakterer er i øvrigt ikke høje nok. 
+Albrecht Warberg har spist hos Berta og Ludvig Brandstrup og været i Tivoli med dem. Han har også været i Folketreatret og på Nørrebro for at se en nyopført skole. 
+Greven sender brev næsten hver anden dag. Albrecht skal se på heste for ham. 
+Albrecht forsøger at klare en konflikt mellem Wilhelmine/Mis Berg og Frøken Knipschildt. - Albrecht har næsten brug for en fuldmægtig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hXny</t>
+  </si>
+  <si>
+    <t>Tre Hjorte d. 8 September 95.
+Kjæreste Smaa!
+Det var morsomt at Du sendte mig Dedes Brev. Var han blot saa dygtig i alt som i Dansk, vilde det gaa ham godt, men jeg synes ikke rigtig om, at han er saa glad ved et mg i Latin, da det tyder paa, at hans Karakterer i Almindelighed ligger derunder, han er unægtelig ikke [ulæselig]. Jeg var i Gaar ud hos din Søster, som var mere klagende end ellers og [ulæseligt ord] mig med et saa kraftigt Hyl, at jeg havde Hjertebesværligheder deraf hele Dagen. I Onsdags spiste jeg [ulæseligt ord] hos Luds, Bertha og den lille [ulæseligt] Middag paa Hjørnet af Bredgade og Toldbodgade, kjørte derefter en Tur med dem, hvorefter vi endte i Tivoli. Jeg var Gæst hele Tiden og maatte altsaa intet betale. Dagen efter var jeg med Vilhjelmine i Folketeatret og spiste derefter til Aften hos hende. Igaar Aftes var Thorvald og jeg samt [ulæseligt ord] ude paa Nørrebro ved Hellig Kors Kirken forat bese en ny Kommuneskole, hvis Bygning han har forestaaet. Det var meget morsomt, og jeg synes næsten, at denne Almueskole er elegantere end Latinskolen i Odense. Herefter var vi til The hos [ulæseligt ord], men jeg havde hele Tiden [ulæseligt ord], hvad der tog noget af Fornøjelsen. Forleden havde jeg Brev fra Elle, det følger hermed. Jeg har svaret hende og oplyst hende om, at Madames endnu ikke er kommen hjem. – Desværre har jeg næsten hveranden Dag omtrent Brev fra Greven, det kan han nu ikke lade være med, men mig generer det selvfølgelig ikke. Jeg skal nu, naar jeg har sendt dette Brev, ud at se paa Heste til ham, hvad hans Sønner alt har gjort og derefter til Frk Knipschildt for Mis, fra hende jeg har havt 2 Breve. Efter det første skulde jeg gaa til Frk K. for at ”ordne Sagen”; jeg mente, at det var noget uklart, hvad jeg havde at gjøre og skrev derfor til hende, om hun vilde oplyse mig om, hvad jeg egentlig skulde gjøre og hvorledes det stod sig med Underhandlingerne, særlig om hun havde dummet sig over for Frk K. Jeg fik saa i Gaar hendes andet Brev, der ikke indeholdt Svar paa det sidste Spørgsmaal, men dog oplyser mig lidt om, hvad hun vil, at jeg skal gøre. Selvfølgelig vil jeg ikke sige Nej, men meget kjedeligt er det at have saa mange Ting at gaa med, da min Tid snart bliver temmelig usikker, idet Nerverne aldrig faa Ro. - Lille Thorvald har set omtrent daglig siden han kom! I Gaar gav han sin første Time. Harald bor endnu paa Fredensborg, men forleden Morgen havde jeg Besøg af ham, før jeg var staaet op. Ligeledes har jeg haft Besøg af en Overretssagfører her fra Byen og en d_o_ fra Slagelse, altsammen om Forretninger, saa at jeg snart gjerne kunde have Brug for en Fuldmægtig herinde. – 
+Nu slutter jeg for denne Gang
+Mange Hilsner!
+Din A.</t>
+  </si>
+  <si>
     <t>1895-09-23</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Berta Brandstrup
 Louise Brønsted
 Louise Dons
 Peter Eilschov
 - Juul, præst
 Johanne Christine Larsen
 - Leisner
 Astrid Møller
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Klokken var et apparat, hvori Albrecht Warberg fik behandling for sin astma. Behandlingerne foregik i København. 
 Det vides ikke, hvem kopperne eller Kapperne var. 
 Købmand Peter Eilschou opførte 1765-1767 nogle bygninger i Munkemøllestræde i Odense, som blev omdannet til stiftelse for enker af god stand, ugifte købmandsdøtre m.v. Bygningen blev revet ned eller rettere skilt ad i 1930erne, og i 2005 blev den genopoført i Den Gamle By i Århus. (Den Gamle Bys hjemmeside feb. 2023). 
 Ellen Hirschsprung blev kaldt Madame, men Madame kan også være en anden person.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0350</t>
   </si>
   <si>
@@ -921,146 +2256,834 @@
 Der kommer mange gæster til Erikshaab, men Laura Warberg synes ikke, at hun kan sige nej til dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mr2J</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 cand. jur.
 Tre Hjorte 
 Vestergade
 Kjøbenhavn. K. 
 [Skrevet med blyant:]
 1895
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Mandag d: 23de
 Kjæreste Abba!
 Det er meget fornuftigt at Du bliver lidt længere i Klokken og kan oprettte hvad Forkjølesen har forbrudt. Saa faaer vi lige Spisestuen færdig til at flytte ind i paa Søndag, det er Junges Fødselsdag, men nu skal Du høre om Junge! Hun kommer for en Time siden og siger, at hun har faaet en mægtig Lyst til at rejse til København, tager til Nyborg nu efter Middag, boer i Nat hos Louise Dons, Sollerup Bekjendt, tager imorgen til Kopperne, bliver der imorgen Nat og er altsaa i Københaavn paa Onsdag ved 2 Tiden. Hun vil boe hos Trisse, men tager til Dig først; Du maa selvfølgelig ikke vente paa hende, der kunde jo komme Forhindringer og for al Ting ikke sige det til Thorvald. Hun vil kun blive der til Lørdag eller Søndag. – Nu skal Du høre om Christine – Hun kom hjem i Lørdags med den Nyhed, at Stiftsprovsten havde været 4 Gange inen han traf hende [”inden han traf hende” indsat over linjen] hos hende for at sige hende ["hende" overstreget], at hun burde søge Eilskovs Boliger, idag er den sidste Dag til Ansøgningen. Han havde fundet ned i Stamtavlen, at hun er den nærmeste næst efter en gammel Dame paa Landet, der paa ingen Maade vil søge det. Tænk 3 Værelser, Kjøkken og Have og 50 Kr. om Aaret. Hun tjener selv nu 73 Kr. maanedlig foruden Snedkerbørnene, der gives Møbler. Igaaer hjalp Syberg hende med Ansøgningen og hun var i Kirke for at faae Anbefaling af Pastor Juul. Det er meget spændende. De var alle tre hjemme igaar til Høstgilde, Dedde havde faaet et Kvarter fri idag til Morgen. Paa Onsdag er der Omflytning, han er selv meget sikker paa at komme op, har en voldsom Interesse for sine Karakterer, har 4-5 mg’er, i Latin i den sidste Tid og rigtig gode Hoved ["Hoved" indsat over linjen]-Karakterer i næsten alle Fag. Muks har saa let ved det, nu er hun rask igjen, men det har taget paa hende den ene Uges streng Diæt. I Dag kommer Fru Leisner. Madame har jo meldt sig til hele Oktober. Berta har meldt sig til nogle Dage, det er strengt nok med alle de Gjæster, men vi kan da ikke sige Nej. 
 Nu kun en kjærlig hilsen fra Din Smaa. 
 [Skrevet langs venstre kant på side 1:]
 En lille Vadsæk, der kommer til Dig, er Junges Tøj.</t>
   </si>
   <si>
-    <t>1879-03-13</t>
-[...5 lines deleted...]
-Carl  Herold
+    <t>1895-10-10</t>
+  </si>
+  <si>
+    <t>Lauritz  Birck
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Urban Larsen
+Vilhelm Larsen
+Anna Marie  Larsen, Georg Larsens hustru 
+Sophie Meyer
+Sophus  Meyer
+Sophie Minden
+Marie Oppermann
+Theodor Oppermann
+Rasmus Petersen, Gartner
+Elisabeth Storm
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholder sig muligvis hos Anna og Fritz Syberg i Svanninge.
+Skolen = Teknisk Skole i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen har holdt fødselsdag. Johannes Larsen skal snart hjem til Kerteminde. Han har fået arbejde på skolen 8 timer om ugen. Der er travlt med efterårsarbejdet. Johannes Larsens far har udskudt sin rejse til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ybpb</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 10 October 1895
+Kjære Johannes!
+Hjertelig Tak fordi du huskede min Fødselsdag jeg havde glædet mig som et Barn til Dagen fordi der skulde komme Brev det var den højeste Nydelse for mig Klaks skrev ogsaa og mange flere
+Oppermann - han var hel stolt – men lod mig vide at det var hans Hustru der havde bemærket Tegnet i hans Almanak, han spejdede stadig efter Klaks; men havde flygtig seet ham paa en Sporvogn han haabede at se ham ude hos sig for at høre om os Alle – jeg havde skreven til ham men kjendte ikke Husnummer dog haaber jeg det naar ham alligevel
+Mejers var heroppe min Fødselsdag og lad mig svare dig den 1 November skal Skolen begynde og du faar 8 timer af 1 Kr. om Ugen og senere maaske flere
+Det er godt hvad Johannes at du kan faa dig en Indtægt oh hvor jeg er glad – ogsaa fordi du skriver at det er noget du nok kan paatage dig – 
+Rasmus er kommen hjem han var heromme for at hilse paa mig men saa, men der var mange Fremmede inde saa vilde han ikke ind – 
+Urban Larsen kom med Damperen men kommen for min Skyld var han ikke maa du tro – Familien var her om Aftenen. Jeg fik 12 Likørglas af Børnene og Fru Storm 6 Æggebægere af Georg og en smuk [Stolesløjfe?] af hans Kjæreste, og de 6 andre Servietter af Frøken Minden saa nu er der 12 store Johannes det er noget du kan lide – 
+Jeg har idag klippet Faar og er glad ved at det Arbejde er lagt tilside saa er snart alle Efteraarsarbejderne forbi nu skal vi til at gjøre rent og vaske saa vil jeg bede dig at sende dit snavsede Tøj hjem
+Du har vel nok til at bruge den Tid du har tilbage for du kommer vel en 8 Dage før November og saa er der kun 14 Dage igjen til vi har dig hjemme
+Ja du maa tro jeg glæder mig saa inderlig du kjære Søn
+Fader og Dine er ikke kommen afsted endnu men her er saameget Arbejde med Losning og Jorddrift at det ikke endnu har naaet sig han skal ogsaa ind hos Birck engang til
+Der er mere vi skal tale om men det kan vente til du kommer
+Hilsen til din Omgivelse og allermest fra din Moder der stadig beder om Lykke og Velsignelse for I Børn at I dog maa blive efter mit Ønske</t>
+  </si>
+  <si>
+    <t>1896-06-04</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Faaborg</t>
+  </si>
+  <si>
+    <t>5600 Fåborg</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Marie Larsen
+Niels Nielsen</t>
+  </si>
+  <si>
+    <t>Maleren Peter Hansen sender fødselsdagskort til Marie Larsen, hvori han også beretter om sin kano, som han er meget glad for.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ypuK</t>
+  </si>
+  <si>
+    <t>Faaborg d. 4de Juni 96.
+Kære Marie.
+Om jeg end som sædvanlig kommer til sidst, mener jeg det ikke mindre ærligt, naar jeg herved ønsker Dig hjertelig til Lykke til Fødselsdagen i Morgen. Jeg er gaaet herud til Faaborg i Aften blandt andet for at se til min Kano, som har det fortræffeligt, men desværre slet ikke kan vælte mere, siden den har faaet 80 Pund Zink i Kølen, men til Gengæld er den bleven en Durchløber. Jeg finder ogsaa Akvarellerne her, hvorfor Du bedes takke Las til jeg selv gør det, forhaabentlig i Morgen, hvis ikke min Kano tager Tiden fra mig og jeg skal jo ogsaa stenografere og male, jeg føler mig snart som en anden Niels Nielsen, Køge, hvis Du kender ham.
+Hils hele Familien selv en venlig Hilsen
+Din Peter Hansen.</t>
+  </si>
+  <si>
+    <t>1896-12-10</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Otto Emil  Paludan
+Laura Warberg
+Astrid Warberg-Goldschmidt
+Christian Winther</t>
+  </si>
+  <si>
+    <t>Christian Winthers Til Én er en gruppe digte trykt i samlingen Digtninger (1843).</t>
+  </si>
+  <si>
+    <t>Alhed har været alene hjemme og bl.a. læst Christian Winther.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3Pev</t>
+  </si>
+  <si>
+    <t>10ende à 11te Dcbr. 1896.
+Kære Las!
+Atter er jeg søgt ind til Pallam og har faaet et Stykke fint Brevpapir, hvorpaa jeg vil sende dem en lille Aftenhilsen. De bliver vist ellers snart forvænt med alt det fine Papir, men endnu denne Gang skal De have det i Anledning af at det er Deres Fars Fødselsdag paa Lørdag. For det haaber jeg da, det er; det er i den Anledning, at De faar dette Extrabrev. - - Jeg havde ellers saa smaat ventet Brev fra Dem i Dag, De er da vel ikke bleven værre af den Forkølelse? Jeg er bange, at saa længe De bliver ved med de Andetræk, gaar det ikke over. – Men nu faar jeg forhaabentlig Brev i Morgen, saa jeg faar at vide, hvordan De har det. Jeg venter Dem ikke paa Søndag, hvis Vejret er daarligt, og De ikke helt er kommen Dem. - - Mor er kommen hjem fra Odense i Dag, Dis kommer først paa Lørdag; det arme lille Menneske faar 10 Tænder gjort i Stand. I den Anledning altsaa fordi jeg er alene paa Værelset skal gamle Bjørn ligge oppe hos mig i Nat; mens Mor har været borte, har han maattet holde Vagt i Gangen, men i Nat skal han ligge i mit Badekar. Munter er fremdeles luddaarlig; han har faaet en grim Byld under Snuden, men i Dag har Dyrlægen set paa ham og givet os noget Kreolinvand at smøre ham med. Det lugter fælt og i den Anledning skælder alle Mennesker ham ud i Dag, saa han gaar og ser ganske ulykkelig og angergiven ud. - - De kan tro, jeg har dreven og haft det dejligt i disse Dage; det er udmærket at være alene hjemme en Gang i mellem, saa kan man bestille lige hvad man vil. Jeg har bl.a. læst Chr. Winthers ”til Én” et Par gange igennem, mange af dem ere dog aldeles henrivende. – Gamle Bjørn har ogsaa moret sig godt, han har haft fri Adgang overalt, og har fulgt mig i Hælene fra Morgen til Aften, endogsaa ud at spadsere i Regnvejr. Men det er godt, at Mor nu er kommen hjem og kan sætte lidt Fart i mig, saadan lige før Jul har man slet ikke Tid at drive. – Ud i Fremtiden maa det altsaa være Dem, der maa holde mig i Ørerne, at jeg ikke skal henfalde til Driverliv, hvad jeg har sørgelige Anlæg til. Dette er mit Alvor, - men jeg skal nok gøre mig Umage. - - Uha, nu slog Kl. 11 ½, jeg vilde kun have skreven nogle faa Ord, men det blev jo næsten til et helt Brev. – Vil De ikke hilse Deres Far og ønske ham til Lykke. – Jeg skal ikke hilse fra Pallam, han er gal, fordi jeg har nyst to Gange i Dag. Da jeg havde nyst første Gang, sagde han, at jeg skulde gaa ind i den anden Stue, naar jeg vilde nyse, og da jeg skulde nyse anden Gang, bad jeg ham om at gaa ud i Gangen, da jeg skulde nyse, hvorover han blev gal. - - Uha, nu bliver her nok knapt Plads til Hilsner, saa det er altsaa ikke sandt, at hvor der er Hjerterum, er der Husrum, i saa Fald var her Plads til en Milion og meget mere fra Deres Alhed.</t>
+  </si>
+  <si>
+    <t>1897-07-13</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1349</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Johannes Larsen ønsker tillykke med fødselsdagen. Han maler på et aftenbillede fra klinten i Kerteminde, og det trækker derfor ud med turen til Sverige.
+Brev 2:
+Christine Swane/Uglen ønsker tillykke og håber, at det er rare mennesker, Vilhelm/Klaks Larsen er hos. Hun har plantet blomster i haven, skuffet gange, klippet hæk og vandet. Syberg har spurgt, om Christine vil komme til Svanninge og hjælpe i huset, og til gengæld vil hun kunne få sangundervisning af Hedevig/Mutter Lützhøft.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5uWD</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 Juli 1897.
+Kære Vilhelm!
+Herved sender jeg Dig min Lykønskning i Anledning af Din Fødselsdag, men da jeg jo ikke har nogle Ærinder Du kan udrette for mig for Øjeblikket kan Du jo nok forstaa at der ikke bliver noget længere Brev ud af det denne Gang. Vi har det alle godt og arbejder af og til med Høet. I Dag skal vi begynde at køre det ind. Jeg maler på et Billede oppe fra Klinten i denne Tid, det er et Aftenbillede saa jeg kan jo ikke arbejde ret længe paa det ad Gangen, derfor trækker det ud med Turen til Sverige jeg skulde helst have været færdig til at tage derover nu i Løbet af Ugen. Hvad Tid bliver Du færdig med at maale? Mange Hilsner og Lykønskninger
+Din hengivne
+Johannes Larsen.
+Kære Klaks!
+Hjertelig til Lykke paa Fødselsdagen, jeg haaber for Dig at Du nu ser lidt lysere paa Dit Arbejde, saa at Du maa faa en rigtig dejlig Dag i Morgen. – Det er da storartet for Dig at det er rare Mennesker Du er hos. Det er dog en forfærdelig Tørke vi har i denne Tid, vi har plantet nogle Blomster nede i Haven, men jeg maatte først bære en Snes Spande Vand ned paa Bedene for at faa Jorden blødt op saa at Blomsterne kan gro. – Nu til Morgen har jeg skuffet Gangene og klippet Hækken oppe ved Højen og Blomsterne staar storartet, saa naar jeg nu passer at vande dem hver Aften saa bliver der nok kønt dernede. Har Du hørt at Sybergs gerne vilde have mig ned til Svanninge og hjælpe Anna, mens de har Fremmede, saa kunde jeg til Gengæld lære at synge hos Mutter som skal besøge Dem i Sommer. Kunde det ikke være forfærdeligt morsomt? - Jeg har for nogle Dage Siden skrevet ned til Anna, at jeg nok vilde derned, men endnu ikke faaet Svar, men jeg haaber det kommer en af Dagene. Hvordan passer Bukserne Dig? Nu vil jeg slutte med mange kærlige Hilsner fra din hengivne
+Ugle</t>
+  </si>
+  <si>
+    <t>1898-02-20</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Carl Becher 
+Poul Boisen
+- Friis, Skibsmægler
+- Hvilsom
+Carl Høyrup
+- Jørgensen, Kaptajn
+Adolph Larsen
+Georg Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Martin Larsen
+Vilhelm Larsen, Georgs søn
+Clara Lindberg
+Peter Olsen
+Rigmor Sorterup</t>
+  </si>
+  <si>
+    <t>Christine Larsen/Swane boede hos Anna og Fritz Syberg; fulgte Fritz' undervisning på Teknisk Skole og hjalp til i huset. 
+I.A. og Vilhelmine Larsen var godt igang med at gå konkurs med deres virksomheder. 
+Det vides ikke, hvem Jens, Erik, Kurér Petersen, Christine og Margrethe var. 
+Hyrdehuset ligger og lå ved Nordstranden i Kerteminde; for foden af Hyrdevej. 
+"Banen": Jernbanelinjen, som blev bygget netop 1898-1900. 
+"Møllen": Svanemøllen ejet af V. og I.A. Larsen og siden af Alhed og Johannes Larsen. 
+Johannes Larsen underviste på Teknisk Skole ("Tekniske").
+Broløkke: En lille herregård nær Kerteminde.</t>
+  </si>
+  <si>
+    <t>Vilhelmine og I.A. Larsen har solgt skibene Azela og Addy og også et par stykker jord. Olsen skal fremover sejle Fanny. Asylet er også solgt, og salgssummen går til afbetaling af gæld. 
+Jernbanen kommer til at gå ved Svanemøllen, så i den forbindelse får Larsen-familien også nogle penge.
+Der har været brand hos Højrup, men den blev nemt slukket. Johannes Larsens elever stak af for at se branden.
+Christine skal ikke bekymre sig for sin mor. En dame kommer hver lørdag og hjælper med vasken. 
+Vilhelmine og I.A. Larsen rejser til Sverige for at mødes med en mand, der skal bo i et af deres huse. 
+Johannes giver Christine lov til at arbejde med tusch. 
+Vilhelmine glæder sig til at se sine børn i påsken.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/plqW</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 20. Februar 1898
+Kjære lille Dinemor.
+Her fandt Fader en lille fin Pen som jeg skal skrive med og naar jeg nu ogsaa skriver fint og tæt saa kan Du faa en hel Del at vide – forudsat her bliver Ro til 4Tiden Hvor skal jeg dog nu begynde for at faa en Orden i Sagerne – forrige Søndag skrev jeg jo til Dig; Mandag Eftermiddag kom Bager Becker med en jydsk Skipper der vilde se paa et Skib; det var en gammel Mand paa Alder med Fader men livlig og meget talende forresten et rigtig Naturmenneske, - han blev her om Natten og næste Formiddag gik [ulæseligt] med ombord for at tale med om Sagerne – han valgte ”Azela” men der var ikke Enighed om Priserne, der blev der ikke [ulæseligt ord] og vi spiste saa Middag i mellemtiden var Georg rendt ned til Banen Captainen ham er der anderledes Liv i Men han gjorde sig til Ærinde at kjøbe en Byggegrund af Haven oppe ved Laden saa hørte han jo om den anden Have der og ved Kaffen kom Handelen i Orden de 500 der var dem imellem blev bekræftet men saa Kjøbssummen er 4000,[overstregede tal]250 [tallet indsat mellem to linjer] Kr betalt ved Afsejlingen herfra inden Maj. – der blev saa telegraferet efter hans og Jens’ Arbejdstøj, han kom næste Aften og de laa paa Faders Værelse. Midt i al den Handel kom Farbroder Jacob men han laa hos Martins og blev kun 2 Dage – samme Dag som han kom ogsaa Hrr. Huilsom fra Kjøbenhavn med en svensk Skipper, som vilde købe ”Addy” paa 3 Timer blev den Handel afsluttet og Kjøbesummen er 5000 Kr, - var det ikke godt lille Ugle, og han mente naar Rigmor blev gjort sejlfærdig saa skulde han skaffe os en Kjøber til den med 7000, hvad siger Du ved den Historie det begynder at lyse op i Mørket. Nu tænker Du vist Olsen er kjed af det; men her er noget andet i gjære Fris vil sælge sin Mæglerforretning til Captajn Jørgensen – der fører ”Fanny” og saa skal Olsen have den at sejle med, saa bliver alle Parter hjulpen om det en Kæp. Du kan vel se Din Fader – lille Dine tale og fare omkring imellem alle disse Mennesker. Idag kom de to Mænd som har kjøbt Asylet og betalte 2.000 Kr, - vi faar rigtignok ikke en Øre det gaar til Afbetaling paa Gjæld, men det er herligt jeg er saa glad
+Saa er her igjen tale om at Banen skal gaa op ved Møllen, det er inde ved Ministeriet, jeg troer nok de fleste Penge er tilstede og Folk er bleven meget ængstelige for Hestene ere alle sky for Tipvognene der er lagt ud ved Hyrdehuset, det kan ikke vare længe inden det maa komme tilbage for der er allerede begyndt ved Revninge med Gravningen, bliver det til Alvor lille Dine saa faar vi Penge Penge naada dada min lille Ven hav blot Taalmodighed saa skal du bare se, medens vi er oppe i det Nabolag saa fik saa fik vi en Forskrækkelse forleden Aften Georg kom meget hurtig det brænder hos Højrup Erik er rendt efter Sprøjten. Fader og Vilhelm kom snart i Tøjet men da de kom derop havde Hinke slukket Ilden og Vilhelm styrtede saa ned at stoppe Brandfolkene. Johannes kom grinende hjem, der var kommen Bud ned efter Kurer Petersen der var paa Tekniske da Drengene hørte Brand var Skolen (!) ryddet lige straks Fader var deroppe næste Dag Ilden var fra en Kakkelovn der brændte et Skjærmbrædt af ved at hælde Vand paa var Loftet i Salen spoleret det kan vel regnes for 50 Kr men Højrup havde meldt det til Assurandørerne for naar man assurerer skal man ikke give de Penge ud og saa selv betale Skaden det kan jo være rigtig nok. 
+Du maa ikke ængste Dig for mig lille Dine jeg gjør ikke mere end jeg kan magte, og den Kone der vasker hun er at faa til enhver Tid saa har jeg bedt hende engang for alle at komme ned Lørdag spise med os og saa hjælpe Maren, saa gaar det nok altsammen. Nu skal vi snart slagte lille Dine saa vil I vel nok have Pølse igjen. Vi har lige brygget og nu vasker vi i Ugen og saa slagter vi; for sidst i denne Maaned eller først i den næste maa vi afsted til Sverrig. Manden der skal bo kommer nogle Dage før den 14 Marts og vi maa jo være der før ham
+Her var ingen Brev fra Marie idag, men saa kommer det nok imorgen saa venter jeg med at skrive til hende imorgen derfor faar du saameget. Adolph er hjemme og er glad han har Mandag med, Du kan ogsaa tro jeg længes efter Dig. Ja i Paasken der maa vi rigtignok sees søde Ven, pas paa Du ikke slider formeget. Johannes mener godt ”Du” kan tage dig den Fornøjelse at male lidt Tus gaar du saa meget lettere til Tegningerne oven paa den Glæde; men det maa Du nu selv lille Ven som Du vil. Christine kunde du ikke engang have Lyst at male et Par Blomster til Boisen han var dog saa glad da han saa dit Havehuset og jeg vil saa gjerne glæde ham vi har dog saa meget Udbytte af ham Det var Rigmor Sorterups Fødselsdag den 10 Februar og Fru Lindberg hende har jeg ogsaa havt Brev fra det sender jeg Marie saa kun du faa Margrethes er det ikke et glædeligt Brev. Christine vilde have været herud i Dag men saa telefonerede hun i Aftes, og er vist glad hun ikke kom ud i det Vejr det sneer forfærdeligt. Johannes er gaaet til Brolykke han skulde op at se paa nogle Udstillingsbilleder som vel skal over og kaseres.
+Nu sødeste kjære Dine Farvel og glædelig Fastelavn hils alle fra din trofaste Moder som altid beder for sine Børn Gud velsigne Eder og gjøre Eder glade ak ja lille Dine det ligger mig saa meget paa Hjærte at faa dig glad, lille Ville er sød og trives godt kan du tro Din Moder</t>
+  </si>
+  <si>
+    <t>1898-03-24</t>
+  </si>
+  <si>
+    <t>Lars, Höljeryd -
+Skomagerline -
+Alfred Eckardt
+Christian Eckardt
+Margrethe  Eckardt
+Anna  Eckardt, datter af Alfred Eckardt
+Peter Hansen
+Aron Bernhard Kjellmann
+Marie Kjellmann
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+- Lorentzen, Fru
+Lisa Nisbeth
+Otto Emil  Paludan
+Joseph  Petterson
+Theodor Philipsen
+Niels Skovgaard
+Fritz Syberg
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Med "Trægården” menes haven (på svensk).
+Alhed Larsen opholdt sig i København, fordi hendes mormor var døende. Lille Warberg var hendes lillebror, Dedde, som skulle konfirmeres Palmesøndag i Odense Domkirke. Hempel Syberg afholdt festen, da ALs og Deddes far, Albrecht Warberg var syg. Få dage efter konfirmationen døde mormoderen.(Se evt. flere detaljer i Alhed Larsens biografi)
+Palm er højst sandsynligt Otto Emil Paludan kaldet "Pallam". 
+Missemor er barn af Marie og Aron Kjellman.
+Det er uvist, hvem Kristines mor var.
+Marie Larsen var i huset på Nedergaard ved Kolding. 
+Engelsens er muligvis en familie, som ejede en stor boghandel i København.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 1, 2002/61, A8, lb11</t>
+  </si>
+  <si>
+    <t>Vilhelmine og IA Larsen kom hjem til Kerteminde efter at have lavet forpagtningsaftaler vedr. Båxhult og Höljeryd.
+I København, på vejen hjem, besøgte de Den Frie Udstilling, hvor opsætningen endu ikke var helt færdig. Herefter var de på besøg hos Alfred Eckardt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F0BX</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 24/3 1898
+Kjære Marie!
+Just kom vi hjem i en stærk Nordøst Vind det var koldt kan du tro ovenpaa de varme Vogne; men vi befinder os helt vel i dag begge to. Af dit Brev der kom til Johannes i dag seer jeg at du troer vi kun beholder 1 Værelse på Boschult jo lille Ven vi beholder dem alle paa et nær som gamle Lisa Nisbeth skal bebo og det bliver Qvistværelset til Gaden over Verandaen, alle Værelser bliver malede og nyt Papir saa der bliver saa lyst og kjønt at du aldrig kan forestille dig Synet især naar Trægaarden kommer i Orden Smedens var begyndt at flytte ind inden vi rejste i Drengestuen paa Boschult og Skomagerline skal op hos Smedens og Lars i Kungsveka skal have det Jordbrug i Forpagtning for 150, Smeden 150 og Skatter og 10 Sjus for Boschult, og Petersen 600 for Holjeryd- du seer vi haar gjort vore Sager godt denne Gang nu kommer der en Tid hvor vi kun skal tage imod Penge derovre fra, det er godt hvad. Det kan jeg unde den kjære Fader – som har maattet punge ud med saameget – Vi synes udmærket godt om [ulæseligt ord]-Familien det er ganske bestemt dygtige Folk han kjørte for os igaar med den norske graa og en brun der der ligner Finga noget i Gangen vi kjørte derned paa 2 Timer i et nydeligt Sommervejr; lad mig bringe dig alle de mange hjertelige Hilsener fra dem alle derovre den snelle dygtige Marie Larsen fik mange Lovtaler kan du tro Kristines mor var ogsaa fremme at besøge mig der var saa mange mere til Kaffe at jeg kjøbte en Mængde Dappe hos Handeleren i Haljeryd der har en Søster som bager
+Hun bad os nu komme paa Hjemrejsen i Halmstad spiste vi Frokost paa et Hotel og der trakterede Fader mig med en Pilsner som gjorde mig saa tung i Hovedet at jeg fik flere gode Søvne paa Vejen 
+I Kjøbenhavn skal du blot høre hvor heldig jeg var. Vi kunde ikke sige bestemt naar vi kom saa der var ingen til at tage imod os. Fader gik et lille nødvendigt Ærinde og jeg sagde saa til ham du kan træffe mig ved den fri Udstilling for jeg vil hen at kigge ind af Døren for at have en Mening om den
+Der stod en Malersvend udenfor og børstede Søjlerne jeg gav mig i Snak med ham og spurgte om de kunde blive færdige jeg veed det knap Frue vi slider Nat med Dag for vi Malere kan jo ikke komme til før de andre Haandværkere ere færdige da jeg vender mig kommer Peder Hansen ud med 2 Herrer der bliver en Præsentation Johannes Larsens Moder – Hr Phillipsen; Hr Niels Skovgaard de blev ved send Johannes herover til Fredag men det vil han ikke derimod rejser han over et Par Dage og tager Alhed med hjem til Confirmationen med den lille Varberg i Odense Palmesøndag, Onkel Syberg er flyttet til Odense og gjør Gildet, Johannes er bedt med de bliver 44 Gjæster han har jo Vilhelms sorte Benklæder og Vest og laaner Palms Kjole – men nu tilbage til Udstillingen, saa kom Fader det er Johannes Larsens Fader – saa Afsked med Venner og saa ind med Peder at se paa Malerier – ja Marie hvor vi brugte det var jo Jag men endel kan jeg da huske som glædede mig meget Syberg er saa overordentligt smukt repræsenteret en hel Væg fylder du ved nok han har illustreret ” en Moder – og de hænger uden om hans Malerier ja begynde at beskrive dig dette kan jeg ikke overkomme men naar vi faar et Katalog saa skal du faa et sendt og saa skal jeg bemærke hvad jeg synes om hver især – Johannes’s Billeder var hængt saa smukt op men saa kom Brandvæsenet og skulde skjære en Dør til saa maatte de ned men Peder lovede at de skulde nok en god Plads
+Agrarbilledet tog sig udmærket ud derom ogsaa Blomsterne Roserne og Valmuerne saa er der de 3 Aquareller der var i Stokholm
+Saa gik vi til gamle Eckardt der var ingen hjemme derfra til Alfred der mødte vi Margrethe paa Gaden hun med tilbage Alfred var heldigvis hjemme og Musse maatte op af Sengen og vises frem saa rendte Margrethe hjem og hentede gamle Onkel der imidlertid havde været paa Aftentour der fik jeg høre at Fru Lorentzen kom til Byen men de mente ikke den lille Pige kom med – Margrethe skulde til The hos Engelsens Onkel fulgte os saa paa Banegaarden og Alfred gik [ulæseligt ord] det er et nydeligt Hjem de har og herligt uden Gjenboer
+Nu kniber det med Tiden lille Marie men du faar hørt vi er kommen vel hjem Saa skal jeg skrive mere i mit Søndagsbrev og der skal vi saa se et Billede af Marie Aron og alle Børnene hun er saa sød den lille Missemor i Virkeligheden hun er magrere men smukkere det glædede mig ogsaa hos [ulæseligt ord] at høre hvor glade de er ved dig paa Nedergaard
+Lev du kjære lille Marie og Hilsen fra os Alle sammen
+Johannes er paa Jagt</t>
+  </si>
+  <si>
+    <t>1898-12-26</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen, Georgs søn
+Elisabeth Storm
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen har muligvis holdt jul sammen med Alheds familie på Erikshaab. Det er åbenbart første gang, at Johannes Larsen ikke skal holde sin fødselsdag i hjemmet i Kerteminde. 
+Tjalfe er Johannes Larsens hund.</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen til Johannes Larsen. Tak for julegaverne. Uglen har travlt med at male. Lille Ville var oppe til kl. 10 juleaften.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WlIY</t>
+  </si>
+  <si>
+    <t>Kerteminde 26/12.
+98.
+Kjæreste Johannes!
+Saa er det nok første Gang jeg maa skrive min Lykønskning til dig Gud Fader velsigne dig og bevare dig i det kommende Aar og gjøre dig saa glad som jeg ønsker – jeg er hos dig i Tankerne og har været det hvert Øjeblik siden I rejste; men godt var det da jeg vidste hvor I var, for skjønt jeg ikke har seet Hjemmet saa kjender jeg dog alle Personerne og det er det vigtigste – Imorgen vil vi højtideligholde Dagen med at spise dine Livretter og jeg vil faa Tjalfe vasket og bestilt en Kurv til ham at han kan sove i om Natten.
+En kjærlig Hilsen fra Fader og Tak for hans Gave der blev stor Glæde med Fru Storm der aldrig har havt en ordentlig Brystnaal og saa at I havde husket hende det var saa mageløst I steg vist umaadelig højt; Nu Farvel og kjærlig Hilsen til I to og mange flere din trofaste Moder
+Kære Las!
+Min hjærteligste Lykønskning i Dagens Anledning og en venlig Hilsen til Dig og Be fra din hengivne Broder Klaks.
+Kære Johannes!
+Tusind Lykønskninger paa Fødselsdagen, af mit ganske Hjærte ønsker jeg Dig et gevaldigt godt Aar.
+I skal have mange Tak for Julegaven som jeg synes er forfærdelig sød. 
+Uglen har travlt med at male, saa hun har bedt mig om at hilse og ønske til Lykke. I skulde blot have set hvor lille Ville var henrykt over Juletræet , hans Ansigt straalede da han saa alle Lysene og han holdt ud til Kl. var henad 10. Nu maa Du hilse alle dernede fra mig. De kærligste Hilsener til Alhed og Dig fra Din hengivne Marie.</t>
+  </si>
+  <si>
+    <t>1899-03-26</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Georg Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Nicolaus Lützhøft
+Elisabeth Storm
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Lützhöft bliver i brevet stavet som Lütshofft.
+Alhed Larsen er gravid og føder sit første barn "Puf" d.12.5 på Erikshaab, hvor hendes forældre bor.
+Fritz Syberg udstillede 26 billeder. Solgte på ferniseringsdagen "Interiør" til vinhandler Bestle for 175 kr. I Politiken stod der: "Aldrig har Syberg stået bedre." (Bente Scavenius: Den frie Udstilling i 100 år s. 66-68)</t>
+  </si>
+  <si>
+    <t>Kerteminde Byhistoriske Museum</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Fritz Syberg udstiller på Den Frie. Syberg har solgt for 850 kr.
+Alhed er gravid og skal til sine forældre på Erikshaab for at føde der.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h40m</t>
+  </si>
+  <si>
+    <t>Kjerteminde Lørdag
+Kjære lille Ugle
+Ja jeg kan nu faa Plads ved Bordet for lige at sige Dig at jeg er oppe – igaar stod jeg op ved Frokost gik i Seng efter Aftensbordet og i dag sov jeg til Middag og er nu naar jeg holder mig inde helt vel ved det saa du seer det var godt jeg kom hjem i Ro – 
+Naa saa var det alligevel igaar at Udstillingen aabnede og her kom Brev fra Lütshofft om han havde seet Uglen der saa sød ud men sagde ingenTing.
+Nu kom Politiken hvilken Glæde. Syberg har allerede solgt for 850 Kr – og der gaar nok mere maatte blot Johannes ogsaa sælge lidt det oplivede saa godt – 
+Vi glæder os meget til I kommer skriv endelig naar vi skal hente Eder helst ved Dagen,men I maa ogsaa bestemme vi skal sende Rejsepenge, blot dog Vilhelm maa slippe med hjem hvordan gaar det med Eksamen og Kurset.
+Jeg tænker der er Brev fra dig i morgen med din Mening om Udstillingen – Johannes og Alhed bliver her de første 2 Helligdage og rejser til Erikshaab de næste for at se de Søskende der er hjemme dernede og saa bliver hun der i Ro indtil Sommeren
+Hilsen fra Marie hun er i Kjøkkenet og laver Mad
+Her er falden megen Sne – idag tøer Solen en Del
+Børnene ere raske nu og Georg og Marie var i Odense igaar – 
+Fru Storm ligger syg men er i Bedring
+Lev vel hils Alle og hjertelig velkommen din Moder</t>
+  </si>
+  <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
 Alhed Larsen
-Johanne Christine Larsen
-[...33 lines deleted...]
-Gudskelov Luftklokken hjælper Dig!</t>
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-04-09</t>
-  </si>
-[...7 lines deleted...]
-    <t>København</t>
   </si>
   <si>
     <t>Christian Eckardt
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg</t>
   </si>
   <si>
     <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4VDT</t>
   </si>
   <si>
     <t>Kjøbenhavn Søndag Morgen 9/4 99.
 Kæreste Alhed!
 [Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
 Johannes Larsen
 P.S.
 Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
   </si>
   <si>
-    <t> 7. jul. 1925</t>
+    <t>1899-08-01</t>
+  </si>
+  <si>
+    <t>Holger Drachmann
+August Andreas Jerndorff
+Harris Sawyer
+- Sawyer, Harris' far
+William Henry Schofield
+- Taylor</t>
+  </si>
+  <si>
+    <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
+Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
+En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
+Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
+Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
+Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hUFS</t>
+  </si>
+  <si>
+    <t>d. 1ste Aug. 99.
+Kære Mor! 
+Tak for dit Ekstrabrev og for Brevkortet idag. 
+Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
+På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
+Næste Dag.
+Vi havde en morsom Aften i Aftes. Det er forfærdelig morsomt at have Fremmede når vi ere ene om at være Vært + Værtinde. Gæsternes Antal var ikke stort, til Aften kun George Vhitehouse, en af Harris’ ældste og bedste Venner som gav os den store fine Krystalskål. Vi havde Roastbeef m. Kartofler og ”surt” og Meloner med Æggehvidekage til. Bajersk Øl og et Glas Sherry til Melonerne. Senere kom Dr. Tailors ind. Vi vilde gærne også traktere dem med noget, men havde ikke andet end Øl 3 Stk. syltet Ingefær og nogle Oliven, - som de gladelig fortærede alt sammen. 
+Imorgen er det en Professor fra Harvard, - han er imidlertid en yngre Mand og ikke skrækindjagende. Jeg har tiltænkt ham Skinke og Grønærter, Tomater og Kartofler og en ”Lagt-ned-Æblekage” m. Flødeskum. – Skinken køber vi kogt og det hele og der er ikke meget at forberede. De har glimrende Frugt her i Amerika. Fersken!!!! Og nogle delikate små Meloner, som man skærer midt over og spiser af, Skalden som et blødkogt Æg. H. og jeg deler èn hver Morgen på fastende Hjærte. – 
+Hvordan er Frugten hjemme iår, - bærer de små Træer noget! De lykkelige Unger som nu [ulæseligt] Rejsen. ----
+[S. 1 langs venstre margen indsat tekst, der er ulæselig, da blækket er flydt ud)
+[Øverst s. 1:] (ulæseligt] hørte sig til. Skal til Cambridge i Dag for at blive forsynet med Bøger til Ferien
+[Skrevet langs venstre margen s. 8:]
+bliver flot Bjærgene.
+[Skrevet langs venstre margen s. 7:]
+1000 Hilsner til alle fra Harry og Elle.</t>
+  </si>
+  <si>
+    <t>1899-08-20</t>
+  </si>
+  <si>
+    <t>Bellevue St.</t>
+  </si>
+  <si>
+    <t>Malin   Holmström-Ingers
+Jonas Lie
+Christine  Mackie
+Charles Pear
+Clarence Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Taylor
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
+Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
+1 amerikansk alen er 62,81 cm.
+En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
+Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
+Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
+Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
+Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xcGh</t>
+  </si>
+  <si>
+    <t>Bellevue St Aug 20.
+Kære Mor!
+Du er vist lidt Utålmodig over den Uorden, der har indsneget sig i mine Breve. Jeg kan nu en Gang ikke skrive uden den tilbørlige Ro og den får jeg først nu, da vi ere hjemme igen efter vor storartede Rejse. Vi har begge haft udmærket af den. Harry har fået en Antydning af mere Fyld i Kinderne og er brun og solbrændt og jeg føler mig som i min tidligste Ungdom. Det er ikke ret opløftende at komme hjem igen til al Famijetrætheden og do-Sygeligheden, men jeg tager mig det let, - vi har nemlig på Rejsen diskuteret Separationsspørgsmålet grundigt og i Dag har der været alm. Rådslagning. Om Gud vil skal det ske om 2 Måneder (1ste Nov.) men jeg er forberedt på at de må holdes til hele Tiden for at det ikke skal blive ved Snakken alene. De er af den Sort, at de snakker, beslutter og slår fast, og derved bliver det så. I de to Måneder skulde den gamle så betale den ["den" overstreget] Huslejen så vi kan komme i Forhånden til Vinterens Udgifter. - Hvis vi ikke med stor Lethed kan finde en anden Lejlighed bliver vi her. Ganske vist tror jeg ikke på det, før jeg aner det, - men der er dog mere Udsigt til at blive alene nu, end der hidtil har været og det er mig en stor Trøst at tænke på. 
+Nu skulde jeg se at fortælle lidt om Rejsen og vore Oplevelser. Det vigtigste var vores Tur over Bjærgene - vor to Dages Fodtur, som i Grunden kom helt uventet på os. Planen var at Helen, Ch. Pear, Frank Dewicks med Forlovet, Dr. Tailors, samt et Par Ægtefolk til alle skulde mødes på ”Rasinehouse” – det lille Hotel hvor vi var – og gøre Turen sammen. Men det hændte sig sådan, at Helen forvred sin Ankel, Frank D. fik Mavepine, og da de to ikke kunde gå, vilde Forloveden og Chr. Pear heller ikke. Ægteparrets Barn blev syg så de ikke turde tage fra det, - så da Dr. Tailors kom rejsende Onsdag Form. var der ingen af de oprindelige som kunde. H. og jeg havde tænkt, at vi vilde følge dem. – klatre 3000 Fod op og gå en anden Vej ned. Ved Hjælp af mine nye Venner (som jeg senere skal fortælle om) var jeg bleven udstyren med et kort Cycleskørt og en Randsel til hver af os. (H. og mig). Efter Middag begav vi fire os afsted, Klk var to, Vejret var fortrinligt og Humøret var højt. Hvordan skal jeg beskrive denne Tur, - gid jeg havde Ordet i min Magt, så jeg kunde give en svag Forestilling om det. Det plager mig under hele Turen midt i min Begejstring at jeg ikke vilde kunne beskrive det fyldestgørende for jer hjemme. – Den første Timestid gik Stien gennem Løvskov som vi kender dem hjemme, - kun tættere og bestandig op ad Bakke. Længere oppe begyndte Grantræerne Stien blev smallere og stejlere, Graniten kom mere til Sygne Luften begyndte at blive lettere. Undertiden kom vi til Bække som kom styrtende ned af Bjærget i lange Spring (i alm. Tale kaldet Vandfald) Vandet er selv i den hedeste Sommer iskoldt og klart som Krystal. Det kommer fra smeltet Is, som ligger i de dybe Læn ["læn" overstreget] Klipperevner længere og hele Året rundt. – Vor Fører var imidlertid gået i Fove ["fove" overstreget] Forvejen for at forberede i ”the camp”. Det er farligt at færdes uden Fører, da Stierne er vildsomme og undertiden næsten umulige at finde fordi de på lange Strækninger kun består i, at der hver 20nde Allen er lagt en lille Bunke Sten. Henunder Aften kom vi til ”the camp”. Det er en Robinsonhytte, som er bygget af en [”en” indsat over linjen] Mr. Edmans for dem, der går over Bjærgene og blive overfalden af Tåge el. Træthed. Det er en lille bitte Hus, hvis ene Væg er borttaget, den åbne Side vender ind mod den blotte Klippevæg, så det ikke kan blæse ind. Imod Klippen er der bygget et Ildsted, og der havde Føreren gjort Ild, da vi ankom. Mens vi så os om, kogte han Aftensmad i nogle sorte Marie Kirstine Gryder. Vi havde Kødsuppe, Skinke, varme Kartofler, blødkogte Æg, Kager, Rosiner, Portvin o.s.v. og tilsidst en Kop sort Mandfolkekaffe. Føreren havde båret Fortæringen i en Kurv og lavede det hele til. Veltilfredse og mætte gik vi ud igen og så på Måneskinnet – og som det va_r!!!! Det kan ikke beskrives. Ensomheden, Stilheden, den milevide Udsigt over Skove og atter Skove, og dybt nede mellem Bjærgene den smalle Stribe opdyrket Dal, hvor et lille bitte Legetøjstog kom raslende. Efterhånden blev det imidlertid så ”friskt” at vi lagde Poesien bort til en anden Gang. Føreren lagde mere Brænde på Ilden og vi satte os tæt sammen [papir mangler]en for at holde Varmen Talen faldt på Tåge, Uvejr og Bjørne og Føreren, som indtil da ikke havde mælet opløftede sin Røst og fortalte om hvordan han for et Par År siden med Fare for sig selv havde dræbt en Bjørn på 300 Pund. – Det var Stemning det - at sidde der omkring Ilden og høre Bjørnehistorier og se ud til den mørke Skov og vide, at det ikke var Mennesker i Miles Afstand. Hytter er forsynet med en Masse Dækner og en Del af Gulvet er belagt med ¼ Al små Grankviste og indsvøbte i Dæknerne tilbragte vi en meget behagelig Nat i skøn Enighed med Tailors og Føreren. Om Natten kom der en Grævling snusende, men vi fik den da jaget væk, inden den kom ind. Klk 5 stod vi op, indtog et ligeså splendidt Foder som om Aftenen og begav os afsted op ad Bjærget. Træerne bleve mere og mere forkrøblede og små, så [papir mangler] til det til sidst kun var små gamle lavbenede Buske, - så forsvandt også de og der var kun Granitblokke af en uhyre Størrelse smidt Hulter til Bulter mellem hinanden, - på alle fire klatrede vi op, hoppede fra Sten til Sten og hjalp hinanden. Hver fem Min gjorde vi Holdt og så omkring i den storslåede Natur. Så langt vi kunde se var det Bjærg ved Bjærg bevokset med Skov med på Toppen. Luften var så let og ren, som jeg aldrig havde oplevet det før. – Den første Bjergtop vi var på var Mount Madison, som hænger sammen med Mount Clay, der er forbundet med Mount Washington – den højeste Top i White Mountains” 6.400 Fod. 
+[Tegning]
+Det gik godt ned ad Madison og rundt om Clay, som er det farligste, - jeg var foran og langt dygtigere til at klatre end Mrs. Tailor - indtil jeg pludselig fik Foden ned imellem to Sten og skrabede det slemt. Fra da af måtte vi gå langsomt og vi nåede først Toppen af W. Klk 1, - 6 Timer om 1½ dansk Mil. På Toppen af Mount W. er der til manges (også min) Forargelse bygget fashionabelt Hotel og Restaurant. En Tandhjulsbane løber derop to Gange om Dagen og den er fuldt med Tourister. Der var imidlertid den Fordel at vi kunde få kristelig Mad og vi indtog en Diner, som jeg ikke har set Magen til før eller siden. – Nu var det Bestemmelsen at jeg vi [”vi” indsat over linjen] skulde tage ned med Toget, - men jeg følte mig så frisk og rask trods mit stive Ben, at vi besluttede at følge Trop og gå ned ad Kørevejen. Med uhyre Omkostninger er der anlagt en sådan for Tourister, som befordres op og ned i store Vogne med 6 Heste for. Det er 2 d. Mil – en ganske dejlig Tur, - men vi begærede dog ikke mere, da vi nåede Bunden. Det er grulig trættende at gå ned ad Bakke to stive Mil. En Vogn fra Hotellet ventede på os dernede og vi kom ["kom" overstreget] nåede hjem c. Klk 9. Jeg var faktisk den mindst ødelagte, hvad jeg til Dato har ondt ved at fatte. 
+I Hotellet lå et Telegram om at komme hjem straks på Grund af overhængende Forretninger. Vi ventede imidlertid næste Dag over for ikke at blive for medtagne. 
+Det var to storartede Uger. Ravinehouse er en Bondegård som til Dels er omdannet til Hotel. Den drives stadig, - der var Køer, Høstakke o.s.v. som glædede mit Hjærte. Alle Stuer var lave med åbne Ildsteder, hvor der blev fyret hver Aften. Der er ikke Antydning af Have Anlæg el. anden Hotelpragt. – 
+Der kommer hvert År de samme Mennesker, - en Samling usædvanlig dannede Mennesker. Særlig sluttede jeg mig til en Dr. Richards – en gl. lærd Præst med Kone og tre Døtre, - de _mindst amerikanske jeg endnu har set. Hele Familjen er som taget ud af en af Jonas Lies Bøger – den yngste 21 – mindede mig levende om Dis. Desværre bor de ikke i Boston, men i Providence.
+Jeg tænkte på Dede, da vi gik over Bjærgene og var i ”camp”. Gid han en Gang kunde gøre en sådan en Tur med os. – Hilsen til alle, - mor dig godt i Sverige, - næste Brev bliver til Mornine. – Elle
+[Skrevet på tværs øverst s. 1:]
+Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
+  </si>
+  <si>
+    <t>1899-08-23</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup
+Johanne  Brandstrup
+Lauritz  Brandstrup
+Pauline Hirschsprung
+Christine  Mackie
+Otto Emil  Paludan</t>
+  </si>
+  <si>
+    <t>Tre Hjorte var et hotel i København. 
+Christine Mackie blev kaldt både Binderup og Basse.
+Albrecht Warberg havde astma og tog jævnligt til en klinik i København, hvor han modtog behandlinger ved at sidde i en såkaldt kokke. 
+De gamle var Laura Warbergs forældre, Johanne og Lauritz Brandstrup. 
+Tante P. var Pauline Hirschsprung. 
+Frk. A, bogbinder Janus Petersen, hans kones søsterdatter og Petersen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1388</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg blev modtaget på banegården af Christine Mackie/Binderup. Næste dag skulle han i klokken. Mandag besøgte han Laura Warbergs forældre/de Gamle. Hendes far så rask ud, og han går ture, men han klynkede, når Albrecht gik ind i en anden stue. Pauline Hirschsprung/Tante P var på besøg, og hun har det dårligt. Emil Brandstrup er forkølet og må ikke gå ud. 
+Albrecht gik på en del visitter, og han og Christine/Basse gik tur og var i cirkus. 
+Klokken har en god virkning. 
+Albrecht kan ikke finde sin barberkniv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A71l</t>
+  </si>
+  <si>
+    <t>3 Hj d. 23 Aug 99 
+Kjæreste Laura!
+Idag turde Tidspunktet være kommen til at skrive, da Du vel ellers mener, at det trækker for længe ud. Jeg havde det dejligste Vejr at rejse hertil i og syntes derfor, at Rejsen gik hurtigt. Paa Banegaarden blev jeg modtaget af Binderup, der sad Frk. A[ulæseligt] med mig i Paraplyen og derefter fulgte mig hjem og fik Pakken. Næste Dag mødte jeg i Klokken og fik straks Plads sammen med Sørensen i den mindste Klokke. De 2 første Gange har jeg taget dobbelt enkelt ["dobbelt" overstreget, "enkelt" indsat over linjen], i Dag med dobbelt. Mandag Eftermiddag saa jeg ud til de Gamle. Selvfølgelig klager Din Fader, men jeg har ikke i flere Aar set ham saa rask. Han er oppe fra c 10 Formiddag til 6 Aften og gaar længere Ture. Han lod sig godt snakke op og kunde le og se helt fornøjet ud, men saa snart jeg et Øjeblik gik ind i den anden Stue, begyndte han straks at smaaklynke. Tante P. var der; hun ser godt nok ud, men har det daarligt, og det flyder bestandig af Brystet. Hun klager over at være mat og er det vel ogsaa men det kunde ikke ses. – Niels (c: Emil) er bleven forkølet paa sin Hjemrejse og maa ikke gaa ud om Aftenen! Stemmen er hæs, men han mener, at det vil fortage sig, men Forkølelsen er haard. Fra de Gamle gik jeg til Sørensen, der bor hos sin Kones Fætter Bogbinder Janus Petersen. Jeg traf der hans Kones Søsterdatter, som jeg har kjendt, da hun var Barn, nu var hun en Frøken paa c 40 Aar. Sørensen fulgte saa med mig ud til Binderup, hvor vi drak The, spiste Andesteg og bagefter drak Rødvin som jeg havde kjøbt paa Vejen derud. Igaar Eftermiddags gik jeg ud til Basse og tog hende med paa en lang Tur, hvorefter vi gik i Cirkus og endte under Paraplyen. I Eftermiddags gaar jeg til de Gamle og derfra til Bassen.
+Klokken bekommer mig som sædvanlig godt og jeg kunde som sældvanlig spore stor Virkning af den første Gang, jeg sad der. 
+Min Barberkniv har jeg endnu ikke kunnet finde, men det kommer vel. Vil du bede Paludan om at sende mig mit Hestemaal som findes paa Spillebordet i min Stue i en lille rund Papæske, samt opgive mig Baron [ulæseligt] Adresse. 
+Mange øndige Hilsener!
+Din Hilsener!
+Din A</t>
+  </si>
+  <si>
+    <t>1899-09-28</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Båxhult
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Dorthe -
+Ida -
+Jenny -
+Johanne -
+Line -
+Marius -
+Rasmine -
+Fr. Andersen
+Karoline Bless
+- Brakaer Hansen
+Ellen Bøttern
+Margrethe  Eckardt
+- Friis
+- Garell
+Marie Hansen, pige i huset hos Alhed og J. Larsen
+- Ibsen
+Karl Lange
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Peter Magnussen
+Julie Mohr
+Peter Olsen
+Theodor Oppermann
+Fru  Raaebjerg?
+Christine Swane
+Laura Warberg
+Astrid Warberg-Goldschmidt
+Viggo Winkel
+- Østerberg</t>
+  </si>
+  <si>
+    <t>Friheden, Kerteminde: Afgiftsfrit område i den nordlige del af Langegade. Ved Peter Møllerstræde lå acciseboden, hvor der skulle betales afgift af de varer, man havde med på marked. Bønderne i omegnen havde torvetvang i Kerteminde.
+Asylet: Oprettet i Langegade i 1880 for børn af fattige familier. Plads til 16 børn i dagtimerne. Asylet skulle give dem passende opdragelse og beskæftigelse.
+Arrende = lejemål på svensk</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske arkiv</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen til Christine Swane: Vedlagt breve fra Marie og Johannes, som er på Båxhult. Har sendt farver til dem og fortalt om Oppermans besøg. Adolph har været på session.
+Johannes Larsen til sine forældre: Det har ikke ført noget med sig at læse brevet op for Line. Beder moderen sende kvittering eller fuldmagt, som skal bruges for at få penge af Østerberg.
+Marie skriver til I.A. larsen: De er meget i bekneb for penge, fordi Johannes Larsen har fået tilsendt en pakke fra papirhandler i København. Smedens Lina siger, at de ikke skylder penge og Østerberg betaler først d. 10. Marie beder om kvittering og farver. Johannes mangler farver og må tegne i disse dage. Han er igang med 3-4 billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Dtr</t>
+  </si>
+  <si>
+    <t>Onsdag Aften
+Kjære Christine!
+Hjertelig Tak fordi du skrev saa hurtig, det var da herligt at du fik et Eneværelse – der kan du se det hjalp jeg skrev – her er Brevene fra Marie og Johannes jeg har sendt Farverne og et langt Brev og fortalt dem om Oppermanns Besøg. I Søndags kom Pastor Fries og det var en Formiddags Visit jeg var ganske alene, havde sat Ris paa til Suppe, og da en brændt Lugt kom ind i Stuen styrtede jeg ud og kasserede den Ret, men jeg var glad ved at se ham og jævnede så Suppen med Æg – han blev en Times Tid og talte om Eder Alle og om sine egne Børn – Vores Laurits – som saadan vilde blive hjemme og forbedre sig har Fader jaget bort i Mandagsmorges, - han lagde sig syg i Halsen jeg fik Schondel hentet og der blev kjøbt Bacroynevand; men brugte det bare ikke, laa i Sengen om Dagen og gik ud om Natten om Søndagen forlangte Fader han skulde staa op og passe Hesten
+det gjorde han ogsaa om Formiddagen men da han kom og forlangte Penge sagde Far han havde bedst af at blive hjemme da han var syg og ellers blev han kun uduelig til Arbejde om Mandagen – trods – Forbudet saa mødte Faer ham i Friheden med en anden Bolde med et stort Knippe Rughalm gaa ind til Villads, han gik altsaa ud passede ikke Hestene og brak saa Lemmene af ved Mellemgadens Stald for at komme ind da han saa vilde i Arbejde om Morgenen sagde Faer nej den Historie er forbi; nu kommer du med ind på Kontoret og pakker dit Tøj medens jeg ser paa det og saa afsted -; Rasmine vilde rejse med og Dorthe brølede den ganske Dag men hun er da kommen igen, Rasmine.
+Vi har fået en Husmand fra Salby som vil blive i denne Maaned – og Adolph kom nu i Aften maa blive til Søndagaften for at hjælpe med Saaningen I morgen skal han paa Sesion saa lader jeg Brevet ligge for at du kan høre hvad de høje Herrer siger til Ham, de har ikke taget mange i Dag.
+Iaften er Gaverne til Asylet vurderede det foregaar hos Gellerups; jeg fik Ida til at gaa i mit Sted jeg fulgte med derover og indførte hende jeg fik hele Olsens Klædekurv fuld. Karl Lange gav mange smukke Ting. Fru Raarbing en nydelig Lysdug med Silke, lille Line Bless 3 Stk. Blonder med grønne Silkebaand om og 3 Dukker. Madam Ibsen 8 Vifter. Fru Bøttern en Taalejpude og en Flaconbakke og 4 som Vaser- og Nips, Julie Mohr Lommetørklædeholder og Fruen 2 Bakkeservietter, Johanne 4 Silkelugtepuder og Jenny 2 Porcelains Vaser – lille Marie Hansen en Børsteholder og Fru Andersen 2 pæne hvide Lommetørklæder og 1 Par hvide Strømper 1 Par lyseblaa Handsker et sort Armbaand og 2 Brystnaale. Margrethe lovede mig lidt hun maa ikke glemme det, Haandarbejder har vi saa lidt af, Ida kom i dag tilmorgen hun gik i mit Sted i aftes de holdt ud til 12. saa det var godt jeg blev hjemme Adolph blev saa Infanterist, Marius Fæstningsartillerist lille Brakaer Hansen Dragon, A. spiste Middag hos Fragtmandens og i Aften er der Selskab med de pur Unge – Marie skal med – saa i morgen skal vi begynde Arbejdet med Jorden; Husmanden her er er vi meget glade ved og han kan maaske skaffe os en Husmand til saa hjælper det paa Faders Humør, han har nu den Glæde at Stalden er i Orden de Gamle og de Smaa staar saa pænt nu, og saa skal Køerne ind om Natten 
+hils – Margrethe og sig jeg glæder mig meget over Forlovelsen i Kallundborg –
+Adolph havde gemt lidt godt til os af det Eckard Kone sendte ham til sin fødselsdag … smager udmærket
+Lev vel lille Christine og Gud bevare Dig
+Saadan et rigtig Brev faar jeg ikke Tid til at skrive før efter Bazaren.
+Båxhult Onsdag 27 Sept 99
+Kære Forældre!
+Om lidt kører Adolph med Fru Warberg og han venter saa dernede og tager Marie med hjem. Da jeg antager at Marie skriver et Par Ord til jer sender jeg dette og beder hende lægge det inden i.
+Vi ere alle raske og har det godt. Vi har givet Lina Brevet, hun krøllede det og Alhed maatte læse det op for hende, men vi har endnu ikke set noget Resultat, Østerberg derimod sagde forleden at den Tiende betaler han sit Arrende saa naar Du vilde sende Kvittering eller Fuldmagt kan vi jo faa det. Alhed har bedt Garell om en specificeret Regning og det viser sig at vi fra 19 August til i Forgaars har faaet Varer for 30 Kr. deraf for 12 Kr. Brød og Smør, Sukker og Petroleum er de næst største Poster. Vi har faaet Væge til Lampen og faaet det lille Komfur i Brug. Vi fik Suppe til Middag i Gaar. Ja jeg kan ikke naa at fortælle mere da han nu er der med Vognen. Husk at sende den Fuldmagt eller Kvittering omgaaende. Mange Hilsner Jeres Johannes Larsen 
+Båxhult d. 28-9 99
+Kære Fader!
+Alhed og jeg skal en Svip ned til Høljeryd og saa skriver jeg et Par Ord med det samme ; indlagte Brev fra Johannes havde Adolph med til mig i Gaar, men han gav mig det først da jeg havde skrevet på et Kort, derfor tog jeg det med hertil for at skrive lidt i Dag; desuden var der Brev til mig hvori han bad mig om at løse en Pakke som laa paa Stationen fra en Papirhandler i København, jeg maatte saa dertil bruge omtrent Resten af mine Penge, jeg har kun 55 Øre og nu bruger vi 20 til Frimærker Johannes har ogsaa skreven et Brev; der er ingen af de andre som ejer en rød Øre; Inspektøren betaler ingen Penge før d. 10ende October, det har han selv sagt til Johannes, de forfalder ikke før den Dag siger han, men saa skal vi ogsaa faa dem med det samme naar vi møder med Kvitteringen; som Du ser af Johannes Brev har Smedens faaet det Brev Du har sendt herop, men Lina gav Alhed en lang Forklaring om at de havde betalt forud saa de skyldte ingen Penge, Vil Du ikke med det samme Du sender Østerbergs kvittering give mig rigtig Besked om den Sag, for hvis de virkelig skylder, saa vil jeg bede dem om Penge, det er rædsomt at staa helt uden og nu har Johannes i dag skreven til Winkel og Magnussen om nogle Farver, da han mangler dem og i disse Dage maa tegne paa Grund deraf og det er jo sørgeligt da han har 3-4 billeder i Gang, naar de Farver kommer skal han jo af med nogle Penge, saa hvis vi ikke kan faa nogle herovre før den 10ende, maa vi bede Dig hvis Du kan at sende os lidt til den Tid; ja jeg er meget ked af at jeg straks skal plage dig for Penge kære Faer men det er jo galt at staa helt foruden. Fru Warberg rejste i Gaar Morges saa jeg fik hende slet ikke at se. Lad mig endelig faa at høre om I fik en Mand til og hvordan det gaar med Jorden det piner mig meget at tænke paa.
+Det er sandt vil Du bede Moder om straks at sende den Pakke Farver der ligger oppe paa Johannes værelse herover, dem skal han ogsaa bruge nu, de har sendt dem forkert. Hvis Uglen er hjemme endnu saa husk hende paa at Disen skal have ”Fru Marianne”.
+Jeg kan ikke naa at skrive mere, men I skal nok snart faa et ordentligt Brev. Drengen er yndig og der er dejligt herovre på Båxhult. De kærligste hilsener fra Jeres hengivne Datter Marie.
+P:S: Har Ø.Kvien kælvet?</t>
+  </si>
+  <si>
+    <t>1900-01-14</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Kærbyhus Ladegård</t>
+  </si>
+  <si>
+    <t>Ditlevslyst pr. Korinth</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Johannes Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem R. Pedersen var. 
+"Den, der ved Sessionen trækker Frilod, ansættes strax ved Forstærkningen, hvorved han bliver staaende i Fastmandsclassen i 16 Aar og siden i Reserveclassen indtil det fyldte 45de Aar. SchousForordn.1842.593." 
+Fra Supplement til ODS (ordbog over det danske sprog).
+I.A. og Vilhelmine Larsen var i alvorlige økonomiske problemer de sidste mange år af deres liv. 
+Hjelm: skur til opbevaring af hø, indhøstet korn, halm olgn., i sin simpleste form bestaaende af et paa fire stolper anbragt, løst tag, som sættes over korn- ell. høstak paa marken; landbr. nu især om kornlade af tømmer (bræddelade). ODS: Hjælm.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0090</t>
+  </si>
+  <si>
+    <t>I.A. Larsen kan ikke undvære penge til sønnen. Adolph har trukket frilod, og det er herligt, at han slipper for dette vinterophold. 
+Johannes er ikke kommet endnu, men han kommer måske til jagten. 
+Hveden er i hus, og havren skal høstes næste dag. Høet er ikke slået endnu. 
+Med Guds hjælp bliver alt nok godt igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6J5k</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Forstkandidat
+Hr. Vilhelm Larsen,
+Ditlevslyst
+pr. Korinth.
+[Håndskrevet på kuvertens bagside:]
+Afs. I.A. Larsen. Kærbyhus Ladegaard pr. Kerteminde.
+Poststempel
+[I brevet:]
+Kærbyhus Ladegaard
+Kjære Vilhelm!
+Vi venter forgjæves paa Brev fra Dig men nu fortalte R Pedersen at den 7 skulde I indkaldes saa maa jeg nok til det Penge kan vi ingen undvære min Ven for der er altfor stor Brug for dem, - og saa haaber vi paa at Du nok klarer Dig. Adolph var hjemme i Søndags og han [oven over linien skrevet ”han”] fik sig en Frilod var det ikke herligt. han var meget glad kan Du tro; han havde gaaet hen at for at kjøbe sig en Frilod om han ikke havde trukken fri saa den Udgift sparer vi da. Underkorporalprøven faldt ikke ud til hans Fordel Geografi og Historie slog ham ned – De andre mente det var for tillagte; men Adolph sagde Nej: En af Sersjanterne sagde ”ja” der er jo nogen der er for kloge - . Naa vi kan jo være glade at han slap for det Vinterophold; han saa ellers saa godt ud og var saa glad. Johannes er endnu ikke kommen tilbage og vi hører intet derfra saa de kommer maaske nu til Jagten, her er mange Høns i Aar. Vores Høst er fremmet saameget, at Hveden er i Hus og Bygget lige til at kjøre sammen, Havren skal høstes i Morgen og saa er der en Dags Arbejde til med Maskinen, Høet staar i Hjelmen og det paa Stranden er ikke slaaet endnu, men det naaes vel altsammen; med Guds Hjælp bliver nok alt godt igjen for vi to gamle Forældre som kun har Eders Vel for Øje og har arbejdet saa trolig med hinanden, det maa lykkes – det er min faste Tro! 
+Naa min kjære Søn lev nu vel i den kommende Tid gid at du ogsaa maa faa godt Vejr at du maa faa gode Quarterer ønsker jeg af mit ganske Hjærte, men skriv os til saa ofte du kan: hører Du det er os saa stor en Glæde at høre fra Eder. Kjærlig Hilsen fra os alle – 
+Din Fader.</t>
+  </si>
+  <si>
+    <t>1900-10-02</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Johanne Oppermann
+Harris Sawyer
+- Sonne
+- Taylor
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ibsens, Kate, Mimmie, Stenografen og John kendes ikke. 
+Christine/Mornine Mackie kom først til Boston i 1902. Her blev hun forlovet med Harris Sawyers gode ven, William Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1542</t>
+  </si>
+  <si>
+    <t>Det er ikke lykkedes Ellen Sawyer at finde arbejde til Christine som pige i huset, musiklærer eller sanger. Laura Warberg forstår ikke, hvorfor Christine ikke straks kan komme til USA, men Ellen har ikke et ekstra værelse, og Harris Sawyer er ikke rask. 
+Harris har haft høj feber og dårlig mave. Hans to venner, Jenkins og Mackie, så til ham. Harris får kun halv betaling fra Trade Chem. Co, men Ellen tjener 18-20 dollars pr. uge. Drengen og stenografen er afskediget.
+Lille Grethe er dejlig og nem og griner meget. Hun er bange for fremmede.
+Ellen har besøgt Fru Sonne. Hun er livlig og sjov, og hun har mahognimøbler med hjemmefra. Ellen havde dog svært ved at huske at tale dansk. Til gengæld er hun bedre til engelsk end Sonne og Ibsen. 
+Ellen har fået en tand trukket ud. Hun har fået ny pige i huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/usAG</t>
+  </si>
+  <si>
+    <t>Okt. 2. 1900
+Kære Mor!
+Det var med et tungt Hjærte at jeg idag afsendte Afbudstelegram til Mornine. – Hun har nok ventet på det i 2-3 Dage men jeg tænkte nu, at hun vel sagtens har opgivet det helt efter at have læst mine Breve den sidste Måned, - og derfor gav jeg mig Tid at prøve at forhøre i forskellige Familjer og om Chancerne som Musiklærerinde, Sangerinde i Kirkekor o.s.v. – Men det kan ikke lade sig arangere, - Chancerne ere så få og ”ung Pige i Huset” har ingen Råd til. De vil have èn der kan vadske, skruppe pudse Vinduer o.s.v, - så, når vi ikke kan tage imod hende, må vi opgive det. 
+Du skriver, at du ikke kan forstå Vanskelighederne – men de ere dér ikke desto mindre: Mornine kan selvfølgelig ikke komme ind i Familjelivet særlig da vi intet Værelse har, - og vi kan ikke tænke på Flytning før Harry er rask igen, - hverken for Bekostning eller for Besværet. – Jeg har bittert angret, at jeg bragte det på Bane, så Mornine har gået i Spænding og Skuffelse. 
+Nu rejser vel så Mornine til København. Gid det dog nu må gå lidt let for hende så hun kan komme an og ikke skal plages sådan med de uendelige Pengesorger. – Harry har nu ikke Feber mere, det er Tegn på at andet er ved at svinde. Men der er endnu en Del og Maven er svag på Grund af al den Stillesiden. I Torsdags jagede han os en slem Skræk i Livet ved pludselig at få høj Feber og Diarhroe. Hans to trofaste Venner Jenkins og Mackie kom ud og beså ham i Forening, men kunde intet særligt finde. Næste Dag var Temperaturen normal og han led kun af Sved, da de havde sat ham på Mælkekur. Nu er han i Orden igen. – Hvis det ikke var for Smørsyrerne vilde vi være i slem Pengeforlegenhed, da Harry kun får halv Betaling fra Trade Chem. Co. og ikke kan begynde privat Arbejde for det første, - men jeg tjener 18-20 Dollars om Ugen egenhændig og er ikke lidt stolt af det. - Vi har nu afskediget Stenografen og Drengen John, så er jeg er Byen to Gange om Ugen. Det er jo travle Dage men jeg har vænnet mig til at kunne vende mig i en fart og kan få alt mit Morgenarbejde endt før jeg begiver mig afsted. – Det hjælper også at lille Grethe er så god nu, at hun næsten ikke sinker mig. Hun er bleven utrolig god den sidste Måneds Tid, - hun sidder og leger, småsynger, pludrer, banker, famler, sutter og piller i Timevis – kun når hendes Legetøj stadig skiftes og hun selv må også skiftes fra den lille Stol til Gulvet el. Sengene. Hun er så sød at det ikke kan beskrives, - Smil og Solskin Dagen igennem. Hun kan klappe Kage og ler himmelhøjt af det. Hun elsker at lege og ler, så det klukker i hende, når vi leger Tit [”når vi leger Tit” indsat over Linjen], - Når hun hører Sang, synger hun med så højt som hun kan og holder en Gang i mellem op for at le af det. Det er kosteligt at se den Energi, hvormed hun prøver på at fange en Flue. – Hun er angst for Fremmede, brøler hvis de kommer for nær og klynger sig til mig. – Det Billede, hvor hun står op i mit Skød ligner hende bedst, - de andre er knap så gode. – 
+Jeg var i går hos Fru Sonne, for at forhøre om Chancer for Mornine, men hun hverken kunde selv eller vidste af nogen der kunde hende et tilfredsstillende Tilbud. – Men var glad over, at jeg fik det længe påtænkte Visit aflagt, og venter mig megen Fornøjelse af det Bekendtskab. Hun gjorde et storartet godt Indtryk på mig og vi vil vist blive gode Venner. Hun er jo så meget yngre end Ibsen og uden Sammenligning interessantere. Livlig, morsom, gedigen lidt jovial, – minder i Udseende ikke lidt om Frk Oppermann. Venlig, aaben, så vi straks følte os som gode Bekendte. Hun har dejlige, gammeldags Mahogni Møbler som hun har medbragt hjemmefra så det var ["var" overstreget] føltes hjemligt at komme derind. – Men tænk, det var kun med det største Anstrængelse at jeg kunde tale med hende. Jeg var aldeles forfærdet over at se som jeg har glemt det danske. Jeg standsede hvert Øjeblik og kunde ikke komme videre i Snakken fordi de almindeligste Ord svandt bort for mig – gale Vendinger og Akcent kom mig på Tungen og jeg var helt elendig. Efter en halv Times Forløb gik det imidlertid bedre. Men til Gengæld taler jeg uden Sammenligning bedre Engelsk end både hende og Ibsen, - deres engelsk lyder komisk og kejtet i ine Øren. -`Det er kun ½ Times Kørsel til Fru Sonne så vil dyrke hinanden på Kraft. – Hun har søde Børn – en på 15 Måneder, men de kan ikke sammenlignes med Grethe. - 
+Jeg har glemt at fortælle at jeg havde ["havde" overstreget] fik en Tand trukket ud forleden hos Dr. Taylor, det var en sand Fornøjelse: da jeg kom til ham var jeg træt af at gå Ærinder og havde Tandpine. Så bedøvede han mig med Gas, - det varede tre Min. og da jeg kom til Bevidstheden, var det som om jeg havde sovet i flere Timer, var udhvilet og vel til mode og Tandpinen var væk. –
+Jeg skriver i Lab. men jeg passer 6 Ltr. Bouillon der bliver steriliseret. 
+Vi har fået ny Pige i Stedet for tykke Kate. Hun – Mimmie – tegner godt og flinkt og ser godt ud, hvilket er en behagelig Forandring fra Kates enorme Grimhed. – 
+Jeg må nu holde op da min Bouillon er færdig og jeg må i Byen og besørge nogle Ærinder. Jeg ved heller ikke mere denne Gang.
+Det er da dejligt at Far har det så godt. Hils ham så meget fra mig. Alle de andre også og dig selv ikke mindst. 
+Din Pelle.
+Er der mange gale Vendinger i mine Breve???</t>
+  </si>
+  <si>
+    <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
-  </si>
-[...7 lines deleted...]
-    <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
@@ -1111,1628 +3134,1489 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>13. jul. 1925</t>
-[...24 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/lIDEje3K</t>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Otto Emil  Paludan
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht warberg døde 30. september 1902. Det vides ikke, om han havde en diagnose, som han ikke selv kendte.
+"to gifte Døtre": Christine Mackie, f. Warberg, blev under sit ophold i Boston forlovet med William/Billy Mackie, og de planlagde at blive gift i Danmark sommeren 1903.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1586</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er meget glade for de udførlige beretninger hjemmefra, for de får dem til at føle, at de ikke er så langt borte fra alting. Ellen har svært ved at forstå, at hendes far er død. Hu kan se ham for sig og høre hans stemme. Det er godt, at alle har så gode minder om ham.
+Det var godt, at Albrecht Warberg ikke led meget, og at han ikke kendte til den frygtelige sygdom, som han led af.
+Der må være forfærdeligt tomt og stille hjemme. Ellen håber, at Laura Warber vil sende et afskrift af talerne. Laura må hilse Paludan/Pal og sige, at Ellen tænker meget på ham. Det er mærkeligt, at Albrecht døde den dag, hvor Paludan havde været ansat hos am i 25 år. 
+Det var godt, at Ellen og Harris var hjemme sidste sommer, så Harris og Albrecht lærte hinanden at kende.
+Grethe kan kende sin morfar på billeder. Hun snakker meget om sin bedstemor. 
+Laura Warberg skal fremover besøge to gifte døtre i Boston plus et ukendt antal børnebørn. Det var godt, at Albrecht ikke nåede at høre, at Christine flytter til USA. 
+Det er koldt nu, så Ellen og Harris fyrer op, hænger gardiner op mm.
+William/Billy Mackie kommer hveranden aften. Ellen og Harris holder af ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AamD</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1 samt s. 3:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 MAIN,
+385 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS;
+OILS AND DRESSINGS.
+[Håndskrevet:]
+Kæreste Mor!
+Tak for dit lange Brev som vi fik igår sammen med Lugges. Det er så rart for os at I skriver så udførligt om alle de nærmere Omstændigheder, så at vi kan tænke det alt sammen omtrent lige så levende som hvis vi havde været med, og det forekommer ikke så meget som om vi er langt borte fra jer og uden for det altsammen. Hvor er det dog svært at forstå at Far er borte, - det er ligesom det ikke er mulig at få det helt til at gå op for Bevidstheden. Jeg kan se ham for mig og høre hans Stemme, men det er vanskeligt at forstå at han kun skal leve i vor Erindring herefter. Godt er det at have så mange gode og lyse Minder om ham, ja det er jo en Skat for hele Livet, og med sin mageløse Tålmodighed vil han altid stå for os som et Forbillede. 
+Hvor var det dog godt at han slap for at lide så meget, - en lykkelig Mand må man da kalde ham, - at gå bort så roligt og fredeligt uden vel en Gang at vide hvad for en forfærdelig Sygdom han gik med, - efter at have levet den bedste Del af Livet, - og uden at blive gammel, - og være så savnet og begrædt, - det må man kalde en lykkelig Lod. Men det er jo som om Hjærtet skulde briste når man tænker på Tomheden og Stilheden hjemme og på jer som ser hans tomme Stol og Plads.
+Jeg håber vi får Talerne så nær som mulig, - har du ikke fået en Afskrift af dem. Sig til Pal at jeg tænker på ham også ligesom på jer andre, - jeg ved at det er vel gået ham så nær til Hjærte som vel noget kan. - Tænk at ["at" overstreget] hvor underligt at Fars ["Fars" overstreget] hans Tid hos Far skulde blive 25 på Dagen.
+Hvor var det dog godt at vi kom hjem i fjor og at Harris og jeg nu altid kan tale om ham og at vi har de gode Minder sammen om ham. Og de kom jo til at holde så meget af hinanden. Lille Grethe kan kende hans Billeder, men jeg tror ikke hun vil blive ved at kunne huske ham. Hun husker derimod dig tydeligt og siger bl.a. "Jeg ser Skinny med Bedstemor" og "tror du min egen Bedstemor vil fortælle mig en Historie når hun kommer." Hun har hørt os tale om dit [ulæseligt ord] og det spiller en stor Rolle i hendes Fantasi. - Tænk når du kan besøge to gifte Døtre her - og et endnu ubestemt Antal af Børnebørn. Fremtiden står jo som et stort ? for os alle ["alle" indsat over linjen] Billy kan jo ikke godt gifte sig før til Foråret og vil gærne tilbringe nogen Tid i Danmark, men du skulde jo ikke gærne være her når de er der, nu skal vi se hvad du skriver om det hele. At Far ikke nåede at få at høre at Christine skal leve her, - er noget jeg ikke kan beklage, for dette Amerikavæsen var ham så hårdt imod altid. -
+Vi har fået Kulde nu og skal til at indrette os for Vinteren, - have fyret i Kælderen, og have mørke Gardiner og dobbelte Vinduer her i Harris Stue Her bliver hyggeligt, tror jeg. Vi har fået Tæppe på og nogle Planter herind og det søde Bordtæppe som du gav os klæ'er det så godt. Vi tænder en lille Brændeild til Måltiderne i Spisestuen, det er så ["så" indsat over linjen] hyggeligt. -
+Billy kommer mest hveranden Aften og vi kommer til at holde mere og mere af ham, han er et vældig sødt Menneske. 
+Grethe står og gnubber og vil ud, så jeg må slutte nu.
+Med de kærligste Hilsner fra os alle tre, - mest fra
+Pelle</t>
+  </si>
+  <si>
+    <t>1902-06-24</t>
+  </si>
+  <si>
+    <t>Middelfart</t>
+  </si>
+  <si>
+    <t>Laurids Finnich
+Adolph Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Cathrine Meyer
+Sophie Meyer
+Theodor Oppermann
+Henrik Ramsing
+Karl Schou
+Cathrine Svendsen
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Det er uvist hvem følgende personer er: Madam Høj, Helga, Martin og hans mor.</t>
+  </si>
+  <si>
+    <t>Christine Swane er på ferie hos Cathrine Svendsen i Middelfart. Johannes Larsen maler på et billede af guldregn. Vilhelmine Larsen mener det bliver færdigt i år. Oppermann har købt et billede af Schou til 300 kroner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VLuh</t>
+  </si>
+  <si>
+    <t>Kjærbyhus Mandag!
+Kjære Christine!
+Saamange Tak for dine 2 Breve jeg har nu faaet det Sæt Tøj vasket og venter kun paa Madam Høj der skal komme med Resten af Pengene saa Du kan faa 5 med og paa Bøttepapiret venter jeg de kan ikke finde Rullen nu skal jeg derover igjen Kan de ikke finde den og Pengene ikke kommer, saa sender jeg alligevel dette og Brevet som kom forleden, det har rigtignok gjort Rejse efter Dig, Faer mener det er kun Lotterivæsen og ingen Venner siden der staar Fru Christine Larsen.
+Det er da herligt Du faar faar saa meget Musik og er hos en kjærlig og god Veninde Gud glæde enhver der kan opmuntre dig
+Vejret er godt og Arbejdet vil jeg haabe maa lykkes for Dig hvor er jeg dog taknemlig og glad at Du kom derned saa Du ikke er tvungen af noget Hensyn til mig; jeg klarer mig godt og naar endda at vaske den lyse uldne Kjole af Maries den blev pæn og igaar holdt vi det sammen med Silketøjet det passer godt sammen om der nu kan blive en god Nederdel deraf den Bomulds vil jeg til at sy sammen nu 2-3 Stykker Linned har jeg efterset
+De vare herovre igaar at spise til Middag den stod paa Lammesteg og Stikkelsbærgrød. Børnene var søde De blev lige til Sengetid Marie er raskere nu saa er Humøret ogsaa bedre. Johannes soler sig med Guldregntræet det er jo et mageløst Vejr paa den tid han skal bruge Solskin nu i Aar bliver det nok færdigt. De har faaet deres Hønsegaard i Orden og Græsset saaet
+De venter ogsaa de gamle Varbergs i den nærmeste Tid de skulde saa blive et Par Dage efter dem kommer saa Skovs var det inden du rejste Johannes fik Brev fra ham, Oppermann har kjøbt et Billede af Skovs til 300 – han har Kort til Dyrehaven og tager derud hver dag for at male
+Vi har i dag den store Glæde at Hypoteksrenten er sendt til Sverrig, det lettede paa Fader kan Du tro og paa mig med. Roepengene har vi endnu ikke faaet; men Du kan stole paa mig Pengene kommer ikke her i Huset før jeg faar dem jeg skal betale med til Marie kommer. Vi har Intet hørt fra Vilhelm eller Adolph – Lev vel og hils Dine Omgivelser
+Blomsterne gror godt, Løgene ere et Par Tommer høje Faer har lovet mig Pinde til dem og de andre Blomster han glæder sig daglig over Hjemmet her han har aldrig befundet sig saa vel nogen Steder uden i Sverrig lige gaa ind i sin Seng fra Stuen og det er Kl. 9 lille Dine; men saa hedder det op Kl 5 og det med Lyst naar vi saa har drukket Kaffen gaar vi udenfor og seer hvor meget det har groet
+Græsset er nydeligt tæt, nu begynder Folk at se med Undren paa det smukke ordentlige Stykke Have alle Kartoflerne er hyppede og Pedersellie og Rødbeder Ærter og Kaal og saa lægger Fader Planer om hvor smukt det kan blive naar vi tager et større Stykke Jord ind til Haven med Buske og Træer saa glæder han sig som et Barn hvor kjønt her i det Hele kan blive naar Gaarden engang bliver færdig, ak hvor jeg beder og ønsker at han maa faa Lykke og Held til at udføre sine Tanker
+Du kan tro her er Liv i Haven i dag 4 Odensedamer syklende og Munden gaar paa dem, nu gik de i Vandet formodentlig siden de gik over Trappen
+Artiskokkerne har de ryddet til Side og saaet noget jeg var derovre det lod ogsaa til at de vilde kjøbe nogen hos Gartneren til ham nu faar vi se
+Fluerne er i Flertal nu men jeg har sat noget Brændevin saa gaar de vel i. 
+Familien har det godt jeg saa i Kjøkkenet i Aftes de gik forbi med alle Finniks men kom ikke ind 
+Vores Roer er der folk paa i disse Dage men det kan ogsaa gjøres nødig for de ere meget snavsede Martin og Moderen er ogsaa blevet anbragt der – Faster Sophie har været at besøge mig en Eftermiddag og blev til Aften hun var med i Marken hos Køerne, hun glemte sit Strikketøj det hentede Cathrine i Aftes
+De har intet hørt fra Helga siden Marie var i Odense at besøge Ramsings nu maa jeg nok slutte med Ønsket om alt godt for Dig Du kjære Barn som nok en gang faar den Glæde jeg af mit ganske Hjerte under Dig</t>
   </si>
   <si>
     <t>1903-04-15</t>
   </si>
   <si>
     <t>Valby</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Andreas Larsen
 Johan Larsen
 Karl Schou
 Fritz Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Haven" = Zoologisk Have.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået brev fra Fritz Syberg (Baronen) med en anmeldelse af Den frie Udstilling, som han enten skal levere til Politiken eller brænde. Han maler i Zoologisk Have, og Karl Schou vil også male hjortene eller zebraerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9NeQ</t>
   </si>
   <si>
     <t>Valby 15 April 1903.
 Kæreste Alhed!
 Tak for Dit Brev, tænkt at Du allerede rejser Hjem i Morgen, saa faar Du altsaa dette Brev der. I Dag har jeg da faaet udrettet en Del i Haven, jeg malede til henad 3, og gik saa til Brandstrups hvor jeg skriver dette. Det var for Resten en nederdrægtig kold Tur, men det lader til at Vejret er i Bedring saa jeg har det bedste Haab for i Morgen. Jeg har faaet Brev fra Baronen med en Anmeldelse af den frie Udstilling som jeg skal rykke ind i Politiken hvis de vil have den d.v.s. jeg maa ogsaa brænde den, men jeg maa ikke vise nogen den, jeg leverer den altsaa ind da jeg ikke tør paatage mig det Ansvar at tilintetgøre den. Jeg synes der er meget godt i den, men er ikke sikker paa at det er en god Artikel, da jeg ikke maa raadføre mig med nogen og ikke maa betænke mig synes jeg ikke der er andet at gøre. Der stod ikke ret meget i Dit Brev, men jeg faar vel et til i Morgen. Bare jeg nu maa faa godt Vejr i et Par Dage, saa jeg kan faa gjort en Del ved Billedet. Fodermesteren har lovet mig en Hvedeknop hver Dag mens jeg maler, saa jeg kan faa den til at staa i Nærheden. Schou var derude i Dag han tænker paa at male henne ved Hjortene eller Zebraerne. Marie er helt godt ved Humøret nu. De er forfærdelig flinke at være hos. Mange Hilsner og Kys til Jer alle tre. Det var rart at Dis kunde tage med til Kjerteminde, vil Du hilse hende.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1923-11-14</t>
-[...12 lines deleted...]
-Jens Jensen
+    <t>1903-07-14</t>
+  </si>
+  <si>
+    <t>USA
+East Andover</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Drude Jørgensen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Harris Sawyer
+Johanne Schroll
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>William/Billy og Christine Mackie var i Danmark for at blive gift. 
+Havestuen: Warberg-familien boede stadig på Erikshaab, som var børnenes barndomshjem. De måtte fraflytte gården senere i 1903. 
+Andover er en forstad til Boston, MA. Ellen og William Mackie flyttede dertil efter i flere år at have delt bolig med Harris' familie, hvilket ikke var en succes. 
+Jobspost betyder et sorgfuldt eller ubehageligt budskab, en ulykke eller modgang, opkaldt efter Bibelens Jobs, som hjemsøges af katastrofer. 
+Reaumur er en temperaturskala, hvor vands frysepunkt er fastsat til 0° og kogepunktet til 80°. En ændring af temperaturen på 1°R svarer altså til en ændring på 1,25 °C. 
+Barney og hustru samt Wesley kendes ikke. Heller ikke Mrs. Bryan og hendes bror samt nevø eller guvernørens Claude. 
+Musselin kaldes en type glatte stoffer, som er løstvævet af meget tyndt bomuldsgarn. Af fint uldgarn fremstilles uldmusselin, der benyttes til damekjoler, særlig med påtrykte farvemønstre (Wikipedia jan. 2026). 
+1 pægl = 1/4 pot = 0,24 liter (eller 2,4 dl).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1592</t>
+  </si>
+  <si>
+    <t>Ellen antager, at hele familien inklusiv Christine og William Mackie nu sidder i Havestuen.
+Harris Sawyer kan nu fremover kun komme hjem fra arbejde lørdag og ikke fredag. Han og Ellen ville nok ikke være flyttet så langt væk, hvis de havde vidst dette. Harris er tit alene på kontoret, og der er meget varmt.
+I fritiden nyder Harris og Ellen naturen med ro- og svampeture, badning mv. De har set en skudt skunk.
+Ellen og Harris er blevet venner med Barneys. I området bor også en meget ugidelig og selvoptaget ældre dame.
+Ellen har været ude at plukke hindbær med Mrs. Bryan, som henkogte bærrene efter hjemkomsten. Ellen forklrer, hvordan henkogning fungerer.
+Grethe har været på besøg hos Mrs. Bryans bror, som tidligere har leget så godt med hende. Hun gav ham sit legetøjstog, som hun ellers selv elsker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vqoi</t>
+  </si>
+  <si>
+    <t>East Andover Juli 14/03
+Kæreste Mor!
+Dit Brev kom denne Gang lørdag Aften. Jeg tror, jeg faar dem hurtigere her end i Boston. I ere nok i Hjærtet af Sommerferien nu og jeg tænker mig Jer sidde samlede i Stuen ved Kaffen og foredrage dette. Jeg vil derfor begynde med at lade en Hilsen gå rundt, - først til Billy og Mornine – i Havestuesofaen, kan vi jo sige, - Be, Las, Junge, Dis og Dede. Jeg kom 1ste Juli først i Tanker om Dedes Fødselsdag og var gruelig ked af at have glemt det. 
+Tiden stormer afsted her, - det samme er vel Tilfældet hjemme, - jeg synes aldrig, den har rendt sådan som nu. Det, at Harris kommer hver Uge, bryder Tiden ligesom. – Denne Gang kom han med den Jobspost at han ikke mere kan komme om Fredagen, - ikke før Lørdag med 4 Toget, men til Gengæld tager han først 9 Toget Mandag Morgen. Der var næsten en hel lille Strike i Kontoret, fordi de Bæster var misunderlige – Bogholderen og de to Fuldmægtige, - de ville alle af sted Fredag og den ene havde Hjærtefejl og den anden noget andet og de mente, de trængte ligeså meget som H. – Det er meget muligt, at de gør det, men deres Arbejde er af en sådan Natur, at de ere nødt til at være der, hvorimod H. kan koncentrere sit til de andre Dage. Mr. Felton sagde, at han var ked af det, men at han var nødt til at bede ham ikke rejse før Lørdag Form. med mindre der var nødvendigt. Det er ærgerligt, da de jo i Begyndelsen sagde, at det kunde han sagtens – og vi vilde næppe have taget så langt fra Boston, havde vi vidst dette. Måske vi senere rykker lidt nærmere Boston – det er jo også så morsomt at se forskellige Steder og Egne.
+Her er jo så yndigt, og det er et Sted, man kommer til at holde af. – Vi havde Held med Vejret denne Lørdag og Søndag og anvendte hvert Minut, - Rotur, Badning, Spadsereture. Vi har en Botanik m. Illustrationer og en Svampebog – dem tager vi med ud og slaar op alt hvad vi finder af begge Dele. Vi har identificeret en Masse Blomster, men endnu kun funden giftige Svampe. Vi havde to henrivende Roture i Maaneskin, - vi lod Baaden drive, - laa nede i Bunden af Baaden og røg Cigaretter – m – m – m. – Søndag Aften skød de en Sk[ulæseligt]konge lige her ved Siden af. Vi var oppe at se det, - det lignede en Muldvarp en hel Del og lugtede i høj Grad ”Ræv” – kun meget stærkere, - men de sagde det var ingen Ting fordi det var en Unge. -
+Harry havde haft en trist Uge denne Gang. Det havde været rasende varmt i Boston 2 Dage Grader [tegn for grader) Fahrenheit det må være c 36 Reamur, - og han havde været ved Vandet (Beach) hver Dag efter endt Arbejde. Nu er han alene i Lab., - alene til Lunch, alene til Beach og først hjem efter de var i Seng, så flere Dage talte han slet ikke med nogen Dagen igennem. Han var hos Wesley´s forrige Uge Natten over, - de fleste andre af hans Venner er væk, så det er jo lidt trist, Han klagede til Herbert Felton og denne tog så med ham en Aften. 
+Her begyndte Folk at rykke ind og det er jo ganske morsomt. Vi kan være alene når vi vil og have nogen at snakke med når vi gider. Barney’s ere voldsom rare Mennesker, dannede og dog jævne. De vil gærne have mig og Grethe med ud at ro og spadsere, så vi har har haft megen Fornøjelse af dem. De er begge opdragne i Qvækerfamiljer, men er mærkelig frisindede efter det. Billy kan beskrive hvad Qvækerne er for en Sekt. Mr. Barney har fortalt så meget derom. Jeg går for det meste en Tur med ham om Aftenen. Så er hun en anden Madamse af en hel anden Art. Hun er af de rigtig simple, amerikanske, uvidende, udannet, - hvis eneste Interesse er Klæder. Hun møder om Morgenen, lys Muslin m. Slæb og Vifte og sidder Dagen igennem og vifter sig. Jeg har ikke set hende åbne en Bog el. tage et Håndarbejde i sine Hænder disse 8 Dage. Hun siger hendes Tanker er Beskæftigelse nok, - hun praler af at hun aldrig bestiller andet end gå i Butikker, gøre Visitter og tænke. Hun er over 60 rødnæset og meget tyk. I denne Uge kommer der et Par til
+I Dag, da jeg kom hjem fra min Morgentur til 9 Toget var lille Grethe kørt på Visit med Barneys til Guvernørens Claude and – (Mrs. Barneys Nevø - en 18-19 Aars Fyr) [”som er Karl her” anført oven over linjen] skulle ud at plukke Hindbær og jeg tilbød at gå med hvis de vilde passe Grethe. Vi drog ud med to Blikspande og Frokost med og kom hjem klk 3 med 20 Pægle. (10 Qvarts) Begge Spande fulde og en Kurv, som Claude lavede af Birkebark. Der var Bunker og jeg nød det, - det mindede om Gammelskov Ture og vi hang i med Jørgensensk Energi. Jeg så Mrs. Bryan koge dem hen i Saft. Det var rasende nemt, sådan skulde du prøve. De har de Glaskrukker med Gummiringe, som Fru Peja havde. Fyld Krukken pakfuld med Bær (rå) – sæt dem i en Gryde med koldt Vand på et eller andet (omvendte Tallerkener el. lign.) så Vandet står halvt op om den. Lad Vandet komme i Kog og koge til Bærrene er krøbne en Tomme ind. Tag dem op og fyld Krukken helt fuld med en tynd Sirup af 1 Kop Sukker og 1 Kop Vand, som har kogt sammen og er kogende. Man kan også tage Saft i Stedet for Vand og lade Saften koge sammen med Sukkeret og komme på. – Sæt Låg og Gummiring på straks. Disse holder sig altid, er mere som Kompot. Alle Bær kan behandles på den Måde. – Det skulde du prøve det er rasende nemt og der er ingen Binden til [ulæseligt] Cognac, o s v. 
+En Aften, da Grethe havde taget en lang Middagssøvn tog Mrs. Bryan hende med ud en Køretur for at besøge hendes Broder. Grethe havde set ham her og han havde leget med hende, så hun var vild af Begejstring over ham og sagde hun holdt g-lig meget af den Mand. Hun tog sit lille Tog med for at give ham, - jeg var ganske rørt over det, for hun har holdt så meget af det Tog og leget med det så meget. Han tog hende rundt og viste hende alle Dyrene og hun morede sig herligt. Da hun kom hjem var der rød Solnedgang og da jeg lagde hende i Seng kom hun med den forbavsende Meddelelse, at hun havde set ”Vorherres røde (røide) Bimser hænge ned fra Himlens Bue, og de var så tykke”.
+Hun er så god og skikkelig og forbavser alle ved sin Artighed. De er ikke for godt vante i den Retning her. Hun er ude Dagen igennem kun en Gang imellem hører man hende jo komme stolpende ind m. en el. anden Nyhed. Hun har været i Landet flere Gange – jeg lever dog denne Uge og det er herligt. Jeg kan svømme ¼ Time ad Gangen nu. 
+Nu sidder de alle og snakker her og Papiret kan ikke mere derfor Farvel allesammen 
+- Elle
+[Skrevet på hovedet på s. 7 - s. 8:]
+Er den arme Fru Peja rask nu -
+[Indsat s. 10 i venstre margen; lodret:]
+Hvor yndigt med Lugges Rejse!!!</t>
+  </si>
+  <si>
+    <t>1904-12-06</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>København Ø
+Rosenvej 2</t>
+  </si>
+  <si>
+    <t>Mass.
+Brookline</t>
+  </si>
+  <si>
+    <t>Ellen Beck
+Jørgen -, Erikshaab
+Alfred Goldschmidt
+Ernst Goldschmidt
+Henriette Goldschmidt
+Johanne Goldschmidt
 Johannes V. Jensen
-Villum Jensen
-[...39 lines deleted...]
-    <t>Harriet Afzelius
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Christine  Mackie
+William Mackie
+Christian Mogensen
+Otto Emil  Paludan
+- Petersen Bøgebjerg
+Ellen  Sawyer
+Anna Syberg
+Fritz Syberg
+Hempel Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid Warberg tog i 1878 i Odense præliminæreksamen, og læreren eller lederen på dette sted var kaptajn. Det må være ham, hun nu opsøgte igen. 
+Det vides ikke, hvem personen som Astrid og Johanne drak Madeira med på Erikshåb var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0285</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt og Johanne Goldschmidt har været på rejse. Først tog de til Kerteminde, hvor Alhed bød på dejlig mad i det yndige hus. Adolph Larsen deltog, og Johanne sang om aftenen. Der var besøg af Dr. Petersen med frue, og de tog kvinder besøgte både Johanne Larsens forældre og Syberg-familien. De var også på tur til Lundsgårdsklinten og Hverringeskoven.
+Den følgende dag skulle Christine/Uglen afsted til sanatoriet, og hun var trist. 
+Astrid besøgte i Odense Hempel Syberg og sin "kursuskaptajn", som pralede af hende. Hun fik taget fotos af sig selv og sender dem. 
+Turen gik videre til Erikshåb, hvor Paludan havde frisket sin stue meget op, og hvor de to følte sig velkomne. Forpagter Mogensen kom på besøg. Astrid og Johanne drak Madeira den halve nat. 
+På hjemturen var de til koncert i Odense og i København til en vild "Jødesammenkomst" i anledning af Ernst Goldschmidts fødselsdag. Astrid og Alfred var til koncert med Leopold Rosenfeldt, som de også skulle holde jul hos. 
+Det er trist og ensomt for Astrid, når Alfred rejser hver mandag morgen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xLht</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Frøken Johanne Warberg
+[Doktor WC. Mackie]
+54 Coolidge Str.
+Brookline
+Mass.
+U.S.A.
+[På kuvertens bagside:] 
+A Goldschmidt
+Rosenvej 2 III
+Kjøbenhavn Ø.
+Denmark
+[Poststempel]
+[I brevet:]
+Rosenvej 2, 3 Kbh Ø.
+Tirsdag Aften 6te Dec 1904. 
+Kære lille Junge! Du skriver i Dag, at hvis mine Breve nu udeblev, så vilde Du savne dem meget – og nu har jeg snydt Dig 2 Gange – forrige Mandag sendte jeg kun et lille lumpent Kort – jeg havde Hastværk til Rejsen – og sidste Mandag var jeg på Erikshåb. Derovre fik jeg et langt godt Brev – og i Dag til Morgen fik jeg ogsaa ét – og for dem begge takker jeg meget. – Du kan ellers tro, at Fyensturen var brilliant – skønt den egentlig blev meget kortere, end jeg oprindelig havde tænkt mig. Sagen var nemlig, at jeg tog Johanne Goldschmidt med – jeg havde saadan Lyst til, at hun skulde se Stederne derovre – og hun var da også vildt begejstret på hele Turen. Hør så: Det var en Torsdag, at vi omsider blev udrustede – og mødtes Kl ½ 1 på Hovedbanen – og Vejret var så venligt at være strålende dejligt – rigtig Solskinsvejr, hvilket er sjældent nok nu om Dage. Et såre yndigt Syn mødte mig strax på Banegården – Johanne – høj og frisk og smilende ud af et overstadig godt Humør – og på hver Side af hende – begge ["begge" overstreget] vore respektive Mødre – den ene givende Formaninger – den anden ventende på også at give Formaninger – jeg siger Dig, at de så uhyre søde ud alle tre – så kom vi da af Sted – og for Resten gav ikke den ene den anden noget efter i Retning af godt Humør – og skønt det anstrengte vore Stemmer meget – så snakkede vi dog hele Vejen – lige til Odense. Da vi så kom over i det lille Kertemindetog, faldt vi mærkelig sammen og hvilte trætte lige til Kerteminde. Dèr modtog Las os og vi drog op - og ind i lyse, dejlige Stuer, hvor Be – gæstemild og glad - modtog os; også Ungerne udviste Begejstring, der steg uhyre, da vi kom frem med mange herlige Sager, der lå gemt i vore Kufferter.
+Så kom vi ind og blev bænket ved et af B’s bekendte bugnende Måltider: Der var varmt Revelsben – der var Sylte og Rødbeder – stribet Flæsk og Gåsefedt – og Æblesmør – og så mange dejlige Ting – og naturligvis små røde Snapse. Til disse sidste indfandt sig Agraren, der strax vandt Johannes Hjerte – ligesom han i Fjor (til min Glæde) vandt Alfreds. 
+Ud på Aftenen spillede jeg mit lille udvidede Repertoire for dem, og fik Ros af Be. Og til sidst sang Johanne – og det gør hun dejligt. Om Fredagen var Dr Petersens dèr i Besøg, han er en kunstig lille Fyr – og Konen var ganske anderledes end i Sommer; jeg mener, at dengang kom der ikke mange Pip fra hende, men nu skal jeg love for, at hun pippede – (og mere var det da heller ikke.) Tillige så vi den Dag Marie og Uglen. Du ved vel at Uglens Lunger er angrebne, hun skal på Haslev Sanatorium. 
+Lørdag Aften var vi bedt med ned til Kunstnerens til Aften; forinden var vi en lille Mørkningsvisit ovre i Kærbyhus – Johanne og jeg – vi traf gamle Larsen, Fru L. Marie og Uglen; de var rasende søde – og der var lunt og hyggeligt. 
+Så gled vi hjem igen – pyntede os en Smule – og fulgtes så med Las og Be – i det ubeskriveligste Uføre – ganske bundløst – over Markerne ned til Gården. I Guder! hvilken Skønhed i deres Stuer! det var jo sådan, at man blev helt stille derved. 
+Næste Dag var det Søndag; vi var om Formd. en herlig Tur i Klinten sammen med Agraren. Det var blidt og stille Gråvejr – Vand og Himmel gik i èt – og vi måtte stå meget længe oppe på den høje Klint og se ud over det altsammen. – Da vi kom hjem, havde Be Festmiddag til os - Kyllingesteg og fin Dessert. I Mørkningen kom Marie og Uglen og Agraren efter os alle til Tur – vi gik da allesammen – også de yndige Unger – omtrent helt op til Hverringe Skov. Solen var gået ned – men havde efterladt den mest storslåede røde Purpurhimmel – så vi måtte blive ved at vende os om – og Vandet farvedes med det fineste Rødt – pragtfuldt var det! oppe ved Hverringeskoven stod vi stille allesammen i Tusmørket og så ned over den lille By, der lå nok så fredeligt med det røde Skær fra Himlen henover sig – og Ungerne løb legende ind på Grønmarken – men der var så sært stille – og det var bleven temmelig mørkt; så kom de tilbage og stod ganske stille hos de voksne. Og så gik vi hjem. 
+Næste Formiddag rejste jeg med 11 Toget til Odense – Johanne blev til 3 Toget – jeg fulgtes derud med Uglen, denne fulgtes af Marie, Uglen skulde nemlig til Sanatoriet. Jeg var meget glad over, at det traf sig sådan med min samtidige Rejse, for jeg opmuntrede Uglen en hel Del – hun var naturligvis noget nedstemt. Vi gik på Konditori sammen og havde det rart og hyggeligt. – Så gik jeg et Par Besøg - til Onkel Syberg på Kontoret, og til min Kursuskaptain – Konen tog imod mig og sendte mig lige ind i Skolestuen, der var myldrende fuld af Lømler og Lømmelinder, der alle – med megen Larm – rejste sig, da jeg kom ind. Kaptajnen blev synlig glad – sagde strax – med en bred Håndbevægelse – halvt præsenterende – det er Mesteren for alle de danske Stile, vi læser op! Og de gjorde jo store Øjne, og jeg lo naturligvis. Så tog Kaptajnen fra Bordet en lille Klatpapirsvugge [tegning], Du kender dem nok, og viste mig den – i Låget fandt jeg da – under slebet Glas - mit eget Grinebillede! Det var jo en stor Ære! uha – År ud År ind skal man sidde der og grine til Alverdens Lømler. – Så gik jeg op at blive fotograferet – og sender hermed 3 Billeder. Du skal have det ene og så vil jeg bede Dig give Ella og Mornine hver sit også. Det er jo en lille tarvelig Julegave, men i År kan det ikke blive til mere – vi er jo i en fornem Gæld, vèd Du. (Fl[ulæseligt])
+Nå, ved 5 Tiden mødte jeg med Johanne på Banegården og vi gled til Højrup, hvor Jørgen holdt efter os. Og vi kørte i buldrende Mørke – lidt Snuskregn --- og vild Jubel – til Erikshåb, hvor alle tre Indvånere modtog os – og velkommede os på det kraftigste – i godt Humør allesammen.
+2)
+Der var lyst og varmt og hyggeligt alle Vegne. Men helt imponeret blev jeg i Pallams Stue – der er kommen meget unikke Tapeter, der navnlig fremhæver de smukke Møbler på en ganske ejendommelig Måde – især det store Chatol tog sig ganske pragtfuld ud på den lyse Baggrund; og saa var det poleret op, så alle de små dejlige Indlægninger kom ordentlig til deres Ret – jeg forsikrer Dig det var en Nydelse af Rang at se på det gamle ærværdige Stykke. Vindues- og Dørkarme var malet hvide – også det så udmærket smukt ud. – Vi mærkede tydeligt – også dèr – at vi kom umådelig tilpas og var meget velkomne, og det gir sådan hyggelig Fornemmelse. De første Dage fulgte stille og roligt, man befandt sig i et stadigt Velvære – om Aftenerne spillede og sang vi henholdsvis den ene og den anden. Og om Dagene gik vi herlige Ture – én Formiddag på Orene, fulgt af Forp Mogensen, der tilfældig stødte til på Vejen, han var gudskelov i helt fornuftig Lune – jeg lider ikke, når han er altfor vittig. – Den sidste Aften (Onsdag) var det så kedeligt, at da J. skulde med 6 Toget til Spilletime i Fåborg; og netop da de havde bedt Mogensen til fin Aften på os ForpM. havde Guitaren med og sang alle sine Viser, jeg måtte sidde og puffe til Johanne hele Tiden for at få hende til at le – af Viserne gjorde hun det ikke. Senere sang Johanne. Kl 11 gik de – netop som da J. ankom. Han indbød os til at se sin Stue – vi sagde da Godnat nede og drog – feststemte (effera "effera" overstreget op i d[ulæseligt] J’s Stue. En go Flaske dry Madeira samt 3 små blanke Glas (jeg forklarede Joh. at de blev vadsket henne i Vandfadet mellem hvert Sold) og så dryssedes et Væld af Cigaretter ud over Bordet – og så soldede vi og sludrede og røg til Klokken blev umådelig mange – over 2. Def. fulgte os ned - og i Sovekammeret fortsatte Sludderen endnu længe – så hvis det havde været Sommer, havde det været højlys Dag for længe siden. En uhyre vellykket Aften. 
+Vi måtte (desværre) op 7 næste Morgen. Tog nemlig af Sted med ½ 11 Toget. Jeg mindedes vor Rejse for 6 År siden – vi skulde høre Leonard Bonvick. Denne Gang bumlede vi for at høre Ellen-Beckaften. Vi var noget triste ved Afrejsen begge to – og slet ikke glade over igen at skulde stampe i den beskidte og usunde By. - Begge Mødre modtog på Banegården – og vi traskede hurtigt af Sted med hver sin. Mor sagde Farvel strax – jeg måtte klæde om i susende Galop og så påen igen. Ellen Beck var dejlig at høre selv om man også var nogen forsviret. 
+Næste Dag gik jeg til Frokost hos Mor og berettede om min Rejse. Og næste Dag igen var nu i Lørdags. 
+Lørdagen er en hel lille Fest for os – så kommer nemlig Alfred hjem. 
+Denne Gang havde vi desværre det Uheld, at vi skulde til Johannes Fødselsdag – der var stort Selskab. Uha, jeg var så ked af det – og kunde dårligt nyde alle de brave Mennesker – mest Ernsts Kunstnervenner – alle meget søde og flinke. Vi var 22; og til sidst nåede Stemningen det Punkt, der er karakteristisk for alle Jødesammenkomster – de hylede sang – slog på Tromme – hvinede – hoppede – sprang – dansede – klappede - - - - - frembragte en ulidelig Støj. Vi var først hjemme Kl 3. Og så kan Du tænke Dig – Alfred var tilsagt at møde i Forretningen Kl 9 næste Morgen!! Vi skrev da naturligvis, at han først kom Kl 10 – men det var da lumpent alligevel - er jo Søndag – og den eneste Dag vi har sammen. Sovet ud fik han jo ikke engang. Han kom først hjem Kl ½ 12 – og Kl 12 ½ gik vi til Middag hos Mor – sammen med de to andre Sæt. Der var dejlig hyggeligt – og vi var der nogle gode Timer. Saa gik vi til Palækoncert, hvor (jeg for 2den Gang) vi hørte Leop. Rosenfeldts nyeste: ”Henrik &amp;amp; Else” for Solo – Kor og Orkester. Det er meget smukt – Onkel Leopold måtte – skønt nødig – frem fra sin Pille og bukke, sådan klappede de. Så gik vi hjem og meget tidlig i Seng; Mandag sov vi (trætte som vi var) over os, nåede ikke at drikke Kaffe – og jeg nåede ikke at følge Alfr. til Skibet, som jeg altid plejer, og det var meget trist – ja, Du aner ikke, hvor disse Mandag Morgener er melankolske – enten det nu er når jeg har fulgt Alfred – og kommer hjem til et halmørkt – iskoldt Hus – og så uendelig tomt – eller som denne Mandagmorgen, når Alfr. løber fra det hele – ud i de mørke, våde Gader med alle de søvnige Lygter, mens jeg bliver ene tilbage – frysende og ensom uha ha! En grulig Måde at være gift på – jeg glæder mig snart ligefrem til at komme til Malmø! Og hver Gang varer det flere Dage, inden jeg kommer til Hægterne. Sørgmodighed var da alene Grunden til, at jeg ikke skrev til Dig i Går – og nu må jeg hellere vente til i Morgen – så får Du det vist lige til Jul; men ved Du hvad – jeg kan skam ikke ønske glædelig Jul allerede nu – så sender jeg hellere et lille extra Kort på Søndag – det når Jer nok. Vi er bedt til Leop. Rosenfeldt Juleaften – det er nok en Ære for os; vi går dog først til Mor, sammen med de andre. Det er nemlig kl 5 ½ det andet først c 9 ½. Det kan nu blive ganske morsomt – de siger, det er uhyrefestligt – en Masse Musik. De er der altid Juleaften (Goldschmidterne). Pallam har bedt mig besørge en Bog til Dig – nu håber jeg Du bliver glad for Dronning Gåsefod – jeg besørger den sendt i Morgen – hvis den ikke findes så tager jeg Joh. V Jensen: Nye Himmerlandshist. At Du ved, det er fra Pallam.
+Tusind kærlige Hilsner til Eder begge to - og allesammen
+Dis.</t>
+  </si>
+  <si>
+    <t>1904-12-23</t>
+  </si>
+  <si>
+    <t>Haslev</t>
+  </si>
+  <si>
+    <t>Susse -
+Kathrine Hviid
+Bodil Johansen
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Vilhelm Larsen
+Olga Lau
+Karen Meisner-Jensen
+Ida Olsen</t>
+  </si>
+  <si>
+    <t>Det er uvist hvem Susse og de tre drenge er.</t>
+  </si>
+  <si>
+    <t>Kærlige hilsner til Christine, som skal holde jul uden familie. De har sendt en kurv til hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RxrT</t>
+  </si>
+  <si>
+    <t>Kærbyhus d. 23-12.1904
+Kære lille Ugle! Glædelig Jul ønsker jeg Dig af mit ganske Hjærte det bliver nok ikke nemt for Dig i Morgenaften, men det skal jo gaa, vi vil tænke paa Dig mange Gange kan Du tro. 
+Vi sendte en Kurv til Dig i Gaar, som jeg haaber Du har faaet i Dag eller faar i Morgen det er jo ikke store Sager, men Du bliver nok glad for det alligevel
+Du ved at vi ikke har saa meget at raade over for Tiden. –
+En Ting kan jeg dog glæde Dig med Ugle og det er at Agraren stadig er saa god og elskværdig, siden Du rejste har han kun været herhjemme fra en eneste Aften; han sidder og læser om Aftenen og gaar tidlig i Seng, Du ved hvor hurtig saadan et regelmæssigt Liv kan forandre ham, han ser saa køn og god ud og jeg synes han begynder at faa sit gamle glade Humør igen, aa, maatte han dog bare faa Kraft til at vedblive dermed. –
+Vi venter Klaks med 6.20 Toget, bare han har en ordentlig Juleferie denne Gang sidste Aar var han kun hjemme 3-4 Dage. – Tak for Pakken og Brevet i Dag, hvor Tøflerne dog er yndige jeg skal nok gemme dem til i Morgenaften; vi skal spise herhjemme og senere over til Juletræ hos Las, Børnene glæder sig meget.
+Din Seng staar urørt, saa Du skal ingen Bekymringer gøre Dig, vi skal nok faa dem desinficeret. Vi havde Besøg af Bodil Johansen i Gaar, hun skulde hjem i Ferien, hun er rigtig sød synes jeg; lovede at komme igen efter Jul. –
+Jeg skal hilse dig fra Ida Olsen og fra Frk. Hviid. 
+I Dag kom Billedet af Hollænderne fra Susse og et Billede af de 3 Drenge. –
+Nu må jeg slutte ellers faar Du ikke Brevet i Morgen, men i Julen skal jeg skrive et langt Brev til Dig og fortælle om alt muligt. Skriver i Aften til Broe og Gale. Tusind kærlige Hilsener fra os alle og endnu en Gang glædelig Jul. Vi glæder os til Julebrevene. Din hengivne Marie</t>
+  </si>
+  <si>
+    <t>1906-05-28</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Rørdam</t>
+  </si>
+  <si>
+    <t>Anna 2 -
+Laura -
+- Barfoed
+H.E. Christophersen
+Arent Dragsted
+Emil  Jensen
+Adolph Larsen
+Johannes Larsen
+Vilhelm Larsen
+- Simonsen</t>
+  </si>
+  <si>
+    <t>Christine Swane fylder 30 år. Hun er husbestyrerinde for Klaks på Rørdam. Vopper er muligvis en hund på Rørdam.
+Comtessen bor muligvis på Wedellsborg. Navnet er ukendt.</t>
+  </si>
+  <si>
+    <t>Fødselsdagsbrev. Christine Swane skal overtage sin mors brystnål, som er lavet af Dragsted.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qNNb</t>
+  </si>
+  <si>
+    <t>Mandag den 28 Maj 1906
+Kjæreste Ugle!
+Allerførst vil jeg ønske Dig et rigtig godt lyst og velsignet Nyaar, af mit ganske Hjærte beder jeg om al den Glæde du kan taale at bære, for det gaar jo med os Menneskebørn som med Naturen, en forfriskende Regn kvæger, her sidder jeg i Havestuen og fryder mig ved at se den milde Sommerregn forfriske alting Græsset gror saa stærkt, at her snart maa bruges en Le igjen; men nu maa vel Agraren snart [ulæseligt] og saa skal han sandelig være min højre Haand for selv kan jeg intet; men saa maa jeg bøje mig der ogsaa, og [ulæseligt] takke vor Herre, som lader mig have den Glæde, at jeg gaar med det
+Lette men naar Lyst og Villie er der, smager det ikke altid godt at være forsigtig. Laura er her endnu og haar været rigtig flink siden Du rejste vi vadsker i dag og skal gjøre rent i denne Uge at her da kan være Pintse, i morgen min Ven, da skal jeg smykke med Blomster saa jeg kan see Dig for mine Øjne, jeg er da glad ved Du er hos den gode kjærlige Vilhelm jeg tænker mig han er i Middelfart til Rigsdagsvalg og Du med paa Cycler triller I ad Vejen begge to, det er næsten galt for mig nu, mine Tanker svirrer rundt, saa jeg maa holde op, bare jeg dog havde lært at stenografere!
+Middag
+Nu vil jeg da begynde med hvad der var min Tanke at [ulæseligt] straks, Du skal i Gave have min Brystnaal,[Cau..?], som er indfattet af Arendt Dragsted, men det gaar mig jo ogsaa galt der, da jeg aabner Æsken og vil see lidt paa den har jeg jo glemt lille Ugle, at jeg ikke har baaren den siden ”Alliken” stjal den, og jeg kom tidsnok til at forskrække den, saa den lod Naalen falde paa Kjældertrappen de Smaastykker der [mangler?] har jeg; men det tager jo Tid at faa det ordnet om den Jensen kan det vil jeg tale med Las;[ulæseligt] det men se ved Siden laa denne lille Pære, det er dog noget kunde Du ikke faa den anbragt i [ulæseligt] lille Sjalsnaal der hører samme Tid til Den kan mulig glæde Dig, Las har dog som [Ba…] dannet den og bragt mig Fornøjelse men nok om det.
+Du har jo slet ikke hørt noget om vor Sanger Du ved han kom uventet samme Dag som Las; De spiste her Fisk og hvid Sagosuppe næste Dag tog vi Skinke og de dejlige Asparges; ( som jeg glemte at takke for) Kirsebærsuppe med Boller næste Dag Kørvelsuppe med Rørdam Asparges og visnok Pandekager 4 Dag stegte Aal, og Apricosgrød Æblerne var en Gave fra Lyse. Saa flyttede Sangeren til Malerens i 2 Dage og derfra til Apothekerens; nu i Dag skal han reise, 3 Gange har han sunget i Skoven for fuldt Huus og synge kan han endnu den gamle Svend. Vi hørte ham en Aften ovre hos Johannes for i Skoven gik vi ikke, det begyndte Kl. 8, men de kom jo ikke hjem før 12 og da havde vi sovet i 3 Timer more sig gjorde han og hyggelig er han at have til Gæst; naar han nu kommer at sige Farvel hører vi maaske, at han tager til Simonsen Ligfærd. Hermed sender jeg nu 2 Breve fra Dumpe nu er det jo straks hendes Fødselsdag, husk hende med et Brev, hun trænger altid til Kjærlighed, hvem gjør ikke det? Stakkels lille Anna.
+Naa lille Ugle nu kommer jeg med en Mængde Spørgsmaal lad mig saa se Du svarer mig, hvordan gaar det for Dig med at være Husmoder, og al den anden Gjerning Du tager op – glem ej Malingen for saa er Du jo først i dit Es – men Du skal jo se Dig rigtig om først, er der mange smukke Blomster og kan Du lide Menneskerne det er jo rart at der er Sang, det holder Du jo meget af, kan Du lide Comtessen? Det er tidligt med Blomkaal, husk dog at takke naar Du næste Gang møder Giverinden. Er Gaasefamilien kommen tilbage, Erhard fortalte mig om Flugten, jeg kan jo nogenlunde tænke mig Omgivelserne; men det skal rigtignok blive morsomt selv at se, oh denne herlige Tid jeg vil rigtignok helst derned i Jordbærtiden vi snakker saameget; med det kan da nu blive morsomt, Du spørger til vores Urtesager
+Kartoflerne kan nu hyppes og det andet kommer godt op, der var ingen Brev fra Agraren i Morges saa maa vi vel spørge ham i aften. Nu Farvel og en kjærlig lykønskning fra os begge hils Klaks din Moder
+I midten af brevet: Blomst[ulæseligt]godt
+Kære lille Ugle! Hjærtelig til Lykke paa Fødselsdagen et godt Aar og en rigtig glad Dag ønsker jeg Dig; vi sender dig i Fødselsdagsgave 2 Par Strømper nogle Cigaretter og lidt Chokolade, jeg faar vist ikke Pakken af Sted før med Aftentoget, men jeg haaber den kommer saa tidlig til Ejby, at du faar den i Morgen.- Er det Alvor at I ikke kommer hjem i Pinsen? Svar mig paa det straks, for saa maa jeg have skreven til Barfoed, det er jo ikke sikkert han bryder sig om at komme naar Klaks ikke er her. – Du maa skrive rigtig udførligt til mig om al Ting dernede, Du ved jeg er meget interesseret i al Ting, tænker på Jer hver Dag og naar Kl. er 4 ønsker jeg at jeg kunde smutte ned til Jer og være med til en hyggelig Kop Kaffe ude paa Græsplænen. Hvormange Kyllinger har I nu? Hvordan har Vopper det? Og hvad synes du om de forskellige Mennesker Du var sammen med hos Docktoren? Agraren rejste Dagen efter os jeg kom hjem og Christoffersen var her til [resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1907-1918</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Sigurd Müller</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har fået et rørende brev fra Sigurd Müller. Hun og drengene har været på cykeltur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pQmY</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Naa, Du kom saa ikke i Aften, nu haaber jeg, Du faar det lavet, og at Du ikke er gal over at jeg stoppede Dig, maaske faar jeg et lille Ord i Morgen tidlig. Tak for jeres Kort i Dag, herunder et rørende Brev fra gl. Sigurd Müller. Hvis Du af den anden Grund bliver der en Dags Tid til, skulde Du se ud til ham, selv om Du ikke kan naa at skrive det til ham i Forvejen. – Drengene og jeg har været paa Cycle i Hverringeskoven i Dag. Jeg har intet Frimærke, saa dette maa ud inden 8. Masser af Hilsner til Eder alle.
+Din A.</t>
+  </si>
+  <si>
+    <t>1908-04-18</t>
+  </si>
+  <si>
+    <t>Leksand
+Tibble</t>
+  </si>
+  <si>
+    <t>244 Columbia Road Boston</t>
+  </si>
+  <si>
+    <t>- Bernberg
+Bjørn Bjørnsen
+- Blomberg
+Adam Goldschmidt
+Alfred Goldschmidt
 Ina  Goldschmidt
-Ulf Haxen
+Amanda Heinesen
+Alhed Larsen
+Johanne Christine Larsen
+Senta S
+Asra Smedberg
+Cid Smedberg
+Tante Smedberg
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Tibble er en by i Leksand kommune i Dalarne. 
+På Kærbygaard boede Johannes Larsens forældre. 
+Astrid Warberg-Goldschmidt var i et kærlighedsforhold til Cid Smedberg, samtidig med at hun var gift med Alfred Goldschmidt. Cid Smedberg gjorde efter kort tid forholdet forbi.
+Laura Warberg besøgte sin datter, som var bosiddende i Boston.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2441</t>
+  </si>
+  <si>
+    <t>Astrid havde slemme dage i Kerteminde med syge børn, men det hjalp, da Amanda kom og deltog. Alfred vidste ikke, hvor Astrid var, og Laura Warberg må ikke røbe det.
+Astrid rejste fra Kerteminde til Malmø, hvor Cids familie tog imod hende. En af hans venner fulgte hende videre i tog. De drak champagne i toget, og Astrid følte sig meget fri. I Insjön mødte Cid Astrid, og hun blev indlogeret på et pensionat. Han fortalte om tømmerflådning, og de så på kirkefolket i folkedragter. 
+Astrid håber ikke, at Laura Warberg er forarget over alt dette.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eKFw</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Mrs. Laura Warberg
+244 Columbiaroad
+Dorchester
+Boston 
+Mass.
+U.S.A.
+[Med anden skrift og med blyant:] 18/4 Dalarne 1908
+[I brevet:]
+Tibble, Leksand 18/4-08. 
+(Dalarne)
+Påskelørdag.
+Kæreste Mor! Hvor jeg dog har glædet mig til at skulle skrive dette brev til Dig – glædet mig til at kunne skrive, hvor lyst og lykkeligt alting ser ud for mig i dette Øjeblik – så helt helt anderledes, end da vi sidst sås. Dengang vidste jeg nok lidt om denne Rejse – d v s, jeg tænkte mig Muligheden af, at den skulde blive til noget, men jeg var altfor dybt nede til rigtig at kunne glæde mig; og slet ikke havde jeg troet, at jeg så snart kunde komme af Sted. 
+Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
+Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
+Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
+I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
+II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
+Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
+Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
+Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
+Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
+Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
+Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
+Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
+Åh Mor, det kan ikke beskrives hvor herligt det var!
+Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
+Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
+Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
+De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
+Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
+Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
+Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
+Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
+[Skrevet på hovedet øverst på brevets s1:]
+sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
+  </si>
+  <si>
+    <t>1908-05-07</t>
+  </si>
+  <si>
+    <t>Boston
+244 Columbia Road</t>
+  </si>
+  <si>
+    <t>Laura Balslev, f. Leth
+Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Grethe Jungstedt
 Adolph Larsen
-Axel  Müller
-[...60 lines deleted...]
-Hans Jørgen -, Kusk ved grevskabet Muckadell
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
-Otto Emil  Paludan
 Ellen  Sawyer
-Fanny Schaffalitzky de Muckadell
-[...30 lines deleted...]
-Tak for Brevet. Gudskelov Du sover om Natten og befinder Dig nogenlunde vel. Det er vel temmelig kjedeligt, at Du kun sidder 2 Timer i Klokken, det vil sige nok det behageligste for Dig men ikke det gavnligste. Alt er vel her hjemme med undtagen Dengses Øie, det bliver stadig dryppet og smurt, idag har jeg første Gang syntes det saae lidt bedre ud; jeg veed endnu ikke, om jeg maa tage til Doktoren imorgen igjen med ham. Jeg har i Eftermiddag besøgt Præsten og havt en lille Kringle og lidt Fromage med til Marie; hun er endnu meget daarlig af Hoste og Hæshed, Johanne er også hjemme og meget forkjølet, de har det trist med Sygdom. Jeg vilde have gaaet derover Kl. 1 og saa skulde H. Jørgen møde der Kl. 8 at kjøre mig til Arreskov; saa blev det stærk Regn saa jeg matte kjøre derover. Paa Arreskov traf jeg ingen hjemme og var slet ikke helt utilfreds med at komme hjem noget før, da jeg ganske sikkert ventede Brev fra Dig, Her laa ogsaa et lille Brev fra Moder, hvor hun bl.a. spørger om jeg ikke kommer et Par Dage ind til dem, naar Du seer dem, saa tak mange Gange for Brevet, jeg skriver ikke idag til hende. Det kunde jo være ganske forfærdelig morsomt at tage en Returbillet for mine egne Penge, det er kun 13 Kr. fra Odense og jeg kunde med det samme besørge Juletouren til Odense, som jeg da havde isinde, mens Du var borte. Den varer 5 dage og der kunde da ikke bruges ret meget derinde paa 3 Dage. Jeg veed ikke om Du synes det er grulig urimelig at tænke derpaa, det kom bl.a. til at gaae ud over Julegave til Dig, men da Du ikke sætter Pris paa den alligevel, saa gjorde det vel mindre. Børnene er aldeles opsat paa at jeg skulde derover, men saa er der Dengses Øje, saa længe det ikke er rask, turde jeg ikke. Men nu maa Du sige mig om Du synes det vilde være meget galt at offre vel en Snes Kr. paa den Fornøjelse; det er jo rigtignok længe siden jeg har brugte mine Penge til noget for mig selv og en saadan Tour sammen med Dig er det [”det” indsat over linjen] morsommeste af alt. Du skal nu ikke bryde Dig om at skrive, hvis Du mener det ikke skal være Kjæreste! for saa vilde jeg vist ogsaa synes det. – Vi har oplevet en Del, siden jeg skrev sidst, det var i Lørdags. Den Dag ankom igjen Wisse
+Harris Sawyer
+Cid Smedberg
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
+Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
+De omtalte fotografier fandtes ikke sammen med brevet. 
+Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
+  </si>
+  <si>
+    <t>Det glæder Astrid, at Laura Warberg er kommet godt frem til USA. 
+Astrid har haft en dejlig rejse til Sverige. Hun er spændt på at høre, hvad moderen mener om hendes forhold til Cid. Hun sender fotos fra Dalarne. 
+Astrid har tilstået overfor Alfred, at hun er kæreste med Cid. Hans familie har taget godt imod hende. 
+Børnene tog godt imod Astrid, da hun kom hjem. 
+Johanne/Junge har ingen pige i huset, og Adolf/Agraren slider i det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NjCc</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+244 Columbiaroad
+Dorchester
+Boston
+(Mass.)
+U.S.A.
+[Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
+[I brevet:]
+Kerteminde 7/5 – 08.
+Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
+Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
+Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
+Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
+Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
+Putte</t>
+  </si>
+  <si>
+    <t>1908-06-03</t>
+  </si>
+  <si>
+    <t>Tornehave Birkerød</t>
+  </si>
+  <si>
+    <t>Josefine -
+Terese -
+Charles Abrahams
+Ingeborg Abrahams
+Anna Anna, pige i huset hos Brønsted
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+John Forsell
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Cid Smedberg
+Wilhelm Stenhammar
+Alma -, Stuepige</t>
+  </si>
+  <si>
+    <t>Tornehave var familien Brønsteds hus i Birkerød. 
+Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
+Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
+  </si>
+  <si>
+    <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
+Det er trist for Christine/Mornine. 
+Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Pfji</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+[Mr. Sawyer.) 
+244 Columbiaroad
+Dorchester
+Boston
+Mass.
+U.S.A.
+[Skrevet af ukendt:] 
+Birkerød 3/6-1908
+[I brevet:]
+1) “Tornehave”, Birkerød 3/6-08.
+Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
+[Ukendt har skrevet nederst på s1:] 
+Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
+tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
+Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
+Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
+2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
+Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
+3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
+For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
+Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
+Din Astrid.</t>
+  </si>
+  <si>
+    <t>1908-06-29</t>
+  </si>
+  <si>
+    <t>East Andover USA</t>
+  </si>
+  <si>
+    <t>Birkerød
+Tornehave</t>
+  </si>
+  <si>
+    <t>Ingeborg Abrahams
+- Bryantt
+Grete Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Niels Brønsted
+Peter Oluf Brønsted
+Alfred Goldschmidt
+Ina  Goldschmidt
+Mikkel Hindhede
+Grethe Jungstedt
+Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+William Mackie
+Ellen  Sawyer
+Harris Sawyer
+Cid Smedberg
+Ernst Zeuthen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen besøgte i 1907 Alheds to søstre i og udenfor Boston. 
+Ansøgningen, der muligvis ikke var bevilget, var en ansøgning om skilsmisse. Dette fremgår af andre breve fra perioden. 
+Det vides ikke, hvad det var, Ellen var så "forelsket" i.
+Fru Ths identitet kendes ikke. 
+Warberg-familien kendte flere, der hed Boysen, så det vides ikke, hvem Fru Boysen var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid 1908-06-29, B 2409</t>
+  </si>
+  <si>
+    <t>Det undrer Laura Warberg, at Ingeborg vil komme på besøg med de rædsomme børn. 
+Det er dejligt, at Cids forældre kan lide Astrid, og at Cid ikke har gjort musikken til sit levebrød. 
+Laura m.fl. har været på udflugt til Mount Kearsarge. Hun har besøgt to familier. Den ene, Bryants, har et pensionat. Konen er sjusket, men huset pænt. En datter skal giftes.
+Johannes Larsen besteg året i forvejen Monut Kearsage og var begejstret. Laura fandt turen meget hård og varm.
+Ellen og Harris har en båd, men Laura kan ikke lide at sejle. Huset, som de bor i, er meget primitivt, og de må hente vand ved en bæk. Der er rotter og mange myg. 
+Laura og Ellen taler sjældent sammen. 
+I en butik ville Laura købe brød, men købmanden forstod ikke hendes engelsk og viste hende tallerkner. 
+Laura og familien lever tarveligt af lette madretter. Hun har hjemve.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O4ll</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt.
+”Tornehave”
+Birkerød
+via København
+Danmark 
+[Håndskrevet på kuvertens bagside:]
+East Andover d: 29/6 -
+N.H. 
+U.S.A
+Poststempel
+[I brevet:]
+East Andover d: 29/6 – 08
+Kære lille Putte!
+Nu har jeg faaet 2 lange og interessante Breve fra Dig, siden jeg skrev til Dig! men Du og Muk er jo lige gode om dem jeg sender. Hvilken trist ja rædsom Pinse Du dog holdt! Hvad vil da ogsaa Ingeborg der med sine Børn! og Alfred, jeg forstaar ikke, at han kan lide de Besøg, naar han kan see Børnene paa anden Maade. Naar jeg igen faaer Brev fra Eder saa er der vel noget om at Du forhaabentlig ikke har faaet Din Ansøgning bevilliget. Hvor er jeg dog glad over, at lille Sjums er bedre den kære lille Unge! Men veed hun slet ikke noget om hvem Bedstemor er! Det er mageløst for Dig lille Putte at Cids Forældre holder af Dig og at Du her bliver paaskønnet. Jeg kan da saa godt forstaae, at Cid ikke kunde have Hjærte til at gøre en saadan [ulæseligt]; ved at tvinge igennem sin Musik som Levebrød! Det var han ogsaa selv kommen til at fortryde. Nu kan han jo i en sikker og god Stilling drive den con amore. Saadan skulde Ernst Zeuthen have ! i Stedet for nu at blive en middelmaadig Kunstner, hans Forældre maa ernære nu han er snart 30 Aar. Han maa skamme sig! Det er rigtignok sjælden Du faaer Brev! Hvilken Afstand det er! Gud veed om ikke alle Forhold deroppe i Nordland for en stor Del er som her; I hele denne Del af Mass. lever der kun ganske faa Mennesker; smaa bitte Landsbyer som denne og ind imellem Huse hist og her – Vi var i Lørdags en Køretur paa stive 3 danske Mil til et Bjærg ”Kearsarge” 3,300 Fod højt; en smuk Tur Bjærge, Skove, Søer, en lille Flod og fra Toppen af Kearsarge - tusind Maal, en vidunderlig Udsigt for hvem der aldrig har set lignende; ikke andet end Bjærge saa langt Øjet saae med og uden Skov, smaa Søer hist og her. Vi var 3½ Timer om Turen dertil Hestene maatte puste. Lidt efter de høje og lidt stejle Bakker, alle undtagen jeg stod af de var alle saa omhyggelige for mig især [ulæseligt] selv, mange Plask [ulæseligt ord] og ned i Søen med 3 Børn som var med; Konen Datter og en Læge, en dannet og ret fin lille Kone, Manden er en slet og ret Bonde fra Maine, har ikke en Gang været paa en Højskole. Fru Th.’s Forældre ejede Stedet og hun selv er født der og vil ogsaa dø der; meget almindeligt her at en Gaard – det er ikke just en Farm, for Korn dyrkes ikke her – ejes af Slægt efter Slægt; ligeledes at Mand og Kone staaer paa et meget forskelligt Trin af Dannelse og Opdragelse: men de er nok saa glade og lykkelige. Huset er fint og flot møbleret; deres Passion er at samle paa gammelt Porcelæn hvoraf de har Kasser. De er meget velhavende. Gud veed hvordan de faaet deres Rigdomme X ! En anden Familie lige ved er en Bryantt, Fruen er rar og hjælpsom, har været mageløs flink mod dem her i de 5 Aar de jævnt hen har boet i hendes Sommerpensionat. Vi boede der 3 Dage til vores eget Hus var i Stand. Hendes Mand er Lokomotivfører langt Syd paa i Virginia, har kun en Maaned Ferie om Aaret at være her i. De har en voxen Datter, hun er Lærerinde i en Skole her i Nærheden, spiller Klaver (slem Musik!!) er rigtig fin og pæn, er forlovet med en slet og ret Bondekarl, som er ved at faae et Mælkeudsalg eller Fællesmejeri vel snarere og saa skal de giftes. Han er en flink og rar ung mand. Der er et pænt Hus med fine Møbler, Tæpper o s v., men Mrs. Bryant selv er aldrig klædt om, gaaer Dagen lang i en gl. Morgenkjole og et snavset laset stort Forklæde. Ja den Søndag vi var der, havde hun en f lys Kjole paa. – ”Kearsarge” var Las og Billy oppe paa i Fjor. 
 [Skrevet langs sidens venstre kant:]
-Grossereren indbød mig til at hente Dig og boe hos dem han sagde hvad Billetten kostede og at den gjaldt 5 Dage.
-[...18 lines deleted...]
-    <t>Anna Bjerke
+X Ja enhver ejer Skov her, men de er helt ukultiverede; 
+[Herefter på næste side:]
+Elle siger Las var meget begejstret Vi var godt 1½ Time om at gaae op; naturligvis kørte vi langt op ad Bjærget; Bakker i det uendelige. Jeg var lige ved at opgive Opstigelsen paa Grund af den bagende Solhede, en meget varm Dag og Kl. godt 1, altsaa Solen lige over os: Men jeg vilde jo grulig gærne helt op, og det viste sig at den sidste Halvdel af Vejen var ret ["ret" indsat over linjen] skyggefuld om end mere stejl og vanskelig; de sidste 5-6 Minuters Gang udelukkende store mere eller mindre glatte Kampesten!! Manden ofrede sig helt for at hjælpe mig paa de værste Steder – Vi ser Bjerget fra Bryants, der har en vidunderlig Udsigt fra deres Hus til en ret stor og dejlig Sø med smukke Skove helt rundt om. Der er en Baad som de roer i – Elle og East – jeg var med en Aften, men jeg nyder det ikke; jeg er bange de skal vippe den lille Baad over og det er et meget ubekvemt Sæde. Her er en lille bitte Kirke; Præsten er slet og ret Arbejder og han kører rundt med Post en Gang om Dagen!! Ja den Fordel er her frem for i Nordland, Vores Hus er lige ved Skoven og her er flere store høje Træer lige udenfor, saa vi tager Maaltiderne Morgen og Aften i Skygge derude. Men Udsigt har vi slet ikke. Her er meget primitivt, og vi maa hente alt Vand ca. 4 Minuters Vej herfra i en Bæk; Brønden her er i Uorden, East skulde have haft noget med til at desinficere Vandet, da han i Fredags kom fra Boston, men han havde ikke haft Tid!!! de 5 Dage han var der. Vi har 2 Blikspande at hente i, Elle tager Broderparten men jeg henter en Del ogsaa. Vadsken er ogsaa i Uorden saa jeg maa bære alt Opvadskvand gennem en Slags Bryggers og over Gaarden i store [ulæseligt ord] her, og i Nat har Rotterne lagt deres Visitkort i en Skaal i Spisekamret, de har hidtil ikke vist sig, fordi her var saa vældig [ulæseligt ord] inden vi kom. Huset er uhyre gammelt, store Huller i Gulv og Vægge, Træhuse som alle herovre. Jeg er alt andet end begejstret for denne Menage XX, jeg er for gammel til at nyde Landliv paa Bekostning af al mulig Hygge og Komfort. Ja, vor eneste Stue er pæn og heldigvis ret kølig; jeg sidder her om Eftermiddagen og syr, kan umulig sidde ude for de Masser af Myg. Mens vi spiser om Aftenen har vi stukken hver 2 rygende Pinde i Haaret, noget der jager dem bort; eller vi stiller en Del i en Flaske paa Bordet. Det er meget varmt og i Nat havde vi et vældigt Tordenvejr. Jeg tænkte igen paa Dig lille Putte, hvor maa det have været en forfærdelig Nat for Dig med alle de Børn! Du havde dem da nede lige ved Døren? Hvor X
+[Skrevet langs sidens højre kant:]
+X grusom forfærdelig ved Tanken om at skulde være her en Maaned endnu. [Indsætning slut]
+I ellers maa have det yndigt nu i Tornehave! Jeg kunde akkurat sætte mig ind i Havens Udseende nu efter Din gode beskrivelse. Jeg lever næsten kun for at skrive og faae Breve; det er meget sjældent at Elle og jeg faar os en god Passiar, det er som om vi var ubevidst bange for at komme ind paa det store brændende Spørgsmaal, hun har ikke ændret sine Anskuelser en eneste Smule, er ligesaa forelsket i [ulæseligt ord] som Du skriver og mener ikke at hun (Elle) har gjort noget som helst eller rettere undladt at gøre noget, der kan bebrejdes hende. Jeg har en rasende Hjemve efter Eder alle og lever for Tiden i en rasende Spænding for hvad det bliver til, om Chr. kommer eller ikke. Var meget skuffet da der ikke kom Brev fra Liverpool. Jeg faar jo ellers en herlig Mængde Breve, 4 forrige Torsdag. Elle siger jeg skal fortælle, hvordan det gik mig en Dag i Butiken,_ der tillige er Posthus_!! en rigtig Fedtebutik. Jeg bad meget tydeligt om ”one loaf of white bread ” – et Franskbrød til 10 Cents – Købmanden spurgte først om jeg skulde have et Dusin; jeg blev meget forbauset og sagde igen ”one”. Efter han havde spekuleret lidt, førte han mig op ad en støvet Trappe til deres Lager, jeg mere og mere forbauset – der viste han mig nogle - Tallerkner!! – Plate! Bryants morede sig kosteligt over det. – Siden har jeg ikke dristet mig til at gaae derned alene og handle. Om lidt gaaer vi alle tre derned med Breve og hører efter Breve. – I et Sogn nær ved var der et Aar kun et skolepligtigt Barn!! Men Telefon er der i hvert lille Hus her paa Egnen!! Vi har ogsaa desuden den Slags der kimer i det uendelige naar alle andre bruger den; forskellig Ringning. Ingen bruger Hat her af de Indfødte. Elle har endelig i dag funden en Drenge=Straahat – hvid – og foræret mig den og pyntet den med en hvid [ulæseligt ord] Sløjfe. Jeg laante en rædsom hvid linned Bøllehat til Turen i Lørdags. – Vejene er rædselsfulde, ca ½ Mil. Stor Tørke oven i! – Nu ikke mere! 
+Vi lever meget tarveligt, jeg savner min Hindhede Kogebog. Kun de 3 Dage om Ugen East er her faaer vi Kød og endda kun lidt; ellers meget lette Retter, vi befinder os vel ved det og giver saadan dejlig nem Opvadskning. Havregrød og Kaffe om Morgenen; Middag Kl. 12½ Aften – koldt – Kl. 7 og The. Her er rasende varmt; jeg har kun Uldtrøje, Korset og Kjole, Benklæder og Strømper!! – Jeg taaler godt nok Varmen; men gaaer aldrig ud om Dagen naar jeg kan undgaae det. Allerede Kl. 7 om Morgenen naar jeg gaar ca. 5 Minuters Gang at hente Mælk i en lille Blikspand er det hedt. Grete skulde egentlig hente, men jeg kan ikke nænne, hun skal saa tidligt op. Elle laver al Maden, jeg holder mere af at tage Opvadskning og Rengøring og andet. Nu har I vel Jeres Datter hjemme igen, og nu er der snart kun 14 Dage til lille Muk faaer Ferie! Hvilken herlig Tid I saa faaer! Du skriver at til Vinter skal Du være Enefugl, men Barnepigen beholder I da?? Til 4 Børn? Nu maa jeg nok til at holde op, har skrevet langt lignende Brev til Alhed og Frøken Boysen skulde gærne have lidt ogsaa, har nylig faaet fra hende med et godt Portræt. Det var saa morsomt at faae de 2 Breve fra Alhed og Muk fra Kerteminde! Endnu en Gang en varm Tak for Dine Breve lille Putte! 
+Kærlige Hilsener til Eder allesammen fra Mor.</t>
+  </si>
+  <si>
+    <t>u.å.februar 1909</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Nils Andersen
+Julius Hviid
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
 Johannes Larsen
-Carl V Petersen
+Marie Larsen
+Vilhelm Larsen
 Christine Swane</t>
   </si>
   <si>
-    <t>Det er uvist, hvor i Holte Carl V. Petersen bor, da der ikke kan ses en vej i Holte kaldet Hjortelundsvej.</t>
-[...107 lines deleted...]
--  Koch
+    <t>Det er uvist, hvem Tornfeldt er. 
+De omtalte billeder er muligvis skitser til Johannes Larsens billede af I.A. Larsen i sygesengen.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen er glad over børnenes besøg og venter på at Vilhelm Larsen sender penge til hende. Jeppe Andreas Larsen er blevet opereret. Omtale af nogle billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7HJL</t>
+  </si>
+  <si>
+    <t>Benediktsgade 3
+Kjære Pigebørn!
+Endnu i dag føler jeg Glæden over at have seet Eder; men saa kommer Tankerne hvordan har de det nu? Marie du er da gaaet til Doktor Hvid med din Haand; og du Uglen hvordan har du det dog blot I dog maa blive raske og hvordan har lille Puf det. I maa endelig skrive mig til her er ingen Penge kommen fra Vilhelm men jeg vil da vente endnu i Morgen og den næste Dag, for han kan jo være ude; men saa maa jeg jo igjen plage Johannes sig ham saa mange Tak for Brevet jeg har læst det flere Gange jo mit Hjerte krymper sig; men jeg sætter min Lid til ham der kan hjælpe det har han vist saa ofte. I maa endelig skrive til mig igjen.
+Vi kom dog i Seng Kl. 10 Nils Andersen kom straks hjem og var meget kjed af at der var igjen kommet Larsner og han var ikke hjemme. I kom vel dog tidsnok?
+Faer var helt vel i dag Nils Andersen var omme at besøge ham og da havde han et Papir med for at faa Raad hos Faer om et Rentespørgsmaal og Renteregning og det var fornøjeligt at se hvor klart og let det faldt ham at give de Svar. Lægerne var paa Stuen saa vi maatte vente lidt paa Gangen Faer blev ikke forbunden Overlægen sagde blot Saaret vædsker vel ikke Hr Larsen? Nej, og Befindendet er vel godt? Ja saa rørte de ham ikke jeg beder daglig at det snart maa lykkes at faa ham op – i Morgentidlig ligger en ung 17 Aars i den sidste Seng det sagde Tornfeldt i aften.
+Her er saa Billederne, Faer kan bedst lide det alvorlige. I skal lade Lysse vælge hvilket han vil have; men I maa godt give ham det nu eller I vil vente til den 27. Farvel hils Alle saa kjærlig Moer</t>
+  </si>
+  <si>
+    <t>1911-05-14</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Pisa</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Franz Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og et par år frem.
+Området nær Fyns Hoved, som Fritz Syberg kalder "Øvet", må være højdedraget Jøvet.
+"8 År til England": Fritz Syberg delte en tid - i hvert fald i tankerne - sit liv op i otteårs perioder. Så vidt vides kom Syberg og Jensen ikke afsted på en tur til Den Engelske Kanal sammen.
+Franz Syberg (Trylle) led livet igennem alvorligt af astma og bronkitis. 
+Det vides ikke, hvad Lammefælledsjovere præcist er. Lammefælleden kaldtes tidligere den del af Nørrefælled i København, som begrænses af Nørre Allé, Tagensvej og Jagtvej (kbhbilleder.dk/kbh-museum lokaliseret juni 2019), så der er formodentlig tale om proletardrenge.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Fritz Syberg forstår efter at have læst Johannes V Jensens artikler bedre, hvad han er inde på. Han vil gerne med til Den Engelske Kanal.
+Trylle (Franz) er syg af bronchitis. Fritz Syberg maler på fire store akvareller fra Arnoen. Om formiddagen er der kun fiskere og børn ved floden, men om eftermiddagen kommer der nogle irriterende latinskoleelever og lømler. Da Syberg hverken taler fransk eller italiensk, troede de, at han var døv.
+Den italienske arkitektur er smuk, men i øvrigt har italienerne en billig smag. Zahrtmann er vist uenig i dette.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/doA7</t>
+  </si>
+  <si>
+    <t>Pisa 14 Maj 1911
+Via San Lorenzo 16
+Kære Johannes V. og Else.
+I Dag snyder jeg Publikum og giver ingen Forestilling nede ved Arnoen, men vil i Stedet for skrive til Jer. Tak for Brevet og Bogen. Det muntrer op at høre Dit Kampsignal lyde. Der er gået en Prås op for mig ved på ny at læse Dine Artikler, jeg synes jeg bedre forstår hvor Du vil hen. Egentlig er jeg her inde på et Emne hvor jeg har en Del på Hjærte som jeg vilde føle et vist Behag ved at komme frem med men jeg anser det for sundere at lade Tiden tale. (Selvbeherskelse er en af de Dyder jeg desværre ellers ikke tør prale med.). Det er smukt hvad Du skriver om Cavling jeg kom ved at læse det til at tænke på en Dag i Sommer ude på Fynshoved da vi alle fire gik hen langs ”Øvet” og så ud over det modne Korn ud mod Kattegat. Da omtalte Du netop Cavling. 
+Selvom jeg ikke har 8 År til England (jeg er 48) så vil jeg gærne en Tur med til Kanalens Kyster. Det vilde være Sjov at opholde sig der nogle Måneder og ”dybbe” ) [Nederst på arket er tilføjet: ( hedder det at ”dyppe”?] Aquarelpenslerne i Kanalens Vand. Gud ved om det forresten ikke er for saltholdigt til at male Aquarel i, Østersøens går det helt godt med, det har jeg brugt meget af.
+Jeg sidder ved Trylles Sygeseng. Hans Bronchitis, som han var sluppet så let fra i denne Vinter hernede har [nogle bogstaver overstreget] nu lagt ham på Sygelejet. Det er et meget hårdt Anfald denne Gang lige så slemt som noget han har havt hjemme i Danmark. Jeg skylder den begyndende Varme for det. Den er ikke helt pålidelig men kan pludselig afløses af en Times Blæst og Kulde, hvor Støvet flyver i store Skyer gennem Pisas Gader, hvorpå det bliver stille og varmt igen.
+Selv er jeg nogenlunde i Kondition og flittig. Jeg maler på 4 store Aquareller nede fra Arno, og skøndt det er noget af en Tortur at arbejde der, vil jeg dog vedblive dermed foreløbig. Formiddagene er ganske hyggelige, da består mit Publikum af Fiskere og Proletarbørn, som er meget beskedne i deres Livsyttringer men om [ordet ”om” er tilføjet over linjen] Eftermiddagene er jeg, uden at jeg kan begribe Årsagen til denne Forskel, belemret med en [ordet ”en” tilføjet over linjen] Skare af 12-16 Års Lømler, mest Latinskoleelever og desuden nogle Eksistenser der kan svare vore egne Lammefælledsjovere. De sidste er de grinagtigste. De pretenderer at kunne tale Fransk. I øvrigt er jeg jo godt beskyttet mod nærgående Bemærkninger på Grund af min mangelfulde Kundskab i italiensk.
+Helt undgå Anfægtelser kan jeg ikke. I en Diskurs om hvorvidt jeg [ordet ”jeg” indsat over linjen] var Spagniolo eller Francese var der en der, da de ingen Svar fik hos mig, fremkom med den Formodning at jeg simpelthen var – døv - - Skøndt de som I vil kunne forstå generer mig en Del i mit Arbejde kan jeg alligevel ikke lade være at blive rørt over så mange elskværdige Sider hos dem. Denne Elskværdighed er imidlertid så barnagtig og svarer så lidt som mulig til hvad man Forhånd skulde tænke sig om Romernes Efterkommere at man meget snarere tror sig hensat i en Eskimolejr Forfald og Barberi har mange Berøringspunkter. Imidlertid sikken Arkitektur her er. Og den præger lige [ordet ”lige” overstreget] alt lige fra selve det skæve Tårn til Indretningen af en Kloak eller Rendesten. Jeg håber det vil være en god Dressur at tegne en hel Del af dette.
+Det forbavsende er at i disse Italienere hvis Smag er i den Grad vanartet så de ikke interesserer sig for anden Kunst end Glansbilleder og Glasdiamanter, sidder endnu så megen god Tradition fra forrige Tider i Blodet og så megen Dressur i Hånden så det er dem lige så svært at bygge grimt som det er os nord for Alperne kun umulig at bygge kønt. Selv Malerne, de simple Bygningssmørere, har ikke endnu lært at dekorere Huse [ordet ”Huse” overstreget] og male Stuerne grimme. Og der vil vist gå Menneskealdre endnu inden Forfaldet får undergravet det [ordet ”det” overstreget] de sidste Rester af en så solid kunstnerisk Dannelse. Ja jeg ser det nu på den Måde – jeg tænker på Zahrtmann, som er meget uenig med mig, eller vilde være – for jeg taler jo ikke ud til ham derom, - det vilde gøre ham så ondt – også for mig [det følgende skrevet op langs arkets højre side] at jeg kunde være sådan på ”Vildspor. 
+[Det følgende skrevet øverst på ark nr. 3 og på hovedet]: Lev vel og på Gensyn. To År går glemt os? Eders hengivne Ven [Det følgende skrevet på ark nr. 2 og på hovedet]: Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1911-05-18</t>
+  </si>
+  <si>
+    <t>Carl Balsgaard
+-  Bramsen
+Poul S. Christiansen
+Vilhelm  Hammershøi
+Peter Hansen
+Carl  Hartmann
+Johannes Larsen
+Karl Madsen
+Kristian Møhl
+Laurits Ring
+Peter Rostrup Bøyesen
+Karl Schou
+Henrik Schouboe
+Harald Slott-Møller
+Franz Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Den vedlagte artikel var trykt med illustrationer i Gads Danske Magasin 1910-1911 s. 489-502. Det vides ikke, om Fritz Sybergs artikel blev optaget i Politiken. 
+Franz Syberg (Trylle) led livet igennem af astma og bronkitis. 
+Maleren Kristian Zahrtmann boede halvdelen af året i Civita d'Antino, Italien.
+Maleren Carl Vilhelm Balsgaard (1812-1893) søgte et professorat på Kunstakademiet og en inspektørstilling ved Galleriet (nu Statens Museum for Kunst), og da han fik afslag på begge, offentliggjorde han i 1873 kampskriftet "Om vore Kunstforhold". Han regnedes i samtiden for polemisk, og det er formodentlig derfor, Fritz Syberg bringer ham på banen i forbindelse med Harald Slott-Møllers udfald mod Fynbomalerne.</t>
+  </si>
+  <si>
+    <t>1. I brevet fortæller Fritz Syberg om en artikel, hvori Harald Slott-Møller sviner Fynbomalerne m.fl. til. Syberg skriver også, at Trylle (Franz) er syg af bronkitis, at familien skal med Zahrtmann til Lucca, og at han maler på syv akvareller. 
+Anden del af brevet er et udkast til en artikel til Politiken. Der er tale om et svar til Slott-Møller, og Syberg ønsker, at Johannes og Else Jensen skal læse teksten og vurdere, om den skal gives videre til avisen.
+2. Harald Slott-Møllers artikel Sandheden Hele Sandheden og intet andet end Sandheden</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ygb2</t>
+  </si>
+  <si>
+    <t>Pisa 18 Maj 1911
+Via San Lorenzo 16.
+Kære Joh. V. og Else.
+Det er måske Synd at sende Dig indlagte, som jeg har nedskrevet i Huj og Hast. Jeg har fået tilsendt indlagte ”Sandhed” af Slott-Møller. Jeg har nu i fem År håbet på at han [ordet ”han” indsat over linjen] skulde blive træt af at forfølge os når vi tav fuldstændig, men det lader til at han er utrættelig. Så synes jeg at man er nød til at lade høre fra sig. Jeg sender ”Sandheden” med jer at [ordet ”at” overstreget, over linjen er indsat ordet ”om”] Du muligt [ordet ”muligt” indsat over linjen] kan se hvad det er for et Organ den er optrykt i. Dette er vist kun et Korrekturaftryk. Jeg har fået Hovedpine af at skrive
+Al det forbandede Sludder så det bliver et kedeligt Brev I får denne Gang. Min Mening er om I vil læse det igennem og dersom I mener det er Umagen værd sende det ind til Politiken. Synes I enten at Sdl. ikke er Ulejligheden værd eller at det jeg har skrevet ikke duer så skal I intet foretage Jer med mit Produkt. De bedste Hilsener fra os alle her. 
+Trylle er ikke rigtig rask hans Bronchitis plager ham. Vi andre har det godt. På Søndag skal vi en Tur til Lucca med Zahrtmann. Jeg har 7 store Aquareller i Gang hvoriblandt tre med Sa [bogstaverne overstreget] Sandgraverfartøjer på Arnoen. 
+Tusind Hilsener Eders 
+[Følgende skrevet på bagsiden af arket; lodret:] Jeg kan ikke finde på en Titel til min Artikel
+[Slut]
+[Næste ark]
+I Bladartiklen, som fingerer at være Kunstkritik, har M [”M” overstreget] Slott-Møller gentagne Gange overfaldet undertegnede og andre Malere af den såkaldte ”fynske Skole”. Jeg ønsker ikke at indlede en Diskution, men vil blot bede om Lov til, som et Slags Selvforsvar, at udtale min Mening om de Malere, S.M. har angrebet og 
+2
+om denne Herre selv.
+Johannes Larsen, som S.M. stiller sig betinget nådig imod en [ordet ”en” overstreget] er den nulevende [ordet ”nulevende” indsat over linjen] danske Maler, der står mit Hjærte nærmest, hans Kunst den jeg bedst forstår. Jeg holder ikke af Rangforordning i Kunsten. Al god Kunst er berettiget. En for ivrig Spekuleren over, hvilken g [”g” overstreget] Kunstner man rettest tør kalde den første er snarere et Tegn på Goldhed end på 
+3
+Kunstglæde. Tvunget af Omstændighederne, skal jeg dog undtagelsesvis ikke vægre mig ved at udtale, at den danske Maler jeg giver Førsteprisen i den Generation, hvortil jeg selv hører, er Paul Christiansen. Jeg anser hans Arbejder for det værdifuldeste, der er fremkommet i dansk kunst siden Hammershøj og Ring. Er [ordet ”Er” overstreget] Er det tydeligt?
+4
+Når Talen er om Peter Hansen og Karl Schou, vil jeg gribe Lejligheden til at beklage, at ikke en Rigmand eller entreprenant Kunsthandler i Tide har grebet Lejligheden til for en billig Penge at lave en instruktiv og værdifuld Kunstsamling. Foruden de allerede nævnte Malere findes der andre f. Ex. Hartmann og Schouboe. 
+5
+Dr. Bramsen har vist sin Samtid en Velgerning ved at holde Hammershøjs Kunst samlet. En anden Mæcen har lavet en udmærket (ordet ”udmærket” indsat over linjen] Samling ved Tid efter anden at købe, mest Skizzer og Småbilleder, en Samling der går i den af mig antydede Retning., og flere andre [”og flere andre” overstreget] Men Størsteparten af disse Maleres Arbejder er for længe siden spredte. Vore offentlige Samlingers Hoveddyd, at købe 
+6
+bagud, vil med Tiden kunne finde Anvendelse her.
+Lad mig dernæst feje for min egen Dør. Kunsten har for mig været et Pengespørgsmål, om end i negativ Forstand. Det lyder ikke godt, det er uideelt og passende for en ”Bondemaler”: Først fem År i Malerlære uden Løn og et Hjems Støtte. Dernæst 10 År Elev af tekniske Skole i Kbhvn. Akademiet og Zahrtmann.
+7
+I de 10 År levede jeg af ingenting. Derf [”Derf” overstreget] Derefter kommer 16 År, hvor mine Arbejder bragte mig i Kunstvenners Gunst, så jeg ved stor Økonomi og altid i Gæld kunde leve på Landet. I Februar 1910 lavede jeg en Udstilling af Størsteparten af mine Arbejder. Den gjorde en uanet Lykke og indbragte si [”si” overstreget] sin Ophavsmand 15000 Kr. netto. Siden da 
+8
+har jeg været på den grønne Gren. Mine personlige Fornemmelser over for mit Arbejde er af den Art, at jeg vilde have holdt ud og arbejdet videre, selv om mine Vilkår havde været værre. Jeg har i mit Arbejde fundet Afløb for at de to stærkeste Drifter i mig, min Frihedstrang og min Arbejdstrang, og end ikke Hr. Slott-Møller vil kunne lægge mig nogen Hindring i Vejen. 
+9
+Om man vil unde mig Kunstner navn er en sag der vedkommer andre og ikke mig. Basta!
+Jeg kommer nu til S.M. selv. Hans Kunst har jeg ikke mange Ord at spilde på. Hans Arbejder fra de sidste 14-15 År har på en uhyggelig Måde blottet Skavankerne ved hans Begynderarder (som der knyttedes Håb til). Den Udstilling, han afholdt for nogle År 
+10
+siden, var en Udlevering. Den viste hans Lærreders gabende tomhed. At en Mand går tilgrun [”tilgrun” overstreget] tilgrunde som kunstner er imidlertid ingen Grund til at tage hårdt på ham, tvertimod det vilde være både rimeligt og behageligst for En selv at l [”l” overstreget] anvende Medlidenhed over for ham og ”hænge ham i Stilhed”. Men ved sin Virksomhed som Skribent og Æreskrænker, hvortil man ikke kan tie i al Evighed, 
+11
+nedkalder han selv Ulykkerne over sit Hoved. Man indleder ikke regelret Kamp med en Giftsnog, men bruger de Midler man har for Hånden for at uskadeliggøre den. Hans Edderspændthed er mig ligegyldig. Værre er det at han i sine ”Kritiker” er perfid. Her er et Par Eksempler. I en Anmeldelse af ”den Fri” (Året 1907) hvis Hovedafsnit var et Overfald på 
+12
+mig protesterer S.M. mod den Anmasselse, at ”den fynske Skole” tilegner sig Maleren Møhl. Det gjaldt den Gang om at kunne [ordet ”kunne” overstreget] få Begrebet ”den fynske Skole” [ordet ”Skole” indsat over linjen] sprængt. Derfor var det god Politik at beskærme Møhl, som ingen andre end S.M.s løgnagtige Pen havde indrulleret blandt Fynboerne. Et godtroende Publikum lader sig let binde den Slags Historier på Ærmet, ukendt 
+13
+som de er med de faktiske Forhold. Der er i disse Dage [”i disse Dage” indsat over linjen] blevet sendt mig [”mig” indsat over linjen] S.Ms. sidste Arbejde som Skribent. Det hedder betegnende nok ”Sandhed.” Han lader her [”her” indsat over linjen] Rostrup Boyesen selv udtale, at han er Fynbo. Hvad er Meningen? Har Boyesen betroet Hr. S.M., at han ønsker at klistre sig på os! eller er det Meningen at insinuere, at Fynboerne praler med at have optaget Boyesen 
+14
+i deres Klike? Jeg overlader til Læserne at finde ud af det. Der blev for År tilbage startet flere ”Bevægelser” i dansk Kunst, hvis fornemste Egenskaber var at finde Navn importeret fra Udlandet. Der blev stablet et ”Taarn” op til Ære for Bevægelsen, Folk blev holdt a jour med den i Bladene: ”Maleren N.N. blev i går Symbolist” ……. I Løbet af et Par Måneder var [”var” overstreget] 
+15
+var den død og ikke en Gang Navnet vækker Erindringer. 
+Fynboerne, som intet andet har ønsket end at arbejde i Fred, har man slængt Øgenavnene Bondemalere og den fynske Skole efter. Det var Dragesæd.
+Vi havde Munterhed nok til at gribe Navnene i Flugten og gøre dem til Fanemærke.
+Er det det som driller?
+Den Egenskab hos Slott-Møller, hvor [”hvor” overstreget] som er Grund [”Grund” overstreget og ”Skyld indsat over linjen] Skyld i, at jeg anser en 
+16
+Diskution med ham for ugørlig, vil være klart for Enhver, der erindrer hans Bladkampe med Karl Madsen i Året 1907. Den utrolige Anmasselse, hvormed han behandler enhver Modstander en canaille, betager i hvert Fald mig Appetitten. Han er [”er” overstreget og over linjen erstattet med ”hører”] hører ligesom afdøde Balsgård til en Art Fænomener i dansk Kunsthistorie, som der synes at at være en [”at være en” indsat over linjen] Lov for Gentagelsen af. Lad ham stå som den han er, et Eksempel der kan tjene andre til Skræk og Advarsel. Fritz Syberg. Pisa 19 Maj 1911</t>
+  </si>
+  <si>
+    <t>1911-05-26</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Julius Exner
+Else Jensen
+Jens Jensen
+Villum Jensen
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen takker for brev fra Fritz Syberg med en artikel, som han dog fraråder ham at få trykt. JVJ skriver fra færgen Cimbria på vej fra Jylland, hvor han med familien har besøgt sine forældre, til København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FaH9</t>
+  </si>
+  <si>
+    <t>Kære Ven!
+Tak for Brevet og Artiklen, som det har rørt mig meget at læse. Jeg vil imidlertid fraraade dig at trykke den, da Slott Møllers misundelige Hulken ikke er bleven taget alvorlig af nogen og allerede glemt. Jeg lader den ligge til jeg omgaaende hører fra dig igen, for hvis du vil have den frem, tager Cavling den selvfølgelig hellere end gærne i Kroniken. Men som sagt du skulle ikke gøre det. Fynboerne har og har altid svoret paa den Slags Ting ved deres Kunst og ved deres Held, og du skulde virkelig ikke give sultne Slott Møller glæden af at tro sig hørt.
+Dette skrives ombord paa Cimbria ugudeligt tidligt om Morgenen ud for Villakysten, hvor man ligefrem kan se paa de hvide Mure, hvor de snuer derinde. Nede i Kahytten snuer Else og Drengene. Vi har været i Jylland og besøge mine Forældre. Det er en ganske dejlig Tid, med Sol og Frodighed. Snart er vi i København, hvor der kun venter os nye Triumftog. Zool. Have, Flyvepladsen etc. Faderen staar tidligt op bare for at sukke lidt ved Tanken om en Gang ogsaa at bestille en lille Smule. Nu skal jeg for Resten ned og vække de tre, der ligger hvide og røde og helt opsvulmede af Søvn og Kælenskab. Du ser denne Rysten i min Skrift er Cimbrias Hjærte, saadan bæver det danske Skib. Dannebrog staar skraat tilvejrs i purpurstrimer agter, Himmel og Hav er i et Blaat. En snusket Maler lister op fra Dæksplads med sine Grejer og ind paa 1ste Kahytplads, hvor han ter sig som Hjemme. Det er en Aalborgpensel, jeg hører ham hyle til en Grosserer om Exners, "pragtfulde Farver". Lort paa Morgenstunden! Nu toner København frem i Violet. - -
+Hjemme igen. Men her er baade Mæsliger og Difteritis i Kvarteret, saa vi gaar igen paa Vandring imorgen til Kalundborg.
+Else skulde have skrevet lidt ogsaa men staar paa Hovedet i sit Hus den ene Dag hun er Hjemme, jeg skal hilse mange Gange fra hende. Nu venter jeg altsaa endnu en Besked fra dig om du vil have Artiklen frem. Hils Anna og alle de andre!
+Din hengivne
+Johannes V. Jensen.</t>
+  </si>
+  <si>
+    <t>1912-05-15</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19
+Malmø</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Frederik Bokkenheuser
+Niels Elgaard Amstrup
+Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-- Larsen, kunsthandler
-[...123 lines deleted...]
-Rejse med Drager 7 - 
--------------
-78 -</t>
-[...152 lines deleted...]
-Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Jonas Larsen
-[...4 lines deleted...]
-Holger  Møller Hjorth
 Ellen  Sawyer
-Arne Schwark
-[...3 lines deleted...]
-Andreas Warberg, Albrechts far
+Hempel Syberg
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Villa "Be": Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hjem på Møllebakken i Kerteminde. 
+Laura Warberg havde årebetændelse i det ene ben. Hun opholdt sig Glorup hos svogeren, hos Alhed i Kerteminde og flere andre steder, mens hendes nye lejlighed i København blev sat i stand. 
+Filippine, (af fr. philippine, af ty. Vielliebchen 'lille hjertenskær'), kælenavn for de to små tvillingekerner, man kan finde i en mandel eller nød. Får man to sådanne kerner, spørger man, om der er en, der vil være med til at lege filippine. Er der det, spiser man hver én af kernerne og aftaler et tidspunkt, hvor det gælder om at være den første, der siger "filippine". Taberen må af med en lille gave. Kilde: Lex.dk.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2083</t>
+  </si>
+  <si>
+    <t>Man har fejret Pufs fødselsdag. Der er dejligt i huset og haven på Mølleballen. 
+Laura Warberg har udsat sin rejse sydpå til september. Hendes nye lejlighed bliver nok først færdig i juni. 
+Ellen har engelskelever og tjener også penge som pige i huset. Johanne har musikprøver. 
+Puf har bygget en bil med tre hjul.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OHEL</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St Pauli Kyrkogatan 19
+Malmø
+Skåne
+[Der er tegnet et menneske henover adressen på kuvertens forside]
+[Kuvertens bagside:]
+Poststempel
+[I brevet:]
+Villa “Be” – d: 15 – 5 – 12
+Kære Astrid!
+I Søndags Kl. 6 kom jeg hertil, var imellem to Tog hos Syberg og spiste til Middag. De havde fejret Pufs Fødselsdag i Skoven 25 til Chocolade, Kager og Leg; to af hans Skolekammerater her til Middag senere. Han fik et godt Sølvuhr af Forældrene, Kæde af Elle, Kompas af Christine, 2 Kr. af mig. Her er vidunderlig smukt ude i Haven, andre Steder kommer jeg ikke endnu, gaar 2-3 Gange om Dagen lidt i Haven. Det gaaer fremad med Benene; det lader til at Omslag om Natten hjælper paa det sidste Ben - [ulæseligt]! – Dr. Bokkenheuser kan det udmærket, om 14 Dage maa jeg lægge Bindet. Alligevel bestemte vi os den sidste Aften paa Glorup til at opsætte Rejsen til September, ogsaa for Maries Skyld, der laa i Sengen af Forkølelse og endnu var daarlig i den slemme Finger. Nu bliver jeg rolig her til efter Pinse, tager saa et Par Dage til Erikshaab og igen hertil, mulig saa midt i Juni lidt til Snøde. Før sidst i Juni er min Lejlighed næppe færdig. – Du kan tro her er nydeligt og propert allevegne inde nu og det gaaer saa godt for Elle; Jeg har overtaget Lysse og læser alt med ham 2 Timer hver Formiddag; han er virkelig flink og ivrig og meget lærenem. Han kan sagtens naae hvad han skal til næste Maj. Alhed maler det meste af Dagen. Elle har jo nu 3 Elever i Engelsk 16 Kr. om Maaneden og 20 som Pige; det er rart for hende Las slider i Haven der er kønnere end nogensinde. I Morgen er altsaa Grethe med paa Skovtur; jeg er bange Du ikke naaer at faae dette i Morgen tidlig. Jeg glæder mig til at høre fra Dig om Dagene i Morgen og i Søndags. Johanne har begyndt Musikprøver med en ny Viol[ulæseligt] fra Mesinge og en d: Violin d:; der saa forhaabentlig kan spille en Aften om Ugen i Pavillonen; Muk vil ikke mere og den væmmelige Organist kan de saa undvære. Putte gaaer jo i Skole men er ikke videre glad ved det, hun siger de slider gruligt i det! – Amstrup har sendt Tøj til to nye Kjoler til Grethe i Filipinegave, men det veed Du vel. I Dag er her første Dag ikke i Kakkelovnen. Puf har saa travlt med at lave en Bil med 3 Hjul, han er et helt Geni til den Slags! Der er ingenting mere at skrive om lille Putte; bliver der ikke videre Stof til paa Mandag faaer Du kun et Kort, skal vi sige paa Tirsdag. Vi skal vist spise til Middag hos Agrarens paa Søndag, første Gang jeg er der og tager Trapperne. – Hils Børnene ogsaa Grethe, hvis hun endnu er der. Det var et pænt Portræt Du sendte mig, Tak for det! Det var en Lykke, hvis hun slap for Utøj i det store tykke Haar. Nej saa er jo aabenbart Sletterne en Umulighed. Kærlige Hilsener fra Bedstemor.</t>
+  </si>
+  <si>
+    <t>1912-06-19</t>
+  </si>
+  <si>
+    <t>Via San Lorenzo 44 Pisa</t>
+  </si>
+  <si>
+    <t>Pierre-Auguste Renoir
+Anna Syberg
+Frederik Vermehren</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg samt deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Fiaschi= kolber.
+Campo Santo er begravelseskapellet ved det Skæve Tårn i Pisa. Fritz Syberg malede flere akvareller i form af kopier af freskoer og relieffer på dette sted. 
+Nordskovvej findes nær Fyns Hoved på Nordøstfyn. Syberg-familien opholdt sig flere år i træk somrene over på Fyns Hoved, inden de tog til Italien.</t>
+  </si>
+  <si>
+    <t>Anna har haft et maveonde. En skypumpe har taget øverste etage af et hus, men der har ikke været oversvømmelse.
+Fritz Syberg fandt endelig forleden løsningen på et billede, som han havde arbejdet på i 14 dage. Al kunst er noget humbug. Naturen overgår langt kunsten. Men man maler for sin egen fornøjelses skyld.
+Anna og Fritz Syberg har tømt hvad der svarer til 1800 flasker landvin i den tid, de har været i Italien. 
+Lyset over domkirken, tårnet og landskabet har været fantastisk. Et lyn slog forleden ned i lynaflederne i byen, og det gav nogle kæmpe brag. Syberg kom til at tænke på en skypumpe, som han så ved Nordskov i 1907.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M371</t>
+  </si>
+  <si>
+    <t>Pisa Via San Lorenzo 44
+19-Juni 1912
+Kære Joh. V. og Else.
+Vi har det ug. Anna er Rekonvalesent efter en Mavehistorie hvor hun har måttet holde Sengen og holdt Diæt. I Dag har hun kunnet spise Jordbær, så alt er vel. Skypumpen skal ganske rigtig have været her og taget øverste Etage af et Hus med sig, men Oversvømmelse har her intet været af, tvertimod har Arnoen været ualmindelig vandfattig i denne Vinter. Tak for Eders Brev som jeg vilde have besvaret igår straks jeg modtog det, men jeg følte mig som en ussel Synder fordi et Billede jeg havde arbejdet på en 14 Dages Tid pludselig klikkede for mig Efter at jeg havde tilbragt en temmelig søvnløs Nat og øvet mig i den Kunst der skal være den sværeste af alle, ”at herske over sig selv” tog jeg fat i Dag igen, og jeg tror Vorherre har taget mig under Armen igen, - Vorherre eller Jomfru Maria.
+At begynde som Vermehren og ende som Renoir er en meget naturlig Udvikling for en Maler fra disse Årtier (det omvendte vilde være mindre tiltalende) Forresten er al Kunst jo noget forbandet Humbug. Vermehren er jo en Zinke mod de gamle Flamlændere og hvad er de igen mod Naturen selv. Jeg har et eller andet Sted set hvordan en fintsleben Manchester Synål tager sig ud ved Siden af en Hvepsetråd begge [”begge” indsat over linjen] under Forstørrelsesglas. Dersom det ikke var for sin egen Fornøjelse man malede, så måtte det dog være en forbandet Tilværelse at være Maler.
+Tak for ”Skålen”. Vi skal nok gøre Gengæld Vi vil drikke Eders Skål i almindelig Italiensk Landvin, for det er og bliver den bedste af al Vin her på Pladsen. Hvor uundværlig den er os kan I vide når jeg fortæller Jer at vi til Dato har tømt noget over 600 Fiaschi – en Fiasco indeholder ca 2 ¼ Liter – med et rundt Tal 1800 Flasker, siden vi kom herned. 
+Vi har ikke meget at prale af her hvad ”Sommer” angår. I Dag mærker jeg første Gang iår Varmen som italiensk. Det skæve Tårn og Domen lyser og tindrer så man kniber sine Øjenlåg sammen fuldstændig blændet af Lyset, og skønt Luften er et Lyshav er Landskabet dog endnu mere lysende, men det er ikke mere end to Dage siden at [”at” overstreget] vi havde Storm og Torden, en øredøvende Kanonade Det slog vist ned i alle Lynafledere i Pisa. Jeg stod i campo santo, det var som mine Trommehinder skulde sprænges. Jeg mindedes den regnfulde Sommer hjemme 1907, da så vi en Skypumpe tage en halv Herregårdsmark, let Jord førte den ud og bedækkede Nordsskovvejen på flere hundrede Alens Længde, så Bønderne måtte ud at øse – ikke Sne – men Sand. De hjerteligste Hilsener fra os Alle – Vi tænker lidt på Jer vi gør det vist hver Dag. Eders hengivne Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1912-06-23</t>
+  </si>
+  <si>
+    <t>Domenica Cerroni
+Poul S. Christiansen
+Michelangelo Simoni
+Hjalmar Sørensen
+Anders Trulson</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg boede i Italien med deres seks børn fra efteråret 1910 og små tre år frem.
+Zahrtmann boede fra 1883 til 1911 hver sommer til leje i bjerglandsbyen Civita d'Antino. 
+I Kristian Zahrtmann En Mindebog bygget over hans egne Optegnelser og Breve fra og til ham, F. Hendriksen, Kjøbenhavn 1919 er der gengivet flere breve og andre tekster, hvori Zahrtmann fortæller om Trulson og Sørensen og sommeren 1911. Om sagen med natpotten, der ikke blev tømt, skrev Zahrtmann således (s. 568): "Situationen forværredes ved, at alle Italienere er forfærdeligt bange for Tuberkelsmitte. Tjenestepigerne desinficeredes, naar de havde været inde hos ham. Det blev os danske, der gav ham Mad, Medicin og sad og talte med ham." 
+Zahrtmann ophørte ikke med at være i brevkontakt med Anna og Fritz Syberg efter episoden med Sørensen. I Mindebogen er eksempelvis aftrykt et brev fra Zahrtmann til ægteparret dateret 17. august 1912 (s. 575-576).
+Sommeren 1911 var i øvrigt den sidste, Zahrtmann tilbragte i Italien.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg fortæller om noget, der gik for sig i sommeren 1911: Zahrtmann så et stort lys i en af sine elever, (Hjalmar) Sørensen. De to besøgte sammen Syberg-familien i Pisa, og i begyndelsen beskrev Zahrtmann Sørensen med lovord. Sørensen var i øvrigt en meget smuk mand. Efter en måned begyndte Zahrtmann at blive irriteret på Sørensen, og han bed ham af osv., så det var pinligt for alle. De to rejste videre til Civita d'Antino, og her fik Sørensen nærmest husarrest, han måtte ikke tale ved bordet, ikke gå tur med en moden kvinde osv. Poul S. Christiansen var også i Civita, og han og Zahrtmann skændtes. En tredje gæst var svenskeren (Anders) Trulson, som var alvorligt syg. Tjenestepigerne tømte ikke hans natpotte, som stod og gærede i varmen.
+En tjenestepige fik stoppet en barbarisk måde at slagte lam på i Civita d'Antino. 
+Sørensen fik om efteråret rejsepenge af Zahrtmann og ordre om atrejse lige hjem uden svinkeærinder. Han besøgte alligevel Syberg i Pisa, og de tre voksne sendte et kort til Zahrtmann, som svarede, at han havde dårlig samvittighed. Hjemme igen besøgte Sørensen flere gange Zahrtmann, indtil sidstnævnte bad ham holde sig væk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mHvr</t>
+  </si>
+  <si>
+    <t>Pisa Via San Lorenzo 44
+23 – Juni – 1912
+Kære Ven.
+Jeg sender Dig her en Historie. Nogen Tid før jeg rejste herned skrev Zahrtmann til mig og fortalte mig om en ung Mand han havde taget til sig for at opdrage ham til Kunstner. Hans Talent var ganske enestående Han gav mig også lidt af den unge Mands Forhistorie bl.a. havde han en Tid ernæret sig som Opvarter i Antwerpen. I Fjor Forår da Z. med sin unge Ledsager kom til Pisa opsøgte de os, og der var ingen Ende på Z.s Lovprisninger af ham. Det eneste Z. havde at leve for nu var denne unge Mand der skulde nå ”langt videre” end vi andre. Den unge Mands ”Ædelhed” var noget ganske [et overstreget, ulæseligt ord] ud over almindelige Menneskers. Jeg var ikke meget spændt på at se dette Fænomen, for Z.s [overstreget, ulæseligt ord] Evne som Menneskekender sætter jeg ikke meget højt. Men den unge Mand overraskede mig ved at se [”se” overstreget] være en Del anderledes [overstregede bogstaver] end jeg havde ventet. Jeg havde ventet mig ham lidt feminin og lidt fordægtig, det er Zs. Smag [overstregede, ulæselige ord] I Stedet for ser vi t [”t” overstreget] en høj velskabt Fyr – nøgen vi badede nemlig sammen [de sidste fire ord indsat over linjen] noget i Retning af Michelangelos David. Han var [”var” overstreget] er en glimrende Svømmer, har faret tilsøs, som Matros i Storfarten, - Amerika osv. Københavner af den ganske tiltalende Art som f. Eks. Bliver gode Soldater [noget overstreget og ulæseligt]. Hans Talent som Maler forestiller Du Dig bedst ved at tænke på Din Broder D[ulæseligt], Dygtigheden var ubestridelig. Forøvrigt var han en overordentlig rar Fyr som Børnene kom udmærket ud af det med.
+Hvor længe Z. har kendt ham førend de kom herned ved jeg ikke, men hans Beundring for ham her [”her” overstreget] kulminerede hernede da den første Måned var gået. En Dag [”En Dag” indsat over linjen med en streg ned, som går henover ”Z.”] inviterede Z. [”Z.” indsat over linjen] os en Tur til Lucca og da havde Piben en anden Lyd. Sørensen (den unge M.) var ikke længer det ubegrænset ædle Menneske og den [”den” indsat over linjen] vordende store Kunstner. Talte han blev han fejet af. Z tilretteviste ham i vi andres Påhør på en så ubehagelig Måde så hele Selskabet forstemmedes deraf. Synet af af [”af” overstreget] ham irriterede Z. Derefter rejste de til Civita d’Antino. Dernede vilde jeg nødig have været i Sørensens Sted Han blev lukket inde på sit Værelse og sat til at male et Interiør derfra [”derfra” overstreget] for at Omverdenen ikke skulde se for meget til ham. Det blev ham forbudt at tale ved Bordet. En Dame (Malerinde) som boede der og som han havde trøstet sig med på nogle Aftenture (Hun var 46 – han 29) blev det forbudt (af Z.) at spasere med S., - nok med de andre Malere, - men ikke med S. ”han var ikke passende Selskab.” Dette bedes forstået således, at det ikke var et af Z. fra først af udtalt klart Program hvorefter alle havde sig at rette, men kom frem lidt efter lidt [”lidt efter lidt” indsat over linjen] i Løbet af Sommeren når Z. fandt Lejligheden passende d.v.s. en pinlig utryg Stemning blev vedligeholdt under hele Opholdet. Dertil kom daglige [”daglige” indsat over linjen] Diskussioner om Italienerne, hvor [”hvor” overstreget] mellem Z og Christiansen. Z. kogende af Vrede. C. ligbleg og truende med at rejse. Italienerne er ”Prinser” vi er kun ”Barbarer” det var Emnet. Endvidere Svenskeren Trulsons Død. Såvidt jeg kan forstå under temmelig graverende Forh [”Forh” overstreget] hygiejniske Forhold. Fra den Dag han blev sengeliggende satte Herskabet to Signora’er Cerroni ikke deres Fødder i hans Værelse, heller ikke Tjenestepigen. Tænk Jer i den varme Sommer ifjor at have en Lerko[ulæseligt] stående med gærende Latrin 14 Dage i det Værelse hvor man ligger syg. – [et overstreget bogstav] Førnævnte Dame tog sig på at hjælpe på dette da hun havde opdaget det, men Z følte sig meget stødt over hendes Indgriben. En anden Ting hun fik Forandring på var følgende. De slagtede hver Dag Lam lige for [”lige for” overstreget] på Pladsen uden for, til Underholdning for Børnene. Det foregik på den Måde at de spigrede Dyrene i levende Tilstand på Bjælkeværket, en regelret Korsfæstelse, men med Hovedet nedad som Skt Peder. Der blev de så hængende og brægede til Underholdning for Italienerbørnene til man fik Tid til at tappe Blodet af dem. Det lykkedes førnævnte Dame at få dette Forhold forandret derhen, at Korsfæstelsen af Lammene ikke mere foregik på åben Gade men blev henvist til et Sted udenfor Byen – sålænge hun var der. Tilbage til Sørensen. Da Efteråret kom t [”t” overstreget] erklærede Z. at S. ikke var, hverken et ”ædelt Menneske” eller kunde blive Maler. Han gav ham Rejsepenge hjem men pålagde ham at rejse sporenstregs hjem. S. mente det var for at [”at” overstreget. Over linjen er skrevet ”di”] di han [”han” overstreget] Z ønskede ikke ham (S) [”(S” indsat over linjen] på Hjemrejsen måtte gøre Ophold hos os. Det gjorde han nu alligevel. Vi så ingen Grund til at være anderledes mod ham end vi hele Tiden havde været. Han boede hos os i 14 Dage og havde det vist [overstregning, ulæseligt] dejlig, de[t] sagde han da. Vi sendte ovenikjøbet Z et Kort med Hilsen fra os alle. Z. svarede med en lille Hjerteudgydelse ”dårlig Samvittighed over for S.” I København besøgte S. Zahrtmann nogle Gange. Han kiunde stadig ikke tro at en Interesse der blev begyndt [”blev begyndt” overstreget] straks var så varm kunde så helt og aldeles forsvinde. Han blev imidlertid modtaget afvisende. Så holdt han sig væk et halvt År. Levede af at stå Model og arbejdede i Mellemtiden flittig på ”sin Kunst” (Han er jo nemlig nu uigenkaldelig hjemfalden til Maleriet, blevet bidt af en gal Kunstner som det hedder). Forleden besøgte han så Z igen som sagde til ham at han vilde sætte Pris på om S. ikke mere besøgte ham. En anden Virkning at dette har havt er at Z ikke sender mig hverken Kort eller Breve mere, at Forbindelsen mellem os holdt med et Slag op for ca. tre Fjerdingår siden. Brænd endelig dette Brev når Du [”Du” overstreget] I har læst det, men Du må gærne benytte Stoffet til en Singapornovelle. Din hengivne Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1912-08-03</t>
+  </si>
+  <si>
+    <t>Familien længes nu efter at komme hjem til Danmark. De små drenge savner Fynshoved. Hjemkomsten er fastsat til 1. juni 1914. Næste sommer rejser familien til Paris og bliver der et år.
+Hans har vist en vis antipati mod italienerne. Syberg-familien har lært et dejligt italiensk par med seks sønner at kende. Den ene søn er voldsomt forelsket i Johanne/Besse, men hun vil ikke have ham, og nu er han så hårdt ramt, så han taber sig og ikke kan sove. Vægttabet er et problem, da han skal holde en vis vægt for at komme ind på officersskolen. Hans tager sig lidt af den unge mand.
+Syberg maler børnene. Han kan ikke forstå malere, der rejser fra egn til egn og leder efter motiver.
+Det er godt, at Johannes V. Jensen formodentlig er hjemme sommeren 1914. Else og han kan komme til Paris i 1913 og besøge Syberg-familien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aQkg</t>
+  </si>
+  <si>
+    <t>Marina di Pisa
+Hotel Balestri
+3 Augst 1912
+Kære Venner!
+Hjærtelig Tak for Fødselsdagsbrevet og for Eders venlige Tanker og Ønsker. Om jeg er gammel ved jeg intet om, men et ved jeg at Jorden; vor gamle Klode, holder sig godt. Vi bor her på et af det [t i slutningen af ”det” overstreget] mest kultiverede Stykker af dens Overflade, men trods det, forbavses jeg dog daglig over hvor uopdaget og ung Jorden er. Imidlertid begynder vi dog så småt at blive Italiensmætte. Med ”vi” mener jeg nærmest Familien, og med Familien mener jeg Anna og Pigebørnene. De tre små Drenge længes tidt efter Fynshoved Trylle sparer trofast sammen til sin ”Beltbåd”. Vor endelige Hjemkomst er nu fastsat. 1ste Juni 1914 rejser vi til Fynshoved (Næste Sommer drager vi til Paris og bliver der 1 År.) Hvad mig selv angår da er hele denne vor [”hele” og ”vor” indsat over linjen og ”denne” overstreget] Rejse nærmest at betragte som en Opgave der stilledes mig udefra. Man ved jo intet om Italien andet end noget højtravende Sludder og får heller intet at vide om dette Land uden ved at se det selv. Hans bliver ikke ”Italiener”. På enkelte Undtagelser nær tror jeg nok han nærmest har nogen Antipati mod Italienerne. Han kommer meget godt ud af det med dem, morer sig over dem men foragter dem nok lidt, tror jeg. Kiplings Skildring af Bandasfolket rinder også mig i hu hernede af og til. En Familie er vi dog kommet på nærmere Hold hernede. En Officersfamilie med 6 Sønner. Desværre er vi kommet for Skade at tilføje dem et Hjertesår. Deres tredieældste Søn har forelsket sig i Besse og i nogle Måneder kuret til hende, men netop i disse Dage er det kommet til en Slags Forklaring. Besse vil ikke vide af ham, som andet eller mere end opvartende Kavaler. Hun er 16 han 17. Jeg vil håbe han overlever det skønt han har taget sig det meget nær det Skind. Han søger Trøst hos Hans som tager sig af ham, boxer med ham, lærer ham at ro. (Han kan nemlig ikke sove mer) [) overstreget] og må derfor se at trætte sig). Af andre Genvordigheder han har at spekulere over er denne [”denne” overstreget] den følgende den værste: Efter at han nu lige har taget sin Eksamen og skal ind på Officersskolen (han skal ind i Luftflåden) skal han endnu bestå to Prøver den ene er, han skal have en vis Vægt – mindst 50 Kilo, han vejer 51 men magres jo af under disse [”disse” overstreget] denne Modgang, desuden skal han holde et vist givet Brystmål, men saa [”saa” overstreget] nu tørrer han vel ind. Helt glad er jeg nu ikke, mest fordi det er en, sjælden sympatetisk Familie Jeg mindes ikke jeg nogensinde har set et så smukt Forhold mellem Fol [”Fol” overstreget] Forældre og Børn som der. Des [”Des” overstreget] Al Familien er kemisk fri for den almindelige italienske Dovenskab som hersker i Signoreklassen, er [”er” overstreget] er ikke det mindst tiltalende ved den. 
+Jeg maler Børnene og sylter mig i det hele taget ind i sådan en Masse Arbejde så jeg imødeser den Dag da jeg tager en rask Beslutning pakker hele Gøjemøjet sammen [og] stikker af. Blive her hele sit Liv kan man jo dog ikke. Jeg har aldrig forstået hvad det er for en Drift der driver Malere fra den ene Egn til den anden for at finde noget at male. Mig er det altid gået omvendt, har jeg først fået fat et Sted kommer jeg egentlig aldrig mere fra det. Til Gengæld synes jeg Emnerne er hvor man selv er.
+Det er rart Du er på Rejse næste Sommer Så er Du formodentlig hjemme Sommeren 1914 så vi kan mødes. Send Else en Ferietur til os i Paris September 1913 og [overstregede bogstaver] kom selv og hent hende der, når Du vender hjem fra Sibirien. Var det ikke en Ide?
+Vi har Varmen – jeg har været utilpas (Influenza) en 14 Dages Tid. I Dag er jeg rask igen.
+Vore hjærteligste Hilsener til Dig, Else og Børnene
+Din hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1912-08-19</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Frederiksberg Hospital</t>
+  </si>
+  <si>
+    <t>Anna Anna, pige i huset hos Brønsted
+Thora  Branner
+Anna Bredsdorff
+Ida Bredsdorff
+Vigs Bredsdorff
+Adam Goldschmidt
+Ina  Goldschmidt</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
+  </si>
+  <si>
+    <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
+Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
+Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Qle</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg.
+pt. Frederiksberg Hospital
+Afd. F.I.
+Kjøbenhavn.
+[på kuvertens bagside: Poststempel]
+Mandag.
+Kære Mor!
+Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
+Sjums er slet ikke bange for Køerne – de står oppe på det nye Stykke Mark (med Stien) – hun tør gå helt ind i Tøjret til dem. Nå, vi fik ham jo beroliget. 
+Næste Morgen – Søndag – vågnede jeg Kl c 9. Majsa var allerede oppe hørte jeg; så sendte jeg Adam ind til hende for at spørge, om hun var rasende – at stå op Kl ½7! samtidig drejede jeg Uret to Timer tilbage. Et Øjeblik efter kom Majsa ind med dybe Beklagelser over, at hun var kommen så tidlig op – men jeg gav mig til at skælde ud, fordi hun havde alarmeret mig så tidlig; så gik Majsa ydmyg ned og gjorde Bod ved at sørge for Morgenkaffen, medens jeg - udsovet og i Ro og Mag fuldendte mit Toilette. Mens vi sad ved Kaffen trak en Byge over – jeg sagde: Du kan jo dog se, det er knap rigtig lyst endnu!” Majsa sagde: ”ja, jeg synes nok, at jeg var så ualmindelig sløj og søvnig”. Efter Kaffen gik enhver til sit – Majsa gav sig til at male et Blomsterbillede i Stuen – jeg vaskede op; samtidig hentede jeg Uret ned og stillede det atter de to Timer frem; Klokken var nu 11. Jeg hørte, at Majsa gav sig til at spille – og forstod, at der ikke var rigtig Gang i Arbejdet. Noget efter råbte hun ud til mig: hvad er Klokken? ”½12”. ”Umulig -,” stor Opstandelse – vi talte længe alvorlig om det – hvor forbavsende hurtigt Tiden var gået; måske går Uret galt? Majsa ringede til Centralen og forespurgte; ”Klokken er 5 Min over ½12.” Ja, så går Uret skam rigtig. Majsa øvede sig videre; men nu var det atter forbavsende, sa god Forslag der blev i den næste halve Time; men det måtte jo komme af Forsvirelsen, ja! Kl. 1 gik Majsa søvndrukken hjem til Middag i Kajerød. Sjums, Adam og jeg indtog vor festlige Søndagsmiddag – Kød med Salat og friskkogt Syltetøj – Rødgrød med tyk Fløde. Jeg fortalte dem mit Arrangement med Uret – og de gouterede det højlig. Klokken 4 var vi bedt til Kaffe i Kajerød. Jeg pyntede os alle tre fint og vi drog af Sted i det gode Søndagsvejr. Dernede begyndte de straks at snakke om Majsa, som dér var stået op midt om Natten – jeg stemmede i med – at ja, det var virkelig vanvittig af hende - . Men da vi endelig sad allesammen omkring det bugnende Kaffebord ude i Haven – og der blev en Pause – så sagde jeg: nu skal jeg fortælle en lille morsom Historie – men kun, hvis Majsa vil love at tie bomstille. Alle sad forventningsfulde - 
+II) – og så afslørede jeg mit storartede Bedrageri - og der var ingen Ende på Jubelen – selv Majsa måtte le med.
+Ja, det var en meget fornøjelig Eftermiddag og alle er så glade ved Børnene og leger med dem, så de morede sig dejligt. Vi kom først hjem Kl. 8 - Majsa med: så klædte de Små sig af og vaskede sig, mens jeg smurte Maden, som de i Dagens Anledning fik op på Sengen. Så tændte vi Lys i det fine og blanke Køkken – fik lavet Te, ristet Brød og indtaget vores frugale Måltid. Så malede vi fra 9 - ½11, men snakkede dog godt imens; hun fortalte mig så meget om den gifte Svigerinde – født Hjardemål; som jo er Mulat og har levet på Faderens Plantager i Vestindien til hun blev 10 År. Faren giftede sig imidlertid med en hvid – og de tog alle de 5 Negerbørn til sig, som han havde med en Negerpige derovre. Plejemoderen synes imidlertid det er en Skændsel at være Neger – og gør alt for at skjule Børnenes Afstamning; denne er altså gift med Maleren Lax Bredsdorff (Axel); de har en lille 2 Års Pige – helt lys – med de dejligste lysegule Krøller; nu venter de én igen – og det kan god hænde, at den bliver – kulsort! Det er jo spændende.
+Ja, nu er der vist ikke mere i Dag, Sjums og Adam skriver Breve til deres Far; tænk Dig – jeg fik Brev fra Anna i går – nu vil hun rejse 1st Okt – giftes til Dec! Jeg vil skrive, at hun virkelig må blive til 1st Nov – før kan jeg da ingen få. Hun skriver at der vist er ”godt om” Piger i År. Det er ikke videre lysteligt. Vi bliver nok her til sidst i Måneden, da det går så godt med det Hele og de Små befinder sig så udmærket.
+Mange Hilsner fra os alle!
+Din Astrid.</t>
+  </si>
+  <si>
+    <t>1912-09-24</t>
+  </si>
+  <si>
+    <t>Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Marina di Pisa</t>
+  </si>
+  <si>
+    <t>Rembrandt
+Jens Jensen
+Villum Jensen
+Hans P. Lunde
+Franz Syberg</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede fra efteråret 1910 og små tre år frem i Italien.
+Johannes V. Jensen rejste fra november 1912 til april 1913 til Berlin, Weimar, Genua, Suez, Colombo, Singapore, Java, Djakarta, Hong Kong, Shanghai, Peking, Manchuriet, Shenyang, Harbin, Sibirien, Irkutsk, Moskva og Stockholm. (johannesvjensen.dk/tidslinje lokaliseret aug. 2019).
+Fritz og Hans Sybergs rejse til Rom samt familien rejse til Paris er også omtalt i tidligere breve fra Fritz Syberg til Johs. V. Jensen.
+H.P. Lundes bøn om en anbefaling skrev Fritz Syberg også til Johs. V. Jensen om 14. september 1912. 
+Johannes V. Jensens Myter 1908-1912, 4. samling udkom i 1912, og det er omtalt i et tidligere brev, at Jensen har sendt Syberg bogen. 
+Else og Johannes V. Jensen lejede i 1912 et hus i Tibirke. Siden byggede de et hus i Tibirke Bakker.
+Franz/Trylle Syberg led hele livet af astma og bronkitis.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
+  </si>
+  <si>
+    <t>Brev 1: Fritz Syberg foreslår, at Jensen-familien rejser til Firenze, hvor Anna og han kan tage imod Else og børnene og følges med dem til Pisa. Derefter kan de tage sammen til Marina di Pisa og Paris.
+Syberg beder Jensen gemme brevet fra H.P. Lunde. Han drømmer om i alderdommen at lave en afbrænding af sine breve.
+Syberg finder det ærgerligt, at Jensen har slettet afsnittet om Rembrandt i Johannes Larsen-myten.
+Trylle/Franz vokser og trives, så han kommer nok over sin sygdom.
+Brev 2: Anna Syberg skriver, at Jensens børn ikke kan komme noget til i Marina di Pisa. Der er mere farligt i Tibirke, hvor de fx kan omkomme i en sandstorm. Hun synes således, at Else og børnene skal komme til Italien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/10ov</t>
+  </si>
+  <si>
+    <t>Marina di Pisa
+Hotel Balestri 24-9-12
+Kære Else og Johannes V.
+Hans og jeg står på Nippet til at rejse til Rom. Anna og Pigebørnene kommer derned senere. I Oktober er vor Adr. poste restante Roma. Dine Lokketoner, kære Else er meget fristende. Men tror Du ikke Jert Hus vilde have godt af - - . nej jeg mener, at I vilde have godt af, at jert Hus stod og tørrede i Sommertiden? Dersom Du og Børnene tog med J.V. til Italiens Grænse når han drager ud og han der satte Jer i Ekspressen til Florens, så vilde [”vilde” indsat over linjen] Anna og jeg tage imod Jer der og i Triumf føre Jer til Pisa. Der bliver vi til henimod Juni. Derpå tager vi til Marinaen og bader og dersom Du så ikke har Lyst at rejse med os til Paris (via Liorno og Marseille), så kan Du [overstregede bogstaver] tage hjem og være i Jert Hus og modtage den hjemvendende ”Globetrotter”!! ikke? 
+Jeg forstod ikke på Dit Efterskrift i Elses Brev om Du havde taget Standpunkt til Spørgsmålet om en Anbefaling til H. P Lunde? Jeg vil bede Dig gemme hans Brev til mig. Jeg samler nemlig på en Del af de Breve jeg modtager uden nogen bestemt Hensigt – der foresvæver mig noget ubestemt om en Gang om mange År at finde mig selv siddende foran Kakkelovnen i Ensomhed foranstaltende en sidste Autodafé. Jeg ser at Du i Din ”Myte” om Johs. L. har slettet Stedet om Rhembrandt. Jeg har måttet høre adskilligt for dette Sted, så jeg må sige jeg savner det. Det er ganske vist en Overdrivelse at sige om en pragtfuld sort Kat at den er Panther. Men det peger dog i den rigtige Retning. At Overdrivelsen er positiv (begejstret) turde vel nærmest være en Anbefaling.
+Trylle går det op og ned med men han vokser dog og trives så vi nærer ingen Tvivl om at han overvinder sin Sygdom.
+Mange Hilsener Eders hengivne
+Fritz Syberg. 
+Kære Bægge to
+Pisa og Marinaen her er de ufarligste Steder paa Jorden, Else og Børnene kan ikke komme noget til her, derimod i Tibirke kan de drukne, omkomme ved Sandstorm eller dø af Fugtighed i det nye Hus. Joh V vil ikke kunne anbringe Jer noget bedre Sted end her, mens han rejser – det eneste farefulde derved er, at Else vil tænde Italienernes Hjerter i Brand, men tænk hvor Du saa bagefter vil kunne skrive Romaner om Italien og dermed ”udfylde” Joh. V. Tusind Hilsner Jeres Anna.</t>
+  </si>
+  <si>
+    <t>1913-12-06</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Alhed Larsen
+Johannes Larsen
+Inga -, Malmø
+- Printzen
+Ellen  Sawyer
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
-[...22 lines deleted...]
-Birgit og Ebbe er i Sverige for Tiden - men det ved I vel.</t>
+    <t>Både sofaen og kraven er omtalt i tidligere breve fra Astrid til Laura. Det vides ikke, hvilken fest med kongen der er tale om.
+Hvilke billeder Johannes Larsen havde foræret kommunen (formodentlig Kerteminde) er uklart.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1913-12-06, BB2431</t>
+  </si>
+  <si>
+    <t>Astrid takker mange gange for pengene. De 10 kr. skal bruges på en håndarbejdsregning. Astrid har brugt en del penge på håndarbejder, som er ment som julegaver. Hun tænker så godt på familien, mens hun syr på tingene. Sammen med gæster har hun syet en hel nat. Alhed/Bes lysedug er færdig, og Astrid er spændt på, om hun kan lide den, for hun er kræsen med farver. 
+Jo, Laura må gerne skrive om teateroplevelser.
+Fragten af sofaen blev dyr. Louise/Lugge kan vente til januar med at betale for kraven, siger Alfred. Astrid tror, at han har tabt penge ved spekulationer. 
+Astrid har læst Lauras brev for børnene. De savner at have bedstemødre mm i deres hjemby. Adam og Ina er begge meget dygtige i skolen. Ina må nu skrive med blæk. Adam laver lektier, straks han er hjemme. 
+Johannes Larsen har skænket billeder for 3000 kr. til byen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1qtF</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+Kerteminde
+Danmark.
+[I brevet:]
+Lørdag fm 6/x12 – 13
+Kæreste Mor!
+Tusind Tak for de mange Penge – jeg blev så henrykt over dem, hvilken Forskel på sådan et Par reelle Tiere, som er éns egne – og så de tiere, som Ugen igennem vandrer lidenskabsløst af Sted mellem éns Hænder; det er så længe siden, jeg har haft egne Penge, men hvor det er morsomt. De 10 sætter jeg straks i min Bog (som indeholder 1 Kr og 4 Øre!) – de andre 10 har lettet en tung Sten fra mit Hjerte - den skal betale af på min store – måske letsindige – Håndarbejderegning; men på den anden Side er det en så kolosal Fornøjelse for mig at sy lidt til de forskellige, så vèd jeg, at det Juleaften ligger på Jeres forskellige Juleborde og kan fortælle, at jeg i Ånden altid er med derovre og tænker meget på Jer alle sammen; nå, dette lyder nu så sentimentalt – men det er nu sådan, at jeg altid føler mig i nærmere Forbindelse med Jer alle, når jeg sidder og syer Julegaver; det er så festligt. Desværre har jeg i År hele to Lysduge liggende, som jeg absolut ikke kan nå at sy – Johannes Brudegave tog et drøjt Antal Timer; Forleden Lørdag sad Inga, Esther og jeg til ½ 3 om Natten og syede; set var nu meget hyggeligt; Klokken 1 kom Hr. Printsen op for at hente Esther - men vi satte ham straks til at skrælle Æbler og underholde os – mens vi syede videre; den Aften fik jeg også Bs Lysdug færdig; jeg er altid meget spændt på, om hun vil synes om dèt, jeg syer, da hun vel nok er mest kræsen med Farver og sådan noget; selv synes jeg nu, at den er dejlig. Elle har rigtignok ikke skreven noget Brev til mig – måske har hun kun glemt at sende det? Så kan hun gerne sende det nu. Tusind Tak for Dit interessante Brev! Du skal da i Din fine blå Silke? og de andre? Skriv endelig udførlig om det – det er en stor Misforståelse, hvis Du tror, at jeg ikke kan tåle at høre om Teater, som jeg ikke skal med til! Tværtimod – Du må endelig altid fortælle mig om alle Jere Festligheder – det er næsten lige så morsomt som at være med selv. 
+Tænk, at Fragten blev så dyr på Sofaen! og her betalte jeg 3 Kroner for at få den pakket og sendt; men Told kan der da umulig blive. Når Du bliver ved Muffen var det rart, om Du sendte Alfred Penge for Kraven; han har intet sagt om den, men da jeg spurgte, om Lugge kunde vente til Januar med at betale, sagde han, ja, men så heller ikke længere. Jeg har på Fornemmelsen, at han har tabt Penge ved Spekulationer – det er ganske vist kun en Fornemmelse, men jeg véd, at han spekulerer – og han gør sig så ualmindelig for Penge; jeg tør slet ikke tænke på at få noget Tøj i Vinter, men jeg kommer jo heller ikke til nogetsomhelst, så kan man godt undvære. Inga og jeg har fast besluttet, at vi til Nytår vil gå på en Sprogskole og lære Engelsk; Hoods Skole koster kun 4,50 pr. Måned. Vil Du også fortælle lidt om Børnene derovre, dem hører jeg aldrig om. Hvad gør Bibbe? 
+Og indgående om Festen - om Du har snakket med Kongen – om han dansede med Jer o s v. Jeg læste Dit Brev for Sjums og Adam – det er noget af det bedste, de ved, når jeg af og til læser Dine Breve. De beklager sig over, at de skal bo i en By, hvor der hverken er Bedstemødre Onkler eller Tanter – som alle deres Kammerater jo har ved Hånden! De spurgte, om Kongen skulde have ”Hoffolk” med sig – og Krone på Hovedet. De er så søde og morsomme i denne Tid; nu får de Vidnesbyrd til Jul fra Skolerne – de bliver nok strålende. Lærerinden roser Adam for hans svenske Rättskrivning; han har lige skreven en Stilebog ud og havde i hele Bogen kun 3 Fejl! Sjums er 
+II/ den bedste i sin Klasse i Skrivning (Adam i Regning!) Sjums kom og sagde i går : ”Åh hvor, vi har haft en stor Glæde - Lærerinden har sagt, at fordi jeg skriver så pænt så må jeg nu begynde at skrive med Blæk – hvor er jeg dog forfærdelig glad.” Adam er nu også bleven svært pålidelig med sine Lektier – jeg behøver aldrig mere at holde dem til med noget af Hjemmearbejdet; næppe er Adam kommen ind ad Døren, før han styrter over Lektierne – han leger først, når de er færdig. De har ikke så lidt at gøre - lærer en Masse (idiotiske!) Salmevers - her en Prøve: 
+Du klara sol går åter upp
+Jag tackar Dig min Gud
+Med Kraft og mod og nyfødt hopp
+Jag höjer glädjens ljud!
+Er de to sidste Linier ikke pragtfulde! De lærer også Skriftsteder udenad – men det er håbløst at forklare dem Ordenes Mening – den er for dybt begravet. 
+Hvad skal de dog gøre med Las, når han skænker 3000 Kr til Byen; bliver han Ridder af Dannebrog – eller bare sat op i Skat? Hvor skal de hænge – og hvad er det for Billeder? 
+Bare Du nu kan tåle alle Festens Strabadser – men lidt af Dagens Program springer Du da over? Jeg glæder mig til Dit næste Brev!
+Nu ikke mere dennegang – god Fornøjelse – og mange Hilsner fra Din Putte. 
+Endnu engang Tak for alle de mange Penge!</t>
+  </si>
+  <si>
+    <t>1914-03-18</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby Kro</t>
+  </si>
+  <si>
+    <t>Leipzig
+Malundskrog, Kerteminde</t>
+  </si>
+  <si>
+    <t>Ivar Bentsen
+Martin Haahr
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+- Martinussen
+Sigurd Müller
+Kai Nielsen</t>
+  </si>
+  <si>
+    <t>"dem til Lehn Schiøler": Eiler Lehn Schiøler hyrede Johannes Larsen til at lave illustrationer til et stort bogværk om fugle. Se Lehn Schiølers biografi.
+Det er uvist, hvilken udstilling i Leipzig, Larsen skulle deltage i.
+"Pengene fra Galleriet": Man kaldte på den tid, hvor brevet er skrevet, Statens museum for Kunst for Galleriet. Pengene er muligvis betaling for Larsens maleri Edderfugle ved Vesterrevet, Sprogø.
+Handlen med Martinussen er omtalt i tidligere breve. Den fandt sted i forbindelse med, at Larsen-familien fik bygget et nyt hus til den familie, som passede Svanemøllen ved Larsens hjem. det er uklart, hvem Martinussen var.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen arbejder med svaner, akvareller og billeder til Lehn Schiøler, og han har spændt lærred op til det store billede. Han sender liste over de billeder, han har anmeldt til udstillingen i Leipzig. Alhed bliver bedt om at sende billederne. Når der kommer penge fra Galleriet, må Alhed betale Bentsen for handlen med Martinussen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YC8U</t>
+  </si>
+  <si>
+    <t>Kirkeby 18 Marts 1914
+Kæreste Alhed!
+Tak for Dine 2 Breve i Dag og al den Post. Det var helt rørende at høre fra Kai forleden, hved Du hans Adr.? Jeg har slidt i det med Svanerne og det kan maaske blive en helt rar Afbrydelse at lave et Par Aquareller, der er jo ogsaa dem til Lehn Schiøler, hvis det bliver Vejr til det i Mrg vil jeg prøve. Jeg har spændt Lærred paa til det store og naar jeg faar det lagt an skal jeg sende Dig en Tegning, jeg vil nødig før, bare det ikke bliver noget Møg, men saa faar jeg jo nok lavet noget andet, der er Motiver nok, saa arbejdsløs behøver jeg ikke at frygte for at blive saa længe jeg er her. Jeg skriver her op hvad jeg har anmeldt til Leipzig, og jeg har bedt Sigurd Müller om at lade Dig vide naar det skal sendes ind. Jeg har malet 14 Billeder, 6 Aquarelstudier af Svanehoveder og en Del Pennetegninger. Det var ikke saa godt at Du blev hængende ved det Billede, det er ikke morsomt. Jeg har det godt og det er flinke Folk her, især Skytten Martin Haahr har jeg megen Nytte af.
+Anmeldelsen til Tyskland ser saadan ud:
+[En ”Tuborg” omkring de første syv på listen med ordet Træsnit]
+Træsnit til Blicher Trækfuglene
+Ex libris
+Spetten
+Svanerne
+Landskabet
+Portræt
+Portræt
+[En ”Tuborg” ved de to sidste med ordene Litho grafi]
+Vintermrg (Gærdesmutten)
+Blishøns Regn.
+for de sidstes Vedkommende kan Du sende de indrammede Expl. vi har, da de ikke er sat til salg. Jeg havde først anmeldt alle 3 Portræter men da jeg havde glemt Malundskrogs Landskabet strøg jeg det ene og satte det i Stedet, der kunde nemlig ikke staa mere paa Blanketten. Jeg vilde ikke have det G[ulæseligt]billede sat lavere end til 4000 da jeg tænker det ender paa Faaborg Museum og saa skal der vel slaas af, det er heller ikke for meget for det og det er jo ikke umuligt at det bliver solgt. Naar Pengene fra Galleriet kommer kan Du betale Bentsen de 1000 Kr. De har skrevet og hylet for de Penge fra Handlen med Martinussen. Mange kærlige Hilsner til Jer alle Tre.
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1914-03-22</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Julius Hviid
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Åge Meyer Benedictsen 
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt skulle deltage i en gymnastikopvisning 1914.
+Det vides ikke, hvad Laura Warbergs unge pige i huset hed. 
+Alhed og Johannes Larsen fik i 1913-1914 opført et hus til Laura Warberg, datteren Ellen og barnebarnet Grethe på Strandvejen/i Strandgade, Kerteminde. Familien kom kun til at bo der få år. 
+Forte: Musikudtryk for stærkt eller kraftigt.
+Mono: Musikudtryk enkel. 
+"Quo Vadis?" er en italiensk stumfilm fra 1913 af Enrico Guazzoni.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2621</t>
+  </si>
+  <si>
+    <t>Det er spændende med Astrids gymnastik. 
+Der er nu installeret kakkelovn i huset; maleren og elektrikeren arbejder, og der bliver sat døre i. Haven må ikke blive jævnet, før Johannes Larsen/Las kommer hjem til påske. Laura er ikke tilfreds med vinduerne og med lemmen i gulvet i anretterværelset. 
+Laura Warberg har fået Dr. Hviid som huslæge. Hun har vrøvl med både benene og øjnene, og hun vil foreslå lægen at hvile øjnene med solbriller i 14 dage. 
+Johanne og Andreas/Puf Larsen har været til et foredrag i Mesinge, og de måtte gå hjem. 
+Ellen/Elle Sawyer giver klaverakkompagnement til (stum)film i biografen. Hun er også hyret som tolk for en afrikansk godsejer, der vil købe kvæg på Fyn. 
+Johannes Larsens billeder kommer ikke med på Den Frie. 
+Laura læser med både Grethe og Erik, og Christine og Alhed går til fransk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kFZB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Formiddag
+Søndag d. 22de.
+Kære Astrid!
+Det var et vældig interessant Brev fra Dig, det er saa rart at høre, Du en Gang imellem har en Fornøjelse. Hvilken yndig Kjole det maa være! Det er altsaa den, Din Svigermor gav Dig. Kunde A. lide den gule Dragt fra Kbh?? Hvor morsomt at høre om de smaas Musik. Hvilken Glæde for Dig og A. det kan blive. Kunde Du ikke have sagt til Lugge om at bede A. med? Han var vel nok gaaet tidlig hjem. Og nu nærmer Afgørelsen med Gymnastikken sig! Det bliver knusende spændende! I fire smaa maa da komme med skulde man tro! Men vær nu forsigtig lille Putte! Sæt ikke Liv og Lemmer paa Spil for Sportens Skyld – Jeg har lige nu været med Pigen ovre at gøre Ild i Spisestuen i vort Hus, der kom en nydelig Kakkelovn i Gaar, de andre i Morgen, der skal fyres nogle Dage for at Vægge og Loft kan tørre hurtigt. Maleren gaaer og maler Træværket hver Dag; i Morgen kommer de sidste Døre i, de har smølet længe, men nu gaaer det igen. Elektrikeren er der i disse Dage. Men min Sorg er Haven, der ikke maa blive jævnet eller rørt, inden Las til Paaske!!! kommer hjem. Men skriv ikke hertil om det, Alhed er øm paa det Punkt. Naa megen Glæde kan vi jo nok faae af Haven alligevel. – I Gaar var jeg en lang Tid hos Dr. Hviid, tog ham til Huslæge – 30 Kr – og satte ham ind i hele Sygdommens Forløb. Det har nemlig længe været skidt med Øjnene, værre og værre. Han mener absolut, det er Nervesvækkelse, er der Forkalkning, siger han, er det meget lidt. Nu har jeg faaet saa godt Haab igen, for jeg har tidt været ret langt nede. I Morgen inden jeg staaer op, vilde han komme og høre paa Hjertet og see paa Aarerne paa Benene. Børnene er saa lettede og glade over det. Nu vil jeg foreslaae ham, eller rettere spørge – jeg tænkte ikke paa det i Gaar, - om jeg ikke en 14 Dage skal helt lade være at bruge Øjnene. d.v.s. med Briller, og saa gaae med de farvede Briller [”Briller” indsat over linjen], jeg har paa mine lange Spadsereture og naar jeg strikker; tænk jeg kunde ikke en Gang strikke paa et gråt Badehaandklæde, som jeg ikke behøver at see paa, uden mine Øjne sved og gjorde ondt; alene Skæret af den bitte Lampe – Petroleums med Skærm over, jeg har, kunde jeg ikke taale. Det vil jo blive svære 14 dage, især kedeligt at jeg ikke kan læse med Erik, som nu skulde begynde paa Historie og Geografi foruden det andet. Og Gretes Fransk 2 Gange om Ugen! Men jeg tror, det vil være rigtigt! Jeg har hørt om en Dame med akkurart lignende Svækkelse i Synsnerverne hun kom sig tildels. – Naar bare vi var saa vidt, at vi kunde gaae hver Dag saa smaat at flytte ind, men før efter Paaske bliver det slet ikke – Der bliver ellers ganske dejligt allevegne paa nogle smaa Ubehageligheder nær. Tænk der er ingen ”øverste Vinduer”, det hele lukker op!! Og der er Lem til Kælderen i Anretterværelset, det er jo farligt: og Trappen til Loftet maa hejses ned og op. – I Forgaars tog Johanne og Puf nok saa glade med Toget 6.20 til Mesinge at høre Aage Meier Benediktsen holde Foredrag om Rusland. Tænk saa kunde de ikke naae Toget hjem det blev øsende Regn, som de gik i 5 Kvarter – 1 Mil. J. var ulykkelig over sit gode Tøj, Puf meget medtaget, en grufuld Tur! Vi var saa kede over dem. Nu efter Middag skal jeg op til dem, først hos Elle og saa til Kaffe hos Agrarens. – Elle er saa optaget i disse Dage, hun spiller 2 Timer hver Aften i Biografen, det er ”quo vadis” og hun har gjort sig megen Umage med Musiken, spiller Dejlig er Jorden, først forte og senere mono, som det lød langt borte; en ”Del af Messias” og lignende alvorlig Musik. Chr og A. var der til Premièren, propfuldt, de sagde, at Elle spillede udmærket; hun hører tidt Anerkendelse af sin Musik, meget bedre end Junges. I Dag spiller hun 6 Timer til 10½, skal med første Tog i Morgen til Odense og Kl.11 i Bil Fyn rundt med den afrikanske Godsejer, som skal købe Kvæg her, og hvor Elle er Tolk, mulig i to Dage; det bliver jo en god Skilling men hun er benovet. To Assistenter er med. Hun faaer syet sin mørkeblaa Nederdel hos en Skrædder; og den nye Fløjlsbluse hos hendes Syerske i Revninge, der var hun i Gaar at prøve, havde flere Timer her forinden, og 4 i Biografen. Ja hvor hun og Johanne er spændt for! – Las faaer desværre ingen af de nye Billeder fra Fiil Sø pa den Frie, nemlig til 2_den_ skal komme [”komme” overstreget] faae Gris i næste Maaned, 300 Kr!! men betales til September og kan give en vældig Indtægt med Held! ”Grisene er bedre Betalere end Køerne”!! siger de lærde Landmænd. Bare Du kan læse dette, værre Kragetæer end nogensinde! Nu skal Du maaske nøjes med Brevkort en Tid. alt anstrenger jo mine Øjne. Har jeg fortalt, at Chr. og Alhed lærer Fransk 2 Gg. om Ugen hos Fru Svendsen, det morer dem meget. Nu vil A. til at male igen hun har jo 2 Piger og intet selv at gøre i Huset. Saa Farvel lille Putte! Kærlige Hilsener til Dig og de smaa!
+Mor.</t>
+  </si>
+  <si>
+    <t>1914-08-19</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Overkjærby</t>
+  </si>
+  <si>
+    <t>Leon  Ehlers
+Peter Hansen
+Fridolin Johansen
+Johannes Larsen
+Sigurd  Swane
+Anna Syberg
+Hans  Syberg
+Peter Tom-Petersen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet omkring en måned efter Anna Sybergs død.</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
+  </si>
+  <si>
+    <t>Fritz Syberg nåede ikke at se ud til Mads Rasmussen inden han rejste fra Faaborg. Han ville have tale med dem om, hvornår indkøbskomiteen skule mødes for at se på Johannes Larsens og Peter Hansens billeder. Han undskylder sig blandt andet med at han ikke har kunnet tænke på andet end den forandring, der er indtruffet i familiens liv. Så nævner han forskellige andre billeder, som han mener kunne overvejes til museet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5uMX</t>
+  </si>
+  <si>
+    <t>Overkjærby 19 August
+Kære Hr. Etatsraad!
+Desværre naaede jeg ikke at komme ud til Dem i Faaborg inden De rejste. Jeg vilde gjærne have talt med Dem om hvornaar Komiteen skal samles for at se paa Joh. Larsens og Peter Hansens Billeder. Det var vel næsten bedst at blive samlet om Joh. Larsens inden Tom Petersen og Peter Hansen rejser fra Fyn. Måske jeg burde have været lidt hurtigere i Vendingen, men jeg håber De undskylder at jeg hidtil ikke har kunnet tænke på andet end den Forandring der er overgaaer mig selv og mine Børn. Med det samme vi samles om Johs Larsens Billeder ønskede jeg gærne at Komiteen så på nogle Billeder som jeg gære vilde have Lov til at forære Musæet. Jeg har to billeder - et Landskab og et Portræt af en Maler - Fridolin Johansen - en af Zahrtmanns Elever som begyndte overordentlig lovende men endte meget sørgeligt. Hans første Billeder var allesammen udmærkede, senere blev hans Arbejder daarlige. Jeg ejer som sagt de to fra hans tidligste Tid og jeg vilde synes det var smukt om han blev repræsenteret på Faaborg Musæet. Desuden har jeg to Aquareller af den afdøde Leon Ehlers og et Selvportræt af Sigurd Swane som jeg synes hører hjemme på Musæet. Endelig har jeg en Gang mens jeg var forlovet lavet en Buste af min Kone - daværende Kæreste - som Hans har hugget i Marmor jeg vil give Komiteen Valget mellem Marmorbusten og den originale Gibsbuste, forudsat den ønsker at eje nogen af dem.
+Med de hjerteligste Hilsener til Dem og Etatsraadinden er jeg Deres hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1914-09-21</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Nicolaus Lützhøft
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Fritz Syberg mener, at tiden må være kommet til udvælgelse af billeder af Johannes Larsen til museet. Han beder Mads Rasmussen deltage om muligt, og foreslår også Nicolaus Lützhøft og Tom-Petersens tilstedeværelse. Han foreslår en række billeder til erhvervelse, som han mener er væsentlige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qpd7</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+21 Stbr 1914
+Kære Hr. Etatsraad!
+Tidspunktet da der må tages Bestemmelse m. H. til Joh. Larsens Billeder er vist kommet. Joh. L. aabner en Udstilling af sine nyeste Arbejder hos Winkel &amp;amp; Magnussen 1ste Otbr. At vente med et eventuelt Indkøb til selve Udstillingen vil ikke være klogt, af den Grund af W.M. skal have 20 p. C. af Salgssummen. Jeg vil derfor spørge Etatstraaden om Peter Hansen, som er her paa Fyn endnu, og jeg må udtage nogle Billeder en af de første Dage til Musæet. Endnu bedre vilde det jo være om Etatsraaden kunde faa Lyst til at komme herover for at derigere Pengespørgsmålet som vi jo står noget vaklende overfor. Hvis Lützhøft og Tom Petersen kom med var det jo heller ingen Skade til, men kan al dette ikke lade sig ordne kunde så P.H. og jeg ikke på Lov til at tage nogle Billeder ud som den øvrige Komité så må se paa bagefter.
+Jeg vil med det samme gribe Lejligheden til at foreslaa at følgende af Joh. Larsens ældre Billeder erhverves af Faaborg Musæet:
+1 Et Portræt af J.L.s Søster
+2 Hans Faders Kontor i Solskin
+3 En Kostald med en Malkepige
+4 Nattergal
+5 Portræt af J.L.s Farmoder (en gammel Dame med en hvid Kappe med lille Kappebånd)
+6 og 7 To Billeder med lyserøde Aakander i en Dam
+Hvilke Billeder jeg allesammen synes hører til Joh. Larsen allerbedste Ting. Jeg har lige havt en Telefonsamtale med P.H. han kan komme til Kjerteminde hvilken Dag det passer Etatsraaden. billederne skal senest sendes afsted Lørdag Aften. Jeg venter altså at høre et Par Ord fra Etatsråden før jeg taler nærmere med P. Hansen. Med mange hjertelige Hilsener til Dem og Etatsraadinden er jeg
+Deres hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1914-11-04</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver til Mads Rasmussen om ophængningen af malerier i Faaborg Museum. Han har forstået på Johannes Larsen, at Carl Petersen ikke vil opgive at deltage i ophængningen og foreslår, at det komitéen samles for at tage stilling til spørgsmålet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GSuB</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjertemnde 4-11-14
+Kære Hr. Etatsraad Rasmussen!
+Forleden var Joh. Larsen hos mig for at meddele mig at han havde skrevet til Karl Petersen og til Dem angaaende Ophængningen af Billeder i F. Musæet. Saavidt jeg forstod var Karl Petersen ikke helt villig til at trække sig tilbage. Jeg vil derfor foreslaa at Komiteen samles for at tage Standpunkt til denne Sag og faa vedtaget en Bestemmelse der ikke kan gaas udenom.
+Det har hele Tiden været en stiltiende Forudsætning at Malerne skulde hænge op i Musæet, men måske er der Stemning i Komiteen for at overlade Arkitekten dette Arbejde også (ligesom Valget af Vægfarver). Jeg for mit Vedkommende mener absolut at Malerne skal hænge op: jeg vil dog synes det er endnu værre om baade Arkitekt og Malere i Forening skal hænge op. Det vil blive til lutter Kompromis'er som ingen vil vedkende sig Ansvaret for.
+Men vi kan bedst tale om Sagen ved et Komitemøde, derfor vil jeg ikke sige mere derom. 
+Tak for sidst vi var samlet hos Dem, jeg beder Dem og Etatsraadinden og Deres Børn modtage mange hjertelige Hilsener.
+Deres hengivne
+Fritz Syberg</t>
   </si>
   <si>
     <t>1914-11-15</t>
   </si>
   <si>
     <t>Ludvig Dahlerup
 - Hjort
 Drude Jørgensen
 Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Axel Muus
 Ellen  Sawyer
 Karl Schou</t>
   </si>
   <si>
     <t>Det er muligvis ikke Karl Schou, der har givet chokolade på hotellet. Karl Schou ville formodentlig bo hos Larsen under besøg i Kerteminde.
 Det er uvist, hvem M er.</t>
   </si>
   <si>
     <t>Christine Swane (Ugle) har været i dårligt humør p.gr.a. brev fra Sigurd Swane. Johannes Larsen har været i teatret og ude at spise. Han havde akvareller med til en M (Muus?)</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3tUR</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 15/11 1914
 Kæreste Alhed! Tak for Brevet i Mrg. Jeg fortalte Ugle at Du var paa Vej ud til Swane. Hun har været i meget sort Humør i Dag i Anledning af et Brev fra ham i Mrg. Drengene er lige kommen hjem fra Hotellet hvor Hr. Schou har givet Chokolade og underholdt dem med Grammofon i Eftmg. Jeg var saa i Theatret i Odense i Aftes med Muus Dahlerup og Hjort og Elle de Mennesker jeg kender i Odense undtagen Drude. Stykket var ikke videre grinagtigt. Vi kørte i bil derud. Jeg havde Aquareller med til M. Han var henrykt det er det første han vil redde hvis Gaarden brænder. Han gav Middag paa Grand efter Theatret spiste vi igen og kørte saa hjem. Hvor er de Tulipanløg der laa oppe i Haven?? Klaks er indkaldt. Mange Hilsner fra os alle. Din JL.</t>
   </si>
   <si>
-    <t>1918-08-18</t>
-[...52 lines deleted...]
-    <t>1917-02-21</t>
+    <t>1914-12-31</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Glorup</t>
-[...1 lines deleted...]
-  <si>
     <t>Tornehave Birkerød St.</t>
-  </si>
-[...807 lines deleted...]
-    <t>1914-12-31</t>
   </si>
   <si>
     <t>Nelly -
 Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
@@ -2759,50 +4643,1803 @@
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
     <t>[Skrevet med blyant på kuvertens forside; ikke Laura Warbergs skrift:]
 1914
 Nytaarsaften 1914-15
 [Skrevet på kuvertens forside; Laura Warbergs skrift:]
 Fru Professorinde Brønsted
 cand. polyt.
 "Tornehave"
 Birkerød St.
 [På kuvertens bagside: Julemærke 1914]
 [I brevet:]
 Kerteminde Nytaarsaften 1914
 Kære lille Muk!
 Tak for Julekortet og for den lille Bakke, som jeg indviede i Aftes under en Flaske Rødvin, givet til en lille fin Middag jeg gav for mine [ulæseligt ord] og Clara Syberg. Desserten var en meget vellykket Genferkage, hvortil Elle gav Portvin. Vi havde det saa morsomt og hyggeligt vi 7 Damer. Lysse hentede Alhed og fik sig noget Kage og et Slag 66 med Pigebørnene. - Vi har aftalt, at Drengene skal komme her mellem om Lørdagen, saa lærer jeg dem og Grethe at spille Whist. Jeg vilde saa gærne have lidt Tag i Drengene, de er saa søde og Lysse saa morsom. En Aften var de og Alhed, Chr. og Putte her til Kort, Lotterier om Godter; meget animeret. Elle var til Middag hos Dahlerups 1_ste_ Juledag, vi andre hos Agrarens. Las's Fødselsdag var jeg der til Aften, de er saa mange. Lützhøft kom den Dag, Swane er først rejst i gaar; Fru S. kan ikke bestemme sig om hvad hun vil, saa Las's beholder hende vel til videre. Dog skal hun afstaae Gæstekamret til Eder omkring d. 20_de_. Bliver Vejret godt, kommer Dede og Minna med lille Torkil og de skal boe i Grethes Værelse, saa maa Tanterne paa Højskolehjem, Thora og Astrid hos Agrarens! Grethes Fødselsdag d. 16_de_ vil jeg have dem alle her samlede hos mig. Dersom der kunde blive Sammenskud om noget til hende, trænger hun meget til en Ulster. Peter og Grethe har tegnet sig for Bidrag; de 32 Kr. jeg har, skulde være Tøj til en Kjole / og syet. Vi glæder os meget til Dagen, at see hendes Overraskelse og Glæde; jeg giver hende Uhr, af Sølv, men godt. Kunde vi nu faae Held til d. 20_de_ baade godt Vejr og Gæster fuldtallige! I Formiddags tog Elle og Grethe til Rynkeby og bliver til i Morgen Kl. 6. - skal om Aftenen til noget Koncert paa Hotellet. Vi kunde Skam ikke have undværet Elle i Julen, det vilde have været ligefem hjerteløst mod Grethe - og mig med. Vi ser hende jo saa lidt i det daglige. - I Forgaars besluttede jeg mig til Forsatsvinduer i Dagligstuen, her er grulig koldt trods Trælister allevegne paa Vinduerne. Allerede i Gaar var her en at tage Maal og jeg faaer dem færdige - malet ogsaa - ca. d. 13_de_. Las vilde give mig et Fag d. 20_de_. Dede gav mig 10 Kr. Juleaften til et, saa kan jeg nok forsvare at faae dem, vil spare megen Brændsel; jeg glæder mig! - Alhed var i Aftes optaget af at fortælle om Uglens Umulighed, hun var [ulæseligt ord] ligesaa urimelig mod den skikkelige Swane, som altid. Ja man skulde ikke troe, hun er rigtig klog. Der er Tale om at faae hende til Agrarens i Maries Stue, men Johanne vil saa nødig, hun er over alle Grænser nervøs, har af og til Anfald af Hjærtebanken, troede hun skulde døe! De var bedt til Bichels forleden Aften, Grethe var saa elskværdig at undersøge hende, gav to Slags Medicin. I Aftes her, da vi havde spist, fik hun et mindre Anfald, men det gik over efter Draaberne. - Det var Synd, hun skulde have Uglen; vi spekulerer i Klaks. - 
 Nu maa jeg nok set at faae skreven lidt til Thora ogsaa, skal saa et Par Visitter og tænker at tilbringe Aftenen hos Agrarens. Putte har faaet en dejlig Kjole af Tante Nelly, passer hende omtrent, den blev indviet i Gaar hos Las's Alhed havde bedt alle Sybergs til Middag Kl. 1 - Kastespil m.m. til 8 1/2. Af sin Far fik Putte et pragtfuldt hvidt Toilet [ulæseligt ord]. Prisen var paa det meste, det har mindst kostet 40 Kr. - Tusinde kærlige Hilsener til Eder allesammen, lille Muk! Tak for alles Kærlighed i det gamle Aar! Godt Nytaar for alle Jer!
 Mor.</t>
   </si>
   <si>
+    <t>1915-01-27</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Johanne Caspersen
+- Fibiger, Frøken
+- Hjort
+- Holstein, Frk.
+Grethe Jungstedt
+Camilla Kattrup
+Rasmus Kattrup
+Charlotte Knipschildt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Hempel Syberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura Warberg fejrede sin 60års fødselsdag med ca. 30 gæster 20. januar 1915. I samme måned holdt man Grethe Jungstedt 15års fødselsdag. Forberedelserne samt festerne er omtalt i flere breve fra perioden. 
+Tante kan både være Wilhelmine Berg og Johanne Caspersen.
+De to omtalte bøger kendes ikke (navnene er svært læselige og kan være forkert afskrevet). 
+Det vides ikke, hvem Frits Knipschildt er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3768</t>
+  </si>
+  <si>
+    <t>Der er meget selskabelighed.
+Festen var vidunderlig, og alle gæster var glade for den. Laura Warberg skriver hver dag takkebreve.
+Grethe Jungstedt fik gode gaver.
+Laura Warberg læser med Erik.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/n0pe</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant øverst s. 1:]
+1915?
+[Skrevet med blæk:]
+Kerteminde d: 27_de_
+Kære lille Muk! Det er en stor Skam, jeg har glemt Dit Slør lige til nu. - I Morgen 3_20_ rejser Christine for et Par Dage ind til Fr. Holstein og Eli. - Las's er i Dag bedt til Middag hos Pastor [ulæseligt]; i Morgen Aften har vi Spilleklub med drengene; Alhed vist med, Las paa Lundsgaard. Det var en vidunderlig Fest! Alle vi taler med og hører fra begejstrede! Allerede Lørdag fik jeg Takkekort fra Charlotte; de levede i Minderne om den dejlige Fest! I Dag blev Las's og Elle pr. Telefon bedt til Hjorts ved Langesø, Frits Knipschildt er der, men de kunde altsaa ikke, Fru Hjort sagde, at Kattrups havde moret sig saa storartet her! 
+Tante blev til Mandag og var rask. Jeg har moret mig mere end en Gang ved at læse Langemann; hvor er dog Tipperary morsom! Mon jeg dog takkede Madien eftertrykkeligt nok! Jeg har en Følelse af, at mine Taksigelser har været saa ufuldkomne! Jeg skriver og skriver hver Dag; er snart færdig med alle Takkebreve. Jeg har haft det udmærket hele Tiden, er i Gaar begyndt at gaae Tur, skjøndt Knuden paa Benet ikke er helt væk, men generer mig ikke. Grethe fik af Ville Fibiger 2 Kr. og en nydelig Naal med 3 smaa Stene; Tante vil sende hende en Manicureæske. - Nu læser jeg [ulæseligt ord] med Erik og han gør sig glimrende Umage med alt; han spiser Middag her. - Hvor Dagene længes dejligt! Nu bare den korte Februar, saa gaaer det mod Foraaret. - Putte forkølede sig desværre og har ligget til i Gaar. Naar Thora er rask, skal hun lidt til Syberg alene; vi glæder os til hende. Du skal snart faae Kejserdrammen sendt; Elle og jeg læser den med stor Interesse. - Johanne har det godt. - Et Par Breve skal skrives og bringes hen til 3_20_, altsaa Farvel lille Muk! Hils alle de søde Børn! Ogsaa Telegrammerne har jeg nydt om igen. Alt var langt over mine dristigste Forventninger!
+Kærlige Hilsener
+Mor.</t>
+  </si>
+  <si>
+    <t>1915-02-16</t>
+  </si>
+  <si>
+    <t>Pilegaarden
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Anna Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 32</t>
+  </si>
+  <si>
+    <t>Fritz Syberg glæder sig over, at Mads Rasmussen ønsker at se på nogle af Anna Sybergs billeder til Faaborg Museum. Der er mange af billederne på udstillingen, der ikke er til salg, og de, der er til salg, er det til høje priser. Hvis Faaborg Museum ønsker et udvalg af billederne for at sikre, at Anna Syberg er godt repræsenteret på museet, vil han gerne sætte priserne så lavt som muligt. Han har svært ved at forlade hjemmet i øjeblikket, da ha jo skal være både far og mor for børnene. Han slutter med at rose MRs arbejde med Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5Was</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+16-2-15
+Kære Hr. Etatraad
+Mads Rasmussen.
+I Dag har jeg modtaget Brev fra min Søn og ser deraf at De kunde ønske at se en Del af min Hustrus Billeder anbragt i Faaborg Musæet. Det vil være mig selv en stor Glæde om jeg kunde være med til at gøre en af Køjerne til en Anna Syberg - Køje. Som De vil se af Kataloget har jeg gjort Størsteparten af de Billeder af min Hustrus jeg selv er Ejer af, til "Privateje" saa de overhovedet ikke er til Salg. Jeg vil give Komiteen for Faaborg Musæet Tilladelse til at udvælge bl. disse Billeder, hvad den mener egner sig for Musæet. Jeg ved godt at jeg har sat høje Priser paa de Billeder jeg har sat til Salg, men det er fordi jeg nødig vilde skille mig ved nogen af min Hustrus Billeder. Kun mente jeg at helt standse Salget ved overhovedet ingen at sætte til Salg vilde være urigtig over for mine Børn da det jo dog drejer sig om deres Arv. Jeg valgte derfor den Mellemvej at sætte faa Billeder til Salg til høje Priser. Bliver det imidlertid saaledes at Musæet ønsker at erhverve en fyldig Repræsentation af min Hustrus Billeder, saa stiller Sagen sig jo ganske anderledes. Det vil være mig en stor Glæde at se et helt samlet Billede af hendes Virksomhed som Kunstnerinde, ogsaa for Børnene vil det være smukt at kunne se paa et Sted et samlet Udtryk for hvad deres Moder har været som Malerinde, og jeg skal derfor, for at det kan gaa i Orden sætte Priserne saa lavt som jeg mener at kunne. 
+Naar dette skal ordnes, vilde jeg selv gærne komme over, men er bange for at det ikke lader sig gøre. Min ene Dreng er meget angrebet af Astmah, og har været det siden før Jul. Desuden maa jeg være ved Haanden for min lille Piges Skyld, som jo er helt overladt til Fremmede naar jeg er borte. For Tiden kan jeg næsten ikke være borte en eneste Dag, da jeg jo baade skal være Far og Mor for hele Flokken. Jeg skal imidlertid tale med Joh Larsen og sige ham hvilke Billeder jeg synes Musæet skulde foretrække. til Slut føler jeg Trang til at sige Dem at den Maade De tager hele denne Sag paa: Musæet i Faaborg, er saa sjælden, saa fornuftig saa den har min største Beundring. Jeg er ogsaa sikker paa at en Gang i Fremtiden vil Faaborg Musæet staa som et Unicum blandt danske Kunstsamlinger, et Sted, Kunstkritikere, som vil skrive om Kunst fra Årtierne 1895 - 1915, vil blive nødt til at søge, mens Odense, Aarhus, Aalborg o.s.v. vil ligge i den Forglemmelse de ligger i den Dag i Dag. Mine hjerteligste Hilsener til Dem Deres Hustru og Børn fra Deres hengivne 
+Fritz Syberg
+[skrevet sidelæns] Johannes Larsen rejser i Morgen over og ser paa min Kones Billeder</t>
+  </si>
+  <si>
+    <t>1915-7</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Peter Tom-Petersen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft sender en midlertidig fortegnelse over museets samling og beder om, at kunstnerne må kontrollere oplysningerne om deres egne værker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1M3f</t>
+  </si>
+  <si>
+    <t>Stormgade 25. [påtegnet med blyant:] juni-juli 1915?
+Kære Herre Etatsrad!
+Hermed Fortegnelse over Museets Samling af Malerier, Tegninger og Raderinger. Skuplturen ved jeg ikke rigtig Besked om, men da der vel endnu ikke er saa mange, kan der maaske sættes en Seddel paa Soklerne.
+Inden De lader Fortegnelsen afskrive, vilde det være praktisk at nummerere Billederne i Museet saa ses det nemmest, da jeg skulde have sprunget noget over eller muligvis noteret det samme Billede 2 Gange under forskelligt Navn. Begge Dele kan tænkes. Det vilde være mærkeligt om ikke et og andet var glemt. Jeg har jo ikke haft Billederne selv saa nær ved, og nu er det jo en stor Samling. Jeg vilde sætte megen Pris paa, om en af Kunstnerne i Faaborg, Johs. Larsen, Tom eller Peter, vilde kontrollere Nummerering og Fortegnelse. Jeg har med Vilje skrevet Numrene med Blyant, saa er de lettere at rette.
+De maa huske paa, at det delvist er et meget kritisk Publikum, der kommer d. 11 Juli, og det var heldigst, da der ikke blev for meget at anke over.
+Men for Resten beder jeg Dem kun betragte denne Fortegnelse som "foreløbig". Jeg vilde ønske, at Kunstnerne hver for sig vilde gennemgaa deres egne Billeder og rette Navne og Aarstal, som maaske ikke er korrekte. I Gaar sendte jeg Zahrtmanns Tegning, haaber den er kommet velbeholden i Deres Hænder. Jeg lader Dem og Frue modtage de venligste Hilsner fra os begge. Vi vil tænke meget paa Faaborg og Dem, der er samlet derovre paa Søndag.
+Deres ærb. hengivne
+Nicolaus Lützhøft
+Mine hjerteligste Lykønskninger til "Studenten"
+Min Adr. er efter d 7 ds 
+Furesøgaard
+Stavnsholt
+pr Farum</t>
+  </si>
+  <si>
+    <t>1916-01-06</t>
+  </si>
+  <si>
+    <t>Nicoline  von Sperling</t>
+  </si>
+  <si>
+    <t>Marie Bang
+Elisabeth Grundtvig</t>
+  </si>
+  <si>
+    <t>Sandholt Gods</t>
+  </si>
+  <si>
+    <t>Hans Agerbek
+Marie Bang
+Bjørnstjerne Bjørnson
+Johannes  Clausen, præst
+Elisabeth Grundtvig
+Frederik Grundtvig
+Ditlev Havemann
+Ludvig  Helveg
+Hanne Langkilde
+Mads Melbye
+Karen Mühldorff
+Hans Nobel von Nøragger
+Otto Emil  Paludan
+C.E. Skjerbek
+Amalie Suckow
+N.J. Termansen
+Andreas von Sperling
+Joachim  von Sperling
+Ulrich  von Sperling
+Vilhelmine von Sperling
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>En del personer, som kun er nævnt ved fornavn eller efternavn, har det ikke været muligt at identificere. Der er ligeledes flere familiemedlemmer, som det ikke har været muligt at finde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, A 54, Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Nicoline von Sperling sender et "rundrejsebrev" til sine venner i anledning af, at hun har haft 50 års jubilæum som stamhusbesidder. Hun beskriver de første år på Sandholt, hvor hendes forældre og den gamle godsforvalter gjorde alt arbejdet. Hun var meget usikker og kom først ind i arbejdet efter, at hendes forældre var flyttet og den nye godsforvalter Warberg kom til.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ou54</t>
+  </si>
+  <si>
+    <t>Kære Venner! Det er saa trættende og kedeligt ret mange Gange at skrive ét og det samme, men da jeg tror, at mine Venner, som hver især i deres Breve har bragt mig deres Lykønskning paa den kærligste og bedste Maade, gerne vil høre lidt om, hvordan jeg har haft det, saa vil jeg prøve paa at lave et Rundrejsebrev. Mit Jubilæum har staaet truende for mig et Aarstid, fordi jeg var klar over, at skulde der laves til Fest, vilde det voxe mig over Hovedet og hverken blive tilfredsstillende for Deltagerne eller for mig selv. I Stedet for Fest fandt jeg saa paa, at jeg kunde give Lyndelse Kirke, som jo nu er selvejende og hvis Formue og Husholdning bestyres gennem Menighedsraadet, et Varmeapparat i Stedet for den lunefulde Kakkelovn, som varmede daarligt og imellem osede slemt, men da det saa trak ud i det uendelige før Tilladelsen til at sætte dette Apparat op, blev færdig fra de gejstlige Autoriteter, finder jeg igen en Tid af en Del Utaalmodighed og syntes, at Jubilæer var noget rigtig besværligt noget. Imidlertid det naaede sig; skønt en Del udenoms Arbejde stod tilbage, fungerede Apparatet rigtig godt 1ste Juledag, efter Sigende for vi kunde ikke komme til Lyndelse paa Grund af Snedriver. Jeg gik og tav stille med, at jeg skulde have Jubilæum, og ret mange vidste heller ikke noget om det, og efterhaanden kom det ogsaa til at ligge mig temmelig fjærnt. Har det nu i Graven saa meget at sige med saadan et bestemt Aaremaal? 
+2 Juledag kom jeg først rigtig med. Det slog mig, at den Dag for 50 Aar siden kom jeg hertil for saa i de følgende Dage at opleve Bedstefars langvarige Dødskamp og hans Død. Men da det først var gaaet rigtigt op for mig, gennemlevede jeg det altsammen paa ny saa at sige Time for Time. Jeg talte ikke meget om det, men jo mere det trængte paa, jo bestemtere følte jeg, at jeg maatte fortælle det, saadan som det var gaaet til, alt sammen, og da vi kom ned til Folkene for Nytaarsaften at drikke det gamle og det nye Aars Skaal med dem, satte jeg mig, da det var gjort, for Bordenden og fortalte dem om Dagene fra 26 December til 9 Januar 1866. Jeg begyndte med at oplyse dem om, hvordan der den Gang saa ud i Folkestuen, hvor der stod to store Senge med Omhæng, hvori Pigerne laa, og at dersom en af dem laa syg, og her kom fremmede Kuske, maatte de, naar Kuskene kom op for at spise, trække Gardinerne for og lade, som de slet ikke var til, og om forskelligt af den Slags, og derfra gik jeg saa over til Dagene, ganske som de var gaaet. Det faldt mig naturligt at drage dem med ind i denne store Oplevelse, og jeg fandt ogsaa forstaaende Lydhørhed. Jeg tror, det er godt, at de faar at vide, hvordan der har set ud, og hvad der er sket i de Stuer, hvor de færdes, og hvad der har præget den, som de tjener. Nytaarsaften 1865, da Bedstemor og Tante og Hanne Langkilde og jeg sad trykkede og forpinte i Vinterdagligstuen, medens Bedstefar laa og stred med Døden, hørte vi ”Træd frem, min Sjæl, paa Aarets Morgen” blive sunget nede i Husholderskens Stue og fik senere at vide, at det var Skytte Simonsen, der havde sunget den. Det gjorde os den Gang saa godt. Og nu Nytaarsaften 1915 endte vi igen det gamle Aar med alle at synge den gamle Salme.
+Nytaarsmorgen kan jeg godt sige, at jeg kørte til Kirke noget ør i Hovedet af Minder og havde tænkt mig helt og bart at skulle have været sammen med mine gamle i Kirken, men saa tog alligevel Varmeapparaet saa meget af min Interesse, saa det ikke rigtig blev til noget. Saa gennemlunt, ogsaa om Benene, har der aldrig været. Prædikenen var fuld af varm Fædrelandskærlighed og rar, og da vi gik ud af Kirken, vendte jeg tilbage og fik givet Haanden og hilst paa mange af Lyndelsemændene. Ellers var Dagen helt stille. Frandsens kom ikke paa Visit, som de ellers har gjort hvert Aar, - og saa først den Dag fik jeg rigtig begyndt at føle, hvordan det egentlig gik til at blive Stamhusbesidder. Nu kom Gennemlevelsen deraf og af mine første Aar. Til den 2 Januar havde jeg som til et ganske almindeligt lille Nytaarsselskab bedt Provstens og Paludan og Clausens, Henry og Edv. Smidts og Frk. Plum, og saa havde Edvards svaret, om de maatte tage tre Julegæster, Fru Mühldorff og Fru og Frk. Wentorp, med. Jeg havde jo sagt Ja, men var ganske forbløffet over saa mange fremmede Damer, jeg syntes, at jeg helt fik Mundkurv paa, og det tilligemed Træthed, gjorde det saa vanskeligt at faa det, som jeg gærne vilde sige, til at forme sig. Natten mellem 1 og 2 Januar havde vi Storm og næsten Skybrud, vi har det for Resten næsten hver Nat, men den Nat sov vi nu ikke godt, og jeg var en Del kaput om Morgenen. Det øsregnede, saa vi opsatte at lade Martin køre ud for at møde Viktoria, som havde været hjemme, til efter Kl. 12, da det var blevet Tørvejr, men Maren og Marie Sørup og Marie Brandt havde da alligevel faaet dækket det nydeligste Bord med smaa røde Tulipaner i Potter og Liljekonvaller i Glas og Lys i Stedet for Lamper, saa det gjorde et ligefrem grumme kønt Indtryk, da vi Kl. 5 gik ind til Bordet. Den Dag havde jeg Provsten til Bords. Vi fik Dyresuppe, Rouletter, Dyresteg og Risrand med henkogt Frugt, Rødvin og Sherry. Imellem Rouletterne og Dyrestegen lagde vi et langt Mellemrum, og i det holdt Provsten og jeg vore Taler. Jeg kunde ikke andet, end da han var færdig, at tage hans Haand og sige, at han kunde ikke have sagt noget, som jeg kunde være blevet mere glad over. Og hvad sagde han saa, ja, han sagde meget, og alt var godt, men jeg kan slet ikke gengive det. To Ting bed jeg mig fast i, den ene: der er arbejdet meget paa Sandholt. Den anden: hans Omtale af mig, saa at ægte, dyb Menneskelighed er Grundpræget. Det var alt det, som jeg allerhelst vil være, alt, hvad der er Maal for mig, men som jeg slet ikke endnu er, og saa syntes jeg alligevel, at Billedets Lighed var truffet rigtig. Der var Oprejsning i, hvad han sagde, og saa faldt det af sig selv, at det blev en Festdag. Henry Smidt sad og saa til og nikkede bifaldende, og de fremmede Damer var slet ikke mere fremmede. De var nu i sig selv rigtig tiltalende. 
+Saa skulde jeg jo til at tale: ”Ja, lige fra jeg var lille, har jeg elsket Sandholt, og vi har været forlovede, men det var hemmeligt. Folkene gik og sagde til mig: ”Du skal have Sandholt”, men oppe i Stuerne blev der ikke talt om det, og det gav mig ikke nogen rigtig Frimodighed, jeg syntes mest, det var noget flovt noget, som jeg generede mig for. Den 8 Januar 1866, da Mor og jeg stod i den store Dagligstue og saa Lyndelsemændene bære Bedstefar ned ad Broen, gik det op for mig, og nu havde jeg og Sandholt hinanden, saa det er den egentlige Guldbryllupsdag, men da overvældedes jeg i den Grad af Frygt og Bæven, saa at jeg var helt ude af det og først blev kaldt tilbage ved, at Mor talte godt for mig og tog en lille Ring af sin Finger og satte den paa min.
+Efter Bedstemors Død i Marts samme Aar flyttede mine Forældre og smaa Brødre hertil fra Sollerup, og Far styrede saa for Godset, og Mor for Huset, og jeg var som en Datter er i sit Hjem. Det var jo paa en Maade godt nok, jeg blev jo fri for Ansvaret, men alle vidste, at Sandholt var mit, og mange kom til mig med Spørgsmaal og Begæringer, og dem kunde jeg ikke svare paa, dels fordi jeg ikke forstod det, og dels fordi jeg ikke kunde bestemme over noget. Jeg syntes, det var som at sidde i Klemme, naar nogen henvendte sig til mig, og at jeg blev usand ved ligesom at snakke mig fra det. I 1872 bosatte mine Forældre sig paa Frederiksberg og jeg blev ene med Mors to Søstre, men derfor fandt Sandholt og jeg ikke hinanden, og jeg blev ved at være usikker og paa gyngende Grund. Det var ikke, at jeg ikke gærne vilde give Sandholt alt, hvad det kunde ønske sig i Retning af Reparationer og Skovplanter, o.s.v., det var bare saadan at jeg ikke rigtig kunde faa fat. Jeg holdt saa meget af Godsforvalter Havemann, men han var saa gammel og nervesvag, saa at han ikke kunde føre mig frem til bedre Forstand paa Tingene, og i den højeste Grad savnede jeg, at jeg ingen Forberedelse havde hverken til at styre Gods eller Hus, og jeg slap aldeles ikke ud af Klemmen. Men saa var der noget andet, der optog mig. Fra jeg læste hos Agerbæks, har jeg været stærkt taget af alt det Grundtvigske, - Grundtvig var blevet Kongen for mig, - og ikke mindst af hans Folkevækkelse og Folkeoplysning. Noget større kunde jeg ikke tænke mig, end at faa med den Slags at gøre. Derfor holdt vi Aftenskole, og jeg fik de bedste Mænd som Clausen i Nr. Lyndelse, Termansen, Schrøder, Helweg i Odense og Melbye i Asperup til at holde Foredrag paa den store Sal.
+Jeg tror nu, at det har gjort sit Gavn og har sat noget ind her paa Egnen, og naar der jo er et virkeligt Tillidsforhold mellem mig og Lyndelserne, tror jeg nu nok, det har sin Rod i Aftenskolen og Foredragene. Men hvad gik saa for Resten en hel Del af min Tid med? Med Læsning og Veninder og Friluftsliv med to store Hunde. Paa Sandholt fik jeg ikke fat, og jeg led fremdeles ved meget stærkt at føle et Ansvar, som jeg ikke kunde løse. I 1876 døde Far, men det greb just ikke ind i mine Forhold herovre; det gjorde det derimod, da Havemann i 1877 trak sig tilbage, og Warberg blev Godsforvalter. Han magtede det hele og ogsaa at faa mig med ind i Arbejdet. Der var saa meget, der hjalp, han havde det ikke med ”over- og underordnet”, alle var Mennesker for ham, og han vilde gærne hjælpe og støtte dem paa bedste Maade. Jeg slap bort fra den gyngende Grund og fik Fodfæste. Men det, der allermest løste mig ud af den Klemme, hvori jeg sad, naar jeg syntes, jeg snakkede mig fra Spørgsmaal og Begæringer, det var, at han sagde, at jeg dog paa ingen Maade maatte føle det som en Skam eller genere mig for at sige: jeg er ikke rigtig inde i det, maa jeg faa Tid til at tænke mig om og søge Oplysning om det. Fra det af blev det helt rart, naar nogen kom og vilde talte med mig, og jeg har aldrig mærket, at nogen oversaa mig for det. Men Hovedsagen var dog, at jeg fik Lov til at være sand. Dermed blev noget givet mig for hele mit Liv, dette at maatte være helt fri for at lade bedre og klogere, end jeg er, dette at maatte bekende min Ringhed. Og saa var der endnu en anden Ting, som Warberg sagde, der stivede mig af og gav mig et Stød fremad, og det var: ”Ja, hvad skulde Penge dog være gode til, naar det ikke er til at gavne og glæde andre Mennesker!” Jeg havde nok tænkt noget i den Retning, men dog været bange, og nu fik jeg Lov til at lægge ud. I de første 11 Aar havde Sandholt og jeg ikke rigtig haft hinanden, nu fik vi det. Nu var jeg i Gang, og Gangen fortsattes ogsaa, da Warberg døde, og Paludan kom og helt gik ad den samme gode Vej, saa at Samarbejdet er faldet saa naturligt og ligetil. Der fortælles, at Bjørnson en Gang skal have sagt til sin Kone: ”Men, Caroline, skal jeg da altid være gift med Dig?” Og i de mange Aar har jeg ogsaa af og til sagt til Sandholt: ”Skal jeg da altid være bundet til Dig?” Men saa har Sandholt altid svaret: ”Ja, hvad vil Du gøre uden mig? Jeg er jo Din Arv og Dit Ansvar og Dit Hjem og Dit Liv!” Og saa har jeg besindet mig, og mit Ord er blevet, som det nu ogsaa i Dag er mit sidste, til Sandholt, saaledes som der staar i den lille, svenske Folkevise: "Og lever jeg, saa har Du mit Hjerte, og er jeg død, saa har Gud min Sjæl.” Og saa vil jeg bede Dem om at drikke Sandholts, min gamle Ægteherres Skaal.”
+Jeg havde ikke haft Tid til i Forvejen at skrive, hvad jeg vilde sige, men jeg tror da, at det omtrent var, hvad jeg sagde, skønt der vist er lidt bedre Facon paa det skrevne. Nu vil jeg blot tilføje min hjærteligste Tak til hver især af mine kære Venner for al den Forstaaelse og Kjærlighed, de har givet mig, hver eneste en har bragt mig noget, jeg trængte til, og som jeg gemmer, og hver har bragt mig det paa sin Maade, saa jeg har jer saa levende for mig. Maa jeg saa løse følgende Rundrejsebillet til denne lille Skrivelse: Ville Bang og Inger Krogh, Tante Emilie, Elisabeth Grundtvig, Nysøgaard, Hillerød. Derfra tilbage til mig.
+Jeres alles gamle hengivne 
+Line Sperling.
+Sandholt, d. 6. Januar 1916.</t>
+  </si>
+  <si>
+    <t>1916-02-04</t>
+  </si>
+  <si>
+    <t>Adolph Larsen</t>
+  </si>
+  <si>
+    <t>Kærbyhus</t>
+  </si>
+  <si>
+    <t>Christine Swane
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvor Johanne/Junge var henne. Christine/Uglen Swane boede endnu hos forældrene på Kærbygaard. Denne gård og Kærbyhus/Lille Kærbygaard lå lige ved siden af hinanden. 
+Adolph og Johanne Larsens ægteskab var problematisk p.g.a. hans alkoholisme. Måske forlod Johanne ham midlertidigt med det mindste barn (han var hjemme med de to større) i 1916.
+Det vides ikke, hvem Mette/Mætte, lille Bror og Andersen var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0419</t>
+  </si>
+  <si>
+    <t>Bi/Laura Warberg Petersen er nu feberfri. Christine/Uglen Swane har hjulpet med sygepleje. 
+Når Laura/Bibbe bliver rask, vil Adolph/Agraren få en fotograf til at komme og tage billeder af de to børn og ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Wy2</t>
+  </si>
+  <si>
+    <t>Kærbyhus 4/2. 1916,
+Kære lille Junge!
+Tak for Brevet min lille Ven, det er så morsomt at høre fra Dig. Ja nu er din lille Bi over det værste hun har feberfri både i i Går og i Dag, men hun må jo heller blive i Sængen lidt endnu hun skal nok få Strikketrøjen på Junge. Hun har ikke tabt så meget denne Gang Junge. Uglen lægger Ærmerne ned på Tinges Bluse i Aften. Hun har været så flink til at tilse Bibbe. Mætte læser med Tinge om Aftenen, hun har ikke [”ikke” indsat over linjen] været hos lille Bror siden Bibbe blev syg Junge, så Du behøver ikke at være bange for ham min Ven. Når nu Bibbe kommer op skal jeg nok lade Fotografen komme op og fotografere os alle tre og så sende Dig Billedet. Jo Du kan tro vi længes efter Dig Junge; men det går såmæn hel godt aligevel. Det skal blive dejligt Junge, når Du kommer hjem igen, så skal vi hjelpe hinanden og tjæne Penge og få det så godt altid Junge! Nå nu skal vi hvist ind og spise, vi skal have Hjerter, jeg fik to Grise Hjerter hos Andersen og så købte jeg fire til. Oksebryst til på Søndag. Nu mange kærlige Hilser fra Børnene og din egen
+Agrar.</t>
+  </si>
+  <si>
+    <t>1916-02-15</t>
+  </si>
+  <si>
+    <t>4.
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>Lise Abrahams
+Thora  Branner
+Wilhelm Branner
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
+Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
+  </si>
+  <si>
+    <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
+Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
+I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
+Thora har været til en fest, hvor man afprøvede et ekko.
+Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
+  </si>
+  <si>
+    <t>[Skrevet af ukendt person:]
+”Agraren”, Junges mand.
+Kvartalsdranker.
+Rolfsvej 17⁴ d 15/2 –16.
+Kære lille søde Junge!
+Tusind Tak for Brevet! åh, Junge det var akurat som i gamle Dage, da vi skrev lange Breve til hinanden – da hele Verden altid stod i Flammer – og det, der flammede, var vore egne elskovsfyldte Hjerter - 
+Og Dit Brev nu – ja, Indholdet skifter med Alderen i os – naturligvis - men det var nærmere dét: at få et 8 sides Jungebrev, der betog mig. I alle de sidste år har jeg kun fået Breve på 1-1½ Side fra Dig – altid havde Du Tusinde Ting om Ørene og påstod, at Du helt havde glemt at skrive Breve; jeg nyder at tænke på, at Du nu endelig har Masser af Tid for Dig – og endelig engang kan få hvilet ud. Jeg vilde så gerne kunne opmuntre Dig lidt i Din Bekymring; jeg tænker på Dine egne Ord, at han vist aldrig har vidst rigtig hvor meget der stod på Spil for Jer alle, hvis han ikke tog sig sammen; men alt dette sidste må dog ganske sikkert kunne lære ham det – jeg synes ikke, Du behøver at se så håbløst på det. Tænk blot, hvor mange der helbredes helt – hvorfor så ikke han! Der er jo dog en god Grund i ham og megen Karakter, selv om den har svigtet hidtil på dette ene Punkt. Ja, jeg er jo en uforbederlig Sangviniker og kan ikke se anderledes på det. – Nej, Junge, jeg havde nu ikke ”skruet Livslysten lidt op” til Ære for Dig i mit forrige Brev – men jeg er altid skruptosset og ellevild af Glæde, når Sjums og Adam besøger mig. Det er altid så lykkelige Dage, de længes efter mig og Henrykkelsen er gensidig. De er rørende taknemmelige for alt, hvad jeg gør for dem og for hele min Menage. Vi var om Søndagen i etnografisk Musæum sammen med Mogens og Lise Abrahams: Mogens kunde det hele udenad og var en glimrende Vejviser. Det var en stor Fornøjelse for alle Parter. - .
+Skrev jeg, at jeg nu lærer Stenografi? i det Haab at kunne få en Kontorplads engang, jeg kan ikke rigtig finde mig i bestandig at tage imod alle de Penge fra Alfred – 100 om Måneden – og som Forholdene nu engang er for mig. Jeg er rasende sparsommelig – bruger c 75 om Måneden til alt (Husleje – Vand – Gas – Lys – Brændsel – etc) 25 Kr sættes af til Extraudgifter, jeg mangler jo endnu flere Ting, købte desuden en dejlig Ulster – 50 Kr! så flot en Kåbe har jeg aldrig ejet i mine Velmagtsdage som rigtig gift. Men altså – jeg sparer også gevaldig. For lidt siden solgte jeg alle Vinflaskerne fra Mors Sygdom for 35 Øre – det er til Parken i Dag. Og nu skal Du høre en kostelig Historie. Vilhelm havde allerede i Efteråret bestilt en Del Slips af mig; det første syede jeg med det samme – og forærede ham – derved var det, han bestilte flere. Jeg har nemlig fra Malmø liggende en Del Silkerester, som jeg fik på Fabriken. Nå, nu i denne yderst fattige Februar Måned, hvor man endnu halter efter Julen, Horsensrejsen o s v – så tog jeg mig altså sammen og syde 3 flotte Slips, som jeg drog ud med i Søndags til Vanløse. ”Men Gud Tutte – så mange Blomster?” 
+"Ja, Dis – ved Du ikke, det var Vilhelms Fødselsdag i Fredags?” 
+II/ Jeg himler op – beklager – undskylder og overfaldes af bange Anelser. Noget efter kommer Vilhelm. Tutte siger:” her skal Du se tre fine Slips, Dis forærer Dig!” 
+Jeg smilte tvungent – fandt Spillet og yderst slet – der havde jeg gået og regnet og regnet og spurgt alle, der kom til mig, hvad jeg kunde være bekendt at tage for dem – man mente, 5 Kr for alle tre var uhyre billig, jeg svimlede blot ved Tanken om 4 Kr – nok til at leve af en hel Uge. Og dér lå alle glade Forhåbninger! men det var nu alligevel ganske grinagtig! Jeg må i denne Forbindelse fortælle Dig endnu en Historie. Tutte var til Indvielse af en ny Villa hos en Familie derude. Gæsterne førtes ud i Gården for at høre et ganske enestående Ekko – 5-6 Gange gentages Ordet med fuldkommen Tydelighed. Blandt Gæsterne var en meget gammel og meget fin Herre – Geheimekonferens eller sådan noget – han beder om Tilladelse til at forsøge – alle tier ærbødig – den gamle Herre råber: Sludder - - 
+Men ak, Ekkoet tog sig ikke af det store Es – hvorimod Resten klang 5-6 Gange – højt og tydeligt. Ingen havde Konduite til at afbryde Virkningen var uforglemmelig!
+Nå, nu skal jeg hen og slide i det igen – jeg stenograferer og skriver på Maskine – om lidt skal jeg ud og lave Middagsmad: en Grisetå med Kartoffelsalat til og eventuelt Byggrød, hvis Ånden kommer over mig, men det er Lapseri at nyde to Retter Mad. I Morgen er jeg bedt til Middag hos Ellen Branner – vi to alene – det bliver nok hyggeligt, hun bor henrivende, en Ungkarlekvinde som jeg, men mere forfinet – hun har sin Mors gamle fine Møbler, Klaver etc. (Jeg sukker efter Klaver) Torsdag og Fredag i Valdal – ligeledes Søndag – dette forklarer jo, at man kan leve af 4 Kr. om Ugen! I Aften skal Buf og jeg t ["t" overstreget] i Dagmartheatret – Lukke sender mig Billetter. 
+Jeg skriver ikke noget om Buf – for så bliver det alt sammen om Buf – som for mig er – det Hele! 
+Åh, Junge – de 11 skrækkelige År i Malmø – hvad gør det alt sammen når man senere skal opleve alt dette! 
+Man bør nyde Lykken, mens den er der – for vi véd jo, at den er væk med det samme og altid betales i dyre Domme. 
+Gid Du kunde se min Kvist – her er guddommeligt Junge, og har aldrig før vidst, hvor dejligt det var at have et Hjem. Jeg nyder Dagenes Ensomhed – om Aftenen er jeg aldrig alene. 
+Ja, nu Farvel lille søde Junge, skriv igen, han læser endnu ikke Dine Breve. Din altid
+Dis</t>
+  </si>
+  <si>
+    <t>1917-02-21</t>
+  </si>
+  <si>
+    <t>Glorup</t>
+  </si>
+  <si>
+    <t>Hedevig Abel
+Helvius Abel
+Ellen Agnete Amstrup
+Louise Amstrup
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Ellen Hjorth
+Camilla Kattrup
+Rasmus Kattrup
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Adam Moltke-Huitfeldt
+Louise Moltke-Huitfeldt
+Adam Moltke-Huitfeldt, unge ejer af Glorup
+Ellen  Sawyer
+Hempel Syberg
+J Villumsen 
+Conrad Warberg
+Else Warberg
+Karen Warberg</t>
+  </si>
+  <si>
+    <t>En svoger var ikke skovrider på Glorup. Albrecht Warbergs bror, Conrad Warberg, var godsforvalter ved Glorup. 
+Tornehave var familien Brønsteds hus i Birkerød. 
+Madien var Albrecht Warbergs kælenavn til Johannes Brønsted (Louise Brønsteds ægtefælle). 
+Anhof hørte mellem 1532 og 1916 under herregården Glorup. Tidligere har gården heddet både Eskemose og Ovenskov. Hovedbygningen er opført i 1885 (Internettet aug. 2025). 
+Helvius Abel var forpagter ved Glorup.
+Det vides ikke, hvem Grundberg og Fru Flensborg var. 
+Stamhuset Moltenborg, hvorunder herregården Glorup hørte, blev opløst 1916. 
+Fideikommis: "Overladt til ærlighed', formue, dvs. gods eller kapital, som ved testamentarisk bestemmelse båndlægges til varigt underhold for en familie, til oprettelse af en stiftelse e.l., således at ikke selve formuen, men kun den årlige rente må bruges (Internettet aug. 2025)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3750</t>
+  </si>
+  <si>
+    <t>Laura Warberg ønsker Johannes Nicolaus/Madien tillykke med fødselsdagen. Hun nyder at holde ferie på Glorup og har besøgt Abel og Kattrup samt fejret Conrad/Conne Warbergs 70-års fødselsdag, hvor hun tildels blev gode venner med Visse/Louise Amstrup.
+Nete Amstrup/Hjorth har besøgt sin mand, der er soldat i Holbæk. Hun har dårlige lunger og har både barnepige og husjomfru. Det er mærkeligt, at Visse/Louise er så glad for Netes lille datter.
+Greven overvejer at sælge jord fra Amstrups gård eller at sælge den helt.
+På Glorup er der store forandringer, da to grever Moltke har købt alt. 
+Laura ville gerne fejre fødselsdag, men stearinlys er så dyre og det er frostvejr, så hun udsætter det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Coa8</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1917
+[Skrevet med blæk:]
+Fru Professor Brønsted
+Tornehave
+Birkerød St.
+[I brevet:]
+[Øverst på s. 1 med anden skrift end Laura Warbergs:]
+Glorup! hvor en svoger var skovrider
+[Med Laura Warbergs skrift:]
+Glorup d. 21/2 – 17
+Kære lille Muk!
+Egentlig skulde Madien have dette Brev, men du kan nok bringe ham et ”Til Lykke” ledsaget af mange gode Ønsker for det nye Aar. Hvis jeg havde haft et pænt Kort, saa kunde jeg have sendt det særskilt, men dette gaaer også. Du skulde dog gærne med det samme have en lille Haandfuld ”Bagateller” herfra. Jeg har husket Kerteminderne paa Madiens Fødselsdag og haaber de skriver og fortæller om den selv. – Jeg har det saa rart her; intet Hovedbrud af nogen Slags, det er dejligt med en lille Ferie. Jeg gaaer en lang Tur i den herlige Skov hver Form. - og om Efterm. en mindre med de andre. Pigebørnene har været i Kbh fra i Lørdags, kommer i Aften. Naar de er her, spiller vi en Bridge, ellers læser vi; her er altid gode Bøger. Jeg har været en Visit paa Anhof; en Aften var vi bedt til en fin lille Souper hos Abels, spillede Bridge. I Gaar bedt til Kaffe hos Kattrups. Connes 70 Aars Fest var nydelig og morsom Jeg blev tildels gode Venner med Tante Visse, bad hende og fik Ja! til at besøge os til Sommer med dem herfra. Jeg er nu glad ved det; nu skal vi jo ogsaa ses d: 12_te_ April hos Syberg. Nete er med sin lille Pige i Kbh at besøge sin Mand, der ligger indkaldt i Holbæk, men havde fri et Par Dage; hun fulgtes med Marie og Nina og de bor i Grundbergs Hus; den lille har en Fru Flensborg, Det gaar desværre ikke ret fredeligt til paa Ølstedgaard og Nete er jo ikke rask, Lungerne er svage, hun maa intet bestille, de har en ung Pige til lille Ellen og en Husjomfru. Visse er saa uhyre glad ved Barnet, det er mærkelig nok, da hun aldrig har brudt sig om Børn. Nu forestaar der maaske en Forandring, da Greven tænker paa at sælge noget Jord fra Gaarden eller sælge den helt. Visse er saa bange for, at Amstrup i det Tilfælde vil købe den og hun vil saa gærne derfra. Conne har faaet det lettere og uden de mange Ærgelser han havde ved at se Administrationen øse Penge ud i Stedet for at spare lidt til den stakkels Greve. Der vilde have gaaet 30-40 Aar og nu menes der 10, inden alt kan være i Balance igen. Nu har to Grever Molkte købt alt her, Greven ejer ikke Sølvtøj Møbler eller noget. Men nu spares der efter en større Maalestok og Greven har en mindre Sum vist en 10000 aarlig. Hun har jo mange Penge, men har ”intet villet give for Børnenes Skyld”. Alt Bøndergods er eller skal sælges. Glorup og Rygaard er det ["t" sidst i ordet overstreget] eneste Gaarde, der bliver tilbage og saa Fideikommiskapitalen. Willumsen har købt Anhof – På Lørdag skal jeg hjem til en St[ulæseligt] og saa vilde jeg jo gerne have en større Festlighed til Eders Fødselsdag, men jeg er bange, vi ikke har Lyst til den Tid og vi har ingen Lamper og Stearinlys er saa dyre, saa nu har jeg henstillet til Elle, om vi skal opsætte Gildet. Mulig vi kunde laane Lamper, men hvad forslaar et Par Stykker. Skade at det nu fryser mere igen 6 ½ Grad her i Nat. Jeg har glædet mig over at kunde spare Lys og Brændsel i 14 Dage. Nu Farvel lille Skind! Kærlige Hilsner til Eder allesammen fra Bedstemor.</t>
+  </si>
+  <si>
+    <t>1917-10-02</t>
+  </si>
+  <si>
+    <t>Carl V Petersen</t>
+  </si>
+  <si>
+    <t>Holte</t>
+  </si>
+  <si>
+    <t>Anna Bjerke
+Johannes Larsen
+Carl V Petersen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvor i Holte Carl V. Petersen bor, da der ikke kan ses en vej i Holte kaldet Hjortelundsvej.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv (i kopi)</t>
+  </si>
+  <si>
+    <t>Kunstkritikeren Carl V. Petersen sender Johannes Larsen et brev med kommentarer til måske et maleri eller en udstilling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wkhT</t>
+  </si>
+  <si>
+    <t>Hjortelundsvej, Holte 2/10. 17.
+Kære Las!
+Hermed hoslagte, Som du ser" har jeg ikke gjort store Kruseduller, som jeg ved, du ikke bryder dig om; men jeg tænker, du vil glæde dig over, at det begynder med Det Mors [?] Kerteminde - og ender med det. Jeg tænkte, at det skulde være den Bolle paa Suppen, der vilde smage dig bedst.
+Jeg sender Uglen et Særtryk og medtager til dig to extra, hvis der maaske er nogen, du har lyst til at give dem til. Det var jo alt for tit, vi saa til [ulæselig] kommer jo snart herover, saa ser vi jer atter.
+Hjærtelig Hilsen til jer alle fra
+Anna Børn og din hengivne 
+Bister.</t>
+  </si>
+  <si>
+    <t>1918-08-18</t>
+  </si>
+  <si>
+    <t>Zoologisk Have, København
+Vedbæk
+Valby</t>
+  </si>
+  <si>
+    <t>Max Ballin
+Lauritz  Birck
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Ludvig Dahlerup
+Otto Gelsted
+Frøken Heilmann
+- Hjort
+Andreas Larsen
+Johan Larsen
+L.O. Lauridsen
+Eiler Lehn Schiøler
+Arne Manniche
+Eiler Schiøler</t>
+  </si>
+  <si>
+    <t>Rigabalsam er en type spiritus, der bliver fremstillet i Letland.
+Ballin-affæren: Max Ballin var spekulant i kredsen omkring Landmandsbanken. Professor Birck var medlem af Landmandsbank-kommissionen, som afslørede, hvordan Ballin m.fl. udnyttede krigskonjunkturerne til spekulation i ikke-eksisterende værdier.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Zoo. Han har købt vindjakke, patronbælte, rygsæk og gummistøvler, så nu kan han optræde forklædt som lørdagsjæger. Han har spist frokost hos Dahlerup og Hjort. Professor Birch har været til middag, og han var lidt mat samt havde beskidt flip på som Gelsted.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0RZO</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevet]:
+FRITZ SVENSSON København, den 
+TELEGRAM ADR.: TIVOLISK
+PERSONBANEGAARDENS
+CAFÉ &amp;amp; RESTAURANT
+KØBENHAVN
+AABEN FRA KL. 5 MORGEN TIL KL. 12 NAT
+TELEFON: 2239 CAFÉ
+2163 (tegning af bygningen) &amp;amp;
+BYEN 3500 RESTAURANT
+SMØRREBRØD * FROKOSTRETTER * CABARET * DINERS * SOUPERS 
+[Skrevet med håndskrift]: 18 Aug 1918
+Kæreste Alhed!
+Tak for Brevet, det var da heldigt I fik slukket. Jeg var i zoologisk Have i Formiddags og i Eftrmdg har jeg været omkring og købe ind og tager nu til Vedbæk. Jeg naaede altsaa ikke Valby men nu skal jeg se hvordan det gaar naar Vi kommer tilbage fra Vigen. Vi kører derud i Bilen. Manniche og unge Schiøler skal med. Jeg fik da Kufferten i Gaar den havde været i Birkerød formedels en gl. Seddel. Jeg var oppe hos Smør Chr. for at hente min Skitsebog og maatte love at spise Middag hos ham paa Mandag. Jeg har købt mig en Vindjakke et Patronbælte en Rygsæk og et par Gummistøvler til Skrævet, saa jeg glæder mig til i Mrg. at optræde forklædt som Søndagsjæger. Fik Drengene saa Ferien forlænget?? Kan Du skrive til mig saa jeg kan have Brev Mandag Mrg? Jeg købte ogsaa 6 Par Sokker i Magasinet, jeg kunde ikke strække mig videre da jeg jo ikke har Kort og maa betale men jeg gaar til LO. Lauridsen Mandag og faar dem til at sende med Opkrævninger.
+Jeg spiste Frokost hos Dahlerup og Hjort i Gaar. Rigabalsam. Særlig Dahlerup var meget glad ved at se mig, jeg skal hilse fra dem begge. Det er rart at høre at det nu gaar ham saa godt. Schiøler og Frk. Heilmann er alene hjemme. I Aftes havde vi Prof. Birch til Middag. Han var en meget tiltalende Mand men aabenbart lidt mat efter Ballin Affæren og saa havde han en beskidt, blød Flip som Gelsted. Hils Magisterens.
+Mange kærlige Hilsner til Dig og Drengene fra Din Johannes Larsen.
+PS. Det er en hel Kunst at skrive med denne Pen. JL.</t>
+  </si>
+  <si>
+    <t>1918-08-23</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Jens Jensen
+Villum Jensen
+Alhed Larsen
+Johannes Larsen
+Marie Schou
+Anna Syberg
+Ernst Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fritz Syberg mener med, at Trylle/Franz skal i "Klokken".</t>
+  </si>
+  <si>
+    <t>Fritz Syberg er bekymret over, at Johs. V. Jensen stadig er syg.
+Sybergs børn var utrøstelige i to dage, da deres mor døde, og derefter fortsatte de med at spille fodbold og nyde ferien.
+Syberg-familien har cyklet ture ved Kerteminde. Trylle (Franz) er syg af astma. Fritz Syberg maler igen, men er plaget af hovedpine og søvnløshed. 
+Man har været 16 mennesker på Pilegaarden. Hans avler kaniner og har fisket rødspætter.
+Syberg ser ikke noget til Johannes Larsen. Marie har besøgt Peter Hansen i Faaborg, og de har skændtes i flere dage. 
+Fritz Syberg savner Jensen-familien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gXuv</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-8-18
+Kære Joh. V. og Else!
+Dit Brev gjorde mig meget bedrøvet. Jeg havde ikke troet at det var saa slemt med Joh. V.s Sygdom, jeg fik det først at vide hos Marie for nogen Tid siden og da troede hun at det allerede var overstaaet, men Du ligger altsaa endnu. Forhaabentlig kommer Du snart op igen, men Somren er jo gaaet tabt. Det er da et Held at Børnene ikke har faaet Ferien spoleret. Nej ”vi gamle” kan saamæn nemt nok erstattes Den Gang jeg kom og meddelte mine Drenge at deres Moder var død, var de utrøstelige i en eller to Dage, men da [et overstreget tegn] jeg kom hjem fra Begravelsen, gik Kroket og Fodbold sin vante Gang og Ferieglæden var ikke ryddet ud af Verden ved Moderens Død. 
+N [”N” overstreget] Ja vi har havt nogle Cykleture i Kjertemindes Omegn og gjort Opdagelser, her er dejlig, jeg har egentlig ikke kendt Egnen rigtig for man kommer ikke saa vidt omkring naar man skal gaa paa sin Fod. En Gene ved Cyklen er dog at man ikke mere gider gaa. Trylle er syg af Astmah, vi tænker paa at sende ham en Tid til Kjøbenhavn i Klokken. Ellers er alt vel, jeg er i Gang med at male efter at have været pint af Arbejdsløshed i næsten et halvt Aar na [”na” overstreget] nu har jeg Vorherre under Armen igen og jeg slipper ham ikke før han velsigner mig. Hans gaar og driver den af, har lavet et Kaninstutteri som skal forsyne os med Kød, desuden har han fisket Torsk og Rødspætter – dejlige Rødspætter og de kom [et overstreget, ulæseligt ord; ”paa” indsat over linjen] paa et udmærket Tidspunkt vi var 16 Mennesker hver Dag og Markedet var tomt for baade Kød og Flæsk, vi spiste 52 Rødspætter til Middag en Dag. Nu har han desværre sat sit Rødspættegarn til, han mener at [et overstreget tegn] have fisket et Vrag, Snorene sprang og Garnet ligger paa Havets Bund Naar jeg siger at han driver, mener jeg det ikke saa slemt, for han gør det eneste fornuftige i denne sørgelige Tid: skaffer det nødtørftige frem. Las’ ser jeg ikke noget til Peter ikke heller, Gæsterne jeg har havt er Ungdom, som ikke interesserer sig for os gamle og Marie og jeg er derfor henvist til hinanden. Hvad mig angaar savner jeg ingen andre er [end] Jer. Marie har været en Cykletur i Faaborg og skændtes saa det har dundret med Peter i tre Dage saa kom hun meget oplivet hjem til Pilegaarden igen. Ja kære Venner de eneste Mennesker jeg savner er Jer og såsnart jeg kommer til Kbhvn kommer jeg op og faar en Samtale med Jer, men ellers har jeg det godt Søvnløshed og Hovedpine slaas jeg en Del med, men det er Skæbne, der er ikke mere at sige dertil.
+Ja Farvel og bliv snart rask igen de hjerteligste Hilsener til Jer begge og til Drengene.
+Eders hengivne
+Fritz Syberg
+Mange Hilsener fra alle paa Pilegaarden spesielt fra Marie</t>
+  </si>
+  <si>
+    <t>1922-03-22</t>
+  </si>
+  <si>
+    <t>Niels Bechsgaard 
+Alfred Eckardt
+Drude Jørgensen
+Johan Larsen
+Marie Larsen
+Helga Lehn Schiøler
+A Munch-Petersen
+Laurits Tuxen</t>
+  </si>
+  <si>
+    <t>Æ Kroermand er vestjysk og betyder kromanden.
+Det er uvist, hvem MF er - måske Mogens Frijs. Ligeledes er det også uvist hvem HM er, samt , hvem der er død, så Marie Larsen skal sende en krans.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen beder Alhed Larsen om at ordne forskellige økonomiske mellemværender.
+Johannes Larsen har sendt et silkepapirstryk til Tuxen og yderligere et indrammet eksemplar fra en udstilling i Odense, som Tuxen dog ikke har modtaget endnu. 
+Der er meget koldt i Henne, og der har været holdt stort bryllup på kroen. Gæsterne spiste i flere hold og festede hele natten. Johannes Larsen spiste med kroejerfamilien, musikerne og chaufførerne. 
+JL glæder sig over, at sønnen Lysse vil gå i gang med at arbejde og dermed tjene penge i stedet for at studere med deraf følgende vanskelig økonomi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MC3d</t>
+  </si>
+  <si>
+    <t>Kirkeby 22/3 - 1922
+Kæreste Alhed!
+Tak for Brevet i Gaar. Du maa ikke klage over at jeg skriver kort, naar her ikke foregår noget, jeg skriver dog hver Dag til Dig og jeg har meget mere Skriveri end jeg [ulæseligt ord] om. Det er skidt at være hjemme fra begge 2 paa en Gang, hvis Du var hjemme kunde Du dog lukke Brevene op og svare paa hvad der skulde svares paa omg. og nøjes med at sende mig hvad der var nødvendigt, nu faar jeg alt muligt i Hovedet. En Dag skrev jeg 5 Breve en anden 6 og i Dag 5. Jeg har nok skrevet henved en Snes Breve foruden Dine siden jeg kom her. Alfreds sendte jeg for at Du kunde se Beløbet, nu kan jeg ikke huske det, men Du har vel Brevet, saa Du kan tage det med til Munch Petersen eller ringe til ham. Af vedlagte Brev, som jeg nu svarer paa ser det jo ud til at han har Penge endnu. Ja det var vel Meningen at han skulde have Penge for Udstillingen deraf, hvor ellers? Det er jo kedeligt med den Tredje Prioritet, men da vi jo ikke kan betale 6-7000 ud nu maa man jo bide i det sure Æble.
+Her var bidende Frost Blæst fra N.Ø. i Gaar med tilfrosne Vinduer og et Par 100 Mennesker i Kroen saa her var ikke til at være hverken ude eller inde. I Dag bliver det ligesaa, saa jeg maa vel regne med et Par spildte Arbejdsdage. Bortset fra det er Frost er Vejret ellers henrivende i Dag, blikstille og ren skyfri Himmel og varm Sol. Jeg sender nogle af de Breve jeg fik i Gaar det sparer at skrive. Det er mærkeligt jeg ikke skrev om M.F. jeg fik et Brev fra Helga den Dag jeg rejste herop og jeg svarede omg. Tror nok jeg aftalte med Marie om at sende en Krans. Jeg sendte den Dag jeg rejste hjemme fra et Silkepapirstryk af Hjerter til Prof. Tuxen og i Odense bad jeg Drude lade sin Glarmester sende det indrammede fra Udstillingen. I Gaar fik jeg Brev fra T. han havde faaet det første som han syntes var smukt, men ventede paa det sidste. Jeg skriver nu til Drude om at sende [ordet overstreget] jeg mener rykke Glarmesteren. Ja nu maa jeg vist holde op, det er en utrolig Masse Tid der gaar til Spilde med Skriveri og det er jo noget kedeligt noget jeg skriver. Forhaabentlig bliver det bedre næste Gang.
+Mange Hilsner 
+Din 
+JL.
+P.S. Det glædede mig umaadeligt at høre om Lysse at han vil til at arbejde. Jeg har tænkt saa meget paa ham i den sidste Tid og paa det haabløse i at slide sig op for at skaffe Penge til at smide ud af Vinduet til Studeringer og paa Møddingen til Kautioner. Bare han nu vil blive ved han kan jo godt naar han vil. Jeg har nu inden jeg rejste hjemme fra sat mig for at jeg ikke vil købe en Fl. Brændevin før jeg en Gang har faaet de Vexler ud af Verden. Hils fra mig.
+JL. 
+Ja nu har jeg spist Frokost med æ Kroermand, Bryllupsmad, d.v.s. først en ristet Sild med noget klart fra en Sodavandsflaske i smaa Glas, og Hof... og Kaffe. Solen skinner udenfor og jeg fejler ingen Ting saa jeg kan jo sagtens være glad. Kl. 2 kommer Bryllupsfolkene i gang skal spise jeg ved ikke hvorlænge, men Kl. 6 skal de begynde at spise i 8 Hold tror jeg, og derefter begynde paa Kaffen, hvilket antages at vare til Kl. 5-6 i Mrg tidlig. I Gaar begyndte vi at spise til Middag Kl. 4-5. Jeg spiste med Familien, Musikken og Chaufførerne oppe i Stuen hvor der heldigvis var Varme. Den fornemmere Del ca 130 spiste i Kørestalden, jeg mener Rejsestalden som det hedder paa dansk , her hedder det "æ Kjøreport" hvor der var lagt Dansegulv og klædt af med Bræddevægge og Sækkelærred og pyntet med Gran og Blomster, det saa nydeligt ud, men noget mørkt naar vi saa det fra Skænkestuen og helt tæt var det jo heller ikke, de fleste spiste i Overtøj og frøs vist endda men holdt dog ud i 3-4 Timer. Desværre var det elektriske Lys i Uorden og blev først i Stand til Kl. 8 1/2 om Aft. Det var rædderligt at kige derned, det var helt mørkt med Undtagelse af 3-4 Solpletter fra de smaa Vinduer i Sydsiden der ramte enkelte Hoveder. Vi fik Suppe med 2 Slags Boller - kogt Høne - Oksesteg - Citronfromage - Kransekage og rød Portvin. Mellem hver Ret gik Musikken, 2 Trompeter, en Basun og en Tuba ind i Skænkestuen og spillede og kom saa tilbage til næste Ret. De holdt ud til Kl. 4-3 i Mrgs men jeg gik i Seng Kl. 8 1/2 og sov Gud ske Lov til Kl. 7 1/2 i Mrgs. Frokosten i Gaar som var ansat til Kl. 10 begyndte først Kl. ml. 1 og 2 da Folk ikke kom stort før. 
+Nu kom Posten med Dit Brev og et fra H.M. som jeg vedlægger og samtidig svarer ham paa. Da Posten fik dit med til Munch-Petersen beder jeg Dig anmode ham om at sende Restbeløbet til H.M. naar han har betalt Alfred E.
+Mange Hilsner
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>1922-04-22</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Henne Kirkeby</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis</t>
+  </si>
+  <si>
+    <t>Rylen er en Kerteminde fiskerbåd, der i årene 1921-24 tjente som ekspeditionsskib for Johannes Larsen og Achton Friis under deres sejlads under udarbejdelsen af bogværket De Danskes Øer, der udkom i tre bind i årene 1926-28.
+Skibet tjener i dag som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>Udsættelsen af afrejsen på sommertogtet med Achton Friis har betydet, at Johannes Larsen er blevet færdig med sit arbejde, og proviateringen om bord på Rylen er ved at være på plads.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Mryl</t>
+  </si>
+  <si>
+    <t>Kirkeby Kro 22-4-1922
+Kære Achton Friis
+Tak for Deres 2 Breve. Det første som jeg fik samme Dag som jeg sidst havde skreven til Dem, lettede en stor Del fra mit Hjerte. Jeg har gaaet i den Tro at vi havde aftalt at starte den 24 eller 25 April. Vi har nu haft et Par Dages godt Vejr, hvad der har fremmet mit Arbejde en hel Del. Og jeg tænker nu jeg kan komme herfra paa Tirsdag. Saa ses vi jo i Kjerteminde den 1ste Maj. Det andet har jeg faaet i Dag og ser De har taget Chr. Andersens Mand, forhaabentlig er han den bedste af dem der har været paa tale og vi kan vel klare os med mindre Brændevin end i Fjor. Jeg er i hvert Fald i ganske god Træning efter at have opholdt i 5 Uger i en Afholdskro. Venlig hilsen til hele Familien.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1922-05-29</t>
+  </si>
+  <si>
+    <t>Besser</t>
+  </si>
+  <si>
+    <t>Besser, Samsø
+Hjortholm, Samsø
+Langøre, Samsø
+Møgelskaar, Samsø</t>
+  </si>
+  <si>
+    <t>Sigurd -</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på tur til øen Hjortholm ved det nordlige Samsø. Mens selskabet afventer Rylens ankomst, har de været på udflugt med en lokal lærer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/B3iq</t>
+  </si>
+  <si>
+    <t>Besser 29 Maj. 1922. Mandag.
+Kæreste Alhed.
+Tak for dit lange Brev, som laa her i Forgaars Aftes da vi kom hjem fra Hjortholm hvor vi havde været hele Dagen. Det er en dejlig Ø den største i Stavnsfjord. Jeg fik tegnet og malet lidt der, bl.a. en Ederfugl paa Reden, men det var et kedeligt Vejr det blæste en lille Storm hele Dagen. Forhaabentlig for vi bedre Vejr til resten af Øerne. I Dag er det igen godt Vejr og vi venter at Rylen kommer, vi cykler saa til Langøre og gaar om Bord. I Gaar var vi en Tur i Bil med en Lærer her der hedder Sigurd, ude ved noget der hedder Møgelskaar. Jeg har nu faaet lavet 30 Tegninger i Blokbogen og nogle Tegninger og do farvelagte i den mindre Skitsebog. 
+Mange kærlige Hilsner 
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>1922-09-09</t>
+  </si>
+  <si>
+    <t>Fejø</t>
+  </si>
+  <si>
+    <t>Fejø
+Femø
+Slotø, Nakskov
+Vejlø, Nakskov
+Enehøje, Nakskov
+Vejrø, Nakskov
+Rågø
+Skalø</t>
+  </si>
+  <si>
+    <t>Frederik Hendriksen
+Georg Jacobsen
+-  Koch
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+- Larsen, kunsthandler
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er afsted sammen med Achton Friis og Skipper Petersen. De skal lave forarbejdet til bogværket De Danskes Øer.
+Rylen - en ombygget fiskerbåd - var ekspeditionsskib for Johannes Larsen og Achton Friis i årene 1921-24. I dag ejes Rylen af Østfyns Museer.
+Fejø er omtalt i Achton Friis: De Danskes Øer bd. 2 s. 311. Gyldendal, 1927. Det samme gælder de fleste af de øvrige øer. 
+Adr er en forkortelse for adressere.
+Faaborg M er Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>Rylen er på Fejø, Slotø, Vejlø og en del andre øer. Johannes Larsen synes især Femø minder om det fynske landskab. Han beder Puf gå i gang med at rense klodser og forberede selve trykningen (af træsnit), da der er flere store bestillinger, der skal sendes af sted foruden andre opgaver i forhold til udstilling mm., der skal ordnes. 
+Ænderne skal lukkes inde, da mange af dem kan flyve nu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lqb5</t>
+  </si>
+  <si>
+    <t>P.T. Fæjø 9. Septbr 1922
+Kæreste Alhed!
+Vi kom her i Aftes og fik Pakken og dit Brev. Jeg skriver nu samtidig til Lysse, det kan kun være den grønbrogede Tudse, som han jo formoder. Rylen har aldrig saa længe vi har haft den været saa tæt, som den er nu siden Petersen stoppede den Læk. Vi har nu været paa 7 Øer, 3 i Nakskov Fjord, Slotø med en Ruin af en Befæstning fra Kong Hans Tid, Vejlø og Enehøje og senere paa Vejrø, Raagø, Fejø og i Dag har vi været cyklende ud paa Skalø der med en Dæmning er forbundet med Fejø. Vi spiste Frokost i en Kro og jeg saa der i Avisen at Koch er død, det er sørgeligt. Jeg fik mit Tøj renset forleden saa jeg mangler ikke noget. Du maa endelig skrive mig om hvad det bliver til med Jacobsen. Det er noget kedeligt noget med Agraren. Desværre er der jo nu en Søndag imellem saa jeg kan ikke høre fra Dig før Mandag hvis Du ikke har skreven før dette kommer. Du maa saa hellere adr. det til Fænø poste restante. Dette er en køn Ø, d.v.s. den er ikke videre spændende, den ligner meget de frugtbare Dele af Fyen, fede Marker og Frugthaver og Tjørnehække og Poppelhegn af Resten har heller ingen af de andre naar undtages Vejrø været videre underholdende. Har Puf klippet Hækken om Gravene. Jeg er kommen til at tænke paa at det vilde være mig en stor Hjælp og tidsbesparelse hvis Puf vilde rense Klodserne og lave an til Trykning og trykke saa meget han kan overkomme inden han rejser til Kjøbenhavn. Vi skal jo levere en hel Serie til Faaborg M en hel til Kunsthandler Larsen og omtr. en hel til Xylografen og et Par Hjortetryk til os selv. Saa dersom jeg skal faa malet noget til min Udstilling maa vi have det til Side først, naar det endda bare kunde være i Gang til jeg kommer er jeg ikke ked af at tage fat paa at trykke. Vi skal ikke sejle længere end til senest den 10 October. Mange kærlige Hilsner! skriv endelig om alt muligt. Jeg kom i Tanker om at jeg glemte at sige til Puf om at lukke alle Ænderne ind, nogle af Krikænderne, Pibeænderne og Gravgæssene maa kunde flyve nu, hils ham mange Gange fra mig.
+Din
+JL</t>
+  </si>
+  <si>
+    <t>1923-06-27</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Hellerup</t>
+  </si>
+  <si>
+    <t>Helsinge</t>
+  </si>
+  <si>
+    <t>Unnamed Road, 3220 Tisvildeleje, Danmark</t>
+  </si>
+  <si>
+    <t>Georg Julius Arvin
+Sophie Svane
+Agnete Swane
+Julie Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Christine Swane er blevet udskrevet fra nerveklinikken i april og er nu på ferie.</t>
+  </si>
+  <si>
+    <t>Lasse har været til prøve på en skole. Det blev anbefalet, at han fik hjemmeundervisning yderligere et år, men det er jo Christine Swane, der skal tage den endelige afgørelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lkpl</t>
+  </si>
+  <si>
+    <t>Kære Ugle.
+Så har vi været på Skolen med Lasse i dag til Prøve. Det forløb rigtig godt, de var meget tilfredse med hans Kundskaber og dog var han jo lidt mere trykket end ellers, så han gjorde et Par ting mindre godt end han plejer. Han er jo i dette År blevet forberedt til 5te Klasse og skulde altså begynde der, d.v.s. at han vinder et År, hvad jo kan blive en stor Fordel for ham, de syntes han var kommet til at se så rask ud – og dog er det jo ikke hvad det var før Maven og Fingren lavede det Kludder, men han begynder jo allerede at tage sig igen og vil jo yderligere gøre det nu i Sommer. Men Hr. Arvin sagde, at det jo var så uheldigt som det kunde være, at både 5te Klasse, som han nu går op i og 4de, som han ellers skulde have været i – og som han, hvis det skulde vise sig at han alligevel ikke kunde følgemed i 5te [tilføjet: fordi en Skole er meget mere anstrengende end Hjemmeundervisning(det sagde han)], måtte gå tilbage til, bægge var de to mest overfyldte Klasser de havde og vi måtte betænke, at det var en umådelig stor Overgang for en Dreng, der kom fra en lempelig Hjemmeundervisning på Landet på den Måde at gå ind til de mange Timers dagligt Arbejde ikke mindst i så talrige Klasser. Der er efter hvad han har lært og kan, sagde han ingen Tvivl om at han sagtens vil kunne lære det Pensum de skal lære i 5te Klasse, men det [tilføjet: kunde måske] tvivlsomt om han vil kunne det herinde uden at lide under det – og dog, sagde han er der ikke vundet noget ved at sætte ham ned i 4de, for Overgangen vil være lige så stor og det er jo ikke engang heldigt at begynde med at tygge Drøv på en Masse, som ligger langt under hans Udvikling, [tilføjet: og mellem Kammerater som står langt tilbage for ham] – og på den Måde vilde han komme til at gå to År i sådan en stor Klasse i stedet for ett – efter 5te Klasse indtræder der nemlig en Deling af Klasserne og de bliver derfor meget lempeligere, idet Læreren får langt bedre Tid til at tage sig af de enkelte – også Hjemmearbejdet bliver i 4de og 5te, når de er så store, at Læreren ikke kan magte det fulde Arbejde med de enkelte, uforholdsmæssigt stort både for ham – og for Hjemmet med at passe det. Han spurgte derfor om det ikke var muligt at Drengen kunde blive et År til på Landet og vokse sig så meget sundere og stærkere og der blive forberedt videre, så at han efter det År kunde gå lige ind i Mellemskolen [tilføjet: det vilde, sagde han, være langt det bedste for Drengen]. – Det kunde vi jo imidlertid ikke bestemme, men han bad mig meget indtrængende om da for Drengens Skyld at forklare dig hvordan Forholdene var, idet han mente, at du som hans Mor så vilde træffe den Beslutning som han anså for den eneste rigtige. x) se næste Side Efterskrift
+Han var sød og venlig mod Lasse og Lasse selv sagde bagefter, at det da var en fornuftig Mand og at det måtte være rigtigt hvad han sagde, og det skulde han nok også sige til dig. Agnete er villig til at tage Undervisningen med ham også det År; som jeg skrev sidst, holder hun meget af ham og gør gerne Arbejdet med og for ham og det gjorde et stærkt Indtryk også på hende hvad Hr. Arvin sagde, fordi det var en Mand, der kender så meget til Børn og Skoleforhold, som han gør og han sagde det så umådeligt indtrængende, og han tilføjede, at han anså det for at være af uberegnelig Værdi for et Barn at leve på Landet netop i de År i Stedet for i Byen.
+Nu du er rask vilde han jo også kunne være hos dig i alle Ferierne – og Agnete mener, at hun også vil kunne føre ham igennem hans Pensum, selv om han først kom til os den 1ste September, hun har jo studeret hans Bøger ret nøje igennem, så at hun nogenlunde ved, hvad der skal læres i disse År, på den Måde vilde I bægge kunne få en lang Sommerferie – den vilde jo ellers blive en del kortere, da det ikke kunde gå at vente til den senere Datum, hvilket vilde gøre ham Begyndelsen og Tilvænningen endnu vanskeligere end den ellers vil blive.
+For egen Regning må jeg tilføje, at tror du egentlig ikke det vilde være en god ting for dig at have Ro endnu i den tid uden at have alle de Pligter over dig fra Morgen til Aften, som et Barn lægger på en; tænk også på, hvor bundet man er – for os selv på Landet som lever så godt som helt uden Omgang er den Side af Sagen let at ordne – men for dig, der er herinde og trænger til andre Mennesker og til at se og høre mange Ting, er det jo et stort Bånd – jeg siger ikke noget af alt dette, fordi vi vil gøre noget Forsøg på at tage Drengen fra dig, det ligger ganske udenfor Tanker 
+og Muligheder og Ønsker, men hans Bedste ligger mig stærkt på Hjerte, som det selvfølgelig også gør dig.
+Julie fortalte mig, da vi i dag var oppe hos Farmor efter Skole, at du havde anskaffet Cykel til ham, hun fandt dine Ræsonnementer, at det var rart for dig at kunne have ham med ud, meget rimelige og det var selvfølgelig en stor Behagelighed ikke at være bundet til kun at gå kortere Ture, som det er nu – men, bortset fra den store Udgift det er, har du tænkt på hvor underligt uroligt og tankeløst Lasse tit opfører sig. Jeg kan ikke andet end sige dig, at jeg ikke har turdet lade ham prøve at cykle – jeg anser det ligefrem for livsfarligt for en dreng som Lasse, bortset fra at det ikke er sundt for Børn i det hele taget. Han selv vilde blive lykkelig, hvis du havde en Fiskestang til ham som
+den Overraskelse du har talt om, det er hvad han har gættet mest på, det andet vil være noget han venter at få engang når han bliver en 14-15-16 År som Belønning, hvis han er flink.
+Tænk alvorligt over det, selvom det kommer ganske uventet for dig, at det måske kan ses fra en anden Side end du har set det – i dag alene melder Gadeplakaterne om tre Færdselsulykker, og Børn kan så forfærdelig let tabe Overblikket ( hvad jo også kan hænde os andre desværre). Børnene oppe i Jægerspris, der er 1-3 [tilføjet: År] ældre end Lasse havde nær slået hinanden helt i Stykker ved at køre i hinanden for nogen Tid siden – og det er ganske unervøse og rolige og cykeløvede Børn, den enes Øje var så forslået, at det var meget alvorligt, den anden fik blandt andet knækket 1 Fortand og blev på forskellig Måde skamferet.
+Kan du ikke levere den tilbage og få Handelen til at gå om – eller få Pengene stående til en cykel, når han bliver større og mere behersket – jeg er bange for at du vil fortryde dette.
+Nu må du ikke blive vred, fordi jeg skriver så langt et Brev, men jeg ved ikke hvordan jeg skulde gøre det kortere – jeg har endda glemt at sige, at Hr. Arvin gav os nogle Regnebøger, ja een skal vi have købt inde i Byen et Sted), han sagde, at skulde han optages i Skolen her, enten i den ene eller den anden Klasse, så vilde det være urigtigt at lade ham glemme al sin Regning i Sommerferien, en god halv times flittig Regning om Dagen vil han ikke have nogen Skade af, og det vilde jo kunne bevirke at Overgangen til Skolen ikke blev så voldsom som ellers, vi sender dem med, tror du, du vil hjælpe ham lidt tilrette dermed? Hvis han kommer til at læse med Agnete behøver du ikke at regne med ham i Sommerferien.
+Vi har holdt et sæt hvidt tøj tilbage, ligeledes hans Vinterundertøj og hans Vinterfedtlæderstøvler, vi syntes han havde så meget, så det blot måtte være til Besvær for dig at få det alt derud, jeg håber vi har gjort rigtigt på den Måde. – 
+Bare du nu må få en god Ferie og lidt bedre Vejr derude, vi håber meget på at Friluftsteatret skal spille i Morgen, Lasse glæder sig jo. Og så kommer han i Overmorgen med Billet helt til Tisvilde med 2,54 Toget. Venlig Hilsen
+Sigurd.
+x) Dette kom os meget overraskende, da vi snarere havde tænkt at han som Skolemand vilde have sagt, lad ham nu hurtigst mulig komme i en rigtig Skole – det kom for så vidt også på tværs af vores Planer, som vi havde tænkt på, om vi til Vinter kunde komme en lille Rejse en Måned eller to til Italien ( jeg har jo også fået et Stipendium) hvis jeg kan bevare de Penge så længe – selve det at rejse er jo billigere end at være herhjemme – men det kan jo så være et andet [tilføjet: År] måske, det er i hvert Tilfælde for mig – og os en underordnet Ting imod det andet, og vi opgiver det fuldstændig, hvis vi dermed kan gavne Drengen – men jeg nævner det, for at du yderligere kan se, at det var uventet for os. – 
+Ja der kom også en anden Ting til, at herinde og i en stor Skole vilde han jo være ganske anderledes modtagelig for Forkølelse og udsat for Smitte og fik han flere Sygdomme måtte han gå ned i 4de Klasse – og så var jo alligevel Ulykken der med 2 År i den overfyldte Klasse.
+Det er sandt, han trænger til at få vasket Hår, så snart det en Dag er lidt varmere, vi har ventet på det.
+- Bare friluftsteatret ikke bliver aflyst – nu kommer han altså i Morgen, men da Tøjet er sendt kun med Billet dertil.</t>
+  </si>
+  <si>
+    <t>1923-07-09</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Møllebakken, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Hr.  Hvidsten
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Christian Møller, maler
+Ellen  Sawyer
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Hvapperne er hundene.
+Fritz Syberg omtales i familien Larsen som "Maleren". Der kan også være tale om maler Møller, hvis leveår man ikke kender. Det er således usikkert, hvem "Maleren" er.</t>
+  </si>
+  <si>
+    <t>Kopierne findes på Johannes Larsen Museet.</t>
+  </si>
+  <si>
+    <t>Familien Larsen tager deres mange feriegæster med på en tur til Romsø.
+Der er problemer med, at feriegæsters medbragte hunde skaber en del uro blandt de andre dyr på Møllebakken.
+Der bades og sejles meget, hvorimod det kniber med at samle interesse omkring at spille tennis.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hSH8</t>
+  </si>
+  <si>
+    <t>Tirsdag d 9 Juli 1923.
+Kære Muk og Bes!
+Tak for jeres Kort og Brev i Gaar. I kan sagtens, men det kan vi ogsaa. Om Aftenerne sejler vi med Puf. Ligger i Bunden af Baaden og hører Vandet skvulpe og se Solen gaa ned og Stjernerne komme frem. I Søndags var vi paa Romsø (Las, Be, Agraren, Junge, Puf, Lysse, Fætter Lauritz, Basse, Putte, Peder, Mudi og jeg med Madkurv og det hele. (Tante Elle bemærkede ved Middagsbordet om 13 om Bord ikke var lige saa slemt som 13 til Bords; men hendes Vittighed gik ubemærket hen.) Vi plukkede Hjertegræs og Fo[ulæseligt]lejere og saa en masse Harer. Vi var ogsaa i Vandet, som var blikstille. 
+Hvad Hvapperne angaard (a propos: det forekommer mig at jeg i det forrige Brev stavede ” i Gaard” med d. Er det gjorde jeg det?) saa tænker vi paa at sætte dem i Pleje hos en Hr. Hvidsteen. Vi var oppe for at snakke med ham i Aftes, men han var ikke hjemme. Jeg ved ikke om jeg har fortalt at vi ikke kan (maa) have dem her og at de har boet hos Las’s. Men da de gøer om natten vil de ikke have dem længere. Hos Hr. Hvidsteen kan de maaske faa en Indhegning at gaa i. Det er da altid bedre end at de staar bundne. Derfra kunde vi saa hente dem og gaa Ture med dem. 
+Maa vi evt. sælge eller forære Gnomen bort? Saa vilde vi ogsaa kunde tage os mere af Miko, da een Hund er hundred Gange lettere at have end to. Og desuden virker Gnomen demoraliserende paa Miko. Bl.a. lærer han ham at fange Kyllinger. Gnomen bed en stor Kylling halv ihjæl forleden. Jeg haaber vi faar Lov til det, saa vil vi se at finde et riktigt godt Sted og I kan jo altid besøge den der. 
+Vi glæder os til I kommer. Desværre gaar det smaat med Tennissen. Peder og Putte gider ikke riktig.
+I Morges Kl. 4½ stod Mudi og Peder op og forsvandt. Jeg tror de vilde hjælpe Puf i Haven og gaa i Vandet med Putte. Jeg vil ogsaa gaa tidligt i Vandet, da her er Masser af Badegæster. Har jeg fortalt at vi forleden Aften var ovre hos Tante Junge og fik Kaffe og Lagkage til Afsked for ”Maleren”. Tante Junge har forandret sig, synes jeg, hun ligner heller ikke dig saa meget mere. 
+P.S Hvis Nu tror jeg at jeg har vrøvlet nok op om ligegyldige Ting. I Eftermiddag sætter jeg de smaa til at skrive. 
+Hiilsen fra Lomme
+Hvis I faar brug for de til Aftryk jeg tog af Bes’ Pasfotografi kan jeg sende dem.</t>
+  </si>
+  <si>
+    <t>1923-11-14</t>
+  </si>
+  <si>
+    <t>København
+Klampenborg
+Zoologisk Have, København
+Odense
+Øster Søgade, København</t>
+  </si>
+  <si>
+    <t>- Frandsen
+Gudmund Hatt
+Else Jensen
+Jens Jensen
+Johannes V. Jensen
+Villum Jensen
+Drude Jørgensen
+Jens Lund
+Peter Magnussen
+Annette Schiøler
+Christine Swane
+Lars Swane
+- von der Maase
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen så en pibesvane i Zoo: Pibesvaner var før deres fredning udryddelsestruet i Danmark, og der var kun få tilbage.</t>
+  </si>
+  <si>
+    <t>JL er i København og har travlt med at mødes med sine forretningsforbindelser og forlaget Gyldendal. Han får også tegnet hjorte ude i Dyrehaven.
+Desuden ser han en del til forfatteren Johs. V. Jensen og hans hustru.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mFJK</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 14 Nov. 23.
+Kæreste Alhed!
+Vi kom godt herover og da vi ankom Kl. 8 1/2 og jeg havde sagt til [ulæselig] at jeg kom ved 9 Tiden gik [ulæselig] ind og spiste et Par Stk Smørrebrød til Øl og Snaps og derfra til Sporvognen hvor jeg traf Johs V. Jensen og Villum der havde været til et Tog der kom 9,4 for at modtage mig. Jeg bor udmærket ovenpaa paa Villums Værelse ved Siden af Johs V. Kontor. Vi var i Gaar i Regnvejr i zoologisk Have hvor jeg saa en Pibesvane, men traf ingen jeg kunde spørge om hvor de havde den fra. Da det over Middag var Tørvejr tog vi i Dyrehaven men saa snart jeg begyndte at tegne, regnede det igen og øsede ned Resten af Dagen. Dejlig Oxemørbrad etc til Middag. I Mrgs. Kl. 8 tog jeg med Toget til Klampenborg i fint Vejr og fik lavet en Pennetegning med Kronvildt[ulæseligt] og en Del Blyantsskitser af Hjorte. derfra med Sporvogn til Schiølers hvor jeg spiste Frokost med Nette og fik [ulæselig] til at følge med ud til Schiøler. Fbr. v.d. Maas laa til Sengs ligesom [ulæselig] med Feber. Schiøler havde det en hel Del bedre og var oplivet ved at se mig. Han laa og læste Korrektur paa sin Bog. Operation opgivet da der ikke kan skønnes at Blindtarmen fejler noget. Diagnosen [ulæselig]. Tyktarmen der trykker paa og stopper Galdevejene og s. v. Han var ikke meget gul og havde bedre Appetit, forlangte en Tvebak mere da de kom med Mad til ham. Derfra til Uglen. Hun og Lasse tog med ud til Efteraarsudstillingen, hvorfra jeg fulgte dem hen i Østersøgade da de skulde til Hatts. Og saa herud - Johs V og Else er til Middag hos Lemmings jeg bad mig fri. Jens har inviteret Villum og mig i Biograf Kinopalæet "Jagt i Afrika. I Morgen gaar jeg til Magnussen Frandsen o.s.v. om Formdg. Frokost her med Marcus. Derefter med Johs. V. til Gyldendal og oldnordisk Museum Fredag Kl. 12, saa rejser jeg hjem sammen med Johs og Else der skal til Premiere paa Min Søn i Odense. Du kan jo prøve om Du kan faa 2 Billetter og saa komme derud med min Smoking. Kan Du ingen faa ring saa til Drude saa rejser jeg lige hjem derfra. Johs V's er naturligvis inviterede af Doktorens til Soupé bagefter saa dem ser vi ikke noget til men det kunde være helt Sjov at se Stykket. Jeg gaar altsaa hen til Drude fra Toget. 
+Mange Hilsner hermed et Par Kort fra Lasse.
+Din JL.</t>
+  </si>
+  <si>
+    <t>november-december 1924</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Kruusesmindevej 3A, 4220 Korsør
+Frederiksdal, Lyngby
+Hareskoven, Furesø Kommune
+Christiansø, Gudhjem</t>
+  </si>
+  <si>
+    <t>Lars Hedelund
+Karl Isakson
+Johan Larsen
+Johannes Larsen
+Leo Swane
+- Thomsen, Kerteminde
+Laura Warberg
+Hanne With</t>
+  </si>
+  <si>
+    <t>Alhed Larsen fik i september 1924 nogle hjerteanfald, og i november-december samme år var hun på Hareskov Sanatorium.
+Andreas Larsen var i gartnerlære hos Hedelund i Stige ved Odense.
+Johan Larsen var studerende ved Landbohøjskolen. 
+Det kan ikke afgøres, hvilken Thomsen det er, Andreas Larsen skal give fotografierne og træsnittene til. Larsen-familien kendte mange af dette navn.</t>
+  </si>
+  <si>
+    <t>Alhed, Leo Swane (Skriveswane) og Johan Larsen har været på tur i Hareskoven med portvin, og de spiste aftensmad på Frederiksdal. Alhed beder Andreas Larsen om at finde fotografier af huset og haven og pakke dem sammen med nogle træsnit. Hun vil gerne give sygeplejersken og lægen træsnit og vise Frk. With hus og have. With bor til hverdag på Christiansø og har kendt Isakson og de øvrige malere.
+Bagpå brevet er skrevet en beretning om en ko med Danmarksrekord i mælkeydelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5bZM</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Du er rigtignok forfærdelig sød til at skrive til mig, jeg nyder Dine Breve, og det er rart at faa lidt at grine af! – Jeg kan ikke rigtig huske, hvornaar jeg sidst skrev til Dig, altsaa hvad jeg har fortalt Dig. Men jeg har da vist ikke skreven i denne Uge. I Mandags var Lysse og Skriveswane herude. De kom ved ½ 3 Tiden og vi gik en ganske dejlig Tur i Hareskovene. Du kan ikke tænke Dig, hvor de[t] er dejligt, meget cuperet Terræn og store Strækninger med gammel Granskov. Vi havde bevæbnet os med ½ Fl. Portvin, som vi nød ved et Hvil i Skoven og Godsejeren, der jo altid er nødlidende, nød ganske alene dertil en Sandkage til 50 Ør. Samt sin Part af en Plade Chokolade. Vi endte paa Frederiksdal Kro – jeg havde bedt mig fri fra Aftensmad – hvor vi spiste Flæsesteg og drak Kaffe. Vi morede os udmærket og det var en rar Afvexkling fra den daglige ensformighed. – Hør, lille Gamle, hvis Du kommer hjem paa Søndag, kunde Du dog saa ikke sende noget til mig, eller rettere lede det frem, pakke det i papir og give det ned til Thomsen til Besørgelse om Mandagen. Her er en gl. Frk. With, som jeg saa gærne vilde vise nogle Billeder fra Hus og Have hjemme, kunde Du ikke sende en af de Mapper fra ”Vore Damer”, Lysse mener hans ligger 2 [sidetal] i hans Værelse, enten frit eller i en af hans Skuffer, eller ogsaa ligger der en i det store Skab i Værkstedet. Men der er jo saa faa fra Haven, mon der ikke ligger et Amatøralbum i Dagligstuen samt nogle løse paa den Hylde i det store Skab, hvor der ligger Fotografier. – Og saa nogle Stykker mindre Træsnit. – Bekasin – Træpikker o.s. [de to bogstaver overstreget] o.s.v. jeg skulde gærne give et Sygeplejerske et og et Gejrfugle eller Pelikantryk til Doktoren, men pas paa de er signerede, jeg fik Din Far til at signere en hel del i Efteraaret. Træsnittene kan godt lægges mellem Fotografierne. Men det rimeligste er vel at Du ikke kommer hjem, da Du var hjemme i Søndags, saa er der jo ikke noget at gøre. Den Frk. With er det morsomste Menneske her er, hun er storartet, har bot 24 Aar paa Kristiansø, har kendt Isakson og alle de andre Malere. Hun er meget Haveinteresseret, passer selv Hus, Have og sine Bier, hun er ligeved 70. 
+Bedstemor var herude i Gaar, Mareje i Dag. Hør, hvor kan dog Fru Hedelund undvære Vina eller har I faaet en anden? Sikken Frost det er bleven nu, gaa nu ikke og forkøl Dig søde Gamle! Nu skal jeg i Seng og læse lidt Dickens, inden jeg sover, jeg læser en Stump hver Aften.
+1000 Hilsner Din
+Mor.
+Hvordan ser Drivhusene ud? hjemme mener jeg. 
+[På brevets side 2, bagsiden:]
+¼ kg Kaffe
+½ hugget Sukker
+1 Melis
+[Det følgende på hovedet i forhold til det forrige:]
+Ko Nr 38 paa Kruseminde ved Korsør; efter Tyren Tjalfe II har i Aaret indtil 1. Okt naaet en Aarsydelse af 13,236 kg Mælk med 3,82 % Fedt og 526 kg Smør. Denne Ydelse er efter 3. Kalv idet den kælvede 3 Gange 7 Okt 1923. Rekord for Danmark. No 38 vejer henimod 600 kg Dens højeste Dagsydelse er 47,3 Mælk og i en Periode af 80 Dage var den daglige Mælkeydelse gennemsnitlig 45,5 kg.</t>
+  </si>
+  <si>
+    <t>1924-03-14</t>
+  </si>
+  <si>
+    <t>Frederiksberg</t>
+  </si>
+  <si>
+    <t>Uraniavej, Frederiksberg</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+- Frandsen
+Elisabeth Mackie
+Jens Rasmussen
+- Rhode
+- Svendsen, Fru</t>
+  </si>
+  <si>
+    <t>Jokum var en tam odder. 
+Johannes Larsen arbejder i Lehn Schiølers dobbeltvilla på Uraniavej, hvor der er en stor fuglesamling. 
+Kilde: Danmarks Fugle. Johannes Larsen og E. Lehn Schiøler. Redaktion: Malene Linell Ipsen. Johannes Larsen Museet, 2008.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen arbejder intenst med fremstillingen af tavler og tegninger til bogværket Danmarks Fugle.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3Dso</t>
+  </si>
+  <si>
+    <t>Uraniavej 14-3-1924.
+Kæreste Alhed!
+Naa i Dag er det gaaet mig bedre jeg har klaret den første Tavle og kan nu begynde paa den næste i Mrg. tidlig. Jeg var hos Frandsen før og traf Rhode og vi saa paa Træsnittene. De havde ikke mange Penge, men han mente nok de kunde købe et Par af de mindste eller [ulæselig] mellem Størrelse. Vi udtog Haren Graaanden, de 2 Bekkasiner Sten[ulæselig], Krabbedykkeren og Rødhalsen Jokum og Solsorten. Frandsen skulde saa lægge dem til Side og i Løbet af et Par Dage skulde jeg komme ind og sætte Priser paa og Frandsen tage dem med til første Møde der finder Sted i en nær Fremtid. Jeg talte lidt med Frandsen da Rhode var gaaet og han mente at vi skulde holde Trykprisen flydende indtil Du havde prøvet hvordan det gik og altsaa ikke ikke binde os til noget for tidlig udover at det skulde forholde sig nogenlunde til Hjortetrykket. Kan Du nu skrive op og sende mig omgaaende hvad Du mener om Priserne paa Stokkene, saa skal jeg digte en Prisliste og konferere den med din inden jeg gaar derind og skriver Priser paa. Jeg syntes der var en Del jeg kom i Tanker om i Gaar efter jeg havde sendt Brevet men nu kan jeg ikke huske det. Jeg fik Tegning til Signering fra Fru Svendsen i Dag, den skal jeg sende i Mrg. Kirke[ulæselig] ringede i Dag om jeg ikke havde Lyst til at se Jens Rasmussens Gravsten der staar færdig hos Stenhuggeren. 
+Mange kærlige Hilsner
+Din
+JL.
+Har Du nu Putte mens Lomme er væk?</t>
+  </si>
+  <si>
+    <t>1924-07-14</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Achton Friis
+Lars Hedelund
+- Jespersen
+Andreas Larsen
+Johan Larsen
+Vilhelm Larsen
+Annette Schiøler
+Eiler Schiøler
+Niels Svendsel</t>
+  </si>
+  <si>
+    <t>Achton Friis og Johannes Larsen er på sejlads med skibet Rylen. De laver forarbejder til bogværket Danmarks Fugle. Bind 1 udkom i 1925, og det må være denne bog, som Eiler Schiøler taler om.
+Nette er formodentlig Eiler Lehn Schiølers datter Annette.</t>
+  </si>
+  <si>
+    <t>Eiler og Mette er er ankommet og spiller tennis. De har lavet dommertribune, og banen er ordnet. Alhed Larsen spiller med sin søster.
+Lars Hedelund og hans kone er kommet ligesom Lysses forvalter, så de er 16 i huset. Louise og Johannes Brønsted (Magisterens) vil tage Johan (Lysse) i pension, mens han er studerende.
+Det går fremad med bogen (Danmarks Fugle).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oK8n</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dine to Breve i Dag, det varede ellers længe denne Gang. Jeg sidder og venter paa Telefon fra Klax, vi har ringet ham op i Anledning af hans 50 Aars [ordet ”Aars” indsat over linjen] Fødselsdag i Dag. Alt gaar udmærket Ejler og Nette kom i Forgaars og vi tog pænt imod dem med Suppe og Høns. De gik strax i Gang med Tennis. I Dag har de lavet en pragtfuld Dommertribune deroppe, Ejler Lysse og Peter, og Banen har Peter og Lysse gjort udmærket i Stand i sidste Uge. Lugge og jeg kan ikke være med med de dygtige, men vi tager os en Single hver Dag mellem ½ 6 – ½ 7, naar jeg holder op med Trykningen og har vandet alle mine Blomster. Gamle kom hjem Lørdag Aften og i Gaar ved 3 Tiden kom Lars Hedelund og Kone kørende i Bil, vi havde anstrengt os kolossalt for at have alt i Orden, og jeg maa sige Haven var i en aldeles glimrende Orden, og de var ogsaa meget imponerede. Jeg viste dem jo ogsaa hele Huset, der var i fineste Stand. Det var rigtig flinke og livlige Folk og Gamle mente, de morede sig udmærket. Lysses Forvalter indløb ogsaa, saa vi var 16! De fik Sildemad med cocktail, Kyllingesteg med Øl og Jordbær med Madeira. Lige inden vi skulde spise blev det er kolossalt Tordenvejr, det blev fuldstændig mørkt og det varede en god Timestid, det har nok været over hele Landet. Gamle blev i Nat paa min Divan – Ejler har hans Værelse – og kørte ved ½ 5 Tiden, jeg stod op og gav ham The og Honningmad inden han kørte. – Tænk, Magisterens vil tage Lysse i Pension, jeg er saa henrykt over det, han faar et lille Værelse helt for sig selv, saa han kan sidde og læse i Fred, det har lettet en Sten fra mit Hjærte. – Ejler skulde sige fra sin Far, at det gaar godt med Bogen og han vilde gærne have Dig derind jo før des bedre. – Gid I dog nu kunde faa lidt godt Vejr, men her blæser det værre end nogen Sinde i Dag. Nu har Jespersen endelig sendt Penge, 600 Kr. men tænk, jeg mente det var 700, men jeg maa vel huske fejl. – Vi har regnet ud at Du alene har spist 4 Pund Aal!
+Nu kom Klax og jeg blev kaldt over i Stuen, jeg skulde hilse fra ham.
+Hils Friis og Svendsel. 
+Masser af Hilsner fra os alle! Din A
+Mandag d. 14ende Juli - 24</t>
+  </si>
+  <si>
+    <t>1924-07-30</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Grethe Bichel
+Bodild Branner
+Sophie Breum
+Astrid Bøttern
+Ellen Bøttern
+Victor Bøttern
+Emilie Demant Hatt
+Sophus Falck
+Kisse Larsen
+Anna Munch
+Alfred Nielsen
+Carl V Petersen
+Jørgen Schou
+Niels Svendsel
+Ernst Syberg
+Lars Syberg
+- von der Maase
+Andreas Warberg
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen tegnede på Hirsholmene 29. juli, og tegningen er gengivet i De Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har en frygtelig masse gæster. De var 16 til aften aftenen før. 
+Rylen er sprunget læk ved Samsø, og Svendsel har sejlet den langsomt hjem, mens han pumpede. 
+Nattens dronning er sprunget ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uXZ3</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Brevet i gaar! Desværre fik jeg ikke denne Gang Brev af Sted
+Næste Dag.
+Her er næsten ikke til at trække Vejret for Mennesker i disse Dage, jeg er lige ved at blive skør: Frøken Munch, Breum, von der Maes, Demant, Bodild Holten,Grethe Bichel, Dede, Minna, Nete Hjort 2 fremmede Kunsthandlere (ingenting) Rille Sakker Buf Kisse Fru Falck Jensen o.s.v. Dede og Minna 3 Gange. I Aftes 16 til Aften 3 Gange er jeg bleven forstyrret i dette Brev, og nu er Nattens Dronning ved at springe ud og jeg venter Fru Nielsen og Bøtterns er meget spændt paa om Bister kommer med. Han var uhyre elskværdig mod mig i Lørdags, det var en dejlig Dag. Jeg skal hilse fra Alfred Nielsen. Svendsel kom i Gaar, Du fik vel Telegrammet? Jeg kunde ikke faa skreven for alle de Mennesker. Rylen sprang læk kl. 7 ved Samsø saa han maatte sejle langsomt og pumpe stadig. – 
+Saa nu siger de at Nattens Dronning er paa Højdepunktet, saa jeg maa derned og Brevet skal af Sted.
+1000 Hilsner!
+Mere i Morgen
+Ny Adresse?
+1000 Hilsner
+A.
+Onsdag</t>
+  </si>
+  <si>
+    <t>September 1924</t>
+  </si>
+  <si>
+    <t>Thorvaldsensvej</t>
+  </si>
+  <si>
+    <t>Thorvaldsensvej
+Landeryd, Sverige
+Paris, Frankrig</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Julius Hviid
+Else Jensen
+Johannes V. Jensen
+Kurt Jungstedt
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Ellen  Sawyer
+Marie Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Johan (Lysse) Larsen var studerende ved Landbohøjskolen. Hans bror, Andreas (Gamle) var gartnerlærling i Stige på Fyn. 
+Båxhult er familien Larsens skovgård i Småland, Sverige.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har problemer med hjertet, og lægen, Julius Hviid (Julibus), har bedt hende gå til en specialist. Hun henter Johan (Lysse) fra skolen hver dag, og de går tur. Alhed har også besøgt andre og skal til bal hos Marie Syberg (tidligere Schou). Søsteren Ellen har skrevet fra Paris.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rMRi</t>
+  </si>
+  <si>
+    <t>Thorvaldsensvej 15 III
+V.
+Onsdag Aften.
+Kære, søde Gamle!
+Det er ikke saadan at faa skreven Breve, naar man er herinde. Jeg fortalte Dig vist hjemme, at jeg en Tid ikke havde haft det saa godt med Hjærtet. Julibus mente, jeg skulde gaa op til Specialisten naar jeg kom herind og det var jeg i Gaar. Det er bleven noget daarligere + [tilføjelse skrevet lodret i margen:] + mest svækket [tilføjelse slut] end det var for 1 Aar siden, men der er ikke noget farligt, kun skal jeg passe paa med Anstrengelser, maa ikke fryse og skal holde lidt Diæt, men det kan man jo ogsaa nok. – Naa ellers gaar det godt, Din Far kom hjem fra Jagten i Dag, har moret sig ug. Lysse henter jeg hver dag ved Skolen og vi gaar lidt sammen og drikker The et Sted. 2 Gange har jeg været inde hos Magisterens at spise til Middag, en Dag hos Bodild og en Dag hos Marie Syberg, der var her hos Meme og mig at drikke The i Aftes. Paa Lørdag skal vi til Bal hos Marie Syberg, en Masse unge og Johs V’s, Baronen og vi. Båxhult ved vi intet om endnu, men det bliver jo i alt Fald ikke før næste Uge. – Jeg har haft Brev fra Elle fra Paris, jeg kunde regne ud at Kurt var hjemme, da Dit Brev kom, det er spændende at høre hvordan det gik, Elle nævner intet af Interesse, Lille kommer med hjem, Tirsdag med Skibet, saa de kommer vel hjem i Morgen Aften.
+Skriver Du ikke lidt til mig min egen Dreng? Jeg skal nok skrive snart igen.
+1000 Hilsner Mor.</t>
+  </si>
+  <si>
+    <t>1924-09-29</t>
+  </si>
+  <si>
+    <t>Ejvind -
+Jens -
+Klavs -
+Oluf -
+Vinna -
+Bodild Branner
+Christian Caspersen
+Lars Hedelund
+Johannes Larsen
+Vilhelm Larsen
+Eiler Lehn Schiøler
+Helga Lehn Schiøler
+Christine  Mackie
+Christian Treschow
+Ellen  Treschow
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i København for at blive undersøgt af en specialist. Andreas Larsen er i lære som gartner i Stige nær Odense. Johan Larsen er studerende ved Landbohøjskolen.
+Johannes Larsen og hans bror, Vilhelm (Klax), skal til Sverige: Her skal de bo på familiens skovejendom, Båxhult. Netop i 1924 købte Johannes Larsen sin morbror, Ludvig Brandstrup, ud af Båxhult, så han selv blev eneejer. 
+"Det Bal" var en fest hos Marie Schou/Syberg, og det er omtalt i Alhed Larsens brev til Andreas Larsen dateret september 1924.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har ikke fortalt om sine problemer med hjertet, fordi hun ikke ville gøre Andreas, sønnen, bekymret. Nu har hun været hos specialist, og denne har forklaret Bodild, at hjertet er svækket. Hvis Alhed følger diverse forskrifter, passer diæt og holder sig i ro, kan hun få et langt liv uden anfald. Lægen anbefaler et ophold på Hareskov Sanatorium, men Alhed vil hjem først og ordne tøj mm. 
+Johannes og Vilhelm (Klax) Larsen skal til Sverige, men Alhed tager ikke med. Johan (Lysse) Larsen har været på jagt. Hun har besøgt Eiler Lehn Schiøler, og hans svigersøn bestilte akvareller for 1000 kr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z8MY</t>
+  </si>
+  <si>
+    <t>Min egen, kære Gamle!
+Tak for Dit lange Brev! Maaske det var forkert af mig ikke at tale til Dig om Hjærtet, inden jeg rejste herind. Men jeg vilde saa nødig gøre jer kede af det, til Din Far nævnede jeg det heller ikke før han var færdig med det store Billede. Desuden var jeg selv saa ængstelig, inden jeg havde været hos Specialisten. Jeg havde haft nogle smertefulde Anfald, som jeg ikke vidste hvad betød, jeg er imidlertid helt beroliget, navnlig efter at jeg i Gaar talte med Bodild, der havde ringet Specialisten op. Der var jo den Mulighed, at han ikke havde givet mig ren Besked. Men han sagde til Bodild, at det havde han, det var hans Princip med Patienterne. Jeg var mest bange for Forkalkning og det var Bodild ogsaa. Men det er der altsaa intet af. Tvertimod lader han mig æde Kalktabletter for Nældefeber +. [Indsat i margen, lodret:] Bodild siger, at det vilde han ikke give mig, hvis der var mindste Fare for det [Tilføjelse slut] Det der er, er en Svækkelse, Bodild sagde, da jeg spurgte om det var en Udvidelse af Hjærtet ”nej, tvertimod, hvis [ordet ”hvis” overstreget] Du kan tænke Dig det som om en af Dine Muskler havde lidt Overlast og der var gaaet Svind i Vævet, det er det der er sket med Dit Hjærte”. Desværre kan det ikke ”voxe ud igen”, men det kan holdes fuldstændig paa dette Punkt 2 [sidetal] og ikke alene det, men min Tilstand, mit Befindende min Nervøsitet kan i høj grad forbedres, Anfaldene kan undgaas og om jeg følger alle Forskrifterne, behøver jeg aldrig at mærke noget til det, det har intet med mit livs Langvarighed at gøre! Dette sidste synes Du maaske lyder underlig, men det passer. Bodild spurgte ham: hvordan er Proknosen [Prognosen]? og han svarede, jo den er god. Og med Proknosen mener de Udsigten for Fremtiden: Levedygtigheden. Aarsagen til det hele er som han sagde til Bodild: Fru Larsen har budt sig for meget. – Nu kæreste Gamle har jeg sagt Dig en fuldkommen, nøjagtig Besked. Det tridste ved det er jo det, at jeg bestandig skal gaa og passe paa med Diæt, Kulde, Anstrengelse o.s.v. men de siger man vænner sig til det, og det er vel rigtig nok. Du kan være ganske sikker paa og overbevist om, at jeg vil passe paa paa alle Maader, jeg har lidt en hel Del og Smerterne kommer omgaaende. Specialisten og Bodild mener begge at jeg skal tage til Hareskov Sanatorium en Tid og det gør jeg ogsaa nok, men jeg vil hjem først for at ordne Tøj o.s.v. og saa ses vi jo min søde Gamle. Men nu venter jeg til Din Far har været i Sverige med Klax, jeg tager ikke med da det let kan blive for anstrengende, jeg kan jo ikke trave rundt i Skoven med de andre og de to lange Rejser er heller ikke godt med al den Kørsel paa aaben Vogn o.s.v. nu foreløbig gaar jeg her hos Meme og har det yndigt, jeg hviler og driver efter Noder og har det allerede noget bedre. Det Bal har været min eneste Udskejelse, men jeg laa 3 Timer om Efterm. inden og vi tog tidlig hjem. – Lysse har været paa Jagt hos Klavs et Par Dage fra Fredag aften, Klavs hentede ham i Bil – han havde kun 2 Timer om Lørdagen og dem snød han for, ellers er han vist meget flittig – og til Aften Kl. 7, saa spiste han, Din Far, Meme og jeg i Paraplyen, vi var hjemme ½ 10. – Hos Schiølers har jeg været et Par Gange, forleden sammen med Ellen og Chr. Treschow, der bestilte for 1000 Kr. Akvareller, vi kan ikke sige andet end at det gaar godt med Forretningen. Deres Dreng var der ogsaa, det er en ganske dejlig Unge. – Nu gaar Meme og jeg en lille Visit ned hos Max at træffe Bedstemor, Din Far og Lysse vilde i zool. Have i det gode Vejr. – Jeg vil være glad ved at høre et Par Ord fra Dig søde Gamle, hvis Du en Dag gider skrive lidt.
+1000 Hilsner min egen Dreng fra Din Mor.
+29 – 9 – 24 Meme beder mig endelig hilse mange Gange.
+Hils Hedelunds, Jens, Vind, Oluf og Ejvind</t>
+  </si>
+  <si>
+    <t>1924-11-08</t>
+  </si>
+  <si>
+    <t>Christian Treschow</t>
+  </si>
+  <si>
+    <t>Tuse</t>
+  </si>
+  <si>
+    <t>Orelund, Holbæk</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Ellen Dorothea Lehn Schiøler
+Kai Nielsen
+Christian Treschow
+Frederik Treschow</t>
+  </si>
+  <si>
+    <t>Orelund er et gods nær Tuse ved Holbæk.
+Treschow er gift med Lehn Schiølers datter Ellen (se denne) og overtog godset i 1923.</t>
+  </si>
+  <si>
+    <t>Godsejer Chr. Treschow og frue savnede Johs. Larsen og fru Alhed ved deres jagt og middag forleden. Endvidere takkes Johs. Larsen for de store malerier bl.a. Knortegæssene og Brunnakkerne, som han har malet til dem på meget favorable vilkår.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x1dO</t>
+  </si>
+  <si>
+    <t>Orelund d. 8/11-1924.
+Kære "Las"! 
+De kan tro vi var kede af at De og Fru Las ikke kom herud i Torsdags vi savnede Dem meget baade ved Jagten, der var rigtig vellykket, og ved Faderens Middag om Aftenen.- Faderen havde ogsaa glædet sig til at have Dem, og da han skulde have haft Fru Las til Bords, var det jo en dobbelt Skuffelse for ham.- paa den anden Side forstaar vi jo nok, at De maatte være med til Kai Nielsens Begravelse - men kedeligt var det, at han skulde begraves netop den Dag. - Billederne kom meget programmæssigt Mandag Aften; de er aldeles vidunderlige, og vi er forfærdelig glade for dem. De hænger henne over vores Flygel Knortegæssene i Midten, lidt højere end de to andre, Svanerne til venstre, nærmest Vinduerne og Brunnakkerne paa den anden Side sammen med Fru Las's Pastel. - De skal have Tusind Tak fordi De har villet lave dem til os paa saa rimelige Vilkaar, som sagt, vi er meget glade og meget taknemlige for dem; men Las! naar De nu skal være ærlig har De saa troet at vi bad om at faa dem alle tre i den store Størrelse - eller er det Deres gode Hjærte der er løbet af med Dem? - I Løbet af en nogenlunde overskuelig Fremtid skal vi nok faa sparet lidt sammen og ikke misbruge Deres Kredit mere end højst nødvendigt - men det bliver nok i flere smaa Portioner at det kommer.
+Ellen siger at Fru Las lovede at De begge vilde komme herud noget senere, og vi haaber at det bliver til Alvor.
+Mange Hilsner til baade Fru Las og Dem selv fra Ellen og Deres hengivne Chr. Treschow.</t>
+  </si>
+  <si>
+    <t>1924-11-11</t>
+  </si>
+  <si>
+    <t>Hareskoven, Lyngby</t>
+  </si>
+  <si>
+    <t>Oluf -
+Xenia Jacobsen
+Jens Jensen
+Johan Larsen
+Johannes Larsen
+Karl Madsen
+Kai Nielsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen havde i september 1924 nogle hjerteanfald, og en speciallæge anbefalede et ophold på Hareskov Sanatorium, hvor hun var november til december samme år.
+Andreas Larsen var i samme periode i gartnerlære i Stige nær Odense, og Johan Larsen var studerende ved Landbohøjskolen.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen blev kørt til Sanatoriet i Brygger Jacobsens bil, og hun fik en buket roser af Fru Jacobsen. Da Johannes og Johan Larsen og Alheds mor kørte igen, følte hun sig dårligt tilpas mellem alle de fremmede. Hendes værelse er dejligt. Der er 50 kurgæster, og der serveres diætkost. Alhed lægger lidt afstand til de øvrige gæster. Hun ligger hver dag en time udendørs, godt indpakket, og går tur to gange dagligt.
+Kai Nielsens begravelse var storslået med mange gæster og tale ved Karl Madsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/w206</t>
+  </si>
+  <si>
+    <t>Kære, søde Gamle!
+[Et overstreget, ulæseligt ord] Nu har jeg været her et Par Dage og nu maa jeg se at faa skreven lidt til Dig, at jeg kan begynde at vente Brev fra Dig igen. Jeg kørte herud Lørdag Kl. 2 ½ og Du kan tro, jeg kørte fint. Fru Brygger Jacobsen sagde Dagen før til Las, at deres Vogn skulde køre mig herud, og saa sendte hun en dejlig Buket Roser med, 10 store langstilkede mellemrøde Roser med en vidunderlig Duft; de er endnu helt friske, skønt det er Tirsdag. Jeg ringede til Bedstemor om hun vilde have Turen med hvad hun modtog med Begejstring, Din Far og Lysse var ogsaa med. Da de kørte fra mig, vil jeg ikke sige andet end at jeg følte mig lidt ilde til Mode, ikke for Ensomheden men for alle de fremmede Mennesker, jeg var ikke mange Penge Værd, da jeg skulde gaa over til det første Maaltid. Jeg var i en af Sidevillaerne ”det norske Hus” hvor jeg har et rigtig yndigt lille Værelse med Centralvarme, 2 Kurvestole med Puder, noget mere komfortabelt end Dit, kan Du nok høre. Her er c. 50 Kurgæster, hvad de kalder ”faa”, det er en mægtig Historie, vi spiser i 2 Spisestuer og Bordene er ordnede efter Diæten, ved mit Bord faar vi let Kost, lyst Kød og mange Grøntsager – i Gaar f.Ex: Blomkaalssuppe, stegte Pastinakker med Grønærter Frugtgrød. Ved et Nabobord sidder de fede, der skal afmagres, de ser fæle ud. Mine Bordfæller er rigtig flinke og venlige, men jeg holder dem lidt 3 Skridt fra Livet, man skal vist være meget forsigtig saadan et Sted med at rode sig ind i noget. Allerede om Søndagen foreslog en lille Sludrekone fra Lolland 3 Gange at vi skulde gaa lange Ture sammen, men da det ogsaa 3die Gang lykkedes mig at sige noget Sludder uden at svare paa det, trak hun Følehornene til sig og er nu lidt sur mod mig, hvad der er bedre. – Hver Dag fra 10-11 ligger jeg i Liggestol eller rettere paa en aaben veranda indpakket i Kaabe og Uldtæpper og glor op paa Skyerne og paa Graaspurvene i Tagrenden, det er yndigt. Det er jo et henrivende Vejr i disse Dage og naar man kommer lidt bort fra alle de væmmelige Villaer, er her smukt. I Gaar var jeg en lang tur i Hareskoven, jeg gaar to Gange om Dagen. –
+Du kan ikke tænke Dig hvor Kajs Begravelse var storslaaet. Tusinder af Mennesker stod udenom Søen (Du har læst om det i Avisen) og hørte paa Karl Madsens smukke Tale ved Graven i fuldkommen Tavshed og mange glemmer aldrig den Stemning og det pragtfulde Syn af de brogede Trær, Søen og det skønne Vejr. – Naa nu skal jeg ud lille Gamle, skriv snart og fortæl mig hvordan Du har det, om Du savner Jens og Oluf meget, hvordan det gaar med Arbejdet, om I har faaet en Lille o.s.v. 1000 Hilsener fra Din Mor.
+Tirsdag 11te Nov. 24</t>
+  </si>
+  <si>
+    <t>1924-11-12</t>
+  </si>
+  <si>
+    <t>Hareskov?</t>
+  </si>
+  <si>
+    <t>Vinskoven 4400 Mørkøv
+Christiansborg</t>
+  </si>
+  <si>
+    <t>- Arenholt
+- Bohr
+Esben Hansen
+Niels Hansen
+Thomas Hansen
+Vagn Jacobsen
+Johannes Madsen
+Jacob  Normann
+Frede Skaarup
+J.R.S. Warburg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ved at færdiggøre opsætningen af "Kredsende storke" i Kongens Håndbibliotek på Christiansborg.
+Muligvis er det billedet "Sangsvanerne letter", som Johannes Larsen skal til at begynde på.
+Alhed Larsen opholdt sig på Hareskov Sanatorium i november-december 1924, da hun havde haft flere hjerteanfald.(Birgit Bjerre:Marie-uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har gjort et stort lærred klar og skal til at tegne op på det. Han har været til en festlig sammenkomst. Skal med Bryggeren og Arenholt til Vinskoven. Bohrs har købt en akvarel med pibesvaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zwmv</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 12 Nov. 1924
+Kæreste Alhed!
+I Dag er det gaaet mig godt, Spartlingen fra i Gaar var tørret fint op og Lærredet saa vældigt godt ud. Thomas og jeg kvadrerede begge Lærreder og skruede Staffeliben bag paa det store og rejste det op, saa nu kan jeg begynde at tegne det op i Mrg. Formiddag. Det var en rigtig morsom Aften i Aftes med megen god Mad og endnu mere Drikke, og Smørrebrød og Øl og Snaps og til allersidst Champagne igen som jeg imidlertid lod staa da jeg havde faaet nok. Jeg kom først i Seng Kl. 4 i Mrg. og sov til den var 10.
+Der var Skaarup, Dr. Normanns, Niels Hansens, Arenholt og en J.R.S. Warburg. Jeg tager med Bryggeren og Arenholt ud i Vinskoven Fredag Aften og hjem Søndag Aften. Det er meget snildt saa kan jeg faa alt mit Kluns med derud og tage Kufferten tom med hjem saa jeg kan have alt med naar jeg er færdig paa Christiansborg og tager endelig derud.
+Jeg var henne hos Bohrs og fik en Cheque som jeg skriver paa og sender Esben Hansen med. Jeg har skrevet til Madsen om at tage Aquareller ud og sende dem omgaaende naar de kommer fra Bohrs som lovede at sende dem snarest. De valgte den med Pibeænderne, vaklede lidt mellem den og Knortegæssene. De lod til at være meget glade ved den. Mon jeg ikke skulde faa Brev fra Dig i Mrg Jeg skal nok skrive flittigt nu herefter. Mange kærlige Hilsner Din hengivne JL</t>
+  </si>
+  <si>
+    <t>1924-11-13</t>
+  </si>
+  <si>
+    <t>Kongens Nytorv</t>
+  </si>
+  <si>
+    <t>- Bohr
+Esben Hansen
+Thomas Hansen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle smertefulde hjerteanfald.(Birgit Bjerre: Marie-uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Det er uvist hvilken Nielsen, der henter Johannes Larsen.
+A Porta er D'Angleterres restaurant. 
+Det er uvist hvad "Frem" er. Der er fundet to muligheder, som ikke passer på årstal. 1. Frem:dansk socialistisk tidsskrift udgivet 1932-35 og 2. Frem:dansk almenoplysende tidsskrift, der udkom 1897-1918. (Den Store Danske)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen arbejder på Christiansborg. Har tegnet billedet op med kul. Har været hos farvehandler og bestille farver. Gik tilbage sammen med Thomas og blendrammerne. Så på a Porta. Har sendt penge til Esben Hansen. Skal lave forside til Frem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ETe4</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 13 Nov. 1924
+Kæreste Alhed!
+Ja nu fik Du jo pillet det meste af Stoffet fra mig ved den Telefonsamtale. Det var ellers min Hensigt at skrive til Dig hver Dag. Du er der ude. Jeg fik altsaa tegnet Billedet op med Kul i Dag og gik derpaa hen til Larsen for at bestille Farver, der blev jeg hugget af Thomas Hansen som skulde komme op paa Slottet med 2 Blindrammer til mig til Farveprøver og maatte gaa derop igen med ham. Derefter gik vi hen til a Porta Købmagergade, og drak et Glas Øl. Den kunstglade Tjener var kommen igen og spurgte øjeblikkelig om Fru Mackie ikke kunde spise en Tegning af igen, hvilket jeg lovede at forhøre hende om. Saa gik jeg paa Posthuset og sendte Fru Bohrs 800 Kr [tilføjet over linjen] til Esben H. Derfra til Gyldendal og saa hjem og til Carlsberg. I Morgen skal jeg altsaa lave en lille Aqvarel med trækkende Knortegæs til en Forside af ”Frem”, som skal afleveres paa mandag og saa gaar jeg op og begynder at male. Kl. 8 Lørdag Mrg. kommer Nielsen her og henter mig i Bilen og Søndag Eftermiddag kommer vi hjem og spiser til Middag paa Carlsberg. Mandag gaar jeg videre paa Christiansborg. Jeg har nok at gøre. Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>1924-11-17</t>
+  </si>
+  <si>
+    <t>Carlsberg
+Vinskoven 4440 Mørkøv</t>
+  </si>
+  <si>
+    <t>- Arenholt
+- Bohr
+Smør Christensen
+Theodor Duepetersen
+Thomas Hansen
+Vagn Jacobsen
+Xenia Jacobsen
+Frøken Levin
+Frederik Lützhøft
+Direktør Petersen
+Svend  Rathsack</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ved at male på Christiansborg.
+Vinskoven ligger ved Mørkøv på Vestsjælland
+Alhed Larsen opholder sig på Hareskov Sanatorie efter flere smertefulde hjerteanfald(Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2010 s. 90)</t>
+  </si>
+  <si>
+    <t>I dag har Johannes Larsen malet prøvebillede på Christiansborg. Han og Thomas Hansen har lavet farveblandinger. Han har været på jagt i Vinskoven et par dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UvDl</t>
+  </si>
+  <si>
+    <t>Mandag Aften 17 Nov. 24.
+Kæreste Alhed!
+Det er snart længe siden jeg har hørt fra Dig. I Aftes da jeg kom hjem laa der et Kort fra Th. hvorpaa der stod [Bemalet] Du skal komme; og han havde selv været der i Bil. I Dag blev jeg ringet op af Sv. Rathsack som skulde overtale mig fra Direktør Petersen Aarhus (Smeden) til endelig at komme. Jeg kommer ikke. Jeg tør ikke gaa fra det Loftsbillede ligesom jeg har faaet begyndt. Jeg tror overhovedet ikke jeg kan male et Billede af den Art og Størrelse uden at det bliver gjort saa hurtigt som muligt og nu har jeg haft saa mange Uheld med det at jeg ikke vil udsætte mig for flere Afbrydelser.
+I Dag har jeg malet et Prøvebillede og Thomas Hansen har gjort det store rent med gl. Hvedebrød, det var blevet svinet saa meget til af Kul at jeg ikke turde male paa det. Vi har blandet fire Farver til Luften som jeg nu tænker at faa begyndt paa at smøre paa i Mrg. Lysse var der oppe i Eft.mdg. Jeg havde et Par dejlige Dage i Vinskoven med Bryggeren og Dr. Arenholt, dejligt Vejr og god Jagt, Harer og Fasaner. Men jeg har været dejlig træt i Dag, baade i min Krop og i mine Øjne. Vi spiste Middag paa Carlsberg, der var 2 Damer foruden Fru Brygger; nemlig Fru Ernst Goldschmidt og en Frk. Levin. Jeg gik Kl. ca 11 saa kunde jeg ikke mere for Søvnighed. Jeg har afleveret den Akvarel til Frem hos Gyldendal i Morges. Jeg havde tænkt at sende den ene af de Aquareller fra Fru Bohr til Th og give Smør Chr. den anden, men det er vel usikkert om den kommer i Tide ja det kan vel daarlig naa sig selv om de kommer i Mrg. Saa maa de jo vente til jeg en Gang faar Tid til at lave en. Jeg ved ikke om jeg kan faa fat i et Frimærke i Aften saa det er usikkert om Du kan faa dette i Mrg. For øvrigt venter jeg at Du ringer op i Aften inden jeg er gaaet i Seng. Jeg er træt og søvnig. Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>1924-11-19</t>
+  </si>
+  <si>
+    <t>Uraniavej   1878 C
+Valby 1799 V
+Brønnum</t>
+  </si>
+  <si>
+    <t>Christian Gulmann
+- Jacobsen, frøken
+Johan Larsen
+Eiler Lehn Schiøler
+Annette Schiøler
+Eiler Schiøler
+Jørgen Schou
+Marie Schou
+Nalle Schou
+Viggo Stockfleth
+Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle smertefulde hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem Østfyns Museer 2012 s. 90)
+Det er uvist hvem Gru er.
+I omkring 125 år lå Café Brønnum i stueetagen af Brønnums Hus klos op ad Det Kgl. Teater og Kongens Nytorv, som var meget besøgt af skuespillere, forfattere og andre kulturpersonligheder.(aok.dk)</t>
+  </si>
+  <si>
+    <t>Hans Syberg har fået guldmedalje og legat for en figur. Gallerikommisionen ville gerne have købt den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VcOp</t>
+  </si>
+  <si>
+    <t>19 Novbr. 1924. Uraniavej
+Kæreste Alhed!
+Ja nu kom Stockfleth, jeg skal hilse mange Gange. Det er gaaet mig godt i Dag; dejligt lyst Vejr. Bag efter kørte jeg ud til Valby og traf Baronen alene hjemme, Marie i Rigsdagen, og bagefter skulde hun spise med Buf &amp;amp; Kone, Bufs Fødselsdag. Han kom lidt efter og jeg gratulerede ham. Mange Hilsner fra Baronen. Lysse og Hr Gulmann kom ind til mig da jeg spiste Frokost hos Brønnum. Baronen var glad og stolt over at Hans havde faaet Guldmedalje og Legat. Og Gallerikommisionen vilde have haft hans Figur hvis de havde set den før de købte paa Foraarsudstillingen; jeg sad og snakkede med ham til Spisetid. Schiølers og Gru skal i Theatret og Ejler Nette Frk Jacobsen og jeg gaar nu i Biograf
+Mange Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1924-11-20</t>
+  </si>
+  <si>
+    <t>Vodrofsvej  2 1900 C 
+Faaborg Museum
+Vinskoven</t>
+  </si>
+  <si>
+    <t>- Berend
+ Kristian Brünnich Nielsen
+Poul S. Christiansen
+Peter Hansen
+Vagn Jacobsen
+Christian Kampmann
+Frederik Lützhøft
+Viggo Madsen
+- Mundus
+Albert Naur
+Janna  Nielsen
+Kai Nielsen
+Fritz Syberg
+Peter Tom-Petersen
+Einar Utzon-Frank</t>
+  </si>
+  <si>
+    <t>Kai Nielsen døde d. 2.11.1924
+Eiler Lehn-Schiøler boede på Uraniavej, Frederiksberg. 
+Det er uvist hvem Lackmann er.
+Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde glemt en aftale hos Bryggeren. Janna havde ringet flere gange. Hun vil gerne arrangere en udstilling med Kai Nielsens værker og har brug for Johannes Larsens hjælp.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yh33</t>
+  </si>
+  <si>
+    <t>Uraniavej 20 Nov. 1924.
+Kæreste Alhed!
+Bare Du nu ikke er bleven ked af at ringe op; fordi jeg var ude i Aftes. Foruden Du havde Bryggeren og Janna ringet og bedt mig ringe op naar jeg kom hjem. Jeg prøvede først begge Bryggerens Numre fra Telefonbogen uden Held og ringede saa til Vodrofsvej og fik hans hemmelige N°, det hjalp. Han vilde fortælle mig at jeg havde glemt at jeg skulde have været til Møde paa Carlsberg Kl 4. Det passede, det var altsaa mens jeg var inde hos Baronen. Det er nu ikke nemt jeg har i Kommission at tale med Mundus, Poul Christiansen, Peter Syberg Lysse og Tom Dr. Brünnich og Kampmann, deraf mangler jeg de 3 sidste. Jeg kom nemlig frem paa en hver Dag mellem Christiansborg og Middag. I Dag er jeg her, da der var en Mand der hed Berend eller saadan noget, det glemte jeg vist at skrive i Gaar, oppe paa Slottet for at tale med mig om en Aquarel han vilde have ca en Meter bred den skulde hænge paa en bestemt Plads. Jeg foreslog ham at komme herud en af Dagene mellem 4½ og 5½ for at se paa de smaa Bøger og han bad saa om han maatte tage sin Kone med da hun skulde være med til at bestemme det. Den skulde gerne afleveres inden Jul. Hvis det ny bliver til noget kan jeg jo lave den en Regnvejrsdag i Vinskoven. Janna vilde have haft mig derud til et Møde med Utzon Frank Naur Viggo Madsen og [Lackmann] angaaende en Udstilling af Kais Arbejder; men da det var saa sent gad jeg ikke tage derud. I Morges ringede hun igen om hun kunde komme til at tale med mig i Løbet af Dagen og jeg foreslog hende saa at spise Frokost med mig hos Krog for at spare Tid. Det gjorde hun og vi fik stegte Rødspætter, ikke noget for mig, de var flaaede og beklædte med Rasp. Det drejede sig om at laane Arbejder af Kai fra Museet i Faaborg og jeg mente det var bedst hun gik til Etatsraadinden først, men saa maatte jeg saa love at gaa med hende derud. Bestemte at hun skulde møde ved Slottet Kl. 11½ saa vi kunde være udsatte for at blive til Frokost. Efter Frokost i Dag kom
+[resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Niels Finsen
+Lars Hedelund
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Leo Swane
+Peter Tutein
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var november til december 1924 på Hareskov Sanatorium, fordi hun havde haft nogle hjerteanfald.
+Andreas Larsen var i gartnerlære i Stige ved Odense, og Johan Larsen var studerende på Landbohøjskolen.
+Det er formodentlig Johan Larsen, som Alhed af og til kalder Godsejeren.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen synes, at det er mystisk, at hun ikke hører fra Andreas Larsen. 
+Hun har det langt bedre, end da hun ankom til sanatoriet. Dagene går med at ligge udendørs, få lysbade, brusebade, vegetarmad og at gå ture samt få besøg. Om aftenen læser Alhed fransk. Johannes Larsen har travlt med sit store billede, og Alhed har fået lov at komme ind at se det, når det er færdigt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/D7he</t>
+  </si>
+  <si>
+    <t>Min egen kære Gamle!
+Nu begynder jeg snart at synes, at det er mystisk at jeg ikke hører fra Dig, det ligner Dig jo slet ikke. Og Fru Hedelund sagde den Dag, at der laa et Brev der ikke var sendt af Sted og at jeg vilde faa det Mandag. Mon der dog ikke skulde være et gaaet tabt ellers forstaar jeg det slet ikke. Dette er det 3die jeg skriver uden at have hørt fra Dig. Det er saa tomt slet ikke at vide om Dig. Du kan ellers tro, det hjælper godt paa mig, alle siger, jeg ser langt raskere ud end da jeg kom og jeg vejer 121 ½ Pund, det meste jeg har vejet i lange Tider. Det er en herlig Tilværelse og Tiden falder en langtfra lang, tvertimod. Jeg ligger i Liggestole aaben [ulæseligt ord] da i Pels hver Dag fra 10-11, det er sjov at ligge og kige op i Luften og næsten daglig kommer her Flyvere over. Fra 11 ¼ til 12 faar jeg Finsenlysbad, det brænder Huden som Solbad, jeg bliver helt rød og øm og maa smøres med Palmin! der efter varmt og koldt Styrtebad, saa Hvile indpakket i Uldtæpper, derefter en ganske lille Spadseretur, mere kan jeg ikke naa før Kl. er 1 og det er Middag. 3 Retter Mad, ganske let, 2 [sidetal] mest Vegetarmad, glimrende alt sammen, derefter Hvile og saa endelig har man fri til en anden Spadseretur; her er meget smukt, dejlige Skove og Vejret har jo været bedaarende hidtil. – Af og til faar jeg Besøg, Bedstemor og tante Lugge en Dag, Meme i Søndags, Swane forleden paa sin Motor og han og Lysse vil komme her sammen en Dag. Lysse og Peter Tutein har ogsaa været her og dag paa Motor, jeg bespiste dem med Kaffe og Smørrebrød paa Kroen og Godsejeren havde som sædvanlig god Appetit! Din Far har meget travlt med sit store Billede, jeg telefonerer med ham hver Aften, jeg har faaet Lov af Doktoren at tage ind og se Billedet, naar det er færdigt. Jeg blander mig ikke meget med Folk her, her er ikke ret mange tiltrækkende, jeg læser Fransk hver Aften her paa mit Værelse, slaar Gloser op, saa jeg synes, jeg lærer en hel Del. 
+Lad mig nu dog høre fra Dig min gamle Ven, jeg længes saa frygtelig efter det. Skriv rigtig om hvordan alting gaar for Dig. – Mange 1000 Hilsner fra Din Mor.
+Torsdag 20 – 11 – 24</t>
+  </si>
+  <si>
+    <t>1924-11-26</t>
+  </si>
+  <si>
+    <t>Esben Hansen
+Peter Hansen
+Ludvig Holstein
+Vagn Jacobsen
+Anker Kyster
+Andreas Larsen
+Eiler Lehn Schiøler
+A Munch-Petersen
+Grethe Naur
+Janna  Nielsen
+Kai Nielsen
+Theodor Oppermann
+Johannes Rump</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald ( Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Duetavlen er formentlig en illustration til det planlagte 10-binds værk om Danmarks fugle. Imidlertid gik initiativtageren Lehn Schiøler konkurs og døde nogle år senere. Der blev kun udgivet tre bind. To bind om Danmarks andefugle og et bind om Danmarks rovfugle.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er muligvis færdig med billedet på Christiansborg. Han arbejder på at rejse penge til udstillingen om Kai Nielsen. Taler med mange mennesker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wjaU</t>
+  </si>
+  <si>
+    <t>Uraniavej 26 Nov. 1924
+Kæreste Alhed!
+Det er svært for mig at finde ud af hvormeget jeg har faaet fortalt Dig i Telefonen og hvad jeg har glemt, der foregaar saa meget i disse Dage. I Formiddag har jeg været hos Rump der stadig mener at have ofret nok paa Kaj, og hos Munch Petersen der nok vilde bidrage med et mindre Beløb. Schiøler og jeg var til Frokost hos Bryggeren sammen med Biologen, og havde hyggeligt. De var meget begejstrede for Prøveheftet. Nu kan Du jo se paa det, Schiøler har sendt Dig et i Formiddag. Da vi gik fra Carlsberg mødte vi Janna og Fru Naur udenfor, de havde været ude at se til Kajs Grav og fulgtes med os til Sporvognen. Jeg havde tænkt at male videre paa Duetavlen i Eftermiddag men det er saa mørkt at jeg ikke kan se; saa jeg vil gaa ind til Kyster og se at faa de Bøger af Ludvig Holstein naar jeg har skrevet dette. Jeg havde Brev fra Puf i Morges han har det godt og jeg skal skrive til ham i Morgen. Du ved vel ikke Jannas Telefonnummer saa vi faar vel ikke talt sammen i Aften, det er ogsaa idiotisk at jeg ikke har faaet Dit, men jeg vil se efter i Telefonbogen og saa ringe der ude fra i Aften. I Mrg. Kl. 11 skal jeg op paa Slottet og have en Anvisning paa Pengene og Regningen paa Lærredet som ikke er betalt. Begge Del sender jeg saa til Esben Hansen. Du kan tro det er en Lettelse at have alt vel overstaaet. Mange kærlige Hilsner Din JL.
+P.S.
+Jeg skal hilse Dig fra en hel Masse Mennesker som jeg i de sidste Dage har talt med men jeg kan ikke finde Rede i hvormange af dem jeg da afleverede i Telefonen. I Dag Rump og Munch Petersen og Bryggeren og Biologen; i Gaar Oppermann, Peter o.s.v.
+JL</t>
+  </si>
+  <si>
+    <t>1924-11-27</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Kristian Erslev
+- Hage
+Esben Hansen
+Otto Helms
+H. C. Holm
+Ludvig Holstein
+Else Jensen
+Johannes V. Jensen
+Anker Kyster
+Marie Larsen
+Eiler Lehn Schiøler
+Frederik Lützhøft
+Albert Naur
+Grethe Naur
+Janna  Nielsen
+Kai Nielsen
+Carl Ostenfeld
+Valdemar Rørdam
+Ellen  Sawyer
+Jens Schou
+Viggo Stockfleth
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald( Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Det omtalte digt af Ludvig Holstein hedder "Nu ruger på reden".
+Peter er en hund - ofte kaldet Peter Hund.
+Det vides ikke hvem Inger Magnussen og Christian er.</t>
+  </si>
+  <si>
+    <t>Der gøres stadig forberedelser til udstillingen om Kai Nielsen. Billedet på Christiansborg ser godt ud i solskin. Johannes Larsen skal lave tegninger til en bog om Stæren. Han har farvelagt en tegning til et digt af Holstein. Schiøler har afleveret prøvehæftet til første bind af "Danmarks Fugle".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7RTI</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 27 Nov. 1924
+Kæreste Alhed!
+Jeg var saa ude hos Janna i Aftes. Der var foruden mig Naur og Kone og Else, Johannes V var bleven hjemme paa Grund af Ørepine, senere paa Aftnen kom Inger Magnussen. Naur havde det Fotografi med til mig, som har staaet i Kjøbenhavn?[spørgsmålstegnet er muligvis skrevet af en anden person på et senere tidspunkt] Janna havde et udmærket Billede af Kaj, som Stockfleth havde taget for nogle Aar siden paa Schous Klinik, og som jeg skal se at faa hos ham. Jeg har været oppe paa Christiansborg i Dag, Lysse kom her og var med. Jeg underskrev Kvitteringerne og Pengene bliver i Mrg. sendt til Esben Hansen og jeg skriver saa til ham og sender Regningen paa Lærredet og beder ham sende Pengene til Olesen, de vilde helst have det saadan for Regnskabets Skyld. Det var for Resten rørende billigt Lærred, jeg havde ventet, det havde kostet ca 3 Gange saa meget, men omsat i Kroner blev det kun til 151 i det Olesen ikke havde beregnet Fortjeneste fordi de havde leveret saa meget til Slottet. Lysse og jeg var inde og saa Billedet i Solskin, det saa meget godt ud¸jeg havde kun set det i kunstigt Lys. Den Forlægger med Stæren, og Helms og Johs V. kom derop; og fulgtes med mig derfra. Han foreslog 500 Kr og saa maatte jeg lave hvad jeg vilde til Bogen der skal komme til Octbr, og det er saa Meningen at udgive en lignende Monografi af en af vore almindelige Fugle hvert Aar. Jeg gaar op og taler med Johs. V. om det naar jeg kommer tilbage fra Kyster, hvor jeg nu gaar ned med 3 Holstenske Digtsamlinger som jeg hentede i Aftes og som mangler forgyldning paa Rygge. Der laa et Bjærg af vore Bøger derinde og han lovede at sende dem inden Jul saa vi kan faa dem stillet op til Julen. Jeg fik i Dag en Samling Fugleviser af Valdemar Rørdam med Dedikation og Vignetter af Heilmann ikke gode. Jeg har i Dag lavet en lille Farvelagt Tegning til Holstein til et par Linier af et Digt ”Lærken”.
+”Nu gemmer det grønne en Fugl i Ro.”
+En rugende Lærke i Kløver [ tegning] som jeg tager med til Byen og afleverer til Børup hos Gyldendal, sidste Frist. Schiøler var i gaar hos Erslev, Formand for Carlsbergfonden, med et Prøvehæfte, Erslev telefonerede i Formdg at han kunde hente det, og sagde at han nu skulde gaa til Ostenfeld, hvad han gjorde med det samme, de var begge meget interesserede, og Ostenfeld sagde at han kunde gøre Regning paa 30000 Kr til første Bind og komme igen naar de næste skulde ud. Synes du ikke det er expedit? Marie ringede fra Uglen i Eftmdg. Jeg gaar der hen i Mrg. Kl. 4. Ellen er herinde for at tage mod Christian der kommer i Aften. Hun havdde Peter med ind og afleverede ham til Lugge paa Banegaarden. Jeg gik fra Slottet hen til H - Chr Holm for at sige Tak for Laan for Billedet og spørge hvor det skulde sendes hen, men traf ham ikke. Jeg ringede saa i Eftermdg. Han vilde meget gerne tale med mig og kommer herud i Mrg. tidlig. Naa nu maa jeg af Sted, saa maa Esben vente til i Morgen. Schiøler beder mig hilse. Han er højt oppe i Anledning af Bogen.
+Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>1924-12</t>
+  </si>
+  <si>
+    <t>Helsinore
+Nicolaj Torv København
+Bianco Lunos Allé Frederiksberg</t>
+  </si>
+  <si>
+    <t>- Berend
+Thomas Bewick
+Sophus Clod Svensson
+Johan Hansen, generalkonsul
+Johannes V. Jensen
+Eiler Lehn Schiøler
+- Lützow
+Karl Madsen
+Johan Christian Petersen
+Niels Rydeng
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald. (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Tredje bind af Johannes V. Jensens "Myter 1914-24" udkom i 1924 på Gyldendal.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal have sendt nogle tryk, som først skal sættes på passe-partout. Der er rosende omtaler i svenske aviser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pjzE</t>
+  </si>
+  <si>
+    <t>[Første del af brevet mangler]
+Clod-Svensson op til mig med vedlagte Kort, hvoraf det fremgaar at jeg har solgt for, saa vidt jeg kan se ca 1000 Kr, som han nu mener er svenske hvilket jo pynter betydeligt paa det. Men tror du der findes Explr af alle disse hjemme og i saa Fald tror Du Elle kan finde dem. Schiøler har lige gjort mig opmærksom paa at Børnene her har hver et, og at der maaske er nogle af dem i mellem, nu skal jeg se efter. De skal sendes til J. Chr. Petersen (Papirpetersen) ved Nicolai Torv Kjøbenhavn K. som saa vil sætte dem paa Passepartouet og lade dem gaa videre. Han havde en hel Del Udklip af svenske Aviser med, jeg læste lidt af en meget lang en hvor Ederfuglene var gengivet, og hvor jeg var meget rosende omtalt og sammenlignet med Bewick og længere nede stod der om en finsk Kunstner med beslægtede Motiver, at de bød mod at hænge i Nærheden af mine. Men som sagt jeg læste ikke mere for jeg stod som paa Naale for at faa begyndt at male igen. Det har været et par dejlig lyse Dage i Gaar og i Dag og jeg tror jeg har klaret Luften nu og Fuglene mangler kun Farve saa jeg bliver nok færdig paa Lørdag. I Morgen skal jeg til Møde hos Generalkonsul Johan Hansen, i Anledning af den Hædersgave til Karl Madsen, som Lützow skrev om. Det er dejligt at det nu ser ud til at jeg kan blive færdig, jeg har ligefrem gaaet og været dårlig i Maven af nervøsitet over ingen Vegne at komme men de sidste Par Dage har jeg haft det godt. Jeg mødte Johs V i Middags, han sagde han havde sendt de ny udkomne Myter til Kjerteminde. Naa Hr Berend var her altsaa lige før Middag og jeg aftalte med ham at jeg skulde komme hen til ham paa Bianco Lunos Allé 1. 3 Sal i Mrg Aften. Her er et Brev fra Skrædderen i Helsingør som kom i Dag, jeg maa skrive til ham at vi maa have det til Gode til vi kommer igen til Marts. Jeg har nok at gøre. 
+Mange kærlige Hilsner
+Din JL
+P.S.
+Bryggeren fortalte i Aftes at Graaænderne var kommen og udpakkede os at han vilde retournere Kassen der var mægtig stor. JL</t>
+  </si>
+  <si>
+    <t>Fru Balslev
+- Brudlund
+Asta Krohn
+Marie Larsen
+A Munch-Petersen
+Chr.  Quist
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald(Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har stadig ikke nyt om resultatet af kunstauktion.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M0Wt</t>
+  </si>
+  <si>
+    <t>Kæreste Lausi!
+Jeg maa hellere faa et Brev af Sted i Morgen igen, ellers faar Du ingen før Mandag. Tak for Brevet i Dag, jeg fik det altsaa Torsdag Morgen. Gud ske Lov det er fint Vejr i Dag, jeg var saa ked af Regnvejret i Gaar, men nu i Dag kan Du vel faa begyndt paa noget, det er ellers en voldsom Omgang fra alt det milde Vejr. Jeg har haft besøg af Mareje i Dag, i Telefonen kunde jeg ikke faa Besked om Auktionen, de havde intet hørt og ikke selv været der. Men Mareje vidste egentlig heller ikke noget videre, de havde talt med Brudlund, han mente det var gaaet skidt men der var vist heller ikke gjort det allermindste med Opbydere eller med at tromme Folk sammen. Et Billede som Asta havde givet Brudlund i Kommission var gaaet for 20 Kr., det er næsten dumt ikke at have nogen til at byde det op, men som sagt, Hovedresultatet vidste de ikke endnu, Uglen skulde først have ringet til Munch-Petersen. - 
+Der er rejst to i Dag af dem, jeg havde mest med at gøre gl. sagfører Quist fra Nyborg, som jeg sad ved Siden af ved Bordet og Fru Balslev, som er en af dem, jeg bedst kunde lide. - Naa Du faar kun disse Par Ord i Aften Gamle skal have lidt ogsaa. 
+Mange Hilsner 
+Din A.
+Torsdag Aften.</t>
+  </si>
+  <si>
+    <t>1924-12-02</t>
+  </si>
+  <si>
+    <t>Vinskoven</t>
+  </si>
+  <si>
+    <t>4400 Mørkøv</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Eiler Lehn Schiøler
+Helga Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Vinskoven hørte til herregården Orelund. Johannes Larsen opholdt sig af og til derude for at male, og han kunne overnatte der.
+Andreas Larsen (Puf) var i gartnerlære i Stige nær Odense.
+Alhed Larsen havde i september 1924 nogle smertefulde hjerteanfald, og hun opholdt sig derfor på Hareskov Sanatorium i november og december måned.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har gået og orienteret sig i Vinskoven og valgt en gammel eg, som han vil male. Alhed er kommet sig. Andreas må sende Johannes Larsens træsko til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ww2M</t>
+  </si>
+  <si>
+    <t>Vinskoven 2 Dec. 1924.
+Kære Puf!
+Som Du ser er jeg nu herude. Jeg kom her Søndag Eftmdg og i Gaar gik jeg omkring og orienterede mig. I Dag har det regnet siden tidligt i Morges, og jeg benytter Lejligheden til at skrive og barbere mig. Hvis Du ikke har sendt Oljetøjet vil jeg gerne have sendt mine Træsko med, put det hele i en forholdsvis god Sæk, jeg kan faa Brug for dem naar jeg skal herfra. Din Moder var inde i Kjøbenhavn i Lørdags Eftmdg og spiste til Middag hos Schiølers. Hun har det godt og gør Indtryk af at være kommen sig gevaldigt derude. Jeg er spændt paa hvad jeg vil faa ud af Opholdet her. Paa denne Aarstid med de korte Dage, spiller Vejret jo en overordentlig Rolle. Foreløbig vil jeg give mig i Lav med at male en mægtig gl Eg der staar i Skoven lige her udenfor Døren. Mange kærlige Hilsner
+Din Far!
+P.S.
+Du maa gerne lade høre fra Dig en Gang imellem.</t>
+  </si>
+  <si>
+    <t>4440 Mørkøv
+4400 Kalundborg</t>
+  </si>
+  <si>
+    <t>Tom Christensen
+Theodor Duepetersen
+Esben Hansen
+Ludvig Holstein
+Vagn Jacobsen
+Andreas Larsen
+- Larsen, kunsthandler
+Eiler Lehn Schiøler
+Johannes Madsen
+Johan Christian Petersen
+Henry Salzwedell
+Nalle Schou
+Christian Treschow
+Frederik Treschow</t>
+  </si>
+  <si>
+    <t>Haage &amp;amp; Schmidt var et tysk frøfirma i Erfurt. Grundlagt 1862. "Med nutidens målestok et af de største gartnerier i Europa" (haage.org)
+Det er uvist, hvem Tom Christensen var. Om det fx er forfatteren Tom Kristensen kan ikke umiddelbart afgøres. 
+Alhed Larsen opholdt sig på Hareskov Sanatorium efter nogle hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler i Vinskoven. Han vil male et billede af en gammel eg. Er blevet inviteret på jagt, men har sagt nej. Han skal arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F2eP</t>
+  </si>
+  <si>
+    <t>Vinskoven 2 Dec. 1924.
+Kæreste Alhed!
+Jeg kom godt herud i Søndags. Ankom hertil Kl. 4 i en Fordvogn Salzwedell havde sendt til Stationen efter mig. I Gaar gik jeg rundt og orienterede mig i Landskabet men i Morges regnede det da jeg vaagnede og det har regnet hele Dagen, som jeg saa benytter til at barbere mig og skrive Breve. Jeg har skrevet til Kunsthandler Larsen efter Farver, til Papirpetersen, Puf, Bryggerens, Th, [Svar] paa vedlagte Glarmester Madsen, om at sende den ene Aquarel direkte til Len, Esben Hansen efter Penge, i alt 8 Breve med dette her. Du kan tro Skovmaarene er fine og jeg er begyndt at sledske for dem. Jeg vil begynde med at male et Par store Billeder af en mægtig gammel Eg der staar i Skoven lige her udenfor Døren, Graavejr og eventuelt Solskin hvis der bliver noget. Chr. Treschow ringede før om jeg vilde med ham og hans Fader ned til Kallundborg i Morgen, for at sejle paa Ederfuglejagt hvis Vejret blev til det, men jeg turde ikke, jeg maa jo see at komme i Gang med at Arbejde, jeg glæder mig til det. Derimod lovede jeg at komme derhen en Aften, han vil hente og bringe mig. Jeg blev ringet op i Lørdags Aftes af Fru Nalle Schou er det ikke saadan Bufs Kone hedder, det var noget om at reproducere et eller andet til Ludvig Holstein, men hun vidste ikke rigtig Besked. Saa ringede Tom Christensen, de vilde gerne have Lov til at gengive den Tegning jeg havde lavet til Mappen i en Festartikel, hvilket jeg tillod. Kan Du ikke sende mig Politiken for i Morgen? Jeg havde tænkt at telegrafere til Holstein men ved ikke hvorhen. Kan Du ikke gøre det for os begge 2. Mange kærlige Hilsner, skriv snart. Din JL
+Kan Du ikke ogsaa sende Haage &amp;amp; Schmidt de 4,95. Jeg har ingen Penge.</t>
+  </si>
+  <si>
+    <t>1924-12-03</t>
+  </si>
+  <si>
+    <t>Ærø
+Vinskoven,  Mørkøv</t>
+  </si>
+  <si>
+    <t>Ora -
+Fru Balslev
+Christian Caspersen
+Lars Hansen
+Alhed Larsen
+Andreas Larsen
+Johannes Larsen
+Otto  Meyer
+Christine Swane
+Laura Warberg
+Hanne With</t>
+  </si>
+  <si>
+    <t>Bjerre, Birgit: Christine Swane. 2003. S. 53 sp. 1.
+Alhed Larsen opholder sig på Hareskov Sanatorie efter nogle hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har haft besøg af to veninder: frk. With og fru Balslev.
+Christine Swane og fætteren Otto Meyer udstiller sammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ilyl</t>
+  </si>
+  <si>
+    <t>Kære Lausi!
+Ja, jeg har ikke faaet noget brev af Sted i Dag, jeg ringede jo
+til Dig i Aftes og i Dag kom Max forbi endnu inden Fri og han var begejstret, og da han var taget af Sted, var det forsent at faa et Brev med, det var et meget vellykket Besøg, jeg havde Max herovre at drikke Eftermiddagskaffe, der foregaaende i Havesalen ved smaa Borde. Jeg fik Frk. With og Fru Balslev - de to, jeg kan bedst med - hen ved det Bord, og de faldt udmærket sammen og Mor morede sig godt. Apropos Frk. With, der jo bor paa Kristiansø, hvad var det hun talte om, der var af mærkeligt på Kristiansø, jeg vilde spørge Frk. W. ud om det, hun kunde slet ikke komme paa, hvad det var, husk at svare paa det. Jeg havde et langt Brev fra den Gamle i Dag, han har det godt og skriver saa fornøjet, mest Anekdoter om Lars. Hvor er det dog jammerligt hvis vi ret mange Dage skal have saadan et Regnvejr. Du kan jo slet ikke faa begyndt paa noget. Det er meget spændende, hvordan Uglens og Mix's Auktion er gaaet i Dag, jeg har tænkt at ringe dem op, men de er vel næppe hjemme, de har ikke ringet til mig, som Du sagde, de ville.I Morgen rejser lille Fru Balslev, det er kedeligt her er bare faa jeg bryder mig om. Tænk dig Uglen havde været her i Søndags. Far er undervejs da jeg kom ind at klæde mig om til Middag, saa hans Visitkort paa Klædeskabsdøren med en Hilsen og det Lexikon, han har foræret mig, havde han fundet paa en Bericht og skreven Dato i! Men ikke et Menneske har set ham eller talt med ham , og det mest mystiske er, at jeg om Mandagen fik Brev fra Ora, og hun nævner det ikke.
+Hvis jeg faar fat i Uglen i Telefonen, skal jeg føje et Par Ord til om Auktionen. Mor vilde sende dig en Politik i Morgen.
+Hav det godt. 1000 Hilsener
+Din A.
+Onsdag 3die Dec. -24</t>
+  </si>
+  <si>
+    <t>1924-12-11</t>
+  </si>
+  <si>
+    <t>Theodor Duepetersen</t>
+  </si>
+  <si>
+    <t>Korsør</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Vinskoven 4440 Mørkøv
+Hareskov 3500 Værløse</t>
+  </si>
+  <si>
+    <t>Duepetersen bor i Lou St. ved Næstved (Telefonnøgle Næstved 1924, s 23)
+Duepetersen vil besøge Alhed i kaninskoven, så hun bor muligvis hos sin søster Christine Mackie i Hareskov.
+Ashanti-regionen ligger i dag i Ghana.</t>
+  </si>
+  <si>
+    <t>Opmuntrende brev til Alhed, som har haft dårligt hjerte og er indlagt på sanatorium.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/juXR</t>
+  </si>
+  <si>
+    <t>Læge Duepetersen Lou, d. 11/12 1924
+Trf. Hverd. 10-11 Telef.: Lou 2.
+Alhed!
+Tak for dit lange brev – det glæder os så sandelig at se at du jo er fuldstændig aandsfrisk - det påstår Las osse! den smule hjærtefejl! skidt med det ! det er jo ikke noet nyt! jeg har såmænd osse hat mange - men de går over du! dånt you worry old girl! Hvis guderne styre mine og min sølverbruds fjer retteligen, så kører jeg i min lupusauto til kaninskoven på Søndag formiddag for at se på dig og for at kysse dig for et billede denne ækle gl. Ashantineger fra Vinskoven i sin store drukkenskab har sendt mig – Jeg siger dig du: det er vanvittigt! pragtfuldt - bæstet har overgået sig selv! og det vil dog sige noget.
+Blæs på dine dia og prognoser – 
+du bliver rask og ung igen 
+TH</t>
+  </si>
+  <si>
+    <t>1925-03-04</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Rynkeby, Kerteminde</t>
+  </si>
+  <si>
+    <t>Astrid Bøttern
+Otto Gelsted
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er i gartnerlære i Stige nær Odense. Han forsøgte sig siden som tomatavler.
+Johannes Larsen er i Henne Kirkeby for at male.
+Det er ikke muligt at afgøre, hvem Erik er, da Larsen-familien kendte mange af det navn.
+Munkar (munke) er svensk for donuts. 
+Fandens urtesalat er sandsynligvis salat af mælkebøtter. Disse er jo netop ganske små og velsmagende i marts.
+Alhed havde i september 1924 nogle hjerteanfald, og i november og december samme år var hun på sanatorium i Hareskoven.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil rejse til Johannes i Kirkeby og spørger, om sønnen kan bytte sin hjemrejsedag. Gartneren vander drivhusene med Andreas Larsens tomater, som trives godt.
+Alhed har holdt sneppegilde med flotte anretninger for Erik og Otto Gelsted (Gelle). Alhed har det i øvrigt godt og glæder sig til rejsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NQUB</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Bare et Par Ord for at sige Dig, at jeg i Morgen rejser et Par dage over til din Far, saa jeg er altsaa ikke hjemme, naar Du kommer paa Lørdag. Maaske Du kunde arrangere Bytning med Hjemmeturen, saa Du kunde komme næste Søndag, saa er jeg jo hjemme og Din Far ganske sikkert ogsaa. – Det er Tante Elles Fødselsdag paa Fredag, hun er i Rynkeby, men Du kan vel ikke naa at skrive et Kort som hun kan have Lørdag Morgen? – Jeg har bedt Gartneren vande Drivhusene og særlig vaage over Dine Tomater, de ser godt ud, bedre for hver Dag, han mente de kom alle sammen. – Vi havde et meget vellykket Sneppegilde i Aftes med Gelle og Erik, det var skammeligt, Du ikke var her, de beklagede det begge. De blev helt betagne, da de kom ud i Køkkenet og saa det festlige Bord. 3 Glas ved hver Kuvert, og den lille Orchidé til Pynt. De fik Fiskegratin i Skaller, Snepper med Fandens Urtesalat, Skylleskaale med 2 nyplukkede Violer i hver og Hofdesert! Til Kaffen fik de Munkar og Havana Cigarer, senere Sjusser. Vi ringede efter Fru Bøttern, Victor var gaaet til politisk Møde, - vi havde det rigtig sjov, Munden stod ikke paa Erik, jeg tror aldrig jeg har set ham saa vel tilpas! Barnedaaben var knap saa sjov!! Jeg har det for Resten rigtig godt i disse Dage, glæder mig til den lille Rejse og til at se, hvad Din Far har lavet. Bare Vejret nu maa blive godt. 1000 Hilsner min egen Dreng
+Din Mor
+4 – 3 – 25
+[Skrevet på side 1, øverst og på hovedet:]
+Send os en lille Hilsen til Kirkeby Kro pr. Henne, men gør det ikke senere end Lørdag. Den er fin Gamle med de 50 ikke!</t>
+  </si>
+  <si>
+    <t> 7. jul. 1925</t>
+  </si>
+  <si>
+    <t>John Møller</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/7OyD2jlQ</t>
+  </si>
+  <si>
+    <t>13. jul. 1925</t>
+  </si>
+  <si>
+    <t>- Kreutzmann
+Eiler Lehn Schiøler
+John Møller
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jUpjDsi5</t>
+  </si>
+  <si>
+    <t>24. jul. 1925</t>
+  </si>
+  <si>
+    <t>Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
+  </si>
+  <si>
+    <t>11. aug. 1925</t>
+  </si>
+  <si>
+    <t>- Bistrup
+Karl Fencker
+Johannes Larsen, Grønland
+Axel Laurent-Christensen
+John Møller</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/W4C1Dsb4</t>
+  </si>
+  <si>
+    <t>10. sep. 1925</t>
+  </si>
+  <si>
+    <t>Jens Daugaard-Jensen
+Christen Hauge
+Eiler Lehn Schiøler
+John Møller
+Knud Oldendow
+Carl Riis-Carstensen
+Christian Simony
+Richard West</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lIDEje3K</t>
+  </si>
+  <si>
+    <t>11. sep. 1925</t>
+  </si>
+  <si>
+    <t>Niuvertoq -
+Christen Hauge
+Eiler Lehn Schiøler
+Knud Oldendow
+P Vedsted
+Richard West</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/d8BQ6gjM</t>
+  </si>
+  <si>
+    <t>1926-03-22</t>
+  </si>
+  <si>
+    <t>Johan Larsen
+Johannes Larsen
+Carl Nielsen
+Ellen  Sawyer
+Robert Scott
+Agnete Swane
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i København. 
+Larsen-familien kendte mange med navnet Anton, så det vides ikke, hvem af dem det er, der nævnes i brevet. 
+Lille Dax er muligvis Sigurd og Agnete Swanes førstefødte, Hanne. Hun blev født januar 1926. 
+Alhed Larsen var fra efteråret 1924 på diæt, efter at hun havde haft nogle hjerteanfald.</t>
+  </si>
+  <si>
+    <t>En dejlig nyhed med Anton og (motor)cyklen. Johannes Larsen har solgt for 1750 kr. på Den Frie. Alhed har mødt Swane og spist med dem. Bagefter var de i biografen og se en film om Scotts Sydpolsfærd.
+Alheds søster, Ellen, må have masser af mad i huset, når de kommer hjem Skærtorsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A7lN</t>
+  </si>
+  <si>
+    <t>Kære lille Gamle!
+1000 Tak for Dit Brev i Dag, jeg blev saa forfærdelig glad ved det. Det er rigtignok en udmærket Nyhed, Du skriver om med Anton, bare det dog kunde blive til noget; ja se dog at faa ham til at købe sin Cycle hos Carl Nielsen. Faar han den fra København, kan han jo aldrig gøre Vrøvl. - - Du kan tro fars Billeder gør Lykke, nu har han alt i alt solgt for 17500 Kr. De ser meget smukke ud inde paa den fri. – I Gaar traf vi Swanes og lille Dax. Vi inviterede dem hen at spise til middag med Østers, Kalvecottelet og Vin og bagefter kørte vi i Bil til en stor Biograf (den gamle Jernbanestation) der var en Forestilling paa 3 Timer bl.a. Scotts Sydpolsfærd, meget interessant. – Vil Du sige til Tante Elle, at vi kommer alle tre Skærtorsdag med 6 Toget. Hun p [bogstavet overstreget] maa eld [de tre bogstaver overstreget] endelig have Masser af Mad der er jo flere Helligdage, bl.a. Kalvesteg og endelig noget til Aften ogsaa f.Ex. Mørbrader. (Jeg maa ikke spise Oxe.) Hun maa ogsaa have Kix og Vin. - - Nu kun mange kærlige Hilsner til jer alle flest til min egen Gamle fra Mor.
+Mandag</t>
+  </si>
+  <si>
     <t>1926-08-27</t>
   </si>
   <si>
     <t>Alhed Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Båxhult</t>
   </si>
   <si>
     <t>Wedellsborg
 Odense
 København
 Landeryd, Sweden
 Halmstad, Sweden</t>
   </si>
   <si>
     <t>Carl Andresen
 Esben Hansen
 - Hecht-Petersen
 - Højlund
 Vagn Jacobsen
 Xenia Jacobsen
 Rigmor Klein
 Jørgen Hermann Kruuse
@@ -2826,156 +6463,1529 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
   </si>
   <si>
-    <t>1912-05-15</t>
-[...12 lines deleted...]
-Niels Elgaard Amstrup
+    <t>1927-02-23</t>
+  </si>
+  <si>
+    <t>Frk. Andersen
+Frederik Hendriksen
+Julius Hviid
+Aksel Jørgensen
+Andreas Larsen
+Nicolaus Lützhøft
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>F. Hendriksen: Kjøbenhavnske Billeder fra det nittende Aarhundrede. Foreningen Fremtiden 1924-1927. 
+Det er uvist, om det er maleren og professor ved Kunstakademiet, Aksel Jørgensen, som Johannes Larsen beder Alhed vise nogle tryk.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har modtaget adskillige nye bestillinger fra Kunstnersamfund mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RNOx</t>
+  </si>
+  <si>
+    <t>Kjerteminde 23 Febr 1927.
+Kæreste Alhed!
+Tak for Brevet i Dag. Som Du ser af vedlagte Der var her, eller kom den Dag jeg kom hjem, har Kunstnersamfund udbedt sig Ederfuglene og Hjorten og anmeldt et Par andre Blade indeholdende Geirfuglene (Alliker) Pelikanen (Pelikane) Fiurene (Uhrfugl) Rypen (Ryppe) syngende Lærke og Sortspetterne (Sortspætte). De to første, Ederfuglene og Hjorten sendte Puf strax. Vi sender altsaa kun Sneppen i Dag. Ja vi kan for Resten godt sende Bekkasinen i Dag ogsaa hvis Du har aftalt dette med Axel Jørgensen. Jeg er nu holdt op med "Bagvejene" , maaske piller jeg en Gang senere ved den, men stort anderledes bliver den ikke og jeg kan nu ikke holde ud at sidde og fedte med den mere. Hermed et Brev fra Lytzhøft der kom i Dag. Nu kan Du jo selv snakke med ham og høre om den Nevø kan give 50 Kr. for Stykket naar han nu skal have flere. Der kom en meget fin Bog fra Xylografen i Forgaars, "Kjøbenhavnske Billeder" indbunden i Pergament og med Guldsnit. Jeg skriver nu og takker ham. Puf er nu færdig med at trykke, men har i Sinde at tage nogle Stykker af hver af alle de Stokke vi har, med det samme han er i Gang. Frøken Andersen fejler ingen Ting og de har vasket i Dag. Elle har det bedre og vilde have været op, men Dr. Hviid har raadet hende til at blive liggende et Par Dage til. Det lader ikke til at Puf vil den Tur til Kjøbenhavn. Mange kærlige Hilsner fra os begge
+Din
+JL.
+P.S.
+Puf siger han kan ikke komme
+JL</t>
+  </si>
+  <si>
+    <t>1927-03-01</t>
+  </si>
+  <si>
+    <t>Carl Sofus Fausø</t>
+  </si>
+  <si>
+    <t>Auning St.</t>
+  </si>
+  <si>
+    <t>Stenbergholt, Auning St.</t>
+  </si>
+  <si>
+    <t>Carl Sofus Fausø
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Carl Fausø får omsider svar fra Johannes Larsen, der dog må skuffe ham med at male nogle bestemte motiver, da han ikke pt. har tid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vwxZ</t>
+  </si>
+  <si>
+    <t>Fortrykt:
+Carl Fausø
+Stenbergholt
+Auning St.
+Herefter i håndskrift:
+1.3.1927.
+Maleren Hr. Johannes Larsen.
+Tak for Deres kærkomne Svar!
+Jeg ser jo heraf, at De ikke for Tiden har af de Motiver, jeg har forelsket mig i.
+Jeg vil meget gerne se de Lærreder, De venligst tilbyder; men - jeg vil sige det først - det er nu de andre Motiver, der har taget mig ved Hjertet!
+Saa kan De ikke ofre et Par Dage, inden De rejser?
+Vil De ikke forbarme Dem over mig, der har ventet i saa mange Aar efter et saadan Billede?
+Hvis De ikke kan, hvad Tid maa jeg saa skrive til Dem igen.
+Altsaa - ja De kan det inden ad:
+Deres blaa Himmel!
+Deres flyvende, hvide Gæs el. Svaner - har et Par Stk.
+Deres gule Græs med et Pyt Vand!
+[ulæselig] Foraar!
+Undskyld mig i al Venlighed at jeg er saa fremtrængende; men jeg haaber De forstaar mig ret!
+Med venlig Hilsen og Tak! Deres ærbødige
+Carl Fausø
+Lærer</t>
+  </si>
+  <si>
+    <t>1927-8</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde af australsk sovesyge (en betændelse i hjernen) 31. august 1927 på et hospital i Odense. Hun havde forinden ligget alvorlig syg hjemme en tid. Johannes Larsen var på Island for at tegne illustrationer til en udgave af De Islandske Sagaer. Han nåede først hjem, da Alhed Larsen var død.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0465</t>
+  </si>
+  <si>
+    <t>Det er forfærdeligt, at Alhed er så syg. Også skrækkeligt at det vil tage Johannes Larsen 15 dage at komme hjem fra Island. Man må håbe, at han når hjem i tide.
+Astrid flytter ind på Howitzvej. Hun har fået digte og artikler antaget i flere tidsskrifter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GxFN</t>
+  </si>
+  <si>
+    <t>Rossia, Onsd. Morgen
+[Med blyant og en anden skrift:] 1927 
+[Astrids skrift:]
+Kæreste Junge! Tak for Kortene – hvor er det dog forfærdeligt med Be! Jeg har ellers hele Tiden haft den bedste Tro, men nu ser det virkelig sort ud, efter hvad I skriver – samtidig med dit Kort i Aftes fik jeg et meget modløst lille Brev fra Lugge. Og Junge – at Las først kan rejse i Dag fra Island! hvor må det være skrækkeligt for ham – og så være 15 Dage undervejs! Er der stødt noget nyt til – jeg ved så lidt detaljeret om det hele – jeg troede, det var Hjertet og Nerverne – men er der ikke stødt noget nyt til?? Jeg ringede nu til Morgen Kl 8, så snart jeg kom herud til Øbro, Magisteren sagde kun, at det var meget dårligt, og det vidste jeg jo. I Mandags skrev jeg til Tutte og fortalte om dit Kort, som vi hentede på Stationen Søndag. Nu er det rigtignok svært for Jer, lille Junge, at I har hende ude i Odense så langt borte – og de arme Drenge – er Lysse i Kerteminde? – Du må skrive igen og fortælle lidt udførligt – jeg sender dig Remedier for at lette det – og husk jeg er på Howitzvej 29 – vi flytter ind i Dag – men rejser ud Lørdag – Søndag hele Måneden. Jeg har været oppe i Dag Kl 4 for at pakke og gøre i Orden derude – det er med tungt Hjerte vi rejser netop nu, da det er så skønt, men vi må jo ind til vores Pension, Fru Vinter kan ikke blive ved at refundere – og trods dette koster det jo en Del ekstra. –
+Da Nus og jeg i Aftes gik en lille Askedstur op ad Værløse til, blev vi [ulæseligt ord] fra en Have af et Ægtepar, som vi følges med hver Morgen – de viste os deres lille Hus og en dejlig Have og var så søde – de havde læst mit Hareskovbrev og fortalte, at det blev læst højt i Familierne derinde! Jeg har et Digt i næste Nummer og en Artikel i næste igen – om Høstgildet på Gelskov – og Hohlenberg har antaget et Par Digte til sit Tidsskrift for Antroposofi ” – norsk – dansk ”Vidar”. Men alt dette blegner og bliver til ingenting nu vi har fået alt dette alvorlige at tænke på og bekymre os for. Jeg ringer nu hver Dag til Øbro – men her er alligevel lidt Remedier til et lille Brev fra Dig?
+Gid det dog alligevel i sidste Øjeblik må gå til den goe Side – og gid Las må nå at komme hjem – det kan jeg ikke lade være med bestandig at tænke på – og hvor frygtelig den Rejse må være for ham, ikke?
+Nu f – jeg ikke mere!
+Skriv endelig!
+Din 
+Dis</t>
+  </si>
+  <si>
+    <t>1928-12-30</t>
+  </si>
+  <si>
+    <t>Laurits  Larsen</t>
+  </si>
+  <si>
+    <t>Aarhus</t>
+  </si>
+  <si>
+    <t>St Blichersgade 1, Aarhus</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Laurits  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen modtager et kærligt nytårsbrev fra sin fætter Laurits Larsen, hvori han takker for et billede af sin farbror I.A.Larsen (Johannes Larsens far) og mindes ungdomsårene, hvor han arbejdede i farbroderens forretning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AqTF</t>
+  </si>
+  <si>
+    <t>Aarhus d. 30 Decbr 1928 
+Kjære Fætter Johannes! 
+Mange Tusinde Tak for tilsendte Billede af din Fader. Det var mig en glædelig Overraskelse at faa en saadan Julegave. Paa den Plads hvor din Fader staar med Kikkerten for Øjet paa Bagvejen, har jeg jo set ham mange Hundrede Gange i de første 8 Aar jeg var i Forretningen. Skibet som er under Indsejlning synes jeg at kjende, det er vist Hygaa, jeg kan kjende paa at Rigningen, ligger saa meget agterover det gjorde det ikke paa din Faders andre Skibe.
+Det er et Billede som jeg sætter meget stor Pris paa da det ogsaa minder mig om mine lykkelige Ungdomsaar i Din Faders Forretning.
+Hvor dog Tiden løber hastigt bort nu i November var jeg 71 Aar, og nu læser jeg i Aarhus Stiftstidende at Du 3die Juledag fylder 61 Aar.
+Naar Du engang kommer her til Jylland, saa vær saa god at aflægge os et Besøg, Du er altid hjertelig velkommen. Et godt og lykkeligt Nytaar ønskes Dig og Dine Sønner. Mange venlige Hilsener fra min Hustru og Søn, og fra sin Hengivne Fætter. Laurits Larsen St Blichersgade 1.I</t>
+  </si>
+  <si>
+    <t>1929-04-09</t>
+  </si>
+  <si>
+    <t>Viggo Stockfleth</t>
+  </si>
+  <si>
+    <t>Vesterbrogade 48, København
+Charlottenborg, Kongens Nytorv</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>Johannes Larsens søn Johan giftede sig med Elena Italia den 23-2-1929.
+Charlottenborg er hjemstedet for flere kunstinstitutioner, bl.a. Kunsthal Charlottenborg, hvor der har været udstilling af kunst siden 1883. Kunsthallen er med sine 1200 kvadratmeter en af de største udstillingsbygninger i Nordeuropa.
+Det vides ikke, hvem Hammer var. Den islandske kunstner er muligvis Ólafur Tubals.</t>
+  </si>
+  <si>
+    <t>Læge Stockfleth har taget nogle billeder for Johannes Larsen på Charlottenborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9VDN</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+Læge Viggo Stockfleth København V., den
+Vesterbrogade 48
+Tlf. Eva 833
+Konsultation 1 - 2
+[Håndskrift:]
+9.4.1929.
+Kære Mester Johannes Larsen!
+Tak for Deres Brev og hjertelig Tak for den Aften jeg var sammen med Dem og Deres Søn da jeg tog Billederne paa Charlottenborg; der var saa fornøjelig baade paa Charlottenborg og ved den saltede Aal hos Hammer. Jeg var saa glad ved engang at kunde gøre Dem en Tjeneste og ved at den er faldet ud til Deres Tilfredshed. De skylder mig absolut intet. Skulde det være at jeg kunde hjælpe Dem en anden Gang til vil jeg meget gerne melde mig til Tjeneste. Det er morsomt at Forsøget med Lampeoptagelser lykkedes saa godt som De skriver. Skade at jeg kom til at tabe to Billeder oven paa hinanden. 
+Jeg glæder mig til eventuelt at se Deres Aftryk eller Charlottenborgs engang. Filmene overlader jeg ganske til Dem. 
+Den islandske Maler har jeg behandlet saa godt jeg kunde paa de faa Dage han var her; det var dog væsentligst Hypochrondi fra hans Side; skulde der komme noget mere har han lovet at lade sig behandle derfor paa Island.
+Til Lykke til Deres Søns Giftermaal!
+Vil De hilse Deres Sønner og tag selv en Mængde
+venlige Hilsner fra
+Deres hengivne
+Viggo Stockfleth.</t>
+  </si>
+  <si>
+    <t>1930-12-09</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Svend Aage Gammeltoft
+Jens Jensen
+Grete Jensen, f. Hansen
+Drude Jørgensen
+Andreas Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Niels Erik Schoubye
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Kimskog må være et skovområde, som Johan Larsen ønskede at købe. 
+Grete Jensen fik svangerskabsforgiftning og måtte gennemgå en provokeret abort. 
+Det vides ikke, hvem Tante Mimi var.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Elena Larsen er glad for sin Smålandstidning. Hun er spændt på, om Johan/Lysse Larsen har købt Kimskog.
+Elena har talt i telefonen med Andreas Larsen om møllevinger. Andreas og Johannes Larsen kommer ikke til jul, da Johannes Larsen har travlt med malerier. 
+Grete Jensen er indlagt på Fødselsstiftelsen og er ved godt mod. Hun får som lægehustru særbehandling. 
+Peter er blevet undersøgt på kryds og tværs, og han er sund og rask.
+Leo Swane kommer ikke til jul. Tante Mimi tør slet ikke gå ud. 
+Elena glæder sig til at komme hjem til Båxhult.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xbl0</t>
+  </si>
+  <si>
+    <t>Tirsdag d. 9 - 12 - 30
+Kære Lysse!
+Jeg er meget tilfreds med den Smålandstidning jeg abonerer paa, og det er et yndigt Tidspunkt paa Dagen naar jeg nyder den paa Sengen til Morgenkaffen. Den holder mig glimrende ajour med de lokale Forhold paa Båxhult og nu er jeg meget spændt paa om du har købt Kimskog og til hvad Pris. Jeg vil skam ønske det er blevet til noget for jeg tror at vi tjener Penge som Skidt paa Skogshandel. Jeg ringede med Puf i Aften og han sagde at saa vidt han vidste, lavede de kun Vinger af Teaktræ og Lærk men Las sagde at det bare var fordi de ikke kunde faa tilstrækkelig store Dim. i Fyr her til Lands. Hvad Pufs Møllebyggers pekuniære Forhold angik saa behøvede du ikke at nære nogen Betænkning, for det var en i alle Henseender solid Mand. Las og Puf kommer nok ikke til Jul, Las har saa travlt, han har i den sidste Uge malet 2 Billeder til til Drude og det har sat ham tilbage. - Her hjemmefra.
+Grete har det nu godt og hun tager det meget roligt, hun skal selvfølgelig ligge i nogen Tid men er nok hun ["hun" overstreget] rask til Jul; Jens er ude paa Fødselstiftelsen i denne Maaned, det er jo vældig heldigt og der er sandelig ogsaa Forskel paa den Maade, hvorpaa Fru Dr. Jensen og Landarbejder Larsens Kone bliver behandlet. Bl.a. ligger hun alene paa en 2 sengsstue og Prof Gammeltoft kommer og tager Afsked naar han rejser paa Ferie! 
+Det er en ny Søn du har. Han fik i Gaar blaat Stempel af Niels Erik, som undersøgte ham fra Inderst til Yderst. Ingen Engelsk Syge, fine Lynd ["Lynd" overstreget] Lunger og Hjærte, ingen Blodmangel, Vægt og Højde som et 2aars Barn. Om Aftenen var vi inde hos ham alle sammen han har faaet en ny og dejlig Lejlighed paa St. Annæplads. Paa Vejen mødte vi den nye Musæumsdir. der tog med os og vi havde en svært hyggelig Aften. Kom først hjem Kl 1/2 2 Swane var meget glad ved at vi inviterede ham til Julen, men nu kommer han jo altsaa ikke. Jeg skal hilse mange Gange. Ligedan fra Tante Mimi som heller ikke kommer, da hun ikke tør rejse ud paa denne Aarstid; hun kan nu risikere at blive syg og blive liggende fast i længere Tid, naar hun tager ud. - Nu glæder jeg mig snart til at komme hjem igen, for det er jo nok dejligt i København men kun paa Baggrund af at man skal op til Båxhult igen - og snart. - Paa Lørdag kommer vi. Kommer du mon og henter os. Vi tager med 7. Toget herfra. - Mange Hilsner fra
+Bimsepigen til Lyssefarsen.</t>
+  </si>
+  <si>
+    <t>1932-02-04</t>
+  </si>
+  <si>
+    <t>Hellerup
+Tranegårdsvej 5</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Elena Larsen
+Peter Andreas Larsen
+Vilhelm Larsen
+Lars Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 1932-02-04, Sigurd Swane til Johan Larsen, 2397</t>
+  </si>
+  <si>
+    <t>Lars Swane er droppet ud af skolen, og han overvejer at blive enten landmand eller skovfoged. Sigurd Swane har spurgte Vilhelm/Klaks Larsen til råds, og han tegnede ikke et rosenrødt billede. 
+Skovfogeduddannelsen kræver fem måneders ophold på en skole ved Viborg og derefter tre års læretid. Lars vil gerne hjem til Johan/Lysse og arbejde, og Sigurd Swane spørger, om Johan/Lysse kan komme til ham og lære noget, og om familien kan have ham på kost, for Sigurd Swane kan ikke betale. Lars mener at man billigt vil kunne forpagte en gård i Småland, og Sigurd spørger, om det er rigtigt samt om, hvorvidt man vil kunne tjene til sit brød sådan et sted. Sigurd Swane spørger også, om Lars kan bo og arbejde hos Lysse, indtil skolen ved Viborg begynder.
+Swane mindes med glæde sine besøg i Lysses barndomshjem, og han håber, at Lysses lille søn på flere områder vil komme til at ligne sin far.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dwyx</t>
+  </si>
+  <si>
+    <t>Tranegårdsvej 5. Hellerup. 4-2-32.
+Kære Lysse.
+Du bliver vel nok noget overrasket over at få brev fra mig, men jeg vilde meget gerne have lov til at gøre dig et par spørgsmål i anledning af Lasse. Du ved jo at han var begyndt at gå i skole igen, og en tid så det jo ud til at skulle gå godt; men desværre lader det ikke til at boglig syssel og studering ligger for Lasse, så det var nok et letsindigt forsøg. Han er hørt op i skolen og vil ud på landet til praktisk arbejde, hvad jeg i og for sig også på mange måder tror ham velskikket til. 
+Men nu er han jo allerede godt på vej mod sit 19de år, så nu skulde der jo nødig tages fejl flere gange og det er angående valget af fremtidsvej jeg gerne vilde rådføre mig lidt med dig.
+Han selv foreslog to muligheder, enten skovfoged eller landmand.
+Jeg skrev strax til Klax og spurgte ham om mulighederne for uddannelse til skovfoged og for fremtid for sådan og også om hans syn på mulighederne som landmand.
+Man kan ikke sige, han skildrer nogen af delene i rosenrødt, men skal han ["han" indsat over linjen] tilråde en af de ting bliver det nærmest skovfoged, hvilket kræver først et 5-måneders kursus på Asmild ved Viborg og derefter 3 års praktisk læretid. 
+Også jeg synes, som forholdene er, at Lasse absolut bør gå den vej, selvom uddannelsen er noget dyrere end landbruget. 
+Klax mener, som også andre, at udsigterne for en kapitalløs landmand er så små som vel muligt.
+Nu har Lasse imidlertid den forestilling at forholdene er langt bedre oppe hvor du er end andre steder, og han nærer det ønske at komme op og lære hos dig og håber så at kunne arbejde sig først til forvalter et eller andet sted og siden måske til selvstændig jordbruger. Men jeg er jo bange for at alt det er alt for løst. - Og en del spørgsmål først melder sig jo også.
+For det første - hvis han skulde gå landvejen - Har du brug for ham og kan tage ham i dit brød og kan du så oplære og dygtiggøre ham til selv at tage fat, eller kræver det måske tid og kræfter, Du slet ikke kan afse på en sådan sag? For sådan som jeg er stillet økonomisk og sådan som Lasse er, er det nødvendigt at han begynder i en plads, hvor der kræves arbejde af ham og til gengæld ydes ham hvad han behøver til sit livsophold. - Og hvis Du ikke kan det, taler han om Höljeryd, men er der muligheder?
+Og endelig, hvis Du kan uddanne ham eller han kan få sin uddannelse på Höljeryd, hvordan ser Du så på fremtiden for ham?
+Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
+Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
+Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
+Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
+Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
+Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
+Din Sigurd Swane.
+Og Tinge er jo også deroppe, hils også ham så mange gange.
+x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
+  </si>
+  <si>
+    <t>1933-01-17</t>
+  </si>
+  <si>
+    <t>Hareskov St.</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius
+Adam Goldschmidt
+Brita Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Julius Hviid
 Grethe Jungstedt
+- Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen, Else, Andreas Larsens kone
+Arne Mortensen
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
+Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
+Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
+Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
+Amanda er muligvis Amanda Heinesen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
+Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
+Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+OBS Salget!
+modt 19’ Jan 1933
+Fru A. Warberg Müller
+Hareskov St.
+Sjælland
+8-8-03.
+9/1 2001
+BWP.
+5 okt. 02.
+30-10-02. 
+[Håndskrevet på kuvertens bagside:]
+JWarberg Larsen Kjerteminde
+[I brevet:]
+17-1-1933
+Kære lille Dis!
+Tak for dit gode Brev! Og for dit gode Raad med Bibbe – men hun var jo for længst draget til Hillerød, da jeg fik dit Brev; og selv om ikke – nej, jeg vilde ikke kunne tage den Chance fra hende med de Par Maaneders Spil, som betyder saa meget for hende. Jeg længes for Resten saa meget efter Brev fra hende, jeg haaber da ikke hun er syg. Stærk er hun jo ikke, men saa meget des mere er hun ubesindig med hvad hun byder sig. Det er underligt, for de unge kan ikke begribe, at der er en Grænse for, hvad de kan taale. Skrev jeg noget til dig om, at jeg ikke var rask? det synes jeg ikke, men maa vel have gjort alligevel; ja, naar min nuværende Smule Forkølelse er forbi, saa tager jeg ud til Odense til en Specialist i Næse-Øren o.s v mit ene Øre flyder ustandseligt og det er næsten døvt; jeg tænker mig der er en Katarh i V [”V” overstreget] Gangene i Hovedet og jeg tror ikke Dr. Hviid vil have mere med det at bestille, naa det er jo ikke saa farligt, men det er enerverende at have Sus i Hovedet i 5 Uger i Træk, men jeg har ladet mig sige, at man skal være i uforkølet Tilstand, naar man tager ud til ham. 
+Men her er sket større Ting end lidt Øre-Vrøvl. Agraren var i Aftes nede at tage imod mig da jeg kom fra Landet - jeg forstod straks, at saa havde han solgt Kærbyhus. Dagen før havde der meldt sig en Liebhaver. Det er Skomager Knudsens Svigersøn og Knudsen var med til Forhandlingerne og det var pudsigt nok ligesom han hele Tiden holdt med os; han opfordrede stadig Svigersønnen til at være imødekommende, men ikke os. Der blev intet afgjort Søndag Form., men saa var de altsaa kommen igen Mandag og saa var Handelen gaaet i Orden – Agraren var stolt! Og godt at han holdt sig stiv, for han var ellers mere tilbøjelig til at slaa af end jeg. Vi fik det godt betalt, meget bedre end Folk havde spaaet os, 18000 Kr, men saa skal vi enes om Udgifter til Papirerne; forstaar du: der staar 11000 i Prioriteter, saa han skal betale os 7000 blanke Kroner kontant – ”Og han har dem, Adolph” sagde Knudsen fortrolig til Agraren ”du skatte være bange – han har dem, der er ingen Rævestreger ved ham”. Og det kan han med Sandhed sige, hvor var de fine og noble at have med at gøre. 
+Hvor blev jeg glad, da jeg fik Nyheden; i Begejstringens Hede købte vi 5 Stykker Kransekage og en Plade Succes og fik ringet efter Puf, Marie (Larsen, som er her endnu, hos Lases altsaa) og saa lille Grethe derovre fra og der blev et muntert Kaffeselskab ud af det. Jeg har sendt Brev til Tinge i Dag, hvor bliver han glad, den kære Dreng. Sikken et Held at nu da jeg skal sælge min Obligation saa er den i stærk Stigning, den staar i 92 ¼ mens den længe har været sidst i Firserne; den var jo paa 2000 Kr, men vi maatte belaane den; fik 1000 Kr i Nationalbanken til en meget billig Rente, da vi skulde lægge Vand ind og have nye Skorstene og reparere hele underste Lejlighed for 2 Aar siden.
+Det er kunstigt for det betyder noget godt for os alle: Agraren faar Arbejde, det Arbejde, som staar hans Hjærte saa nær, Tinge faar selvstændig Virksomhed – tænk i Stedet for at gaa og tjene altid, Bibbe faar et Levebrød og jeg slipper for ar undervise mere – hvad jeg næsten ikke mere kan udholde. De Nerver som bruges til Undervisning er hos mig slidt op – væk - ! Er det ikke en stor Begivenhed, lille Dis? Det var Lørdag, at det første Glimt viste sig; Manden kom op og meldte sig som Liebhaver og spurgte om han maatte komme næste Dag - - jeg blev saa op flammet at jeg ikke fik sendt Kort til Axel og jeg havde dog tænkt saa meget paa ham! Ønsk ham nu alt godt i det nye Aar fra mig og bed ham tilgive mig at jeg svigtede ham. I havde vel en rar Dag? Ser han lidt bedre ud nu?
+Jeg traf Amanda i Bilen i Aftes. Hvor hun ligner sig selv og hvor er hun sød. Hun blev meget betaget, da hun hørte at Sjums var gift, for Sjums havde lovet hende så bestemt at skrive til hende hvis hun en Dag skulde giftes; jeg sagde at det var en gammel Historie og at hun havde en yndig lille Pige, men nævnede ikke noget om Skiftet og hun spurgte ikke om noget Navn – heldigvis, for jeg har ikke Mandens Navn i min Erindring, jeg er jo utrolig med at glemme navne.
+Jeg læste med stor Interesse om Adams og Fru Brittas [det andet ”t” i navnet overstreget] Besøg – Adam bliver nok lykkelig, det vilde ikke passe til ham ikke at blive det! Stol paa det!
+Pudevaaret er ikke mit; du skal faa det ved Lejlighed. Hvad du skriver om Bibbe er saa rigtigt, gid det hele maa gaa saa godt for hende, jeg har aldrig set hende saa glad og harmonisk som i Julen. Hvor var hun yndig
+[Skrevet på hovedet øverst på s. 4:]
+Din Bog når jeg ikke at tale om i Aften, jeg må i Seng, kun at jeg synes den er udmærket, du skal og maa fortsætte. Men det er vel vanskeligere naar man kommer fremad i Livsforløbet?
+[Skrevet langs venstre margen s. 4:]
+Tusind Hilsner til Jer alle tre Din glade Junge.</t>
+  </si>
+  <si>
+    <t>1933-01-19</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Dres -
+Ludvig Brandstrup, visedigter
+Johannes Hohlenberg
+Bodild Holstein
+Adolph Larsen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Marie Schou
+Fritz Syberg
+Minna Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Adolf/Agraren og Johanne/Junge Larsen købte, da de flyttede fra Kærbyhus, Lindøgaard ved Munkebo.
+Det vides ikke, hvem Fru Jarmer, Søren Madsen, Ruth Haumann, Axel Müllers søskende, Grethe, Karla og Ida var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0506</t>
+  </si>
+  <si>
+    <t>Dejligt, at Johanne/Junge og Adolf/Agraren Larsen nu køber en gård. Adolf bliver nok helbredt af det, og det er godt for Erik/Tinge Warberg Larsen. Johannes øre får det sikkert også bedre. Hun bør tage Laura/Bibbe hjem, for hun er som sin far og kan ikke planlægge sit arbejde. 
+Astrid/Dis Warberg overvejer at oprette en gratis børnehave. 
+Axel Müllers fødselsdag blev velykket med god mad og masser af musik.
+Familien har været i teatret og se Ludvig Brandstrup, som gav billetterne. 
+Astrid syr et stjernetæppe, og det bliver flot.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MOYc</t>
+  </si>
+  <si>
+    <t>[1933-01-19 Astrid Warberg-Goldschmidt til Johanne W. Larsen kuvert+s1-s6 BB0506]
+[Håndskrevet med blyant på kuvertens forside:]
+2.64
+1933
+”9 jan.
+11-1-2001.
+BWP.
+[Med blyant:]
+Kærbyhus sælges! Ny gård (Lindøgård) med Stjernetæppe
+[Håndskrevet på kuvertens forside med anden skrift:]
+Fru Johanne Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyen
+[Håndskrevet på kuvertens bagside:]
+afs A. Warberg Müller
+Hareskov 
+[I brevet:]
+Hareskov, Torsdag 19’ Jan. 1933
+Kæreste lille søde Junge!
+Det var sandelig et Glædens Budskab – hvilken Fryd og Henrykkelse! Til Lykke – til Lykke! jeg ved næsten ikke, hvad Ben jeg skal stå på, så glad er jeg! Jeg både tudede og lo, da jeg læste Dit Brev – først og fremmest dette: du slipper ud af dit Slaveri! åh Junge – endnu aner Du vist ikke, hvor nyfødt man bliver – hvor mange friske nye kræfter der blomstrer op, når man sådan får Lov at begynde ”for sig selv” – og her får du dit Livs Drøm realiseret – at blive Landmandskone! Bryd dig ikke om, at de alle råber om de umulige Tider for Landmanden – selve Arbejdet derude er en Lykke – desuden går vi sikkert nu andre Tider i Møde. Og når jeg tænker på alt, hvad det fører med sig – ja, det er næsten uoverskueligt! Jeg har altid troet, at hvis Agraren blot kom væk fra Kerteminde, så var der derved skabt den første store Betingelse for Helbredelse – og nu har han yderligere Alderen – alle Lyster svækkes med Alderen; Modstandskraften ganske vist også, men den vil vindes ved det nye Arbejde i de nye Omgivelser – nu tror jeg, det vil lykkes. Og Tinge – det er jo den bedst tænkelige Fremtid for ham!
+Det Helbred gør mig jo meget bekymret, lille Junge; det med Øret er sikkert en Følge af overanstrengt Nervesystem; gid du kunde slippe det hele allerede nu – og bare gå og samle Kræfter til den store Overgang! Sikkert vil Udsigten til snart at kunne give Slip, give dig ny Styrke – men man skal dog hellere undgå at bruge den allersidste Reserve! Tag dog Bibbe hjem! Husk på, du gør hende en dårlig Tjeneste, hvis du går hen og klapper helt sammen! Men lad os nu se, hvad Ørelægen siger – det må du endelig holde mig à jour med lille Junge! Endvidere er jeg meget spændt på at høre nærmere om den store Begivenhed – hvornår træder Salget i Kraft? Har I Udsigt til den Gård i Nordskov? Tænk hvis det blev én her på Sjælland! Men det er der vel ikke Tale om. Der er sikkert mange, der vil sælge. Hvor er jeg dog spændt på det altsammen. Da jeg havde læst dit Brev, for jeg op til Fru Jarmer og vi frydede os i Forening
+2/ hun er så mageløs sød og deltagende med alting, føler så varmt for alle Mennesker, og det har nu meget at sige; hun bad mig hilse dig så mange Gange og sige, at hun glædede sig sådan på dine Vegne. – 
+Hvis du endnu ikke har hørt fra Bibbe, så vær bare rolig, Nus traf hende til Spil i går hos Drés, og hun var strålende; de fik dog ikke talt sammen – Nus kom midt i Bibbes Time – hun havde fået Snelov – Kl 11 og så gav Dres hende også fri; hun kælkede så med Ruth Haumann i Søndermarken, kom først hjem Kl ½ 7 – frisk og rødmosset. Jeg tror ikke, hun holder til sin Læsning, hun er som sin Far umulig til at indrette sit Arbejde – får aldrig begyndt på lektier før 8-9 og sidder så til 12 – og op Kl 6; jeg sendte hende til Bodild forleden, hun har Blegsot, og det er ingen Under. Det er jo anstrengende med de Togrejser, desværre. Men nu kan hun jo foreløbig tage den Examen til Sommer (Mellemskoleexamen), så må vi siden se at finde på noget. Buf mener at kunde skaffe hende ind hos Søren Madsen – men mit Hjerte bløder ved Tanken om at sætte mit lille Nus ind på et Kontor – som 16 årig! Kommer Tid, kommer Råd, jeg spekulerer. Selv går jeg med Planer om at lave en Børnehave herude – her går så mange små frysende Unger på Landevejen – Forældrene på Arbejde – jeg traf sådan to små Høns forleden og tog dem med på en Tur i Skoven; de var ellevilde af Glæde og nu stiller de jævnligt hernede hos mig og bliver et Par Timer og morer sig dejligt; sidste Gang sagde jeg, at de skulde tage Karlas to små Piger med næste Gang – og sådan kunde man lidt efter lidt få noget i Gang, som engang kan blive til en Børnehave; den skal være absolut gratis – jeg vil stå helt fint til alle Sider. Synes du ikke, det var en god Ide?
+Axels Fødselsdag var dejlig helt igennem; han havde selv valgt sine Gæster, tænk dig, sine Sødskende vilde han ikke have! derimod Buf – (!) Hohlenberg og lille Hilde; Søster af Fru Hu[ulæseligt]ner fik Forfald, de var også bedt. Jeg havde Karla – sidste Afdrag på Divanen, som hun fik i Sommer. Middag Kl 1 – Krustader (Gave fra Fru Jarmer) 32 Stk! – med Torskefyld i holl.Sauce. Kalvesteg med alle mine hjemmelavede Produkter: Asier – Agurker – Syltetøj o s v. Sveskerisgrynskage med Flødeskum – Axels Yndlingsret, min Specialitet allerede fra min Malmøtid, den gør altid stor Lykke. Den søde Buf kom med Sauterne – Hilde med Tulipaner – og Stemningen var tiptop (Nus sagde om Aftenen i en yderst tilfreds Tone: ”det er et godt Hold!” Tænk – så kommer Dres og Grethe uventet! Og de som ellers aldrig tager ud om Vinteren!
+3/ De blev nu kun til næste Dag. Dejlig Musik hele Eftermd. Hilde sang, og Axel – til Hohlenberg Accompagnement. Axel var rigtig i sit Es – Sangen er hans rette Element – kun der lever han rigtigt. Han ser meget bedre ud nu, jeg tror den Parter [?] hjælper på ham. Det styrker ham også at synge, han kan ikke leve uden Musik. 
+Og tænk dig – Aftenen før var vi alle tre i Det ny Teater til et sjovt Stykke, Mr Anders – sad på Orkesterpladser á 5 Kr – inviteret af Lutte, som har en stor Rolle i Stykke – han var knusende grinagtig, vi lo hele Aftenen og morede os dejligt. Jeg synes, at Nus må engang i mellem have en Fornøjelse – hun ber aldrig om noget – siden har hun fortalt, at alle hendes Kammerater har set Mr Anders – mer end een Gang – og talt så meget om det! Og alligevel falder det ikke Nus ind, at sådan noget kan vederfares hende! Så skrev jeg til Lutte og mindede ham om et gammelt Løfte om Billetter – han svarede omgående med et langt, sødt Brev – og så fik vi de fine Billetter! Men hvilken Strabads! I Seng Kl 2! det kan man kun om Lørdagen. På Søndag skal Axel og jeg til Tårbæk at besøge Ida, hvor Minna er for Tiden. Nus biler Lørdag til Kerteminde med Buf – hans Mors Fødselsdag. Nus iført Pels! Julegave fra Fritz Syberg. Jeg håber, hun når et Svip op til dig om Søndagen – men det er en Exprestur - hjem igen Søndag. – Jeg sidder ude i mit lille yndige Køkken og skriver – det er Madlavningsdag – jeg har kogt Rødbeder – Vandris – Kartofler – skal have Suppen over om lidt – derpå et Sigtebrød, som står og hæver. I øvrigt begyndte jeg i Forgårs at sy mit ”Stjernetæppe” – som jeg har tumlet med i over 2 Aar. Det skal hænge i Gangen om Vinteren som Forhæng for Døren ind til Stuen. Aa - det bliver vidunderligt, Junge! Syes på Sækkelærred med kulørt Uldgarn – alle Dyrekredstegnene samt de 7 Planeters Tegn + ♄ Saturn ♃ Jupiter ♁ jorden ♂ Mars ♀ Venus ☿ Merkur🌙 måne ʘ sol syet i de Metallers Farver, som svarer til hvert Himmeltegn. og Dyrekredsen: 
+♓ Fisken ♒ Vandmanden ♑ Stenbukken ♐ Skytten ♏ Skorpion ♎ Vægten ♍ Jomfruen ♌ Løven ♋ Krebsen ♊ Tvillingerne ♈ Vædderen ♉ Tyr
+I Midten en stor, monumental 7armet Lysestage med 7 brændende Lys – den blev jeg færdig med i Aftes – den er pragtfuld - syet med Bronze-garn, Lysene hvide med gul rød Flamme. Gid det andet må lykkes ligesågodt. Der knytter sig en meget mærkelig Historie til Motivet med Lysestagen. Herom og om meget mere engang mundtligt.
+Nu får du alligevel Brev på Mors Fødselsdag! Tusinde Hilsner og gid alt godt må gro ud af det nye Foretagende!
+Hils Agraren! Din også glade 
+Dis
+[Skrevet på hovedet på s. 1 i venstre hjørne:]
+Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
+  </si>
+  <si>
+    <t>1935-02-25</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes Larsen
+Laurits Ring
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Den omtalte bog er Poul Uttenreitter: "Fritz Syberg" udgivet af Kunstforeningen, Det Berlingske Bogtrykkeri 1935. 
+Galleridirektør: Man kaldte i 1935 Statens Museum for Kunst for Galleriet.</t>
+  </si>
+  <si>
+    <t>Poul Uttenreitter har været på besøg med bogen om Fritz Syberg, og Syberg synes godt om både tekst, layout, tryk og billedudvalg. Ingen kan dog skrive så god en bog som Johs. V. Jensens om Johannes Larsen. 
+Uttenreitter har astma og mener, at han kan bekæmpe den med spiritus og cigarer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/caqx</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+25-2-35
+Kære Ven.
+Tak for Dit Brev. Uttenreitter har været her i to Dage og jeg har nu set Bogen. Fra U.s Side er det, som Du skrev, en hæderlig Bog, hvilket allerede er meget, og det [”det” overstreget og ”den” indsat over linjen] den er mere endnu. [kommaet i et semikolon overstreget, så punktummet står tilbage] – Den Maade U har tilrettelagt det skrevne Stof paa er baade beskeden og fornem, ikke et Øjeblik stikker han Kritikerfjæset frem, men lade[r] Billederne og deres Skæbne tale for sig selv. Jeg synes jeg har været i gode Hænder Skabe et Kunstværk som Du har skabt over Johannes Larsen er der jo ingen andre der kan. Men jeg er sluppet for at være [”at være” overstreget] Rings Skæbne. Jeg synes oprigtig talt at U. er den eneste [”eneste” indsat over linjen] Kunsthistoriker der optræder med Anstændighed og Smag. Jeg er ganske sikker paa at han vilde have udfyldt Pladsen som Galleridirektør bedre end nogen anden, men saadant vilde jo Ingen forstaa. 
+Hvad Du skriver om den brede Margin talte jeg med U. om og han var med mig enig i at det sk [”sk” overstreget] smukkeste af alt er i vor Tid den simpleste Nætætsning trykt paa almindelig Avispapir. Men at faa Folk til at indse det vilde jo være ugørligt. Hans Valg af Billeder anerkender jeg forsaavidt, som jeg absolut synes at Bogen, som Bog betragtet, absolut [”absolut” overstreget] bliver kønnest ved at der er mange Tegninger og [”og” indsat over linjen] forholdsvis faa Oliebilleder som ofte bliver kedsommelige og intetsigende i mekanisk Gengivelse. Der maa Folk ulejlige sig paa Museerne. U lider meget af Astmah, men han indrømmer det ikke, og holder paa at Spiritus og stærke Cigarer et [”et” overstreget] er et glimrende Middel derimod. Han er en hyggelig Mand at være sammen med.
+De hjerteligste Hilsener til Jer begge og til den øvrige Familie.
+Eders hegivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1935-03-01</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Thomas Jensen
+Marie Schou
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>De omtalte kronikker: Johannes V. Jensen: "Fritz Syberg", Politiken 1. marts 1935. Optrykt i "Ord og Virkelighed" bd. 4, s. 67-73. Johannes V. Jensen: "Raadhusklokkerne", Politiken 2. januar 1935.
+Syberg-ordet "koboldmaki", som måske kan oversættes til "drillenisse-abekat", refererer til sidstnævnte Jensen-kroniks et-årige pigebarn, der stolprer under juletræet, og som udnævnes til at være det nye års fylgje, dvs. værneskikkelse Ordet optræder ikke i Jensens to kronikker. 
+Poul Uttenreitters bog "Fritz Syberg" blev i 1935 udgivet af Kunstforeningen.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg takker for kronikkerne. Uttenreitter vil blive glad for tilføjelsen i en af dem. Han er sikker på, at hans nye bog vil få hård kritik. 
+Når Syberg ikke har besøgt Jensen længe, skyldes det blandt andet, at Marie ikke kunne lide at rejse og heller ikke at være alene hjemme. Desuden har Syberg problemer med hjertet.
+Besse (Johanne) og hendes mand har sendt en stor buket blomster.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MC7P</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+1-3-35
+Kære Ven
+Tak for Kroniken eller Kronikerne, ogsaa den foregaaende med Koboldmakien. Du har gjort en lille Tilføjelse i den om Uttenreitters Bog der vil varme hans Hjerte. Han er i Forvejen beredt paa, siger han, at Fagfolket, især Schultz (Dagens Nyheder) vil jævne den med Jorden, for det er ikke den vedtagne Metode at skrive Kunstkritik paa. Nu faar vi se.
+Jeg vilde gærne ud et Par Dage og især vilde jeg gærne en Tur op til Jer i Tibirke til Sommer. Hvad der har holdt mig tilbage de sidste tre Somre er egentlig Marie, som følte sig saa ene naar jeg rejste væk og ikke kunde bekvemme sig til at tage med eller i det hele taget tage her fra Pilegaarden uden naar hun tog til sin Søn. 
+Dog er det ogsaa rigtig nok at mit Hjerte gør mig betænkelig, ikke for min egen Skyld, men jeg ved hvor hjælpeløs jeg er dersom jeg faar et rigtig Anfald, jeg kan næppe rejse Hovedet fra Puden. Nu har jeg mærkelig nok intet fejlet i næsten 2 Aar. Men Hjertet sidder som en lille ond Fornemmelse i venstre Side, og [”og” overstreget] jeg mærker det ganske svagt al Tid og ved aldrig hvilket Minut det rigtig store Anfald er der. Men foreløbig, en Kjøbenhavnstur tør jeg da nok tage, dersom saa skulde være. Fraset dette har jeg det udmærket. Foreløbig har Din Kronik havt det for mig overraskende Udslag at der nu i Aften kom en overdaadig Buket Blomster ind til mig. Den viste sig at være fra Besse og hendes Mand og bar Indskriptionen ”vi siger det med Blomster” Som Teaterfolk er de jo fortrolige med Blomstersproget. Først faar jeg Din Kronik og derefter ogsaa Blomsterne det er efter Skriftens Ord ”den som haver ham skal gives o.s.v”
+De hjerteligste Hilsener til Jer begge to Skulde I finde paa at besøge mig saa har jeg en flink Pige og Senge i Massevis, ganske vist af den spartanske danske Sengetype.
+Eders hengivne Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1935-09-27</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
 Johan Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Marie Neckelmann
+Jørgen Schou
+Niels Erik Schoubye</t>
+  </si>
+  <si>
+    <t>Elisa Hansen blev opsagt fra den villa, som hun boede til leje i, og i efteråret 1935 flyttede hun og de to døtre til en stor lejlighed på Engave Plads.
+Frk. Holstein, som må have været pige i huset hos Elena Larsen, kendes ikke. 
+Grete Jensen var i flere år syg og svagelig. I sensommeren 1935 opholdt hun sig en tid hos sin morbror, Niels Erik Schoubye, som var læge. Grete Jensen døde 12. november 1935. 
+Udstillingen af Frankrigs kunst fra det XVIII. århundrede; malerkust, skulptur, kunstindustri. Charlottenborg 24. august - 6. oktober 1935.</t>
+  </si>
+  <si>
+    <t>Vejret er dårligt, og Elisa er bekymret for høsten.
+Marie Neckelmann og Elisa Hansen pakker før flytningen, og de har rodet rundt i skidt og møg på loftet. Elisa glæder sig til at komme væk fra de larmende maskiner.
+Grete Jensen er kommet hjem fra N.E. Hun har det bedre, men hun er ingen kæmpe. 
+Elisa håber, at Elena finder en ny pige, der kan hjælpe i huset. 
+Elisa har besøgt Den Franske Udstilling, som hun kun er moderat glad for.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tDEt</t>
+  </si>
+  <si>
+    <t>27-9-35
+Kære Bams. Det var ret saa fornøjeligt at høre fra dig. Ja der er jo det med Vejret, som daarligt kunde være værre. Og Mosemarken hvor Kornet stod saa flot, hvordan mon dog det er blevet bjærget. Det var ogsaa ærgerligt, at Lysse ikke fik den Tur til Stockholm, som han nu havde ventet og var flot ekviperet til. Nu rejser Las vel snart hjem; jeg har skrevet til Buf og bedt ham lade mig vide, naar han kommer, der er jo en Del der skal med. Vi gaar og forbereder Flytningen saa smaat, Kylle havde Fridag i Gaar, som vi tilbragte paa Loftet i Skidt og Møg, det var en stram Omgang. Men jeg glæder mig til at komme væk herfra; Maskinerne arbejder fra 6 Morgen til 11 Aften og Radioen kan man ikke høre, der er dog engang imellem god Musik og andet interessant.
+Grete kom hjem fra N.E. i Lørdags hun saa rask og glad ud. Men en Kæmpe det er hun jo ikke, trænger til Hvile og god Forplejning, men det nok kun saa som saa med det, det er nu godt, de kan komme bort fra det lille triste Bagværelse.
+Det er kedeligt, at du nu skal af med Frk Holstein, nu hun er saa flink; men du finder vel nok ud af at faa nogen Hjælp paa en el. anden Facon. Petermand har det vel godt og er glad for at være hjemme igen. Jeg har været et Par Gange paa den franske Udstil, det er interessant at se den, men den staar ikke mit Hjærte saa nær naar undtages nogle enkelte Billeder. Masser af Hilsener fra Mos.</t>
+  </si>
+  <si>
+    <t>1936-02-02</t>
+  </si>
+  <si>
+    <t>Uraniavej 6, 1878 Frederiksberg, Danmark</t>
+  </si>
+  <si>
+    <t>Sven Clausen
+Elin Jensen
+Villum Jensen
+Søren  Kierkegaard
+Wilhelm  Marstrand
+Peter Rohde</t>
+  </si>
+  <si>
+    <t>Kronikkerne af Sven Clausen og af Rohde er også omtalt i Fritz Sybergs sidste brev til Johs. V. Jensen.
+Else skal formodentlig gemme den hortensiafarvede kjole, fordi Fritz Syberg arbejder på et maleri, hvor hun har den på.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg ønsker Elin og Villum tillykke med barnet og sammenligner Elin med Madonna.
+Syberg læste Kierkegaard i 1887, men har ikke læst ham siden. Kronikken af Rohde tiltalte ham, da den appelerede til retfærdighedssansen. Sven Clausen minder derimod om Erasmus Montanus. 
+Det er dejligt, at Else vil gemme den hortensiafarvede kjole.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6T3w</t>
+  </si>
+  <si>
+    <t>Søndag Morgen 2-2-36
+Kære Venner
+Det regner saa jeg ikke kan være ude, Trylle er i Kirke og spille Orgel, saa vil jeg sætte mig til at skrive. Til Lykke med Elin. Baade hun og Villum fortjener at mangfoldiggøres. Der er en Guddom i den kristne Religion som har min Kærlighed og det er Madonna, baade den gamle flamske, den gamle tyske og den prærafaelitiske i Italien. Naar de knæler foran det nyfødte Vidunder er de uforglemmelige. ”Faderen, Sønnen og den Helligaand” kan jeg ikke faa noget ud af, jeg er lidt bange for dem alle tre, men overfor Madonna er jeg tryg. Hils Elin Madonna mange Gange og ligeledes Villum Gabriel For at afslutte Spørgsmaalet Kirkegaard, der fra min Side slet ikke har handlet om K., vil jeg rette en lille Fejltagelse fra Jeres Side. Jeg læste mig færdig med K. i 1887 og har ikke i Sinde at tage ham op mer. Kroniken af P. Rohde tiltalte mig fordi den udelukkende rettede Appel til Ens Retfærdighedsfølelse.
+Sven Clausen skænkede for sine Læsere en Vin fyldt med Garvesyre og Sten. Hans Metoder naar han stillede Beviser op var dels Prokuratorkneb dels ledte de Tanken hen paa Erasmus Montanus, hvad hans Ansigt saaledes som det er vist i Politiken heller ikke er fri for at gøre. Dog vil jeg indrømme at det er smukkere end paa Marstrands store Klabavtermand paa Galleriet. Kære Else hjertelig Tak fordi Du gemmer den gamle Hortensia-farvede Kjole. Det skulde blive dejlig til næste Aar at opleve paany en Række Solskinstimer paa Bakken foran Huset. De hjerteligste Hilsener
+Fra Jeres Ven Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1936-10-14</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bent Bjergskov
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Ingrid Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Else Larsen, Else, Andreas Larsens kone
+Kirsten Larsen, Gudmund Larsens kone
+Axel  Müller
+- Müller, Frk. 
+Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+Rigmor Thorsen
+Joseph Turner
+Agnes Taaning
+Else Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
+Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
+Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
+Croydon er en bydel i det sydlige London.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
+Laura/Bibbe og Martin/Manse er i England. De mødes på fridage og besøger museer mv. i London, og de har fløjet. Begge bor nær Themsen. Martin fik et legat på 100 kr. og har ikke råd til at rejse til andre gårde, og han lærer ikke nok på Farmoor Farm - kun sprog. Laura/Bibbe har vrøvl med kokkenpigen, der hvor hun er i huset. 
+Det er svært for Laura og Bent at være adskilt. 
+Adolphs fødselsdag blev fejret med gæster til kyllingesteg. På Johannes fødselsdag svigtede Margrethe, men heldigvis kom Elle(n) og hjalp til. Gæsterne kom med både bagværk og gaver.
+Johanne har ikke så meget mere at lave i hus og hjem end Astrid, men Johanne har bare ikke meget energi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P1L8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+5/5-02
+23/9-02
+Modt. 16’Okt. 1936
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+19/3-2000
+Bibbe-Kerteminde.
+[Skrevet på kuvertens bagside:]
+JWarberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgd 14-10-1936
+Kæreste lille Dis!
+Foruden at jeg blev vældig glad ved dit Brev i Dag, blev jeg temmelig forfærdet ved af det at se, at du tror jeg stadig ligger i Sengen; nej jeg laa da kun 3 Dage og var jo oppe, da jeg skrev det Brevkort til dig, men passer stadig paa ikke at røre Haanden mere end til det nødvendigste. Og saa er jeg jo i en saadan Brevgæld – for at faa sagt Tak til alle de mange der har sendt mig Gaver. Gamle Ta[brændt hul], som sendte mig 10 Kr. ligger af Aarebetændelse – bedre men meget utaalmodig – hun maatte have først. Den søde Tante Else med et langt egenhændigt Brev og 100 Cigarer; Frk Müller som 8 Dage før min Fødselsdag sendte mig en dejlig Æske fine Chokolader – ligeledes – og saa mine to Børnser i England Ja og Mary, som jeg saa gerne vil være tro, og som stadig skriver til mig og som sendte Lykønskninger baade til Agraren og mig (samt Cigarer til mig) - - ja alle dem har jeg altsaa ladet gaa forud for dig, men jeg trøster mig stadig ved det lille Brevkort, som du fik straks. Saa nu har jeg vist igen udvist min bekendte altfor store Grundighed, naar det gælder Ting, som kunde siges med to Ord. 
+Saa skrider jeg til det endelige Brev! Kæreste Dis, hvor du overvældede mig! Og hvor jeg blev lykkelig over det alt sammen! Jannas meget smukke Skaal staar fuldstændig hel og fin og lyser op paa Bordet i den lyse Stue - jeg maa have den for Øje hver Dag, synes jeg. Natkjolen blev jeg saa henrykt over, varm og lækker nu til Vinteren. Og saa det Væld af værdifulde Varer! Du er jo tosset, sødeste Dis at sende mig alt det. Men glad blev jeg rigtignok. Chokoladen smagte dejligt, jeg rigtig smausede de Dage, jeg laa i Sengen baade med Slik og Tobak. Og saa dine tre (!) lange Breve, som du oven i Købet skriver efter strænge Arbejdsdage. Tusind, tusind Tak for det alt sammen, ogsaa til Axel! Hvor var det sødt af ham at sende mig Frimærker. Ogsaa for Billederne, som jo er udmærkede. De to store Pakker kom Dagen før min Fødsdag og da jeg altså lå den Dag og vi syntes, at jeg skulde have lidt at muntre mig med pakkede Agraren dem op og foreviste Stykke for Stykke. Hvem Husholdningskassen var fra, kunde vi ikke [”se” indsat over linjen) og det faldt mig selvfølgelig ikke ind, at den ogsaa var fra dig! 
+Lad mig nu hellere fortælle lidt om Bibbe og Manse, som du udtrykkelig beder om. Vi faar stadig saadan glade og fornøjede Breve fra dem begge, ja jeg tror, at de i hvert eneste Brev skriver om, hvor glade de er, [komma overstreget] over at se saa meget interessant og hvor smukt Landet er. 
+2.
+Bibbe tog en Dag, da hun havde fri med en Bus langt langt ud pa Landet – de bor jo i den sydvestlige Udkant af London, lige ved Richmond Park, hvor hun har taget mange Traveture; nu har de vist desværre saa meget med Taage og det tager jo unægtelig Glansen af alt. På den Tur, kom hun til forskellige Smaabyer, som alle var spændende og morsomme, et Sted var der et lille Torv, der saa helt middelalderligt ud. Bibbe har vist et storartet Tag paa at faa noget ud af det; der er planlagt langt ud i Fremtiden med Ting, der skal naas. Manse har jo lidt længere til Fadet, men af og til mødes de da i London og beser hvad de kan overkomme. De mødtes en Dag i Croydon, hvor de fløj! Manse var begejstret. Ellers er hans det bedste jo at se Malerier; forleden havde han været der alene og helliget sig de gamle Hollændere. For 30 Aar siden gik jeg der og svulmede over de gl. Holl. Turner havde jeg anmodet ham om at finde, hvad han ogsaa havde gjort og var ude af sig af Begejstring over ham. Han er nu ogsaa pragtfuld. Themsen er de begge enige om at besynge – pudsigt at den løber forbi begge deres Opholdssteder – ikke saa farlig meget bredere end Odense Aa ved sit Udløb der, hvor Manse er. M. fik 100 Kr. af O. Sybergs Mindelegat; vi havde sat vore Næser op efter betydelig mere, saa han havde haft Raad til at komme paa en mere veldrevet Farm. Han maa jo ikke forlange Løn – maa i hvert Fald ikke faa det, men Mygdal giver ham lidt – det hedder sig fordi han malker. Men der er ikke Spor at lære der paa Farmoor Farm, ja Sproget er jo altid noget at lære selvfølgelig, men det havde dog været rart om han f. Ex. havde kunnet rejse lidt til de forskellige Landbrug – hvis der overhovedet findes Godser i England. Bibbes Madame er stadig meget sød og flink mod hende, men B. har mange Bataljer med Kokkepigen Edith, der er er en Heks, navnlig mod Heidi, den lille Østrigske House-Maid. B. rejser sig i sin Vælde, naar Edith bliver for slem, for Heidi staar Bibbes Hjærte nær. Har jeg virkelig slet ikke før skrevet noget om Børnene? 
+Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
+Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
+3
+De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
+Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
+4
+De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
+Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
+Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
+Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
+Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
+Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
+Altsaa – endnu en Gang - !
+Din Junge</t>
+  </si>
+  <si>
+    <t>1937-12</t>
+  </si>
+  <si>
+    <t>Holger Rasmussen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen fyldte 70 år 27. december 1937.
+Den omtalte bog er formodentlig Holger M. Rasmussen: "Johannes Larsens grafiske Arbejder", Fischers Forlag 1938.
+Hypericum perforatum: Prikbladet perikon. Udtræk af planten er blevet brugt mod depression. Man bruger desuden planten som smagsgiver til snaps.</t>
+  </si>
+  <si>
+    <t>Brevet lå/ligger inde i bogen "Johannes Larsens grafiske arbejder" af Holger M. Rasmussen. Bogen står i bogskab ved Køjerne på Johannes Larsen Museet.</t>
+  </si>
+  <si>
+    <t>Holger Rasmussen ønsker tillykke med de 70 år. Han sender den del af bogen, der er færdig. Har Puf/Andreas husket at give Johannes Larsen flasken?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/97Bz</t>
+  </si>
+  <si>
+    <t>Kære Johannes Larsen,
+hjertelig til Lykke med de 70, og Tak for alt godt i den Del af dem, jeg har oplevet.
+Hermed faar De, hvad der er blevet færdigt af Bogen, Resten kommer, naar det er blevet trykt.
+Jeg haaber, der ikke bliver altfor mange Fejltagelser i den, men det vil jo vise sig.
+Alle gode Ønsker til Dem og Deres Omgivelser,
+Deres hengivne
+Holger M. Rasmussen.
+Har Puf husket at aflevere en Flaske Hypericum perforatum?</t>
+  </si>
+  <si>
+    <t>1938-04-25</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Franziska  Erichsen
+Kirsten Hjorth
+Niels  Junker
+Drude Jørgensen
+Adolph Larsen
+Andreas Larsen
+Henning Larsen
+Martin Larsen
+Vilhelm Larsen
+Kirsten Larsen, Elena Larsens veninde
+Else Larsen, Else, Andreas Larsens kone
+Axel  Müller
+Fritz Syberg
+- Vesterdal
+Thora Vesterdal
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
+Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
+  </si>
+  <si>
+    <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
+Det er koldt og tørt, så Johanne er bekymret for høsten. 
+Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
+Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
+Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vy50</t>
+  </si>
+  <si>
+    <t>Lindøgård d. 25-4-1938
+Kæreste lille Dis!
+Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
+Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
+2
+delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
+Saa var der vores Odensetur i Gaar, den 
+3
+må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
+Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
+4.
+lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
+[Skrevet langs sidste sides venstre kant:]
+Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
+  </si>
+  <si>
+    <t>1938-08-31</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Sus -
+Margrethe Benzon
+Julie Brandt
+Thora  Branner
+Viktor Jensen
+Adolph Larsen
+Alhed Larsen
+Marie Larsen
+Christine  Mackie
+Søren Madsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Christine Swane
+Lars Swane
+Gertrude Søndergaard
+Andreas Warberg
+Fritz Warberg
+Minna Warberg
+Martin Warberg Larsen
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
+Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
+Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
+Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
+Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
+Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
+Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
+Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
+Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t5q2</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuverts forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Skrevet på kuverts bagside;]
+Hareskov
+[I brevet:]
+1.
+Hareskov, 31’ August 1938 – er det virkelig 11 Aar siden Be døde? ufatteligt!
+Kære søde Junge! Tak for dit lange, indgående Brev til Morgen! Aa, hvor jeg føler med dig med den Træthed, Junge – (den er mit Livs Plage) – men tænk, hvis en Operation kunde gøre dig rask, så var det dog vidunderligt; og Lemmerne er formodentlig ikke noget farligt Operationsfelt, det kan jeg da ikke tro? Hvis det var lidt billigere at flyve, så fløj jeg nu over til dig, så vi kunde få en rigtig lang Passiar om alle Dele, for det er jo ikke så lidt, der sker om Ørerne på os – (Axel traf forleden i Frihavnen en Mand, der kom rejsende fra Amerika med en Flyvemaskine, han viste sig at være fra Aarhus – kendte Axels Far osv. - det endte med, at han indbød os alle til en Flyvetur fra Lundtofte Flyveplads, hvor han har sin Maskine, han bor hos noget Direktørværk derude – Nus er Fyr og Flamme, jeg håber, at hun og Axel tager derud, jeg har ikke Kraft til Foretagender af nogen extra Art.) 
+Nå, men så må vi så nøjes med Pennen, Junge. Den Mary-Affaire har dog udviklet sig nederdrægtigt; jeg sagde nu strax til Axel, det er den Mælkefamilie som trækker hende ned – for så slem var hun da ikke før? Skønt Axel sagde – efter at have set hende ved det lille korte Besøg lige efter Brylluppet, da vi kom sammen med Balslevs – Axel sagde om Mary: ”hun er ikke rar”. Han har en ganske forbavsende Evne til ved første Øjekast at se sine Folk an – og det holder altid Stik. Kan du forresten huske, hvad du engang skrev i et Brev til mig, at Mary – da Forlovelsen var hævet – sagde – eller skrev? til dig, at bare hun endda kunde komme og være Pige på Lindøgård, hun vilde slide som en Karl, bare hun fik Lov at være Tinge nær! I må da endelig ikke lade hende plukke Jer for Indbo, men holde på den Kendsgerning, at Tinge intet har – så ved en påtvungen ”Deling”, vilde det vel endda gå ud over Mary selv, juridisk set – efter hendes Ord: hvad dit er – er også mit – det gælder også omvendt! Det er der naturligvis ikke tale om, men det burde foreholdes Mary!
+Men Junge – det store Lyspunkt Sanitetsmeningslånet!!! [”menings” indsat over linjen] Til Lykke – til Lykke! og Tak for det opstemte Kort – og de personlige Hilsener fra Agraren og Marie – det blev jeg meget glad over! Hils dem! Og så alle de gode Familiebesøg! Uglen – Lasse - Dede – Minna – Elle - , I ser rigtignok en Del mere til Slægten end vi her. Forresten havde vi i Lørdags et hyggeligt uventet Besøg af Frits Warberg, han er da vist den sødeste af dem alle? Noget så unbefangen – naturlig og beskeden, jeg synes, han er et bedårende Menneske, - og så tager det jo èn om Hjertet, når han siger: husk dog, jeg er en Warberg, Tante Dis! 
+Det var i Anledning af, at han holdt af at være ene – at isolere sig, i alt Fald til Tider. Han sagde: jeg er nu 
+2)
+så ked af, at jeg slet ikke kender Tante Junge og Tante Tutte - , ! og han havde sådan en Lyst til også at komme til Erikshåb – jeg sagde, at alt Warberg modtages dèr med åbne Arme – og sådan vilde det også være hos Jer. Han var lidt bitter på sin Far, Dede regner ham nemlig ikke for noget, fordi han ikke vilde studere, og da han – Frits – nylig havde fået en lille Gageforhøjelse – fra 100 til 125 Kr mdl – trak Dede strax 15 Kr. fra i sit Bidrag, skønt Frits får meget mindre end de andre; og Dede havde sagt til Direktøren i Banken dengang: ”vil De antage en ung Mand, som ingen Løn skal have!” Så sad Frits der i 1½ Aar med 10 Kr. om Måneden! og lærte intet. Så brød han selv ud i stor Fortvivlelse og tog Plads i et Automobilfirma i Bredgade – fik strax 100 Kr. og forleden blev han kaldt ind til Direktøren, som roste ham meget og altså gav ham 25 Kr. Pålæg. Dede havde vel ment, at med den uheldige Hånd var Studerevejen den bedste at gå, men når nu Drengen hadede det! Han skal nok blive til noget, trods den mislykkede Hånd; vi talte lidt om den, han sagde, at han savnede den ikke, da han jo aldrig havde haft den. Jeg var helt betaget af, så henrivende han var. Han skulde være hjemme Kl 6, da han og Manse skulde ud at spise Middag sammen; Janna fulgte ham på vej, da han cyklede. - -
+Ja, du havde næsten gættet rigtigt angående Janna. Axel og jeg havde længe gået med Planer om at bygge en Stue til Jnna nede ved Værkstedet – dels for hendes dels også for vor Skyld, idet jeg regnede ud, at mine diminutive Kræfter bedre vilde slå til, hvis jeg var alene heroppe i Huset – fik min egen Stue – fri for Højtaleren i Dagligstuen – og fri for Skatterens nerveoprivende Uorden; en Overgang tænkte vi på at holde Pige, men Fordelen ved egen Stue for mig var så overvældende, at Pige kunde undværes – hun skulde jo ellers have Nus’ Værelse – og desuden er der jo altid Komedie med Piger, ingen er Engle – heller ikke Konerne. Nå, så forelagde vi Nus vore Planer - og så kom det frem, at Buf og hun allerede havde en næsten færdig Plan gående ud på, at Værkstedet skulde flyttes til Søborg (Buf bor nu ikke dèr mere, han har købt Hus ved Roskilde Fjord) på en Grund af Søren Madsens, hvor han – SM – har et Sommerhus, der så skulde indrettes til Værksted og Beboelse for Nus; for det første mente de, det var nødvendigt at få Virksomheden lagt nærmere ved Byen; men siden kom andre Grunde frem også – f. Eks. at Trut Søndergård (som Buf vistnok stadig er i moralsk Gæld til) ikke vilde bo i Hareskov (!) men endelig vilde Nus også gerne prøve at stå på egne Ben og væk hjemmefra.
+3) Det var jo en kold én at alt dette var arrangeret bag vor Ryg - efter at vi 1) har fældet vor lille Skov for at give Plads til Værkstedet og 2) købt den nye Grund, så Nus kunde have nem Kørsel til Værkstedet samt iøvrigt Expansionsmuligheder. Vi snakkede så frem og tilbage – sov på det – osv. Buf er stærkt engageret med sit nye Byggeri – så det blev helt og holdent Søren Madsen, hun blev økonomisk afhængig af; og selv om Nus ikke – som vi – synes, at han er en lèd Ka’l – som har trukken Buf meget ned, siden hans Mor døde – så var Buf dog heller ikke glad ved den Side af det. Endelig kom vi til det Resultat, at hendes Forretning slet ikke i Øjeblikket kunde bære hele den Omkalfatring og Flytning samt Savnet af alle de store Fordele, hun her nyder; jeg sagde til Nus, at hun skulde helt selv afgøre det – jeg havde ingen Glæde af at beholde hende, hvis noget andet forekom hende bedre. Så bestemte hun at blive og vi gik i Gang med alle de mange Underhandlinger til alle Sider – Lån i Bagsværd Bank – Håndværkere – Arkitekt – osv. Og da alt dette var vel i Gang til alle Sider, begyndte Nus igen at hænge med Hodet - at det blev så dyrt (vi låner 1500 Kr), og hun vilde føle sig moralsk bunden til at blive her en Aarrække, og den Tanke var hende uudholdelig (altså ikke at have sin Frihed). Det forstod jeg godt, men vi var jo alligevel meget kede af det; så fandt Axel det forløsende Ord (dette er få Dage siden); han regnede ud, at hele den nye Menage dernede vil koste 30 Kr. mdl. i de første 5 Aar – så er Lånet ude af Verden og dermed Huslejen minimal; men fra Jul er vi færdig med at afbetale vort Klaver – 10 Kr mdl. og Radioen – 24 Kr. mdl. – så kan vi altså også klare det nye, hvi_s Janna vil rejse; dette klarede med eet Slag det hele og _så begyndte Hjulene at snurre igen; og du forstår nok, at hvis Nus rejser, så kan man nemt herude leje sådan en Lejlighed ud til Sommergæster - evt. hele Aaret, der bliver indlagt Vand el. Lys – el. Lys - og el. Køkken. Vi får så Vand indlagt med det samme – jeg har så svært med den tunge Pumpe og desuden har Brønden flere Gange truet med at løbe tom. Med Vand indlagt stiger vores Ejendom i Værdi. Bankmanden har ringet, at vi kan roligt tage fat på Arbejdet – Kautionisterne er anerkendt; Janna står som Låntager, vi og Anders Lenner som Kautionister. Arkitekt Brandt herude har leveret Tegninger, Stuen bliver kombineret sammen med Palæet; dette bliver helt beklædt med de
+4) 
+moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
+5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
+Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
+- Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
+6)
+I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
+Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
+Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
+Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
+Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
+Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
+Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
+Tusinde Hilsner! 
+Din Dis. 
+ps – senere – 
+lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
+Alle her hilser!
+[Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
+[Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
+  </si>
+  <si>
+    <t>1938-11-21</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius
+Ina  Goldschmidt
+Ulf Haxen
+Adolph Larsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det er uklart, hvad Laura/Bibbe Warberg Petersen aktuelt fejlede, men hun led i sine unge år meget af bihulebetændelse, hovedpine, og hun havde psykiske problemer. 
+Mund- og klovsyge er en meget smitsom virussygdom, som først og fremmest rammer parrettåede hovdyr deriblandt tamkvæg og svin. Hjorte, geder og får rammes dog bl.a. også. I Europa har kun de skandinaviske lande Norge (1952), Finland (1959) og Sverige(1966) gennem de seneste årtier været forskånet for udbrud. I Danmark var det sidste udbrud i 1983, mens Storbritannien atter blev ramt i 2007. (Wikipedia febr. 2024).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Bb0606</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe har fået medicin, der hjælper hende. Hendes tre uger lange rejse med hvile hjalp ikke, men Laura var glad for at være hos Ina/Sjums og børnene. 
+Johanne/Junge havde omsider fået en pige i huset, men hun udeblev allerede anden dag. Johanne nåede lige at bede lægen om at indstille hende til operation. Hun føler sig fortravlet og træt. Elle(n) Sawyer har været på besøg og hjulpet med at vaske æg. Drengene har en 10årig dreng til at hjælpe med tærskningen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iuXX</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+23 Nov 1938
+Telefon Dræby 103. 
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St.
+” 18-2-06
+læst 24 sept-05.
+” 17 febr.-06. 
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard pr. Dræby St.
+[I brevet:]
+Lindøgaard
+Tel. Dræby 103
+d. 21nde Nov. 38.
+Kære lille Dis!
+Tak for dit Brev og for din Deltagelse for Bibbe! Ja, nu er det da lysnet lidt for os; vi var jo hos Doktoren i Kjertem. og han gav hende Medicin, som til vor store Lettelse har foraarsaget Bedring; hendes 3 Ugers Rejse med Hvile og god Forplejning hjalp ikke synderligt ud over det, at hun indsaa, det var klogest at søge Læge, og det var jo da for Resten ikke lidt. Jeg syntes, han tog saa alvorligt paa det, men jeg kender ganske vist ikke Manden saa meget. Du kan tro, jeg har været Lægevidenskaben taknemmelig for, at de kan præstere Stoffer, som kan helbrede den Slags. Og synes du dog ikke, at naar der kan spores Bedring, saa maa det vel ogsaa ved fortsat Kur kunne kureres helt? Det har været en forfærdelig Tid for mig; jeg var selvf. den, der var mest Angst, men selv Mandfolkene var kede af det, og de plejer jo ellers at ville se lyst paa den Slags. Mon du ved, at B. var hos Sjums en Ugestid og blev saa gode Venner med hende. Sjums var enestaaende sød imod hende, gav hende 2 Æg daglig og sørgede i det hele taget for hende. Børnene var Bibbi ogsaa saa glad ved, syntes de var saa søde.
+Tænk dig, vi har faaet en Pige. Efter 5 Ugers haardt Arbejde, føles det helt underligt pludselig at kunne slappe af – ja, der er saamænd nok for mig at lave, Madlavning o.s.v. men alle grovere Arbejder gør nu Pigen, Rengøring, Opvask o.s.v. Da B. og jeg var hos Lægen for 14 Dage siden, sagde han indstændigt til mig, at jeg skulde opereres, men det var jo en Umulighed, Bibbe uarbejdsdygtig og ingen Pige; jeg kunde ikke være herfra. Da Pigen nu indløb i Morges, ringede jeg derud derud [”derud” overstreget] og sagde, at nu var jeg til Tjeneste; jeg talte kun med Fruen og han skulde saa selv ringe mig op; jeg tænker, det bliver sidst i Ugen eller først i næste, saa kan jeg blive færdig til Juletravlheden kommer. D. 19de Der skal vi slagte, saa da maa jeg være paa Pletten. Der er jo god Tid. Tror du Axel vil være saa sød at skaffe os Marcipan igen i Aar? Hvis det er til Besvær for ham, maa han endelig sige vil [”vil” overstreget] sig det fra. - Jeg kan mærke paa mig selv, at dette Brev igen bærer Præg af Forjagethed og det endda skønt jeg aldeles ikke er forjaget, men det 
+sidder mig i Blodet og der vil nok gaa nogen Tid, før det fortager sig. Dit sidste Brev er desværre bortkommen for mig, det befinder sig i en eller anden Bunke Breve, men der var vist heller ikke noget særligt at svare paa. Alt syntes jo at være ret vel hos Jer, naar undtages Jannas Fod; forhaabentlig er hun over det.
+Elle var herude paa et langt Besøg i Gaar; hun ankom smilende og sød som altid noget før Middag og jeg havde dejlig Kødsuppe, kogt Kød og Æbler. Det var en god Middag; vi var 7 og nød al Suppen til den haarde Bund. 
+Drengene tærskede i Gaar, skønt det var Søndag og de havde en lille Fyr til Hjælp (10 Aar, 1 kr dgl.) vi saa alle undrende [”r” i ordet indsat over linjen] paa de Portioner, han kan sætte til Livs. Elle hjalp mig hele Eftermiddagen med at vaske Æg, jeg var kommen bag efter med det og Søndag er den sidste Termin, vi solgte i Dag til Morgen 48 Pund [tegn for pund], samlet paa en Uge, det er dog en Post; desværre er det falden 40 Øre Kiloet ["Kiloet” indsat over linjen] paa 2 Uger, saa det blev ”kun” til godt 33 kr. Godt for det, nu da Mælkeydelsen p.Gr.a. M&amp;amp;Klovsyge svigter os. 
+Næste Dag Det var en kort Glæde med den Pige; det var i Gaar første Dag med hende og jeg nød det jo, men i Dag er hun udebleven; hun vilde saa gærne ligge hjemme, men det skulde jeg vist aldrig være gaaet ind paa. Bare det kun er Pjækkeri og 
+ikke Sygdom el. andet. 
+Min Hjerne er tom som en Tønde, jeg kan kun tænke paa mine egne Smaatterier i Husvæsen – ja Bibbe er jo ikke Smaatteri – Hele denne Tid har ligesom udmattet mig; som jeg sagde til Elle i Søndags da hun bemærkede, at jeg saa noget træt ud: ja, jeg er træt lige ind i Sjælen”. Du maa derfor bære over med dette tarvelige Brev, forhaabentlig bliver det næste bedre! Hils Axel og Janna mange Gange, bare I nu har det godt. De fleste og de varmeste Hilsner er til dig selv, søde Dis. Husk altid at skrive om din egen Helbredstilstand. Jeg synes, det er saa skrækkeligt med de pinefulde Astmaanfald. Din Junge.</t>
+  </si>
+  <si>
+    <t>1939-12-23</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Anna Syberg
+Ernst Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Plejerup
+Malergården</t>
+  </si>
+  <si>
+    <t>Martin Arnbak
+Poul S. Christiansen
+Harald Giersing
+Elise Hansen
+Peter Hansen
+Karl Isakson
+Knud Kyhn
+Alhed Larsen
+Johannes Larsen
+Siegfred Neuhaus
+Theodor Philipsen
+Karl Schou
+Agnete Swane
+Henrik Swane
+Lars Swane
+Aase Swane
+Ernst Syberg
+Marie Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Fritz Syberg døde 20. december 1939</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1258</t>
+  </si>
+  <si>
+    <t>Sigurd Swane har kendt alle Sybergs børn længe. Swane husker, da Fritz Syberg slog igennem på Den Frie. Fritz og Anna var glade, men uimponerede over de fester, der derefter blev holdt. Swane lærte en masse kunstnere at kende dengang. 
+I 1909 inviterede Anna og Fritz Syberg Swane til at komme til Fyns Hoved. Fritz Syberg sad i komiteen på Århusudstillingen og lod Swane få billeder med både dér og på Den Frie. 
+Swane var ked af at høre, at Syberg havde det så dårligt. For nyligt stod han og beundrede tre Syberg-malerier i Arnbaks Kunsthandel. 
+Swane ville gerne være kommet til begravelsen, men han må holde jul med sine børn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SejG</t>
+  </si>
+  <si>
+    <t>Malergården. Plejerup pr. Grevinge. 23-12-39.
+Kære store Søskendeflok, som jeg kender mere eller mindre og som jeg, med Undtagelse af den yngste lille (som jo ikke er lille mere) engang kendte så godt, at jeg ved , at dem jeg har set noget til gennem Årene, kender jeg bestandig som gamle Venner og at jeg føler sådan også for de andre (den lille yngste iberegnet) - kære allesammen som nu er samlede på Pilegården, i Tankerne er også jeg tilstede dér - for at takke og sige Farvel til jeres Fader med det stærke, varme levende Sind.
+Da I var Børn oplevede jeg som ung i nærmeste Samvær med ham og jeres hjertevarme Moder hans store Udstilling i den Frie Udstillings Bygning, der blev hans Livs strålende Gennembrud. Jeg husker ham, overrasket, stemt til Fest og Glæde, urokket i sin Jævnhed, stærk sund og frodig. De fine Fester han og jeres Moder blev bedt til (ved en af dem havde de spist på Guldtallerkner - jeg tror de største af jer endnu kan tænke jer jeres Moder fortælle derom, muntert og ganske uimponeret, sådan som jeg endnu kan høre hendes Stemme) var jeg ikke med til, men fra Dag til Dag satte de mig Stævne på Udstillingen eller hvor de mødtes med deres Malervenner, som jeg alle lærte at kende i de Dage, gamle Theodor Philipsen, Las og Be, Peter Hansen og hans Kone, Karl Schou og jeres "Tante Marie" og måske flere - ja Karl Isaksson, som jeg kendte i forvejen - - var der flere - der var mange andre Mennesker - Zahrtmann tror jeg også jeg atter strejfede i de Dage - - Det var før Krigen, hvad der end kunde tynge Mennesker, var der endnu en Lethed, en Optimisme i Sindet, som måske kun var delvist berettiget, men dog var så indtagende og uskyldig, så fri som den ikke siden har kunnet trives i vore Himmelstrøg. 
+Og inden disse to søde overraskende Mennesker, som havde opsøgt mig ukendte unge Mand, fordi de havde glædet sig over mine Billeder på Århusudstillingen i 1909 (antagne fordi jeres Fader havde siddet i Komiteen og holdt på dem) inden de var rejst havde de indbudt mig til til Maj at komme til dem i Kerteminde og derfra tage med op til det fjerne næsten ubetrådte Fynshoved.
+Til da havde jeg levet meget isoleret, fra Akademiet i Venskab, i nært Venskab med Harald Giersing og Neuhaus x) - havde naturligvis truffet andre jævnaldrende, havde gået hos Zahrtmann og dér også lært Poul Christiansen at kende, men mest levede jeg ene med mit Arbejde - og nu var på een Gang disse Mennesker kommet til mig. Der kom År, hvor jeg oplevede mangt og i en Årrække var mit Liv i nær Kontakt med de Mennesker. 
+I forstår vist, at jeg aldrig har glemt jeres Fader og hans første Indgreb i mit Liv, da han fik mine Billeder på Århusudstillingen og selv, sammen med Anna, en Dag bankede på min Dør på et stille Kvistatelier i Pileallé - siden foreslog jeres Fader mig til "den Frie Udstilling" - og i Årenes Løb har jeg fået et Brev nu og da, som har forlænget Linjerne.
+Det gjorde et stærkt Indtryk på mig, da Ernst nu på min Udstilling fortalte om hvor dårlig jeres Fader var. Men at Afslutningen var så nær, havde jeg ikke tænkt mig. Jeg håber, den ikke har været altfor svær. -
+Lige inden jeg rejste fra København stod jeg hos Arnbak og beundrede en Væg som udfyldte af 3 Billeder af jeres Fader, et større Snebillede fra Pilegårdens Omegn i Midten, simpelt og storladent, Landet i Hvile under Vintervejr og Kulde men med Hegn og Ris og Træer krydsende det hele, forvarende Livet til næste Sommer. Det var meget smukt, det var vist så sent som fra 1927. Et andet fra samme År og et vist fra 26 - to stille Landskaber - det en en Vej ud mod Aftenhimlen har jeg set engang før - det andet en Gråvejrsdag ved en stille Kyst, ikke megen Farve i noget af dem, men ["men" overstreget] næsten uanselige i Virkningen, men fulde af Liv og Følelse for Motivernes Spændevne. 
+Jeg gik gerne, når I fører jeres Faders Legeme til det sidste Hvilested et Sted bag i Rækkerne, men jeg må nøjes med at være der i Tankerne, mine Børns Jul holder mig fast her. 
+Men tag alle en hjertelig Hilsen fra mig, hver især.
+jeres hengivne
+Sigurd Swane.
+[Nederst s. 3 er indsat:] x) fra min Skoletid Ven med Knud Kyhn - 
+[Bagpå side 4, nederst, er skrevet med blyant:] Hermed et Brev
+som vi beder dig sende videre til de andre</t>
+  </si>
+  <si>
+    <t>1941-05-20</t>
+  </si>
+  <si>
+    <t>Sus -
+Maria Balslev
+Christen Brixtofte
+Winston Churchill
+Gudmund Hatt
+Rudolf Hess
+Adolph Hitler
+Adolph Larsen
+Johannes Larsen
+Thomas Madsen-Mygdal
+Axel  Müller
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Sallum/Sollum er en landsby i Egypten ved Middelhavet umiddelbart øst for grænsen til Libyen og omkring 145 km øst for Tobruk. I historisk sammenhæng omtales Sallum når man vil beskrive omfanget af Italiens invasion af Egypten fra Libyen i 1940. Den 10. italienske armé byggede en række forter i området ved Sallum (Wikipedia nov. 2023). 
+Martin W. Pfeiffer: Die Landwirtschaftliche Individualität - ein Bild des Menschen.Udgivet på dansk med titlen: ”Landbrugsindividualiteten - et billede af menneske: til forståelse af præparaterne i den biologisk-dynamiske driftsmåde”. Bio-Dynamisk Forlag, 1977. 53 sider. 
+(Bibliotek.dk). 
+Dr. jur Asche: ses ikke i Falk-Jensen og Hjorth-Nielsen Candidati og examinati juris 1736-1936: Aa-F, ej heller i Bovrup Kartoteket (medlemmer af det danske nazistparti) – uvist hvem Asche er – måske tysker?
+Fyens Venstreblad: Avis, der udkom 1892-1958.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0417</t>
+  </si>
+  <si>
+    <t>Det er godt, at Astrids operation er vel overstået. 
+Martin/Manse står i år for køkkenhaven, og familien har mange grøntsager.
+Johanne/Junge skriver om krigen, Tysklands rolle mm.
+Laura/Bibbe har omsider besluttet sig for at blive sygeplejerske. Hun er rask nu.
+Johanne har fået en sød og dygtig pige i huset.
+Det er dejligt, at Jannas forretning er i fremgang.
+Der er ingen småfugle i haven. Skaderne tager dem vist.
+Maria Balslev kommer snart på besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0wPP</t>
+  </si>
+  <si>
+    <t>Lindøgaard 20-5-1941.
+Kæreste lille Dis! X Til Lykke med Gardinerne dejligt!
+Tænk, at du har Polyp-Historien overstaaet! Det er vel nok godt, jeg havde gruet paa dine Vegne, men anede ikke noget om, at det var saa nær forestaaende. Tænk, at du har gaaet med saadanne Bæster i dig! Det var altsaa ikke saa slemt at gaa hjemme? Men maaske lidt letsindigt i din Alder at foretage at foretage dig så meget X [”X” indsat over ”meget”] lige efter saadan en Operation. Mon nu de Galdeanfald havde noget at gøre med den? Det vides vel ikke. Hvor og hos hvem blev det lavet? Og tænk, at du tog helt alene derud og ikke havde en Smule Støtte af en af dine. Naa, nu er det altsaa ovre og godt det samme! Jeg haaber da, at Nus igen er kommen over sit? Nu har vi jo faaet Varme, jeg har lige været en lille Tur ude i Haven i det dejlige milde Vejr, nu skal jeg love for, der er kommen Fart i det hele, alt myldrer op af Jorden, især Græsset hvad betyder saa uendelig meget for de stakkels slunkne Kreaturer Manse tager sig med Lidenskab af Køkkenhaven i Aar; de har plantet 1000 (!) Jordbærplanter og c. 70 Hindbærbuske [”de har plantet 1000 (!) Jordbærplanter og c. 70 Hindbærbuske” indsat over linjen] han har f. Eks. saaet al Kaal, da Planter fra Gartnerne var fantastisk dyrt i Fjor og selvf. værre i Aar. Vi har flyttet den store Køkkenhave ud i Marken – allerede i Fjor, og vi har haft kolosalt med Grønsager; vi har endnu masser af store Selleri; saa snart vor lille Husalf bliver færdig med sin Vask, hun gnider kraftigt derude, kan jeg høre, skal hun koge hen af dem (Manses Idé) da nogle af de sidste var begyndt at raadne indeni. Hvidkaalen er lige sluppet op, men Rødkaal som vi spiser til alt muligt – Flæsk, Vildt o. lgn. samt Porrer har vi stadig godt med. Hvor er det vidunderligt med Grøntsager, jeg personlig er vild efter dem og skal jo have dem. Tak for det lille Skrift! Bare nu vor danske Landbostand ikke vil være altfor trøv med at faa fat paa det nye og selvfølgelig rigtige; at der er noget galt ser vi jo tydeligt. Amerikas gradvise Forandring til Ørken er efter min Mening, en Verdenskatastrofe og vi her hjemme er jo godt med. Hvis der var noget ved vore [”e” sidst i ordet overstreget] Landbovidenskab, tog den jo fat paa det og fik Konsulenter til at undervise os Bønder – smaa og store. Det var ikke
+2 
+helt nyt for mig, idet jeg ejer og har læst – i hvert Fald delvis – Pfeiffers Bog, jeg husker ikke Titelen Drengene fik lavet deres Møddingsplads an efter Anvisningen i Bogen. Se, alt det, som jo om 20-30-40 Aar [”Aar” indsat over linjen] vil være praktiseret her i Danmark og redde Landbruget fra Forfald, kan vi jo takke Tyskerne for. Dygtige er de jo, hvor er det Synd, at de har den skæbnesvangre Opfattelse, at de skal være Jordens Herrer. Gud ved, hvordan det ser ud dernede, Menigmænd som vi ved det jo ikke, men godt er det jo næppe for dem. Dog maa vi jo huske paa at deres Balkansejre bidrager til at holde Folket i Aande. Vigtigere end Hess-Forteelsen synes jeg næsten er, at det igen gaar Engl. godt i Afrika. Tyskerne paastaar jo, at de igen har taget Sollum, Engl. siger nej: Abessinien er jo paa Nippet nu, men det er vel at mærke ikke Tyskerne, der er blevet slaaet, saa de forb. Asner har jo stadig Grund til at triumfere. Jeg har ikke kunnet frigøre mig fra, at der laa Nazi–Rævestreger bag Hess-Begivenheden, men ingen synes jo at mene det. At Hess ligefrem skulde have givet sig til at bekæmpe Hitler efter mindst 15 Aars fortrolig Samvær og Beundring fra Hess’ Side, kan jeg næsten daarlig faa mig selv til at tro, men hvis han er flygtet for Livet, maa det være saadan. Men har Churchill ikke sagt, at han ikke vil give Underhuset Redegørelse for Episoden – det har jeg da faaet fat paa. Naar ”man” tillægger den saa stor Betydning maa det jo være fordi man føler sig overbevist om, at den skyldes Kludder i Nazi-Regeringen, men har man egentlig Vished for det: Fanden i det, hvor man ved lidt. Hvad er Jeres Erfaring m.H.t. den danske Stemning overfor Tyskerne? Elle ved fra Politimesteren i Kj. at en af de øverste Politimyndigheder havde udtalt, at det blev ”værre og værre” med Tysker-Hadet, og at Myndighederne havde Besvær med at holde Folk rolige. Det lyder godt, men jeg synes, der er mange kedelige Eksempler paa det modsatte. Madsen-Mygdal, Gudmund Hatt og mange mindre Aander. Dr. jur Asche, som har skrevet om udenrigs Politik i Venst.bl. i flere Aar, afslørede sig som fuldblods Nazist efter d. 9nde April. Hvad mener dog de Mennesker. De maa have glemt eller slaaet en Streg over Nazismens Forbrydelser (Jøder, Konzentr.) og hvor kan de dog det? det viser dog klart, hvad Aand, der behersker dem. Men de har vist for en Del Ret i deres økonomiske Betragtninger og det er 
+3
+Efter Middag
+vel det, visse meget jordbundne Aander ikke kan staa for. Jeg tror, jeg mener og har Erfaring for, at langt de fleste Mennesker ser alt under Synsvinkelen: Økonomi! Gud hvor er de [”de” indsat over linjen] smaatskaarne. 
+Der er mange Artikler i Fyens Venstbl. som jeg ikke kan fatte, at Brixtofte vil have i sit Blad; mange Ledere f. Eks. hvis jeg husker det, skal jeg sende Lederen for i Dag. Du tænker maaske: ”klip ud med det samme”, men Mændene har ikke læst Avisen endnu. Manse gik efter Middag ud til sit Solbad og stopper det lille Skrift i Lommen – det du sendte mig. Han er i høj Grad lydhør for Sagen. Manse er i det hele taget et intelligent Menneske, Dis, og han forstaar at bruge sin Intelligens til praktiske Ting. Tinge er ogsaa intelligent, navnlig ved han en Masse, han har noget af Lases fænomenale Hukommelse, men han svæver altid lidt. 
+Saa er der lille Skipper – jo Tak, hun har det efter hendes Breve at dømme udmærket, er glad ved det hele og er rask, har ikke haft een Dags Hovedpine og bliver ikke overanstrengt med Arbejde. Hun og en anden Elev har besøgt en 3die Elev, hvis Hjem ligger 17 Kilometer fra Odder; de tog af Sted Lørdag Aften og blev der om Natten; der er en meget stor Gaard, 160 Tdr. Land. Der er Elevens Mor, som Bibbe syntes vældig godt om hendes Bror som har [”har” indsat over linjen] Gaarden og hans Kone er forhenv. Sygeplejerske – en Personlighed, skriver Bibbe: De havde baade Klaver og de rigtige Noder; Bibbe spillede Schubert for dem, hvad de tydelig var meget glade ved. Ja, det var rigtig nok godt, at Bibbe fik sig mandet op til at begynde paa noget; jeg har før foreslået Sygepleje, men paa den Tid vilde hun ikke høre tale om at tage hjemme fra, Røde Kors Arbejdet gav hende Impulsen og saa blev det til noget. Vi er godt tilfredse med den nye Pige, hun er navnlig saa umaadelig sød og rar; jeg kan ikke vide, om hun ikke ogsaa føler sig lidt godt tilpas her; en Broder tjæner i Kølstrup og det er jo ingen Vej at tale om, og en Veninde er paa Højskolen i Kjerteminde; hun har fortalt mig, at her er kun halvt saa meget at lave som der, hvor hun kom fra i Jylland. Og saa er hun økonomisk, hvad der jo har knagende meget at sige, naar hun skal lave Maden. Min hidtil eneste Indvending er den at hun nok kunde være lidt renligere med sig selv. Maaske det kan bedres ved Eksemplets Magt. 
+4
+Hvor er det dog vidunderligt med Jannas Forretnings Fremgang, men hvor skal hun faa alt det lavet? Jeg er ikke rigtig klar over, hvem hun har som Hjælper foruden Sus. Bare Janna dog var lidt stærkere, men nu har vi da faaet Varmen. Jeg har i Dag for første Gang siddet i Haven og haft mine Knæ i Solbad, det var henrivende. Men vi har ikke mere den Fuglesang som i de første Aar. Jeg mener, det skyldes et Skadepar, som har boet her nogle Aar, de tager jo Æg og Unger fra Smaafuglene, eller jager dem væk. Fugle har jo god Forstand paa deres smaa Omraader, og de ved, at Skaderne er deres Fjender. Men Agraren og Manse er glade ved og interesserede i Skaderne og vil nødig skyde dem – og det maa de jo om, jeg har jo heller ikke ligefrem Bevis for at Sangfuglenes Flugt fra os skyldes dem. 
+Du har saa ikke endnu bestemt, naar du vil komme her – skriv det saa snart du ved det, Marie Balslev har lovet at besøge mig i Juni og vi har desværre kun 1 Seng! Ja, nu gør du store Øjne, men Drengene har taget deres store faste Træsenge bort og ligger i rigtige Senge. Det kunde jo være morsomt om du og Marie traf til at være her samtidig, i saa Tilfælde kunde du jo mulig sove paa Divanen her i Folkestuenden ene Nat [”den ene Nat” indsat over linjen], der spises jo i Køkkenet, saa de ikke forstyrrer dig om Morgenen. Er det ikke sødt af Marie, at hun vil komme? Jeg slog paa det og saa viste det sig, at hun havde Turen planlagt. 
+Onsdag 21 Maj Jeg naaede ikke at faa mit Brev med Posten i Gaar, men du er vel heller ikke kommen hjem endnu. – Jeg holder et lille Husmandsblad (3 kr. årlig) her er en Artikel, kan du ikke læse den og sige mig om du forstaar den – jeg ikke. 
+Vi fik i Aftes Visit af vor Brugsmandsdatter, hun er saa knusende sød mod os altid, god Veninde af Bibbe. Skønt vi nylig har faaet, kom hun med Tobak baade til os og Drengene samt Brystsukre til mig; men det er jo en stor Hemmeli[g]hed, at hun favoriserer os fremfor andre. De har et frygteligt Besvær med at skifte Sol og Vind lige. 
+Nu er der ikke mere denne gang – det skulde da lige være at jeg glæder mig usigeligt til dit Besøg. Du kan vist selv tænke hvad det betyder for mig som sidder hen. Tusinde Hilsner til Jer alle tre, din Junge.</t>
+  </si>
+  <si>
+    <t>1941-11-20</t>
+  </si>
+  <si>
+    <t>Sus -
+Johan Sebastian Bach
+Thora  Branner
+Louise Brønsted
+Bertel Christian Budtz Müller
+Peter Hansen
+Johannes Larsen
+Thomas  Løkken
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Marianne Schou
+Marie Schou
+Mette Schou
+Franz Syberg
+Else Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Fædrelandet var navnet på en nazistisk avis, der udkom fra 9. januar 1939 til 4. maj 1945. Dens trykkeri og lokaler i Store Kongensgade i København blev ved befrielsen overtaget af Dagbladet Information.
+Kvieslag: Udskæring fra en kvie (Internettet, juni 2025). 
+Hansen-familien kendes ikke.
+Klaret kød er kød, hvorfra man har fjernet fedt og urenheder.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0541</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt takker mange gange for kassen med frugt. 
+Hun har haft besøg af Mette og Marianne Schou. Den lille Marianne er henrivende og ligner Jørgen/Buf Schou. Mette bliver boende i huset med en malerveninde. De sælger grøntsager. Om vinteren væver og maler Mette hos sin far i Himmerland. Mettes bror har haft et verbalt sammenstød med en tysker.
+Astrid Axel Müller bytter opfejet korn fra Frihavnen med kaniner, høns og gæs. 
+Astrid har lavet rullepølser og ragout. Hun bager franskbrød og honningkage samt småkager og laver kvædebrød. 
+Janna/Nus Schou har solgt en masse af sine glasprodukter. Hun har brug for en assistent, men Fru Hansen og Nortoft er gode hjælpere.
+Janna har været på kirkegården med blomster til Jørgen/Buf Schous grav. Hun har arvet billeder af Syberg, Peter Hansen og Johannes Larsen fra ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hVic</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blyant på kuvertens forside:]
+Læst – 64
+1941
+20’Nov
+[Skrevet med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby
+Fyen
+[Håndskrevet på kuvertens bagside:]
+A Warberg Müller
+Hareskov
+[I brevet:]
+Hareskov, 20’ Nov. 1941. 
+Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
+de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
+Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
+2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
+I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
+3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
+Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
+Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
+Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
+Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
+Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
+Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
+Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
+Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
+Tusind Hilsner og endnu en varm Tak for Frugten!
+Din Dis.
+Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
+  </si>
+  <si>
+    <t>1943-02-28</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Knuthenborg pr. Bandholm</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Det er formodentlig skovrider Vilhelm Larsen, der har sendt hjorten og Andreas/Puf Larsen, som har fundet tinfadet i Odense.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for pengene og sikahjorten. Ryggen så flot ud på et tinfad, som Larsen havde fået af sin søn i fødselsdagsgave. 
+Johannes Larsen er syg og kan ikke stå for ophængning af billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/63GQ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg 
+Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 28 Febr. 1943.
+Kære Grevinde!
+Tak for Brevet og Tak for Pengene. Ja, og Tusind Tak for Sikadyret! Det var et fremragende Dyr som ikke har levet forgæves. Vi havde Lejlighed til Sammenligning da jeg lige i Forvejen havde faaet et Raadyr fra min Broder, et Dyr af samme Køn og Aldersklasse. 
+Ryggen tog sig udmærket ud paa et stort Tinfad som min Søn havde fundet i Odense og foræret mig til min Fødselsdag. Jeg har ligget et Par Dage og er først i Eftermiddag staaet op saa jeg tør ikke rejse i Mrg, hvilket var Bestemmelsen, men sender min Søn til at begynde Ophængningen og saa rejser jeg Lørdag eller Søndag ikke Mandag. Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-06-20</t>
+  </si>
+  <si>
+    <t>Arne Schwark</t>
+  </si>
+  <si>
+    <t>Ebbe Brandstrup
+Ludvig Brandstrup, billedhugger
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Jesper Hansen
+Elena Larsen
+Jens Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Ellen  Sawyer
+William Schwark
+Dan Warberg</t>
+  </si>
+  <si>
+    <t>Peter Larsen og Jesper E. Hansen var begge født i 1929.
+Det vides ikke, hvem Grete var.</t>
+  </si>
+  <si>
+    <t>Ellen/Be Brønsted og hendes mand har fået en dreng. Ebbe Brandstrup var fødselslæge.
+Andreas/Dede Warberg fylder 60, og hans søn bliver student, så der skal holdes fest. 
+Brevskriveren har sammen med Brønsted-familien været på Asnæs, hvor de boede hos en ålefisker. 
+Johan/Lysse Larsens afvandede mark ser flot ud. 
+Ellen/Be er tynget af sit ansvar som mor.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/r1OB</t>
+  </si>
+  <si>
+    <t>20 Juni 43.
+Kære Lysse. Tak for Brevet og de søde Billeder, jeg blev meget glad for begge. Det ser virkelig ud til, at Peter snart vokser Dig over Hovedet, saa stor er Jesper ikke nær, men den svenske Ungdom er jo ogsaa saa umaadelig høj siger Grete. Jeg har ventet med at skrive, til jeg kunde fortælle om Be, og nu er det forresten allerede 14 Dage siden hun nedkom. Det blev desværre kun en Dreng, skulde jeg hilse og sige; han blev født 5te Juni, en dejlig nem Dato at huske, vejede 6 [tegn for pund] + 100 gr og maalte 51 cm. Forældrene er trods alt glade ved ham, og han er nu ogsaa en yndig Dreng. Fødslen gik over Forventning (over min ialfald) godt og naturligt; jeg vidste ingenting, før Ebbe ringede Kl 9 om Aftenen, at nu var de færdige, som han sagde. Ebbe er nu rar, og kommer til at ligne Onkel Lut mere og mere. De bor i en dejlig og kæmpemæssig Bolig lige her i Nærheden, nu siden han er blevet Overlæge og Professor. - Det var pænt af Jer at sende det Telegram til Putte, men desværre har det jo ikke givet Resultat; nu er Mornine ogsaa begyndt at blive urolig - jeg har været det længe - og tror, at hun er blevet slaaet ihjel af Gangstere. Jeg er mere bange for, at hun har rodet sig ind i en masse ulovligt. Jeg har naturligvis ikke sagt til Mornine om Telegrammet. Det er hendes Fødselsdag d. 8de Maj, Puttes i September.
+Dede fylder 60 1ste Juli og Dan bliver Student isaar; der skal være Festligheder, og Mornine, Elle og jeg rejser derover; jeg tager over Kerteminde og glæder mig til, at hilse paa dem allesammen. Las er vist forresten paa Knuthenborg, var ialfald, da jeg hørte sidst. Mag. kan desværre ikke komme med, han har travlt med mange Ting, bl.a. Korrektur paa en ny Lærebog. Vi var en lille Pinsetur paa Asnæs, der hvor Lerchenborg er; der er noget saa dejligt, fredeligt og folketomt, Godsejeren vil nemlig hverken have Turister eller Villaer; vi bor hos en Aalefisker, og Mag. fraadser i stegte Aal, som er hans Livret; vi ringer saa til Godsejeren og spørger, om vi maa gaa allevegne, og det maa vi, og andre end os er der ikke. Her har Foraaret været ganske dejligt, og Landmændene skal være godt tilfredse, Regnen kom vist lige i rette Tid, men nu har den forresten lidt svært ved at holde op igen. Forresten kan man vel ikke let faa for meget paa denne Aarstid. Jeg haaber, det har været ligesaadan hos Jer, og synes, jeg kan forstaa det paa de svenske Aviser. Det er sandelig en flot Mark, Du har der, det maa jo være den store Mose, der blev afvandet, jeg havde ikke troet, den kunde levere andet end Græs.
+Be ammer sin Dreng og han lader til at trives ved det; som du vel kan tænke tynger hendes Moderansvar hende snarlig, det er nu vel mer eller mindre Tilfældet første Gang - undtagen maaske med Bimse, men hun er jo ogsaa et Unikum.
+Ja saa har jeg vist ikke andet paa Hjerte end mange Hilsner til Dig og Bimse og Børnene fra O.M og Jeres [ulæseligt].
+Der er svensk-dansk Fodboldkamp idag, jeg kan høre Maalene ganske tydeligt gennem Altandøren - især de danske.</t>
+  </si>
+  <si>
+    <t>1943-10-21</t>
+  </si>
+  <si>
+    <t>Birgit Brandstrup
+Ebbe Brandstrup
+Ellen Brønsted
+Thora Cohn
+Andreas Larsen
+Elena Larsen
+Jens Larsen
+Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Elisabeth Mackie
+Alhed  Møhl, Lysses datter
+Holger  Møller Hjorth
 Ellen  Sawyer
+Arne Schwark
+William Schwark
+Elly Svarrer
+Ane Talbot
+Andreas Warberg, Albrechts far
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
+Det vides ikke, hvad Elly Svarrers mand hed. 
+På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
+  </si>
+  <si>
+    <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
+Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
+Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PCEm</t>
+  </si>
+  <si>
+    <t>21/10 - 43.
+Kære lille Lysse!
+Det er skammeligt af mig, at jeg ikke allerede i Sommer takkede dig for det, så umådelig værdifulde Brev, jeg fik mens jeg var i Kjerteminde, med Afskrift af Puttes! Jeg rejste dog ud på min Sommerferie med den bestemte Hensigt at jeg netop fra Kjertem. vilde skrive dig et langt Sommerferiebrev, men som det altid går mig - når jeg ikke har Antydning af noget at arbejde med (som jeg skal, altså) så falder der over mig en altomfattende og uovervindelig Dovenskab! Så det blev jo ikke til noget, trods det Incitament, som dit Brev dog var! Så kom jeg hjem fra Sommerferien og kom ind på Hovedet i Lotteritravlheden, efter hvilken jeg gav mig til at summe mig - desværre lidt for længe, for da jeg endelig var parat til at skrive, så var der af højere Magter sat en Stopper for det - og sådan er det så gået. Jeg har forstået, at det var din Idé med Telegrammet til Putte - det var forfærdelig sødt af dig at tænke på det, Lysse! og det førte jo med sig, at min lange Trængselstid fik Ende; det var en drøj Omgang, de ca. 8 Måneder da jeg gik og ingenting vidste. Jeg har nu igen i September hørt fra Grethe, at alt er vel derovre. Forleden - 15/10 - fik jeg såmæn to Røde Kors Breve fra Amerika, et fra E. og et fra en ung Frue af hendes og mine Venner dér; det ene var skrevet sendt ["sendt" indsat over linjen] d 8/10 - 42 det andet 19/10 - 42 - hun ønsker mig glædelig (forrige) Jul! Det er jo ikke meget værdifuldt som Korrespondance betragtet!
+Jeg havde ikke troet, at jeg kunde komme ud i denne Sommerferie, da jeg ikke havde nogen Penge; det var Dedes 60 Års Fødselsdag i Juli, og vi var jo bedt til Fest, så det var kedeligt nok, men skulde jeg rejse, måtte jeg desuden have Vikar for ca. 50 Kr. så det var udelukket. Så sendte Dede mig 40 Kr. til Rejsepenge - og skønt det jo hverken var helt eller halvt nok, så syntes jeg dog, at jeg måtte gøre en Udvej, når han så gærne vilde have mig med og var så generous, og så lånte jeg 60 Kr. på lang Afbetaling og drog afsted i underskønt Sommerferievejr. Vi havde nogle dejlige og hyggelige Dage hos Dede, - Lugge, Elle og jeg - og gjorde nogle Ture med Toget ud i de dejlige Egne. Så tog jeg til Kjerteminde, hvor jeg var i 14 Dage. Der var jo en Skygge over det, med Johannes Sygdom, men hun var endnu, mens jeg var der, skønt lidende og svag ikke egentlig ængstelig syg, det blev hun først senere, og der var jo en lang Tid, hvor vi helt havde opgivet nogensinde mere at se hende - I har vel hørt om det fra Kjerteminde? hvordan hun lå i dyb Søvn eller Bevidstløshed i Uger - og så den 29. Sept. den Dag, da hun fyldte 70, vågnede op til Livet igen. Elle havde ikke tænkt at tage derud den Dag, men Bibbe ringede at Johanne havde spurgt efter hende - og da hun kom derud, lå Johanne og røg en Cigar!! Den første Tid var hun meget uklar, men det klarer mere og mere, og det ser nu ud, som om hun kan blive sig selv igen. - De sidste 5 Dage jeg var der, var så skønne, at det var meget svært at rive sig løs - stille Sommervarme over alt det modne og frodige, der er nu ingen Stedet, hvor man kan sådan blive fyldt med Sommersalighed som dér - ikke mig, da! 
+Så var jeg et Par Dage hos min Ungdomsveninde i Odense, Elly Svarrer f. Eilskov. Hun er selv nøgtern og meget afholdende og nøjsom men hun ved, at jeg er Epikuræer og retter sig derefter! Ægte Kaffe på Sengen og efter Middag, ægte The, Rødvin til Middag, store Cigarer og - Calorie om Aftenen på Bænken ude i Haven, hvor vi sad til Kl. 11 hver Aften og sludrede om vores fælles Ungdom. Hendes rare Mand lå på Sygehuset for noget ikke så slemt, så vi var alene sammen. De er rige og har et yderst komfortabelt Hus. Ferien sluttede jeg på Faldengård, hvor den rare Holger var omtrent ligeså skrubbet og utålelig som altid - man kunde tæske ham men har en Del tilovers for ham alligevel.
+Bes og Arne har købt et lille Hus i Virum og skal flytte derud 1 Nov. jeg tror det er meget formålstjenligt at Be kommer fra Lugge og prøver at stå på sine egne Ben og selv tage Ansvar for Barnet, som er i Trivsel og flink og rolig. -
+Puf var en hel Dag ["hel" indsat over linjen] - da Las, Else og jeg var i Odense - på Tur med alle tre Børn i Båden på Fjorden; de havde Telt med og alle mulige Grejer til at lave Mad, og det var en meget stor Dag for dem alle fire; de kom hjem Kl 10 om Aftenen, aldeles matte og søvnige men yderst tilfredse. Jeppe havde lært at ro Båden så pænt, og næste Tir. - min sidste - udbad han sig at ro mig en Tur, det blev Lavvande, så Båden ikke kunde komme ind, men vi løste Spørgsmålet ved at jeg vadede et Par Mil ud i Bugten og besteg Båden dér. Jeppe var stolt; han er en fortryllende lille Dreng, - den af de tre, som står mit Hjærte nærmest.
+Bimse har forhåbentlig engang - for længe siden - fået et Brev fra mig, efter at hun havde sendt mig de søde Billeder af Børnene, som jeg lige har siddet og set på - men jeg mangler jo Peter! 
+Så må I have det godt! Mange kærlige Hilsener til jer alle fra
+Meme.
+Birgit og Ebbe er i Sverige for Tiden - men det ved I vel.</t>
+  </si>
+  <si>
+    <t>1945-01-30</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Ina  Goldschmidt
+Bodild Holstein
+Anne Marie -, i huset på Lindøgaard
+Johannes Larsen
+Pernille Marryat
+Axel  Müller
+Janna Schou
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2450</t>
+  </si>
+  <si>
+    <t>Det er godt, at Ina/Sjums kom sikkert frem. Og rart at Astrids økonomi er forbedret. 
+Johanne strikker vanter til Martin/Manse. 50 familier i sognet er uden brændsel, og kommunen har næsten ikke mere. Anne Marie fyrer for ødselt. Johanne fryser. Hun og Adolph har flytter rundt på møblerne. De må gå i seng kl. 9. 
+Laura/Bibbe er rejst til København, og Johanne er bekymret. 
+Johanne ønsker Pernille tillykke med datteren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mgB3</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+2’ Februar 1945
+besv. 5’ Febr. ”
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgd. Tirsd. Onsd. [”Onsd.” overstreget] 30-1-1945
+Kære lille Dis!
+Til Lykke! Til Lykke! med alt det gode, der er sket. Nr. 1 er jo, at du ved Sjums i Sikkerhed, det har ogsaa væltet en stor Sten fra mit Hjerte. Jeg hørte en Gang i den eng. Radio, at et lille Skib var bleven standset og undersøgt og der blev taget tre Fanger, og jeg blev skrækslagen. Men senere sage de at en hel Del danske var ankommen til Sv. og igen steg Modet. Mon hun nu ikke har sendt dig et Brevkort, det kunne jo gøres uden Risiko – blot en Hilsen men det tænker hun vel ikke paa. Og Grunden!! Ja, det er jo en Lykke uden lige, at I nu ikke skal have de umulige økonomiske Forhold, og dette er noget varigt og ikke blot en midlertidig foranstaltning som f. Eks. Et Laan, hvad altid har haft min dybeste Mistillid, mens andre (f. Eks. Las) altid har ment, at saa var Sagen klaret. 
+Dette bliver kun et Par Ord, for jeg har et Parforce-Arbejde med at strikke Vanter til Manse. Bibbe kom med noget Garn – 4 forskellige Farver – og jeg gik straks i Gang, for hans er fuldstændig slidt op, og det er for trangt at arbejde ude uden Vanter.
+Ak hvilken Vinter Dis! Vores Skattemand fortalte forleden at 50 Familier her i Sognet var blottet for Brændsel og Kommunen har næsten ikke mere til dem, det bliver den rene Nød. Ogsaa vi fryser. Desværre har Fyringen været den ellers dygtige An. Maries meget svage Punkt, hun har trods mine kæmpemæssige Anstrængelser fyret aldeles skamløst ødselt. Mens jeg ved Middagstid sidder og skriver dette, er her 9 ½ Gr. Reaumur om Eftermiddagen 12 %. Jeg har læsset Masser af Tøj paa mig, og saa maa man jo vænne sig til det. Nu da Tyskerne endog vil tage af, hvad her er i Landet, er det jo ganske udelukket at købe. Det er strengt at fryse. I Søndags flyttede vi Sovek. Møbl. her i Spisestuen, og har saa lavet Stue i Sovek. Her er bleven mægtig hyggeligt, og vi mener, her bliver lunere. Det lange Bord staar paa tværs ud mod Værkstedet, Slagbænken med med Ryggen mod Køkkenvæggen, saa kan du se det for dig, Tæpper over hele Gulvet Dragkisten har beholdt sin Plads, ligesaa den lille Sofa ved Radiatoren, hvor der er dejlig lunt at sidde. Hvad der ogsaa vil hjælpe paa at faa Brændselet til at slaa til er jo, at vi ikke kan staa op før det lysner og maa gaa i Seng Kl. 9. Vi faar kun 12 Kilowat – og I faar nu kun 8? Det bliver underligt, men hvad er ikke underligt i disse Tider.
+Bibbe skulde være rejst i Dag, men maatte opgive p. Gr. a. Sne og rejser først paa Torsdag – den ½ Febr. Det bliver nok en rædselsfuld Rejse, men hun er da fornuftig nok til at ”stavle” en Mængde Tøj paa sig.
+Onsdag
+Næste Dag. Egentlig meget heldigt, at Posten i Gaar kom om Form. i Stedet for om Eftm. x [indsat i venstre margen:] x mit Brev ikke kom af Sted [indsættelse slut] saa kan jeg faa svaret paa dit Brevkort. Tak for det og tusinde Gange til Jannas Bedrift. Hvilken usigelig Lykke, at det nu er overstaaet vel overstaaet, ja den største af de 3 Lykker. Hils dog Janna saa varmt fra mig og ønsk hende til Lykke med den lille Pige. Du nævner ikke Vægten, husk det næste Gang, det er ikke helt lige meget om det er et bitte lille et eller en ordentlig velvoksen ditto. - - Vores søde Bi er lige rejst, hun maatte af Sted i Dag, da de nye Forbindelser fra i Morgen, den første Februar herfra er ad Hekkenfeld til. Det er rædselsfuldt at vide hende paa den farefulde Rejse og at vide hende 2 Mdr. i Kbhvn. Hvor man ikke ved, hvad der kan ske. Bombning f. Eks. 
+Hvilke enorme Begivenheder! 95 Miles fra Berlin og som de dog gaar fremad med Stormskridt. Det var synd, Bodild skulde dø uden at opleve dette. - - Bibbe har skrevet til dig, fik du det? 
+[Indsat øverst på s. 1, på hovedet:] Nu skal jeg i Seng – dog heldigvis ikke fordi jeg er syg, men fordi Varmen er lukket ned. Ilden slukket. Smeden kommer nu Kl 12 og forlænger Radiatoren her inde for at vi kan faa det lidt varmere med samme Brændsel. Hils Axel saa meget og tusinde Hilsn. Til dig selv fra din Junge</t>
+  </si>
+  <si>
+    <t>1945-04-10</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Bodild Branner
+Ellen Branner
+Thora  Branner
+Marie Larsen
+Pernille Marryat
+Axel  Müller
+Marie Paludan
+Ellen  Sawyer
+Fanny Schaffalitzky de Muckadell
+Janna Schou
 Hempel Syberg
-Marie Warberg</t>
-[...16 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/d/OHEL</t>
+Børge Tinesen
+Frederik Warberg
+Grete Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Marie Paludan var søster til Otto Emil Paludan og fungerede som husholderske for ham, mens han arbejdede som godsforvalter og boede på gården Erikshaab. Denne gård var tidligere beboet af Warberg-familien, og de må have efterladt noget (blandt andet breve), da de flyttede.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0641</t>
+  </si>
+  <si>
+    <t>Johanne/Junge takker for den flotte pakke med tobak, sukker, breve, som hun troede var gået tabt, og materialer til børnetøj. 
+Ellen Branner gik på Frederiksberg Allé, da den Franske Skole blev bombet. 
+Louise Amstrup er død. 
+Der er mangel på cykler og tændstikker. 
+Astrid/Dis' humør bliver nok bedre, når de tre søde piger kommer til at bo i nærheden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xput</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
-Fru Astrid Goldschmidt
-[...9 lines deleted...]
-I Søndags Kl. 6 kom jeg hertil, var imellem to Tog hos Syberg og spiste til Middag. De havde fejret Pufs Fødselsdag i Skoven 25 til Chocolade, Kager og Leg; to af hans Skolekammerater her til Middag senere. Han fik et godt Sølvuhr af Forældrene, Kæde af Elle, Kompas af Christine, 2 Kr. af mig. Her er vidunderlig smukt ude i Haven, andre Steder kommer jeg ikke endnu, gaar 2-3 Gange om Dagen lidt i Haven. Det gaaer fremad med Benene; det lader til at Omslag om Natten hjælper paa det sidste Ben - [ulæseligt]! – Dr. Bokkenheuser kan det udmærket, om 14 Dage maa jeg lægge Bindet. Alligevel bestemte vi os den sidste Aften paa Glorup til at opsætte Rejsen til September, ogsaa for Maries Skyld, der laa i Sengen af Forkølelse og endnu var daarlig i den slemme Finger. Nu bliver jeg rolig her til efter Pinse, tager saa et Par Dage til Erikshaab og igen hertil, mulig saa midt i Juni lidt til Snøde. Før sidst i Juni er min Lejlighed næppe færdig. – Du kan tro her er nydeligt og propert allevegne inde nu og det gaaer saa godt for Elle; Jeg har overtaget Lysse og læser alt med ham 2 Timer hver Formiddag; han er virkelig flink og ivrig og meget lærenem. Han kan sagtens naae hvad han skal til næste Maj. Alhed maler det meste af Dagen. Elle har jo nu 3 Elever i Engelsk 16 Kr. om Maaneden og 20 som Pige; det er rart for hende Las slider i Haven der er kønnere end nogensinde. I Morgen er altsaa Grethe med paa Skovtur; jeg er bange Du ikke naaer at faae dette i Morgen tidlig. Jeg glæder mig til at høre fra Dig om Dagene i Morgen og i Søndags. Johanne har begyndt Musikprøver med en ny Viol[ulæseligt] fra Mesinge og en d: Violin d:; der saa forhaabentlig kan spille en Aften om Ugen i Pavillonen; Muk vil ikke mere og den væmmelige Organist kan de saa undvære. Putte gaaer jo i Skole men er ikke videre glad ved det, hun siger de slider gruligt i det! – Amstrup har sendt Tøj til to nye Kjoler til Grethe i Filipinegave, men det veed Du vel. I Dag er her første Dag ikke i Kakkelovnen. Puf har saa travlt med at lave en Bil med 3 Hjul, han er et helt Geni til den Slags! Der er ingenting mere at skrive om lille Putte; bliver der ikke videre Stof til paa Mandag faaer Du kun et Kort, skal vi sige paa Tirsdag. Vi skal vist spise til Middag hos Agrarens paa Søndag, første Gang jeg er der og tager Trapperne. – Hils Børnene ogsaa Grethe, hvis hun endnu er der. Det var et pænt Portræt Du sendte mig, Tak for det! Det var en Lykke, hvis hun slap for Utøj i det store tykke Haar. Nej saa er jo aabenbart Sletterne en Umulighed. Kærlige Hilsener fra Bedstemor.</t>
+Modt. 12 April 1945.
+(Onkel Sybergs Fødselsdag)
+besv. 21 April.
+heri ligeledes Brev af [”af” overstreget] modt. 26’ April
+besv. 27’ ”
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[På kuvertens bagside:]
+Lindegaard Dræby St. Fyen.
+Lindegaard Tirsd. Middag 10-4-1945. 
+Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
+Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
+Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
+Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
+Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
+[Indsat side 1 øverst, skrevet på hovedet:]
+Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
+[Indsat s. 1 i venstre margen:]
+Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
+[Indsat s. 1, nederst, på hovedet:]
+Sig Axel tusind Tak for Tobakken.
+[Indsat s. 2 i venstre margen:]
+Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
-    <t>- Brandt, inspektør
+    <t>Mathias  Allerup
+HC  Andersen
+Carl Becher 
+Albrecht Benzon
+Christian Benzon
+Hans  Bless
+Johan Peder Bless
+Niels Bom
+- Brandt, inspektør
+Edvard Christensen
+Hans Christensen
+Christian Eckardt
+Marie Frandsen
+Peder Hansen
+Joseph Haydn
+- Holbeck
+Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
+Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
+Ane Kold
+Christen Kold
+Anders  Kragh
+Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
+Dorthea Larsen
+Erik Larsen
+Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
+Lars Larsen
+Laurits  Larsen
+Urban Larsen
+Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
+Marie Meyer
 Sophie Meyer
-Sophus  Meyer</t>
+Sophus  Meyer
+Wolfgang Mozart
+Elias Muus
+Karen Mygdal Meyer
+Anna Møller
+Peder Nielsen
+Rudolf Nielsen
+Johan  Norden
+Anders Ottesen
+Christian Rex
+Emil Sanne
+Viggo Sanne
+Anton Frederik Schondel
+Otto Emil Schondel
+Anton  Svendsen
+Wilhelm Tagge
+Asta Thalbitzer
+Wenzel Heinrich Tornøe
+Hans Christian Tvedskov
+William Wandahl</t>
+  </si>
+  <si>
+    <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
+Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
+Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
+Det vides ikke, hvem Axel Larsen og garver Holst var. 
+S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
+S. 31: Toldforvalteren kendes ikke.
+S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
+S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
+S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
-    <t>__[Fortrykt på hæftets omslag, for:]
+    <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -2999,5761 +8009,220 @@
 Den store Plads var en dejlig Tumleplads. En Del var bevokset med forskellige vilde Planter som Bulmeurt og Hundetunge. Burrer og Tidsler tiltrak Stillidser, og Stenpikker og Vipstjært var almindelige.
 Af Skibsrester byggede vi Huse, og i det hele taget tilbragte jeg den meste Fritid paa Værftet. Det var spændende at se et Ski blive trukken op paa Bedding, og endnu festligere var en Stabelafløbning. 
 Pladsen grænsede til Havnen, men ved en Del af den var der Fladstrand, hvor vi kunde vade med bare Ben og fange Krabber. Dem kogte vi og spiste. En Pram, der hed "Moses" var en særlig Attraktion. Den brugtes mest til Færgefart over Havnen og naar den skulde afsted, gjaldt det om at komme med. Da Værftet blev nedlagt, kunde vi temmelig uindskrænket disponere over den. Forresten var der gerne Joller fra Morbroders Skibe, som vi kunde laane med elldr uden Tilladelse. Vi plaskede meget i Vandet. En Gang havde jeg et Par Vandski. Det var to Pontoner forbundne ved et Stativ med en Saddel. Med en
 [15]
 Dobbeltaare padlede man sig frem. Men da den ene Ponton var læk, maatte jeg staa op med den største Vægt paa den anden. Det var ikke noget solidt Fartøj.
 Da Skibsbyggeren rejste, flyttede vi ind i hans Lejlighed. Det var et rart lille Hus med to Stuer, Sovekammer og et mindre Kammer, Køkken og Spisekammer, Vaskehus og en lille Kælder. Paa Loftet lavede Fader et Værelse til mig og til min lille Broder, da han voksede til. Han var kun - knap - et Aar, da vi kom til Kerteminde. Vaskehuset var en Sidebygning, og sammen med et Plankeværk (af Eg!) dannede den en lille Gaard. Der var lidt Have foran Huset og ved den ene Gavl. En stor Baghave beplantede Fader med Frugttræer. Pæretræerne trivedes udmærket godt, skønt Jordbunden var Sand og Sten. Som Navnet "Feden" siger, var det et Fed - "et af af Havet opskyldet Stykke Land," som det hedder i Leksikonet.
 "Meyers Pærer" var meget efterspurgte. Vi havde ogsaa mange dejlige Sorter. Hele Larsens Plads var omgivet med en Række Pyramidepopler. Desværre gik de fleste ud, efterhaanden som Rød-
 [16]
 derne naaede Brakvandet.
 Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene, og naar Kosene var tjenlige, lukkedes to store Jernporte op, og med Forsigtighed - paa Grund af den mægtige Varme - blev en Jernlænke gjort fast i Krogen, og det hele blev trukken ud ved Hjælp af et Gangspil. Og saa blev Ilden slukket med Vand. Det var morsomt at se. Jeg vovede mig op ad Stigerne til det lille Hus, men det svimlede,
 [17]
 naar jeg saa ned i Dybet, og at komme ned paa Stigen fra en Lem i Gulvet var det vanskeligste; det gav et Gys i mig. Naar der var oparbejdet et tilstrækkeligt Lager, stod Værket stille en Tid, og naar Fader ikke var hjemme, og der kom Kunder maatte jeg tage Afære og knuse Koksene i en Maskine, som man drev med et Haandsving og maale dem i Halvtøndemaal, eller jeg maatte veje Kalk til en Murer eller sælge en Spand læsket Kalk. Melkalk solgte vi ogsaa. Den støvede slemt og rev i Næsen.
 I Begyndelsen gik der stadig Skibe med Koks til København og fra Fakse med Kalksten til Kerteminde, men efterhaanden blev det vanskeligere at afsætte Kalken, da Murerne mente, at Brændingen var mindre effektiv end i de gamle Ovne, hvor Kalksten og Koks Brænde blev lagt i skiftende Lag. Jeg ved ikke, om det passer.
 Der var tre Mand til Pasningen, og det var Anders, Hans Jakob og Ole. De blev senere Kørekarle hos Morbroder. 
 [18]
 Imidlertid havde Fader faaet en Del Arbejde som Murermester. Allerede mens vi boede i Odense, havde han for Morbroder bygget et Kornmagasin i Købmandsgaarden mod Mellemgade (Strandgade), og ombygget den saakaldte Bagergaard, hvor min Moster havde Bageri. I 1883 blev Hovedbygningen mod Langegade bygget om. Ved Udgravning af Grunden fandtes to Kanonkugler fra Svenskekrigen 1659. De er nu indmurede i Porten sammen med en Bjælke med Indskrift fra det gamle Hus. Nord for Byen lod Morbroder bygge "Kærbyhus" og "lille Kærbyhus." Fader har naturligvis opført mange Huse i Tidens Løb dels alene og dels i Kompagni med andre: Raadhuset, den nuværende Teaterbygning saavel som den forrige. Omkring Aarhundredeskiftet byggede han Herregaarden "Broløkke" nord for Byen *) Han maatte da anskaffe Hest og Vogn, da han ikke havde lært at cykle og ikke siddet på en Hest, siden han var Soldat.
 *) efter en Brand
 [19]
 Jeg blev straks sat i den kommunale Realskole. I første Klasse havde vi en Frk. Mortensen til Lærerinde. Skolens Lærere var i øvrigt: Pastor Petersen, som var Katheket, underviste i Religion og Historie, Rudkøbin som havde Tegning og Naturhistorie og Engelsk, Nielsen Geografi og dansk, Kragh Regning, Mathematik og Gymnastik. Desuden havde vi i kortere Tid efter hinanden Lærerne Støye, Christensen og Petersen, da Hr. Kragh havde et Aars Orlov for at uddanne sig i engelsk Sprog i England. Denne blev senere Inspektør ved Skolen, Pastor Petersen var Førstelærer. Han led meget af nervøs Hovedpine og vistnok ogsaa af Kærlighedssorger. Han blev dog siden m lykkelig gift med den elskede og fik et Præstekald. Om Morgenen spejdede vi interesseret efter hans Ansigtsudtryk for at se, om Humøret var godt, eller han var "gal". Hr. Rudkøbing var meget respekteret og elsket. Vi troede blindt paa alt, hvad han lærte os. Senere opdagede jeg, at det ikke altid var helt rigtigt. Han havde to Døtre i Skolen - to mørke Skønheder, som vi alle til-
 [20]
 bedte. Hr. Nielsen havde kun Hageskæg og glatraget Overlæbe. Hr. Christensen var helt glatbarberet, medens de andre Lærere havde Fuldskæg, som det var almindeligt.
 Hr. Nielsen var ogsaa godt lidt. Han underviste ogsaa i Sang og spillede Violin. Foruden det uundværlige Spanskrør havde han altid en Tamp i Baglommen paa Jaketten - det almindelige Klædningsstykke den Gang. Tampen brugte han med en vis Færdighed, idet han lagde Delinkventen over det ene Knæ. Til daglig hed han "Pløksylen", fordi han var Søn af en Skomager. Lærer Kragh blev naturligvis kaldt "Kragen". Han havde den grimme Vane, naar vi ikke kunde vor Lektie, at trække os i Haaret ved Tindingen, hvad der ikke gjorde godt. 
 Til Lærer i Tysk havde vi en gammel Holstener Jakobsen. Naar han var utilfreds med en Elev, sagde han gerne med tysk Akcent, "jeg skal skruppe dine Rygstykker", derfor kaldtes han "Fatter Skrup". Naar han roste en Elev, sagde han, "det er godt min Dreng",
 [21]
 idet han dunkede ham oven i Hovedet med Spanskrøret. Om det var behageligere end at blive skruppet, er vel tvivlsomt.
-Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser.</t>
-[...5709 lines deleted...]
-Send os en lille Hilsen til Kirkeby Kro pr. Henne, men gør det ikke senere end Lørdag. Den er fin Gamle med de 50 ikke!</t>
+Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser. Pigeskolen og Realskolens første Drengeklasse var i den Bygning, som nu er Apotek. I Huset mod Skolestræde var Drengeskolen, Realskole og Borgerskole, hvis største Kontingent var Fiskerdrenge, var altid i Krig. Om Vinteren gik det haardt til med Snekampe baade i Frikvarteret og efter Skoletid.*) I Sommeraftnerne sloges vi tit med Knipler. Jeg husker, at Johannes Larsen en Gang fik et Slag i Hovedet, saa han daanede. Det var Anføreren for "Borgerne" Peter Sandgraver, der udførte det velrettede Hug. Hans Fader var Sandgraver. I en stor Pram roede han ud og gravede Sand ved Kysten og lossede det ved en lille Bro ved Langebro, der hvor vi siden byggede Hus. Der brugtes meget Sand til at strø paa Gulve. Fernisering kendtes næsten ikke. Gulvene skurereds
+*) Vi lavede ogsaa "Ryttere" ved at de smaa Drenge blev anbrag-te på "Herderne" (Skuldrene) af de store. Saa gik vi mod hinanden, og det gjaldt da om at rive Modstanderen af "Hesten". Jeg husker at jeg red paa "Las' Skuldre. Vi smaa var beærede af at være med.
+[22]
+og bestrøedes med Sand. I et Hjørne var anbragt en Spyttebakke med Sand til at spytte i og til Udkradsning af Piben. Cigar røg man kun om Søndagen. Kom man paa Besøg, blev man budt en Pibe af den række, som Husherren i Almindelighed havde hængende. Der var Merskumspiber med Sølvbeslag og Piber med Porcelænshoveder - nogle saa lange, at de kunde staa paa Gulvet. Røret skulde helst være ægte "Weichselrør," det duftede saa dejligt.
+Undertiden legede vi Soldater. Bevæbnede med Huggerter - helst af Egetræ - med en rund Parerplade marrscherede vi ud med en Trommeslager i Spidsen. Lidt uden for Byen delte vi os i to Dele. Den ene tog Stilling bag et Hegn og den anden stormede. Dog passede man paa kun at ramme Modstanderens Vaaben, og det gjaldt om at slaa det ud af Haanden paa ham eller knække det.
+Der blev spillet Pind eller "Jeppe", som vi kaldte det. Der spilledes Klink og trilledes
+[23]
+med Kugler. Vi satte Drager til Vejrs og skød med Flitsbue og Slangebøsse. Det var nok Johannes Larsens Interesse for Fugle, der inspirerede os. Lars Hansen, Søn af en afdød Politibetjent, var en af de ivrigste Jægere. Han blev kaldt Lars "Gemse" eller "Graaspurv." Han endte som Kæmner i Korsør. Om Foraaret spillede vi Top, og den skulde være fra Drejer Tagge, som boede i den gamle Latinskole. Eller vi trillede med Tøndebaand. En Smed fandt paa at lave dem af Staaltraad, og det gjorde vældig Lykke. I lange Rækker trillede vi ud ad Landevejene. Der var hverken Biler eller Cykler til at genere os. I min senere Barndom begyndte vi at spille Kricket. Fodbold kendte vi ikke. Ligeledes blev der arrangeret Præmieskydning med Salonbøsse. *) 
+Eksamenstiden var festlig trods Spændingen. Sidste Dag drog vi ud i "Storskoven" til "Jomfruhøjen" og legede "to Mand frem for en Enke" og lignende. Bager Becher var der med Køretøj og Masser af Vienerbrød
+*) af Købmd. Hans Christensen.
+[24]
+og Limonade. Paa Hjemturen skulde man efter Skik og Brug have en Pige under Armen, og det kom undertiden til en vild Jagt for at indfange den udvalgte.
+En dejlig Tumleplads var Feden, som den Gang var ubebygget med Undtagelse af Morbroders Plads, Nordens Kalkovn og Jernstøberiet. I "Faaredammen", som nu er opfyldt, sejlede vi med vore smaa Skibe og tumlede os paa Isen om Vinteren. Den gamle Vold og Grav fra Svenskekrigen var ogsaa en yndet Legeplads. Om Efteraaret gravede vi Huler i i Sandet, som blev overdækkede med Stænger og Tang. Et Ildsted manglede ikke og i Smug blev Kridtpiberne tændt. Herude boede Hermelinen. Det skete, at den tog vore Høns.
+Bestyreren paa M.P. Allerups Jernstøberi-Filial, Møller - Broder til daværende Overlæge paa Odense Sygehus - havde 6 Sønner og 3 Døtre, af hvilke nogle af de yngre var mine Kammerater. Møller var en ejendommelig
+[24]
+Skikkelse, temmelig høj, lidt duknakket med langt Skæg. Oprindelig var han Snedker, og han lavede Modellerne til Kakkelovne og andet Støbegods. TilFornøjelse for sig selv og Børnene lavede han nogle dejlige Skibsmodeller. I sine ældre Dage lavede han de nydeligste Genstande, Smykker m.m. udskaarne i Rav, Ben og Kokosskal. 
+Selv lavede jeg naturligvis ogsaa Skibe. Skroget til et af dem har jeg endnu. For ikke at kæntre blev de forsynet med Blykøl. Blyet fandt vi ved Skytteforeningens Skydebaner paa Feden. Men det første Skib, jeg havde, lavede Johannes Larsen til mig - en flot Kutter. Den fik et sørgeligt endeligt. Da jeg sejlede med den i "Møllerkæret" (Svanedammen) blev den hængende i en Gren ude paa Midten; imidlertid blev det Frostvejr, og den frøs inde. Til min store Sorg slog Drengene den itu med Sten.
+Det var en stor Begivenhed, da jeg fik mine første Skøjter. Hidtil havde jeg, som navnlig Fiskerdrengene brugte det, haft en Slæde med
+[25]
+Jernskinner og en Pigstav "Isgajt", som jeg stagede mig frem med staaende paa Slæden. Det var forresten en god Sport, og man kunde opnaa en betydelig Fart. Men alligevel var Skøjterne morsommere. Af Skøjtebaner var der - foruden de forhen omtalte Damme - Thorbystranden, hvor man kunde løbe helt over til Odensefjorden og - Kertem.-Fjorden i strænge Vintre. Isen paa Bugten var altid for ujævn med opskruet Is. Syd for Byen, hvor Odensevejen havde inddæmmet et Stykke af Fjorden "Hinkes Lod" havde Skøjteløberforeningen sin Bane, hvor den holdt Fester med Musik og kulørte Lamper om Aftenen. 
+Fiskerdrengene havde en mærkelig Lyst til at "gumpe" Isen i Stykker. I en lang Række løb de frem og tilbage paa deres tunge Træskostøvler, indtil Isen brast. Men saa morede vi os med at springe fra Istykke til Isstykke. Det var vældig Sjov, men det gjaldt om at være hurtig og træde sikkert. En Gang gik det galt for mig, men jeg kom da op og fik Vandet Hældt af de lange
+[26]
+Støvler. Skønt vi legede saa meget ved Vandet, kom vi altid heldig fra det. Min ældste Søster, Marie, faldt en Gang i Havnen, men blev da fisket op i Tide. 
+I Skolen var der to Hold i hver Klasse. Af mit Hold husker jeg Anton Schondel, Valdemar Nielsen, Christen Klokker, Karl Møller, Chr. Norden, Rasmus Norden, min Fætter Peter Larsen, Johannes Holbæk, Marius Knudsen (Holger Tornøe), Emanuel Bloch, Elert Nielsen, Theodor Nielsen. Forældrene var Læge Schondel, Lærer Nielsen, Vognmand Klokker Hansen, Jernstøber Møller, Kaptajn Norden, Købmand Norden, Købmand M.F. Larsen, Skomager Holbeck, Toldbetjent Knudsen, Sadelmager Nielsen og Politibetjent Nielsen. *) Tobakspinder Block. 
+Mit bedste Fag var Tegning (jeg har opbevaret flere Tegninger fra Skolen), og mine daarligste Matematik og Regning. Jeg naaede dog en Gang at blive No 4 paa Holdet. Det er imidlertid ikke altid Skolelærdommen, der betinger Børnenes Fremtid. Den dummeste og altid nederste i Klassen blev en dygtig Forretnings-
+*) Johannes Poulsen, Søn af Skræder P.
+[27]
+mand og Bankdirektør i Assens. Han ejede en vis selvtillid, som er en saare vigtig Egenskab. I Tankerne ser jeg ham som Konfirmand udhalet som en ung "Herre" med løse "Neglemanschetter" og Ravrør med stor Cigar, Paraply og sorte Hansker og stiv Hat. Bovler. 
+Der blev lavet en Del Drengestreger med at sætte Knappenaale i Lærernes Stol og lignende, og saa kom Spanskrøret i Virksomhed over hele Linien. Gerningsmanden fandtes sjældent. En Skoleudflugt var en æventyrlig Oplevelse. Turen foregik med en lille Damper, "Kerteminde," som førtes af Skipper Jørgensen. den senere Mægler. Om Sommeren sejlede den ellers med Sild til Korsør, hvorfra de fragtedes videre med Skib til Kiel. Lærer Kragh havde til Lejligheden skrevet en Sang - det var noget med "at tage med Havet en Dyst" og "Romsøs forjættede Kyst -" til en kendt Melodi, og hver Gang jeg hører denne, mindes jeg Romsøturen. Hvad vi ellers foretog os, husker jeg ikke, men der er jo meget at se paa den lille idylliske Ø med de mange Daadyr og Fyrtaarnet. En anden Gang havde vi en morsom
+[28]
+Udflugt til Bøgebjerg paa Hindsholm.
+Der hvor Banegaarden ligger, havde Morbroder Jeppe sit Trælager, dels i store rødmalede Træhuse og dels i fri Luft. Det blev efterhaanden flyttet til Feden. Paa det modsatte Hjørne, hvor nu Hotelhaven er, laa et gammelt Bindingsværks Magasin, som Morbroder brugte til Korn og Foderstoffer. Strandvej - den Gang "Bagvejen" - var en almindelig temmelig smal Landevej med Popler ved Siderne og dybe Grøfter samt en Gangsti ind mod Haver og Huse. Paa den anden Side gik Stranden helt ind til Vejen mellem Kamperhoug til og Peder Møllerstræde. Herfra førte en Stenmole skraat over til Havnemolen. Den Trekant, som derved fremkom, kaldte vi "Lillestranden". Der fangede vi Krabber og Hundestejler. Det Hus Axel Larsen benytter til Maskinværksted, byggede en Garver Holst til Garveri. Det laa lige i Strandkanten, saa man kun ved Lavvande kunde pas- 
+[29]
+sere forbi. Lillestranden blev siden fyldt op med Sand, da man anskaffede en Dampmuddermaskine til Oprensning af Sejlløbet i Stedet for en gammel, som blev drevet ved Haandkraft. Vest for Vejen havde en Del af Langegades Beboere deres Haver "Baghavernr", indhegnede med Tanggærder, som var bevoksede med Bukketorn eller Tysktorn. Apotekeren havde en af de kønneste Haver med et pænt ottekantet Lysthus bygget halvt ud paa Gangstien. Morbroder Jeppe havde ogsaa en hyggelig Have, der hvor Johannes Larsen senere byggede et Hus til sin Svigermoder, Fru Warberg. Morbroder Martin havde derimod ingen Baghave, men lejede en ved Garveriet. 
+Meget af min Fritid tilbragte jeg sammen med Fætre og Kusiner. Morbroder Jeppe var gift med en Datter af Hattemager Bless, Vilhelmine. De havde 2 Døtre og 4 Sønner: Johannes, Georg, Marie, Vilhelm, Christine og Adolf. Det var ualmindelig gode Børn. Vilhelm havde jeg mest med at gøre, da vi
+[30]
+var omrent jævnaldrende.
+Hvad jeg særlig beundrede hos Morbroders var deres mange Malerier. "Moster" Mines *) Broder Johan Bless var Maler, og af ham havde de en Del Familieportrætter. Hendes Svoger var Marinemaleren Echardt, som blandt andet havde malet et stort Billede med Motiv fra Savværket i Sverige og et Solnedgangsbillede fra en mindre Havn, som især vakte min Beundring. (Et smukt Billede af Echardt har forresten Valdemar Christensen i Gentofte. Det er Kerteminde Havn set fra Langebro.) Nu Aage Chr. Kertem. 
+Den gamle Butik med Loftsbjælken var hyggelig. Og Kontoret med store Landkort og Billeder af Morbroders Skibe malede af Echardt, var interessant. Den "hollandske Vægt" til Vejning af Kornprøver var et morsomt Legetøj. En stor Skrivepult med Taburetter til at dreje op og ned var Hovedinventaret. Det var navnlig Morbroder Urban, som førte Bøgerne, og han havde tillige Overopsynet med Korn og Trælast. Han røg kun Cigarer, aldrig Pibe. Morbroder Jeppe røg ikke.
+*) Vi syntes ikke om det fremmedartede "Tante", men sagde "Moster."
+[31]
+Da det nye Hus blev opført, gik noget af Idyllen bort. Morbroders boede i Stueetagen med Soveværelser paa første Sal og i Tagetagen. Resten af første Sal var lejet ud til Toldforvalteren. 
+I Stueetagen var tre Stuer til Gaden og en mindre til Gaarden samt Køkken og Værelse til Gaardskarlen. Paa den anden Side Porten var Butik, Kontor og Skænkestue. I en Sidebygning mod Nord var der Pakhus for Kolonialvarer. Mod "Mellemgade" (Strandgade) laa som nu Kornmagasinet og Staldbygninger, som fortsattes ind i Bagergaarden. Mellem de to Gaarde laa et Hus til Bræddelager. Paa den anden Side Mellemgade var Haven og Rejsestalden, og i Gaarden ud tol Bavejen var Kuloplag. Op mod Plankeværket til Haven stod en Stabel Drænrør, og i et af disse havde Morbroder anbragt sin lange Kikkert. Naar han ventede Skib, kom han af og til og spejdede ud over Bugten fulgt af sin trofaste Hund Bob, som aldrig veg fra ham. Det var en puddelagtig forhenværende Skibshund, som var reddet
+[32]
+fra et Skibsforlis og derved havde mistet sin Herre. Jeg var gode Venner med den, indtil en skønne dag, da Morbroder og Fader stod og talte sammen. Jeg stod og kløede Bob i Nakken. Pludselig snappede den min Haand og satte Tænderne igennem, saa jeg havde Besvær med at faa den fri igen. Jeg kom til Doktoren og fik den behandlet og gik med den opbunden en Tid, og mange Aar efter kunde Mærkerne af Tænderne ses. Siden knurrede den altid af mig. Vi gættede paa, at den havde haft et Saar i Nakken. 
+Det var et meget gæstfrit Hus. De større Kunder fra Omegnen blev ofte inviteret til Kaffe eller Aftensmad. Godsforvalter Mohr fra Hverringe med Familie var der meget tit. En morsom Bondekone, Marie Franse (Frandsen) sagde, da hun fik hugget Sukker til Kaffen: "Hva er det for novet Sukker I hulder Jer, det ka itte tye?" Eller naar der blev serveret hjemmebagte Kager: "Saadan noe ka je fo heme hos mig sel, nej, Skik Bo til Baveren etter nove Kyvebry, det vil je hellere ha." 
+[33]
+Om Morgenen begyndte alt Arbejde Kl. 6, og da var Morbroder altid paa Benene. Saa gik han en Runde i Butik og til de forskellige Arbejdspladser, og ved Langebro fik han gerne Selskab af Købmand Norden. Om Aftenen gik han i Seng Kl. 9, men først skulde han have sin Aftenkaffe, ellers kunde han ikke sove, sagde han. 
+Morbroder Jeppe var en lille Mand med rødligblondt Fuldskæg. Han bar altid blaa Jaketdragt og bredskygget blød Hat og Stok i Haanden. Hans Kone var derimod høj, tidlig graahaaret, da hun led meget af Hovedpine. Hun havde en sjælden Evne til at opdrage Børnene. Korporlig Straf benyttede hun aldrig, men naar et af dem havee forset sig, talte hun i Enrum med det. Hvad der blev sagt, ved jeg ikke, men det virkede.
+Morbror Urban - den yngste af Mors Brødre var høj og kraftig, en køn Mand med rødligt Fuldskag. Da han blev gift overtog han en Forretning i Lundeborg, Hidtil havde han altsaa været ansat hos sin Broder.
+[34]
+og det blev bestemt, at hans Svigerfader, en gammel Skibsbygger Thomsen, skulle flytte derned fra Kerteminde. Han lejede en stor Fiskerbaad til Rejsen, og hans Sager blev stuvet ned i Lasten, medens hans gamle Kat blev lukket ned i Kahytten. Den var hans Kælebarn. Det var en stor grim rød Hankat - en rigtig Slagsbroder med flængede Ører, og det ene Øje var reven ud. Da vi kom et Stykke ud i Havnen, - jeg var inviteret med paa Turen, - kunde Thomsen ikke bare sig for at se til sin Yndling. Han lettede forsigtigt paa Lugen - og vips! Katten for ud og sprang paa Hovedet udenbords og svømmede i Land. Der blev stor Sorg og Bekymring for det stakkels Dyr. Dog tror jeg, den har trøstet sig; Katte er jo ikke Menneskene saa hengivne som Hunde. 
+Vi kom imidlertid godt til Lundeborg efter en lang Sejlads, da Vinden var flov. Jeg blev der nogen Tid og havde det rart. 
+Morbroders Forretning var meget blandet, idet han havde en Afdeling for Manufak-
+[35]
+tur og en for Kolonialvarer, og desuden handlede med Korn og Foderstoffer, Kul og Trælast. 
+En stor Del af Tiden tilbragte jeg ved den lille Havn og ombord paa en Pæreskude, hvor jeg blev gode Venner med en ung Mand, som spillede Violin. Vi gjorde ogsaa Ture i Omegnen til Herregaardene Broholm, Tidselholt og Hesselagergaard og til den store Hesselagersten, "Damestenen." Denne er imponerende, skønt kun den ene Side er gravet fri, mens det øvrige er skjult i Jorden. Det er naturligvis en Trold, der har kastet den efter et Kirketaarn - jeg tror paa Langeland - men som sædvanligt har den ikke ramt.
+En anden Gang i en Sommerferie kørte vi tre "lystige Fætre", Peter, *) Vilhelm og jeg til Lundeborg med en lille russisk Ponny og tilhørende Vogn. Hesten "Bismarck" havde vi forresten megeg Fornøjelse af i det hele taget. En Vinter, da den havde staaet længe paa Stald, var den bleven noget kaad, som Heste i Reglen bliver. Jeg skulde
+*) Søn af Morbroder Martin.
+[36]
+have en Ridetur paa den og var kommen lidt uden for Porten paa Bagvejen, da den standsede og vedblev at gimpe op og ned, indtil jeg røg ud over Halsen paa den. Den var dog saa hensynsfuld at kaste mig af i en Snedynge ved Siden af Vejen og blev ganske roligt staaende og grinte skadefro ad mig. 
+Men den begav vi os nu de 5 Mils Vej ad Lundeborg til. Det tog jo sin Tid, og vi maatte bede et Par Gange undervejs, men vi kom da godt der ned og tilbragte en morsom Ferie hos de rare Mennesker. Moster Augusta var sød og gfod, men blev desværre efterhaanden saa ødelagt af Leddegigt, saa hun ikke kunde røre sig. Før hun blev gift, havde hun en Pogeskole og en Broderiforretning i Kerteminde. 
+Da jeg var ca. 10 Aar, fik jeg Lov til at lære at spille Violin. Det var en stor Dag, da Peter og jeg købte Violinen hos Marskandiser P. Hansen, Købmand Hans Tveskovs Fader. Min Lærerinde blev Fru Asta Thalbitzer - Elev af Konservatoriet og Anton Svendsen.
+[37]
+Hun var et prægtigt Menneske og vedblev til sin Død at være min og siden ogsaa min Kones og Bebs' gode Veninde. Hun var den Gang ung og livlig, men desværre halt. Hun var gift med en Fætter, der havde en lille Købmandsforretning i "Friheden". Desværre var han aldrig ædru. Desuagtet viste Fruen altid et smilende Ansigt. Hun var født Sanne, og kgl. Kapelmusikus Emil Sanne og Sanginspektør Sanne var hendes Brødre. Emil Sanne var første Klarinetist i Kapellet, og som voksen havde jeg megen Fornøjelse af Sammenspil med ham, naar han om Sommeren boede i Kerteminde. Vi spillede "Keglebanetrioen" og Mozarts Klarinetkvintet. Vi var mange Elever hos Fru Thalbitzen baade til Violin, Klaver og Sang. Jeg kom til at spille sammen med en af Klavereleverne Mathilde Nielsen, Datter af Læderhandler Nielsen. Da vi ikke havde Klaver den Gang, foregik Øvelserne altid hos Nielsens. Vi spillede blandt andet nogle af Haydns og Mozarts Sonater, og vore Øvelser
+[38]
+overværedes gerne af Mathildes ældre Søster Anna. Hun malede lidt og var senere ansat paa den kgl. Porcelænsfabrik i en Aarrække. Sadelmager Nielsen, Kæmner Nielsen, Politibetjent Nielsen, Læderhandler Nielsen var Brødre. Sadelmageren var meget politisk interesseret og en klog Mand. Han var i mange Aar Formand for Haandværkerforeningen og Medlem af Byraadet. Foruden den tidligere omtalte Søn Oluf havde han en Datter Henriette - Veninde med mine Søstre, - som blev Læge. Ehlert blev Journalist og Borgmester i Middelfart, Jacob var ved Postvæsnet, Bessermann og en yngre Søster var Jernbaneassistenter. 
+Læderhandlerens eneste Søn blev Lærer, men døde i en ung Alder. 
+Kæmneren havde en Søn, som Vilhelm ["som" overstreget. "Vilhelm" indsat over linjen] blev Sagfører og havde noget med "bedre Byggeskik" at gøre og gift med Ellen Hørup. Man sagde, at han var Studenten i Visen om Amanda. Denne var Datter af en Uhrmager Kragh i Kerteminde og Søster til Skuespillerinden
+[39]
+Fru Krag-Møller. Kæmneren havde desuden to Døtre Amanda Alma ["manda" overstreget. Overlinjen er indsat "lma"] og Ida. Alma blev gift med William Wandahl, Maler og senere Regissør ved Dagmarteatret. Hun var selv Skuespillerinde. Wandahl inspirerede mig til mit Livs første Maleri. Da jeg saa ham male Lundsgaard Klint, fik jeg Lyst til at prøve det samme. Jeg opbevarer Billedet. 
+Fader var musikalsk og havde en god Sangstemme. En Tid deltog han i Korsang hos Pastor Niels Lindberg. Noder kendte Fader ganske vist ikke. I min tidligste Barndom spillede han lidt Harmonika, men nu begyndte han ogsaa at gnide Fiolen, og det varede ikke længe før han kunde spille Melodier og Danse efter Øret, saa jeg blev helt distanseret. Nu fik Fader Lyst til at lave Violiner. Han byggede flere, og nogle var da til at bruge, saaledes at vi kunde spille Duetter. Fader lavede selv anden Stemme. 
+[40]
+Første Gang jeg spillede offentligt, var i "Den selskabelige Forening." Jeg fik Lampefeber, - saa Benene rystede og Buen vibrerede. Det var nok en køn Forestilling.
+Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
+Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
+I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
+[41]
+Tobak til behagelig Afbenyttelse. 
+Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
+Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
+[42]
+ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
+[43]
+gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
+Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
+I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
+[44]
+og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
+I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
+I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
+Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
+Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
+Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
+[45]
+Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
+Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
+[46]
+gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -8830,59 +8299,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SstL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wyt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wyt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M186"/>
+  <dimension ref="A1:M167"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8960,8100 +8429,7277 @@
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>60</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>64</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I8" s="5" t="s">
         <v>65</v>
       </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="J9" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="H11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L13" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>44</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>138</v>
-[...9 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>136</v>
-[...14 lines deleted...]
-        </is>
+        <v>42</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="I19" s="5"/>
-      <c r="J19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J19" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="M19" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="L20" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...39 lines deleted...]
-      <c r="M20" s="5"/>
+      <c r="M20" s="5" t="s">
+        <v>147</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="I21" s="5"/>
-[...10 lines deleted...]
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>136</v>
-[...14 lines deleted...]
-        </is>
+        <v>42</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="I22" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I22" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>159</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>160</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>138</v>
-[...7 lines deleted...]
-        <v>167</v>
+        <v>34</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>174</v>
+        <v>42</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>150</v>
+        <v>43</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>175</v>
+        <v>44</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>176</v>
+        <v>45</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>177</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>178</v>
       </c>
       <c r="J25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="5" t="s">
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K27" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="F27" s="5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>207</v>
-[...7 lines deleted...]
-        <v>208</v>
+        <v>44</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>136</v>
+        <v>206</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="s">
-[...3 lines deleted...]
-        <v>217</v>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I30" s="5" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>141</v>
+        <v>209</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>216</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="I31" s="5"/>
+        <v>217</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="J31" s="5" t="s">
-        <v>141</v>
+        <v>219</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>230</v>
+        <v>42</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>231</v>
-[...14 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>225</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>233</v>
+        <v>48</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>16</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F33" s="5" t="s">
-        <v>239</v>
+        <v>149</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>247</v>
+        <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>248</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F34" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F34" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        </is>
+        <v>238</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="M34" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="M35" s="5" t="s">
         <v>253</v>
-      </c>
-[...32 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>262</v>
+        <v>214</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>263</v>
+        <v>15</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>141</v>
+        <v>264</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>138</v>
-[...7 lines deleted...]
-        <v>276</v>
+        <v>34</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>141</v>
+        <v>271</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="5" t="s">
-        <v>284</v>
+        <v>34</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>285</v>
+        <v>149</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D40" s="5" t="s">
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="E40" s="5" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="I40" s="5" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>246</v>
+        <v>289</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>247</v>
+        <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>299</v>
-[...19 lines deleted...]
-        </is>
+        <v>215</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>291</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>294</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="M41" s="5"/>
+        <v>296</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>297</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="J42" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>304</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L42" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="M42" s="5"/>
+      <c r="M42" s="5" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>136</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>307</v>
-[...10 lines deleted...]
-        </is>
+        <v>308</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>311</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="M43" s="5"/>
+        <v>312</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>313</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>299</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>310</v>
-[...10 lines deleted...]
-        </is>
+        <v>315</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="M44" s="5"/>
+        <v>319</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>320</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>313</v>
+        <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>314</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>253</v>
+        <v>42</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>325</v>
+        <v>48</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>137</v>
+        <v>335</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-        </is>
+        <v>103</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>336</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G47" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G47" s="5" t="s">
+        <v>337</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
-        <v>333</v>
+        <v>294</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>338</v>
+        <v>215</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>43</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G48" s="5" t="s">
+        <v>343</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>342</v>
+        <v>48</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>349</v>
+        <v>44</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H49" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
         <v>352</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>353</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>354</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>356</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>357</v>
+        <v>44</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
         <v>358</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>359</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>352</v>
+        <v>294</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>360</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>361</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>150</v>
+        <v>42</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="E51" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="F51" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="I51" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="J51" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="K51" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="K51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="L51" s="6" t="s">
+      <c r="M51" s="5" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>174</v>
+        <v>371</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>150</v>
+        <v>43</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F52" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="G52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="I52" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K52" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>263</v>
+        <v>357</v>
       </c>
       <c r="E53" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="J53" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="F53" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="I53" s="5"/>
-      <c r="J53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="M53" s="5" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>136</v>
+        <v>246</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="E54" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="F54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="H54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="I54" s="5"/>
-[...3 lines deleted...]
-      <c r="K54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="L54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="D55" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="E55" s="5" t="s">
+      <c r="J55" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K55" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="F55" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="H55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>137</v>
+        <v>246</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>394</v>
+        <v>15</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="M56" s="5" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="K57" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="F57" s="5" t="s">
+      <c r="M57" s="5" t="s">
         <v>412</v>
-      </c>
-[...19 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>283</v>
+        <v>15</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>299</v>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="L58" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="M58" s="5" t="s">
         <v>419</v>
-      </c>
-[...13 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="K59" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>427</v>
       </c>
-      <c r="F59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="5" t="s">
+      <c r="M59" s="5" t="s">
         <v>428</v>
-      </c>
-[...16 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>16</v>
+        <v>430</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>150</v>
+        <v>351</v>
       </c>
       <c r="E60" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J60" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="F60" s="5" t="s">
+      <c r="K60" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="G60" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H60" s="5" t="s">
+      <c r="L60" s="6" t="s">
         <v>437</v>
       </c>
-      <c r="I60" s="5" t="s">
+      <c r="M60" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="J60" s="5" t="s">
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="K60" s="5" t="s">
+      <c r="B61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="L60" s="6" t="s">
+      <c r="I61" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="M60" s="5" t="s">
+      <c r="J61" s="5" t="s">
         <v>442</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B61" s="5" t="s">
+      <c r="K61" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="D61" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H61" s="5" t="s">
+      <c r="M61" s="5" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C62" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="B62" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G62" s="5" t="s">
+      <c r="D62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="H62" s="5" t="s">
+      <c r="I62" s="5"/>
+      <c r="J62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="I62" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M62" s="5"/>
     </row>
     <row r="63">
-      <c r="A63" s="5" t="s">
-        <v>455</v>
+      <c r="A63" s="5" t="n">
+        <v>1902</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>347</v>
+        <v>246</v>
       </c>
       <c r="D63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="L63" s="6" t="s">
         <v>456</v>
       </c>
-      <c r="E63" s="5" t="s">
+      <c r="M63" s="5" t="s">
         <v>457</v>
-      </c>
-[...26 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>456</v>
-[...9 lines deleted...]
-        </is>
+        <v>357</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H64" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I64" s="5"/>
+      <c r="H64" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>461</v>
+      </c>
       <c r="J64" s="5" t="s">
-        <v>352</v>
+        <v>425</v>
       </c>
       <c r="K64" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="M64" s="5" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="I65" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="5" t="s">
+      <c r="J65" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K65" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="F65" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="H65" s="5" t="s">
+      <c r="M65" s="5" t="s">
         <v>471</v>
-      </c>
-[...13 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>174</v>
+        <v>246</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>473</v>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="I66" s="5"/>
-      <c r="J66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>478</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="M66" s="5" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>253</v>
+        <v>448</v>
       </c>
       <c r="D67" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="F67" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="E67" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F67" s="5" t="s">
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="J67" s="5" t="s">
+      <c r="K67" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="K67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="L67" s="6" t="s">
+      <c r="M67" s="5" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>483</v>
+        <v>103</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>357</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>492</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>493</v>
       </c>
       <c r="J68" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K68" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="K68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>495</v>
       </c>
-      <c r="L68" s="6" t="s">
+      <c r="M68" s="5" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F69" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="5" t="s">
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="F69" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="I69" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="J69" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K69" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="M69" s="5" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>347</v>
+        <v>215</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>43</v>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="L70" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="M70" s="5" t="s">
         <v>509</v>
-      </c>
-[...10 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>347</v>
+        <v>448</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>456</v>
-[...11 lines deleted...]
-      <c r="G71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="I71" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="H71" s="5" t="s">
+      <c r="J71" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="I71" s="5" t="s">
+      <c r="K71" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="J71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K71" s="5" t="s">
+      <c r="L71" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="L71" s="6" t="s">
+      <c r="M71" s="5" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>262</v>
+        <v>448</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="E72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="F72" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H72" s="5" t="s">
+      <c r="I72" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="J72" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="J72" s="5" t="s">
+      <c r="K72" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="K72" s="5" t="s">
+      <c r="L72" s="6" t="s">
         <v>525</v>
       </c>
-      <c r="L72" s="6" t="s">
+      <c r="M72" s="5" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>137</v>
+        <v>448</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        </is>
+        <v>528</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>512</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>529</v>
       </c>
       <c r="I73" s="5" t="s">
         <v>530</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>141</v>
+        <v>531</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>174</v>
+        <v>448</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>150</v>
+        <v>42</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>16</v>
+        <v>545</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>193</v>
+        <v>343</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>544</v>
+        <v>44</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>547</v>
+        <v>294</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>548</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>549</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>551</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>16</v>
+        <v>552</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>150</v>
+        <v>553</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>554</v>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>348</v>
+        <v>552</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>347</v>
-[...4 lines deleted...]
-        </is>
+        <v>553</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="I77" s="5"/>
+        <v>562</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>563</v>
+      </c>
       <c r="J77" s="5" t="s">
-        <v>562</v>
+        <v>48</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>150</v>
+        <v>568</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>552</v>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>174</v>
+        <v>448</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>412</v>
+        <v>575</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>175</v>
+        <v>576</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>262</v>
+        <v>552</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>553</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>584</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>137</v>
+        <v>552</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>16</v>
+        <v>568</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>590</v>
-[...4 lines deleted...]
-      <c r="G81" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="H81" s="5" t="s">
+      <c r="I81" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="J81" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K81" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="J81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="L81" s="6" t="s">
+      <c r="M81" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="M81" s="5" t="s">
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
         <v>596</v>
-      </c>
-[...3 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>483</v>
+        <v>552</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E82" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K82" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="F82" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>598</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="M82" s="5" t="s">
         <v>599</v>
-      </c>
-[...10 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>174</v>
+        <v>448</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>193</v>
+        <v>601</v>
       </c>
       <c r="F83" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="J83" s="5" t="s">
         <v>605</v>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="K83" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>607</v>
       </c>
-      <c r="J83" s="5" t="s">
+      <c r="M83" s="5" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>174</v>
+        <v>610</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>150</v>
+        <v>553</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>175</v>
+        <v>611</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="I84" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="I84" s="5" t="s">
+      <c r="J84" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="J84" s="5" t="s">
+      <c r="K84" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="K84" s="5" t="s">
+      <c r="L84" s="6" t="s">
         <v>616</v>
       </c>
-      <c r="L84" s="6" t="s">
+      <c r="M84" s="5" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>150</v>
+        <v>448</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>15</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="I85" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="G85" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H85" s="5" t="s">
+      <c r="J85" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="I85" s="5" t="s">
+      <c r="K85" s="5" t="s">
         <v>622</v>
       </c>
-      <c r="J85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>623</v>
       </c>
-      <c r="K85" s="5" t="s">
+      <c r="M85" s="5" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>174</v>
+        <v>43</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>175</v>
-[...7 lines deleted...]
-        </is>
+        <v>626</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>627</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>628</v>
       </c>
       <c r="I86" s="5" t="s">
         <v>629</v>
       </c>
       <c r="J86" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>631</v>
       </c>
-      <c r="L86" s="6" t="s">
+      <c r="M86" s="5" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>16</v>
+        <v>448</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F87" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F87" s="5" t="s">
+        <v>634</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
         <v>635</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>636</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>637</v>
       </c>
       <c r="K87" s="5" t="s">
         <v>638</v>
       </c>
       <c r="L87" s="6" t="s">
         <v>639</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
         <v>641</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>483</v>
+        <v>552</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>16</v>
+        <v>642</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>150</v>
+        <v>552</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>16</v>
+        <v>642</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="F89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="I89" s="5"/>
+      <c r="J89" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="K89" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>653</v>
       </c>
-      <c r="J89" s="5" t="s">
+      <c r="M89" s="5" t="s">
         <v>654</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="L90" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="M90" s="5" t="s">
         <v>660</v>
-      </c>
-[...29 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>313</v>
+        <v>43</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>669</v>
+        <v>215</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>44</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>399</v>
+        <v>48</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>174</v>
+        <v>668</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>412</v>
+        <v>44</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>347</v>
+        <v>15</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>456</v>
+        <v>668</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>457</v>
+        <v>44</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>352</v>
+        <v>679</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>693</v>
+        <v>552</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>642</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>684</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>394</v>
-[...3 lines deleted...]
-      </c>
+        <v>685</v>
+      </c>
+      <c r="I94" s="5"/>
       <c r="J94" s="5" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>642</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
-        <v>399</v>
+        <v>686</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>709</v>
-[...4 lines deleted...]
-        </is>
+        <v>698</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>699</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="I96" s="5"/>
+        <v>700</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>701</v>
+      </c>
       <c r="J96" s="5" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>669</v>
+        <v>481</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>708</v>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>223</v>
+        <v>448</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>136</v>
+        <v>481</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>716</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>141</v>
+        <v>719</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>107</v>
+        <v>723</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>223</v>
+        <v>15</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>136</v>
+        <v>668</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>193</v>
+        <v>724</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="G99" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="L99" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="M99" s="5" t="s">
         <v>730</v>
-      </c>
-[...16 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>223</v>
+        <v>732</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>193</v>
-[...9 lines deleted...]
-        </is>
+        <v>733</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>733</v>
       </c>
       <c r="H100" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="K100" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="I100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>738</v>
       </c>
-      <c r="J100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K100" s="5" t="s">
+      <c r="M100" s="5" t="s">
         <v>739</v>
-      </c>
-[...4 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="H101" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="B101" s="5" t="s">
+      <c r="I101" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="C101" s="5" t="s">
+      <c r="J101" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="D101" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>745</v>
       </c>
-      <c r="H101" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I101" s="5" t="s">
+      <c r="M101" s="5" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>223</v>
+        <v>552</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>136</v>
+        <v>553</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="G102" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K102" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="H102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>752</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="M102" s="5" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="D103" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="L103" s="6" t="s">
         <v>758</v>
       </c>
-      <c r="E103" s="5" t="s">
+      <c r="M103" s="5" t="s">
         <v>759</v>
-      </c>
-[...24 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="M104" s="5" t="s">
         <v>767</v>
-      </c>
-[...30 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>193</v>
-[...7 lines deleted...]
-        </is>
+        <v>769</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>770</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>775</v>
-[...3 lines deleted...]
-      </c>
+        <v>771</v>
+      </c>
+      <c r="I105" s="5"/>
       <c r="J105" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>709</v>
+        <v>43</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>700</v>
+        <v>215</v>
       </c>
       <c r="E106" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="L106" s="6" t="s">
         <v>781</v>
       </c>
-      <c r="F106" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G106" s="5" t="s">
+      <c r="M106" s="5" t="s">
         <v>782</v>
-      </c>
-[...14 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="H107" s="5" t="s">
         <v>788</v>
       </c>
-      <c r="D107" s="5" t="s">
+      <c r="I107" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="E107" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I107" s="5"/>
       <c r="J107" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="K107" s="5" t="s">
+      <c r="L107" s="6" t="s">
         <v>791</v>
       </c>
-      <c r="L107" s="6" t="s">
+      <c r="M107" s="5" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="D108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="5" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="F108" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="s">
         <v>796</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H108" s="5" t="s">
         <v>797</v>
       </c>
       <c r="I108" s="5" t="s">
         <v>798</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>399</v>
+        <v>799</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>263</v>
+        <v>215</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>803</v>
+        <v>45</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="s">
         <v>804</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>805</v>
       </c>
       <c r="I109" s="5" t="s">
         <v>806</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>399</v>
+        <v>48</v>
       </c>
       <c r="K109" s="5" t="s">
         <v>807</v>
       </c>
       <c r="L109" s="6" t="s">
         <v>808</v>
       </c>
       <c r="M109" s="5" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>810</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D110" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="D110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="5" t="s">
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="s">
         <v>812</v>
       </c>
-      <c r="F110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="5" t="s">
+      <c r="H110" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="H110" s="5" t="s">
+      <c r="I110" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>196</v>
+        <v>294</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>815</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>816</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>818</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E111" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="D111" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E111" s="5" t="s">
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="F111" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G111" s="5" t="s">
+      <c r="H111" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="H111" s="5" t="s">
+      <c r="I111" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
-        <v>399</v>
+        <v>48</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>823</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>824</v>
       </c>
       <c r="M111" s="5" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>826</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-      <c r="G112" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="H112" s="5" t="s">
+      <c r="I112" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="K112" s="5" t="s">
         <v>829</v>
       </c>
       <c r="L112" s="6" t="s">
         <v>830</v>
       </c>
       <c r="M112" s="5" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>832</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>193</v>
+        <v>43</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H113" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="I113" s="5"/>
+      <c r="I113" s="5" t="s">
+        <v>834</v>
+      </c>
       <c r="J113" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>136</v>
+        <v>811</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>839</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>845</v>
+        <v>811</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>223</v>
+        <v>853</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>193</v>
+        <v>854</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G116" s="5" t="s">
+        <v>855</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>854</v>
+        <v>294</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>136</v>
-[...10 lines deleted...]
-        </is>
+        <v>811</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>862</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="I117" s="5"/>
+        <v>863</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>864</v>
+      </c>
       <c r="J117" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>138</v>
+        <v>869</v>
       </c>
       <c r="G118" s="5" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>869</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>877</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>884</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="I120" s="5"/>
+        <v>885</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>886</v>
+      </c>
       <c r="J120" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>869</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>891</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>138</v>
+        <v>869</v>
       </c>
       <c r="G122" s="5" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>895</v>
+        <v>215</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>811</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>744</v>
+        <v>43</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>902</v>
-[...4 lines deleted...]
-        </is>
+        <v>215</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="I124" s="5"/>
+        <v>910</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>911</v>
+      </c>
       <c r="J124" s="5" t="s">
-        <v>904</v>
+        <v>294</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>137</v>
+        <v>215</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>759</v>
+        <v>45</v>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G125" s="5" t="s">
-        <v>909</v>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>743</v>
+        <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>313</v>
+        <v>43</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>138</v>
+        <v>45</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-        </is>
+        <v>869</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>922</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="I126" s="5"/>
+        <v>923</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>924</v>
+      </c>
       <c r="J126" s="5" t="s">
-        <v>399</v>
+        <v>294</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>759</v>
-[...4 lines deleted...]
-        </is>
+        <v>869</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>811</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>934</v>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G128" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G128" s="5" t="s">
+        <v>935</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>410</v>
+        <v>43</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>136</v>
-[...14 lines deleted...]
-        </is>
+        <v>215</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>941</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>399</v>
+        <v>294</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>193</v>
+        <v>869</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>934</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>948</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>223</v>
+        <v>955</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>193</v>
+        <v>956</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>138</v>
+        <v>957</v>
       </c>
       <c r="G131" s="5" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>946</v>
+        <v>43</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>947</v>
+        <v>959</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>948</v>
+        <v>960</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>950</v>
+        <v>962</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>951</v>
+        <v>963</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>811</v>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G132" s="5" t="s">
-        <v>952</v>
+        <v>964</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="I132" s="5"/>
+        <v>965</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>966</v>
+      </c>
       <c r="J132" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>223</v>
-[...11 lines deleted...]
-        <v>958</v>
+        <v>43</v>
+      </c>
+      <c r="D133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>959</v>
-[...8 lines deleted...]
-        <v>961</v>
+        <v>971</v>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L133" s="6" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>223</v>
-[...8 lines deleted...]
-        <v>138</v>
+        <v>43</v>
+      </c>
+      <c r="D134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
       <c r="I134" s="5"/>
-      <c r="J134" s="5" t="s">
-[...3 lines deleted...]
-        <v>966</v>
+      <c r="J134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L134" s="6" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>223</v>
-[...11 lines deleted...]
-        <v>970</v>
+        <v>43</v>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>971</v>
-[...8 lines deleted...]
-        <v>973</v>
+        <v>977</v>
+      </c>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L135" s="6" t="s">
-        <v>974</v>
-[...3 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>223</v>
-[...8 lines deleted...]
-        <v>138</v>
+        <v>43</v>
+      </c>
+      <c r="D136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>977</v>
-[...8 lines deleted...]
-        <v>979</v>
+        <v>980</v>
+      </c>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L136" s="6" t="s">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="M136" s="5" t="s">
         <v>981</v>
       </c>
+      <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>982</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>223</v>
-[...8 lines deleted...]
-        <v>138</v>
+        <v>43</v>
+      </c>
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
         <v>983</v>
       </c>
       <c r="I137" s="5"/>
-      <c r="J137" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K137" s="5" t="s">
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L137" s="6" t="s">
         <v>984</v>
       </c>
-      <c r="L137" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="6" t="s">
         <v>987</v>
       </c>
-      <c r="B138" s="5" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>995</v>
+        <v>811</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>997</v>
+        <v>990</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>137</v>
+        <v>995</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>16</v>
+        <v>811</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>138</v>
+        <v>996</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>997</v>
       </c>
       <c r="H140" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M140" s="5" t="s">
         <v>1002</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>700</v>
+        <v>215</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>1011</v>
+        <v>48</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>223</v>
+        <v>1010</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>669</v>
+        <v>43</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>193</v>
+        <v>1011</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>1012</v>
       </c>
       <c r="H142" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M142" s="5" t="s">
         <v>1016</v>
-      </c>
-[...13 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M143" s="5" t="s">
         <v>1023</v>
-      </c>
-[...30 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>1032</v>
+        <v>1024</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>223</v>
+        <v>1025</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>669</v>
+        <v>43</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>193</v>
-[...7 lines deleted...]
-        </is>
+        <v>1026</v>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>1027</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>1034</v>
-[...3 lines deleted...]
-      </c>
+        <v>1028</v>
+      </c>
+      <c r="I144" s="5"/>
       <c r="J144" s="5" t="s">
-        <v>720</v>
+        <v>294</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>223</v>
+        <v>1033</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>1040</v>
+        <v>43</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>1041</v>
-[...7 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>1034</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>399</v>
+        <v>294</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>150</v>
+        <v>1041</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>16</v>
+        <v>1042</v>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F146" s="5" t="s">
-        <v>193</v>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L146" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M146" s="5" t="s">
         <v>1048</v>
-      </c>
-[...13 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>347</v>
+        <v>784</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>902</v>
+        <v>1042</v>
       </c>
       <c r="E147" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I147" s="5"/>
+      <c r="J147" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L147" s="6" t="s">
+        <v>1054</v>
+      </c>
+      <c r="M147" s="5" t="s">
         <v>1055</v>
-      </c>
-[...26 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1062</v>
+        <v>1056</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>347</v>
+        <v>481</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>902</v>
+        <v>448</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>1057</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="M148" s="5" t="s">
         <v>1063</v>
-      </c>
-[...11 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>347</v>
+        <v>448</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>902</v>
+        <v>481</v>
       </c>
       <c r="E149" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J149" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="F149" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H149" s="5" t="s">
+      <c r="K149" s="5" t="s">
         <v>1069</v>
       </c>
-      <c r="I149" s="5"/>
-[...3 lines deleted...]
-      <c r="K149" s="5" t="s">
+      <c r="L149" s="6" t="s">
         <v>1070</v>
       </c>
-      <c r="L149" s="6" t="s">
+      <c r="M149" s="5" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>347</v>
+        <v>552</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>902</v>
+        <v>568</v>
       </c>
       <c r="E150" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I150" s="5" t="s">
         <v>1074</v>
       </c>
-      <c r="F150" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H150" s="5" t="s">
+      <c r="J150" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K150" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="I150" s="5"/>
-      <c r="J150" s="5" t="s">
+      <c r="L150" s="6" t="s">
         <v>1076</v>
       </c>
-      <c r="K150" s="5" t="s">
+      <c r="M150" s="5" t="s">
         <v>1077</v>
-      </c>
-[...4 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K151" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="D151" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H151" s="5" t="s">
+      <c r="L151" s="6" t="s">
         <v>1082</v>
       </c>
-      <c r="I151" s="5"/>
-[...3 lines deleted...]
-      <c r="K151" s="5" t="s">
+      <c r="M151" s="5" t="s">
         <v>1083</v>
-      </c>
-[...4 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I152" s="5" t="s">
         <v>1087</v>
       </c>
-      <c r="D152" s="5" t="s">
+      <c r="J152" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="K152" s="5" t="s">
         <v>1088</v>
       </c>
-      <c r="E152" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G152" s="5" t="s">
+      <c r="L152" s="6" t="s">
         <v>1089</v>
       </c>
-      <c r="H152" s="5" t="s">
+      <c r="M152" s="5" t="s">
         <v>1090</v>
-      </c>
-[...13 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>137</v>
+        <v>552</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>136</v>
+        <v>553</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G153" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G153" s="5" t="s">
+        <v>1092</v>
       </c>
       <c r="H153" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="M153" s="5" t="s">
         <v>1097</v>
-      </c>
-[...13 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>150</v>
+        <v>481</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>253</v>
-[...4 lines deleted...]
-        </is>
+        <v>448</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>1099</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K154" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="I154" s="5" t="s">
+      <c r="L154" s="6" t="s">
         <v>1104</v>
       </c>
-      <c r="J154" s="5" t="s">
+      <c r="M154" s="5" t="s">
         <v>1105</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>347</v>
+        <v>1107</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>43</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K155" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="I155" s="5" t="s">
+      <c r="L155" s="6" t="s">
         <v>1111</v>
       </c>
-      <c r="J155" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K155" s="5" t="s">
+      <c r="M155" s="5" t="s">
         <v>1112</v>
-      </c>
-[...4 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1115</v>
+        <v>1113</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I156" s="5" t="s">
         <v>1116</v>
       </c>
-      <c r="D156" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G156" s="5" t="s">
+      <c r="J156" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="H156" s="5" t="s">
+      <c r="K156" s="5" t="s">
         <v>1118</v>
       </c>
-      <c r="I156" s="5" t="s">
+      <c r="L156" s="6" t="s">
         <v>1119</v>
       </c>
-      <c r="J156" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K156" s="5" t="s">
+      <c r="M156" s="5" t="s">
         <v>1120</v>
-      </c>
-[...4 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>137</v>
+        <v>448</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>136</v>
-[...12 lines deleted...]
-        <v>1041</v>
+        <v>481</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H157" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I157" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="I157" s="5" t="s">
+      <c r="J157" s="5" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="K157" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="L157" s="6" t="s">
         <v>1127</v>
       </c>
       <c r="M157" s="5" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>16</v>
+        <v>448</v>
       </c>
       <c r="E158" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F158" s="5" t="s">
         <v>1130</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
         <v>1131</v>
       </c>
       <c r="I158" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="K158" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="M158" s="5" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>1137</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>483</v>
+        <v>784</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>16</v>
+        <v>1138</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>16</v>
+        <v>481</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>150</v>
-[...7 lines deleted...]
-        <v>1146</v>
+        <v>448</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="I160" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>1149</v>
       </c>
       <c r="K160" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="L160" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="M160" s="5" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
         <v>1154</v>
       </c>
-      <c r="D161" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H161" s="5" t="s">
+      <c r="I161" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="I161" s="5" t="s">
+      <c r="J161" s="5" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="K161" s="5" t="s">
         <v>1157</v>
       </c>
       <c r="L161" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="M161" s="5" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>708</v>
+        <v>43</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>1154</v>
-[...9 lines deleted...]
-        </is>
+        <v>1161</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>1162</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>242</v>
+        <v>1045</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>223</v>
+        <v>1169</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>1042</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>399</v>
+        <v>1045</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>150</v>
+        <v>214</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>1042</v>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>1176</v>
+        <v>1045</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>1181</v>
+        <v>481</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>263</v>
-[...9 lines deleted...]
-        </is>
+        <v>448</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>1182</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1182</v>
-[...1 lines deleted...]
-      <c r="I165" s="5" t="s">
         <v>1183</v>
       </c>
+      <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
-        <v>242</v>
+        <v>1184</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>137</v>
+        <v>481</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-        </is>
+        <v>448</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>1182</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="I166" s="5"/>
+        <v>1189</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>1190</v>
+      </c>
       <c r="J166" s="5" t="s">
-        <v>141</v>
+        <v>1191</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="5" t="s">
-        <v>1192</v>
+      <c r="A167" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>14</v>
+        <v>1195</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>1193</v>
-[...5 lines deleted...]
-        <v>1194</v>
+        <v>1196</v>
+      </c>
+      <c r="D167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>294</v>
+      </c>
+      <c r="K167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L167" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="M167" s="5" t="s">
         <v>1200</v>
-      </c>
-[...821 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -17181,63 +15827,44 @@
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
-    <hyperlink ref="M168" r:id="rId173"/>
-[...17 lines deleted...]
-    <hyperlink ref="M186" r:id="rId191"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>