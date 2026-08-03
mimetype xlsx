--- v1 (2026-06-17)
+++ v2 (2026-08-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1854" uniqueCount="1201" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1865" uniqueCount="1209" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -7810,50 +7810,91 @@
     <t>[Håndskrevet på kuvertens forside:]
 Modt. 12 April 1945.
 (Onkel Sybergs Fødselsdag)
 besv. 21 April.
 heri ligeledes Brev af [”af” overstreget] modt. 26’ April
 besv. 27’ ”
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
+  </si>
+  <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -8299,59 +8340,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wyt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wyt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M167"/>
+  <dimension ref="A1:M168"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15608,98 +15649,143 @@
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="I166" s="5" t="s">
         <v>1190</v>
       </c>
       <c r="J166" s="5" t="s">
         <v>1191</v>
       </c>
       <c r="K166" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="L166" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="M166" s="5" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="5" t="n">
-        <v>1949</v>
+      <c r="A167" s="5" t="s">
+        <v>1195</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>1195</v>
+        <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E167" s="5" t="s">
         <v>1196</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
         <v>1197</v>
       </c>
       <c r="I167" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="J167" s="5" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L167" s="6" t="s">
+        <v>1201</v>
+      </c>
+      <c r="M167" s="5" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J168" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="K167" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>1200</v>
+      <c r="K168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L168" s="6" t="s">
+        <v>1207</v>
+      </c>
+      <c r="M168" s="5" t="s">
+        <v>1208</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -15827,44 +15913,45 @@
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
     <hyperlink ref="M149" r:id="rId154"/>
     <hyperlink ref="M150" r:id="rId155"/>
     <hyperlink ref="M151" r:id="rId156"/>
     <hyperlink ref="M152" r:id="rId157"/>
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
+    <hyperlink ref="M168" r:id="rId173"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>