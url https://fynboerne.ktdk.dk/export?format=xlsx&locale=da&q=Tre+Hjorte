--- v2 (2026-08-03)
+++ v3 (2026-09-20)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1865" uniqueCount="1209" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1450" uniqueCount="952" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -289,388 +289,50 @@
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt om nogle portrætter af forældrene, og det skal han få. I A Larsen kommer til København i november.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jqgI</t>
   </si>
   <si>
     <t>[Fortrykt på papiret:]
 J. A. Larsen
 Kjerteminde. 
 [Håndskrevet:]
 den 27/10 84
 Du længes min lille Ven efter Portrætter og bestemmer endogsaa Dagene, det er jo en voldsom Myndighed du der træder frem med, jeg maatte lee Johannes; men samtidig forstod jeg at Faders Hjærte blev rørt saa [tilføjet] Du avancerede dit Ønskes Opfyldelse, meget nær for din mageløse Ihærdigheds Skyld – Da han havde læst Brevet og seet kvalet, sagde han, nej skriv til ham at Madsen gaar vi ikke til, men han skal nok faa dem naar nu Fader kommer i November, saa gaar Du selv med ham, hen hos en Fotograf, det skal blive morsomt for saa faar Du et godt Billede og jeg følger saa ogsaa efter ved Lejlighed – bare taalmodig, saa gaar det alt sammen. Tak for Brevet igaar; men skriv lidt tydeligere lille Johannes for Fader klager over Skriften, at han knap kan læse den, det vil du nok huske. Det var dejligt at Hr Schwartz syntes om din Begyndelse, fortæl altid om Bedømmelsen af dit Arbejde ogsaa naar Du maa gjøre om eller faar Tilrettevisning for du gaar der jo for at lære min lille Skat hvordan gaar det dig hos Klingsaj fortæl ogsaa om det om alt muligt søde Barn – jeg kan ikke høre formeget jeg følger dig i Tankerne paa Dine Aftentoure især, - De lader dig vel dog gaa med Fred al slags Pøbel der gaar paa Gaderne vor Herre bevare Dig og holde sin kjærlige Haand over dig min elskede Søn
 Det stormede ganske forfærdeligt igaar med Bygevejr, en Søn af Niels Voller, 17 Aar gammel var ene ude i en Jolle for at røgte Garn, og blev overfalden af en saadan Byge; der var intet Haab om Frelse for ham thi Søen gik saa høj at Sjælland kunde han ikke naa, og Vinden bar fra Land her, men saa kom her en Skonnert i Sigte som tog alle Sejl ned og gjorde en Vending, muligen den havde seet ham og frelst ham, men hvor skulde Skibet hen det vidste jo ingen; det kunde vare længe før der kom Efterretninger; men Gud Fader ske Tak allerede i Aftes kom her Telegram fra Nyborg, han var frelst af Skonnerten.
 Johannes jeg har flere Gange glemt at sige Dig Fader ønsker at Du skal kjøbe 2 Hjortetakker til dit udskårne Arbejde – spørg engang paa 2 og sig os Prisen – Fader længes efter at faa det op paa Væggen, at han kan faa sine Bøsser op – 
 Det regner saa voldsomt idag kan du dog undvære din Overfrakke længere mit Barn, hvordan laaner Du en Paraply eller bliver du vaad saa skifter Du da Tøj. Henriksen faar jo Dit Snavsetøj med hjem ifald du ikke bruger dit uldne Sengetæppe saa lad det gaa med, men har du brugt det i fjors Vinter og er glad ved det saa maa du endelig beholde det. Johansen har faaet sig en Plads i Nyborg som vel er
 Vi ere saameget glade ved vores hvide Ovn her er varmt om Morgenen saa jeg behøver ikke at fryse mere i den tidlige Morgen; naar jeg nu maa blive rask – og faa nogle flinke Piger i vort Hjem der vil arbejde og være flittige – saa haaber jeg paa en god Tid jeg har saameget Arbejde der venter paa mig – Dine Søskende ere raske og tænke med Glæde paa Juletravlheden som ogsaa skal bringe Dig hjem til os Gud give os Glæde til den Tid.- -
 Jeg skal hilse dig fra Fader og fra alle de andre Farmor og Fastrene lille Peter Larsen er syg i Halsen – mange flere her i Byen Gud skaane os for den slemme Gjæst Fru Storm er ikke kommen herhen endnu
 Jeg skal hilse dig fra Fru Lindberg hun var her igaar Lev vel Johannes og hils dine Venner fra mig
 Du hilses fra din kjærlig hengivne Moder</t>
   </si>
   <si>
-    <t>1884-11</t>
-[...336 lines deleted...]
-  <si>
     <t>1885-06-02</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Caroline Albrecht
 Margrethe  Eckardt
 Anna  Friis
 Mathilde Friis
 Marie Kjellmann
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Niels Mollerup
 Ida Olsen
 Elisabeth Storm
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist, hvem lille Sophie og Anna Petersen er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane breve, kasse 1, kuvert 1, 2002/61, A8, Lb11.</t>
@@ -737,132 +399,80 @@
 Jeppe Andreas Larsen
 Albert Carl Emil Mohr
 Niels Mollerup
 Johannes Plesner</t>
   </si>
   <si>
     <t>Det er uvist, hvem M.C.H.H. er. 
 Baronen og godsforvalteren er muligvis fra Scheelenborg Gods nord for Kerteminde. Dette var et baroni, og der var tætte forbindelser mellem ejeren og Larsen-familien.
 Hindemae er et gods i nærheden af Ullerslev. Carl Juel-Brockdorff arvede i 1876 bl.a. baroniet Scheelenborg og Hindemae.</t>
   </si>
   <si>
     <t>Familien i Kerteminde sender i hast "kjole og hat" til Johannes Larsen, da han skal til fastelavnsgilde på skolen. Mange formaninger om at holde måde og ikke tage for mange glas.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hxPU</t>
   </si>
   <si>
     <t>Kjerteminde den 6 marts 1886
 Min egen kjære Johannes!
 Vi fik travlt med at faa Kjole og Hat afsted til Dig. Georg styrtede afsted til Posthuset for at høre om de tog imod Pakker- ja de vilde nok modtage men ikke svare for Ejendele men gjør det bare istand Moder saa kommer vi dog først og maaske naar det sig at han faar det, vi ere kan du vel forstaa meget spændte på at vide hvad Du vil agere i den Dragt; men vi faar vel snarest Besked fra Dig 
 Jeg vil nu rigtig ønske Dig en glad Aften en Aften Du kan tænke paa med Fornøjelse bagefter, hvor jeg dog skal bede for Dig at Du maa ikke blive altfor overstadig lystig saa Du glemmer at holde Maade og ikke tage altfor mange Glas som de gamle vil friste Eder til at nyde Du maa nu ikke lee af mig ej heller vredes – fordi jeg kommer med denne Formaning det er kun fordi jeg elsker Dig saa højt min Ven at jeg beder dig saa hjertelig at høre min Formaning, jeg tænker hvis Mollerup er med saa holder I to sammen. Du maa nu endelig diske op med en hel Deel baade om Decorationer og Optog Musik og hvad de enkelte vi kender forestiller Plesner M. C. H.H. og saa 
 videre Godtfredsen ja bliv nu ikke utaalmodig over mine Forlangender husk paa vi ere herhjemme og faar ingen anden Beskrivelse end din det stod rigtignok bemærket i Politikken at Eder Skole skulde holde Fastelavnsgilde maaske det ogsaa omtaler Festen ja endnu engang god Fornøjelse min Ven.
 Her har ellers været et saa stærkt Snefald at du kan tænke Fader maatte rejse med Godsforvalteren til Nyborg i en Sag for Baronen, de tog herfra en Formiddag det var vist i Tirsdag, i Kane til Ullerslev og Motortog til Odense, Fader gik til Hinnemae i Mellem Tiden og da Toget kom tilbage og de skulde til Nyborg sneede det saa stærkt at de først kom dertil Kl. 6 Aften og der var ikke at tænke paa Hjemtour i denne skrækkelige Snestorm, vi fik Telegram [fortsættelse mangler]</t>
   </si>
   <si>
-    <t>1886-03-15</t>
-[...50 lines deleted...]
-  <si>
     <t>1886-03-16</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
 Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
 Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
 Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
@@ -988,94 +598,50 @@
     <t>Laura Warberg savner Albrecht mere end tilbørligt er. Hun håber, han bliver rask og også får nogle fornøjelser. 
 Andreas/Dengse har fået medicin til såret og øjet, og Johanne/Junge skal tage levertran. 
 Ernst har befundet sig godt på Erikshaab. 
 Børnene tegner hver aften. 
 Jens og Fahnøe vil komme på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LCMc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 Tre Hjorte
 Vestergade
 Kjøbenhavn K. 
 [Håndskrevet på kuvertens bagside:]
 Tak for Brevet!
 [Poststempel]
 [I brevet:]
 [Påtrykt monogram]
 Erikshaab d: 11te
 Kjæreste Abba!
 Der er kun en lille halv Time at skrive i, men Du skal dog have at vide, at Huset staar og alt er vel undtagen at jeg savner Dig og længes mere efter Dig end fornuftigt og og tilbørligt er. Jeg tror det er værre at undvære Dig om Vinteren end om Sommeren. Dog glæder jeg mig meget over at Du er derinde, først og fremmest fordi jeg haaber Du med hver Dag bliver raskere men ogsaa fordi Du kan faae mangen en Fornøjelse, som Du ikke har kunnet faae alle de Gange Du har været der om Sommeren. Vi fulgte Dig i Tankerne hele Tirsdag Aften til Du Kl. 10 var havnet i Tre Hjorte. Jeg glæder mig meget til det første Brev, og haaber ikke det lader længe vente paa sig. Vi var saa hos Doktoren igaar, fik noget at dryppe i Dengses Øje, det er indvendigt ogsaa, samt Salve til Saaret. Junge var med og skal spise Levertran i ½ Aar; hun gruer. Nu kommer Wiesie Brandt og afbryder mig. Vil Du takke Ernst for hans rare Brev; han har befundet sig saa vel her og betragter Erikshaab som et andet Hjem skriver han. Paa Søndag gaaer vi til Alters og jeg har bedt om Extrafri for Christine. Saa passer det bedre at hun kommer hjem igjen den første Søndag efter at Du er kommen og saa ikke før til Juul. Børnene tegner ivrigt hver Aften, Johannes er snart færdig, men Krøllerne fortrædiger hende. 
 Og nu Farvel min egen søde Ven! Wisse siger at Jens og Fahnøe kommer om 8 Dage og hun vil gjerne have dem ned at tale med mig. Jeg siger, de kan jo komme en Aften, saa beder jeg Sybergs herned, jeg vil da ikke være helt ene om det Rencontre. Mange hjertelige Hilsener fra alle Ungerne og Din egen 
 Smaa.</t>
-  </si>
-[...42 lines deleted...]
-I [papir mangler] skrev til Dig i Aftes saa en varm [Hilsen]</t>
   </si>
   <si>
     <t>1886-11-16</t>
   </si>
   <si>
     <t>Louise Amstrup
 Johanne Christine Brandstrup
 Wisie Brandt
 Thora  Branner
 Louise Brønsted
 Hans Christian Caspersen
 Johanne Caspersen
 Jens -, Dals Mølle
 Niels Elgaard Amstrup
 - Fahnøe
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 Nicoline  von Sperling
@@ -1186,103 +752,50 @@
     <t>Frøken Bendal
 Charles Godtfredsen
 Georg Larsen
 Jeppe Andreas Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem personen i toget er.
 Der bliver refereret til et stort billede, som måske kan være lavet af Chr. Eckardt. Han udstiller på Charlottenborg i 1886.</t>
   </si>
   <si>
     <t>Johannes skal gå på Banegården og få penge af en bekendt, som kommer med toget. Så får han da skolepenge i rette tid denne gang. Der er stor diskussion i Kerteminde om, hvor den kommende jernbane skal ligge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TJj1</t>
   </si>
   <si>
     <t>Den 27 November 1886.
 Kjæreste Johannes
 Rigtignok vil Godtfredsen bringe dig en hjertelig Hilsen; men et Brev er dog bedre, du gjør Dig ingen Ide om min Længsel efter Brev fra Dig, hvordan er det dog Du har glemt mig jeg ventede Søndag Mandag og hver Dag siden og blev tilsidst bange at Du var syg men saa tænkte jeg igjen at saa vilde Frøken Bendal skrive
 det var kedeligt at jeg først hører nu [papir mangler] denne Mandag der nu kommer [papir mangler] sende Penge, saa jeg har [papir mangler] ham, det er kjedeligt men [papir mangler] – ikke blive anderledes – [papir mangler] – laante 10 Kr dem vil han nu give dig saa faar du da Skolepengene i rette Tid dennegang, han skulde ogsaa bede dig gaa paa Banegaarden Mandag Aften Kl 9½ er det ikke saadan eller 8½ - jeg [tror?] det er med 4 Toget herfra
 her er en voldsom [Travlhed?][papir mangler] Unge med den Komedie
 Jeg er ellers kjed af at det trækker saa længe ud med den kjære Georg vi havde haabet at faa ham op imorgen men det kan ikke naaes da Feberen har meldt sig igjen i Eftermiddag saa Taalmodigheden bliver prøvet paa ham den lille Ven – nu er ellers Appetitten saa god at det vel snart [papir mangler] det bliver rigtignok en [papir mangler] naar jeg kommer [papir mangler] stadige Tale, Fader [papir mangler] og Meningerne er [papir mangler] saa der bliver nok en stor Trætte nu hvor Banen skal gaa
 [papir mangler] andre er raske – og et længere Brev skal komme naar jeg faar hørt fra dig fortæl mig hvad du synes om det store [ulæseligt ord] Billede, kunde jeg blot saa faa saadan noget at se
 Hils Alle for nu faar jeg ikke Tid til mere – 
 Din hjærtelig hengivne Moder</t>
-  </si>
-[...51 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/m5DIwCRs</t>
   </si>
   <si>
     <t>1889-01-12</t>
   </si>
   <si>
     <t>Frøken Bendal
 Ane Marie Christiansdatter
 Jens Hansen
 Adolph Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Niels Lindberg
 Søren Lund
 Theodor Oppermann
 Hans Poulsen</t>
   </si>
   <si>
     <t>Tiras er en hund.</t>
   </si>
   <si>
     <t>Der bliver refereret til en intens samtale, som mor og søn havde, sidst Johannes Larsen var hjemme. Hvilken skole skal han vælge?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/y1Lg</t>
   </si>
@@ -1385,150 +898,50 @@
 Min Hustru og jeg venter ogsaa med at bese alle den store Stad Hamburg’s Seværdigheder til hendes Ankomst, saa at vi kunne have godt deraf alle tre.
 Jeg vilde have besvaret Deres Brev tidligere, men har i nogle Dage været i Tønning forat modtage et nyt Staalskib, der var bygget for os der, så De må have mig undskyldt. 
 Til Ellens Disposition staaer en Commode (paa en Skuffe nær) paa hendes Værelse, ligesom der nok vil findes Plads for Kjoler og desl. i vore Skabe, saa hun behøver ikke at tage mere end en Kuffert med. 
 Det passer os at have hende til enhver Tid, men det er dog bedst for hendes Skyld at have alle Juleglæderne med hjemme først, og som De skrev circa 8de Januar vil vel saa passe. 
 Rigtignok vil det vel blive værst med Reisen, som hun vel ikke synes om at gjøre alene; jeg havde ventet i nærmeste Fremtid at faa Forretninger i Kjøbenhavn, men det lader til at blive hen i Foraaret, førend det sker, saa det hjælper ikke. 
 Paa Altona Banegaard kunne vi jo i alle Tilfælde give Møde, og er Reisen i og for sig meget simpel, da der fra Voyens til Grændsen, hvor Tøjet bliver undersøgt, altid er gennemgaaende Vogne til Hamborg, saa at hun let kunde klare sig selv derfra. 
 Rigtignok vilde det jo glæde os meget at see Dem og Deres Mand her, hvis De vilde følge Deres Datter hertil, men det er jo rigtignok ikke den behageligste Aarstid til at foretage lange Reiser i, ligesom Hamburg heller ikke viser sig saameget til sin Fordel om Vinteren.
 Dem kan vi godt huse hos os, men vi ere desværre endnu ikke saaledes indrettet, at vi ogsaa kunde huse min Hr. Bæk, men de Vanskeligheder lar sig nok arrangere. 
 Til Julen beder jeg Dem modtage de bedste Ønsker fra min Hustru og mig og haabende snarligt at høre nærmere fra Dem tegner
 Deres hengivne
 Joh Havemann
 P.S. Speciel venlig Hilsen til vor Ellen.
 [På tværs nederst s. 2 håndskrevet med Alhed Larsens skrift:]
 Fortjeneste - 20 Kr. -
 Ulæseligt gik
 Ballet: Sko 5 Kr 50 Ør - Drosche 13 Kr - Handsker 3 Kr [ulæseligt] 76 Ør - Strømper 50 Blomster 50 Ør Vadsk 50 Ør - Rejse 7 Kr Julegaver 5 Kr [ulæseligt] 26 Kr. Tøj sendt hjem 1 1/2 Kr [ulæseligt] 1 Kr 30 Kr -
 Laudrup Jan: 40 Kr
 Tre Hj Febr 10 -
 Syløn 2 Kjoler 10 -
 -"- Silkkj 5 -
 Rejse med Drager 7 - 
 -------------
 78 -</t>
   </si>
   <si>
-    <t>1892-01-28</t>
-[...98 lines deleted...]
-  <si>
     <t>1892-09-02</t>
   </si>
   <si>
     <t>Peter Eilschov
 Niels Langkilde
 Johanne Christine Larsen
 Christine  Mackie
 Anna Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Det indlagte brev, der er omtalt, findes ikke sammen med Laura Warbergs brev.
 Thora Syberg, f. Warberg, var 12 år i 1892. På godset Arreskov boede Anna og Erik Schaffalitzky de Muckadell. De var Albrecht Warbergs arbejdsgivere. 
 De Eilschovske Boliger blev opført 1765-1767 i Munkemøllestræde i Odense af Peter Eilschov, som havde sin bolig på Marielund. Niels Waldemar Langkilde købte 1870 Marielund. Det vides ikke, hvad hans kone hed. Man kunne som ugift købmandsdatter eller enke af god familie tildeles en lejlighed i De Eilschovske Boliger. Stamtavlen betød således noget. Det vides ikke, om Christine Warberg (g. Mackie) kom til at bo på stedet, men sagen er omtalt i flere breve fra september 1892.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0351</t>
   </si>
   <si>
     <t>Andreas/Dede har fået et flot resultat i skolen. Thora har været på Arreskov for at invitere til konfirmation, og de sagde ja til at komme.
 Christine har været på Marienlund for at søge om en af Eilschovs Boliger, og på grund af sin stamtavle får hun nok en lejlighed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0xlR</t>
@@ -1593,205 +1006,50 @@
 Albrecht må købe en flakon med hjem, for Ellen skal bruge en sådan, når hun fikserer kultegninger. 
 Fremover vil Laura gå lange ture af hensyn til sin figur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JfGS</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 Hotel ”Tre Hjorte”
 Vestergade
 Kjøbenhavn K
 [Skrevet med anden skrift:]
 Kjbhvn 1892
 Kerteminde 2001.
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Onsdag d: 26_de_ 
 Kjæreste Abba
 Nu er Du vel tilbage fra Sverig igjen og jeg venter ganske sikkert Brev imorgen, vi havde ventet fra Børnene i dag. I Mandags var jeg vi ["Jeg" overstreget. "Vi" indsat over linjen] kjørende med Sybergs hos Pastor Juuls, vi var bedt, Fr. Jensen ogsaa, Sandholterne var der og vi havde det rigtig muntert og rart. Alle 3 Par blev bedt til Sandholt d: 2 Nobr, de spurgte, om Du saa var hjemme, jeg var flov over, at Frøken Bondesen sagde, Du havde omtalt, at Du vist var hjemme til d: 1ste, men jeg kunde intet bestemt sige derom. Samtidig inviterede Mimi Sandh. til Middag Lørdag d: 5_te_ i Anledning af Glorups, det skal ogsaa Doktorens og jeg troer Smiths. Jeg forlader mig saa paa at faae Familien til Middag om Søndagen, har i Sinde at lægge Bederyggene i Blød til det. Brandt Sanderum og Mâ kommer ogsaa til Gjelskov, det bliver en større Fest. I Gaar vilde jeg tage den første Tur med den nye Vogn, Pauelsen havde Tøj med og glædede sig vist lige saa meget som Astrid og jeg til en Visit paa Arreskov og derfra til Doktoren, han skulde see paa Astrids Skulder, der har været daarlig en 14 Dage af at Nora slog hende af en Dag da hun var kommen op [”op” indsat over linjen] at ride fra Ledet og hjem. Armen fejler imidlertid intet Dis saae den igaar paa Sandholt, hvor vi spadserede til Clements, da vi ingen Kjøretur kunde faae af den Grund, at det ene Hjul ikke kan gaae rundt og ikke rokker af Stedet. H.J. og Pauelsen vilde eftersee den med Smørelse, da Syberg havde advaret os; de stod over 3 Timer og tumlede dermed, fik med megen Besvær de 3 Hjul løse men det fjerde kan ikke. Vi sendte Bud til Syberg om det, han kom herned og sagde, at jeg skulde absolut skrive det til Dig, at Du kunde lade Fabrikanten det vide, og saa snarest skrive om, hvad der skal gøres. Da H.J. kørte fra Stationen kunde det ene Hjul ikke gaae rundt, men ved at tage lidt i det, gik det saa han kom hjem, saa blev Vognen ikke rørt før igaar. Desuden skulde jeg sige, at det ene Stansejærn var løst og en Skrue af og Presenningen var ikke over Vognen, saa denne [”ne” i ordet indsat over linjen] var helt vaad. Syberg havde netop Dagen før sagt til mig at vi skulde tage lidt Olie med da det ofte hænder, at en ny Vogn kjører fast, og bliver den saa ikke strax smurt, saa brænder det sammen. Vi var jo endda glade at vi ikke var naaet at komme ud med den. Nu venter vi hurtig Svar, at den da kan være i Stand, til Du kommer hjem; den er forresten nydelig. De mener, at den har ikke været ordentlig smurt ved Afsendelsen. Jeg syntes Du skulde have været fri for alt dette, men Syberg maa jo forstaae det bedre. H.J. vilde havt Bud til Højrup Smed eller ogsaa have Ølsted Vognmand til at gjøre den i Stand. Nu nok om denne kjedelige Sag. Vi har det dejligste klare Vejr i disse Dage, det var en yndig Tur igaar saa jeg har faaet Lyst til igjen idag at spadsere ud ned til Bækkelund at see til de gamle Fruer; jeg tager saa dette brev med Elle og Mor gaaer med til den Hillerslev Sypige med Tøjet til Carls Skjorter. Jeg har skreven til Baronessen [ulæseligt ord], at jeg ikke kommer derhen, før Du er hjemme, jeg vil ikke tage H.J. fra Pløjningen. I Lørdags var jeg saa i Odense men havde ikke Tid at besøge nogen og saae ingen Bekjendte uden Marie Paludan paa Banegaarden. Vi har ventet Amstrups en Eftermiddag, mens vi er ene, men de maa vel synes det er for koldt for den lille Pige at komme ud. Her har mærkelig nok ikke været et eneste fremmed Menneske siden Du rejste – jo Ke[ulæseligt] en Visit paa et Kvarter, en Dag hun var hos Johan. I Nat har det frosset 3 Grader, Georginerne er bleven sorte. - - Hvis Du ikke bliver kjed af at faae K[ulæseligt], saa var det dejligt, om Du tog en lille Flacon med en Sprøjte; Du ved med en rund Gummiballon at trykke paa og helst med lidt godt lugtende i. Min lille Flaske er næsten tom, og Elle vilde saa forfærdelig gjærne have en Sprøjte til at fixere Kultegninger med. Vi faaer saadan usle Natlys nu baade i Faaborg og Odense, men Du gider vel ikke høre hos Egholm eller lign. Sted om nogle bedre. Der er næsten ikke Vox paa disse har jeg opdaget, brænder derfor kun et Par Timer. Elle fik i Dag Brev fra Peter, han kommer et Par Dage til Gelskov, inden han d: 1ste tiltræder sin nye Plads som Fodermester hos Godsejer Andersen Sandbygaard pr. Ringsted, Syberg har skaffet ham dertil. Elle sendte i Mandags 9 blanke Visitkort op til ham, som Straf, fordi han saa længe ikke har skrevet til nogen.
 Hvor vi glæder os til at høre om Eders Sverigstur. Nu maa jeg ned at klæde om til Middag og til min Udflugt. Jeg maa til at trave nogle lange Ture, da jeg bliver saa gruelig svær, kan knap passe mit Tøj. Frøken Bondesen mønstrede min Figur i Mandags og sagde deltagende ”trænger De ikke til en Skammel”!!! Meningen var tydelig! Nu maa jeg se at vise mig lidt mere smækker til hendes Fødselsdag. Jeg kjøbte i Odense noget graa Besætning istedetfor de sorte Blonder paa min graa Silkekjole; disse vilde B[ulæseligt] lave et Overstykke af til Sommer. Det bliver sagtens et fint Selskab d: 2den saa jeg kan iføre mig den graa. Nu kun mange kjærlige Hilsener til Dig søde Ven! og til Børnene! haaber Du tilbringer denne Aften paa ”Hotel H[ulæseligt]” og skriver til mig, det er næsten en Uge siden jeg hørte fra Dig.
 Din Smaa. 
 [Skrevet på hovedet øverst s1:]
 Hilsen fra Elle. 
 Husk endelig Leret til de grove Hænder</t>
-  </si>
-[...153 lines deleted...]
-Basse.</t>
   </si>
   <si>
     <t>1894-08-27</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Teresina Bacci
 Rigmor Balslev
 Thorvald Balslev
 Harald Bing
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Louise Brønsted
 Johanne Caspersen
 Bernhard Hirschsprung
 Emma Hirschsprung
 Drude Jørgensen
 Hanne Langkilde
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Petersen, Skolefrøken
 Christine Rump
@@ -2000,98 +1258,50 @@
 [Skrevet med anden farve blæk:] 1994
 [Håndskrevet på kuvertens bagside:]
 Hilsen fra Lerhænderne - 
 [Poststempel]
 [I brevet:] 
 Tirsdag d: 4de 
 Kjæreste Ven! 
 Hermed Manchettøj og Lommeklæder; de to pæneste Sæt mener jeg skal stryges derinde, de er for sig selv. Tak for Brevet.
 Du nævner intet om Asthma, men den Svimmelhed er da rigtig kjedeligt Du skal plages med, forhaabentlig vil Jodkalium hjælpe. – Jeg er naturligvis mest glad ved at bo paa Tre Hjorte, men jeg vil jo gerne gjøre Rejsen saa billig som mulig. Jeg tager mine egne Penge til [ulæseligt], saa kan jeg selv kjøbe Handsker, lade min Kjole sy om dernede o.s.v. Mornine lader aldeles ikke høre fra sig¸ det siges, at hun er rejst bort. Jeg har igaar og idag gaaet og tænkt paa og faaet en voldsom Lyst til at tage Muk med ind paa en Returbillet, hun skulde boe hos Brandt, saa fik vi dog Nytte af Lejligheden endnu en Gang. I saa Fald vilde vi rejse paa 3. Kl. Jeg har intet sagt til Muk, kun drøftet det med Elle og ønsket at vi vidste, hvad Du vilde sige til det. Hun har dog været saa meget Stedbarn med Rejser baade iaar og ifjor, da hun gik til Præsten. - Igaar var jeg en Visit hos Fru Dus, hun var temmelig rask, han var ikke hjemme. Det var i Char à banque ["que" i ordet overstreget. Over linjen indsat et ”c”] og de andre var med i Trælleborg Have, jeg var der kun 1½ Time. Da jeg vilde staa op i Vognen gled mit Ben ned ad Trinet, det gjorde saa nederdrægtig ondt, at jeg var lige ved selv [”selv” indsat over linjen] at faa ondt. Det hævede stærkt og jeg ligger siden mest paa Chaiselongen og har Karbolomslag paa, men det er bedre og jeg haaber jo da, at det skal gaae helt over til paa Lørdag. Idag vilde jeg have aflagt Visit paa Arreskov og gaaet derover, derefter i Præstegaarden, hvor Fr. J. og Elle skulde hente mig (pr. H.J.), men nu skal vi see paa Fredag, om denne Tur kunde blive af. Jeg synes jeg skylder Visit paa Arreskov og Præsten har bedt os komme, mens jeg er ene. – I Søndags var vi alle paa Gjelskov og havde det rigtig hyggeligt, Christine spillede og sang, hun cyclede afsted Kl. 8. Fru Blom og Pip var her først kom saa derom. Børnene var spadserende i Sønderbroby Mølle og Møllerkonen Alhed var saa venlig mod dem, gik i Haven i Kirken og omkring med dem. Det var Thora, Astrid og Dengse. Syberg tog den Aften intet at sove paa og sov saa heller ikke, men var bleg og halvdaarlig, da jeg næste Morgen var deromme. Han har vældig Styr med Malkepigerne, maa staae ved dem om Formiddagen, en Dag med en Stok, som han tilbød at kløve deres Hoveder med, hvis de knyede; det har taget paa ham. Iaften saae vi Ildebrand ad Faaborg til. Nu Farvel saa længe. Jeg glæder mig meget til Rejsen. Mange Hilsener!
 Esset.
 (Skrevet på hovedet på s1:]
 Det ustrøgede Manchettøj tager Mor selv med derned. - 
 [På efterfølgende sider:]
 Faa nu endelig Tøjet til Strygning strax, at Du kan have noget pænt til Fredag. 
 Lørdag Eftermiddag.
 Kjæreste Abba!
 Idag har K[ulæseligt] været her at see til Benet, Saarene var næsten lægt, men udsætte nok jeg vil kunne rejse paa Onsdag, imorgen staaer jeg op, vil være fornuftig med at gaae de første Dage, kommer der saa ikke nærmere Brev, saa kommer jeg Onsdag Aften. Idag har jeg ikke haft Smerter i det og Hævelsen er svunden saa nu har jeg jo godt Haab igjen. Du kan ogsaa troe Humøret har staaet lavt disse Dage. Vi har haft Brev fra Brandt, hun skriver at Muk kan saa udmærket boe hos hende og ligge paa Sofaen, som hun har kjøbt af Christine, og være hendes Gjæst og spise Middag hos Fru Rørdam og hun skriver intet om den syge Søster, kun at hun boer der. Saa jeg kan ikke modstaae Lysten til at give Manden Fornøjelse, Sybergs rejser derned paa en Returbillet d: 19_de_, men det bliver endnu holdt meget hemmeligt, at de rejser, saa Du maa ingen nævne det til, man kan ikke vide, om det kunde gaae hertil igjen. Derfor synes jeg igjen, at naar alle baade der og her rejser i Sommer, saa skulde Muk have denne Tur. Musse glæder sig meget, bare Musse saa ikke bliver skuffet, men nu er Syberg bedre, var i Odense idag og Musse
 [Skrevet langs venstre kant på siden:]
 [ulæseligt ord] hjem. Kjærlig Hilsen. Tak for Brevet.
 [Næste ark:]
 Søndag Eftermiddag.
 Kjæreste Abba!
 Nu har jeg siddet paa Chaisé longen den største Del af Dagen og det er jo ikke videre godt med Benet, jeg troer, jeg kan ligesaa godt med det samme bestemme mig til at vente til Torsdag med at rejse. Benet er saa tungt og stivt, jeg haaber Dus ser herned morgen, naar han er paa Brobygaard og siger mig om jeg skal skaane det, eller øve det. Jeg synes, at nu da vi er bedt til det Bryllup, saa vilde jeg gruelig gerne derind. (Nu maaa Du da absolut derind en Dag forinden, kan Du ikke aftale med Lud at tage med ham? det vilde da vist blive anset som Uhøflighed, hvis Du ikke gjør en Visit først, det er Børnene og jeg enige om. Kunde Du ikke høre Eline og Mor, hvad de mener vi skal kjøbe til Brudegave, jeg regner en eller anden pæn Ske, i Smag med den, vi fik af Comtessen; men der er jo Tid nok at kjøbe den Fredag Formiddag. Christine og Vesterdal har været her idag de kom iaftes, de skal have dette Brev med. De hilser begge; han savner Dig. Chr. er saa glad ved alle sine Timer. Paa Lørdag begynder de Prøver i Musikforeningen hun har jo været hos Klokker Larsen og talt dem, det er første Stemme i Korene; Hils vore kjære Svigersønner og hos de gamle. Jeg skal nok skrive et Brevkort paa Tirsdag. Kjærlig Hilsen! Det forbistrede Ben! Din Smaa.</t>
   </si>
   <si>
-    <t>1894-09-12</t>
-[...46 lines deleted...]
-  <si>
     <t>1895-09-01</t>
   </si>
   <si>
     <t>Tre Hjorte</t>
   </si>
   <si>
     <t>Snøde</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Berta Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Christian Caspersen
 - Feilberg
 Christine  Mackie
 Otto Emil  Paludan
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
 Johannes Wilhjelm</t>
   </si>
@@ -2321,64 +1531,70 @@
 Du har vel nok til at bruge den Tid du har tilbage for du kommer vel en 8 Dage før November og saa er der kun 14 Dage igjen til vi har dig hjemme
 Ja du maa tro jeg glæder mig saa inderlig du kjære Søn
 Fader og Dine er ikke kommen afsted endnu men her er saameget Arbejde med Losning og Jorddrift at det ikke endnu har naaet sig han skal ogsaa ind hos Birck engang til
 Der er mere vi skal tale om men det kan vente til du kommer
 Hilsen til din Omgivelse og allermest fra din Moder der stadig beder om Lykke og Velsignelse for I Børn at I dog maa blive efter mit Ønske</t>
   </si>
   <si>
     <t>1896-06-04</t>
   </si>
   <si>
     <t>Peter Hansen</t>
   </si>
   <si>
     <t>Faaborg</t>
   </si>
   <si>
     <t>5600 Fåborg</t>
   </si>
   <si>
     <t>Peter Hansen
 Johannes Larsen
 Marie Larsen
 Niels Nielsen</t>
   </si>
   <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
     <t>Maleren Peter Hansen sender fødselsdagskort til Marie Larsen, hvori han også beretter om sin kano, som han er meget glad for.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ypuK</t>
   </si>
   <si>
     <t>Faaborg d. 4de Juni 96.
 Kære Marie.
 Om jeg end som sædvanlig kommer til sidst, mener jeg det ikke mindre ærligt, naar jeg herved ønsker Dig hjertelig til Lykke til Fødselsdagen i Morgen. Jeg er gaaet herud til Faaborg i Aften blandt andet for at se til min Kano, som har det fortræffeligt, men desværre slet ikke kan vælte mere, siden den har faaet 80 Pund Zink i Kølen, men til Gengæld er den bleven en Durchløber. Jeg finder ogsaa Akvarellerne her, hvorfor Du bedes takke Las til jeg selv gør det, forhaabentlig i Morgen, hvis ikke min Kano tager Tiden fra mig og jeg skal jo ogsaa stenografere og male, jeg føler mig snart som en anden Niels Nielsen, Køge, hvis Du kender ham.
 Hils hele Familien selv en venlig Hilsen
 Din Peter Hansen.</t>
   </si>
   <si>
     <t>1896-12-10</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Otto Emil  Paludan
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Christian Winther</t>
   </si>
   <si>
     <t>Christian Winthers Til Én er en gruppe digte trykt i samlingen Digtninger (1843).</t>
   </si>
   <si>
     <t>Alhed har været alene hjemme og bl.a. læst Christian Winther.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3Pev</t>
   </si>
   <si>
     <t>10ende à 11te Dcbr. 1896.
 Kære Las!
 Atter er jeg søgt ind til Pallam og har faaet et Stykke fint Brevpapir, hvorpaa jeg vil sende dem en lille Aftenhilsen. De bliver vist ellers snart forvænt med alt det fine Papir, men endnu denne Gang skal De have det i Anledning af at det er Deres Fars Fødselsdag paa Lørdag. For det haaber jeg da, det er; det er i den Anledning, at De faar dette Extrabrev. - - Jeg havde ellers saa smaat ventet Brev fra Dem i Dag, De er da vel ikke bleven værre af den Forkølelse? Jeg er bange, at saa længe De bliver ved med de Andetræk, gaar det ikke over. – Men nu faar jeg forhaabentlig Brev i Morgen, saa jeg faar at vide, hvordan De har det. Jeg venter Dem ikke paa Søndag, hvis Vejret er daarligt, og De ikke helt er kommen Dem. - - Mor er kommen hjem fra Odense i Dag, Dis kommer først paa Lørdag; det arme lille Menneske faar 10 Tænder gjort i Stand. I den Anledning altsaa fordi jeg er alene paa Værelset skal gamle Bjørn ligge oppe hos mig i Nat; mens Mor har været borte, har han maattet holde Vagt i Gangen, men i Nat skal han ligge i mit Badekar. Munter er fremdeles luddaarlig; han har faaet en grim Byld under Snuden, men i Dag har Dyrlægen set paa ham og givet os noget Kreolinvand at smøre ham med. Det lugter fælt og i den Anledning skælder alle Mennesker ham ud i Dag, saa han gaar og ser ganske ulykkelig og angergiven ud. - - De kan tro, jeg har dreven og haft det dejligt i disse Dage; det er udmærket at være alene hjemme en Gang i mellem, saa kan man bestille lige hvad man vil. Jeg har bl.a. læst Chr. Winthers ”til Én” et Par gange igennem, mange af dem ere dog aldeles henrivende. – Gamle Bjørn har ogsaa moret sig godt, han har haft fri Adgang overalt, og har fulgt mig i Hælene fra Morgen til Aften, endogsaa ud at spadsere i Regnvejr. Men det er godt, at Mor nu er kommen hjem og kan sætte lidt Fart i mig, saadan lige før Jul har man slet ikke Tid at drive. – Ud i Fremtiden maa det altsaa være Dem, der maa holde mig i Ørerne, at jeg ikke skal henfalde til Driverliv, hvad jeg har sørgelige Anlæg til. Dette er mit Alvor, - men jeg skal nok gøre mig Umage. - - Uha, nu slog Kl. 11 ½, jeg vilde kun have skreven nogle faa Ord, men det blev jo næsten til et helt Brev. – Vil De ikke hilse Deres Far og ønske ham til Lykke. – Jeg skal ikke hilse fra Pallam, han er gal, fordi jeg har nyst to Gange i Dag. Da jeg havde nyst første Gang, sagde han, at jeg skulde gaa ind i den anden Stue, naar jeg vilde nyse, og da jeg skulde nyse anden Gang, bad jeg ham om at gaa ud i Gangen, da jeg skulde nyse, hvorover han blev gal. - - Uha, nu bliver her nok knapt Plads til Hilsner, saa det er altsaa ikke sandt, at hvor der er Hjerterum, er der Husrum, i saa Fald var her Plads til en Milion og meget mere fra Deres Alhed.</t>
   </si>
@@ -2391,106 +1607,50 @@
   </si>
   <si>
     <t>Vilhelm Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1349</t>
   </si>
   <si>
     <t>Brev 1:
 Johannes Larsen ønsker tillykke med fødselsdagen. Han maler på et aftenbillede fra klinten i Kerteminde, og det trækker derfor ud med turen til Sverige.
 Brev 2:
 Christine Swane/Uglen ønsker tillykke og håber, at det er rare mennesker, Vilhelm/Klaks Larsen er hos. Hun har plantet blomster i haven, skuffet gange, klippet hæk og vandet. Syberg har spurgt, om Christine vil komme til Svanninge og hjælpe i huset, og til gengæld vil hun kunne få sangundervisning af Hedevig/Mutter Lützhøft.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5uWD</t>
   </si>
   <si>
     <t>Kjerteminde 13 Juli 1897.
 Kære Vilhelm!
 Herved sender jeg Dig min Lykønskning i Anledning af Din Fødselsdag, men da jeg jo ikke har nogle Ærinder Du kan udrette for mig for Øjeblikket kan Du jo nok forstaa at der ikke bliver noget længere Brev ud af det denne Gang. Vi har det alle godt og arbejder af og til med Høet. I Dag skal vi begynde at køre det ind. Jeg maler på et Billede oppe fra Klinten i denne Tid, det er et Aftenbillede saa jeg kan jo ikke arbejde ret længe paa det ad Gangen, derfor trækker det ud med Turen til Sverige jeg skulde helst have været færdig til at tage derover nu i Løbet af Ugen. Hvad Tid bliver Du færdig med at maale? Mange Hilsner og Lykønskninger
 Din hengivne
 Johannes Larsen.
 Kære Klaks!
 Hjertelig til Lykke paa Fødselsdagen, jeg haaber for Dig at Du nu ser lidt lysere paa Dit Arbejde, saa at Du maa faa en rigtig dejlig Dag i Morgen. – Det er da storartet for Dig at det er rare Mennesker Du er hos. Det er dog en forfærdelig Tørke vi har i denne Tid, vi har plantet nogle Blomster nede i Haven, men jeg maatte først bære en Snes Spande Vand ned paa Bedene for at faa Jorden blødt op saa at Blomsterne kan gro. – Nu til Morgen har jeg skuffet Gangene og klippet Hækken oppe ved Højen og Blomsterne staar storartet, saa naar jeg nu passer at vande dem hver Aften saa bliver der nok kønt dernede. Har Du hørt at Sybergs gerne vilde have mig ned til Svanninge og hjælpe Anna, mens de har Fremmede, saa kunde jeg til Gengæld lære at synge hos Mutter som skal besøge Dem i Sommer. Kunde det ikke være forfærdeligt morsomt? - Jeg har for nogle Dage Siden skrevet ned til Anna, at jeg nok vilde derned, men endnu ikke faaet Svar, men jeg haaber det kommer en af Dagene. Hvordan passer Bukserne Dig? Nu vil jeg slutte med mange kærlige Hilsner fra din hengivne
 Ugle</t>
-  </si>
-[...54 lines deleted...]
-Nu sødeste kjære Dine Farvel og glædelig Fastelavn hils alle fra din trofaste Moder som altid beder for sine Børn Gud velsigne Eder og gjøre Eder glade ak ja lille Dine det ligger mig saa meget paa Hjærte at faa dig glad, lille Ville er sød og trives godt kan du tro Din Moder</t>
   </si>
   <si>
     <t>1898-03-24</t>
   </si>
   <si>
     <t>Lars, Höljeryd -
 Skomagerline -
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Anna  Eckardt, datter af Alfred Eckardt
 Peter Hansen
 Aron Bernhard Kjellmann
 Marie Kjellmann
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 - Lorentzen, Fru
 Lisa Nisbeth
 Otto Emil  Paludan
 Joseph  Petterson
 Theodor Philipsen
 Niels Skovgaard
 Fritz Syberg
@@ -2507,353 +1667,119 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 1, 2002/61, A8, lb11</t>
   </si>
   <si>
     <t>Vilhelmine og IA Larsen kom hjem til Kerteminde efter at have lavet forpagtningsaftaler vedr. Båxhult og Höljeryd.
 I København, på vejen hjem, besøgte de Den Frie Udstilling, hvor opsætningen endu ikke var helt færdig. Herefter var de på besøg hos Alfred Eckardt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F0BX</t>
   </si>
   <si>
     <t>Kjerteminde den 24/3 1898
 Kjære Marie!
 Just kom vi hjem i en stærk Nordøst Vind det var koldt kan du tro ovenpaa de varme Vogne; men vi befinder os helt vel i dag begge to. Af dit Brev der kom til Johannes i dag seer jeg at du troer vi kun beholder 1 Værelse på Boschult jo lille Ven vi beholder dem alle paa et nær som gamle Lisa Nisbeth skal bebo og det bliver Qvistværelset til Gaden over Verandaen, alle Værelser bliver malede og nyt Papir saa der bliver saa lyst og kjønt at du aldrig kan forestille dig Synet især naar Trægaarden kommer i Orden Smedens var begyndt at flytte ind inden vi rejste i Drengestuen paa Boschult og Skomagerline skal op hos Smedens og Lars i Kungsveka skal have det Jordbrug i Forpagtning for 150, Smeden 150 og Skatter og 10 Sjus for Boschult, og Petersen 600 for Holjeryd- du seer vi haar gjort vore Sager godt denne Gang nu kommer der en Tid hvor vi kun skal tage imod Penge derovre fra, det er godt hvad. Det kan jeg unde den kjære Fader – som har maattet punge ud med saameget – Vi synes udmærket godt om [ulæseligt ord]-Familien det er ganske bestemt dygtige Folk han kjørte for os igaar med den norske graa og en brun der der ligner Finga noget i Gangen vi kjørte derned paa 2 Timer i et nydeligt Sommervejr; lad mig bringe dig alle de mange hjertelige Hilsener fra dem alle derovre den snelle dygtige Marie Larsen fik mange Lovtaler kan du tro Kristines mor var ogsaa fremme at besøge mig der var saa mange mere til Kaffe at jeg kjøbte en Mængde Dappe hos Handeleren i Haljeryd der har en Søster som bager
 Hun bad os nu komme paa Hjemrejsen i Halmstad spiste vi Frokost paa et Hotel og der trakterede Fader mig med en Pilsner som gjorde mig saa tung i Hovedet at jeg fik flere gode Søvne paa Vejen 
 I Kjøbenhavn skal du blot høre hvor heldig jeg var. Vi kunde ikke sige bestemt naar vi kom saa der var ingen til at tage imod os. Fader gik et lille nødvendigt Ærinde og jeg sagde saa til ham du kan træffe mig ved den fri Udstilling for jeg vil hen at kigge ind af Døren for at have en Mening om den
 Der stod en Malersvend udenfor og børstede Søjlerne jeg gav mig i Snak med ham og spurgte om de kunde blive færdige jeg veed det knap Frue vi slider Nat med Dag for vi Malere kan jo ikke komme til før de andre Haandværkere ere færdige da jeg vender mig kommer Peder Hansen ud med 2 Herrer der bliver en Præsentation Johannes Larsens Moder – Hr Phillipsen; Hr Niels Skovgaard de blev ved send Johannes herover til Fredag men det vil han ikke derimod rejser han over et Par Dage og tager Alhed med hjem til Confirmationen med den lille Varberg i Odense Palmesøndag, Onkel Syberg er flyttet til Odense og gjør Gildet, Johannes er bedt med de bliver 44 Gjæster han har jo Vilhelms sorte Benklæder og Vest og laaner Palms Kjole – men nu tilbage til Udstillingen, saa kom Fader det er Johannes Larsens Fader – saa Afsked med Venner og saa ind med Peder at se paa Malerier – ja Marie hvor vi brugte det var jo Jag men endel kan jeg da huske som glædede mig meget Syberg er saa overordentligt smukt repræsenteret en hel Væg fylder du ved nok han har illustreret ” en Moder – og de hænger uden om hans Malerier ja begynde at beskrive dig dette kan jeg ikke overkomme men naar vi faar et Katalog saa skal du faa et sendt og saa skal jeg bemærke hvad jeg synes om hver især – Johannes’s Billeder var hængt saa smukt op men saa kom Brandvæsenet og skulde skjære en Dør til saa maatte de ned men Peder lovede at de skulde nok en god Plads
 Agrarbilledet tog sig udmærket ud derom ogsaa Blomsterne Roserne og Valmuerne saa er der de 3 Aquareller der var i Stokholm
 Saa gik vi til gamle Eckardt der var ingen hjemme derfra til Alfred der mødte vi Margrethe paa Gaden hun med tilbage Alfred var heldigvis hjemme og Musse maatte op af Sengen og vises frem saa rendte Margrethe hjem og hentede gamle Onkel der imidlertid havde været paa Aftentour der fik jeg høre at Fru Lorentzen kom til Byen men de mente ikke den lille Pige kom med – Margrethe skulde til The hos Engelsens Onkel fulgte os saa paa Banegaarden og Alfred gik [ulæseligt ord] det er et nydeligt Hjem de har og herligt uden Gjenboer
 Nu kniber det med Tiden lille Marie men du faar hørt vi er kommen vel hjem Saa skal jeg skrive mere i mit Søndagsbrev og der skal vi saa se et Billede af Marie Aron og alle Børnene hun er saa sød den lille Missemor i Virkeligheden hun er magrere men smukkere det glædede mig ogsaa hos [ulæseligt ord] at høre hvor glade de er ved dig paa Nedergaard
 Lev du kjære lille Marie og Hilsen fra os Alle sammen
 Johannes er paa Jagt</t>
   </si>
   <si>
-    <t>1898-12-26</t>
-[...36 lines deleted...]
-  <si>
     <t>1899-03-26</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
   </si>
   <si>
     <t>Alhed Larsen
 Georg Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Nicolaus Lützhøft
 Elisabeth Storm
 Fritz Syberg</t>
   </si>
   <si>
     <t>Lützhöft bliver i brevet stavet som Lütshofft.
 Alhed Larsen er gravid og føder sit første barn "Puf" d.12.5 på Erikshaab, hvor hendes forældre bor.
 Fritz Syberg udstillede 26 billeder. Solgte på ferniseringsdagen "Interiør" til vinhandler Bestle for 175 kr. I Politiken stod der: "Aldrig har Syberg stået bedre." (Bente Scavenius: Den frie Udstilling i 100 år s. 66-68)</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg udstiller på Den Frie. Syberg har solgt for 850 kr.
 Alhed er gravid og skal til sine forældre på Erikshaab for at føde der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h40m</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag
 Kjære lille Ugle
 Ja jeg kan nu faa Plads ved Bordet for lige at sige Dig at jeg er oppe – igaar stod jeg op ved Frokost gik i Seng efter Aftensbordet og i dag sov jeg til Middag og er nu naar jeg holder mig inde helt vel ved det saa du seer det var godt jeg kom hjem i Ro – 
 Naa saa var det alligevel igaar at Udstillingen aabnede og her kom Brev fra Lütshofft om han havde seet Uglen der saa sød ud men sagde ingenTing.
 Nu kom Politiken hvilken Glæde. Syberg har allerede solgt for 850 Kr – og der gaar nok mere maatte blot Johannes ogsaa sælge lidt det oplivede saa godt – 
 Vi glæder os meget til I kommer skriv endelig naar vi skal hente Eder helst ved Dagen,men I maa ogsaa bestemme vi skal sende Rejsepenge, blot dog Vilhelm maa slippe med hjem hvordan gaar det med Eksamen og Kurset.
 Jeg tænker der er Brev fra dig i morgen med din Mening om Udstillingen – Johannes og Alhed bliver her de første 2 Helligdage og rejser til Erikshaab de næste for at se de Søskende der er hjemme dernede og saa bliver hun der i Ro indtil Sommeren
 Hilsen fra Marie hun er i Kjøkkenet og laver Mad
 Her er falden megen Sne – idag tøer Solen en Del
 Børnene ere raske nu og Georg og Marie var i Odense igaar – 
 Fru Storm ligger syg men er i Bedring
 Lev vel hils Alle og hjertelig velkommen din Moder</t>
   </si>
   <si>
-    <t>1899-04-07</t>
-[...101 lines deleted...]
-  <si>
     <t>1899-04-09</t>
   </si>
   <si>
     <t>Christian Eckardt
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg</t>
   </si>
   <si>
     <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4VDT</t>
   </si>
   <si>
     <t>Kjøbenhavn Søndag Morgen 9/4 99.
 Kæreste Alhed!
 [Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
 Johannes Larsen
 P.S.
 Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
-  </si>
-[...94 lines deleted...]
-Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
   </si>
   <si>
     <t>1899-08-23</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Pauline Hirschsprung
 Christine  Mackie
 Otto Emil  Paludan</t>
   </si>
   <si>
     <t>Tre Hjorte var et hotel i København. 
 Christine Mackie blev kaldt både Binderup og Basse.
 Albrecht Warberg havde astma og tog jævnligt til en klinik i København, hvor han modtog behandlinger ved at sidde i en såkaldt kokke. 
 De gamle var Laura Warbergs forældre, Johanne og Lauritz Brandstrup. 
 Tante P. var Pauline Hirschsprung. 
 Frk. A, bogbinder Janus Petersen, hans kones søsterdatter og Petersen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1388</t>
   </si>
   <si>
     <t>Albrecht Warberg blev modtaget på banegården af Christine Mackie/Binderup. Næste dag skulle han i klokken. Mandag besøgte han Laura Warbergs forældre/de Gamle. Hendes far så rask ud, og han går ture, men han klynkede, når Albrecht gik ind i en anden stue. Pauline Hirschsprung/Tante P var på besøg, og hun har det dårligt. Emil Brandstrup er forkølet og må ikke gå ud. 
@@ -2935,149 +1861,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Dtr</t>
   </si>
   <si>
     <t>Onsdag Aften
 Kjære Christine!
 Hjertelig Tak fordi du skrev saa hurtig, det var da herligt at du fik et Eneværelse – der kan du se det hjalp jeg skrev – her er Brevene fra Marie og Johannes jeg har sendt Farverne og et langt Brev og fortalt dem om Oppermanns Besøg. I Søndags kom Pastor Fries og det var en Formiddags Visit jeg var ganske alene, havde sat Ris paa til Suppe, og da en brændt Lugt kom ind i Stuen styrtede jeg ud og kasserede den Ret, men jeg var glad ved at se ham og jævnede så Suppen med Æg – han blev en Times Tid og talte om Eder Alle og om sine egne Børn – Vores Laurits – som saadan vilde blive hjemme og forbedre sig har Fader jaget bort i Mandagsmorges, - han lagde sig syg i Halsen jeg fik Schondel hentet og der blev kjøbt Bacroynevand; men brugte det bare ikke, laa i Sengen om Dagen og gik ud om Natten om Søndagen forlangte Fader han skulde staa op og passe Hesten
 det gjorde han ogsaa om Formiddagen men da han kom og forlangte Penge sagde Far han havde bedst af at blive hjemme da han var syg og ellers blev han kun uduelig til Arbejde om Mandagen – trods – Forbudet saa mødte Faer ham i Friheden med en anden Bolde med et stort Knippe Rughalm gaa ind til Villads, han gik altsaa ud passede ikke Hestene og brak saa Lemmene af ved Mellemgadens Stald for at komme ind da han saa vilde i Arbejde om Morgenen sagde Faer nej den Historie er forbi; nu kommer du med ind på Kontoret og pakker dit Tøj medens jeg ser paa det og saa afsted -; Rasmine vilde rejse med og Dorthe brølede den ganske Dag men hun er da kommen igen, Rasmine.
 Vi har fået en Husmand fra Salby som vil blive i denne Maaned – og Adolph kom nu i Aften maa blive til Søndagaften for at hjælpe med Saaningen I morgen skal han paa Sesion saa lader jeg Brevet ligge for at du kan høre hvad de høje Herrer siger til Ham, de har ikke taget mange i Dag.
 Iaften er Gaverne til Asylet vurderede det foregaar hos Gellerups; jeg fik Ida til at gaa i mit Sted jeg fulgte med derover og indførte hende jeg fik hele Olsens Klædekurv fuld. Karl Lange gav mange smukke Ting. Fru Raarbing en nydelig Lysdug med Silke, lille Line Bless 3 Stk. Blonder med grønne Silkebaand om og 3 Dukker. Madam Ibsen 8 Vifter. Fru Bøttern en Taalejpude og en Flaconbakke og 4 som Vaser- og Nips, Julie Mohr Lommetørklædeholder og Fruen 2 Bakkeservietter, Johanne 4 Silkelugtepuder og Jenny 2 Porcelains Vaser – lille Marie Hansen en Børsteholder og Fru Andersen 2 pæne hvide Lommetørklæder og 1 Par hvide Strømper 1 Par lyseblaa Handsker et sort Armbaand og 2 Brystnaale. Margrethe lovede mig lidt hun maa ikke glemme det, Haandarbejder har vi saa lidt af, Ida kom i dag tilmorgen hun gik i mit Sted i aftes de holdt ud til 12. saa det var godt jeg blev hjemme Adolph blev saa Infanterist, Marius Fæstningsartillerist lille Brakaer Hansen Dragon, A. spiste Middag hos Fragtmandens og i Aften er der Selskab med de pur Unge – Marie skal med – saa i morgen skal vi begynde Arbejdet med Jorden; Husmanden her er er vi meget glade ved og han kan maaske skaffe os en Husmand til saa hjælper det paa Faders Humør, han har nu den Glæde at Stalden er i Orden de Gamle og de Smaa staar saa pænt nu, og saa skal Køerne ind om Natten 
 hils – Margrethe og sig jeg glæder mig meget over Forlovelsen i Kallundborg –
 Adolph havde gemt lidt godt til os af det Eckard Kone sendte ham til sin fødselsdag … smager udmærket
 Lev vel lille Christine og Gud bevare Dig
 Saadan et rigtig Brev faar jeg ikke Tid til at skrive før efter Bazaren.
 Båxhult Onsdag 27 Sept 99
 Kære Forældre!
 Om lidt kører Adolph med Fru Warberg og han venter saa dernede og tager Marie med hjem. Da jeg antager at Marie skriver et Par Ord til jer sender jeg dette og beder hende lægge det inden i.
 Vi ere alle raske og har det godt. Vi har givet Lina Brevet, hun krøllede det og Alhed maatte læse det op for hende, men vi har endnu ikke set noget Resultat, Østerberg derimod sagde forleden at den Tiende betaler han sit Arrende saa naar Du vilde sende Kvittering eller Fuldmagt kan vi jo faa det. Alhed har bedt Garell om en specificeret Regning og det viser sig at vi fra 19 August til i Forgaars har faaet Varer for 30 Kr. deraf for 12 Kr. Brød og Smør, Sukker og Petroleum er de næst største Poster. Vi har faaet Væge til Lampen og faaet det lille Komfur i Brug. Vi fik Suppe til Middag i Gaar. Ja jeg kan ikke naa at fortælle mere da han nu er der med Vognen. Husk at sende den Fuldmagt eller Kvittering omgaaende. Mange Hilsner Jeres Johannes Larsen 
 Båxhult d. 28-9 99
 Kære Fader!
 Alhed og jeg skal en Svip ned til Høljeryd og saa skriver jeg et Par Ord med det samme ; indlagte Brev fra Johannes havde Adolph med til mig i Gaar, men han gav mig det først da jeg havde skrevet på et Kort, derfor tog jeg det med hertil for at skrive lidt i Dag; desuden var der Brev til mig hvori han bad mig om at løse en Pakke som laa paa Stationen fra en Papirhandler i København, jeg maatte saa dertil bruge omtrent Resten af mine Penge, jeg har kun 55 Øre og nu bruger vi 20 til Frimærker Johannes har ogsaa skreven et Brev; der er ingen af de andre som ejer en rød Øre; Inspektøren betaler ingen Penge før d. 10ende October, det har han selv sagt til Johannes, de forfalder ikke før den Dag siger han, men saa skal vi ogsaa faa dem med det samme naar vi møder med Kvitteringen; som Du ser af Johannes Brev har Smedens faaet det Brev Du har sendt herop, men Lina gav Alhed en lang Forklaring om at de havde betalt forud saa de skyldte ingen Penge, Vil Du ikke med det samme Du sender Østerbergs kvittering give mig rigtig Besked om den Sag, for hvis de virkelig skylder, saa vil jeg bede dem om Penge, det er rædsomt at staa helt uden og nu har Johannes i dag skreven til Winkel og Magnussen om nogle Farver, da han mangler dem og i disse Dage maa tegne paa Grund deraf og det er jo sørgeligt da han har 3-4 billeder i Gang, naar de Farver kommer skal han jo af med nogle Penge, saa hvis vi ikke kan faa nogle herovre før den 10ende, maa vi bede Dig hvis Du kan at sende os lidt til den Tid; ja jeg er meget ked af at jeg straks skal plage dig for Penge kære Faer men det er jo galt at staa helt foruden. Fru Warberg rejste i Gaar Morges saa jeg fik hende slet ikke at se. Lad mig endelig faa at høre om I fik en Mand til og hvordan det gaar med Jorden det piner mig meget at tænke paa.
 Det er sandt vil Du bede Moder om straks at sende den Pakke Farver der ligger oppe paa Johannes værelse herover, dem skal han ogsaa bruge nu, de har sendt dem forkert. Hvis Uglen er hjemme endnu saa husk hende paa at Disen skal have ”Fru Marianne”.
 Jeg kan ikke naa at skrive mere, men I skal nok snart faa et ordentligt Brev. Drengen er yndig og der er dejligt herovre på Båxhult. De kærligste hilsener fra Jeres hengivne Datter Marie.
 P:S: Har Ø.Kvien kælvet?</t>
-  </si>
-[...97 lines deleted...]
-Er der mange gale Vendinger i mine Breve???</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
@@ -3134,107 +1961,50 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>USA
-[...55 lines deleted...]
-  <si>
     <t>1902-06-24</t>
   </si>
   <si>
     <t>Middelfart</t>
   </si>
   <si>
     <t>Laurids Finnich
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Cathrine Meyer
 Sophie Meyer
 Theodor Oppermann
 Henrik Ramsing
 Karl Schou
 Cathrine Svendsen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Det er uvist hvem følgende personer er: Madam Høj, Helga, Martin og hans mor.</t>
   </si>
   <si>
     <t>Christine Swane er på ferie hos Cathrine Svendsen i Middelfart. Johannes Larsen maler på et billede af guldregn. Vilhelmine Larsen mener det bliver færdigt i år. Oppermann har købt et billede af Schou til 300 kroner.</t>
@@ -3268,111 +2038,50 @@
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Andreas Larsen
 Johan Larsen
 Karl Schou
 Fritz Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Haven" = Zoologisk Have.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået brev fra Fritz Syberg (Baronen) med en anmeldelse af Den frie Udstilling, som han enten skal levere til Politiken eller brænde. Han maler i Zoologisk Have, og Karl Schou vil også male hjortene eller zebraerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9NeQ</t>
   </si>
   <si>
     <t>Valby 15 April 1903.
 Kæreste Alhed!
 Tak for Dit Brev, tænkt at Du allerede rejser Hjem i Morgen, saa faar Du altsaa dette Brev der. I Dag har jeg da faaet udrettet en Del i Haven, jeg malede til henad 3, og gik saa til Brandstrups hvor jeg skriver dette. Det var for Resten en nederdrægtig kold Tur, men det lader til at Vejret er i Bedring saa jeg har det bedste Haab for i Morgen. Jeg har faaet Brev fra Baronen med en Anmeldelse af den frie Udstilling som jeg skal rykke ind i Politiken hvis de vil have den d.v.s. jeg maa ogsaa brænde den, men jeg maa ikke vise nogen den, jeg leverer den altsaa ind da jeg ikke tør paatage mig det Ansvar at tilintetgøre den. Jeg synes der er meget godt i den, men er ikke sikker paa at det er en god Artikel, da jeg ikke maa raadføre mig med nogen og ikke maa betænke mig synes jeg ikke der er andet at gøre. Der stod ikke ret meget i Dit Brev, men jeg faar vel et til i Morgen. Bare jeg nu maa faa godt Vejr i et Par Dage, saa jeg kan faa gjort en Del ved Billedet. Fodermesteren har lovet mig en Hvedeknop hver Dag mens jeg maler, saa jeg kan faa den til at staa i Nærheden. Schou var derude i Dag han tænker paa at male henne ved Hjortene eller Zebraerne. Marie er helt godt ved Humøret nu. De er forfærdelig flinke at være hos. Mange Hilsner og Kys til Jer alle tre. Det var rart at Dis kunde tage med til Kjerteminde, vil Du hilse hende.
 Din
 Johannes Larsen.</t>
-  </si>
-[...59 lines deleted...]
-Hvor yndigt med Lugges Rejse!!!</t>
   </si>
   <si>
     <t>1904-12-06</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>København Ø
 Rosenvej 2</t>
   </si>
   <si>
     <t>Mass.
 Brookline</t>
   </si>
   <si>
     <t>Ellen Beck
 Jørgen -, Erikshaab
 Alfred Goldschmidt
 Ernst Goldschmidt
 Henriette Goldschmidt
 Johanne Goldschmidt
 Johannes V. Jensen
 Adolph Larsen
 Alhed Larsen
@@ -3422,135 +2131,50 @@
 [På kuvertens bagside:] 
 A Goldschmidt
 Rosenvej 2 III
 Kjøbenhavn Ø.
 Denmark
 [Poststempel]
 [I brevet:]
 Rosenvej 2, 3 Kbh Ø.
 Tirsdag Aften 6te Dec 1904. 
 Kære lille Junge! Du skriver i Dag, at hvis mine Breve nu udeblev, så vilde Du savne dem meget – og nu har jeg snydt Dig 2 Gange – forrige Mandag sendte jeg kun et lille lumpent Kort – jeg havde Hastværk til Rejsen – og sidste Mandag var jeg på Erikshåb. Derovre fik jeg et langt godt Brev – og i Dag til Morgen fik jeg ogsaa ét – og for dem begge takker jeg meget. – Du kan ellers tro, at Fyensturen var brilliant – skønt den egentlig blev meget kortere, end jeg oprindelig havde tænkt mig. Sagen var nemlig, at jeg tog Johanne Goldschmidt med – jeg havde saadan Lyst til, at hun skulde se Stederne derovre – og hun var da også vildt begejstret på hele Turen. Hør så: Det var en Torsdag, at vi omsider blev udrustede – og mødtes Kl ½ 1 på Hovedbanen – og Vejret var så venligt at være strålende dejligt – rigtig Solskinsvejr, hvilket er sjældent nok nu om Dage. Et såre yndigt Syn mødte mig strax på Banegården – Johanne – høj og frisk og smilende ud af et overstadig godt Humør – og på hver Side af hende – begge ["begge" overstreget] vore respektive Mødre – den ene givende Formaninger – den anden ventende på også at give Formaninger – jeg siger Dig, at de så uhyre søde ud alle tre – så kom vi da af Sted – og for Resten gav ikke den ene den anden noget efter i Retning af godt Humør – og skønt det anstrengte vore Stemmer meget – så snakkede vi dog hele Vejen – lige til Odense. Da vi så kom over i det lille Kertemindetog, faldt vi mærkelig sammen og hvilte trætte lige til Kerteminde. Dèr modtog Las os og vi drog op - og ind i lyse, dejlige Stuer, hvor Be – gæstemild og glad - modtog os; også Ungerne udviste Begejstring, der steg uhyre, da vi kom frem med mange herlige Sager, der lå gemt i vore Kufferter.
 Så kom vi ind og blev bænket ved et af B’s bekendte bugnende Måltider: Der var varmt Revelsben – der var Sylte og Rødbeder – stribet Flæsk og Gåsefedt – og Æblesmør – og så mange dejlige Ting – og naturligvis små røde Snapse. Til disse sidste indfandt sig Agraren, der strax vandt Johannes Hjerte – ligesom han i Fjor (til min Glæde) vandt Alfreds. 
 Ud på Aftenen spillede jeg mit lille udvidede Repertoire for dem, og fik Ros af Be. Og til sidst sang Johanne – og det gør hun dejligt. Om Fredagen var Dr Petersens dèr i Besøg, han er en kunstig lille Fyr – og Konen var ganske anderledes end i Sommer; jeg mener, at dengang kom der ikke mange Pip fra hende, men nu skal jeg love for, at hun pippede – (og mere var det da heller ikke.) Tillige så vi den Dag Marie og Uglen. Du ved vel at Uglens Lunger er angrebne, hun skal på Haslev Sanatorium. 
 Lørdag Aften var vi bedt med ned til Kunstnerens til Aften; forinden var vi en lille Mørkningsvisit ovre i Kærbyhus – Johanne og jeg – vi traf gamle Larsen, Fru L. Marie og Uglen; de var rasende søde – og der var lunt og hyggeligt. 
 Så gled vi hjem igen – pyntede os en Smule – og fulgtes så med Las og Be – i det ubeskriveligste Uføre – ganske bundløst – over Markerne ned til Gården. I Guder! hvilken Skønhed i deres Stuer! det var jo sådan, at man blev helt stille derved. 
 Næste Dag var det Søndag; vi var om Formd. en herlig Tur i Klinten sammen med Agraren. Det var blidt og stille Gråvejr – Vand og Himmel gik i èt – og vi måtte stå meget længe oppe på den høje Klint og se ud over det altsammen. – Da vi kom hjem, havde Be Festmiddag til os - Kyllingesteg og fin Dessert. I Mørkningen kom Marie og Uglen og Agraren efter os alle til Tur – vi gik da allesammen – også de yndige Unger – omtrent helt op til Hverringe Skov. Solen var gået ned – men havde efterladt den mest storslåede røde Purpurhimmel – så vi måtte blive ved at vende os om – og Vandet farvedes med det fineste Rødt – pragtfuldt var det! oppe ved Hverringeskoven stod vi stille allesammen i Tusmørket og så ned over den lille By, der lå nok så fredeligt med det røde Skær fra Himlen henover sig – og Ungerne løb legende ind på Grønmarken – men der var så sært stille – og det var bleven temmelig mørkt; så kom de tilbage og stod ganske stille hos de voksne. Og så gik vi hjem. 
 Næste Formiddag rejste jeg med 11 Toget til Odense – Johanne blev til 3 Toget – jeg fulgtes derud med Uglen, denne fulgtes af Marie, Uglen skulde nemlig til Sanatoriet. Jeg var meget glad over, at det traf sig sådan med min samtidige Rejse, for jeg opmuntrede Uglen en hel Del – hun var naturligvis noget nedstemt. Vi gik på Konditori sammen og havde det rart og hyggeligt. – Så gik jeg et Par Besøg - til Onkel Syberg på Kontoret, og til min Kursuskaptain – Konen tog imod mig og sendte mig lige ind i Skolestuen, der var myldrende fuld af Lømler og Lømmelinder, der alle – med megen Larm – rejste sig, da jeg kom ind. Kaptajnen blev synlig glad – sagde strax – med en bred Håndbevægelse – halvt præsenterende – det er Mesteren for alle de danske Stile, vi læser op! Og de gjorde jo store Øjne, og jeg lo naturligvis. Så tog Kaptajnen fra Bordet en lille Klatpapirsvugge [tegning], Du kender dem nok, og viste mig den – i Låget fandt jeg da – under slebet Glas - mit eget Grinebillede! Det var jo en stor Ære! uha – År ud År ind skal man sidde der og grine til Alverdens Lømler. – Så gik jeg op at blive fotograferet – og sender hermed 3 Billeder. Du skal have det ene og så vil jeg bede Dig give Ella og Mornine hver sit også. Det er jo en lille tarvelig Julegave, men i År kan det ikke blive til mere – vi er jo i en fornem Gæld, vèd Du. (Fl[ulæseligt])
 Nå, ved 5 Tiden mødte jeg med Johanne på Banegården og vi gled til Højrup, hvor Jørgen holdt efter os. Og vi kørte i buldrende Mørke – lidt Snuskregn --- og vild Jubel – til Erikshåb, hvor alle tre Indvånere modtog os – og velkommede os på det kraftigste – i godt Humør allesammen.
 2)
 Der var lyst og varmt og hyggeligt alle Vegne. Men helt imponeret blev jeg i Pallams Stue – der er kommen meget unikke Tapeter, der navnlig fremhæver de smukke Møbler på en ganske ejendommelig Måde – især det store Chatol tog sig ganske pragtfuld ud på den lyse Baggrund; og saa var det poleret op, så alle de små dejlige Indlægninger kom ordentlig til deres Ret – jeg forsikrer Dig det var en Nydelse af Rang at se på det gamle ærværdige Stykke. Vindues- og Dørkarme var malet hvide – også det så udmærket smukt ud. – Vi mærkede tydeligt – også dèr – at vi kom umådelig tilpas og var meget velkomne, og det gir sådan hyggelig Fornemmelse. De første Dage fulgte stille og roligt, man befandt sig i et stadigt Velvære – om Aftenerne spillede og sang vi henholdsvis den ene og den anden. Og om Dagene gik vi herlige Ture – én Formiddag på Orene, fulgt af Forp Mogensen, der tilfældig stødte til på Vejen, han var gudskelov i helt fornuftig Lune – jeg lider ikke, når han er altfor vittig. – Den sidste Aften (Onsdag) var det så kedeligt, at da J. skulde med 6 Toget til Spilletime i Fåborg; og netop da de havde bedt Mogensen til fin Aften på os ForpM. havde Guitaren med og sang alle sine Viser, jeg måtte sidde og puffe til Johanne hele Tiden for at få hende til at le – af Viserne gjorde hun det ikke. Senere sang Johanne. Kl 11 gik de – netop som da J. ankom. Han indbød os til at se sin Stue – vi sagde da Godnat nede og drog – feststemte (effera "effera" overstreget op i d[ulæseligt] J’s Stue. En go Flaske dry Madeira samt 3 små blanke Glas (jeg forklarede Joh. at de blev vadsket henne i Vandfadet mellem hvert Sold) og så dryssedes et Væld af Cigaretter ud over Bordet – og så soldede vi og sludrede og røg til Klokken blev umådelig mange – over 2. Def. fulgte os ned - og i Sovekammeret fortsatte Sludderen endnu længe – så hvis det havde været Sommer, havde det været højlys Dag for længe siden. En uhyre vellykket Aften. 
 Vi måtte (desværre) op 7 næste Morgen. Tog nemlig af Sted med ½ 11 Toget. Jeg mindedes vor Rejse for 6 År siden – vi skulde høre Leonard Bonvick. Denne Gang bumlede vi for at høre Ellen-Beckaften. Vi var noget triste ved Afrejsen begge to – og slet ikke glade over igen at skulde stampe i den beskidte og usunde By. - Begge Mødre modtog på Banegården – og vi traskede hurtigt af Sted med hver sin. Mor sagde Farvel strax – jeg måtte klæde om i susende Galop og så påen igen. Ellen Beck var dejlig at høre selv om man også var nogen forsviret. 
 Næste Dag gik jeg til Frokost hos Mor og berettede om min Rejse. Og næste Dag igen var nu i Lørdags. 
 Lørdagen er en hel lille Fest for os – så kommer nemlig Alfred hjem. 
 Denne Gang havde vi desværre det Uheld, at vi skulde til Johannes Fødselsdag – der var stort Selskab. Uha, jeg var så ked af det – og kunde dårligt nyde alle de brave Mennesker – mest Ernsts Kunstnervenner – alle meget søde og flinke. Vi var 22; og til sidst nåede Stemningen det Punkt, der er karakteristisk for alle Jødesammenkomster – de hylede sang – slog på Tromme – hvinede – hoppede – sprang – dansede – klappede - - - - - frembragte en ulidelig Støj. Vi var først hjemme Kl 3. Og så kan Du tænke Dig – Alfred var tilsagt at møde i Forretningen Kl 9 næste Morgen!! Vi skrev da naturligvis, at han først kom Kl 10 – men det var da lumpent alligevel - er jo Søndag – og den eneste Dag vi har sammen. Sovet ud fik han jo ikke engang. Han kom først hjem Kl ½ 12 – og Kl 12 ½ gik vi til Middag hos Mor – sammen med de to andre Sæt. Der var dejlig hyggeligt – og vi var der nogle gode Timer. Saa gik vi til Palækoncert, hvor (jeg for 2den Gang) vi hørte Leop. Rosenfeldts nyeste: ”Henrik &amp;amp; Else” for Solo – Kor og Orkester. Det er meget smukt – Onkel Leopold måtte – skønt nødig – frem fra sin Pille og bukke, sådan klappede de. Så gik vi hjem og meget tidlig i Seng; Mandag sov vi (trætte som vi var) over os, nåede ikke at drikke Kaffe – og jeg nåede ikke at følge Alfr. til Skibet, som jeg altid plejer, og det var meget trist – ja, Du aner ikke, hvor disse Mandag Morgener er melankolske – enten det nu er når jeg har fulgt Alfred – og kommer hjem til et halmørkt – iskoldt Hus – og så uendelig tomt – eller som denne Mandagmorgen, når Alfr. løber fra det hele – ud i de mørke, våde Gader med alle de søvnige Lygter, mens jeg bliver ene tilbage – frysende og ensom uha ha! En grulig Måde at være gift på – jeg glæder mig snart ligefrem til at komme til Malmø! Og hver Gang varer det flere Dage, inden jeg kommer til Hægterne. Sørgmodighed var da alene Grunden til, at jeg ikke skrev til Dig i Går – og nu må jeg hellere vente til i Morgen – så får Du det vist lige til Jul; men ved Du hvad – jeg kan skam ikke ønske glædelig Jul allerede nu – så sender jeg hellere et lille extra Kort på Søndag – det når Jer nok. Vi er bedt til Leop. Rosenfeldt Juleaften – det er nok en Ære for os; vi går dog først til Mor, sammen med de andre. Det er nemlig kl 5 ½ det andet først c 9 ½. Det kan nu blive ganske morsomt – de siger, det er uhyrefestligt – en Masse Musik. De er der altid Juleaften (Goldschmidterne). Pallam har bedt mig besørge en Bog til Dig – nu håber jeg Du bliver glad for Dronning Gåsefod – jeg besørger den sendt i Morgen – hvis den ikke findes så tager jeg Joh. V Jensen: Nye Himmerlandshist. At Du ved, det er fra Pallam.
 Tusind kærlige Hilsner til Eder begge to - og allesammen
 Dis.</t>
-  </si>
-[...83 lines deleted...]
-Kære lille Ugle! Hjærtelig til Lykke paa Fødselsdagen et godt Aar og en rigtig glad Dag ønsker jeg Dig; vi sender dig i Fødselsdagsgave 2 Par Strømper nogle Cigaretter og lidt Chokolade, jeg faar vist ikke Pakken af Sted før med Aftentoget, men jeg haaber den kommer saa tidlig til Ejby, at du faar den i Morgen.- Er det Alvor at I ikke kommer hjem i Pinsen? Svar mig paa det straks, for saa maa jeg have skreven til Barfoed, det er jo ikke sikkert han bryder sig om at komme naar Klaks ikke er her. – Du maa skrive rigtig udførligt til mig om al Ting dernede, Du ved jeg er meget interesseret i al Ting, tænker på Jer hver Dag og naar Kl. er 4 ønsker jeg at jeg kunde smutte ned til Jer og være med til en hyggelig Kop Kaffe ude paa Græsplænen. Hvormange Kyllinger har I nu? Hvordan har Vopper det? Og hvad synes du om de forskellige Mennesker Du var sammen med hos Docktoren? Agraren rejste Dagen efter os jeg kom hjem og Christoffersen var her til [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1907-1918</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Sigurd Müller</t>
   </si>
   <si>
     <t>Alhed Larsen har fået et rørende brev fra Sigurd Müller. Hun og drengene har været på cykeltur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pQmY</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Naa, Du kom saa ikke i Aften, nu haaber jeg, Du faar det lavet, og at Du ikke er gal over at jeg stoppede Dig, maaske faar jeg et lille Ord i Morgen tidlig. Tak for jeres Kort i Dag, herunder et rørende Brev fra gl. Sigurd Müller. Hvis Du af den anden Grund bliver der en Dags Tid til, skulde Du se ud til ham, selv om Du ikke kan naa at skrive det til ham i Forvejen. – Drengene og jeg har været paa Cycle i Hverringeskoven i Dag. Jeg har intet Frimærke, saa dette maa ud inden 8. Masser af Hilsner til Eder alle.
 Din A.</t>
   </si>
   <si>
     <t>1908-04-18</t>
   </si>
   <si>
     <t>Leksand
@@ -3616,51 +2240,51 @@
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -3681,392 +2305,147 @@
 Dorchester
 Boston
 (Mass.)
 U.S.A.
 [Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
 Kerteminde 7/5 – 08.
 Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
 Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
 Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
 Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
 Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
 Putte</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
 Dorchester
 Boston
 Mass.
 U.S.A.
 [Skrevet af ukendt:] 
 Birkerød 3/6-1908
 [I brevet:]
 1) “Tornehave”, Birkerød 3/6-08.
 Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
 [Ukendt har skrevet nederst på s1:] 
 Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
 tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
 Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
 Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
 2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
 Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
 3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
 For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
 Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
 Din Astrid.</t>
   </si>
   <si>
-    <t>1908-06-29</t>
-[...78 lines deleted...]
-  <si>
     <t>u.å.februar 1909</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Nils Andersen
 Julius Hviid
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist, hvem Tornfeldt er. 
 De omtalte billeder er muligvis skitser til Johannes Larsens billede af I.A. Larsen i sygesengen.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen er glad over børnenes besøg og venter på at Vilhelm Larsen sender penge til hende. Jeppe Andreas Larsen er blevet opereret. Omtale af nogle billeder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7HJL</t>
   </si>
   <si>
     <t>Benediktsgade 3
 Kjære Pigebørn!
 Endnu i dag føler jeg Glæden over at have seet Eder; men saa kommer Tankerne hvordan har de det nu? Marie du er da gaaet til Doktor Hvid med din Haand; og du Uglen hvordan har du det dog blot I dog maa blive raske og hvordan har lille Puf det. I maa endelig skrive mig til her er ingen Penge kommen fra Vilhelm men jeg vil da vente endnu i Morgen og den næste Dag, for han kan jo være ude; men saa maa jeg jo igjen plage Johannes sig ham saa mange Tak for Brevet jeg har læst det flere Gange jo mit Hjerte krymper sig; men jeg sætter min Lid til ham der kan hjælpe det har han vist saa ofte. I maa endelig skrive til mig igjen.
 Vi kom dog i Seng Kl. 10 Nils Andersen kom straks hjem og var meget kjed af at der var igjen kommet Larsner og han var ikke hjemme. I kom vel dog tidsnok?
 Faer var helt vel i dag Nils Andersen var omme at besøge ham og da havde han et Papir med for at faa Raad hos Faer om et Rentespørgsmaal og Renteregning og det var fornøjeligt at se hvor klart og let det faldt ham at give de Svar. Lægerne var paa Stuen saa vi maatte vente lidt paa Gangen Faer blev ikke forbunden Overlægen sagde blot Saaret vædsker vel ikke Hr Larsen? Nej, og Befindendet er vel godt? Ja saa rørte de ham ikke jeg beder daglig at det snart maa lykkes at faa ham op – i Morgentidlig ligger en ung 17 Aars i den sidste Seng det sagde Tornfeldt i aften.
 Her er saa Billederne, Faer kan bedst lide det alvorlige. I skal lade Lysse vælge hvilket han vil have; men I maa godt give ham det nu eller I vil vente til den 27. Farvel hils Alle saa kjærlig Moer</t>
-  </si>
-[...163 lines deleted...]
-Johannes V. Jensen.</t>
   </si>
   <si>
     <t>1912-05-15</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19
 Malmø</t>
   </si>
   <si>
     <t>Louise Amstrup
 Frederik Bokkenheuser
 Niels Elgaard Amstrup
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Hempel Syberg
 Marie Warberg</t>
@@ -4084,83 +2463,96 @@
 Laura Warberg har udsat sin rejse sydpå til september. Hendes nye lejlighed bliver nok først færdig i juni. 
 Ellen har engelskelever og tjener også penge som pige i huset. Johanne har musikprøver. 
 Puf har bygget en bil med tre hjul.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OHEL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmø
 Skåne
 [Der er tegnet et menneske henover adressen på kuvertens forside]
 [Kuvertens bagside:]
 Poststempel
 [I brevet:]
 Villa “Be” – d: 15 – 5 – 12
 Kære Astrid!
 I Søndags Kl. 6 kom jeg hertil, var imellem to Tog hos Syberg og spiste til Middag. De havde fejret Pufs Fødselsdag i Skoven 25 til Chocolade, Kager og Leg; to af hans Skolekammerater her til Middag senere. Han fik et godt Sølvuhr af Forældrene, Kæde af Elle, Kompas af Christine, 2 Kr. af mig. Her er vidunderlig smukt ude i Haven, andre Steder kommer jeg ikke endnu, gaar 2-3 Gange om Dagen lidt i Haven. Det gaaer fremad med Benene; det lader til at Omslag om Natten hjælper paa det sidste Ben - [ulæseligt]! – Dr. Bokkenheuser kan det udmærket, om 14 Dage maa jeg lægge Bindet. Alligevel bestemte vi os den sidste Aften paa Glorup til at opsætte Rejsen til September, ogsaa for Maries Skyld, der laa i Sengen af Forkølelse og endnu var daarlig i den slemme Finger. Nu bliver jeg rolig her til efter Pinse, tager saa et Par Dage til Erikshaab og igen hertil, mulig saa midt i Juni lidt til Snøde. Før sidst i Juni er min Lejlighed næppe færdig. – Du kan tro her er nydeligt og propert allevegne inde nu og det gaaer saa godt for Elle; Jeg har overtaget Lysse og læser alt med ham 2 Timer hver Formiddag; han er virkelig flink og ivrig og meget lærenem. Han kan sagtens naae hvad han skal til næste Maj. Alhed maler det meste af Dagen. Elle har jo nu 3 Elever i Engelsk 16 Kr. om Maaneden og 20 som Pige; det er rart for hende Las slider i Haven der er kønnere end nogensinde. I Morgen er altsaa Grethe med paa Skovtur; jeg er bange Du ikke naaer at faae dette i Morgen tidlig. Jeg glæder mig til at høre fra Dig om Dagene i Morgen og i Søndags. Johanne har begyndt Musikprøver med en ny Viol[ulæseligt] fra Mesinge og en d: Violin d:; der saa forhaabentlig kan spille en Aften om Ugen i Pavillonen; Muk vil ikke mere og den væmmelige Organist kan de saa undvære. Putte gaaer jo i Skole men er ikke videre glad ved det, hun siger de slider gruligt i det! – Amstrup har sendt Tøj til to nye Kjoler til Grethe i Filipinegave, men det veed Du vel. I Dag er her første Dag ikke i Kakkelovnen. Puf har saa travlt med at lave en Bil med 3 Hjul, han er et helt Geni til den Slags! Der er ingenting mere at skrive om lille Putte; bliver der ikke videre Stof til paa Mandag faaer Du kun et Kort, skal vi sige paa Tirsdag. Vi skal vist spise til Middag hos Agrarens paa Søndag, første Gang jeg er der og tager Trapperne. – Hils Børnene ogsaa Grethe, hvis hun endnu er der. Det var et pænt Portræt Du sendte mig, Tak for det! Det var en Lykke, hvis hun slap for Utøj i det store tykke Haar. Nej saa er jo aabenbart Sletterne en Umulighed. Kærlige Hilsener fra Bedstemor.</t>
   </si>
   <si>
     <t>1912-06-19</t>
   </si>
   <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
     <t>Via San Lorenzo 44 Pisa</t>
   </si>
   <si>
     <t>Pierre-Auguste Renoir
 Anna Syberg
 Frederik Vermehren</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg samt deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
 Fiaschi= kolber.
 Campo Santo er begravelseskapellet ved det Skæve Tårn i Pisa. Fritz Syberg malede flere akvareller i form af kopier af freskoer og relieffer på dette sted. 
 Nordskovvej findes nær Fyns Hoved på Nordøstfyn. Syberg-familien opholdt sig flere år i træk somrene over på Fyns Hoved, inden de tog til Italien.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Anna har haft et maveonde. En skypumpe har taget øverste etage af et hus, men der har ikke været oversvømmelse.
 Fritz Syberg fandt endelig forleden løsningen på et billede, som han havde arbejdet på i 14 dage. Al kunst er noget humbug. Naturen overgår langt kunsten. Men man maler for sin egen fornøjelses skyld.
 Anna og Fritz Syberg har tømt hvad der svarer til 1800 flasker landvin i den tid, de har været i Italien. 
 Lyset over domkirken, tårnet og landskabet har været fantastisk. Et lyn slog forleden ned i lynaflederne i byen, og det gav nogle kæmpe brag. Syberg kom til at tænke på en skypumpe, som han så ved Nordskov i 1907.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M371</t>
   </si>
   <si>
     <t>Pisa Via San Lorenzo 44
 19-Juni 1912
 Kære Joh. V. og Else.
 Vi har det ug. Anna er Rekonvalesent efter en Mavehistorie hvor hun har måttet holde Sengen og holdt Diæt. I Dag har hun kunnet spise Jordbær, så alt er vel. Skypumpen skal ganske rigtig have været her og taget øverste Etage af et Hus med sig, men Oversvømmelse har her intet været af, tvertimod har Arnoen været ualmindelig vandfattig i denne Vinter. Tak for Eders Brev som jeg vilde have besvaret igår straks jeg modtog det, men jeg følte mig som en ussel Synder fordi et Billede jeg havde arbejdet på en 14 Dages Tid pludselig klikkede for mig Efter at jeg havde tilbragt en temmelig søvnløs Nat og øvet mig i den Kunst der skal være den sværeste af alle, ”at herske over sig selv” tog jeg fat i Dag igen, og jeg tror Vorherre har taget mig under Armen igen, - Vorherre eller Jomfru Maria.
 At begynde som Vermehren og ende som Renoir er en meget naturlig Udvikling for en Maler fra disse Årtier (det omvendte vilde være mindre tiltalende) Forresten er al Kunst jo noget forbandet Humbug. Vermehren er jo en Zinke mod de gamle Flamlændere og hvad er de igen mod Naturen selv. Jeg har et eller andet Sted set hvordan en fintsleben Manchester Synål tager sig ud ved Siden af en Hvepsetråd begge [”begge” indsat over linjen] under Forstørrelsesglas. Dersom det ikke var for sin egen Fornøjelse man malede, så måtte det dog være en forbandet Tilværelse at være Maler.
 Tak for ”Skålen”. Vi skal nok gøre Gengæld Vi vil drikke Eders Skål i almindelig Italiensk Landvin, for det er og bliver den bedste af al Vin her på Pladsen. Hvor uundværlig den er os kan I vide når jeg fortæller Jer at vi til Dato har tømt noget over 600 Fiaschi – en Fiasco indeholder ca 2 ¼ Liter – med et rundt Tal 1800 Flasker, siden vi kom herned. 
 Vi har ikke meget at prale af her hvad ”Sommer” angår. I Dag mærker jeg første Gang iår Varmen som italiensk. Det skæve Tårn og Domen lyser og tindrer så man kniber sine Øjenlåg sammen fuldstændig blændet af Lyset, og skønt Luften er et Lyshav er Landskabet dog endnu mere lysende, men det er ikke mere end to Dage siden at [”at” overstreget] vi havde Storm og Torden, en øredøvende Kanonade Det slog vist ned i alle Lynafledere i Pisa. Jeg stod i campo santo, det var som mine Trommehinder skulde sprænges. Jeg mindedes den regnfulde Sommer hjemme 1907, da så vi en Skypumpe tage en halv Herregårdsmark, let Jord førte den ud og bedækkede Nordsskovvejen på flere hundrede Alens Længde, så Bønderne måtte ud at øse – ikke Sne – men Sand. De hjerteligste Hilsener fra os Alle – Vi tænker lidt på Jer vi gør det vist hver Dag. Eders hengivne Fritz Syberg</t>
   </si>
   <si>
     <t>1912-06-23</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
   </si>
   <si>
     <t>Domenica Cerroni
 Poul S. Christiansen
 Michelangelo Simoni
 Hjalmar Sørensen
 Anders Trulson</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg boede i Italien med deres seks børn fra efteråret 1910 og små tre år frem.
 Zahrtmann boede fra 1883 til 1911 hver sommer til leje i bjerglandsbyen Civita d'Antino. 
 I Kristian Zahrtmann En Mindebog bygget over hans egne Optegnelser og Breve fra og til ham, F. Hendriksen, Kjøbenhavn 1919 er der gengivet flere breve og andre tekster, hvori Zahrtmann fortæller om Trulson og Sørensen og sommeren 1911. Om sagen med natpotten, der ikke blev tømt, skrev Zahrtmann således (s. 568): "Situationen forværredes ved, at alle Italienere er forfærdeligt bange for Tuberkelsmitte. Tjenestepigerne desinficeredes, naar de havde været inde hos ham. Det blev os danske, der gav ham Mad, Medicin og sad og talte med ham." 
 Zahrtmann ophørte ikke med at være i brevkontakt med Anna og Fritz Syberg efter episoden med Sørensen. I Mindebogen er eksempelvis aftrykt et brev fra Zahrtmann til ægteparret dateret 17. august 1912 (s. 575-576).
 Sommeren 1911 var i øvrigt den sidste, Zahrtmann tilbragte i Italien.</t>
   </si>
   <si>
     <t>Fritz Syberg fortæller om noget, der gik for sig i sommeren 1911: Zahrtmann så et stort lys i en af sine elever, (Hjalmar) Sørensen. De to besøgte sammen Syberg-familien i Pisa, og i begyndelsen beskrev Zahrtmann Sørensen med lovord. Sørensen var i øvrigt en meget smuk mand. Efter en måned begyndte Zahrtmann at blive irriteret på Sørensen, og han bed ham af osv., så det var pinligt for alle. De to rejste videre til Civita d'Antino, og her fik Sørensen nærmest husarrest, han måtte ikke tale ved bordet, ikke gå tur med en moden kvinde osv. Poul S. Christiansen var også i Civita, og han og Zahrtmann skændtes. En tredje gæst var svenskeren (Anders) Trulson, som var alvorligt syg. Tjenestepigerne tømte ikke hans natpotte, som stod og gærede i varmen.
 En tjenestepige fik stoppet en barbarisk måde at slagte lam på i Civita d'Antino. 
 Sørensen fik om efteråret rejsepenge af Zahrtmann og ordre om atrejse lige hjem uden svinkeærinder. Han besøgte alligevel Syberg i Pisa, og de tre voksne sendte et kort til Zahrtmann, som svarede, at han havde dårlig samvittighed. Hjemme igen besøgte Sørensen flere gange Zahrtmann, indtil sidstnævnte bad ham holde sig væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mHvr</t>
   </si>
   <si>
     <t>Pisa Via San Lorenzo 44
@@ -4182,57 +2574,57 @@
     <t>https://fynboerne.ktdk.dk/d/aQkg</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri
 3 Augst 1912
 Kære Venner!
 Hjærtelig Tak for Fødselsdagsbrevet og for Eders venlige Tanker og Ønsker. Om jeg er gammel ved jeg intet om, men et ved jeg at Jorden; vor gamle Klode, holder sig godt. Vi bor her på et af det [t i slutningen af ”det” overstreget] mest kultiverede Stykker af dens Overflade, men trods det, forbavses jeg dog daglig over hvor uopdaget og ung Jorden er. Imidlertid begynder vi dog så småt at blive Italiensmætte. Med ”vi” mener jeg nærmest Familien, og med Familien mener jeg Anna og Pigebørnene. De tre små Drenge længes tidt efter Fynshoved Trylle sparer trofast sammen til sin ”Beltbåd”. Vor endelige Hjemkomst er nu fastsat. 1ste Juni 1914 rejser vi til Fynshoved (Næste Sommer drager vi til Paris og bliver der 1 År.) Hvad mig selv angår da er hele denne vor [”hele” og ”vor” indsat over linjen og ”denne” overstreget] Rejse nærmest at betragte som en Opgave der stilledes mig udefra. Man ved jo intet om Italien andet end noget højtravende Sludder og får heller intet at vide om dette Land uden ved at se det selv. Hans bliver ikke ”Italiener”. På enkelte Undtagelser nær tror jeg nok han nærmest har nogen Antipati mod Italienerne. Han kommer meget godt ud af det med dem, morer sig over dem men foragter dem nok lidt, tror jeg. Kiplings Skildring af Bandasfolket rinder også mig i hu hernede af og til. En Familie er vi dog kommet på nærmere Hold hernede. En Officersfamilie med 6 Sønner. Desværre er vi kommet for Skade at tilføje dem et Hjertesår. Deres tredieældste Søn har forelsket sig i Besse og i nogle Måneder kuret til hende, men netop i disse Dage er det kommet til en Slags Forklaring. Besse vil ikke vide af ham, som andet eller mere end opvartende Kavaler. Hun er 16 han 17. Jeg vil håbe han overlever det skønt han har taget sig det meget nær det Skind. Han søger Trøst hos Hans som tager sig af ham, boxer med ham, lærer ham at ro. (Han kan nemlig ikke sove mer) [) overstreget] og må derfor se at trætte sig). Af andre Genvordigheder han har at spekulere over er denne [”denne” overstreget] den følgende den værste: Efter at han nu lige har taget sin Eksamen og skal ind på Officersskolen (han skal ind i Luftflåden) skal han endnu bestå to Prøver den ene er, han skal have en vis Vægt – mindst 50 Kilo, han vejer 51 men magres jo af under disse [”disse” overstreget] denne Modgang, desuden skal han holde et vist givet Brystmål, men saa [”saa” overstreget] nu tørrer han vel ind. Helt glad er jeg nu ikke, mest fordi det er en, sjælden sympatetisk Familie Jeg mindes ikke jeg nogensinde har set et så smukt Forhold mellem Fol [”Fol” overstreget] Forældre og Børn som der. Des [”Des” overstreget] Al Familien er kemisk fri for den almindelige italienske Dovenskab som hersker i Signoreklassen, er [”er” overstreget] er ikke det mindst tiltalende ved den. 
 Jeg maler Børnene og sylter mig i det hele taget ind i sådan en Masse Arbejde så jeg imødeser den Dag da jeg tager en rask Beslutning pakker hele Gøjemøjet sammen [og] stikker af. Blive her hele sit Liv kan man jo dog ikke. Jeg har aldrig forstået hvad det er for en Drift der driver Malere fra den ene Egn til den anden for at finde noget at male. Mig er det altid gået omvendt, har jeg først fået fat et Sted kommer jeg egentlig aldrig mere fra det. Til Gengæld synes jeg Emnerne er hvor man selv er.
 Det er rart Du er på Rejse næste Sommer Så er Du formodentlig hjemme Sommeren 1914 så vi kan mødes. Send Else en Ferietur til os i Paris September 1913 og [overstregede bogstaver] kom selv og hent hende der, når Du vender hjem fra Sibirien. Var det ikke en Ide?
 Vi har Varmen – jeg har været utilpas (Influenza) en 14 Dages Tid. I Dag er jeg rask igen.
 Vore hjærteligste Hilsener til Dig, Else og Børnene
 Din hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
@@ -4575,76 +2967,76 @@
   </si>
   <si>
     <t>Det er muligvis ikke Karl Schou, der har givet chokolade på hotellet. Karl Schou ville formodentlig bo hos Larsen under besøg i Kerteminde.
 Det er uvist, hvem M er.</t>
   </si>
   <si>
     <t>Christine Swane (Ugle) har været i dårligt humør p.gr.a. brev fra Sigurd Swane. Johannes Larsen har været i teatret og ude at spise. Han havde akvareller med til en M (Muus?)</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3tUR</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 15/11 1914
 Kæreste Alhed! Tak for Brevet i Mrg. Jeg fortalte Ugle at Du var paa Vej ud til Swane. Hun har været i meget sort Humør i Dag i Anledning af et Brev fra ham i Mrg. Drengene er lige kommen hjem fra Hotellet hvor Hr. Schou har givet Chokolade og underholdt dem med Grammofon i Eftmg. Jeg var saa i Theatret i Odense i Aftes med Muus Dahlerup og Hjort og Elle de Mennesker jeg kender i Odense undtagen Drude. Stykket var ikke videre grinagtigt. Vi kørte i bil derud. Jeg havde Aquareller med til M. Han var henrykt det er det første han vil redde hvis Gaarden brænder. Han gav Middag paa Grand efter Theatret spiste vi igen og kørte saa hjem. Hvor er de Tulipanløg der laa oppe i Haven?? Klaks er indkaldt. Mange Hilsner fra os alle. Din JL.</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -4869,51 +3261,51 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0419</t>
   </si>
   <si>
     <t>Bi/Laura Warberg Petersen er nu feberfri. Christine/Uglen Swane har hjulpet med sygepleje. 
 Når Laura/Bibbe bliver rask, vil Adolph/Agraren få en fotograf til at komme og tage billeder af de to børn og ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Wy2</t>
   </si>
   <si>
     <t>Kærbyhus 4/2. 1916,
 Kære lille Junge!
 Tak for Brevet min lille Ven, det er så morsomt at høre fra Dig. Ja nu er din lille Bi over det værste hun har feberfri både i i Går og i Dag, men hun må jo heller blive i Sængen lidt endnu hun skal nok få Strikketrøjen på Junge. Hun har ikke tabt så meget denne Gang Junge. Uglen lægger Ærmerne ned på Tinges Bluse i Aften. Hun har været så flink til at tilse Bibbe. Mætte læser med Tinge om Aftenen, hun har ikke [”ikke” indsat over linjen] været hos lille Bror siden Bibbe blev syg Junge, så Du behøver ikke at være bange for ham min Ven. Når nu Bibbe kommer op skal jeg nok lade Fotografen komme op og fotografere os alle tre og så sende Dig Billedet. Jo Du kan tro vi længes efter Dig Junge; men det går såmæn hel godt aligevel. Det skal blive dejligt Junge, når Du kommer hjem igen, så skal vi hjelpe hinanden og tjæne Penge og få det så godt altid Junge! Nå nu skal vi hvist ind og spise, vi skal have Hjerter, jeg fik to Grise Hjerter hos Andersen og så købte jeg fire til. Oksebryst til på Søndag. Nu mange kærlige Hilser fra Børnene og din egen
 Agrar.</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
@@ -5505,87 +3897,50 @@
 Jens Rasmussen
 - Rhode
 - Svendsen, Fru</t>
   </si>
   <si>
     <t>Jokum var en tam odder. 
 Johannes Larsen arbejder i Lehn Schiølers dobbeltvilla på Uraniavej, hvor der er en stor fuglesamling. 
 Kilde: Danmarks Fugle. Johannes Larsen og E. Lehn Schiøler. Redaktion: Malene Linell Ipsen. Johannes Larsen Museet, 2008.</t>
   </si>
   <si>
     <t>Johannes Larsen arbejder intenst med fremstillingen af tavler og tegninger til bogværket Danmarks Fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3Dso</t>
   </si>
   <si>
     <t>Uraniavej 14-3-1924.
 Kæreste Alhed!
 Naa i Dag er det gaaet mig bedre jeg har klaret den første Tavle og kan nu begynde paa den næste i Mrg. tidlig. Jeg var hos Frandsen før og traf Rhode og vi saa paa Træsnittene. De havde ikke mange Penge, men han mente nok de kunde købe et Par af de mindste eller [ulæselig] mellem Størrelse. Vi udtog Haren Graaanden, de 2 Bekkasiner Sten[ulæselig], Krabbedykkeren og Rødhalsen Jokum og Solsorten. Frandsen skulde saa lægge dem til Side og i Løbet af et Par Dage skulde jeg komme ind og sætte Priser paa og Frandsen tage dem med til første Møde der finder Sted i en nær Fremtid. Jeg talte lidt med Frandsen da Rhode var gaaet og han mente at vi skulde holde Trykprisen flydende indtil Du havde prøvet hvordan det gik og altsaa ikke ikke binde os til noget for tidlig udover at det skulde forholde sig nogenlunde til Hjortetrykket. Kan Du nu skrive op og sende mig omgaaende hvad Du mener om Priserne paa Stokkene, saa skal jeg digte en Prisliste og konferere den med din inden jeg gaar derind og skriver Priser paa. Jeg syntes der var en Del jeg kom i Tanker om i Gaar efter jeg havde sendt Brevet men nu kan jeg ikke huske det. Jeg fik Tegning til Signering fra Fru Svendsen i Dag, den skal jeg sende i Mrg. Kirke[ulæselig] ringede i Dag om jeg ikke havde Lyst til at se Jens Rasmussens Gravsten der staar færdig hos Stenhuggeren. 
 Mange kærlige Hilsner
 Din
 JL.
 Har Du nu Putte mens Lomme er væk?</t>
   </si>
   <si>
-    <t>1924-07-14</t>
-[...35 lines deleted...]
-  <si>
     <t>1924-07-30</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Grethe Bichel
 Bodild Branner
 Sophie Breum
 Astrid Bøttern
 Ellen Bøttern
 Victor Bøttern
 Emilie Demant Hatt
 Sophus Falck
 Kisse Larsen
 Anna Munch
 Alfred Nielsen
 Carl V Petersen
 Jørgen Schou
 Niels Svendsel
 Ernst Syberg
 Lars Syberg
 - von der Maase
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
@@ -5674,86 +4029,50 @@
 Eiler Lehn Schiøler
 Helga Lehn Schiøler
 Christine  Mackie
 Christian Treschow
 Ellen  Treschow
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen er i København for at blive undersøgt af en specialist. Andreas Larsen er i lære som gartner i Stige nær Odense. Johan Larsen er studerende ved Landbohøjskolen.
 Johannes Larsen og hans bror, Vilhelm (Klax), skal til Sverige: Her skal de bo på familiens skovejendom, Båxhult. Netop i 1924 købte Johannes Larsen sin morbror, Ludvig Brandstrup, ud af Båxhult, så han selv blev eneejer. 
 "Det Bal" var en fest hos Marie Schou/Syberg, og det er omtalt i Alhed Larsens brev til Andreas Larsen dateret september 1924.</t>
   </si>
   <si>
     <t>Alhed Larsen har ikke fortalt om sine problemer med hjertet, fordi hun ikke ville gøre Andreas, sønnen, bekymret. Nu har hun været hos specialist, og denne har forklaret Bodild, at hjertet er svækket. Hvis Alhed følger diverse forskrifter, passer diæt og holder sig i ro, kan hun få et langt liv uden anfald. Lægen anbefaler et ophold på Hareskov Sanatorium, men Alhed vil hjem først og ordne tøj mm. 
 Johannes og Vilhelm (Klax) Larsen skal til Sverige, men Alhed tager ikke med. Johan (Lysse) Larsen har været på jagt. Hun har besøgt Eiler Lehn Schiøler, og hans svigersøn bestilte akvareller for 1000 kr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/z8MY</t>
   </si>
   <si>
     <t>Min egen, kære Gamle!
 Tak for Dit lange Brev! Maaske det var forkert af mig ikke at tale til Dig om Hjærtet, inden jeg rejste herind. Men jeg vilde saa nødig gøre jer kede af det, til Din Far nævnede jeg det heller ikke før han var færdig med det store Billede. Desuden var jeg selv saa ængstelig, inden jeg havde været hos Specialisten. Jeg havde haft nogle smertefulde Anfald, som jeg ikke vidste hvad betød, jeg er imidlertid helt beroliget, navnlig efter at jeg i Gaar talte med Bodild, der havde ringet Specialisten op. Der var jo den Mulighed, at han ikke havde givet mig ren Besked. Men han sagde til Bodild, at det havde han, det var hans Princip med Patienterne. Jeg var mest bange for Forkalkning og det var Bodild ogsaa. Men det er der altsaa intet af. Tvertimod lader han mig æde Kalktabletter for Nældefeber +. [Indsat i margen, lodret:] Bodild siger, at det vilde han ikke give mig, hvis der var mindste Fare for det [Tilføjelse slut] Det der er, er en Svækkelse, Bodild sagde, da jeg spurgte om det var en Udvidelse af Hjærtet ”nej, tvertimod, hvis [ordet ”hvis” overstreget] Du kan tænke Dig det som om en af Dine Muskler havde lidt Overlast og der var gaaet Svind i Vævet, det er det der er sket med Dit Hjærte”. Desværre kan det ikke ”voxe ud igen”, men det kan holdes fuldstændig paa dette Punkt 2 [sidetal] og ikke alene det, men min Tilstand, mit Befindende min Nervøsitet kan i høj grad forbedres, Anfaldene kan undgaas og om jeg følger alle Forskrifterne, behøver jeg aldrig at mærke noget til det, det har intet med mit livs Langvarighed at gøre! Dette sidste synes Du maaske lyder underlig, men det passer. Bodild spurgte ham: hvordan er Proknosen [Prognosen]? og han svarede, jo den er god. Og med Proknosen mener de Udsigten for Fremtiden: Levedygtigheden. Aarsagen til det hele er som han sagde til Bodild: Fru Larsen har budt sig for meget. – Nu kæreste Gamle har jeg sagt Dig en fuldkommen, nøjagtig Besked. Det tridste ved det er jo det, at jeg bestandig skal gaa og passe paa med Diæt, Kulde, Anstrengelse o.s.v. men de siger man vænner sig til det, og det er vel rigtig nok. Du kan være ganske sikker paa og overbevist om, at jeg vil passe paa paa alle Maader, jeg har lidt en hel Del og Smerterne kommer omgaaende. Specialisten og Bodild mener begge at jeg skal tage til Hareskov Sanatorium en Tid og det gør jeg ogsaa nok, men jeg vil hjem først for at ordne Tøj o.s.v. og saa ses vi jo min søde Gamle. Men nu venter jeg til Din Far har været i Sverige med Klax, jeg tager ikke med da det let kan blive for anstrengende, jeg kan jo ikke trave rundt i Skoven med de andre og de to lange Rejser er heller ikke godt med al den Kørsel paa aaben Vogn o.s.v. nu foreløbig gaar jeg her hos Meme og har det yndigt, jeg hviler og driver efter Noder og har det allerede noget bedre. Det Bal har været min eneste Udskejelse, men jeg laa 3 Timer om Efterm. inden og vi tog tidlig hjem. – Lysse har været paa Jagt hos Klavs et Par Dage fra Fredag aften, Klavs hentede ham i Bil – han havde kun 2 Timer om Lørdagen og dem snød han for, ellers er han vist meget flittig – og til Aften Kl. 7, saa spiste han, Din Far, Meme og jeg i Paraplyen, vi var hjemme ½ 10. – Hos Schiølers har jeg været et Par Gange, forleden sammen med Ellen og Chr. Treschow, der bestilte for 1000 Kr. Akvareller, vi kan ikke sige andet end at det gaar godt med Forretningen. Deres Dreng var der ogsaa, det er en ganske dejlig Unge. – Nu gaar Meme og jeg en lille Visit ned hos Max at træffe Bedstemor, Din Far og Lysse vilde i zool. Have i det gode Vejr. – Jeg vil være glad ved at høre et Par Ord fra Dig søde Gamle, hvis Du en Dag gider skrive lidt.
 1000 Hilsner min egen Dreng fra Din Mor.
 29 – 9 – 24 Meme beder mig endelig hilse mange Gange.
 Hils Hedelunds, Jens, Vind, Oluf og Ejvind</t>
-  </si>
-[...34 lines deleted...]
-Mange Hilsner til baade Fru Las og Dem selv fra Ellen og Deres hengivne Chr. Treschow.</t>
   </si>
   <si>
     <t>1924-11-11</t>
   </si>
   <si>
     <t>Hareskoven, Lyngby</t>
   </si>
   <si>
     <t>Oluf -
 Xenia Jacobsen
 Jens Jensen
 Johan Larsen
 Johannes Larsen
 Karl Madsen
 Kai Nielsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen havde i september 1924 nogle hjerteanfald, og en speciallæge anbefalede et ophold på Hareskov Sanatorium, hvor hun var november til december samme år.
 Andreas Larsen var i samme periode i gartnerlære i Stige nær Odense, og Johan Larsen var studerende ved Landbohøjskolen.</t>
   </si>
   <si>
     <t>Alhed Larsen blev kørt til Sanatoriet i Brygger Jacobsens bil, og hun fik en buket roser af Fru Jacobsen. Da Johannes og Johan Larsen og Alheds mor kørte igen, følte hun sig dårligt tilpas mellem alle de fremmede. Hendes værelse er dejligt. Der er 50 kurgæster, og der serveres diætkost. Alhed lægger lidt afstand til de øvrige gæster. Hun ligger hver dag en time udendørs, godt indpakket, og går tur to gange dagligt.
 Kai Nielsens begravelse var storslået med mange gæster og tale ved Karl Madsen.</t>
   </si>
@@ -6463,50 +4782,115 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
   </si>
   <si>
+    <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Thora Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
+Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
+  </si>
+  <si>
+    <t>Der faldt en sten fra Johanne/Junge Larsens hjerte, da hun fik afsendt moderens sengelinned til Astrid/Dis Warberg-Goldschmidt. Da Johanne kom hjem fra Småland, ledte hun efter tingene der, hvor Alhed Larsen havde sagt, at de lå, men moderens linned var blandet sammen med andet. Da Alhed kom hjem, havde hun gæster, var på jagttur og blev syg, så Johanne kunne ikke bede om bistand. Linnedet er pakket i en presenning til Pufs bil. 
+Johanne håber, at alt hos Astrid nu igen vender sig til det gode. Ellen Sawyer har læst Astrids brev for Johanne. 
+Johanne beder Astrid ringe til Christian/Max Caspersen og sige, at Thora Caspersen gerne må få moderens hat. 
+Adolf/Agraren arbejder for Andreas/Puf Larsen og tjener gode penge.
+Laura/Bibbe Warberg spiller klaver og hjælper meget til i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fqbz</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+20 Novbr 1926
+[Med kuglepen på kuvertens forside:]
+11 . 4 . 2000.
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Kæreste lille Dis!
+Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
+Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
+For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
+Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
+Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
+Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
+Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
+Din Junge
+Fredag Aften</t>
+  </si>
+  <si>
     <t>1927-02-23</t>
   </si>
   <si>
     <t>Frk. Andersen
 Frederik Hendriksen
 Julius Hviid
 Aksel Jørgensen
 Andreas Larsen
 Nicolaus Lützhøft
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>F. Hendriksen: Kjøbenhavnske Billeder fra det nittende Aarhundrede. Foreningen Fremtiden 1924-1927. 
 Det er uvist, om det er maleren og professor ved Kunstakademiet, Aksel Jørgensen, som Johannes Larsen beder Alhed vise nogle tryk.</t>
   </si>
   <si>
     <t>Johannes Larsen har modtaget adskillige nye bestillinger fra Kunstnersamfund mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RNOx</t>
   </si>
   <si>
     <t>Kjerteminde 23 Febr 1927.
 Kæreste Alhed!
 Tak for Brevet i Dag. Som Du ser af vedlagte Der var her, eller kom den Dag jeg kom hjem, har Kunstnersamfund udbedt sig Ederfuglene og Hjorten og anmeldt et Par andre Blade indeholdende Geirfuglene (Alliker) Pelikanen (Pelikane) Fiurene (Uhrfugl) Rypen (Ryppe) syngende Lærke og Sortspetterne (Sortspætte). De to første, Ederfuglene og Hjorten sendte Puf strax. Vi sender altsaa kun Sneppen i Dag. Ja vi kan for Resten godt sende Bekkasinen i Dag ogsaa hvis Du har aftalt dette med Axel Jørgensen. Jeg er nu holdt op med "Bagvejene" , maaske piller jeg en Gang senere ved den, men stort anderledes bliver den ikke og jeg kan nu ikke holde ud at sidde og fedte med den mere. Hermed et Brev fra Lytzhøft der kom i Dag. Nu kan Du jo selv snakke med ham og høre om den Nevø kan give 50 Kr. for Stykket naar han nu skal have flere. Der kom en meget fin Bog fra Xylografen i Forgaars, "Kjøbenhavnske Billeder" indbunden i Pergament og med Guldsnit. Jeg skriver nu og takker ham. Puf er nu færdig med at trykke, men har i Sinde at tage nogle Stykker af hver af alle de Stokke vi har, med det samme han er i Gang. Frøken Andersen fejler ingen Ting og de har vasket i Dag. Elle har det bedre og vilde have været op, men Dr. Hviid har raadet hende til at blive liggende et Par Dage til. Det lader ikke til at Puf vil den Tur til Kjøbenhavn. Mange kærlige Hilsner fra os begge
@@ -6544,50 +4928,53 @@
 Stenbergholt
 Auning St.
 Herefter i håndskrift:
 1.3.1927.
 Maleren Hr. Johannes Larsen.
 Tak for Deres kærkomne Svar!
 Jeg ser jo heraf, at De ikke for Tiden har af de Motiver, jeg har forelsket mig i.
 Jeg vil meget gerne se de Lærreder, De venligst tilbyder; men - jeg vil sige det først - det er nu de andre Motiver, der har taget mig ved Hjertet!
 Saa kan De ikke ofre et Par Dage, inden De rejser?
 Vil De ikke forbarme Dem over mig, der har ventet i saa mange Aar efter et saadan Billede?
 Hvis De ikke kan, hvad Tid maa jeg saa skrive til Dem igen.
 Altsaa - ja De kan det inden ad:
 Deres blaa Himmel!
 Deres flyvende, hvide Gæs el. Svaner - har et Par Stk.
 Deres gule Græs med et Pyt Vand!
 [ulæselig] Foraar!
 Undskyld mig i al Venlighed at jeg er saa fremtrængende; men jeg haaber De forstaar mig ret!
 Med venlig Hilsen og Tak! Deres ærbødige
 Carl Fausø
 Lærer</t>
   </si>
   <si>
     <t>1927-8</t>
   </si>
   <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Janna Schou</t>
   </si>
   <si>
     <t>Alhed Larsen døde af australsk sovesyge (en betændelse i hjernen) 31. august 1927 på et hospital i Odense. Hun havde forinden ligget alvorlig syg hjemme en tid. Johannes Larsen var på Island for at tegne illustrationer til en udgave af De Islandske Sagaer. Han nåede først hjem, da Alhed Larsen var død.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0465</t>
   </si>
   <si>
     <t>Det er forfærdeligt, at Alhed er så syg. Også skrækkeligt at det vil tage Johannes Larsen 15 dage at komme hjem fra Island. Man må håbe, at han når hjem i tide.
 Astrid flytter ind på Howitzvej. Hun har fået digte og artikler antaget i flere tidsskrifter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GxFN</t>
   </si>
   <si>
     <t>Rossia, Onsd. Morgen
 [Med blyant og en anden skrift:] 1927 
 [Astrids skrift:]
@@ -6655,215 +5042,100 @@
   <si>
     <t>Læge Stockfleth har taget nogle billeder for Johannes Larsen på Charlottenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9VDN</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Læge Viggo Stockfleth København V., den
 Vesterbrogade 48
 Tlf. Eva 833
 Konsultation 1 - 2
 [Håndskrift:]
 9.4.1929.
 Kære Mester Johannes Larsen!
 Tak for Deres Brev og hjertelig Tak for den Aften jeg var sammen med Dem og Deres Søn da jeg tog Billederne paa Charlottenborg; der var saa fornøjelig baade paa Charlottenborg og ved den saltede Aal hos Hammer. Jeg var saa glad ved engang at kunde gøre Dem en Tjeneste og ved at den er faldet ud til Deres Tilfredshed. De skylder mig absolut intet. Skulde det være at jeg kunde hjælpe Dem en anden Gang til vil jeg meget gerne melde mig til Tjeneste. Det er morsomt at Forsøget med Lampeoptagelser lykkedes saa godt som De skriver. Skade at jeg kom til at tabe to Billeder oven paa hinanden. 
 Jeg glæder mig til eventuelt at se Deres Aftryk eller Charlottenborgs engang. Filmene overlader jeg ganske til Dem. 
 Den islandske Maler har jeg behandlet saa godt jeg kunde paa de faa Dage han var her; det var dog væsentligst Hypochrondi fra hans Side; skulde der komme noget mere har han lovet at lade sig behandle derfor paa Island.
 Til Lykke til Deres Søns Giftermaal!
 Vil De hilse Deres Sønner og tag selv en Mængde
 venlige Hilsner fra
 Deres hengivne
 Viggo Stockfleth.</t>
   </si>
   <si>
-    <t>1930-12-09</t>
-[...2 lines deleted...]
-    <t>Elena Larsen</t>
+    <t>1932-02-04</t>
   </si>
   <si>
     <t>Johan Larsen</t>
-  </si>
-[...39 lines deleted...]
-    <t>1932-02-04</t>
   </si>
   <si>
     <t>Hellerup
 Tranegårdsvej 5</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Lars Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 1932-02-04, Sigurd Swane til Johan Larsen, 2397</t>
   </si>
   <si>
     <t>Lars Swane er droppet ud af skolen, og han overvejer at blive enten landmand eller skovfoged. Sigurd Swane har spurgte Vilhelm/Klaks Larsen til råds, og han tegnede ikke et rosenrødt billede. 
 Skovfogeduddannelsen kræver fem måneders ophold på en skole ved Viborg og derefter tre års læretid. Lars vil gerne hjem til Johan/Lysse og arbejde, og Sigurd Swane spørger, om Johan/Lysse kan komme til ham og lære noget, og om familien kan have ham på kost, for Sigurd Swane kan ikke betale. Lars mener at man billigt vil kunne forpagte en gård i Småland, og Sigurd spørger, om det er rigtigt samt om, hvorvidt man vil kunne tjene til sit brød sådan et sted. Sigurd Swane spørger også, om Lars kan bo og arbejde hos Lysse, indtil skolen ved Viborg begynder.
 Swane mindes med glæde sine besøg i Lysses barndomshjem, og han håber, at Lysses lille søn på flere områder vil komme til at ligne sin far.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dwyx</t>
   </si>
   <si>
     <t>Tranegårdsvej 5. Hellerup. 4-2-32.
 Kære Lysse.
 Du bliver vel nok noget overrasket over at få brev fra mig, men jeg vilde meget gerne have lov til at gøre dig et par spørgsmål i anledning af Lasse. Du ved jo at han var begyndt at gå i skole igen, og en tid så det jo ud til at skulle gå godt; men desværre lader det ikke til at boglig syssel og studering ligger for Lasse, så det var nok et letsindigt forsøg. Han er hørt op i skolen og vil ud på landet til praktisk arbejde, hvad jeg i og for sig også på mange måder tror ham velskikket til. 
 Men nu er han jo allerede godt på vej mod sit 19de år, så nu skulde der jo nødig tages fejl flere gange og det er angående valget af fremtidsvej jeg gerne vilde rådføre mig lidt med dig.
 Han selv foreslog to muligheder, enten skovfoged eller landmand.
 Jeg skrev strax til Klax og spurgte ham om mulighederne for uddannelse til skovfoged og for fremtid for sådan og også om hans syn på mulighederne som landmand.
 Man kan ikke sige, han skildrer nogen af delene i rosenrødt, men skal han ["han" indsat over linjen] tilråde en af de ting bliver det nærmest skovfoged, hvilket kræver først et 5-måneders kursus på Asmild ved Viborg og derefter 3 års praktisk læretid. 
 Også jeg synes, som forholdene er, at Lasse absolut bør gå den vej, selvom uddannelsen er noget dyrere end landbruget. 
 Klax mener, som også andre, at udsigterne for en kapitalløs landmand er så små som vel muligt.
 Nu har Lasse imidlertid den forestilling at forholdene er langt bedre oppe hvor du er end andre steder, og han nærer det ønske at komme op og lære hos dig og håber så at kunne arbejde sig først til forvalter et eller andet sted og siden måske til selvstændig jordbruger. Men jeg er jo bange for at alt det er alt for løst. - Og en del spørgsmål først melder sig jo også.
 For det første - hvis han skulde gå landvejen - Har du brug for ham og kan tage ham i dit brød og kan du så oplære og dygtiggøre ham til selv at tage fat, eller kræver det måske tid og kræfter, Du slet ikke kan afse på en sådan sag? For sådan som jeg er stillet økonomisk og sådan som Lasse er, er det nødvendigt at han begynder i en plads, hvor der kræves arbejde af ham og til gengæld ydes ham hvad han behøver til sit livsophold. - Og hvis Du ikke kan det, taler han om Höljeryd, men er der muligheder?
 Og endelig, hvis Du kan uddanne ham eller han kan få sin uddannelse på Höljeryd, hvordan ser Du så på fremtiden for ham?
 Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
 Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
 Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
 Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
 Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
 Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
 Din Sigurd Swane.
 Og Tinge er jo også deroppe, hils også ham så mange gange.
 x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
-  </si>
-[...69 lines deleted...]
-Tusind Hilsner til Jer alle tre Din glade Junge.</t>
   </si>
   <si>
     <t>1933-01-19</t>
   </si>
   <si>
     <t>Kærbyhus Kerteminde</t>
   </si>
   <si>
     <t>Dres -
 Ludvig Brandstrup, visedigter
 Johannes Hohlenberg
 Bodild Holstein
 Adolph Larsen
 Axel  Müller
 Janna Schou
 Jørgen Schou
 Marie Schou
 Fritz Syberg
 Minna Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolf/Agraren og Johanne/Junge Larsen købte, da de flyttede fra Kærbyhus, Lindøgaard ved Munkebo.
 Det vides ikke, hvem Fru Jarmer, Søren Madsen, Ruth Haumann, Axel Müllers søskende, Grethe, Karla og Ida var.</t>
@@ -6958,332 +5230,207 @@
   </si>
   <si>
     <t>De omtalte kronikker: Johannes V. Jensen: "Fritz Syberg", Politiken 1. marts 1935. Optrykt i "Ord og Virkelighed" bd. 4, s. 67-73. Johannes V. Jensen: "Raadhusklokkerne", Politiken 2. januar 1935.
 Syberg-ordet "koboldmaki", som måske kan oversættes til "drillenisse-abekat", refererer til sidstnævnte Jensen-kroniks et-årige pigebarn, der stolprer under juletræet, og som udnævnes til at være det nye års fylgje, dvs. værneskikkelse Ordet optræder ikke i Jensens to kronikker. 
 Poul Uttenreitters bog "Fritz Syberg" blev i 1935 udgivet af Kunstforeningen.</t>
   </si>
   <si>
     <t>Fritz Syberg takker for kronikkerne. Uttenreitter vil blive glad for tilføjelsen i en af dem. Han er sikker på, at hans nye bog vil få hård kritik. 
 Når Syberg ikke har besøgt Jensen længe, skyldes det blandt andet, at Marie ikke kunne lide at rejse og heller ikke at være alene hjemme. Desuden har Syberg problemer med hjertet.
 Besse (Johanne) og hendes mand har sendt en stor buket blomster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MC7P</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 1-3-35
 Kære Ven
 Tak for Kroniken eller Kronikerne, ogsaa den foregaaende med Koboldmakien. Du har gjort en lille Tilføjelse i den om Uttenreitters Bog der vil varme hans Hjerte. Han er i Forvejen beredt paa, siger han, at Fagfolket, især Schultz (Dagens Nyheder) vil jævne den med Jorden, for det er ikke den vedtagne Metode at skrive Kunstkritik paa. Nu faar vi se.
 Jeg vilde gærne ud et Par Dage og især vilde jeg gærne en Tur op til Jer i Tibirke til Sommer. Hvad der har holdt mig tilbage de sidste tre Somre er egentlig Marie, som følte sig saa ene naar jeg rejste væk og ikke kunde bekvemme sig til at tage med eller i det hele taget tage her fra Pilegaarden uden naar hun tog til sin Søn. 
 Dog er det ogsaa rigtig nok at mit Hjerte gør mig betænkelig, ikke for min egen Skyld, men jeg ved hvor hjælpeløs jeg er dersom jeg faar et rigtig Anfald, jeg kan næppe rejse Hovedet fra Puden. Nu har jeg mærkelig nok intet fejlet i næsten 2 Aar. Men Hjertet sidder som en lille ond Fornemmelse i venstre Side, og [”og” overstreget] jeg mærker det ganske svagt al Tid og ved aldrig hvilket Minut det rigtig store Anfald er der. Men foreløbig, en Kjøbenhavnstur tør jeg da nok tage, dersom saa skulde være. Fraset dette har jeg det udmærket. Foreløbig har Din Kronik havt det for mig overraskende Udslag at der nu i Aften kom en overdaadig Buket Blomster ind til mig. Den viste sig at være fra Besse og hendes Mand og bar Indskriptionen ”vi siger det med Blomster” Som Teaterfolk er de jo fortrolige med Blomstersproget. Først faar jeg Din Kronik og derefter ogsaa Blomsterne det er efter Skriftens Ord ”den som haver ham skal gives o.s.v”
 De hjerteligste Hilsener til Jer begge to Skulde I finde paa at besøge mig saa har jeg en flink Pige og Senge i Massevis, ganske vist af den spartanske danske Sengetype.
 Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
-    <t>1935-09-27</t>
-[...35 lines deleted...]
-  <si>
     <t>1936-02-02</t>
   </si>
   <si>
     <t>Uraniavej 6, 1878 Frederiksberg, Danmark</t>
   </si>
   <si>
     <t>Sven Clausen
 Elin Jensen
 Villum Jensen
 Søren  Kierkegaard
 Wilhelm  Marstrand
 Peter Rohde</t>
   </si>
   <si>
     <t>Kronikkerne af Sven Clausen og af Rohde er også omtalt i Fritz Sybergs sidste brev til Johs. V. Jensen.
 Else skal formodentlig gemme den hortensiafarvede kjole, fordi Fritz Syberg arbejder på et maleri, hvor hun har den på.</t>
   </si>
   <si>
     <t>Fritz Syberg ønsker Elin og Villum tillykke med barnet og sammenligner Elin med Madonna.
 Syberg læste Kierkegaard i 1887, men har ikke læst ham siden. Kronikken af Rohde tiltalte ham, da den appelerede til retfærdighedssansen. Sven Clausen minder derimod om Erasmus Montanus. 
 Det er dejligt, at Else vil gemme den hortensiafarvede kjole.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6T3w</t>
   </si>
   <si>
     <t>Søndag Morgen 2-2-36
 Kære Venner
 Det regner saa jeg ikke kan være ude, Trylle er i Kirke og spille Orgel, saa vil jeg sætte mig til at skrive. Til Lykke med Elin. Baade hun og Villum fortjener at mangfoldiggøres. Der er en Guddom i den kristne Religion som har min Kærlighed og det er Madonna, baade den gamle flamske, den gamle tyske og den prærafaelitiske i Italien. Naar de knæler foran det nyfødte Vidunder er de uforglemmelige. ”Faderen, Sønnen og den Helligaand” kan jeg ikke faa noget ud af, jeg er lidt bange for dem alle tre, men overfor Madonna er jeg tryg. Hils Elin Madonna mange Gange og ligeledes Villum Gabriel For at afslutte Spørgsmaalet Kirkegaard, der fra min Side slet ikke har handlet om K., vil jeg rette en lille Fejltagelse fra Jeres Side. Jeg læste mig færdig med K. i 1887 og har ikke i Sinde at tage ham op mer. Kroniken af P. Rohde tiltalte mig fordi den udelukkende rettede Appel til Ens Retfærdighedsfølelse.
 Sven Clausen skænkede for sine Læsere en Vin fyldt med Garvesyre og Sten. Hans Metoder naar han stillede Beviser op var dels Prokuratorkneb dels ledte de Tanken hen paa Erasmus Montanus, hvad hans Ansigt saaledes som det er vist i Politiken heller ikke er fri for at gøre. Dog vil jeg indrømme at det er smukkere end paa Marstrands store Klabavtermand paa Galleriet. Kære Else hjertelig Tak fordi Du gemmer den gamle Hortensia-farvede Kjole. Det skulde blive dejlig til næste Aar at opleve paany en Række Solskinstimer paa Bakken foran Huset. De hjerteligste Hilsener
 Fra Jeres Ven Fritz Syberg.</t>
-  </si>
-[...87 lines deleted...]
-Din Junge</t>
   </si>
   <si>
     <t>1937-12</t>
   </si>
   <si>
     <t>Holger Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen fyldte 70 år 27. december 1937.
 Den omtalte bog er formodentlig Holger M. Rasmussen: "Johannes Larsens grafiske Arbejder", Fischers Forlag 1938.
 Hypericum perforatum: Prikbladet perikon. Udtræk af planten er blevet brugt mod depression. Man bruger desuden planten som smagsgiver til snaps.</t>
   </si>
   <si>
     <t>Brevet lå/ligger inde i bogen "Johannes Larsens grafiske arbejder" af Holger M. Rasmussen. Bogen står i bogskab ved Køjerne på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Holger Rasmussen ønsker tillykke med de 70 år. Han sender den del af bogen, der er færdig. Har Puf/Andreas husket at give Johannes Larsen flasken?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/97Bz</t>
   </si>
   <si>
     <t>Kære Johannes Larsen,
 hjertelig til Lykke med de 70, og Tak for alt godt i den Del af dem, jeg har oplevet.
 Hermed faar De, hvad der er blevet færdigt af Bogen, Resten kommer, naar det er blevet trykt.
 Jeg haaber, der ikke bliver altfor mange Fejltagelser i den, men det vil jo vise sig.
 Alle gode Ønsker til Dem og Deres Omgivelser,
 Deres hengivne
 Holger M. Rasmussen.
 Har Puf husket at aflevere en Flaske Hypericum perforatum?</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
     <t>Lindøgård d. 25-4-1938
 Kæreste lille Dis!
 Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
 Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
 2
 delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
 Saa var der vores Odensetur i Gaar, den 
 3
 må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -7301,50 +5448,53 @@
 4) 
 moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
 5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
 Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
 - Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
 6)
 I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
 Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
 Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
 Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
 Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
 Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
 Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
 Tusinde Hilsner! 
 Din Dis. 
 ps – senere – 
 lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
 Alle her hilser!
 [Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
 [Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
     <t>1938-11-21</t>
   </si>
   <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Ina  Goldschmidt
 Ulf Haxen
 Adolph Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvad Laura/Bibbe Warberg Petersen aktuelt fejlede, men hun led i sine unge år meget af bihulebetændelse, hovedpine, og hun havde psykiske problemer. 
 Mund- og klovsyge er en meget smitsom virussygdom, som først og fremmest rammer parrettåede hovdyr deriblandt tamkvæg og svin. Hjorte, geder og får rammes dog bl.a. også. I Europa har kun de skandinaviske lande Norge (1952), Finland (1959) og Sverige(1966) gennem de seneste årtier været forskånet for udbrud. I Danmark var det sidste udbrud i 1983, mens Storbritannien atter blev ramt i 2007. (Wikipedia febr. 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Bb0606</t>
   </si>
   <si>
     <t>Laura/Bibbe har fået medicin, der hjælper hende. Hendes tre uger lange rejse med hvile hjalp ikke, men Laura var glad for at være hos Ina/Sjums og børnene. 
 Johanne/Junge havde omsider fået en pige i huset, men hun udeblev allerede anden dag. Johanne nåede lige at bede lægen om at indstille hende til operation. Hun føler sig fortravlet og træt. Elle(n) Sawyer har været på besøg og hjulpet med at vaske æg. Drengene har en 10årig dreng til at hjælpe med tærskningen.</t>
   </si>
@@ -7576,50 +5726,53 @@
 Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
 Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
 Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
 Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
 Tusind Hilsner og endnu en varm Tak for Frugten!
 Din Dis.
 Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
     <t>1943-02-28</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Det er formodentlig skovrider Vilhelm Larsen, der har sendt hjorten og Andreas/Puf Larsen, som har fundet tinfadet i Odense.</t>
   </si>
   <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
     <t>Johannes Larsen takker for pengene og sikahjorten. Ryggen så flot ud på et tinfad, som Larsen havde fået af sin søn i fødselsdagsgave. 
 Johannes Larsen er syg og kan ikke stå for ophængning af billeder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/63GQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Febr. 1943.
 Kære Grevinde!
 Tak for Brevet og Tak for Pengene. Ja, og Tusind Tak for Sikadyret! Det var et fremragende Dyr som ikke har levet forgæves. Vi havde Lejlighed til Sammenligning da jeg lige i Forvejen havde faaet et Raadyr fra min Broder, et Dyr af samme Køn og Aldersklasse. 
 Ryggen tog sig udmærket ud paa et stort Tinfad som min Søn havde fundet i Odense og foræret mig til min Fødselsdag. Jeg har ligget et Par Dage og er først i Eftermiddag staaet op saa jeg tør ikke rejse i Mrg, hvilket var Bestemmelsen, men sender min Søn til at begynde Ophængningen og saa rejser jeg Lørdag eller Søndag ikke Mandag. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-06-20</t>
@@ -7647,63 +5800,66 @@
     <t>Peter Larsen og Jesper E. Hansen var begge født i 1929.
 Det vides ikke, hvem Grete var.</t>
   </si>
   <si>
     <t>Ellen/Be Brønsted og hendes mand har fået en dreng. Ebbe Brandstrup var fødselslæge.
 Andreas/Dede Warberg fylder 60, og hans søn bliver student, så der skal holdes fest. 
 Brevskriveren har sammen med Brønsted-familien været på Asnæs, hvor de boede hos en ålefisker. 
 Johan/Lysse Larsens afvandede mark ser flot ud. 
 Ellen/Be er tynget af sit ansvar som mor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r1OB</t>
   </si>
   <si>
     <t>20 Juni 43.
 Kære Lysse. Tak for Brevet og de søde Billeder, jeg blev meget glad for begge. Det ser virkelig ud til, at Peter snart vokser Dig over Hovedet, saa stor er Jesper ikke nær, men den svenske Ungdom er jo ogsaa saa umaadelig høj siger Grete. Jeg har ventet med at skrive, til jeg kunde fortælle om Be, og nu er det forresten allerede 14 Dage siden hun nedkom. Det blev desværre kun en Dreng, skulde jeg hilse og sige; han blev født 5te Juni, en dejlig nem Dato at huske, vejede 6 [tegn for pund] + 100 gr og maalte 51 cm. Forældrene er trods alt glade ved ham, og han er nu ogsaa en yndig Dreng. Fødslen gik over Forventning (over min ialfald) godt og naturligt; jeg vidste ingenting, før Ebbe ringede Kl 9 om Aftenen, at nu var de færdige, som han sagde. Ebbe er nu rar, og kommer til at ligne Onkel Lut mere og mere. De bor i en dejlig og kæmpemæssig Bolig lige her i Nærheden, nu siden han er blevet Overlæge og Professor. - Det var pænt af Jer at sende det Telegram til Putte, men desværre har det jo ikke givet Resultat; nu er Mornine ogsaa begyndt at blive urolig - jeg har været det længe - og tror, at hun er blevet slaaet ihjel af Gangstere. Jeg er mere bange for, at hun har rodet sig ind i en masse ulovligt. Jeg har naturligvis ikke sagt til Mornine om Telegrammet. Det er hendes Fødselsdag d. 8de Maj, Puttes i September.
 Dede fylder 60 1ste Juli og Dan bliver Student isaar; der skal være Festligheder, og Mornine, Elle og jeg rejser derover; jeg tager over Kerteminde og glæder mig til, at hilse paa dem allesammen. Las er vist forresten paa Knuthenborg, var ialfald, da jeg hørte sidst. Mag. kan desværre ikke komme med, han har travlt med mange Ting, bl.a. Korrektur paa en ny Lærebog. Vi var en lille Pinsetur paa Asnæs, der hvor Lerchenborg er; der er noget saa dejligt, fredeligt og folketomt, Godsejeren vil nemlig hverken have Turister eller Villaer; vi bor hos en Aalefisker, og Mag. fraadser i stegte Aal, som er hans Livret; vi ringer saa til Godsejeren og spørger, om vi maa gaa allevegne, og det maa vi, og andre end os er der ikke. Her har Foraaret været ganske dejligt, og Landmændene skal være godt tilfredse, Regnen kom vist lige i rette Tid, men nu har den forresten lidt svært ved at holde op igen. Forresten kan man vel ikke let faa for meget paa denne Aarstid. Jeg haaber, det har været ligesaadan hos Jer, og synes, jeg kan forstaa det paa de svenske Aviser. Det er sandelig en flot Mark, Du har der, det maa jo være den store Mose, der blev afvandet, jeg havde ikke troet, den kunde levere andet end Græs.
 Be ammer sin Dreng og han lader til at trives ved det; som du vel kan tænke tynger hendes Moderansvar hende snarlig, det er nu vel mer eller mindre Tilfældet første Gang - undtagen maaske med Bimse, men hun er jo ogsaa et Unikum.
 Ja saa har jeg vist ikke andet paa Hjerte end mange Hilsner til Dig og Bimse og Børnene fra O.M og Jeres [ulæseligt].
 Der er svensk-dansk Fodboldkamp idag, jeg kan høre Maalene ganske tydeligt gennem Altandøren - især de danske.</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
@@ -7813,50 +5969,53 @@
 besv. 21 April.
 heri ligeledes Brev af [”af” overstreget] modt. 26’ April
 besv. 27’ ”
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
   </si>
   <si>
     <t>Knuthenborg</t>
   </si>
   <si>
     <t>Adam Knuth
 Frederik Knuth
 Jens Larsen
 Johan Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
 Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
   </si>
   <si>
     <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
 Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
 Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2kr</t>
@@ -8340,59 +6499,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wyt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tDEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M168"/>
+  <dimension ref="A1:M131"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8590,7202 +6749,5583 @@
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>50</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F6" s="5" t="s">
-        <v>45</v>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="5" t="s">
-        <v>44</v>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I8" s="5"/>
+        <v>67</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>68</v>
+      </c>
       <c r="J8" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>93</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>34</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I15" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>116</v>
+      </c>
       <c r="J15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="G16" s="5" t="s">
-        <v>116</v>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>134</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>48</v>
+        <v>136</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F19" s="5" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="I19" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>48</v>
+        <v>143</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F20" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>18</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>48</v>
+        <v>150</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F23" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="5" t="s">
-        <v>34</v>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>44</v>
+        <v>183</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>48</v>
+        <v>187</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>44</v>
+        <v>184</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>192</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="J26" s="5" t="s">
-        <v>48</v>
+        <v>194</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        </is>
+        <v>199</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>201</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="M27" s="5"/>
+        <v>203</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F28" s="5" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>48</v>
+        <v>208</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F29" s="5" t="s">
-        <v>45</v>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="G30" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>43</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G31" s="5" t="s">
+        <v>229</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>219</v>
+        <v>48</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>42</v>
+        <v>236</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>43</v>
+        <v>237</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F32" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>48</v>
+        <v>238</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>149</v>
+        <v>53</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>250</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>245</v>
+        <v>43</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>246</v>
-[...7 lines deleted...]
-        <v>247</v>
+        <v>228</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>250</v>
+        <v>48</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>214</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E36" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>15</v>
+        <v>271</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>16</v>
+        <v>250</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>34</v>
+        <v>272</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>281</v>
+      </c>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>269</v>
-[...8 lines deleted...]
-        <v>272</v>
+        <v>282</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>16</v>
+        <v>250</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>149</v>
+        <v>285</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>228</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>301</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>16</v>
+        <v>228</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>43</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
-        <v>303</v>
+        <v>48</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="5" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>149</v>
+        <v>315</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>16</v>
+        <v>281</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>323</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E45" s="5" t="s">
+        <v>331</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>149</v>
+        <v>315</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>43</v>
+        <v>339</v>
       </c>
       <c r="E46" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="F46" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F46" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>335</v>
+        <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>103</v>
+        <v>281</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>336</v>
-[...7 lines deleted...]
-        <v>337</v>
+        <v>346</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="I47" s="5"/>
+        <v>348</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>349</v>
+      </c>
       <c r="J47" s="5" t="s">
-        <v>294</v>
+        <v>350</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>215</v>
+        <v>355</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>356</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>357</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="s">
-        <v>343</v>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>48</v>
+        <v>360</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>44</v>
+        <v>357</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H49" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>367</v>
+      </c>
       <c r="J49" s="5" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>42</v>
+        <v>355</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>356</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H50" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>42</v>
+        <v>281</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>376</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>377</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>43</v>
+        <v>356</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>44</v>
+        <v>386</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>48</v>
+        <v>389</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>42</v>
+        <v>281</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="E53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>384</v>
+        <v>400</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>246</v>
+        <v>43</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>385</v>
+        <v>401</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G54" s="5" t="s">
+        <v>402</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>388</v>
+        <v>48</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>215</v>
-[...7 lines deleted...]
-        </is>
+        <v>281</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>409</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>48</v>
+        <v>412</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>246</v>
+        <v>355</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>417</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>418</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>246</v>
+        <v>355</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>15</v>
+        <v>417</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>406</v>
+        <v>44</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>407</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>16</v>
+        <v>355</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>15</v>
+        <v>417</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>299</v>
+        <v>431</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>421</v>
+        <v>43</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>357</v>
+        <v>228</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>44</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>425</v>
+        <v>48</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>351</v>
+        <v>443</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>431</v>
+        <v>44</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>447</v>
+        <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>448</v>
-[...9 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="I62" s="5"/>
-      <c r="J62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J62" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>462</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="M62" s="5"/>
+        <v>463</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>464</v>
+      </c>
     </row>
     <row r="63">
-      <c r="A63" s="5" t="n">
-        <v>1902</v>
+      <c r="A63" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>246</v>
+        <v>466</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>417</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>42</v>
+        <v>472</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>474</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>425</v>
+        <v>477</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>43</v>
+        <v>482</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>215</v>
+        <v>299</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>48</v>
+        <v>486</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>246</v>
+        <v>281</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>473</v>
+        <v>491</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>476</v>
+        <v>494</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>448</v>
+        <v>15</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>481</v>
+        <v>443</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>483</v>
+        <v>444</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>103</v>
+        <v>507</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>357</v>
+        <v>43</v>
       </c>
       <c r="E68" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="F68" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="F68" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G68" s="5" t="s">
+        <v>508</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>294</v>
+        <v>511</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>498</v>
+        <v>43</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>357</v>
+        <v>228</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>516</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>294</v>
+        <v>48</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>502</v>
+        <v>519</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>215</v>
+        <v>355</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>356</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>523</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="I70" s="5"/>
+        <v>524</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>525</v>
+      </c>
       <c r="J70" s="5" t="s">
-        <v>48</v>
+        <v>360</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>448</v>
+        <v>43</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>401</v>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>515</v>
+        <v>48</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>448</v>
+        <v>43</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>15</v>
+        <v>536</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        </is>
+        <v>401</v>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>523</v>
+        <v>223</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>448</v>
+        <v>43</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>528</v>
-[...7 lines deleted...]
-        </is>
+        <v>544</v>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>545</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>529</v>
-[...3 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="I73" s="5"/>
       <c r="J73" s="5" t="s">
-        <v>531</v>
+        <v>48</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>448</v>
+        <v>228</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>536</v>
-[...7 lines deleted...]
-        </is>
+        <v>551</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>552</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>539</v>
+        <v>554</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>540</v>
+        <v>48</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>543</v>
+        <v>557</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>544</v>
+        <v>558</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>42</v>
+        <v>559</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>545</v>
+        <v>250</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>343</v>
+        <v>560</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>561</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>562</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>294</v>
+        <v>223</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>554</v>
+        <v>44</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G76" s="5" t="s">
+        <v>571</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>552</v>
+        <v>43</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>553</v>
+        <v>228</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>554</v>
+        <v>45</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G77" s="5" t="s">
+        <v>579</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
       <c r="J77" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>568</v>
+        <v>228</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>552</v>
+        <v>586</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G78" s="5" t="s">
+        <v>587</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="I78" s="5"/>
+        <v>588</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>589</v>
+      </c>
       <c r="J78" s="5" t="s">
-        <v>570</v>
+        <v>223</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>448</v>
+        <v>228</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>575</v>
-[...7 lines deleted...]
-        </is>
+        <v>594</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>595</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>578</v>
+        <v>597</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>579</v>
+        <v>48</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>581</v>
+        <v>599</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>552</v>
+        <v>228</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>43</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>586</v>
+        <v>603</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>557</v>
+        <v>48</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>587</v>
+        <v>604</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>552</v>
+        <v>228</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G81" s="5" t="s">
+        <v>609</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>557</v>
+        <v>223</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>552</v>
+        <v>228</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>553</v>
+        <v>586</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H82" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I82" s="5"/>
+      <c r="H82" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>617</v>
+      </c>
       <c r="J82" s="5" t="s">
-        <v>557</v>
+        <v>223</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>597</v>
+        <v>618</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>598</v>
+        <v>619</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>599</v>
+        <v>620</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>600</v>
+        <v>621</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>448</v>
+        <v>228</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-        </is>
+        <v>586</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>622</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>605</v>
+        <v>223</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>606</v>
+        <v>625</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>607</v>
+        <v>626</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>608</v>
+        <v>627</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>609</v>
+        <v>628</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>610</v>
+        <v>43</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>553</v>
+        <v>228</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>611</v>
-[...9 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>630</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>614</v>
+        <v>223</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>448</v>
+        <v>43</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>629</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>637</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>620</v>
+        <v>639</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>621</v>
+        <v>223</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>626</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>448</v>
-[...4 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>634</v>
-[...4 lines deleted...]
-        </is>
+        <v>629</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>651</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>637</v>
+        <v>223</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>552</v>
+        <v>43</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>642</v>
+        <v>228</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>643</v>
-[...9 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>658</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>644</v>
+        <v>659</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>645</v>
+        <v>660</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>646</v>
+        <v>223</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>647</v>
+        <v>661</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>648</v>
+        <v>662</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>649</v>
+        <v>663</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>552</v>
+        <v>228</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>586</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>651</v>
-[...1 lines deleted...]
-      <c r="I89" s="5"/>
+        <v>664</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>665</v>
+      </c>
       <c r="J89" s="5" t="s">
-        <v>646</v>
+        <v>223</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>552</v>
+        <v>43</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>642</v>
+        <v>228</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>656</v>
+        <v>45</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="I90" s="5"/>
+        <v>670</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>671</v>
+      </c>
       <c r="J90" s="5" t="s">
-        <v>646</v>
+        <v>223</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>659</v>
+        <v>673</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>664</v>
+        <v>678</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>665</v>
+        <v>679</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>666</v>
+        <v>680</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>667</v>
+        <v>681</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>668</v>
+        <v>228</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>669</v>
-[...4 lines deleted...]
-        </is>
+        <v>629</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>682</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>670</v>
+        <v>683</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>672</v>
+        <v>223</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>675</v>
+        <v>687</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>668</v>
+        <v>43</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>629</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>679</v>
+        <v>223</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>552</v>
+        <v>43</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>642</v>
+        <v>586</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G94" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G94" s="5" t="s">
+        <v>695</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="I94" s="5"/>
+        <v>696</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>697</v>
+      </c>
       <c r="J94" s="5" t="s">
-        <v>686</v>
+        <v>223</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>689</v>
+        <v>700</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>691</v>
+        <v>43</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>642</v>
-[...14 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>701</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>692</v>
-[...1 lines deleted...]
-      <c r="I95" s="5"/>
+        <v>702</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>703</v>
+      </c>
       <c r="J95" s="5" t="s">
-        <v>686</v>
+        <v>223</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>695</v>
+        <v>706</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>697</v>
+        <v>228</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>698</v>
+        <v>43</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>699</v>
-[...9 lines deleted...]
-        </is>
+        <v>629</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>708</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>702</v>
+        <v>223</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>481</v>
+        <v>228</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>708</v>
-[...9 lines deleted...]
-        </is>
+        <v>716</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>718</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>709</v>
+        <v>43</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>711</v>
+        <v>223</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>448</v>
+        <v>228</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>586</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G98" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G98" s="5" t="s">
+        <v>724</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>719</v>
+        <v>223</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>669</v>
+        <v>43</v>
+      </c>
+      <c r="D99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>725</v>
-[...8 lines deleted...]
-        <v>728</v>
+        <v>731</v>
+      </c>
+      <c r="I99" s="5"/>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L99" s="6" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="D100" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E100" s="5" t="s">
-[...6 lines deleted...]
-        <v>733</v>
+      <c r="D100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H100" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="I100" s="5" t="s">
+      <c r="I100" s="5"/>
+      <c r="J100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="6" t="s">
         <v>735</v>
       </c>
-      <c r="J100" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D101" s="5" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G101" s="5" t="s">
-        <v>741</v>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>742</v>
-[...8 lines deleted...]
-        <v>744</v>
+        <v>737</v>
+      </c>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L101" s="6" t="s">
-        <v>745</v>
-[...3 lines deleted...]
-      </c>
+        <v>738</v>
+      </c>
+      <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>748</v>
+        <v>43</v>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>749</v>
-[...8 lines deleted...]
-        <v>751</v>
+        <v>740</v>
+      </c>
+      <c r="I102" s="5"/>
+      <c r="J102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L102" s="6" t="s">
-        <v>752</v>
-[...3 lines deleted...]
-      </c>
+        <v>741</v>
+      </c>
+      <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>754</v>
+        <v>742</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D103" s="5" t="s">
-[...3 lines deleted...]
-        <v>626</v>
+      <c r="D103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>755</v>
-[...8 lines deleted...]
-        <v>757</v>
+        <v>743</v>
+      </c>
+      <c r="I103" s="5"/>
+      <c r="J103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L103" s="6" t="s">
-        <v>758</v>
-[...3 lines deleted...]
-      </c>
+        <v>744</v>
+      </c>
+      <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D104" s="5" t="s">
-[...3 lines deleted...]
-        <v>626</v>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G104" s="5" t="s">
-        <v>762</v>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>763</v>
-[...8 lines deleted...]
-        <v>765</v>
+        <v>746</v>
+      </c>
+      <c r="I104" s="5"/>
+      <c r="J104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L104" s="6" t="s">
-        <v>766</v>
-[...3 lines deleted...]
-      </c>
+        <v>747</v>
+      </c>
+      <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>768</v>
+        <v>748</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>43</v>
+        <v>228</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>586</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G105" s="5" t="s">
-        <v>770</v>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="I105" s="5"/>
+        <v>749</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>750</v>
+      </c>
       <c r="J105" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>772</v>
+        <v>751</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>773</v>
+        <v>752</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>774</v>
+        <v>753</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>775</v>
+        <v>754</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>43</v>
+        <v>755</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>215</v>
+        <v>586</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>776</v>
-[...4 lines deleted...]
-        </is>
+        <v>756</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="G106" s="5" t="s">
-        <v>777</v>
+        <v>757</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>778</v>
+        <v>758</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>780</v>
+        <v>760</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>781</v>
+        <v>761</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>782</v>
+        <v>762</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>783</v>
+        <v>763</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>784</v>
+        <v>299</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>357</v>
+        <v>281</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>785</v>
+        <v>764</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>765</v>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>788</v>
+        <v>766</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>789</v>
+        <v>767</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>294</v>
+        <v>768</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>790</v>
+        <v>769</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>791</v>
+        <v>770</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>792</v>
+        <v>771</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>793</v>
+        <v>772</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>794</v>
+        <v>43</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>795</v>
+        <v>228</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G108" s="5" t="s">
-        <v>796</v>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>798</v>
+        <v>774</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>799</v>
+        <v>48</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>800</v>
+        <v>775</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>801</v>
+        <v>776</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>802</v>
+        <v>777</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>803</v>
+        <v>778</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>780</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>804</v>
+        <v>781</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
-        <v>48</v>
+        <v>511</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>807</v>
+        <v>783</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>810</v>
+        <v>786</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>811</v>
+        <v>787</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G110" s="5" t="s">
-        <v>812</v>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>813</v>
+        <v>788</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>814</v>
+        <v>789</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>294</v>
+        <v>790</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>815</v>
+        <v>791</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>816</v>
+        <v>792</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>817</v>
+        <v>793</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>818</v>
+        <v>794</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="D111" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="5" t="s">
-        <v>819</v>
+        <v>796</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="s">
-        <v>820</v>
+        <v>797</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>821</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>823</v>
+        <v>799</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>824</v>
+        <v>800</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>825</v>
+        <v>801</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>826</v>
+        <v>802</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>215</v>
+        <v>803</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E112" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E112" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G112" s="5" t="s">
+        <v>804</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>827</v>
+        <v>805</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>829</v>
+        <v>807</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>830</v>
+        <v>808</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>831</v>
+        <v>809</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>832</v>
+        <v>810</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>215</v>
+        <v>559</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>811</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>812</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="I113" s="5"/>
       <c r="J113" s="5" t="s">
-        <v>48</v>
+        <v>814</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>837</v>
+        <v>817</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>838</v>
+        <v>818</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>811</v>
+        <v>299</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>839</v>
-[...7 lines deleted...]
-        <v>840</v>
+        <v>717</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>841</v>
+        <v>820</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>842</v>
+        <v>821</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>294</v>
+        <v>822</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>843</v>
+        <v>823</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>845</v>
+        <v>825</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>846</v>
+        <v>826</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>215</v>
+        <v>355</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>811</v>
-[...4 lines deleted...]
-        </is>
+        <v>365</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>523</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>847</v>
+        <v>827</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>848</v>
+        <v>828</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>849</v>
+        <v>829</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>850</v>
+        <v>830</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>851</v>
+        <v>831</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>853</v>
+        <v>355</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>43</v>
+        <v>365</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>854</v>
+        <v>523</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G116" s="5" t="s">
-        <v>855</v>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>859</v>
+        <v>836</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>860</v>
+        <v>837</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>861</v>
+        <v>838</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>215</v>
+        <v>355</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>811</v>
+        <v>356</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="s">
-        <v>862</v>
+        <v>839</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>863</v>
+        <v>840</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>864</v>
+        <v>841</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>866</v>
+        <v>843</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>867</v>
+        <v>844</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="D118" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D118" s="5" t="s">
-[...9 lines deleted...]
-        <v>870</v>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>871</v>
+        <v>586</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>872</v>
+        <v>847</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>294</v>
+        <v>848</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>873</v>
+        <v>849</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>874</v>
+        <v>850</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>875</v>
+        <v>851</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>876</v>
+        <v>852</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>43</v>
+        <v>787</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>877</v>
+        <v>853</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>878</v>
+        <v>854</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>879</v>
+        <v>855</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>294</v>
+        <v>856</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>880</v>
+        <v>857</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>881</v>
+        <v>858</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>882</v>
+        <v>859</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>883</v>
+        <v>860</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>215</v>
+        <v>299</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>45</v>
+        <v>717</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>861</v>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>885</v>
+        <v>862</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>294</v>
+        <v>864</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>887</v>
+        <v>865</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>888</v>
+        <v>866</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>889</v>
+        <v>867</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>890</v>
+        <v>868</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>43</v>
+        <v>299</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>45</v>
+        <v>869</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>870</v>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>892</v>
+        <v>871</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>893</v>
+        <v>872</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>294</v>
+        <v>873</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>896</v>
+        <v>876</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>897</v>
+        <v>877</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>43</v>
+        <v>559</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>215</v>
+        <v>878</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>879</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>899</v>
+        <v>880</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>900</v>
+        <v>881</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>294</v>
+        <v>882</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>901</v>
+        <v>883</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>902</v>
+        <v>884</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>215</v>
+        <v>299</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>811</v>
-[...4 lines deleted...]
-        </is>
+        <v>281</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>853</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>904</v>
+        <v>887</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>905</v>
+        <v>888</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>294</v>
+        <v>889</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>906</v>
+        <v>890</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>907</v>
+        <v>891</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>908</v>
+        <v>892</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>909</v>
+        <v>893</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>215</v>
+        <v>299</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>717</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>869</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>294</v>
+        <v>896</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>913</v>
+        <v>898</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>914</v>
+        <v>899</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>915</v>
+        <v>900</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>215</v>
+        <v>901</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>902</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>916</v>
+        <v>903</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>294</v>
+        <v>905</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>43</v>
+        <v>910</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>215</v>
-[...8 lines deleted...]
-        <v>922</v>
+        <v>811</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>294</v>
+        <v>905</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>215</v>
+        <v>917</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>811</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>294</v>
+        <v>905</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>43</v>
+        <v>299</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>811</v>
+        <v>281</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>934</v>
-[...7 lines deleted...]
-        <v>935</v>
+        <v>869</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>936</v>
-[...3 lines deleted...]
-      </c>
+        <v>925</v>
+      </c>
+      <c r="I128" s="5"/>
       <c r="J128" s="5" t="s">
-        <v>294</v>
+        <v>926</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>43</v>
+        <v>299</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="E129" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="K129" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="F129" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L129" s="6" t="s">
-        <v>945</v>
+        <v>935</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>946</v>
+        <v>936</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>215</v>
+        <v>901</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>43</v>
+        <v>938</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>869</v>
-[...4 lines deleted...]
-      <c r="G130" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="L130" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="D131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="H130" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="J131" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="6" t="s">
         <v>950</v>
       </c>
-      <c r="J130" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K130" s="5" t="s">
+      <c r="M131" s="5" t="s">
         <v>951</v>
-      </c>
-[...1718 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -15877,81 +12417,44 @@
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
-    <hyperlink ref="M132" r:id="rId137"/>
-[...35 lines deleted...]
-    <hyperlink ref="M168" r:id="rId173"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>