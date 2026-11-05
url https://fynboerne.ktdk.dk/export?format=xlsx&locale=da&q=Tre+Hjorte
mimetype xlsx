--- v3 (2026-09-20)
+++ v4 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1450" uniqueCount="952" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1462" uniqueCount="961" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4780,50 +4780,127 @@
 Brev 2: Marie Larsen (Mareje/Ia) og Carl Andresen (Patronen) kommer, og Alhed glæder sig til at vise dem det nyistandsatte hus. Hun vil gerne have pasteller med på udstillingen, og hun skriver priser, som Andreas dog gerne må formindske. Fasanbilledet er dét fra Wedellsborg. 
 Alhed har det godt, tager ikke medicin og er ikke generet af hjertet. Mon Andreas kommer til Båxhult?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
+  </si>
+  <si>
+    <t>1926-10-25</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>116 Bishop Street New Haven Conn. USA</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Johannes Hohlenberg
+- Rastrup
+Janna Schou
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid Warberg arbejdede for. 
+Johannes Brønsted var gæsteprofessor ved flere amerikanske universiteter i 1926. Louises og hans tre døtre var imens hjemme i Danmark. Deres bror, Peter, var med i USA. 
+Mohr, Buster og deres kærester kendes ikke. Ej heller Fru Breuner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8420</t>
+  </si>
+  <si>
+    <t>Astrid Warberg m.fl. har haft besøg af en tysk kvinde, som holdt en mængde foredrag, som fængslede alle.
+Adam Afzelius har fået tilladelse til at flytte fra Regensen, og som gift mand får han 100 kr. månedligt i boliggodtgørelse, så han vil leje et værelse på Rolfsvej. Alfred Goldschmidt vil slet ikke hjælpe det unge par økonomisk. Astrid må give Ina/Sjums 40 kr. i løn som husbestyrerinde, og det har hun dårligt råd til. Det må ikke gå ud over Janna/Nus/Nusset Schou. 
+Alfreds søster, Johanne Dahl, vil gerne have Ina i huset, men Astrid glæder sig til omsider at få pigen hjem. Alfred vil ikke have Ina på besøg, hvis hun gifter sig.
+Astrid spørger, om de kan holde bryllupsfesten i Louise og Johannes Brønsteds lejlighed. De bliver 15 personer, og der er ikke plads i Astrids bolig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M1ij</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+5
+Mrs. L. Brønsted
+Bishop Street 106
+New Haven
+Conneticut
+U.S.A.
+[Fortrykt og overstreget på kuvertens bagside:]
+"ROSSIA"
+Bornholmsgade 8
+København K.
+[Håndskrevet på kuvertens bagside:]
+Warberg
+Rolfsvej 17
+København
+[I brevet:]
+pt. Rossia, Mandag Morgen
+d. 25 Oktober 1926.
+Kæreste Lugge!'Nu er det næsten en Måned siden jeg sidst skrev til dig - jeg tror mit Brev krydsedes med dit Kort, hvor I var i Gang med den store Rejse - Tak! Jeg har tænkt meget på dig i denne Måned - har syntes, der var overvældende Masser at fortælle dig - men når jeg skulde til det, så følte jeg pludselig med stor Bedrøvelse, at alt det der fyldte mig med så megen Glæde - med nye og friskere Syn på Tilværelsen og på alting - det var jo Ting, som kun vilde få dig til at ryste på Hovedet - og så kom jeg stadig ikke til at skrive. Men helt springe det over kan jeg dog ikke - at vi har haft en tysk Dame heroppe - Fru Breuner - Datter af en tysk Professor v. Berlins Universitet - et uhyre kundskabsrigt Menneske, som holdt 6 glimrende Foredrag for os - om Kunst - om Kvindesag - om Spejderbevægelse - om Sprog osv - osv - stærkt sammentrængt, da hendes Tid var så begrænset og hun havde så meget på Hjerte - men hvert eneste Foredrag var en mægtig Oplevelse for os alle. Hun besøgte mig privat en Aften - Rastrups med - det var uhyre interessant.
+En anden Aften improviserede vi en Sammenkomst i et andet privat Hjem - en Søndag Aften - hvor hun i fire stive Timer holdt os åndeløst fængslede - Rastrup fulgte mig siden til min Dør - for at vi endnu en lille Tid kunde tale om det - Kl var 1/2 1 Nat! Harriet var gået tidlig i Seng, hendes Baby nærmer sig jo.
+Nå - alt dette skal jeg ikke gå nærmere ind på, da jeg ved det ikke interesserer dig -
+Men nu skal du høre andet og meget mere betænkeligt. Adam Af. kom op til mig i Fredags og meddelte, at nu havde han fået Tilladelse til at fraflytte Regensen, hvorved han får en Boliggodtgørelse på c 100 Kr mdl - grundet på Ægteskabs Indgåelse - og på dette gifter de sig den 4' December - trods alle respektive faderlige og moderlige - indtrængende Advarsler!!! Det økonomiske er hovedsaglig baseret på - altså de nævnte 100 Kr - men dernæst på, at Sjums bliver min Husbestyrerinde - Adam vil leje et Værelse på Rolfsvej! Alfred nægter rentud enhver pekuniær Støtte, når Sjums vil til mig - men dette har både hun og Adam holdt fast på; jeg havde jo håbet på at kunde nøjes med 30 Kr. i Gage - da Sjums dog ikke kan vadske og sy (og jeg er nedsat fra Dec. med 27,- Kr. pr Måned! Men nu må jeg jo op på 40 - når Alfred intet vil bidrage - og hvor økonomisk vil Sjums være? Jeg gruer lidt for Økonomien - som dog i Forvejen var yderst besværlig - og jeg synes jo ikke, det bør gå ud over lille Nus, som jeg dog gerne vilde kunne ofre lidt på. Adam får 50 Kr. mdl. af sin Far - men han er lige ved og en at måtte indlægges på Grund af Bekymringer for Rostrups - hvem han hjælper med 75 Kr. mdl. - men bliver han syg, holder alt dette op - hvad mener du! Nå, men det skal jo gå - jeg skiftevis græder og ler - min Datter Fru Afzelius! Du må da sende dem et Kort til d. 4. December (Rolfsvej) Adam sagde,at du var hans specielle Veninde eller sådan noget. 
+II/
+Nu er der det Dilemma, at Johanne Dahl (f. Goldschmidt) gerne vil have Sjums i Huset (dog véd jeg ikke, om dette også gælder, når Sjums gifter sig) - og du forstår jo nok, at når jeg endelig efter 10års Forløb kan få min Datter hjem - så siger jeg ikke nej på Grund af lumpne Pengesorger!!!
+Desuden - Alfred har jo 20.000 om Året af Penge fra Rente - går det rent galt, så må han dog antages at vilde hjælpe dem! Foreløbig har han ymtet noget om, at hvis Sjums giftede sig nu, så var det ikke sikkert han brød sig om at se hende derovre som Gæst!!!
+(og jeg er jo vant til i alle Ferier at sende Husbestyrerinden hjem på egen Kost!!!) ja, det er indviklet; men de Unge gør jo, som de vil, vi andre kan nøjes med Advarsler, som de ikke hører altfor meget på!
+Nå, men alting skal jo klares - Buf og jeg klarede jo vores i sin Tid - og det så vel egentlig ligeså broget ud.
+Trods alt glæder jeg mig til at få Sjums i Huset - ikke mindst for Nussets Skyld - så hun nu måske slipper for de evige Systemskifter.
+Trods al Fattigdom vilde jeg jo gerne gøre Bryllupsdagen lidt festlig for dem - det synes jo ikke, som Alfred vil med - for i så Fald trækker jeg mig tilbage, da han jo ikke vil træffe mig - hvem han uretfærdig beskylder for at have arrangeret det hele! Jeg véd heller ikke, hvad de Unge selv tænker om Arrangementet - men hvis - osv osv - vilde du så eventuelt have noget imod, at vi arrangerede en lille Sammenkomst i Jeres Lejlighed, da min jo er så begrænset? Det blev da kun Agnes og Hr Afzelius - Rastrups - de to Forlovere; Mohr og Buster (evtl. med Kærester) - Brudeparret - jeg - og i yderste Enkelhed - Smørrebrød - Vin og Kage el. lign. - jeg vilde være nødt til at hæve igen af Mors Penge - hvis vi ikke lan lave Sammenskudsgilde - jeg véd jo intet - men skriv til mig, om vi eventuelt må lade Aftenen foregå hos Jer? Vi blev altså med Lomme - Bes - og Mudi - 15 Personer!
+Nå - nu ikke mere i Dag - jeg skal have din nye Adresse hos Lomme, som kommer til mig i Aften sammen med Rastrups - Adam og Hohlenberg - hun blev meget glad, da jeg inviterede hende i Aftes. 
+Tusinde Hilsner kæreste Lugge - til Jer alle - speciellest dig fra Dis 
+[Indsat øverst s. 1:]
+Desværre mislykkedes det med at få Rastrup hen til Rossia!</t>
   </si>
   <si>
     <t>1926-11-19</t>
   </si>
   <si>
     <t>Kjerteminde</t>
   </si>
   <si>
     <t>Rolfsvej 17 4 København</t>
   </si>
   <si>
     <t>Christian Caspersen
 Thora Caspersen
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Ellen  Sawyer
 Janna Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
@@ -6499,59 +6576,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cRIt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TJj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pQmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7HJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B3iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A7lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M1ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M131"/>
+  <dimension ref="A1:M132"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -11185,1147 +11262,1190 @@
       </c>
       <c r="I106" s="5" t="s">
         <v>759</v>
       </c>
       <c r="J106" s="5" t="s">
         <v>223</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>760</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>761</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>281</v>
+        <v>443</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>764</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>765</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>766</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>767</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>768</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>769</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>770</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>772</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>43</v>
+        <v>299</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>228</v>
+        <v>281</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>773</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>774</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>48</v>
+        <v>777</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>779</v>
+        <v>43</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>43</v>
+        <v>228</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="F109" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="G109" s="5" t="s">
-        <v>781</v>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H109" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="I109" s="5"/>
+      <c r="I109" s="5" t="s">
+        <v>783</v>
+      </c>
       <c r="J109" s="5" t="s">
-        <v>511</v>
+        <v>48</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>281</v>
+        <v>788</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>787</v>
-[...14 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>790</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>788</v>
-[...3 lines deleted...]
-      </c>
+        <v>791</v>
+      </c>
+      <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>790</v>
+        <v>511</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>795</v>
+        <v>281</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="E111" s="5" t="s">
         <v>796</v>
       </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G111" s="5" t="s">
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="H111" s="5" t="s">
+      <c r="I111" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
-        <v>223</v>
+        <v>799</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>45</v>
+        <v>805</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
         <v>223</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>559</v>
+        <v>812</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>811</v>
+        <v>43</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>812</v>
+        <v>45</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G113" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G113" s="5" t="s">
+        <v>813</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="I113" s="5"/>
+        <v>814</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>815</v>
+      </c>
       <c r="J113" s="5" t="s">
-        <v>814</v>
+        <v>223</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>281</v>
+        <v>559</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>299</v>
+        <v>820</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>821</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      </c>
+        <v>822</v>
+      </c>
+      <c r="I114" s="5"/>
       <c r="J114" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>355</v>
+        <v>281</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>365</v>
+        <v>299</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>523</v>
-[...4 lines deleted...]
-        </is>
+        <v>717</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>828</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>360</v>
+        <v>831</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>355</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>523</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>360</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>355</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>356</v>
-[...4 lines deleted...]
-        </is>
+        <v>365</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>523</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G117" s="5" t="s">
-        <v>839</v>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="J117" s="5" t="s">
         <v>360</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>846</v>
+        <v>355</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>43</v>
+        <v>356</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G118" s="5" t="s">
+        <v>848</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>586</v>
+        <v>849</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>848</v>
+        <v>360</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>787</v>
+        <v>855</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>43</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>854</v>
+        <v>586</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="D120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="5" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>862</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="D121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="5" t="s">
-        <v>869</v>
+        <v>717</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>870</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
         <v>871</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>872</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>873</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>874</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>875</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>877</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>559</v>
+        <v>299</v>
       </c>
       <c r="D122" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E122" s="5" t="s">
         <v>878</v>
       </c>
-      <c r="E122" s="5" t="s">
+      <c r="F122" s="5" t="s">
         <v>879</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>880</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>881</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>882</v>
       </c>
       <c r="K122" s="5" t="s">
         <v>883</v>
       </c>
       <c r="L122" s="6" t="s">
         <v>884</v>
       </c>
       <c r="M122" s="5" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
         <v>886</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>299</v>
+        <v>559</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>281</v>
+        <v>887</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>853</v>
+        <v>888</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="D124" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="D124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="5" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>862</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>901</v>
+        <v>299</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>44</v>
+        <v>717</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>902</v>
+        <v>878</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
         <v>903</v>
       </c>
       <c r="I125" s="5" t="s">
         <v>904</v>
       </c>
       <c r="J125" s="5" t="s">
         <v>905</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>906</v>
       </c>
       <c r="L125" s="6" t="s">
         <v>907</v>
       </c>
       <c r="M125" s="5" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>909</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D126" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="D126" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E126" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>911</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>299</v>
+        <v>926</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>924</v>
+        <v>820</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>925</v>
-[...1 lines deleted...]
-      <c r="I128" s="5"/>
+        <v>927</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>928</v>
+      </c>
       <c r="J128" s="5" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>299</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>901</v>
+        <v>299</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>938</v>
+        <v>281</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>939</v>
-[...4 lines deleted...]
-        </is>
+        <v>878</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>933</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
         <v>940</v>
       </c>
       <c r="I130" s="5" t="s">
         <v>941</v>
       </c>
       <c r="J130" s="5" t="s">
         <v>942</v>
       </c>
       <c r="K130" s="5" t="s">
         <v>943</v>
       </c>
       <c r="L130" s="6" t="s">
         <v>944</v>
       </c>
       <c r="M130" s="5" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="5" t="n">
+      <c r="A131" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B131" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J131" s="5" t="s">
+      <c r="B132" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="D132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="J132" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="K131" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>951</v>
+      <c r="K132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>960</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12417,44 +12537,45 @@
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
+    <hyperlink ref="M132" r:id="rId137"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>