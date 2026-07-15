--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="330" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="339" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2137,50 +2137,94 @@
 21-6-2000
 BWP. 
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Fredag 2den Juledag 1947.
 Kære lille Dis!
 Det er bleven til en meget stille 2_den_ Juledag: Manse og Peter er paa Fiskeri (Bøsse med) med en Fisker-Ven i Kjerteminde, Marie er lige taget til Kjerteminde i en Lejebil, Rutebilen gaar først langt ud paa Natten, omtrent, og hun vil derud for at kunde følge Slagets Gang lige fra Morgenstunden paa Fødselsdagen. Las med Familie skal ned paa Raadhuset Kl. 10 for at blive udnævnt til Æresborger. Agraren er nede at malke, Edel har et og andet for, saa jeg er mutters alene og her er en salig Ro og Fred, hvor længe den vil varer maa Tiden vise. 
 Lad mig allerførst sige dig saa mange mange Tak for din indholdsrige Pakke. Først og fremmest dette pragtfulde Brevpapir, som hermed indvies, mit pæne Papir er netop paa Hældningen, der er vist kun et enkelt Ark tilbage, saa jeg er mægtig glad ved det og siger dig saa mange Tak. Bøgerne til Mandfolkene skal jeg sige saa mange Tak for. Jeg læste den til Manse en af de sidste Aftner inden Jul, jeg skal love for, den er spændende. Og saa allle Lækkerierne! Tænk at have faaet Risengryn til Huse! Og Rosiner og Bolsjer og saa de dejlige Cerutter og den store fine Mavebæltecigar – det var vel nok Herligheder.
 I mit lange Julebrev til dig, tvang jeg mig selv til ikke at skrive alt for meget om Lugge, men jeg var glad ved, at du skrev saa meget om det til mig, det var jo dog det, som opfyldte os begge. Og synes du ikke, at det var – er – svært at være saa langt borte og ikke kunne følge med i Enkelthederne. Christine hørte jeg dog fra et Par Gange, men kun ganske korte Breve. Jeg ringede Dagen efter til Kjertem. (jeg mener Dagen efter Begravelsen) Jeg talte kun med Las, de andre var i Byen, men han fortalte mig dog lidt om det; var det dog ikke kækt af Las paa 80 Aar at tage derover? Og da Puf kørte Rie herud Juleaftens Efterm. fortalte han mig en Del, ogsaa lidt om Præstens Tale, som Puf fandt god. Men nu faar jeg forhaabentlig den Glæde at være sammen med Christine i Morgen, det er i hvert Fald Planen, at hun skal komme til Fødselsdagen Lysse tager hende og SkriveSwane med i sin Bil, naar han og Bimse kører over. Hun ved, om Lugge har nogen Planer for sin Fremtid. – Der er nu mange, Dis, som har holdt af Magisterens ["s" i slutningen af ordet overstreget]; Peter siger, at Lysse holdt saa umaadelig meget af ham Bodild Branner skrev det samme; Fritz har taget sig det saa nær – Las, Puf, Christine. Jeg har 
 2
 været lidt forbløffet over saa komplet udeltagende Marie har været, ja næsten lidt forbavset over at se og mærke min Sorg. Det eneste hun egentlig fæstede sig ved, var det uforsvarlige i, at Las tog derover til Begravelsen; det blev næsten til en personlig Fornærmelse paa Lases Vegne over, at Magisteren var død!! Overdrivelse selvfølgelig; men jeg blev nu lidt underlig over at høre hende fordybe sig i Magisterens utiltalende Egenskaber og jeg tænkte: de mortuis nihil bene. Hedder det Ord ikke saadan? det mener jeg dog; jeg saa det forleden et Sted i en Historie helt anderledes, det endte paa bonus, og Ordet for De døde saa ogsaa helt anderledes ud. Spørg Axel! Der var heller ingen rigtig Glans – for mig altsaa – over Juleaften, som fejredes i Havestuen, jeg havde pyntet Juletræet, Peter havde dog lavet Julestjernen, den gamle maatte absolut siges at have udtjent, den havde ogsaa mange Aar paa Bagen. Jeg syntes jeg havde faaet det lille Træ rigtig fint og festligt i Aar; vi kan jo kun have smaa Træer, selv om det [”om det” indsat over linjen] naar helt op til Loftet; Lys havde vi nok af, Stjærnekastere ogsaa, saa det [”det” indsat over linjen] straalede smukt nok, og Net og Hjærter var frisklavet i Aar. Aldrig har her været saa mange Gavepakker som i denne Jul; Peter og Ena var her jo også ud over det sædvanlige Mandtal, og hvad Peter fik var ganske fantastisk, han sagde ogsaa den ene Gang efter den anden: Jeg har aldrig faaet saa mange Julegaver før. Ogsaa den lille Ena var tilfreds med sine. Juledags Eft. fik vi Visit af Tinge og hans Svoger Gunnar samt lille Lise, der skulde sige Tak for Gaverne, navnlig for Dukken fra os her. De sagde, hun var blevet helt forstenet af Betagelse, da den blev pakket ud. Om Aftenen, da de var kommen i Seng sagde Tinge til hende, om hun ikke snart kunde tie stille, nej, for Dukken skulde have ved den anden Side ogsaa, og saa sagde hun ned til Dukken ”hvordan er det du ligger og fedter med det” – man hører stadig Gretes forskellige Ytringer gaa igen i Lises Mund. Hun er en forfærdelig pudsig Unge. 
 Julegaverne – jo, jeg synes det er en utrolig praktisk Maade med Indpakningen; der er intet med at det og det ikke maa ses, for det er altsammen skjult under det fine Papir; vi faar heller ingen Uorden af den Grund, Papirer lægges straks fint sammen og samles i en Stabel og Baandene i en lille Bunke, som kommer i deres snart mangeaarige Æske, som har sin Plads i Julekassen. I Aar havde jeg saa meget Indpakningspapir, at jeg ikke nær brugte det op, skønt vil ["l" i slutningen af ordet overstreget] alle pakker Gaver ind med det; jeg har aldrig behøvet at købe Julepapir. - Tak for de smaa Skitser til din Børnebog, den er nok bleven nydelig og lille Nille salig; det er helt overraskende at du pludselig er bleven bildende Kunstner. 
 Du spurgte mig, om jeg syntes det var rigtigt, at du ikke tog til Begravelsen. Ja, for det første havde du vel daarligt kunnet taale det for din Bronchitis, men ellers – jeg ved det ikke, Dis, jeg har tumlet med det og spekuleret paa, hvordan Lugge ville føle det, men er ikke kommen til noget Resultat. Lad os haabe, at det du valgte var det rigtigste. 
 [Skrevet langs højre kant paa s4:]
 Lørdag 
 I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
 [Skrevet på hovedet øverst på s. 4:]
 min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
 [Skrevet på venstre kant på s. 4:]
 jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
 [Skrevet langs venstre kant på s. 2:]
 Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
 [Skrevet på hovedet øverst på s. 2:]
 Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
+  </si>
+  <si>
+    <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Knuthenborg</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2257,59 +2301,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M44"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4237,92 +4281,138 @@
       <c r="F44" s="5" t="s">
         <v>323</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>324</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>325</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>326</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>327</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>328</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>329</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
+    <hyperlink ref="M45" r:id="rId50"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>