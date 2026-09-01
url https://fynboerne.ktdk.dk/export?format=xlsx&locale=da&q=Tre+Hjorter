--- v1 (2026-07-15)
+++ v2 (2026-09-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="339" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="299" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -468,79 +468,50 @@
 Laura vil tage returbillet til København og besøge sine forældre. 
 Sadelmageren har ordnet gulvtæppet, så det dækker gulvet. Det gamle kom ind i Albrechts stue.
 Børnene tegner ikke om aftenen, for de kan ikke uden hjælp. Fritz Syberg har hentet gipsornamenter til at tegne efter. 
 Thora har fået et dukkekomfur, som hun og Charlotte skal lege med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VGSK</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter A C Warberg
 “Tre Hjorte”
 Vestergade
 Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 [Fortrykt logo]
 [Håndskrevet:]
 Erikshaab d: 20de (Aften)
 Kjæreste Abba!
 Paa Mandag er det 22 Aar siden jeg fik det første Brev fra Dig og skrev det første Brev til Dig; gid jeg inden i dette kunde sende et rigtig eftertrykkeligt Kys! Men vær vis paa at Du har det tilgode til vi sees paa Fredag! Jeg længes i mellem Stunder saa latterlig meget efter Dig og efter at kysse Dig Kjæreste! Jeg vil da haabe at Din Lune forlængst er overstaaet; dette forresten sagt i Alvor og ikke for Kyssets Skyld. 
 Det glæder mig at Du træffer sammen derinde med Conne og Else; hun skrev saa beskedent, om jeg troede Du vilde tage Dig lidt af hende, til Conne kom fra Sverrig. Jeg har iaften skreven 4 Sider til hende i det Haab at hun faaer det inden hun rejser; hun bad mig nemlig sende sig Din Adresse. At jeg ikke træffer dem er derimod ikke saa uheldigt; jeg har jo nylig været hos dem og Du veed nok! for mange Bekjendte for nogle faa Dage i Kjøbenhavn, det elsker jeg ikke. Lille Visse var her i Eftermiddag, hun har slet intet hørt fra Vejle Mølle siden vi var der, stakkels Skind! – Sybergs var i Odense i Torsdags; Dagen før var han paa Arreskov for at bede om at stille Centrifuge op. De Grevens [oven over linien er skrevet: ”Grevens”] havde beklaget at jeg var rejst forgjæves derover; imorgen Formiddag gjør jeg det om, saa fortæller jeg Grevinden, at Fader og Moder har bedt mig derind og at jeg gjør Rejsen med Returbillet og for mine egne Penge. – Torsdag og Fredag havde vi Sadelmageren; han syede i Spisestuen, mens der var rykket ud af Kontoret og dette fik en tilgavns Rengjøring. Paludan sad i et grufuldt Roderi i Din Stue, han var flink til at hjælpe med at støve af og ordne alt igjen. Nu er der saa yndigt, Tæppet naar over hele Gulvet og seer ganske nyt ud. Af det gamle blev der et temmelig stort under Sofa og Bord i Din Stue. Jeg glæder mig til at min egen Ven skal komme hjem og finde det saa hyggeligt. Paa Mandag kommer Balslev med Tilbehør, jeg maatte skrive efter ham. Imorgen tænker jeg Styrtebadet kommer repareret tilbage fra Frost. – Børnene tegner ikke om Aftenen, de kan ikke paa egen Haand. Kunstneren medbragte i Lørdags nogle gl. Gibsornamenter fra Maler Hansens Loft at tegne efter, naar han kommer tilbage; de glæder sig meget dertil. Alhed var igaar spadserende hos Komtessen, der har det nogenlunde og lod til at være glad ved Alheds Snak. Jeg vil derover en af Dagene. – I morgen – Søndag – skal de 4 og Frøken Løngren til Høstgilde hos Margrethe Jokums, jeg skal over til Gjelskov. Mimi fik sig da en ny Kaabe i Odense til min store Glæde og hendes egen med vil jeg haabe! Tutte kjøbte sig et lille Komfur som Muk skal om i morgen Formiddag at koge paa med hende. Nu bliver dette vel nok mit sidste Brev til Dig kjæreste Abba! Jeg skal nok huske Degnens Fødselsdag paa Mandag. – 22 Aar! Jeg kan næsten komme til at græde ved at tænke tilbage paa de mange sorgfulde Timer jeg i Løbet af de 22 Aar har voldet Dig. Jeg vil haabe Du selv tænker mest paa de lyse! 
 Og saa Farvel min egen Ven! Børnene hilser! Elle og Muk, - de andre er jo paa Sollerup, kjørte Kl. 3 i den lille aabne Vogn. 
 Din Smaa.</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/m5DIwCRs</t>
   </si>
   <si>
     <t>1891-12-20</t>
   </si>
   <si>
     <t>Henrik Havemann</t>
   </si>
   <si>
     <t>Hamburg
 2. sal</t>
   </si>
   <si>
     <t>Hr. Bæk kendes ikke.
 Notaterne sidst i brevet stammer fra Alhed Larsens første tid som lærling ved den Kongelige Porcelainsfabrik i København. Hun boede en tid på pensionat ejet af Fru Laudrup, og hun skrev i flere breve hjem om et bal, hvortil hun skulle bruge silkekjole, handsker mm. Tre Hjorte var et hotel, hvor navnlig Albrecht Warberg ofte overnattede, når han var i København.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1379</t>
   </si>
   <si>
     <t>Havemann og hans hustru glæder sig til, at Ellen Sawyer kommer til Hamburg efter jul. De venter med at besøge seværdigheder til da. 
 På Ellens værelse er der en kommode. 
 Havemann havde regnet med at skulle til København, men denne tur er udsat, så Ellen må enten rejse alene til Hamburg eller blive fulgt af sine forældre, som godt kan overnatte hos Havemanns. 
 Sidst i brevet Alhed Larsens regnskabsnotater fra hendes første tid ved Porcelainsfabrikken i København.</t>
   </si>
   <si>
@@ -1157,164 +1128,50 @@
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Otto Emil  Paludan
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Christian Winther</t>
   </si>
   <si>
     <t>Christian Winthers Til Én er en gruppe digte trykt i samlingen Digtninger (1843).</t>
   </si>
   <si>
     <t>Alhed har været alene hjemme og bl.a. læst Christian Winther.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3Pev</t>
   </si>
   <si>
     <t>10ende à 11te Dcbr. 1896.
 Kære Las!
 Atter er jeg søgt ind til Pallam og har faaet et Stykke fint Brevpapir, hvorpaa jeg vil sende dem en lille Aftenhilsen. De bliver vist ellers snart forvænt med alt det fine Papir, men endnu denne Gang skal De have det i Anledning af at det er Deres Fars Fødselsdag paa Lørdag. For det haaber jeg da, det er; det er i den Anledning, at De faar dette Extrabrev. - - Jeg havde ellers saa smaat ventet Brev fra Dem i Dag, De er da vel ikke bleven værre af den Forkølelse? Jeg er bange, at saa længe De bliver ved med de Andetræk, gaar det ikke over. – Men nu faar jeg forhaabentlig Brev i Morgen, saa jeg faar at vide, hvordan De har det. Jeg venter Dem ikke paa Søndag, hvis Vejret er daarligt, og De ikke helt er kommen Dem. - - Mor er kommen hjem fra Odense i Dag, Dis kommer først paa Lørdag; det arme lille Menneske faar 10 Tænder gjort i Stand. I den Anledning altsaa fordi jeg er alene paa Værelset skal gamle Bjørn ligge oppe hos mig i Nat; mens Mor har været borte, har han maattet holde Vagt i Gangen, men i Nat skal han ligge i mit Badekar. Munter er fremdeles luddaarlig; han har faaet en grim Byld under Snuden, men i Dag har Dyrlægen set paa ham og givet os noget Kreolinvand at smøre ham med. Det lugter fælt og i den Anledning skælder alle Mennesker ham ud i Dag, saa han gaar og ser ganske ulykkelig og angergiven ud. - - De kan tro, jeg har dreven og haft det dejligt i disse Dage; det er udmærket at være alene hjemme en Gang i mellem, saa kan man bestille lige hvad man vil. Jeg har bl.a. læst Chr. Winthers ”til Én” et Par gange igennem, mange af dem ere dog aldeles henrivende. – Gamle Bjørn har ogsaa moret sig godt, han har haft fri Adgang overalt, og har fulgt mig i Hælene fra Morgen til Aften, endogsaa ud at spadsere i Regnvejr. Men det er godt, at Mor nu er kommen hjem og kan sætte lidt Fart i mig, saadan lige før Jul har man slet ikke Tid at drive. – Ud i Fremtiden maa det altsaa være Dem, der maa holde mig i Ørerne, at jeg ikke skal henfalde til Driverliv, hvad jeg har sørgelige Anlæg til. Dette er mit Alvor, - men jeg skal nok gøre mig Umage. - - Uha, nu slog Kl. 11 ½, jeg vilde kun have skreven nogle faa Ord, men det blev jo næsten til et helt Brev. – Vil De ikke hilse Deres Far og ønske ham til Lykke. – Jeg skal ikke hilse fra Pallam, han er gal, fordi jeg har nyst to Gange i Dag. Da jeg havde nyst første Gang, sagde han, at jeg skulde gaa ind i den anden Stue, naar jeg vilde nyse, og da jeg skulde nyse anden Gang, bad jeg ham om at gaa ud i Gangen, da jeg skulde nyse, hvorover han blev gal. - - Uha, nu bliver her nok knapt Plads til Hilsner, saa det er altsaa ikke sandt, at hvor der er Hjerterum, er der Husrum, i saa Fald var her Plads til en Milion og meget mere fra Deres Alhed.</t>
-  </si>
-[...112 lines deleted...]
-Gud bevare Eder og [lede] Eder vel hjem</t>
   </si>
   <si>
     <t>1899-04-09</t>
   </si>
   <si>
     <t>Christian Eckardt
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg</t>
   </si>
   <si>
     <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4VDT</t>
   </si>
   <si>
     <t>Kjøbenhavn Søndag Morgen 9/4 99.
 Kæreste Alhed!
 [Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
 Johannes Larsen
 P.S.
@@ -1469,90 +1326,50 @@
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Andreas Larsen
 Johan Larsen
 Karl Schou
 Fritz Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Haven" = Zoologisk Have.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået brev fra Fritz Syberg (Baronen) med en anmeldelse af Den frie Udstilling, som han enten skal levere til Politiken eller brænde. Han maler i Zoologisk Have, og Karl Schou vil også male hjortene eller zebraerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9NeQ</t>
   </si>
   <si>
     <t>Valby 15 April 1903.
 Kæreste Alhed!
 Tak for Dit Brev, tænkt at Du allerede rejser Hjem i Morgen, saa faar Du altsaa dette Brev der. I Dag har jeg da faaet udrettet en Del i Haven, jeg malede til henad 3, og gik saa til Brandstrups hvor jeg skriver dette. Det var for Resten en nederdrægtig kold Tur, men det lader til at Vejret er i Bedring saa jeg har det bedste Haab for i Morgen. Jeg har faaet Brev fra Baronen med en Anmeldelse af den frie Udstilling som jeg skal rykke ind i Politiken hvis de vil have den d.v.s. jeg maa ogsaa brænde den, men jeg maa ikke vise nogen den, jeg leverer den altsaa ind da jeg ikke tør paatage mig det Ansvar at tilintetgøre den. Jeg synes der er meget godt i den, men er ikke sikker paa at det er en god Artikel, da jeg ikke maa raadføre mig med nogen og ikke maa betænke mig synes jeg ikke der er andet at gøre. Der stod ikke ret meget i Dit Brev, men jeg faar vel et til i Morgen. Bare jeg nu maa faa godt Vejr i et Par Dage, saa jeg kan faa gjort en Del ved Billedet. Fodermesteren har lovet mig en Hvedeknop hver Dag mens jeg maler, saa jeg kan faa den til at staa i Nærheden. Schou var derude i Dag han tænker paa at male henne ved Hjortene eller Zebraerne. Marie er helt godt ved Humøret nu. De er forfærdelig flinke at være hos. Mange Hilsner og Kys til Jer alle tre. Det var rart at Dis kunde tage med til Kjerteminde, vil Du hilse hende.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1903-12-25</t>
-[...38 lines deleted...]
-  <si>
     <t>1912-09-24</t>
   </si>
   <si>
     <t>Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Else Jensen
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>Marina di Pisa</t>
   </si>
   <si>
     <t>Rembrandt
 Jens Jensen
 Villum Jensen
 Hans P. Lunde
 Franz Syberg</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede fra efteråret 1910 og små tre år frem i Italien.
 Johannes V. Jensen rejste fra november 1912 til april 1913 til Berlin, Weimar, Genua, Suez, Colombo, Singapore, Java, Djakarta, Hong Kong, Shanghai, Peking, Manchuriet, Shenyang, Harbin, Sibirien, Irkutsk, Moskva og Stockholm. (johannesvjensen.dk/tidslinje lokaliseret aug. 2019).
 Fritz og Hans Sybergs rejse til Rom samt familien rejse til Paris er også omtalt i tidligere breve fra Fritz Syberg til Johs. V. Jensen.
 H.P. Lundes bøn om en anbefaling skrev Fritz Syberg også til Johs. V. Jensen om 14. september 1912. 
@@ -1612,51 +1429,51 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0419</t>
   </si>
   <si>
     <t>Bi/Laura Warberg Petersen er nu feberfri. Christine/Uglen Swane har hjulpet med sygepleje. 
 Når Laura/Bibbe bliver rask, vil Adolph/Agraren få en fotograf til at komme og tage billeder af de to børn og ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Wy2</t>
   </si>
   <si>
     <t>Kærbyhus 4/2. 1916,
 Kære lille Junge!
 Tak for Brevet min lille Ven, det er så morsomt at høre fra Dig. Ja nu er din lille Bi over det værste hun har feberfri både i i Går og i Dag, men hun må jo heller blive i Sængen lidt endnu hun skal nok få Strikketrøjen på Junge. Hun har ikke tabt så meget denne Gang Junge. Uglen lægger Ærmerne ned på Tinges Bluse i Aften. Hun har været så flink til at tilse Bibbe. Mætte læser med Tinge om Aftenen, hun har ikke [”ikke” indsat over linjen] været hos lille Bror siden Bibbe blev syg Junge, så Du behøver ikke at være bange for ham min Ven. Når nu Bibbe kommer op skal jeg nok lade Fotografen komme op og fotografere os alle tre og så sende Dig Billedet. Jo Du kan tro vi længes efter Dig Junge; men det går såmæn hel godt aligevel. Det skal blive dejligt Junge, når Du kommer hjem igen, så skal vi hjelpe hinanden og tjæne Penge og få det så godt altid Junge! Nå nu skal vi hvist ind og spise, vi skal have Hjerter, jeg fik to Grise Hjerter hos Andersen og så købte jeg fire til. Oksebryst til på Søndag. Nu mange kærlige Hilser fra Børnene og din egen
 Agrar.</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
@@ -2047,140 +1864,50 @@
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen takker for pengene og sikahjorten. Ryggen så flot ud på et tinfad, som Larsen havde fået af sin søn i fødselsdagsgave. 
 Johannes Larsen er syg og kan ikke stå for ophængning af billeder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/63GQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Febr. 1943.
 Kære Grevinde!
 Tak for Brevet og Tak for Pengene. Ja, og Tusind Tak for Sikadyret! Det var et fremragende Dyr som ikke har levet forgæves. Vi havde Lejlighed til Sammenligning da jeg lige i Forvejen havde faaet et Raadyr fra min Broder, et Dyr af samme Køn og Aldersklasse. 
 Ryggen tog sig udmærket ud paa et stort Tinfad som min Søn havde fundet i Odense og foræret mig til min Fødselsdag. Jeg har ligget et Par Dage og er først i Eftermiddag staaet op saa jeg tør ikke rejse i Mrg, hvilket var Bestemmelsen, men sender min Søn til at begynde Ophængningen og saa rejser jeg Lørdag eller Søndag ikke Mandag. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
-  </si>
-[...88 lines deleted...]
-Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1948-07-30</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Knuthenborg</t>
   </si>
   <si>
     <t>Adam Knuth
 Frederik Knuth
 Jens Larsen
 Johan Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
 Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
   </si>
   <si>
@@ -2301,59 +2028,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Pev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Wy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wkhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7OyD2jlQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M45"/>
+  <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2676,1743 +2403,1519 @@
       </c>
       <c r="H8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="D9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="I9" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J9" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="M9" s="5"/>
+        <v>80</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H10" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E12" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="5" t="s">
-        <v>34</v>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E16" s="5" t="s">
+        <v>125</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="5" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>125</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F20" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>156</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>161</v>
+        <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>155</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G21" s="5" t="s">
-        <v>162</v>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>163</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>164</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>165</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>166</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>44</v>
+        <v>125</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="s">
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="H22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>172</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>173</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>175</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D23" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="E23" s="5" t="s">
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="F23" s="5" t="s">
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>45</v>
+        <v>181</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J25" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="E26" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="D26" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="I26" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J26" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="M26" s="5"/>
+        <v>205</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>161</v>
+        <v>199</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>42</v>
+        <v>216</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G28" s="5" t="s">
+        <v>217</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>48</v>
+        <v>220</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>220</v>
+        <v>155</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>224</v>
+        <v>48</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>229</v>
+        <v>43</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>230</v>
+        <v>155</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G30" s="5" t="s">
+        <v>233</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>234</v>
+        <v>48</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>201</v>
+        <v>43</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>230</v>
+        <v>155</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G31" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>242</v>
+        <v>48</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>243</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>244</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>246</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E32" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="s">
         <v>248</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>249</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>250</v>
       </c>
       <c r="J32" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K32" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="K32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="M32" s="5" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="5" t="s">
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="F33" s="5" t="inlineStr">
-[...26 lines deleted...]
-      </c>
+      <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...3 lines deleted...]
-        <v>263</v>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="s">
-        <v>264</v>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>265</v>
-[...8 lines deleted...]
-        <v>267</v>
+        <v>258</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G35" s="5" t="s">
-        <v>271</v>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>272</v>
-[...8 lines deleted...]
-        <v>274</v>
+        <v>261</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...3 lines deleted...]
-        <v>278</v>
+      <c r="D36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G36" s="5" t="s">
-        <v>279</v>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>280</v>
-[...8 lines deleted...]
-        <v>282</v>
+        <v>264</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L36" s="6" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D37" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>286</v>
-[...10 lines deleted...]
-        </is>
+        <v>267</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>269</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="M37" s="5"/>
+        <v>270</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>271</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        </is>
+        <v>199</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>289</v>
-[...10 lines deleted...]
-        </is>
+        <v>275</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>278</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="M38" s="5"/>
+        <v>279</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>280</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D39" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D39" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>292</v>
-[...10 lines deleted...]
-        </is>
+        <v>284</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="M39" s="5"/>
+        <v>288</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>289</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="I40" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="J40" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="I40" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="K40" s="5" t="s">
+        <v>296</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-      <c r="A41" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>298</v>
-      </c>
-[...187 lines deleted...]
-        <v>338</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
-    <hyperlink ref="M41" r:id="rId46"/>
-[...3 lines deleted...]
-    <hyperlink ref="M45" r:id="rId50"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>