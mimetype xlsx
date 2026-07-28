--- v0 (2026-06-06)
+++ v1 (2026-07-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1221" uniqueCount="807" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="824" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -432,87 +432,141 @@
 Alhed har fundet priser på diverse linned i København. Hun har været hos komtessen lørdag til mandag. Onsdag var hun med flere andre i teatret og se Schillers Røverne.
 Alheds værelse er ved at være hyggeligt møbleret.
 Det undrer Alhed, at forældrene var så fortørnede over, at hun har holdt nytårsfest med blandt andre to enlige mænd. Det er ubehageligt at skulle værne så meget om sit rygte. 
 Frk. Rosenørn er syg, så Frk. Bjerg styrer Værnehjemmet. 
 Alhed beder om at få sendt mere mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UfYF</t>
   </si>
   <si>
     <t>Fredag Aften
 Kæreste Moder!
 Tak for Dit lange Brev, som jeg nok egentlig burde have besvaret for længe siden; jeg opdagede pludselig, at det nu næsten er 14 Dage, siden jeg skrev sidst; men det er den Tid, jeg ikke kan faa til at slaa til: I maa endelig saa lidt som muligt sende mig Kommisioner, da det er meget vigtig for mig at have Eftermiddagene i Ro; jeg kan nemlig saa dejlig bruge dem til mit Tegnearbejde; for det første har jeg opdaget, at j ["j" overstreget] Akademibiblioteket er aabent hver Dag fra 4-6; det er jeg meget henrykt over og jeg gaar nu derind et Par Gange om Ugen. Jeg maa saa styrte hjem fra Fabriken, sluge min Mad og kan endda med Nød og næppe naa at være der til Kl. 6. ["6." overstreget] 5. Og naar jeg saa skal en Gang om Ugen til de gamle (hver Lørdag Aften) og en Gang til Komtessen, saa kan Du jo nok se, at min Tid er optaget. Endvidere maa jeg anvende nogen Tid til at tegne motiver her om Aftenen. I dissse [det midterste "s" i ordet overstreget] Aftner har jeg tegnet en bredbladet Begonie, som jeg laante hos en af de unge Piger her paa Værnehjemmet; den skal andvendes ["d" overstreget med v'et] stiliseret, meget mørke Blade paa mellemfarvet Bund og i den skal ligge strøet ganske lyse blegrøde ["blegrøde" indsat over linjen] stiliserede Begonieblomster [tegning] Men hvis dine Begonier blomstrer endnu, vil Du saa ikke bede Elle om at tegne nogle af Blomsterne og sende mig dem, jeg ved ikke rigtig, hvordan de ser ud, om de hænger i Klaser eller enkeltvis, men det maa ikke ["ikke" overstreget] helst ikke være flot og malerisk, hellere rigtig nøjagtigt. - - Hvad angaar det Linned, jeg skulde se paa, saa har jeg bragt medfølgende i Erfaring: Hos Berthelsen kan faas rigtig gode Chemiser uden Blonde til 2,25 eller ["eller" overstreget] 200 eller 1,85 meget elegante med broderet Strimmel og mange smaa Læg 300. Ogsaa med Blonde eller en broderet Strimmel til 200. Buxer: ganske pæne (uden Blonde) 1,40; rigtig pæne 1,60, af kipret Tøj 200. - i øvrigt kan Du bestille dem til hvilken som helst Pris og Façon; de skal vel knappes paa Skulderen? Og saa maa der vel helst sendes et Maal af Skulderbredden. Det lader til at være et udmærket Sted, men det maa ikke vare for længe, da Udsalget kun varer lidt ud i næste Uge Maaned (ordene "Uge" og Maaned" er skrevet oveni hinanden].
 [Op langs venstre margen og i brevets øverste kant er skrevet:] Jeg saa ogsaa paa noget andre Steder f. Ex. Gl. Kongevej, et Sted Komtessen havde anbefalet, men dette var det bedste; Goldschmidts er saa fine paa det, de lukker, inden jeg kan komme til Byen. [Tilføjelse slut]
 Sidste Lørdag gik jeg lige fra de gamle hen til Komtessen og blev der til Mandag Morgen; det var meget hyggeligt. Søndag Middag var Fru Jørgensen f. Bülow der tilligemed sine Børn; samt Frk. Baumann og Poulsens. Vi unge lejede og spillede Kort. - Jeg blev bedt til at tilbringe Fastelavnen der, men desværre har vi ikke fri om Mandagen. - Jeg fik igen en Route Omnibusbilletter, jeg har god Nytte af dem i disse Dage, da det er et frygteligt Føre. - I Onsdags var jeg bedt til Esther. Vi var bagefter 9 unge (Esther, hendes 3 Brødre, en Frk. Thalbitzer en Student Munthe Morgenstjærne, 2 Frk. Plum og jeg.) i Dagmartheatret til Schillers "Røverne". Vi morede os storartet, skønt det var en Tragedie, - men hv ["hv" overstreget] vi havde da ogsaa den Trøst, at efter hver Akt, naar der var nogen døde, gik Tæppet atter op og de døde stod der saa og gjorde en pæn Kompliment! - Der er uhyre rart at komme; skønt der er frygtelig fint, finde ["finde" overstreget] føler man sig slet ikke trykket, de ere saa voldsom ligefremme. - Kommoden er ankommen i god Stand; jeg ["jeg" overstreget] jeg var frygtelig henrykt over Tæppet og min lille Stol i sin nye Skikkelse, her er snart rigtig hyggeligt. - Jeg har ikke købt Uldtrøjer, derimod et hals. normalt højhalset Underliv (Tunger i Halsen) til 2,25; Frk. Høst raadede mig dertil, da man bedre kan lægge et saadant om Sommeren. - - Hvad angaar vores "Nytaarssold" saa var jeg egentlig lidt forbavset over, at I syntes det var saa frygteligt; vi afholder jo hvert Aar vores ["vores" overstreget] et saadant; I ["I" overstreget] i Aar var der bare den Forskel, at vi havde 2 unge enligt stillede Mandfolk med; ja, det gjorde det jo rigtig nok en hel Del mere kriminelt, men alligevel havde vi dog talt om, at den Tid ikke var saa forfærdelig fjærn, da vi kunde fortælle Eder om det. - - Nu maa jeg i Seng; Kl. er over 11 og jeg bliver desværre saa frygtelig tidlig søvnig om Aftenen. -
 Ved at læse ovenstaaende igennem, er jeg bleven bange for, at jeg har taget lidt for let paa det, især da jeg kom i Tanker om, at Elle og Christine besvimede over det; jeg maa derfor tilføje, at det virkelig ogsaa gjorde et dybt Indtryk paa mig; og havde vi vidst ["vidst" overstreget; "tænkt" indsat over linjen] tænkt, at I vilde tage Eder det saa nær, havde vi naturligvis ikke gjort det. Vores Rygte havde vi desværre som sædvanligt ikke ikke ["ikke" overstreget] haft nok Respekt for! Det er egentlig ubehageligt at have et godt Rygte at skulle værne om! - - O ve! a føj!, dette blev vist ikke mere angergivent end det første! det er skrækkeligt, men jeg er i saadan et perlehumeur, at jeg ikke med min bedste Vilje kan skrive noget sørgeligt; x bare jeg havde gjort det ligestrax, men nu er det saa længe efter! - [Indsat øverst på siden:] x "To store i en Sæk, kan ingenlunde rummes". [Tilføjelse slut]
 Frk Rosenørn ligger i disse Dage og vi regeres derfor af Viseprovstinden Frk Bjerg ("Isbjærget kaldet") hun exer os paa det frygteligste. - 
 Min stribede Kjole er rigtig pæn! den blegrøde ikke syt endnu, da Din Yndlingsjomfru er paa Rejse. -
 Hvornaar kommer Æggene? Christine har anmeldt dem for længe siden? ["?" overstreget med et "!"] !! - Jeg er nu næsten paa det rene med at jeg beder om mere Mad med, de andre ere komne i med at sidde og give mig af deres Mad. Det blaa Forklæde er Thoras, jeg glemte at faa det med. 
 Vil Du bede Elle og Joh. undskylde, at jeg ikke endnu har besvaret deres Breve! -
 Masser af Hilsner til dem allesammen! Mon de smaa ikke snart føler Trang til at skrive? -
 Dig og Fader sender jeg min ærbødigste Hilsen!
 Eders glad angergivne Datter Alhed</t>
   </si>
   <si>
+    <t>1892-4</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>- Hansen, Fru</t>
+  </si>
+  <si>
+    <t>Efter at have født sin datter 22. marts 1892 på Pleie- og Fødselsstiftelsen i København boede Christine Mackie en månedstid hos Fru Hansen. Barnet blev bortadopteret til Christines faster og hendes mand. 
+Beklædningsgenstanden havelock er opkaldt efter den engelske general Henry Havelock, der døde 1857. Han var kendt for at bære et hvidt klæde, der dækkede for uniformskasketten og hang ned over nakken og en del af ryggen som beskyttelse mod den brændende sol. Ifølge Ordbog over det danske Sprog (ODS) betyder havelok "kappe (herreoverstykke) uden ærmer og med fast slag".
+Digtet "Landskab" er skrevet af norske J.S. Welhaven. Sidste vers, hvoraf en del i brevet mangler, lyder:
+Og mange kende sig langst paa Gled
+Ad Dødens forstummende Strømme;
+De andre letter i Flok efter Flok
+At læges i Menneskers Drømme.
+Digtet "Det bødes der for i lange Aar" er skrevet af I.P. Jacobsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3865</t>
+  </si>
+  <si>
+    <t>Christine genvinder kræfterne og vil gå tur hver dag. Hun kommer nok hjem til maj. Christine kan passe den blå havelock/frakke igen, selvom moderen ikke troede det. 
+To digte er afskrevet i brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N3LT</t>
+  </si>
+  <si>
+    <t>Tirsdag.
+Kære Mor! Bare to Ord for at sige dig, at jeg har det godt, det går meget hurtig frem med at få Kræfter, igår var jeg ude lidt, Fru Hansen mente godt, det kunde gå an, nu vil jeg gå en Smule ud hver Dag, det styrker dog; der bliver intet i Vejen for, at jeg kan komme hjem til Maj. Den blå Havelock, som du mente, aldeles ikke vide kunne nå om mig, passer jeg udmærket. Tak for dit sidste Brev.
+Mange Hilsner fra din Basse. 
+[Skrevet side 1; på hovedet:]
+Det bødes der for i lange År, som kun var en flygtig Glæde, det smiler man frem i en flygtig Stund, man bort kan i År ej græde.- Der rinder Sorg, rinder Harm af Roser røde. Der ages på Lykkens gyldne Hjul så fast, at én intet sandser; men Sorgens trælsomme tunge Læs det venter os dog, når vi stanser. - Der rinder Sorg, rinder Harm af Roser røde. Der leves i Lyst som halvt i Drøm, men Sorgen har ingen Drømme: med vågne Øjne den på Dig ser - Øjne som sugende Strømme. - Der rinder Sorg, rinder Harm af Roser røde. Ej Smilet vil lyse din Dag i Seng, men Tåren har gode Stunder; thi Smil er Glands kun af det, der er, Gråd Skyggen af det, der gik under.
+[På side 2:]
+Landskab
+En vidtstrakt Hede med mossede Sten, lidt blinkende Vand i det fjærne,
+en gulhvid Stribe hvor Solen gik ned, én eneste skælvende Stjærne.
+Og sælsomt susende Aftenens Vind
+Saa langeligt sukkende aander,
+Som kæred mindeligt i den en Sjæl
+For jordiske Véer og Vånder.
+Da Solen vågned, vel tusende Håb
+Strøg fremad på dristige Vinger;
+Hvem ved, om ikke den sukkende Vind
+De såre og Stækkede bringer?
+Hvem ved, om ikke de samle sig her
+Som Fugle ved Efterårstrækket
+Og prøve: have end Vingerne Kraft
+Mon, eller er evig de stækket?
+De flest kende sig længst på Gled
+Ad Dødens forstummende Strømme;
+De andre letter i Flok efter Flok
+At læges i Menneskers Drømme.
+[Der mangler et hjørne af papiret, så de to sidste linjer er i databasen afskrevet efter tekst fundet på internettet)</t>
+  </si>
+  <si>
     <t>Forår 1893</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Christine  Mackie
 Ellen  Sawyer
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Søstrene Christine, Alhed og Johanne f. Warberg boede i 1892-1893 sammen i Waldemarsgade 30, København. Forældrene havde ikke råd til dette arrangement, så søsterkollektivet måtte opløses.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2049</t>
   </si>
   <si>
     <t>Det er trist, at søstrene må opgive deres bofællesskab, men hvis der ikke er råd til det, må det jo være sådan. Johanne vil forsøge at finde en plads som småbørnslærerinde, men det kan hun ikke leve af. Hun kan ikke undervise store børn. Trist også, at Ellen ikke kommer alligevel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uBtG</t>
   </si>
   <si>
     <t>Fredag
 Kære Mor!
 Jeg siger ligesom Chr. at nogen udpræget festlig Stemning satte dine Breve os ikke i; den Udsigt, at vores henrivende lille Menage herinde skal opløses er i Sandhed ikke tiltalende; men det kan jo ikke nytte, kan Far ikke give os noget, saa kan han ikke, det er jo soleklart, og saa maa vi jo sørge for os selv, og faar jeg ingen Plads herinde, saa faar jeg vel en Privatlærerindeplads, og saa er der heller ikke noget at sige til det. Men det er jo da flintrende umuligt at faa en Plads, hvor jeg fuldstændig kan sørge for mig selv; jeg kan jo ikke paatage mig ret store Børn og som Følge deraf heller ikke faa saa forfærdelig høj en Løn; nu vil jeg gøre alt mulig for at faa en Plads herinde, gid jeg maatte have Held med mig.
 - - Det var en stor Skuffelse, at Elle ikke kommer, vi havde glædet os saa voldsomt til det; vi havde Brev fra hende i Dag.
 - - Ja, jeg skriver i Grunden kun disse Ord, fordi du vilde vide vor Mening om Sagernes Stilling. Jeg er ikke oplagt til at skrive, og vi har ikke oplevet noget i denne Uge.
 Mange Hilsner til Jer alle fra
 Junge
 Vi har 5 store Pudevaar med Tunger og 5 smaa m. Tunger, 3 Par Lagner af den Slags jeg syede Navn paa i Sommer; der er Navn paa dem alle 3.</t>
   </si>
   <si>
     <t>Efterår 1894</t>
-  </si>
-[...1 lines deleted...]
-    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Harald Balslev</t>
   </si>
   <si>
     <t>Det vides ikke, hvem brevet er stilet til. Johanne Larsen havde været i huset hos Balslev-familien og kendte derfor både Harald og hans forældre godt. Christine kan ikke have bedt en person uden meget indgående kendskab til Harald om at tale med ham om en så vanskellig sag. Alhed Larsen, en tredje søster, var i nogle år forlovet med Harald Balslev, og Christine ville, som Alheds efterfølger - kæreste med Harald - næppe vende denne sag med sin fortvivlede søster.
 Det vides ikke, hvem Tida var.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0059</t>
   </si>
   <si>
     <t>Christine er træt af Haralds omgangskreds, som er nogle plebejere. Hun har sagt til Harald, at hun vil giftes med ham og opbygge et hjem, men han undskylder sig med dårlig økonomi. Christine ved, at økonomien er vigtig, men de ville nu nok kunne klare sig. Harald forstår slet ikke, at Christine er trist.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V2FR</t>
   </si>
   <si>
     <t>[ufuldstændigt brev]
 kan lide under den tarvelige Omgang, disse Plebejere med deres hæslige Smag og flove Vittigheder og deres Odense-Spidsborgerlighed – for ikke at tale om en enkelt Udgave af en rigtig qvasi-dansk supermoderne Bølle – jeg kan blive så gal i Hovedet, når jeg tænker mig Harald i den Bande; det vilde dog sandsynligvis ganske falde bort, og hvilken velsignet Ro der vilde kunne falde over mit syge Sind, hvis jeg havde vort eget lille Hjem at sørge for – hvor vilde der ikke være de tusende små Ting, som vilde forene os og som kunde virke dulmende alle disse det daglige Livs små upåagtede Begivenheder og Fænomener, som er de små farvede Stene, hvoraf den hele Mosaik er dannet. – Men jeg går nok og bliver så sjælelig ødelagt, at jeg ikke engang vil due til at gøre det godt og hyggeligt i et Hjem – det har ellers stået for fo [”fo” overstreget] mig, at det var det eneste, jeg rigtig egnede mig til, og det tror jeg også; men hvis jeg nu stadig væk skal gå og samle Bitterhed og få Stene for Brød – ja kan det [overstreget bogstav] ganske vist se trist nok ud, selv om vi engang skal nå så vidt. Harald taler
 [sidste del af samme brev]
 bedste og smukkeste med sig – Ungdom, Mod og Kraft – og ingen Magt og ingen Tårer kan standse den. – Jeg har engang tidlig i Foråret sagt til Harald, at hvis vi ikke giftede os inden altfor længe, så blev det aldrig af, for jeg kunde ikke blive ved at holde af ham med al den Bitterhed og alle de Sindsbevægelser – men sådan noget tror han ikke, og det gør jeg for øvrigt heller ikke mere, for efter det sidste halve Års Storme, så tror jeg, at der er ingen Grænser for, hvad min Følelse for Harald kan tåle – den er som en Følfod eller et andet fortvivlet påtrængende Ukrudt – det kan se ud, som om den var sporløst udryddet, men fra de lange Rødder dybt nede i Jorden skyder der Kraft og Saft op, og den har sat Blade og Blomster inden man ved det. – Der er så meget nu, som opirrer mig imod Harald, og som kunde undgås, hvis vi giftede os; f. Ex det Slæng af Jensen’er og Sörensen’er og hvad værre er, som han nu går og kommer sammen med; han er så blød og modtagelig, at han meget godt altid om det økonomiske – og ganske vist er det en vigtig Ting, men det andet, det egentlige, må dog virkelig kunne stå ved Siden – og det forekommer mig som et dårligt Bevis for, at han holder af mig, at han ikke vil vove noget i den Retning for at beholde mig eller i alt Fald for at gøre mig Tilværelsen rolig og udholdelig – for han ser jo stadig, hvordan jeg mere og mere taber Modet og hvordan jeg mindre og mindre kan klare dette Forhold. Og er der dog ikke mange, som har giftet sig på 1400 Kr? og så må vi dog huske på, at de 5-600 Kr. jeg vil kunne tjene, også er Penge, så den rene Sult og Nød kan det vel aldrig blive. - - - Og i alt Fald så taber jeg Modet mere og mere – tabte jeg bare Kærligheden med det samme, så var det hele mindre tungt, skönt Gud ved, min Fremtid vilde se trist ud, for jeg egner mig nu engang ikke til at stå på egne Ben – og noget andet ,,Fristed” vil der aldrig kunne blive tale om, det kan jeg forsikre dig, selv om jeg ikke er 50 endnu. – Det er da godt, at du er glad for Tiden, du har det sikkert dejligt; men jeg kan ikke vende Tankerne så meget bort fra mit eget, at jeg kan i fjærneste Måde misunde dig! Jeg er voxet så underlig fast i alt dette at jeg dårlig kan rumme nogen anden Tanke – samtidig med at jeg æder Hæmatogen og Porter for mit usle Legeme, så går jeg Dagen lang for mig selv og ruger over mine triste Tanker! Harald kan det ikke nytte mig at tale til, for han kan aldeles ikke forstå, at jeg har Grund til at være trist – ergo kan jeg ikke for Alvor være trist! Jeg tror, han anser det hele for hysterisk Snak – hvad meget af det også sagtens er. - Hermed to Billeder! Og tusinde Hilsner fra din 
 Mornine.
 [Nederst på siden og rundt langs kanten]
 Skriv engang snart igen! Hvis du kunde gøre det mildt og hensynsfuldt, så kunde det muligvis ikke skade, om du skrev lidt til Harald – du kunde måske bedre få ham til at forstå mig lidt, end jeg selv men det kan jeg jo for resten ikke bede dig gøre – uden hvis du en Dag skulde få lyst, så skal du ikke lade være, han er jo så god og blød og vilde ganske vist ikke tage det op på en forkert Måde – han ved dog nok, at jeg snakker med dig om alt muligt – undtagen det med Tida.</t>
@@ -2883,50 +2937,104 @@
 Sct. Jørgens Kirke, Svendborg
 Tåsinge </t>
   </si>
   <si>
     <t>Christian Andersen
 Achton Friis
 Martha Friis
 Andreas Larsen
 Johan Larsen
 Alfred Nielsen</t>
   </si>
   <si>
     <t>Johannes Larsen, Achton Friis, Christian Andersen og Puf er på sejltur med skibet Rylen. Turen(e) resulterede i bogværket De Danskes Øer med tekst af Achton Friis og illustrationer af samme samt af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har været rundt på Siø. Han og Achton Friis sejler efter middagen til Thurø. Alhed og Lysse/Johan kan evt. cykle til Svendborg og mødes med dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Xmoh</t>
   </si>
   <si>
     <t>[begyndelsen af brevet mangler]
 herover til Sidø og jeg har været i Land og det meste af Øen rundt i Form. Nu sidder vi og venter paa Middagsmaden. Vi skal have ny Kartofler og Smør til Formad og Hachi til Eftermad. Naar vi har spist sejler vi til Turø og der bliver vi vist nogle Dage men Du maa hellere adr Brevene til Fru Friis Sct Jørgens Præstegaard saalænge vi er her i Nabolaget. Puf mente at hvis det Alfred Nielsen fortalte passede kunde maaske Du og Lysse naa at cykle til Svendborg mens vi er her. Jeg skal hilse fra Puf og Friis og Chr. Andersen og mange kærlige Hilsner fra mig til Dig og Lysse
 Din JL.
 Kl. er 4 ½ og vi har anket i Turøbund hvor foruden os ligger Par og Tredive store 3 og 4mastede Skibe her ser godt ud men det er koldt og vi skal nu have en Kop varm The. JL</t>
+  </si>
+  <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
   </si>
   <si>
     <t>1921 Rylen efterårstur - udateret oversigt over fugle og øer</t>
   </si>
   <si>
     <t>Christian Andersen
 Achton Friis
 Jeppe Larsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/OB0G3oj0</t>
   </si>
   <si>
     <t>1921-10-27</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>København
@@ -5425,59 +5533,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M135"/>
+  <dimension ref="A1:M137"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6008,5666 +6116,5756 @@
       </c>
       <c r="J12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="5" t="s">
+      <c r="I14" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="F15" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="M15" s="5" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        </is>
+        <v>111</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>114</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>115</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>116</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>117</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="M17" s="5" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>127</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="J19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="I20" s="5"/>
+      <c r="I20" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="J20" s="5" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F21" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="I21" s="5" t="s">
         <v>152</v>
       </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>157</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>158</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>159</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="5" t="s">
-        <v>97</v>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="s">
-        <v>164</v>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
         <v>165</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>166</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>167</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>168</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>104</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G24" s="5" t="s">
         <v>171</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>174</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>175</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>16</v>
-      </c>
-[...17 lines deleted...]
-        <v>178</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>179</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>180</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>181</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>182</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="E26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="H26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="5" t="s">
+      <c r="I27" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="F27" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E28" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="F28" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="K28" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="K28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="M28" s="5" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E29" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>211</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>212</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>213</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>214</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>215</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
         <v>218</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>219</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>220</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>221</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>222</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
         <v>225</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>226</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>227</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>228</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>229</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>55</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
         <v>232</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>233</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>173</v>
+        <v>234</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>194</v>
+        <v>33</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-        </is>
+        <v>192</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H33" s="5" t="s">
+        <v>239</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>239</v>
+        <v>180</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-        <v>244</v>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I34" s="5" t="s">
         <v>245</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>246</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>247</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>248</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>251</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>252</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>253</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>254</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>255</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>257</v>
       </c>
       <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="I36" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="D36" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H36" s="5" t="s">
+      <c r="J36" s="5" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        </is>
       </c>
       <c r="K36" s="5" t="s">
         <v>261</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="M36" s="5"/>
+      <c r="M36" s="5" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K37" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K37" s="5" t="s">
+        <v>268</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>267</v>
-[...8 lines deleted...]
-        <v>270</v>
+        <v>271</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="M38" s="5" t="s">
         <v>272</v>
       </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>273</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>55</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>274</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>275</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>173</v>
+        <v>276</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>280</v>
+        <v>33</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-        </is>
+        <v>192</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="I40" s="5"/>
+      <c r="I40" s="5" t="s">
+        <v>282</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>282</v>
+        <v>180</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>283</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>284</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>287</v>
       </c>
       <c r="D41" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>288</v>
-      </c>
-[...14 lines deleted...]
-        <v>290</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="L41" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>50</v>
+        <v>294</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>295</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>296</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="I42" s="5" t="s">
         <v>297</v>
       </c>
+      <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>303</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>304</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>305</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>306</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>259</v>
+        <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="G44" s="5" t="s">
+      <c r="I44" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="H44" s="5" t="s">
+      <c r="J44" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K44" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>313</v>
       </c>
-      <c r="J44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F45" s="5" t="s">
+      <c r="I45" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="G45" s="5" t="s">
+      <c r="J45" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="H45" s="5" t="s">
+      <c r="K45" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="J45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K45" s="5" t="s">
+      <c r="M45" s="5" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="5" t="s">
+      <c r="G46" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D46" s="5" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A47" s="5" t="n">
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="M47" s="5"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="n">
         <v>1910</v>
-      </c>
-[...45 lines deleted...]
-        <v>336</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="5" t="s">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="F48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="H48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="I49" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="J49" s="5" t="s">
+      <c r="K49" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="K49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="L49" s="6" t="s">
+      <c r="M49" s="5" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>18</v>
+        <v>345</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G50" s="5" t="s">
+        <v>352</v>
       </c>
       <c r="H50" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="I50" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>356</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>357</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>359</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>14</v>
+        <v>360</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>287</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="I51" s="5"/>
+      <c r="I51" s="5" t="s">
+        <v>362</v>
+      </c>
       <c r="J51" s="5" t="s">
-        <v>362</v>
+        <v>180</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>363</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>364</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>287</v>
+        <v>367</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="E52" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="F52" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>194</v>
+        <v>294</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>259</v>
-[...6 lines deleted...]
-      <c r="F53" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H53" s="5" t="s">
+      <c r="I53" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="J53" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="J53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F54" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H54" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>386</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>328</v>
+        <v>387</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="M54" s="5"/>
+        <v>388</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>389</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>387</v>
+        <v>16</v>
+      </c>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H55" s="5" t="s">
-[...6 lines deleted...]
-        <v>390</v>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K55" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="L55" s="6" t="s">
         <v>391</v>
       </c>
-      <c r="L55" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>259</v>
+        <v>55</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        </is>
+        <v>266</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>393</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>17</v>
+        <v>394</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
         <v>395</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>396</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>397</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>398</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>399</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>401</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="5" t="s">
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="F57" s="5" t="s">
+      <c r="I57" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="G57" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H57" s="5" t="s">
+      <c r="J57" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="K57" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="J57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="K57" s="5" t="s">
+      <c r="M57" s="5" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="I58" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="E58" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="J58" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="I58" s="5"/>
-      <c r="J58" s="5" t="s">
+      <c r="K58" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="K58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="L58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>287</v>
+        <v>418</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="E59" s="5" t="s">
         <v>419</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>420</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>371</v>
+        <v>421</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>50</v>
+        <v>294</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>374</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>426</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="I60" s="5"/>
       <c r="J60" s="5" t="s">
-        <v>22</v>
+        <v>378</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>411</v>
+        <v>50</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="I61" s="5"/>
+        <v>432</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>433</v>
+      </c>
       <c r="J61" s="5" t="s">
-        <v>414</v>
+        <v>22</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>287</v>
+        <v>418</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>419</v>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="I62" s="5" t="s">
         <v>438</v>
       </c>
+      <c r="I62" s="5"/>
       <c r="J62" s="5" t="s">
-        <v>371</v>
+        <v>421</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>439</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>440</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>16</v>
+        <v>294</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>50</v>
+        <v>367</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>17</v>
+        <v>443</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="s">
-        <v>443</v>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
         <v>444</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>445</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>22</v>
+        <v>378</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>446</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>447</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="D64" s="5" t="s">
+      <c r="H64" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="E64" s="5" t="s">
+      <c r="I64" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="F64" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H64" s="5" t="s">
+      <c r="J64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K64" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>454</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="M64" s="5" t="s">
         <v>455</v>
-      </c>
-[...7 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H65" s="5" t="s">
+      <c r="I65" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="I65" s="5" t="s">
+      <c r="J65" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="J65" s="5" t="s">
+      <c r="K65" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="K65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="L65" s="6" t="s">
+      <c r="M65" s="5" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>16</v>
+        <v>467</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="s">
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="H66" s="5" t="s">
+      <c r="I66" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="J66" s="5" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>471</v>
       </c>
       <c r="L66" s="6" t="s">
         <v>472</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>474</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D67" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G67" s="5" t="s">
+        <v>475</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        </is>
+        <v>476</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="M67" s="5"/>
+        <v>479</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>480</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>50</v>
+        <v>482</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-        </is>
+        <v>266</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>483</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>484</v>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>16</v>
+      </c>
+      <c r="D69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>490</v>
-[...4 lines deleted...]
-      <c r="J69" s="5" t="s">
         <v>492</v>
+      </c>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K69" s="5" t="s">
         <v>493</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>494</v>
       </c>
-      <c r="M69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="B70" s="5" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F70" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>498</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        </is>
+        <v>499</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="M70" s="5"/>
+        <v>503</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>504</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>266</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>506</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        </is>
+        <v>507</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>509</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="M71" s="5"/>
+        <v>511</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>512</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...3 lines deleted...]
-        <v>504</v>
+      <c r="D72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G72" s="5" t="s">
-        <v>505</v>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>514</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K72" s="5" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>509</v>
-[...3 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="M72" s="5"/>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...3 lines deleted...]
-        <v>512</v>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="s">
-        <v>513</v>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="I73" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K73" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="J73" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L73" s="6" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D74" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>521</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G74" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G74" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="M74" s="5"/>
+        <v>526</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>527</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D75" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>529</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G75" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G75" s="5" t="s">
+        <v>530</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        </is>
+        <v>531</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>523</v>
-[...1 lines deleted...]
-      <c r="M75" s="5"/>
+        <v>534</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>535</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...3 lines deleted...]
-        <v>525</v>
+      <c r="D76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G76" s="5" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K76" s="5" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>530</v>
-[...3 lines deleted...]
-      </c>
+        <v>538</v>
+      </c>
+      <c r="M76" s="5"/>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D78" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>542</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G78" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>537</v>
-[...1 lines deleted...]
-      <c r="M78" s="5"/>
+        <v>547</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>548</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H79" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H79" s="5" t="s">
+        <v>550</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>498</v>
+        <v>537</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>498</v>
+        <v>553</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K81" s="5" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K82" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K82" s="5" t="s">
+        <v>515</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K83" s="5" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...3 lines deleted...]
-        <v>551</v>
+      <c r="D84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G84" s="5" t="s">
-[...12 lines deleted...]
-        <v>555</v>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L84" s="6" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H85" s="5" t="s">
-        <v>559</v>
+      <c r="H85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K85" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K85" s="5" t="s">
+        <v>565</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="M85" s="5"/>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D86" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>568</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G86" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G86" s="5" t="s">
+        <v>569</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>562</v>
-[...10 lines deleted...]
-        </is>
+        <v>570</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>572</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="M86" s="5"/>
+        <v>573</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>574</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="6" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="6" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="6" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="6" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="M90" s="5"/>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="6" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="6" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="I93" s="5"/>
       <c r="J93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="6" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="6" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>194</v>
-[...8 lines deleted...]
-        <v>590</v>
+        <v>16</v>
+      </c>
+      <c r="D95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>591</v>
-[...8 lines deleted...]
-        <v>594</v>
+        <v>600</v>
+      </c>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L95" s="6" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>601</v>
+      </c>
+      <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G96" s="5" t="s">
-        <v>598</v>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>599</v>
-[...8 lines deleted...]
-        <v>601</v>
+        <v>603</v>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L96" s="6" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>287</v>
+        <v>201</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>367</v>
+        <v>606</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>436</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>607</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H97" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H97" s="5" t="s">
+        <v>608</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>371</v>
+        <v>610</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D98" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G98" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G98" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>180</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="M98" s="5"/>
+        <v>619</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>620</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>294</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>443</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-[...6 lines deleted...]
-        </is>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>378</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="M99" s="5"/>
+        <v>624</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>625</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K100" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K101" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H102" s="5" t="s">
-        <v>618</v>
+      <c r="H102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K102" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K104" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>627</v>
+        <v>16</v>
       </c>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H105" s="5" t="s">
+        <v>635</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K105" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K106" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>631</v>
+        <v>643</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>16</v>
+        <v>644</v>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H107" s="5" t="s">
-        <v>618</v>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K107" s="5" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H108" s="5" t="s">
+        <v>635</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K108" s="5" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K109" s="5" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H110" s="5" t="s">
-[...6 lines deleted...]
-        <v>642</v>
+      <c r="H110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K110" s="5" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>644</v>
-[...3 lines deleted...]
-      </c>
+        <v>652</v>
+      </c>
+      <c r="M110" s="5"/>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>618</v>
+        <v>654</v>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K111" s="5" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>266</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        </is>
+        <v>657</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>659</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>634</v>
+        <v>660</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="M112" s="5"/>
+        <v>661</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>662</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>258</v>
-[...4 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K113" s="5" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K114" s="5" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>265</v>
+      </c>
+      <c r="C115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K115" s="5" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>618</v>
+        <v>670</v>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K116" s="5" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="M116" s="5"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>659</v>
+        <v>672</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>16</v>
+      </c>
+      <c r="D117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>635</v>
+      </c>
+      <c r="I117" s="5"/>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K117" s="5" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="M117" s="5"/>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>259</v>
-[...8 lines deleted...]
-        <v>668</v>
+        <v>16</v>
+      </c>
+      <c r="D118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>635</v>
+      </c>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K118" s="5" t="s">
-        <v>672</v>
+        <v>651</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="M118" s="5"/>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>606</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>683</v>
+        <v>266</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>589</v>
+        <v>142</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="F120" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F120" s="5" t="s">
+        <v>685</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>259</v>
+        <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>135</v>
+        <v>644</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>17</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
         <v>693</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>694</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>695</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>696</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>697</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>699</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>700</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>135</v>
+        <v>606</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="F122" s="5" t="s">
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="G122" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H122" s="5" t="s">
+      <c r="I122" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="J122" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="J122" s="5" t="s">
+      <c r="K122" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="K122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="L122" s="6" t="s">
+      <c r="M122" s="5" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="F123" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H123" s="5" t="s">
+      <c r="I123" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="J123" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="K123" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="K123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>714</v>
       </c>
-      <c r="L123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>135</v>
+        <v>717</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>259</v>
+        <v>142</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="F124" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F124" s="5" t="s">
+        <v>719</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>589</v>
+        <v>266</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>727</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
         <v>728</v>
       </c>
       <c r="I125" s="5" t="s">
         <v>729</v>
       </c>
       <c r="J125" s="5" t="s">
         <v>730</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>731</v>
       </c>
       <c r="L125" s="6" t="s">
         <v>732</v>
       </c>
       <c r="M125" s="5" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>734</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>259</v>
+        <v>142</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>135</v>
+        <v>266</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>735</v>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>135</v>
+        <v>606</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>259</v>
+        <v>142</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>668</v>
+        <v>743</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>135</v>
+        <v>266</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>259</v>
+        <v>142</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>668</v>
+        <v>718</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>742</v>
+        <v>685</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>771</v>
+        <v>685</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>780</v>
+        <v>266</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>685</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>759</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H132" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H132" s="5" t="s">
+        <v>781</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="5" t="n">
-        <v>1949</v>
+      <c r="A133" s="5" t="s">
+        <v>787</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>786</v>
+        <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>787</v>
-[...14 lines deleted...]
-        </is>
+        <v>142</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>789</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-        </is>
+        <v>792</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>793</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>259</v>
+        <v>797</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>17</v>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H134" s="5" t="s">
-        <v>794</v>
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I134" s="5" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="5" t="s">
-        <v>800</v>
+      <c r="A135" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B135" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C135" s="5" t="s">
-[...32 lines deleted...]
-        <v>806</v>
+      <c r="C136" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>823</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -11763,44 +11961,46 @@
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
+    <hyperlink ref="M136" r:id="rId141"/>
+    <hyperlink ref="M137" r:id="rId142"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>