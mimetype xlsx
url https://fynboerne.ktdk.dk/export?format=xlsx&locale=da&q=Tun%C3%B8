--- v1 (2026-07-28)
+++ v2 (2026-09-15)
@@ -3,3220 +3,151 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="824" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="71" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1886-03-16</t>
-[...6 lines deleted...]
-Christine Swane</t>
+    <t>13. maj. 1922</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
-  </si>
-[...803 lines deleted...]
-med Sang over Mark og Vænge,
-----------
-Bag Bøgeskoven [”en” sidst i ordet overstreget] og bag Egekrat
-[...2 lines deleted...]
-og Lys over glade Dage,
-----------
-her fandt I to Jer et Hjem fuldgjort
-[...2 lines deleted...]
-om Eder vor Sang vi synge.
-----------
-En kærlig Far og en kærlig Mor
-[...2 lines deleted...]
-og trøsted i Tider trange.
-----------
-Vor Barndomstid var kun alt for kort 
-[...2 lines deleted...]
-vi kende jo Vejen hjemad.
-----------
-Saa Tak for alt da, fra vi var smaa
-[...2237 lines deleted...]
-    <t>13. maj. 1922</t>
   </si>
   <si>
     <t>Bentsen, Kerteminde</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/moeuxMUl</t>
   </si>
   <si>
-    <t>15. maj. 1922</t>
-[...7 lines deleted...]
-  <si>
     <t>1922-05-31</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Langøre</t>
   </si>
   <si>
     <t>Langøre, Samsø
 Kyholm, Samsø
 Vejrø, Samsø
 Fænø
 Hjelm
 Tunø 
 Æbelø
 Endelave
 Hundsholm
 Bosserne</t>
   </si>
   <si>
     <t>Bertram -
 Achton Friis
 Vagn Jacobsen
 Andreas Larsen
 Johan Larsen
 Albert Naur
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Johannes Larsen, Skipper Petersen og Achton Friis er på sejltur med skibet Rylen. Friis og Larsen laver forarbejde til bogværket de Danskes Øer. Om opholdet på Samsø se "De danskes øer" bind 2. Dette gælder bl.a. også Vejrø, Kyholm og Hjelm.
 Hvem den omtalte Martin er, vides ikke. 
 Maleren Albert Naurs kone døde i efteråret 1921, og Naur boede derefter nogle måneder hos Alhed og Johannes Larsen. Det er uvist, hvad dette "Stød" nr. to går ud på.</t>
   </si>
   <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
     <t>Johannes Larsen er på Samsø med skibet Rylen. Han har travlt med at se og tegne de mange småøer omkring øen. Det har været stormvejr. Achton Friis er forkølet.
 Puf og Lysse havde husket at lægge diverse ting på Rylen til Johannes Larsen, men de havde glemt hans bøsse. 
 Larsen kan ikke sende brev de næste dage, hvor han er på ubeboede øer.
 Det er trist med Naur, men han kommer nok over det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QtzW</t>
   </si>
   <si>
     <t>Langøre 31 Maj 1922.
 Kæreste Alhed!
 Tusind Tak for dit Brev som kom i Aften eller rettere laa her da jeg kom hjem til ”Rylen” efter at have været ude at tegne. Det var dejligt at Bertram var saa glad ved Dig, og jeg glæder mig til at se Din nye Hat. Jeg havde en dejlig Tur over til Holmene her i Stavnsfjord. Vi roede derover om Mrg Kl. 7 1/2 efter at have faaet Havregrød og Kaffe og lidt over Middag roede Petersen hjem med Friis, men jeg blev der og bad Petersen om at hente mig Kl. 6. Jeg gik saa og saa paa Maager og Ederfugle og tegnede et Par Tegninger, og naar jeg syntes jeg trængte tog jeg mig et Par (ulæseligt) Grog og en Pibe Tobak. I Mgs var Friis forkølet og blev liggende, vi skulde ellers have været herfra til Kyholm Lindholm Vejrø og Bosserne. Jeg roede saa over til en lille Holm der hedder Hundsholm og var dér til Middag og tegnede. Det var godt vi ikke kom af Sted i Mrgs for da jeg roede hjem i Mrgs for da jeg roede hjem i Middags blæste det en Storm og det gør det endnu. Jeg har ogsaa været ude at tegne i Eftermiddag og har nu nogle og Tredive (vist 37) Bloksbogsblade. Naa nu er Petersen der med Martin det er Satans her er aldrig ro til at foretage sig noget. Ja nu er vi færdige med at spise, bemærk Fedtpletterne! Blæsten suser og Rylen ligger og gnubber sig opad Bolværket men Solen skinner ind ad Vinduerne. Og her er virkelig ganske hyggeligt. Bare den forbandede Blæst vilde holde op. Og bare nu Jacobsen vil være lidt imødekommende. Jeg skrev til ham forleden i Anledning af at vi ikke kom til Odense. Jeg fik Brev med Rylen fra Puf og Lysse, og de havde husket at sende al Ting undtagen min Bøsse. Det var vel nærmest her omkring jeg kunde have haft Brug for den, men nu kan jeg jo ikke faa den før Puf støder til os ved Fænø og saa er det vel ikke Umagen værd at føre den med.
 Her ruger en Mængde Ederfugle, men Krager og Skarns Folk ødelægger mange Reder. 
 Vil Du takke Puf og Lysse for Deres Breve. Hvis Stormen varer skal jeg skrive herfra i Morgen men saa varer det vel noget inden jeg kan skrive for der er jo ingen Mennesker paa Ryholm, Vejrø og Bosserne, men fra Hjelm og da der vel Post en Gang om Ugen. Fra Hjelm skal vi til Thunø og derfra til Endelave, Æbelø og Fænø. Det er trist med Naur, men har han taget det første Stød , kommer han vel over dette ogsaa. Mange kærlige Hilsner 
 Din JL.
 Næste Adr. Poste restante Thunø</t>
   </si>
   <si>
     <t>1922-06-05</t>
   </si>
   <si>
     <t>Tunø</t>
   </si>
   <si>
     <t>Tunø, 8300 Odder
@@ -3247,2216 +178,166 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6f3H</t>
   </si>
   <si>
     <t>Tunø 5 Juni 1922.
 Kæreste Alhed!
 Vi fik en lille rask Storm i Gaar efter Regnen, var altsaa ikke i Land før efter Middag, hvor jeg lavede en lille skidt Aquarel af et vidunderligt Motiv. Vest på Hjelm skyder der sig et bredt Næs ud bestaaende af Ral, mange Td Land stort og uden anden Vegetation end Engelskgræs der staar saa tæt at Blomst rører ved Blomst, og nogle ganske forblæste og forkrøblede Tjørne og Slaaen de fleste kun Halvhøje der ligger hist og her som smaa grønne Bede i det røde Engelskgræs, enkelte Steder ligger det hvide Ral blot. Pletter eller Striber og over det Hele rugende Maager. Der er saa mange at Forpagteren samlede 600 Snese fra han den 3 eller 4 Maj fandt det første Æg og til han holdt op den 24. Da jeg var færdig kom Fyrpasseren og hentede os op til Kaffe og efter at vi havde beset hele Fyret og hans Landbrug, 8 Tdr Ld og Stalde og Skure tegnede jeg et Par Tegninger der oppe fra, og en nede fra Str. mens Petersen flyttede Baaden længere øst paa da der var saa meget Sø at han ikke kunde ro i Land. Du kan tro vi blev rullet godt i Nat. I Morges ved 7 Tiden begyndte det at flove og lidt over 8 sejlede vi hertil hvor vi kom Kl god 1 1/2 efter en hel behagelig Sejlads. 
 Tak for Brevet som laa her. Det er sørgeligt at Du skal have al det Pengevrøvl, bare vi dog en Gang kunde komme ud af det, og helst inden alt for længe. Jeg er naturligvis ikke videre henrykt ved at skille mig af med Aquarellerne nu men det var jo unægteligt rart at faa Penge. Mon der ikke kan faas 3500 for de 6, men hvis Du synes maa Du tilbyde ham dem for 3000 men heller ikke billigere. Hvis han vil have Gaasebilledet ogsaa kan han faa det Hele for 6000. Her var ingen Brev fra Harald, men hvis jeg faar et skal jeg nok sende den Vexel til Magnussen. Jeg har i Eftrmdg været en Tur rundt paa Øen, her er ganske kønt men ikke videre spændende. Det er morsomt at Puf er ved at være færdig med Huset, jeg glæder mig jeg glæder mig til at se det. Var det ikke morsommere for ham at støde til ved Æbelø, det er vist en meget morsommere Ø end Fænø og der kommer vi først, han kan jo ogsaa nemt komme dertil som til Middelfart, han kan jo cykle, og sende Cyklen hjem eller ned til Klaks. Jeg skal hilse fra Friis. Mange kærlige Hilsner og hils Puf og Lysse og Faster og Marie.
 Din JL.</t>
   </si>
   <si>
     <t> 5. jun. 1922</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/VrJAxjkn</t>
   </si>
   <si>
     <t> 7. jun. 1922</t>
   </si>
   <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/QwM4D5cO</t>
   </si>
   <si>
     <t>1922-06-08</t>
   </si>
   <si>
     <t>Endelave</t>
   </si>
   <si>
     <t>Endelave
 Tunø, Odder
 Thurø, Svendborg
 Skjold, Horsens</t>
   </si>
   <si>
     <t>Achton Friis
 Georg Jacobsen
 Søren Krage
 Andreas Larsen
 Johan Larsen
 Peter Magnussen
 Harald Meyer
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Kunstnerparrets ophold på Endelave er behandlet i Achton Friis: De danskes øer bd. 2 s. 153.
 Adr. er en forkortelse for adressere.</t>
   </si>
   <si>
     <t>Postvæsnet havde på Haralds brev rettet Thunø til Thurø, så brevet til Larsen havde været en tur omkring Svendborg. 
 Alhed Larsen får forklaret, hvordan hun skal håndtere den veksel, Johannes Larsen sendt hende i det sidste brev. Han er meget bekymret over en hr. Jacobsens reaktion. Larsen er på Endelave og finder denne flade ø meget smuk. Han maler og tegner fortsat flittigt, får gået tur med Achton Friis og spiser ålesuppe lavet af skipper Petersen.
 De næste breve må Alhed sende til en læge i Skjold pr. Horsens.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7XXN</t>
   </si>
   <si>
     <t>Endelave 8 Juni 1922.
 Kæreste Alhed!
 Du kunne vel ikke begribe hvorfor Du fik den Vexel sendt i Mrgs. Sagen er at jeg først i Gaar Eftrmdg før vi sejlede hertil fik Haralds Brev men ikke Blanketterne og blev overrasket i Mrgs Kl. 7 ved at høre Damperen tude til Afgang , alle de andre Steder vi har været hidtil er Posten nemlig gaaet om Eftrmdg. Grunden til at HM's Brev kom saa sent var at et klogt Postvæsen havde rettet Adressen til Thurø pr. Svendborg, skønt HM meget rigtigt havde skrevet Tunø og Brevet havde saa været der før saa det var jo nærmest mærkeligt at jeg fik det. Alle Blanketterne var udfyldte saa jeg kunde ikke sende en til Magnussen, da jeg ikke kan udfylde den og ikke husker hvor mit Navn skal staa og det gør Magnussen heller ikke, det er meget kedeligt, men Du maa se at faa HM til at lave en eller forhøre hos Jacobsen hvordan den skal se ud. Jeg er meget ked af at Jacobsen skal tro at det er Smøleri fra min Side hver Gang, men jeg kan jo virkelig ikke gøre ved det under disse Forhold. Jeg har hidtil været meget flittig og har nu tegnet henved 60 Blokbogsblade foruden hvad jeg har tegnet i Skitsebogen og Lommebogen. Vi var i Land her i Aften og blev meget overraskede, da vi ikke havde ventet os ret meget af Øen, som er ganske flad , og saa er det et af de mest idylliske Steder vi har set. Jeg saa en Mængde Motiver og gik strax i Gang med at tegne i Mrgs, desværre uden videre Held, saa i Eftrmdg har jeg gaaet omkring med Friis og set mig om for at hvile lidt. Vi har jo været meget heldige med Vejret for selv om det har stormet en Gang imellem har det dog aldrig varet over en Dags Tid. Der laves en Mængde Aaalefiskeri her uden for da vi kom saa jeg foreslog Petersen at lave Aalesuppe og da vi kom hjem til Middag havde han en hel Gryde Aal og Boller og Selleri og Gulerødder og Svedsker, jeg tror nok jeg spiste ca 1 1/2 Aal (ulæseligt)tal, men jeg er heller Spor af sulten skønt Kl. er 7 og vi har gaaet hele Eftrmdg. Jeg har ikke faaet Brev fra Dig siden det der laa paa Tunø da vi kom der, men haaber der kommer i Mrg. De mente Breve maa Du helst adr til 
 Hr. Læge Søren Krage 
 Skjold
 pr. Horsens. En Ven af Friis der bor i Nærheden af de 3 Øer i Horsens Fjord som vi skal til naar vi er færdige her. Denne Ø er ellers saa stor at vi kunde have god Brug for vore Cykler. Ruger Paafuglen og hvordan gaar det med Svanerne?? Mange kærlige Hilsner ogsaa til Puf og Lysse og hils de andre.
 Din JL.</t>
   </si>
   <si>
-    <t>13. jun. 1922</t>
-[...7 lines deleted...]
-  <si>
     <t>13. maj - 15. juni 1922. </t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
 Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
   </si>
   <si>
     <t>30. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
   </si>
   <si>
-    <t>13. sep. 1922</t>
-[...4 lines deleted...]
-  <si>
     <t> 1. maj. 1923</t>
   </si>
   <si>
     <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
   </si>
   <si>
     <t> 2. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
   </si>
   <si>
-    <t>20. jun. 1924</t>
-[...268 lines deleted...]
-  <si>
     <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
   </si>
   <si>
     <t>Strynø
 Tunø
 5600 Faaborg</t>
   </si>
   <si>
     <t>- Friis
 Achton Friis
 Martha Friis
 Alhed Larsen</t>
   </si>
   <si>
     <t>Efter Achton Friis' idé sejlede han og Johannes Larsen rundt til de mindre, danske øer og lavede notater, tegnede og fotograferede til et bogværk. Dette udkom 1926-1928 i tre bind på Gyldendal med titlen Den Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Larsen kommenterer nogle paragraffer. Bogen (De Danskes Øer bind 1) sælger helt godt. På en reklame for den stod der ved en fejl Strynø i stedet for Tunø, og en mand blev meget vred over dette.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UnmU</t>
   </si>
   <si>
     <t>Kjerteminde 19 Nov. 1926.
 Kære Achton Friis!
 Det var vist en meget mangelfuld Skrivelse den sidste jeg leverede. Her er for det Første Paragrafferne. Den første har jeg streget, som meningsløs. Den anden synes jeg heller ikke der er noget at indvende imod, dersom man vil være smaalig kunde der jo kunde der jo bemærkes at Billedstoffet kun angaar det til Bogen benyttede, men det er jo en Selvfølge, og desuden saa vidt jeg kan se betydningsfuldt. Hermed endvidere alle Anmeldelser som jeg endelig i Dag har rumpet mig op til at læse igennem. Det lader til at der her i Byen er en stor Interesse for Værket. De første Dage efter Udsendelsen af det første Hæfte var inde hos de 2 herværende Boghandlere som forhandler det. Den ene af dem var Dagen efter han havde faaet det mistrøstig, han havde kun solgt 6. Et Par Dage efter var jeg inde hos den Anden han var da naaet 13 og ventede at komme op paa 18 + 4 som han selv vilde holde for at sælge som samlede Bøger naar det er færdigt.
 I Gaar var jeg paa Posthuset, der stod en Købmand og rasede over at der stod Strynø i stedet for Tunø paa Reklamerne, det kunde jo give Folk det Indtryk at der vilde komme lignende Brølere i Værket og da jeg indvendte at Forlaget ikke kunde trykke alle de Reklamer om, svarede han at saa kunde de tage dem væk. Han fortalte at Boghdl. Olsen nu var oppe paa 27 solgte Expl. men blev strax rettet af en af Postfunktionærerne til 29, og da jeg senere var inde hos bemeldte Boghdl. i et andet Ærinde sagde Butiksdamen: 30, mens hun gav mig Penge tilbage, og da jeg forbavset saa op, for det var 75 Øre jeg fik sagde hun:"Bogen: jeg har ogsaa hørt at der skal være solgt en Mængde i Faaborg, paa Grund af alle de Øer dernede omkring. Mange Hilsner til Dem alle Tre ogsaa fra min Kone
 Deres hengivne
 Johannes Larsen.</t>
-  </si>
-[...1772 lines deleted...]
-19’ Sept. 1950</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -5533,59 +414,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M137"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5614,6393 +495,561 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="5"/>
-[...11 lines deleted...]
-      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="s">
-        <v>39</v>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>42</v>
-      </c>
-[...21 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="s">
         <v>46</v>
-      </c>
-[...18 lines deleted...]
-        </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I7" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="M7" s="5"/>
+        <v>50</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="s">
-        <v>51</v>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="E9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>15</v>
+      </c>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K10" s="5" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>15</v>
+      </c>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="s">
-[...9 lines deleted...]
-        <v>75</v>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L11" s="6" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        </is>
+        <v>42</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G12" s="5" t="s">
+        <v>64</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>85</v>
-[...5718 lines deleted...]
-        <v>823</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
-    <hyperlink ref="M13" r:id="rId18"/>
-[...123 lines deleted...]
-    <hyperlink ref="M137" r:id="rId142"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>