--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="184" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="191" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -478,50 +478,104 @@
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, boede som gravid og ugift i skjul hos en familie i Århus januar til marts 1892. Den lokale pastor Lindhardt gik stærkt ind for, at hun og arnefaderen, Leonard Holst, skulle giftes i præstegården 28. feb., men parret ønskede det ikke. Christine skulle føde i København, hvor Plejestiftelsen kunne sørge for bortadoption.
 Louise Amstrup var Christine Mackies faster.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2706</t>
   </si>
   <si>
     <t>Christine har haft en hård dag. Hendes mor, Leonard Holst og Hempel Syberg kom. De gik i kirke og derefter hjem til præsten, hvor det blev besluttet at aflyse vielsen, hvilket var en lettelse. Amstrup adopterer barnet, og det er godt. Christine og Leonard fik to bryllupsgaver.
 Christine håber, at hun kan nå til København inden fødslen.
 Leonard synes, at den trufne beslutning er god.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sl96</t>
   </si>
   <si>
     <t>Søndag d: 28/2 1892.
 Kæreste Alhed!
 Bare et Par Ord, jeg lovede dig jo Brev Mandag; men jeg måtte gå i Seng i Eft. for Hovedets Skyld, det har været en umådelig bevæget Dag: først det at se Mor i Morges og tale med hende, så i Kirke – en dejlig Prædiken, som jeg kom sådan til at græde over, det har jeg ellers ikke gjort meget – så jo til Præsten, og han, Mor og Onkel Syberg havde en lang Samtale, Leon og jeg sad imens i et andet Værelse; han mente, det sidste var det allerbedste, og det samme mener jeg. Å, du kan ikke ane, hvor det lettede og mildnede, at jeg tog den grulige Komedie med Vielsen; jeg synes vi på den Måde måtte fjærnes meget mere fra hinanden, end nu er Tilfældet, der vilde komme noget koldt og bittert, som vi nu slipper. Og tænk, at Amstrups tager Barnet, hvor det er dejligt at tænke på, at det lille Væsen ikke skal kastes ud blandt fremmede for Penge, men kan blive mellem sine egne. Bliver det adopteret fra Fødselsstiftelsen, er det ligegyldigt, om det er uægte eller ægte født. Herregud, vi har såmæn fået to Brudegaver i Dag: To Stativer med Blomster, de må nu blomstre af hos dig, og da vil vi have hver sit Stativ som Erindring om vor ”Bryllupsdag.”
 Blot jeg nu når til København, men det både tror og håber jeg da. Dr. Grauer har været mageløs i disse Dage – og Pastor Lindhardt! Ja sådan et Menneske! Jeg måtte være kommen i deres Hjem til hans Kone, hvor jeg var bleven det [ulæselig linje] have gjort for en fremmed. I Morgen kommer han herned til mig. Nu kan jeg ikke mere, Tak for dit Brev. Nu ses vi forhåbentlig snart, tusende kærlige Hilsner fra din Chr. Do. Fra Leonard.
 Tack käraste Alhed för dine vänliga halsninger. Som du ser, är det nu andast om, og som det nu ser ut, tycks dette være det bästa af alt. Pusse er så glad ved, at det bliver så. Tråkigt at jeg ej träffade dig i fredags.
 Månge månge halsninger fra din Leonard. 
 [Nederst på side 2; på hovedet er skrevet:] 28 – 2 -92</t>
+  </si>
+  <si>
+    <t>1892-4</t>
+  </si>
+  <si>
+    <t>- Hansen, Fru</t>
+  </si>
+  <si>
+    <t>Efter at have født sin datter 22. marts 1892 på Pleie- og Fødselsstiftelsen i København boede Christine Mackie en månedstid hos Fru Hansen. Barnet blev bortadopteret til Christines faster og hendes mand. 
+Beklædningsgenstanden havelock er opkaldt efter den engelske general Henry Havelock, der døde 1857. Han var kendt for at bære et hvidt klæde, der dækkede for uniformskasketten og hang ned over nakken og en del af ryggen som beskyttelse mod den brændende sol. Ifølge Ordbog over det danske Sprog (ODS) betyder havelok "kappe (herreoverstykke) uden ærmer og med fast slag".
+Digtet "Landskab" er skrevet af norske J.S. Welhaven. Sidste vers, hvoraf en del i brevet mangler, lyder:
+Og mange kende sig langst paa Gled
+Ad Dødens forstummende Strømme;
+De andre letter i Flok efter Flok
+At læges i Menneskers Drømme.
+Digtet "Det bødes der for i lange Aar" er skrevet af I.P. Jacobsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3865</t>
+  </si>
+  <si>
+    <t>Christine genvinder kræfterne og vil gå tur hver dag. Hun kommer nok hjem til maj. Christine kan passe den blå havelock/frakke igen, selvom moderen ikke troede det. 
+To digte er afskrevet i brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N3LT</t>
+  </si>
+  <si>
+    <t>Tirsdag.
+Kære Mor! Bare to Ord for at sige dig, at jeg har det godt, det går meget hurtig frem med at få Kræfter, igår var jeg ude lidt, Fru Hansen mente godt, det kunde gå an, nu vil jeg gå en Smule ud hver Dag, det styrker dog; der bliver intet i Vejen for, at jeg kan komme hjem til Maj. Den blå Havelock, som du mente, aldeles ikke vide kunne nå om mig, passer jeg udmærket. Tak for dit sidste Brev.
+Mange Hilsner fra din Basse. 
+[Skrevet side 1; på hovedet:]
+Det bødes der for i lange År, som kun var en flygtig Glæde, det smiler man frem i en flygtig Stund, man bort kan i År ej græde.- Der rinder Sorg, rinder Harm af Roser røde. Der ages på Lykkens gyldne Hjul så fast, at én intet sandser; men Sorgens trælsomme tunge Læs det venter os dog, når vi stanser. - Der rinder Sorg, rinder Harm af Roser røde. Der leves i Lyst som halvt i Drøm, men Sorgen har ingen Drømme: med vågne Øjne den på Dig ser - Øjne som sugende Strømme. - Der rinder Sorg, rinder Harm af Roser røde. Ej Smilet vil lyse din Dag i Seng, men Tåren har gode Stunder; thi Smil er Glands kun af det, der er, Gråd Skyggen af det, der gik under.
+[På side 2:]
+Landskab
+En vidtstrakt Hede med mossede Sten, lidt blinkende Vand i det fjærne,
+en gulhvid Stribe hvor Solen gik ned, én eneste skælvende Stjærne.
+Og sælsomt susende Aftenens Vind
+Saa langeligt sukkende aander,
+Som kæred mindeligt i den en Sjæl
+For jordiske Véer og Vånder.
+Da Solen vågned, vel tusende Håb
+Strøg fremad på dristige Vinger;
+Hvem ved, om ikke den sukkende Vind
+De såre og Stækkede bringer?
+Hvem ved, om ikke de samle sig her
+Som Fugle ved Efterårstrækket
+Og prøve: have end Vingerne Kraft
+Mon, eller er evig de stækket?
+De flest kende sig længst på Gled
+Ad Dødens forstummende Strømme;
+De andre letter i Flok efter Flok
+At læges i Menneskers Drømme.
+[Der mangler et hjørne af papiret, så de to sidste linjer er i databasen afskrevet efter tekst fundet på internettet)</t>
   </si>
   <si>
     <t>1892-04-01</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Julie Brandt
 Christian Caspersen
 - Hansen
 Malin   Holmström-Ingers
 Leonard Holst
 Alhed Larsen
 Adelheyde Syberg
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Christine Mackie og Leonard Holst fik som ugift par en datter sammen. Christine tilbragte de sidste par måneder af graviditeten på diskret ophold hos en familie i Århus, og hun fødte på Fødselsstiftelsen i København, som kunne varetage bortadoptionen. 
 Det vides ikke, hvem "læredatteren" var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2713</t>
   </si>
   <si>
     <t>Den lille pige er blevet døbt i ammestuen. Papirerne kom i orden i sidste øjeblik.
@@ -1171,59 +1225,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o7Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o7Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1761,558 +1815,606 @@
       </c>
       <c r="I12" s="5" t="s">
         <v>92</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>95</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
         <v>100</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>101</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>102</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I14" s="5" t="s">
         <v>106</v>
       </c>
+      <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>107</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>108</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>109</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>113</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>114</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>115</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>116</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="F16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="F17" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="5" t="s">
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="F17" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        </is>
       </c>
       <c r="K17" s="5" t="s">
         <v>131</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      <c r="F18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="5" t="s">
         <v>136</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K18" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="D19" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>146</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>147</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>148</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F20" s="5" t="s">
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="G20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="K20" s="5" t="s">
+      <c r="M20" s="5" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5" t="s">
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="F21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" s="5" t="s">
+      <c r="J21" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="E22" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="F22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="H22" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>173</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>174</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="E23" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="F23" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G23" s="5" t="s">
         <v>178</v>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I23" s="5" t="s">
         <v>179</v>
       </c>
       <c r="J23" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K23" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="K23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="M23" s="5" t="s">
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
         <v>183</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>