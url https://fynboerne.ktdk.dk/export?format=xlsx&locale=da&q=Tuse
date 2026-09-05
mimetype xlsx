--- v1 (2026-07-09)
+++ v2 (2026-09-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="191" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="199" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -858,51 +858,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/o7Pu</t>
   </si>
   <si>
     <t>Kjerteminde 29/4 1897.
 Min egen Kæreste!
 Tusend Tak for dit Brev, som [jeg] fik i Dag og især fordi Du kom her og var her de Par Dage, Du har Ret i at de vare dejlige. Et Par af Tulipanerne er sprunget ud, og ligesaa den store Kejserkrone, det vil sige der er kun en Blomst der har aabnet sig, den bliver helt gul, nærmest af Farve som en Paaskelilie. Jeg tegnede fire Gravgæs i Gaar, og det var Meningen, at jeg skulde have været færdig med den, men i Dag har jeg begyndt igen. Her var Brev fra Christine i Gaar, Peter har solgt sit Roebillede for 800 Kr til Kunstforeningen men det stod jo ogsaa i Politiken saa Du ved det naturligvis. Jeg vil for Resten sende Dig dit Brev, det er nemmere end at referere det, og saa faar Du jo ogsaa et dejlig fedt Brev. Hvad mener Du, nu skal det lægges paa mig, at afgøre om hun skal være malende Dame! Hun er for Resten sød synes Du ikke? Jeg skal have skreven til hende en af Dagene, men jeg ved ikke hvad jeg skal skrive, jeg synes næsten at det er Synd at raade hende fra det, men alligevel. Jeg skulde egentlig over at se Udstillingerne, men nu skulde jeg jo til at male ude og naar jeg faar begyndt bliver der vel ikke noget af at komme af Sted og skal jeg vente til jeg er færdig med Pæretræet og Guldregn og Tulipaner kan det vel næppe blive Maj Maaned, saa det bedste var vel at stikke af strax. Nu faar Du ikke stort mere dels som Straf fordi jeg heller ikke fik mere end 3 Sider og dels fordi at Posten gaar strax. Agraren er ude at harve i Dag. Mange kærlige Hilsner fra Din hengivne
 Johannes Larsen
 Kan du sende mig det Brev igen med det samme og lade mig høre hvad Du mener om det.</t>
   </si>
   <si>
     <t>1900-11-16</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen Sawyer og hendes familie boede i Boston. De drev et kemisk laboratorium.
 Alhed Larsen havde smerter i forbindelse med sin anden graviditet, og lillesøsteren, Astrid/Disser, var pige i huset hos hende.
 Lille Lise er formodentlig en dukke.
 Det vides ikke, hvad Harris' bedstemor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1750</t>
   </si>
   <si>
     <t>Harry er rejst til Washington for at holde foredrag ved et Agrikultur-møde. Han kan godt lide at rejse. Harrys mave har det godt, og han har god appetit. Han har lånt en del penge til apparater. Ellen passer smørsyrerne og arbejder meget, så de kan få råd til at rejse hjem om sommeren. Hun takker for bogen, som lille Grethe sidder længe og kigger i.
 Ellen er bekymret for Alhed. Hvis det bliver farligt, må moderen sende telegram, og Ellen vil så være hjemme i løbet af en uge. Det er også hårdt for Astrid, som må knokle, selvom hun hellere vil sine litterære sysler. 
 Grethe er sund og rask; hun rejser sig ved møblerne, siger ord og har syv tænder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9FF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 Erikshaab
 Højrup
 Fyen
@@ -1105,50 +1105,101 @@
   </si>
   <si>
     <t>Ellen Sawyer takker for gaven. Hun havde en god fødselsdag med mange gæster, blomster og andre gaver.
 Fremover vil Ellen invitere Adolf/Agraren og Johanne/Junge Larsen på middag hveranden søndag, så Johanne kan blive aflastet. Det er godt, at Christine/Mornine Mackie er faldet til ro, men noget skidt at Elisabeth/Putte Mackie arbejder på et hotel med et tvivlsomt rygte.
 Ellen kommer og hjælper med indvielsen af Instituttet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/w3Pi</t>
   </si>
   <si>
     <t>11/3 - 30
 Kæreste Lugge!
 Tusende Tak for den meget betimelige Gave. Jeg har allerede arbejdet med den og synes allerede at jeg blivet smukkere af det, - saa hvad kan det ikke blive til!! Man kommer ogsaa til at føle sig saa veltilpas efter saadan en Behandling. Jeg damper først Ansigtet godt med varmt Vand.
 Og Tak for dit Brev og for Forsendelsen af de glemte Sager. Jeg havde nu købt mig en ny Fyldepen, men nu har Junge faaet den gamle som jo har været Mors. Jeg havde en rar Fødselsdag, skønt jeg havde mine Elever - dog kun Hjemmeelever og 2 i Byen. Hele Form. gik med Visiter og Eleverne fra 12 - 6, og Huset skulde jo da gøres ved og Dessert lagt til om Aftenen, saa der var Gang i det! Jeg havde kun Skolebst. til L'hombre om Aftenen. Kaffe og Triffly (hvor er det en snild Dessert) og Vin senere. Fredag og Lørdag er jeg jo væk. Om Søndagen havde jeg Agrarens her til Middag Klk 12. Flæskesteg grønne Ærter, - Triffly. Jeg nyder, at Junge faar en Friformiddag og hun nyder det ogsaa. Jeg vil gøre det til Regel, at de kommer hveranden Søndag. - Klk 3 kom Hundslev-Skovgaardene, - mine mangeårige Venner - til Kaffe. De havde en stor Kurv Æbler med - dejligt. Junge blev til Kaffe. - De blev til Klk 5 1/2, saa vadskede jeg den store Opvadskning og gik saa til Agrarens. Bridge til Klk 12. Saa du ser jeg har været meget optaget. Igaar Morges benyttede jeg min Fritid til at skrive til Tante Else som har mistet sin eneste Broder, Knud Brandt og til lille Mine. 
 Jeg fik mange Gaver - Haandarbejder fra Gr. - 2 Spil Kort fra Junge Bøger fra Mornine og Kurt, 100 Cigarer fra Peter, 2 Lagkager, - mange Blomster - en stor Kala fra Puf. - 
 Jeg var saa glad ved dit Brev, - at Mornine er faldet til Ro, og det du skrev om Junge, - jeg lod hende læse dit Brev - hvad jeg ellers ikke gør, men hun blev saa rørt over det, du skrev, om at du næsten havde glædet dig mest til hende. - 
 Las er nu meget betaget over at Putte er paa et Hotel med et meget tvivlsomt Rygte. Det er nu heller ikke morsomt, - der maa da være andre Hoteller. Det er vel ikke saadan lidt som Hævn el. paa Trods? Jeg synes det er en modbydelig Tanke - at Putte gaar i de Omgivelser og min Sandten, om jeg gjorde tillod ["gjorde" overstreget; "tillod" indsat over linjen] det i Mornines Sted. Hvor er det en trist Redelighed helt igennem.
 Nej, til Paaske kan jeg jo ikke komme, men saa tager jeg kun Paaskeferie i selve Helligdagene og saa tager jeg en lille Uge i Maj og bliver din Fødselsdag med. Det kan maaske blive det lille paatænkte Turistbesøg. Jeg vil komme saa jeg er der hele Dagen før d. 8de til Hjælp. - Din Indvielsesgave til Inst. er 18 Desserttallerkner, som jeg har købt paa en Auktion. - De er rigtig pæne, uden at være antike just. Dem kan du nok faa Brug for. Jeg skal ogsaa tage med Syltetøj hvad du helst vil have - det kan vi altid aftale.
 Baade Peter og Grethe var her d. 6te i hver sin Bil, - jeg var desværre nok i Byen til Timerne, men de ved hvor Nøglen er, saa de laasede sig selv ind. 
 Her var varmt over det hele og saa yndigt med alle de mange Blomster. Grethe sagde, at hun gik rundt og kunde ikke komme sig over saa yndigt her var. Her er ogsaa yndigt Gid du kunde komme et lille Foraarsbesøg inden Kampagnen begynder - men - jeg ved jo nok det er aldeles umuligt. 
 Lugge - det er næsten ufatteligt, at det er saa nær med Inst. Hvor jeg glæder mig til det. Dejligt hvis I kunde flytte før Paaske, saa alle kunde have fri i Paasken til at ordne hver sine Sager og Værker. Det vilde nu betyde meget. I det daglige har ingen af dem jo ret meget Tid til overs.
 I Morgen maa jeg skrive til Mornine og Minna, som sendte mig en mægtig Sirupskage. Nu maa jeg ud til Eleverne. I Aften skal jeg over og repetere Engelsk med Manse, som er oppe til 2den Mellem. Desværre har han jo været luddoven.
 1000 Hilsner til jer alle Elle
 Hils ogsaa Lomme og kys lille Jesper paa hans smaa Poter.
 Undskyld dette forjagede Brev.</t>
+  </si>
+  <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1225,59 +1276,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o7Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/56CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o7Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2349,72 +2400,120 @@
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>186</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>187</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>188</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>189</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>190</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>