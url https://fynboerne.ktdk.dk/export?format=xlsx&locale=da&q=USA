--- v1 (2026-09-01)
+++ v2 (2026-10-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="1028" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1569" uniqueCount="1060" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -5740,50 +5740,205 @@
   </si>
   <si>
     <t>Brønsted-parret rejste i 1926 og flere andre gange til USA, hvor Johannes Brønsted skulle forelæse på blandt andet Harvard. De var tre på rejsen, og den tredje var formodentlig Peter eller Else Brønsted (parrets yngste børn). 
 Fru Afzelius var muligvis mor til Adam Afzelius, som blev gift med Ina/Sjums Goldschmidt i 1926.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3824</t>
   </si>
   <si>
     <t>Louise og Johannes Brønsted rejste til USA 6. august 1926. Alhed/Lomme Brønsted spørger, hvordan det er at ankomme til New York. Hun har fået brev fra Ellen/Bes Brønsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9olU</t>
   </si>
   <si>
     <t>5 - Aug 1926.
 Kære Fas!
 Oscar III sejler i Morgen, saa I maa hellere faa en lille Hilsen med. Jeg har ellers ikke noget at fortælle.
 Hvordan er det saa at komme i Land i New York? I blev vel modtaget af en Mængte fornemme Personer. Hvad bestiller i nu? Er der meget varmt?
 Jeg fik et veltilfreds Brev fra Bes i Gaar. Sjums er jo der oppe nu. Jeg selv har rart i vores kølige Lejlighed.
 Fru Afzelius hilser mange Gange.
 Mange Hilsner til jer alle tre fra
 Lomme.</t>
   </si>
   <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+- Rastrup
+Harriet Rastrup
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-30</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Ellen Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Johannes Hohlenberg
+Elisabeth Ludvigsen, oversætter
+- Rastrup
+Harriet Rastrup
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Franz Schubert
+Rudolf Steiner
+Harry Søiberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Louise/Lugge og Johannes Brønsted var i USA, hvor han fungerede som gæsteprofessor på flere universiteter. Sønnen Peter var med dem. Døtrene var i Danmark imens.
+Rossia var det forsikringsselskab, hvori Astrid/Dis Warberg var ansat. 
+Astrid renskrev manuskripter forfattet af Søiberg. I sensommeren 1926 hjalp Ellen/Bes Brønsted med dette arbejde mod betaling
+Astrid lejede i 1926 en lejlighed med tilhørende have i Hareskov. Stedet tilhørte Fru Weirsøe. Astrid holdt fest, da hun var blevet opsagt. I haven havde hun fået opført Thopodeaborg, som var en kopi af barndommens legehus, og hun havde efter opsigelsen stadig adgang til dette.
+Doktoren, Doktor Hansen, Dich, frøken Breuner, fru Weirsøes slægtninge, fru Zeuthen og frøken Franch kendes ikke. 
+Det fremgår af et senere brev fra Astrid Warberg, at Rastrup ikke fik stillingen i Rossia.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8421</t>
+  </si>
+  <si>
+    <t>Chefen er gået fra kontoret, så nu skriver Astrid Warberg brev. Hun takker for Louise Brønsteds brev, der blev skrevet, mens Louise så på Ku Klux Klan-processionen.
+Astrid er næsten færdig med at renskrive Søibergs bog.
+Astrid har været til afskedsfrokost hos Fru Weirsøe. Hun læste Ellen Sawyers novelle op ved bordet.
+Frk. Ludvigsen er i gang med at oversætte Astrids bog.
+Festen i Hareskov blev en succes med masser af musik og sang, dejligt vejr og måneskin. Dagen efter gik nogle af deltagerne i skoven og fik varm frokost. 
+Dich og Janna/Nus Schou har pakket i lejligheden, og Jørgen/Buf Schou har kørt tingene til Rolfsvej.
+Astrid har lavet et skattetrick hvad angår husbestyrerindefradrag.
+Rastrup-parret har meldt sig ind i Antroposofisk Selskab. Agnes Afzelius har fundet en bolig til dem nær sin egen. 
+Astrid prøver at skaffe Rastrup arbejde i Rossia.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pLIs</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+4
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City.
+U.S.A.
+[På kuvertens bagside; skrevet på påklistret papirlap:]
+A. Warberg
+Rolfsvej 17 4
+F. 
+[I brevet:]
+Rossia. 30 Sept. 1926.
+Kæreste Lugge!
+Chefen er lige gået ud af Døren med Hat på - hvad er da rimeligere end at jeg benytter hans Fraværelse til at skrive til dig. Tak for dit lange og interessante Brev - skrevet fra et Hotelvindue i Washington, hvor du sidder og ser på Ku Klux Klan Processionen - Dich havde Brevet med ud til mig til Hareskov i Lørdags - vores sidste Weekend derude - jeg var cyklet derud lige fra Kontoret - de andre tog med Toget; dit Brev nød jeg nede i Thopedeaborg, hvor Dich lidt efter kom ned og serverede The med Marmelademad - der er meget lunere nu nede i den lille hyggelige Bræddestue end oppe i Lejligheden, hvor der dennegang var lumsk koldt, så vi egentlig ikke var altfor kede over, at det var sidste Gang - og hvilket herligt Halvår har vi dog ikke haft vort ugentlige Tilhold derude! Jeg var forresten dygtig træt af den drøje Søiberg-Uge - men nu er jeg omtrent færdig - det sidste Kapitel venter jeg på, han vilde læse det andet igennem først. Det blev så c. 65 Kr til mig og 21 Kr til Bes - så snart Bogen er helt færdig kan jeg blot bede Forlaget udbetale de resterende Penge, skrev Søiberg, fra hvem jeg havde et og deraf elskværdigt Brev med Tak for Hjælpen; jeg har jo også anstrængt mig godt og stadig været à jour. På Anmodning fik jeg en à conto Udbetaling på 56 Kr, hvormed jeg nu har klaret mig gennem denne Måned -
+Bes får sine, når Bogen er færdig. Om Søndagen (25 Sept) var vi alle tre inviteret til en mægtig flot Afskedsfrokost nede hos Fru Weirsøe - hendes Søn og Svigerdatter m. 4 Børn var der - så vi blev 10 Personer; Doktoren gav Snaps - Stemningen høj; ved Kaffen oplæste jeg Elles glimrende Novelle, som tager sig vældig flot ud i Fyens Venstreblad med den udmærkede Tegning af Ma Frits ved Rokken - men det er lumpent, at hun kun fik 20 Kr. for den!
+Jeg tænker, at Elle selv har sendt dig Bladet - ellers vil jeg gøre det senere, for jeg rekvirerede straks 10 Expl. fra Odense til at være dels gavmild og dels pralende med. 
+Samme Dag som dit Brev kom, fik jeg èt fra New York, fra Frk Ludvigsen, som allerede er gaaet i Gang med Oversættelsen og venter et godt Resultat - og hun roser igen Bogen i høje Toner. Ja, det vilde jo bedre på Finanserne, hvis den Historie går i Orden! 
+Vores Fest i Hareskov Ugen forud - 18 Sept - blev en mægtig Succés. Gæsterne blev straks rystet sammen - dels og først ved Hjælp af en excellent cock.tail - serveret straks ved Ankomsten nede i Doktorens Saloner - og dels ved Musikken, der helt igennem var udsøgt - foruden vidunderlig Sang af Frk Franch (russiske Folkeviser - franske Romancer) og af Dr. Hansen - Schubert; fik vi herlig Klaver af Fru Zeuthen - Sammenspil m. hende og Doktoren (sidste Klaver) - og endelig trådte Hohlenberg til - med Doktor Larsens anden Violin - så vi blev et helt Orkester (2 Violiner og 2 Klaver.)
+Repertoiret var helt klassisk.
+Festen begunstigedes yderligere af det mest bedårende, lune Sommervejr - der holdt sig hele Natten - ofte var vi ude på min store Altan for at nyde Udsigten ned over Haven, hvor Dr. havde tændt alle vores R[ulæseligt] Lygter - desuden var det momentvis Måneskin - ellers diset, varm Luft; Musikken foregik oppe hos mig - Aftensmaden - Kl c 11 - nede hos Fru Weirsøe - Stemningen hele Tiden storartet. Ved 1/2 2 Tiden tog Dr. Hansen og Fru Zeuthen hjem til Bagsværd pr Bil - men endnu længe sang Frk franck til Hohlenbergs Accompagnement; de overnattede jo (H. i Thopedeaborg!) så vi havde dem hele næste Dag, hvor Vejret var ligeså himmelsk og hvor vi gik en herlig Tur i Skovene - også for at samle Svampe til Middagen - og tænk - så fandt vi kun een eneste stakkels Rabarbersvamp - og de to foregående Søndage havde vi på et Øjeblik fået en stor Kurvfuld Pigsvampe - rigelig nok til Middag! Så vilde de hjem. Men de havde nu også fået en solid varm Frokost Kl c 2 (Morgenmad c 1/2 12 - vi kom
+II/
+jo først i Seng Kl 3 efter Festen!)
+Nå - og i Mandags - 27. Sept. havde Nus fri fra Skole i Anl. af Kongens Fødselsdag - så blev hun af Dich derude den Dag for at pakke og ordne Lejligheden efter os - en Del blev jo derude, så vi stadig kan have Tilhold i Thopedeaborg og om Aftenen hentede Buf dem derude og kørte dem og hele Flyttelæsset i sin Bil til Rolfsvej - det er jo utrolig, hvad man i Løbet af en Sommer kan få samlet sammen. Desuden 50 ℔ fine Æbler à 25 øre ℔, købt af Fru Weirsøe - samt 10 ℔ Hyldebær à 20 Øre - alt fra Haven! Jeg havde fået Besøg af Rastrup og Adam - Buf blev også til The, og vi havde en rar Aften. Hvis Vinteren holder, hvad den lover, så ser det rigtig nok rart ud - Sjums som Husbestyrerinde (du kalder mig et Finansgeni?) - så hør da et lille godt Nummer: til Skattevæsnet har jeg ansøgt om og fået bevilget en Skattereduktion, fordi jeg holder en højt gageret Husbestyrerinde (Dich) for selv at kunne gå på Kontor. Nu har jeg ansøgt om og ligeledes fået bevilget Fritagelse for den lovpligtige Tyendeforsikring (15 Kr) da jeg fra Nov. får min ulønnede Datter i Huset - at hun får 30 Kr mdl. er jo intet at komme med! 
+Men altså - jeg glæder mig til Vintren sammen med Rastrups og Afzeliusserne. Rastrup er - jo mere han lærer af Steiner - mere og mere betaget - i Aftes fik jeg udvirket, at han måtte komme med til den smukke St. Michaelsfest i antrof. Selskab, fejres hvert År d. 29 Sept. En meget festlig, smuk og berigende Aften, som resulterede i, at Rastrup meldte sig selv og Harriet ind i Selskabet, så nu kan de komme med til alle Møderne i Vinter. Jeg er vældig glad. Men det er sandt - dette morer jo ikke dig. Bagefter gik en Del af os på Grand og drak Kaffe og havde det storartet. R. fulgte mig hjem - vi gik hele Vejen og talte uafbrudt om vores store fælles Interesse; han havde været begejstret for Aftenen - så, nu begynder jeg igen - men du aner ikke, hvor det føles opløftende at finde fuldkommen forstående Meningsfæller; på Lørdag og Søndag skal Harriet altså med - så taler en Wienerinde - Frl. Breuner, som har aft en Del personligt med Dr. Steiner, vi glæder os sådan. 
+Fru Afz. (Agnes) har nu lejet 2 Vær. m. Adgang til Køkken til Rastrups nær ved, hvor hun selv bor - du ved vel, at der ventes en lille, så nu arbejder vi alle på at skaffe dem Arbejde - jeg har et Jern her på Rossia - og er rasende spændt på Udfaldet - der menes at være en god Chance - hvor vilde det være himmelsk! Og tænk til Vinter - når jeg skal ud til Foredrag - behøver jeg aldrig at være ked af det for Husbestyrerinden der så er tvungen til at sidde hjemme - for Sjums har sin Adam - og altfor meget vil de ikke savne mig. Og tænk så at komme hjem til hyggelig Kop The hos mine egne! Åh Lugge! at Tingene dog sommetider kan ordne sig så dejligt.
+I næste Brev skal jeg skrive om Rastrups Stilling, som opfylder mig mere end noget andet i Øjeblikket - de søde Mennesker.
+Nu er I altså afsted på den storstilede industrielle Rejse - god Fornøjelse! og gid alt stadig må gå godt for Jer derovre. Det ønsker med Hilsner til Jer alle tre
+Din Dis
+skrevet i Dølgsmål og under mange Farer -</t>
+  </si>
+  <si>
     <t>1926-10-21</t>
   </si>
   <si>
     <t>116 Bishop Street New Haven Conn. USA</t>
   </si>
   <si>
     <t>Peter Bichel
 Johanne  Brandstrup
 Ludvig Brandstrup, billedhugger
 Gudmund Hatt
 Grethe Jungstedt
 Matilda Jungstedt
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 William Mackie
 Harris Sawyer
 Kjeld Tutein
 Andreas Warberg
 Minna Warberg
 Jeppe Aakjær</t>
   </si>
   <si>
@@ -5800,50 +5955,124 @@
 Thøger Larsens nye digtsamling er udkommet. Grete og Mathilda/Lille Jungstedt har været på besøg, og Thøger Larsen kom også. 
 Ellen og Johanne/Junge Larsen deltager i tyskundervisning sammen med en tungnem skolebestyrer.
 Alhed og Johannes Larsen er kommet hjem fra Båxhult. Alhed blev straks efter syg igen, og da de efterfølgende deltog i en jagt på Orelund, blev det værre. Hun skulle have sagt nej til at tage med,</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MsPI</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 3
 Mrs. J. L. Brønsted
 Bishop St. 106
 New Haven
 Conn.
 U.S.A.
 [På kuvertens bagside:]
 Return to: Sawyer - Kjerteminde, Denmark
 [I brevet:]
 21/10 - 26 Kjerteminde
 Kære lille Lugge!
 Tak for dit Kort fra Niagara. Det fryder mig stadig ubeskriveligt, at du synes saa godt om Amerikanerne. Det er som om Nulle - jeg mener Eastman - faar Oprejsning der i gennem. Naar jeg følte noget fra or ["ra" overstreget; "or" indsat over linjen] Amerika, var det jo paa en Maade via ham, - jeg oplevede paa en mærkelig Maade - intuitivt - hans Fornemmelse og synes jeg har oplevet hans Barndom og Ungdom, - ja endog hans Forfædres, - de strænge, stærke [ulæseligt ord] England Puritanere. Naar alt det, som var hans Rod og Oprindelse blev haanet og uforstaaet, saa syntes jeg det var Eastman selv! Og saa kan du nok forstaa, at det er en uhyre Tilfredsstillelse naar du kan lide noget af det. - Det tog mig flere Aar og lære at forstaa, men jeg er jo ogsaa saa dum, - eller var, - for jeg siger med Dr. Bichel at det er dejligt at mærke, at man bliver klogere Aar for Aar. Men Lugge, jeg tror virkelig at jeg paa de 13 Aar jeg boede derovre, naaede langt i Forstaaelse, den dybe Gennemtrængende Forstaaelse af New England. Gud skal vide, der var nok at irritere sig over, men "tout comprendre, cè serat tout pardonner" - (undskyld Stavefæjl) Mit Billede af Forfædrenes Skikkelser og Liv og Gærning ["og Gærning" indsat over linjen] var saa levende, at det hjalp til at opfatte Efterkommerne mere retfærdigt, end de fleste Indvandrere ellers gør det. [ellers gør det" indsat over linjen] Dernæst kunde jeg skjælne el. ane hvor der var Overfaldsskade paa Samfundslivet. Mulig en Del af mine "Opfattelser" var indbildte, - men ogsaa mulig at en Del var Intuition. - Jeg læste jo med stor Iver Landets Historie - John Fiske var den bedste. Kan du ikke faa dem fra et "library" - der maa vel være et Carnegie i Nærheden, - det synes jeg altid, der var. Det Fiske ["Fiske" indsat over linjen] er efter min Mening glimrende Bøger. Og Lugge faa dem paa "library" til at anbefale dig Bøger, som karakteriserer Befolkningen i New England. Jeg ved nok at Conn. ikke er New England, - men du kan godt ["godt" indsat over linjen] for min Skyld sætte dig lidt særlig ind i alt det New E. ["New E. indsat over linjen] Jeg kan ikke huske Forfatternes Navne Mange af dem er maaske lidt barnlige og for en Europæer lidt sødladne, - men det er det samme, - de hjælper til at levendegøre Billedet af Folket. Jeg er dog en Torsk til at huske. - Der var en som bl.a. skrev "Timothys Quest" - en Dame, - hun har mange smaa fine Fortællinger om Landboerne. Og det er jo paa Landet og i de smaa Landsbysamfund, at man finder de rene Typer. Mornine prællede alt jo af paa, - Hatt ligesaa, - han saa i Amerikanerne mest kun Indianerforfølgere. Junge var der for kort og kom ligesom forkert ind paa det hele, - Billy jo noget ufordøjelig - aandelig talt. - Lugge, læs ogsaa Mark Twains "Huckleberry Finn ["II" indsat over linjen] og Tom Sawyer. ["I"] indsat over linjen] (T.S. først.) Huckleberry er den bedste. Jeg kan ikke se andet end at den er glimrende Literatur. Denne Færd ned af Missisipi paa Tømmerflaaden sammen med Negeren Sam er virkelig en af mine store Oplevelser paa Literaturens Omraade. Men hvor er jeg blevet haanet for min Smag her til Lands.
 Naa, du synes maaske at jeg maa hellere fortælle lidt om Danmark, end fordybe mig i Amerika. Men du forstaar nok, at jeg er meget optaget af at du er der. Gid du kunde se East Andover og lade Thompsons vise dig vores Hus. Men det er jo noget afsides naturligvis. -
 Ja, hvad er der her. - Nu er det Efteraar og Bladene er faldne ude i min lille Have, men der kan endnu plukkes en Del Lathyrus og Petunia og Reseda og Georginer. Jeg har faaet mine brune Chenille-Vintergardiner op, - som Mor ordnede for mig i fjor, - de luner og hygger umaadeligt. Her er yndigt og jeg er mere end nogensinde forelsket i mit lille "komplette" Hus. Af Begivenheder: Thøgers nye Digtsamling, som hedder "Søndengalm" er udkommet. Det er altsammen Digte fra og om Italien. Jeg spejder efter Anmeldelser. De betegner afgjort et Vendepunkt i hans Produktion, og jeg er spændt paa, hvad Side, man mener han er vendt til. Det er en Fornyelse, det er der ikke Tvivl om. - Lille Muse og Lille rejste d. 21 Sept. det var et slemt Savn, - men det er saa morsomt at tænke paa, at de har været her og at de hyggede sig her. Gr. tog 5 Pund paa af min gode Mad!! Thøger var her og hilse paa dem paa Hjemrejse fra Aakjærfest og gamle Gr. og jeg kørte ham i Bil til Jelling hvor han saa tog Toget. Mon jeg dog ikke har skrevet det. - Vi var ved Faarup Sø, som vi ogsaa var ved. - Lugge, vi har en "tysk Aften." Her er nemlig en delvis indfødt ung Lærer ved Skolen, som giver private Timer ogsaa. En livlig, energisk ung Mand. Klassen bestaar af Skolebestyreren, Junge og mig. Desværre synes jeg at Skolebestyreren er meget tykhovedet, - han træder og stamper i hvert sølle Akkusativ og Dativ. Han kalder det Grundighed, men jeg kalder det Tykhovedethed. Saadan kan man jo se lidt forskelligt paa det. Havde vi Enetimer, skulde jeg blive som en Indfødt i Vinter, - det siger den unge Mand selv. - Men Skoleb. haler jo tlbage. Han laver jo ogsaa en Pærevælling af hver Sætning ved at blande Engelsk i det, - og er selvf. stolt af det (det er de altid). Jeg synes det er saa morsomt at Junge er med. Hun er min Gæst i Timen d.v.s. jeg forærer hende hendes Andel. Ellers vilde hun ikke være med, - hun ofrer jo intet paa sig selv. Hveranden Gang er det her og hveranden Gang hos Skoleb. og saa drikker vi Kaffe bagefter. Det er saa fornøjeligt. -
 Nu er Lases kommet hjem fra Båxhult. Alhed var saa rask da hun kom og har haft det glimrende deroppe, - men saa snart hun kommer hjem, er det jo knap saa godt. Og saa kan du tænke dig, - da de havde været hjemme en Uge rejste de til Jagt paa Orelund og Torbenfeldt og kom hjem i Aftes og idag ligger Alhed. Der var isnende koldt og hun frøs saa grænseløst og det kan hun jo ikke taale. - Hun vidste det i Forvejen, men syntes, hun var nødt til at tage med for Las's Skyld. Og nu er hun jo saa bitter paa ham. Der er jo Ting, vi grovere Naturer ikke forstaar. Hun kunde da sige "Fanneme, nej jeg vil ikke med" Det er da en daarlig Tjeneste at gøre ham, at føje ham og rejse med, - og saa være færdig at æde ham af Arrigskab bagefter. Las er jo nu en Gang en Klodsmajor med hendes Sygdom. - Swane er der i denne Tid. Kjeld Tutein er nu fast ansat som Gamles Hushjælp. De er meget glade ved ham og det er en stor Ting for Gamle. - Dede var her i Søndags et lille Svip. Han valgte sa en af de gamle slebne Karafler [tegning indsat] hjemme fra samt Tinbægeret du ved, som Mor altid havde paa Bordet. Og Minna fik det grønne Shawl. Vi fulgte ham til Middelfart - Gamle i sin Bil, - og i Hotel Middelfarts gamle Vinstue - en sjov Kælder nød vi en [indsat i venstre margen s. 6; på højkant:] Flaske Portvin til 12 Kr, som Dede gav. I ser vel at Lut er bleven gift med Hais! - Min nye Fortælling er nu færdig Se S. I (se S. X) ["(se S. X)" overstreget] 2
 [Indsat i venstre margen s. 2; på højkant:] Thøger fik M.S. og skriver, at han har læst den med "Interesse og Fornøjelse", - men det kan ikke nytte noget. Jeg vil gærne vide, hvad [Indsat i venstre margen s. 3; på højkant:] der er skidt og hvad der er godt (om der er noget). Den hedder "Aaen" og vores Aa er en af Hovedpersonerne, saa du kan forstaa, at [Indsat i venstre margen s. 4; på højkant:] jeg har forsøgt at udtrykke noget af min Følelse for det dyrebareste, vi har. Hvis jeg var gammeldags og senti- (fort. Side 6) [Indsat i venstre margen s. 6; på højkant:] mental saa skulde der være Dedikation, saadan: "Til lille Muk som jeg har oplevet Aaen sammen med." Men saadan noget nøjes man med at tænke nu omstunder, - og det kan jo for saa vidt være lige saa godt. [Indsat i venstre margen s. 1; på højkant:] Jeg skal sende dig den saa snart den er maskinskrevet, - og saa vil jeg gærne have en lidt indgaaende Kritik fra dig.</t>
+  </si>
+  <si>
+    <t>1926-10-25</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Johannes Hohlenberg
+- Rastrup
+Janna Schou
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid Warberg arbejdede for. 
+Johannes Brønsted var gæsteprofessor ved flere amerikanske universiteter i 1926. Louises og hans tre døtre var imens hjemme i Danmark. Deres bror, Peter, var med i USA. 
+Mohr, Buster og deres kærester kendes ikke. Ej heller Fru Breuner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8420</t>
+  </si>
+  <si>
+    <t>Astrid Warberg m.fl. har haft besøg af en tysk kvinde, som holdt en mængde foredrag, som fængslede alle.
+Adam Afzelius har fået tilladelse til at flytte fra Regensen, og som gift mand får han 100 kr. månedligt i boliggodtgørelse, så han vil leje et værelse på Rolfsvej. Alfred Goldschmidt vil slet ikke hjælpe det unge par økonomisk. Astrid må give Ina/Sjums 40 kr. i løn som husbestyrerinde, og det har hun dårligt råd til. Det må ikke gå ud over Janna/Nus/Nusset Schou. 
+Alfreds søster, Johanne Dahl, vil gerne have Ina i huset, men Astrid glæder sig til omsider at få pigen hjem. Alfred vil ikke have Ina på besøg, hvis hun gifter sig.
+Astrid spørger, om de kan holde bryllupsfesten i Louise og Johannes Brønsteds lejlighed. De bliver 15 personer, og der er ikke plads i Astrids bolig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M1ij</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+5
+Mrs. L. Brønsted
+Bishop Street 106
+New Haven
+Conneticut
+U.S.A.
+[Fortrykt og overstreget på kuvertens bagside:]
+"ROSSIA"
+Bornholmsgade 8
+København K.
+[Håndskrevet på kuvertens bagside:]
+Warberg
+Rolfsvej 17
+København
+[I brevet:]
+pt. Rossia, Mandag Morgen
+d. 25 Oktober 1926.
+Kæreste Lugge!'Nu er det næsten en Måned siden jeg sidst skrev til dig - jeg tror mit Brev krydsedes med dit Kort, hvor I var i Gang med den store Rejse - Tak! Jeg har tænkt meget på dig i denne Måned - har syntes, der var overvældende Masser at fortælle dig - men når jeg skulde til det, så følte jeg pludselig med stor Bedrøvelse, at alt det der fyldte mig med så megen Glæde - med nye og friskere Syn på Tilværelsen og på alting - det var jo Ting, som kun vilde få dig til at ryste på Hovedet - og så kom jeg stadig ikke til at skrive. Men helt springe det over kan jeg dog ikke - at vi har haft en tysk Dame heroppe - Fru Breuner - Datter af en tysk Professor v. Berlins Universitet - et uhyre kundskabsrigt Menneske, som holdt 6 glimrende Foredrag for os - om Kunst - om Kvindesag - om Spejderbevægelse - om Sprog osv - osv - stærkt sammentrængt, da hendes Tid var så begrænset og hun havde så meget på Hjerte - men hvert eneste Foredrag var en mægtig Oplevelse for os alle. Hun besøgte mig privat en Aften - Rastrups med - det var uhyre interessant.
+En anden Aften improviserede vi en Sammenkomst i et andet privat Hjem - en Søndag Aften - hvor hun i fire stive Timer holdt os åndeløst fængslede - Rastrup fulgte mig siden til min Dør - for at vi endnu en lille Tid kunde tale om det - Kl var 1/2 1 Nat! Harriet var gået tidlig i Seng, hendes Baby nærmer sig jo.
+Nå - alt dette skal jeg ikke gå nærmere ind på, da jeg ved det ikke interesserer dig -
+Men nu skal du høre andet og meget mere betænkeligt. Adam Af. kom op til mig i Fredags og meddelte, at nu havde han fået Tilladelse til at fraflytte Regensen, hvorved han får en Boliggodtgørelse på c 100 Kr mdl - grundet på Ægteskabs Indgåelse - og på dette gifter de sig den 4' December - trods alle respektive faderlige og moderlige - indtrængende Advarsler!!! Det økonomiske er hovedsaglig baseret på - altså de nævnte 100 Kr - men dernæst på, at Sjums bliver min Husbestyrerinde - Adam vil leje et Værelse på Rolfsvej! Alfred nægter rentud enhver pekuniær Støtte, når Sjums vil til mig - men dette har både hun og Adam holdt fast på; jeg havde jo håbet på at kunde nøjes med 30 Kr. i Gage - da Sjums dog ikke kan vadske og sy (og jeg er nedsat fra Dec. med 27,- Kr. pr Måned! Men nu må jeg jo op på 40 - når Alfred intet vil bidrage - og hvor økonomisk vil Sjums være? Jeg gruer lidt for Økonomien - som dog i Forvejen var yderst besværlig - og jeg synes jo ikke, det bør gå ud over lille Nus, som jeg dog gerne vilde kunne ofre lidt på. Adam får 50 Kr. mdl. af sin Far - men han er lige ved og en at måtte indlægges på Grund af Bekymringer for Rostrups - hvem han hjælper med 75 Kr. mdl. - men bliver han syg, holder alt dette op - hvad mener du! Nå, men det skal jo gå - jeg skiftevis græder og ler - min Datter Fru Afzelius! Du må da sende dem et Kort til d. 4. December (Rolfsvej) Adam sagde,at du var hans specielle Veninde eller sådan noget. 
+II/
+Nu er der det Dilemma, at Johanne Dahl (f. Goldschmidt) gerne vil have Sjums i Huset (dog véd jeg ikke, om dette også gælder, når Sjums gifter sig) - og du forstår jo nok, at når jeg endelig efter 10års Forløb kan få min Datter hjem - så siger jeg ikke nej på Grund af lumpne Pengesorger!!!
+Desuden - Alfred har jo 20.000 om Året af Penge fra Rente - går det rent galt, så må han dog antages at vilde hjælpe dem! Foreløbig har han ymtet noget om, at hvis Sjums giftede sig nu, så var det ikke sikkert han brød sig om at se hende derovre som Gæst!!!
+(og jeg er jo vant til i alle Ferier at sende Husbestyrerinden hjem på egen Kost!!!) ja, det er indviklet; men de Unge gør jo, som de vil, vi andre kan nøjes med Advarsler, som de ikke hører altfor meget på!
+Nå, men alting skal jo klares - Buf og jeg klarede jo vores i sin Tid - og det så vel egentlig ligeså broget ud.
+Trods alt glæder jeg mig til at få Sjums i Huset - ikke mindst for Nussets Skyld - så hun nu måske slipper for de evige Systemskifter.
+Trods al Fattigdom vilde jeg jo gerne gøre Bryllupsdagen lidt festlig for dem - det synes jo ikke, som Alfred vil med - for i så Fald trækker jeg mig tilbage, da han jo ikke vil træffe mig - hvem han uretfærdig beskylder for at have arrangeret det hele! Jeg véd heller ikke, hvad de Unge selv tænker om Arrangementet - men hvis - osv osv - vilde du så eventuelt have noget imod, at vi arrangerede en lille Sammenkomst i Jeres Lejlighed, da min jo er så begrænset? Det blev da kun Agnes og Hr Afzelius - Rastrups - de to Forlovere; Mohr og Buster (evtl. med Kærester) - Brudeparret - jeg - og i yderste Enkelhed - Smørrebrød - Vin og Kage el. lign. - jeg vilde være nødt til at hæve igen af Mors Penge - hvis vi ikke lan lave Sammenskudsgilde - jeg véd jo intet - men skriv til mig, om vi eventuelt må lade Aftenen foregå hos Jer? Vi blev altså med Lomme - Bes - og Mudi - 15 Personer!
+Nå - nu ikke mere i Dag - jeg skal have din nye Adresse hos Lomme, som kommer til mig i Aften sammen med Rastrups - Adam og Hohlenberg - hun blev meget glad, da jeg inviterede hende i Aftes. 
+Tusinde Hilsner kæreste Lugge - til Jer alle - speciellest dig fra Dis 
+[Indsat øverst s. 1:]
+Desværre mislykkedes det med at få Rastrup hen til Rossia!</t>
   </si>
   <si>
     <t>1926-11-11</t>
   </si>
   <si>
     <t>Christian Andersen
 - Dendenten
 - Friis
 Achton Friis
 Martha Friis
 Alhed Larsen
 Andreas Larsen
 Niels Svendsel</t>
   </si>
   <si>
     <t>Efter Achton Friis' idé sejlede han og Johannes Larsen rundt til de mindre, danske øer og lavede notater, tegnede og fotograferede til et bogværk. Dette udkom 1926-1928 i tre bind på Gyldendal med titlen Den Danskes Øer.</t>
   </si>
   <si>
     <t>Achton Friis har sendt 20 eksemplarer af den nye bog (De Danskes Øer), og skipperne og andre, der har været involveret i sommertogterne med Rylen får overrakt signerede eksemplarer af Johannes Larsen.
 Achton Friis har fået en meget dårlig omtale i Dagbladet Politiken, og Larsen finder det svinsk.
 Larsen har kommentarer til vignetter mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RoSd</t>
   </si>
@@ -6330,59 +6559,127 @@
   </si>
   <si>
     <t>Lindøgaard. 24-1-1943.
 Onsdag
 Kære lille Dis.
 Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
 Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
 Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
 Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
 Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
 (Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
 De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
 Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
 2.
 op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
 [Indsat i venstre margen s. 2; lodret:]
 X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
 Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
 Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
 Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
 Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
 [Indsat øverst s. 1; på hovedet:]
 Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
 Tusinde Hilsner fra din Junge. 
 [Indsat i venstre margen s. 1; lodret:]
-Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der. 
-[...7 lines deleted...]
-Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der.</t>
+  </si>
+  <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
@@ -6945,59 +7242,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aG2S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rb7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xUZYZl4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mxUk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lyZ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0FnruCYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X4FUnVzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aG2S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rb7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xUZYZl4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mxUk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lyZ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0FnruCYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X4FUnVzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M1ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M148"/>
+  <dimension ref="A1:M152"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12702,969 +12999,1143 @@
       </c>
       <c r="I127" s="5" t="s">
         <v>882</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>883</v>
       </c>
       <c r="K127" s="5" t="s">
         <v>884</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>885</v>
       </c>
       <c r="M127" s="5" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
         <v>887</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>56</v>
+        <v>265</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>17</v>
+        <v>888</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>16</v>
+        <v>265</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>818</v>
+        <v>691</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>799</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>889</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>78</v>
+        <v>899</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="E130" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E130" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>888</v>
+        <v>904</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>264</v>
+        <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>904</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>909</v>
-[...5 lines deleted...]
-        </is>
+        <v>913</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>915</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="M131" s="5"/>
+        <v>917</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>918</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>264</v>
+        <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>913</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>913</v>
-[...5 lines deleted...]
-        </is>
+        <v>920</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="M132" s="5"/>
+        <v>923</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>924</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>264</v>
+        <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>913</v>
-[...4 lines deleted...]
-        </is>
+        <v>56</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>691</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F133" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F133" s="5" t="s">
+        <v>904</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>913</v>
-[...5 lines deleted...]
-        </is>
+        <v>926</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>928</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>917</v>
-[...1 lines deleted...]
-      <c r="M133" s="5"/>
+        <v>930</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>931</v>
+      </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>918</v>
+        <v>932</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>16</v>
+      </c>
+      <c r="D134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>933</v>
+      </c>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K134" s="5" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>937</v>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>928</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>937</v>
+      </c>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K135" s="5" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>939</v>
+      </c>
+      <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>937</v>
+      </c>
+      <c r="D136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>935</v>
-[...4 lines deleted...]
-      <c r="J136" s="5" t="s">
         <v>937</v>
+      </c>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K136" s="5" t="s">
         <v>938</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>939</v>
-[...3 lines deleted...]
-      </c>
+        <v>941</v>
+      </c>
+      <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>214</v>
+        <v>538</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>265</v>
+        <v>943</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>944</v>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>214</v>
+        <v>538</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>265</v>
+        <v>943</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>944</v>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="K138" s="5" t="s">
         <v>954</v>
       </c>
       <c r="L138" s="6" t="s">
         <v>955</v>
       </c>
       <c r="M138" s="5" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>957</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>16</v>
+        <v>538</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F139" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="G139" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H139" s="5" t="s">
+      <c r="I139" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="I139" s="5" t="s">
+      <c r="J139" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="J139" s="5" t="s">
+      <c r="K139" s="5" t="s">
         <v>962</v>
       </c>
-      <c r="K139" s="5" t="s">
+      <c r="L139" s="6" t="s">
         <v>963</v>
       </c>
-      <c r="L139" s="6" t="s">
+      <c r="M139" s="5" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E140" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F140" s="5" t="s">
         <v>967</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
         <v>968</v>
       </c>
       <c r="I140" s="5" t="s">
         <v>969</v>
       </c>
       <c r="J140" s="5" t="s">
         <v>970</v>
       </c>
       <c r="K140" s="5" t="s">
         <v>971</v>
       </c>
       <c r="L140" s="6" t="s">
         <v>972</v>
       </c>
       <c r="M140" s="5" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
         <v>974</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>36</v>
+        <v>214</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>865</v>
-[...9 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>967</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
         <v>975</v>
       </c>
       <c r="I141" s="5" t="s">
         <v>976</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>962</v>
+        <v>977</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>958</v>
+        <v>982</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>959</v>
+        <v>983</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>962</v>
+        <v>986</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>991</v>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>265</v>
+        <v>999</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>991</v>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>958</v>
-[...5 lines deleted...]
-        <v>959</v>
+        <v>865</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="I145" s="5"/>
+        <v>1007</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>1008</v>
+      </c>
       <c r="J145" s="5" t="s">
-        <v>962</v>
+        <v>986</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>214</v>
+        <v>16</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>265</v>
+        <v>982</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>942</v>
+        <v>17</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>943</v>
+        <v>983</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>1008</v>
+        <v>986</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E147" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F147" s="5" t="s">
         <v>967</v>
       </c>
-      <c r="F147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>214</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>942</v>
+        <v>966</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>1021</v>
+        <v>967</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1027</v>
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L149" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>1042</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L151" s="6" t="s">
+        <v>1050</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>1058</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -13773,44 +14244,48 @@
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
     <hyperlink ref="M148" r:id="rId153"/>
+    <hyperlink ref="M149" r:id="rId154"/>
+    <hyperlink ref="M150" r:id="rId155"/>
+    <hyperlink ref="M151" r:id="rId156"/>
+    <hyperlink ref="M152" r:id="rId157"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>