--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="784" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="1028" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -215,67 +215,117 @@
     <t>https://fynboerne.ktdk.dk/d/cnLh</t>
   </si>
   <si>
     <t>[Med sort blæk på kuvertens forside:]
 Frøken Alhed Warberg
 Vesterbrogade No 12 o. G.
 København V.
 [Med rødt blæk på kuvertens forside:]
 No 4
 [Med blyant på kuvertens forside:]
 Christnes breve om
 (Mornine)
 fødslen lille Nete
 blev adopteret af
 tante Visse
 [I brevet; med blå farveblyant:]
 Aarhus Jan. 1892
 [I brevet; med sort blæk:]
 Kæreste Alhed!
 Nu har jeg været i Byen med dit Brev; efter at have expederet det ned i en Postkasse, begav jeg mig op til Dr. Grauer; han er dog en mageløs rar én, så venlig og ligefrem. Han kunde strax kende mig, og til min store Triumf var det første han sagde: ”Nå, er det så overstået!” At der ikke er noget iøjenfaldende er da sikkert, når han kan sige sådan! Dernæst gik jeg ned til Stranden, min sædvanlige Tur, sad lidt på en Bænk og så på Vandet, som i Dag var så vidunderlig dejligt i det klare Vejr. Så gik jeg til Boghandleren og købte dette Papir; der inde stod på Disken Pastor Lindhardt, (!) da jeg så det, kunde jeg ikke modstå at købe ham, og her har du ham nu, men du må ikke vise nogen ham, og du skal snart sende ham igen. Dette Billede er kønnere, end han selv er – f. Ex. i en Koncertsal, men ikke nær–nær så dejlig, som når man ser ham i Kirken. Er det ikke en dejlig Pande, han har?
 Nu har jeg besluttet at gå op til ham, jeg er ikke for at skrive, jeg er bange, han skal synes, det bliver for morsomt med den 3die anonyme Skrivelse; men jeg kan ikke vide, hvor længe jeg nu kan gå og snuse omkring N_o_ 4 i Mejlgade, inden jeg får det nødvendige Mod; jeg kommer vist til at drikke mig en lille Perial først; ellers kommer jeg bestemt aldrig længere end til Porten, og skal det være, så skal det jo være snart. Lige så snart jeg har været der, skal jeg skrive, hvordan jeg blev modtaget, jeg kan ikke vide, hvordan, om han skænder på mig! Jeg er i Grunden halvvejs flov over strax når jeg har puttet et Brev til dig i Postkassen så at begynde på et andet – ikke for dig, for jeg kan nok tænke, at du er glad ved mange og lange Breve, heller ikke for mig selv, for mig er det en Tilfressstillelse at skrive til dig – men for Leonard og Mor, som ikke får ¼ så lange Breve; at Mor ikke gør det, er en Selvfølge, hvad i Verdens Riger skal jeg dog finde på at skrive om, jeg fylder Brevene med Beretninger om Teater og Koncerter, men det kan jeg jo ikke blive ved med, til Leonard har jeg som oftest ondt ved at skrive lange Breve; at han be’r om Opgør, undrer mig ikke det mindste, du ved jo, han er et rent Barn i Ubetænksomhed, og han må jo også længes efter en Afgørelse. Jeg skrev til ham, at det var ikke Tiden nu til den Ting, så skrev jeg desuden en hel Mængde Formaninger, bl.a. at han skulde lade være med for Fremtiden at kalde sig selv for Usling, fej stymper svag ”Stakkar” o.s.v. hvis han i Virkeligheden ønskede at blive anderledes, så skulde det ikke vise sig i Ord, dett [det sidste ”t” i ordet overstreget] nyttede ikke at beklage og udskælde Fortiden, som derved ikke forandrer sig en eneste Smule. Det er også en af hans Fejl, synes jeg, at han vistnok sig selv uafvidende – mener at det er godt, når han bare kan fortælle rigtig tit og i rigtig yderliggående Udtryk, hvor elendig en Skabning han er. Er der da ikke også noget i det, og er det ikke en dårlig ”Omvendelse”? Er det ikke sært, jeg har i denne Tid mere Selvagtelse, end jeg nogen Sinde har haft! Jeg føler mig for god til at være ”falden Kvinde”; men det er jeg da heller ikke i Virkeligheden, skønt Alverden naturligvis vilde stemple mig sådan, hvis den vidste Sandheden. – Du spørger til Børnetøjet – ja 6 Navlebind har jeg færdige og Skjorterne er klippede, alt det er af mit gamle Linned; jeg skrev til la Cour og Vett &amp;amp; W. i Odense om Blonder, Tøj til Trøjer og Voxdug på Erikshåbs Regning; så snart jeg nu kan låne Fru Rs Søsters Symaskine, skal jeg ordentlig kile på, man ved jo snart hverken Dag eller Time. Jeg har en dunkel Forestilling om, at jeg skriver en Ting en urimelig Masse Gange, jeg kan ikke rigtig rede ud, hvad jeg har skrevet til dig, Elle og Leonard, men bliver det for morsomt, så kan du bare gøre Vrøvl. Jeg føler en Slags Samvittighedsnag over, at Brandt ikke ved noget om alt dette, hun er dog min bedste Ven næst jer – ja i Grunden næsten som hun virkelig kunde være min Søster, jeg er bange, jeg ikke kan overvinde mig til at skrive til hende – så må jeg jo lyve, og det skammer jeg mig endnu mere ved end at [”at” overstreget] ved at tie helt stille; tror du, det går an, at du fortæller hende det? Så må du nok, hvis du synes; jeg er bange, hun taber forfærdelig for mig, men på den anden Side bryder jeg mig selvfølgelig ikke om at stå for hende mere skær, end jeg er, og hun kan vel næppe gå ind under dem, som skal ”skånes”, hvortil f. Ex. Johanne hører, og selvfølgelig heller ikke under dem, der ikke står nær nok til at vide det. Jeg er kommen til at tænke på, at jeg selv i hendes Sted vilde finde det underligt ikke at være så betroet Ven, det vilde gøre mig ondt, hvis jeg senere en Gang fik det at vide, at mit Venskab ikke blev regnet så meget - og akkurat det samme gælder jo for hende. Kort sagt, jeg føler, at det er en Utidighed at skjule det for hende, som jeg dog ved, holder så meget af mig, og jeg fatter ikke, hvorledes jeg til hende skal kunne skrive et Brev, der, selv om det ikke indeholder direkte Usandheder, dog har en gevaldig Løgn til Forudsætning. Tænk nu over dette og gør så, hvad du synes er rigtigst. Bevares sikken Epistel, jeg her har forfattet endnu i Aften - ja nu kan du have Godnat for denne Gang!! Kan du læse disse små ? Bogstaver?
 Fredag d: 5/2 Du kan ikke sætte dig ind i, hvor den gode pater R irriterer mig - mest, fordi han er så unaturlig skikkelig, det Skrog; uh, jeg kan somme Tider knap bekvemme mig til at svare ham ordentlig; og så er der en Ting, som er mig så kolossalt modbydelig: han harker og spytter i en Køre hele Dagen igennem, jeg kan jo høre hver Lyd ind til mig, - især om Morgenen er det drøjt at blive vækket ved de grulige Lyde, jeg bander en frygtelig Ed, hver Gang jeg hører det, men den kan jeg nu spare mig. Nu er han også begyndt at spytte ved Middagsbordet - uha, det er en Prøvelse, siger jeg dig! Og så er han noget af det mindst "sjoaugjerede", som han siger, føj for en Skjorte - og den sorte Kant på Neglene løber helt rundt - men ganske uhyre skikkelig er han, og højst grinagtig, når man er i Humør til at se det, hans Udtryk er storartede, sådan talte han forleden om "blaserede Støvler" - er du med? der er en Slags hæsblæsende Tjenstvillighed hos ham, der somme Tider er nærved at gøre mig rasende, så velment den er! Når jeg f. Ex kommer hjem og ringer på, så kommer han farende som et fremfarende heftigt Vejr - mere på Hovedet end på Benene - og med Forklædet stående om sig som en Sky - uha, jeg er ved at kyle ham Pakkerne og Muffen i Hovedet, når han sådan kommer hvirvlende. At høre hans faderlige Røst overfor Charles er mange Penge værd: "Tillader du, min Dreng?" "S'go" "Mange Tak!" - han kunde såmæn ikke tiltale mig med mere udsøgt Høflighed, end han bruger til Ungen - og hans pædagogiske Evner - å du milde! Siger Charles den uskyldigste Bemærkning f. Ex. "Nå, Midde (Hund) er du der igen!" Så kan han hæve sin advarende Faderrøst: "Char-les!" Uh, hvor han er grinagtig; når jeg bare kunde lade være at irritere mig, kunde jeg få mangen indvendige Grin ad ham!
 Hvad siger dog Fru Laudrup til dine mange natlige Forlystelser? Brandt skrev, at du sprøjtede hende med Eau de Cologne for at mildne hende! Det er da kun Esprit de Valdemar? - Hvad var så den overvægtige [ulæseligt]else til Onkel Syberg? Hvornår er det Tant Mimis Fødselsdag? Jeg tror, jeg sender dette inden dit næste Brev, skønt det rigtignok er af et tvivlsomt Indhold, men så sender du jo nok min dejlige Præst i dit næst ["næst" overstreget] Brev, som forhåbentlig indtræffer i en ikke for fjærn Fremtid, jeg kan ikke godt undvære ham; desværre flover jeg mig over at have ham stående på mit Bord, og jeg flover mig også over at have ham i Skrin som mine Elskeder i gamle Dage. Nej, jeg skriver sandelig da ingen flot Pen; og så er der den Hage, at jeg vistnok aldrig vilde kunne ordne et nok så godt Stof. Men man kan jo have Lov at kludre så meget, man vil, for egen Regning. Godnat! Jeg har Hovedpine og har skevet til Mor og Leonard i Aften. Molle er jeg også begyndt på, men det falder mig knusende svært at skrive til dem, jeg skal løgne for - derfor har jeg kverken skrevet til hende, Leuden eller Otto-Schoffen. Altså Godnat!!! Jeg tror nok, jeg vil have dette af Sted i Aften, så tænker jeg, du har det Søndag Fmd. Intet nyt fra i Aftes; Rasmussens er ude, jeg er ganske alene hjemme, nu skal jeg ud at lave mig en Kop Kaffe. Altså Farvel, lad mig nu få Brev en Gang i Ugen, og send så endelig Pastor L! Mange kærlige Hilsner Din Chr.</t>
   </si>
   <si>
+    <t>1892-12-03</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thomas Bredsdorff
+- Jørgensen, Frøken
+Alhed Larsen
+Christine  Mackie
+- Paulsen
+Fanny Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Søstrene boede sammen i en lejlighed i København. Johanne og Christine fulgte diverse underholdning, mens Alhed var i lære som underglasurmaler ved Den Kongelige Porcelainsfabrik.
+Det vides ikke, hvem Etatsraadinden var.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2007</t>
+  </si>
+  <si>
+    <t>Johanne takker for en dejlig sending mad. Det var trist, at Ellen fik skældud pga. anden, der ikke var stegt ordentligt. 
+Alhed må ikke gå ud om aftenen, men Johanne føler sig bedre pga. pillerne.
+Søstrene kommer hjem lillejuleaften. Lille Agnete vil nok gøre store øjne, når hun ser træet, og de må sørge for at skaffe en nissefar til hende.
+Den følgende dag skal søstrene minus Alhed spise hos komtessen, og forleden var de til koncert. De var tæt på at komme for sent.
+Johanne skriver stil om Jordens Religioner.
+Alhed skriver herefter, at hun ønsker sig stof til en hvergarnskjole, som hun kan have på på fabrikken, når det er koldt. Hun går hver dag tidligt fra fabrikken, så hun er hjemme, inden det bliver mørkt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hgWT</t>
+  </si>
+  <si>
+    <t>Kbhvn. Lørdag Aften. 3-12-92
+Kære Mor!
+Det var dog en storartet sending, vi fik i Dag! Vi har lige nu indtaget et splendid Aftensmåltid af de rare Sager. Det gør mig ondt for Elle, der skulde have alle de Skænd paa Grund af Andens ikke saa nøjagtige Stegning; du maa være vis paa, Elle, at den smager lige godt for det. - Det vilde være rart, om nogle af vore bekendte vilde komme om Aftnerne, saa kunde vi lave Pølsegilde. - Vi har det cirka godt nu alle 3, undtagen Alh. ikke maa gaa ud om Aftnerne, det er jo noget trist, hvis hun skal gaa Glip af ret meget. - Jeg snakker ikke om min Helbredstilstand fordi jeg ikke tænker paa den mere; Pillerne hjælper udmærket, og jeg føler mig meget mere tilfreds ved Tilværelsen nu end før. -
+Det er sandt, tak for dit brev, det var usædvanlig langt og interessant denne Gang. - Vi glæder os ogsaa voldsomt til Jul, vi kommer nok lille Juleaften; ja lille Agnete vil sikkert gøre sine store Øjne endnu større ved Juletræet og alle Herlighederne! Vi skal nok faa en Nissefar til hende. Det er dog kedeligt med Tante Visse, vil du hilse hende! -
+I Morgen er vi bedt til Comtessen til Middag 4 1/2 sammen med Paulsens, Alhed kan ikke komme med, men Frk. Jørgensen kommer herhen og holder hende med Selskab. -
+Nej Alhed skrev ikke fejl med den Tid, Bredsdorff kom her 7 1/2 lige paa samme Tid som Koncerten begyndte, men han fløj af Sted for at hente en Drosje og vi fik i en Ruf andre Kjoler paa og naaede endaa at gaa Drosjen i Møde, og kom til K.palæet da de 3 første Numre var sungen. Alheds Hår flettede jeg nede paa Gaden og i Hastværket havde Brandt faaet 2 Huer med sig. - Christine hentede Elles Billede paa den fastsatte Dag, - det er en Skam, vi rent har glemt at omtale det - og det er aldeles udmærket, nydeligt - dog ikke flatteret - Chr. bestilte 12. -
+Mandag Aften. Uh, ha, nu sidder jeg og slider i den infameste af alle infame Stile: "Jordens Religioner". Rædsomt! Den skal afleveres i Morgen og faar vi fremmede i Aften siger jeg ikke mere. Det gør jeg nu i alle Tilfælde ikke men slutter med en varm ["r" i ordet indsat over linjen] Hilsen til alle.
+Din Junge
+Kære Moder!
+Jeg er i Dag ude paa Fabriken kommen i Tanker om et Juleønske til som jeg ikke skal undlade at meddele Dig. Det er Tøj til en X Hvergarnskjole. [i venstre margen, lodret, skrevet:] x f. ex. blaa [indsættelse slut] Jeg synes, det kunde være rart at have en varm og ikke saa fin Kjole som jeg af og til kan beholde paa paa Fabriken, naar det er koldt, - det lader jo til, at jeg skal hænge i med Forkølelser i Vinter. - Det er nok Influenza jeg har haft siger Doktoren. - Jeg gaar tidligere fra Fabriken hver Dag for at være hjemme inden Mørkningen. - Vi glæde os vældig til Jul allerede paa Onsdag skal vores Stue til The hos Etatsraadinden X</t>
+  </si>
+  <si>
     <t>1893-06-30</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
-Laura Balslev, f. Leth
+Laura Balslev
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
 Den omtalte Thomas er muligvis Thomas Bredsdorff. 
 Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
   </si>
   <si>
@@ -335,107 +385,161 @@
 Frederik Brandstrup var i sine unge år sømand. Han udvandrede til USA, hvor han blev gift med amerikanske Susan. Parret fi børnene Mary Kirstine og Freddie.
 Filister (fra ty. studentersprog) er betegnelse på en selvgod, smålig og intolerant person, som er uvidende om kunst og kultur og udøver smålig moral (Kilde: Wikipedia febr. 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1393</t>
   </si>
   <si>
     <t>Laura Warberg har skrevet, at Carl Brandstrup ikke er rask. Kan Carl mon huske, da Frederik Brandstrup og han i ungdommen drak en masse øl og snaps? De var nogle fæhoveder dengang, og de kunne have levet mere respektable liv, hvis de havde opført sig ordentligt - Carl som lærer og Frederik i DFDS. Deres forældres hårde opdragelse bærer en del af skylden. Der kom først kærlighed ind i hjemmet, da de fire halvsøskende kom til. Ludvig/Ludt Brandstrup skrev engang til Frederik, at man ikke skal grave i fortidens dynd. 
 Møllen har vinterlukket. Frederik går derhen tidligt om morgenen og sidder der til kl. 17. Han keder sig, men han får dog lidt løn. 
 Al poesi og erotik er banket ud af Frederik.
 I Marryats Børne i Nyskoven er ordet thankful fejloversat til tankefuld. Carl er vist også dårlig til engelsk.
 Frederiks to børn er dejlige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EIsj</t>
   </si>
   <si>
     <t>Baraboo Wis. 8de Jan. 1894.
 Min kjære gamle Broder, det er alt et Par Uger siden jeg fik Brev fra Laura, der desværre sagde at Du ikke var rask nok til at svare mit Brev. Dette smerter mig dybt, Du Kjære, for skjønt jeg vel vidste at Du længe ikke havde været stærk, saa var det saa uforstaaeligt for mig der bestandig ser Dig i Din herlige Ungdomsfylde. Husker Du, naar vi mødtes sidst? Jeg tror det var i Sommeren 1878, et Aar for mig skjæbnesvangert. Husker du, Fredrik Hein havde de sendt et Anker Øl til Edvard? og at vi Fire drak det Altsammen tilligemed danske Snapse og [ulæseligt]rrier? Du og jeg vare dog et Par gode Fæhoveder i vore Ungdomsdage, ikke sandt? Istedenfor at leve et respectabelt Philisterliv: sikken holden Skolelærer med et Dusin Børn Du kunde have været – og jeg nu en gammel Skipper i DF.D.S. Ulykken var, Du kjære [ulæseligt], at det stærkt erotiske i vore Sindelag ei opdagedes og ledtes i den rette Vei. For, great Scott! hvilken uselig Opdragelse vi dog havde med Faders barske, frastødende Forhold mod os – og Moders do, do. Underligt dog, at den dyborende Kjærlighed, som er Grundlaget i Begges Character, først fandt Liv da vore Halvsøskende kom. Opfatter Du ikke Forholdet i vort Barndomshjem som jeg? Maaske jeg dømmer dem med Urette; men først som Voxen lærte jeg at elske dem: og da var jeg Alt ødelagt i moralsk Henseende. Og sikken mageløs Flid jeg udviste i stadig at udvikle denne (U)Moralitet. Ludt skrev engang til mig for mange Aar siden at det var urigtigt ”altid at rode med Trynen i fortidens Dynd”. Ikke meget fint af en lovende, ung Kunstner: men saare sandt og træffende. Hvorfor skriver jeg nu egentlig om Alt dette? Ja, det er nu een af mine glimrende Egenskaber, at naar jeg skriver Brev, saa maa man jo lade Pennen raade, den har aldeles frit Raade og farer over Papiret ucontrolleret. Tid har jeg desværre nok af i Vinter. Møllen er lukket paa Grund af Vinteren. Og da Selskabet har det smaat med Penge, saa maa jeg tilbringe Dagen her paa Grund af Assurancen. Det er nu ikke saa lysteligt, thi jeg staar op før 5 hver Morgen; tager saa min Kurv som Sus om Aftenen har tilberedt med min Frokost og Middag og trasker 3 Miles ud af Byen til den lille Sø, hvor Møllen ligger, bliver saa afløst Kl 5 E.m. Jeg læser, skriver Brev, ryger og kjeder mig. Men jeg tjener mine §60.00: og det er nu det morsomme af det; al Poesi, Erotik og (Sentimentalitet?) (er det vigtigt) er saa fuldstændigt banket ud af mig: jeg er det mest prosaiske Dyr, der kan tænkes ”for which, oh Lord! make me truly thankful”. I Marryats ”Børnene i Nyskoven”, som vi læste paa Cursus da jeg forberedtes til Cadet, giver et af Børnene Hø til Koen, som Intet havde havt at æde i et Par Dage og derfor var Koen ”very thankful”. Dette oversættes af en Fyr som ”meget tankefuld”. Det er nu 25 Aar siden: men Mindet om den ”tankefulde Ko” bringer mig endnu til at lee højt! Du var aldrig stiv i Engelsken, vel? Som Dreng var Du min Mester deri, men som ung Mand tror jeg ikke Du vedblev skjønt – jeg mindes et taaleligt Engelsk Brev fra Dig mens jeg var Matros eller Letmatros. Men Du kjender dog vist Forskellen mellem ”thoughtful” og ”thankful”. Heldigvis vaagner Freddie hver Morgen omtrent 4-4.30; naar han saa har været paa Potten kommer han kravlende i vor Seng og jeg har ham da til jeg staar op. Lille Mary Kristine er næsten altid oppe naar jeg kommer hjem: saa paa den Maade seer [”seer” jeg dem Begge dagligt; Jeg haaber snart, meget snart at faa Raad til at photographere dem; saa skal jeg strax sende Dig et Billede. Det er dejlige Unger, Du.
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1894-09-12</t>
   </si>
   <si>
-    <t>Laura Warberg</t>
-[...1 lines deleted...]
-  <si>
     <t>Firenze</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t> Assensvej 198, 5750 Ringe
 Firenze</t>
   </si>
   <si>
     <t>Hugo -
 Jægeren -
 Onklen -
 Adolfo Bacci
 Vittoria Bacci
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Louise Brønsted
 Alfred Rottbøll
 Ellen  Sawyer
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Laura Warberg er kommet til skade med sit ben på en udflugt med hestevogn. "Haabet" er Erikshaab, hvor Alheds forældre bor.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Alhed Larsen forsvarer familien Bacci overfor sin mor, som er rystet over en "scene" med en forelsket jæger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ugkp</t>
   </si>
   <si>
     <t>_12te Sept. 1894
 _
 Jeg har skrevet strax, nu maa Du gøre det samme.
 Kæreste Mor!
 I dette Øjeblik har jeg læst dit Brev og er aldeles forfærdet over det Indtryk, mit sidste har gjort paa Dig. Jeg skriver strax for at berolige Dig, naar det blot kunde lykkes mig at gøre dig halvt saa rolig, som Du vilde være det, hvis Du saa mig her mellem disse Mennesker. Jeg er mest ked af det over at Du nu ikke mere har saa meget Tillid til mine kære Baccis, der ere saa mageløse imod mig, saa Du ikke kan tænke Dig det. – De vaager over mig med den største Omhyggelighed, saa jeg netop føler mig saa tryg og rolig, som det kan tænkes. Naar jeg gaar til Byen gaar Fru B. med mig for at jeg ikke skal gaa alene paa Gaderne, og er paa enhver Maade storartet imod mig. – Jeg tror nok, de begge to er kommen til at holde meget af mig, det siger de, og jeg kan ogsaa mærke det; men netop fordi jeg ikke er noget af en ”Flane” men er mere alvorlig end saa mange Italienerinder. – Onklen er begejstret for mig, men netop af samme Grund. Og den unge Mand – ja jeg maa le, naar jeg tænker paa Dine Bekymringer angaaende ham. Der er ikke mindste Gnist af Spor af Tale om Fare der. Mit Hjærte slaar ligesaa roligt som før og har ikke haft det mindste at gøre med Spøgen. Du ved da ogsaa, at jeg er meget ufarlig paa de Områder.
 ”Signor Hugo” er en ganske ung Mand, nydelig og sympatetisk, li [overstreget: li] livlig men dog stilfærdig. Han er lidt trykket af daarlige Forhold i Hjemmet; Moderen er [overstreget: er] var Comtesse, før hun blev gift, skal være meget uelskværdig, navnlig slem mod Faderen, som begge Sønnerne hænger meget ved. Af denne Grund er der trist i Hjemmet, der tales og les meget lidt, og derfor har baade Faderen og Sønnen nydt disse Dage i Acone. Faderen paastaar, at han i flere Aar ikke har set Sønnen saa oplivet. – Om hans unge Hjærte de sidste Dage var lidt mindre roligt end de første, skal jeg lade være usagt, men meget lidt var det ialtfald, og en Ting er sikkert, at han hele Tiden har behandlet mig med den største Respekt uden mindste Lapseri, hvilket er ham meget fjærnt. – Og – ja jeg er næsten lidt ”dydig” indigneret – hvor kan Du tro, at jeg ville lade mig byde det allermindste i Retning af – hvad skal jeg kalde det – Mangel paa Respekt, - ganske vist er Sproget fremmed, men jeg forstaar dog alt nu, og desuden – den Slags vilde jeg strax have en instinktmæssig Fornemmelse af og vise tilbage med dybeste Foragt. – Nej, jeg befinder mig brillant mellem disse Mennesker, de ere fine og dannede, og der er aldrig den mindste Smule i deres Spøg, der kan støde. – Du maa gøre mig den Tjeneste at tænke med største Respekt og Taknemlighed paa dem, hvis de ikke var vilde jeg jo føle mig forfærdelig ene og forladt. Jeg vil sige Dig i Parenthes bem. at de ere mere omhyggelige for mig end Konsulens; de siger nu bagefter, at de var lidt forbausede, da Konsulens rejste, og at de strax talte med hinanden om, at de vilde tage sig af mig, og det har de sandelig trolig gjort! - Tænk, at jeg er i deres Hus og betaler kun akkurat hvad jeg spiser, ikke Værelse, ikke Ulejlighed, det er da virkelig mageløst. – Spørg Lud, saa skal Du høre, de ere brillante. – Mor, nu_ haaber_ jeg, du er beroliget. – Angaaende Jægeren, saa vil jeg give Dig Ret i, at det ikke var hyggeligt, og maaske heller ikke passende, men det kunde vi da virkelig ikke gøre ved. Han var jo bleven helt tosset, men Baccis betragtede mig sandelig godt. – At lade ham tro, at jeg var forlovet var vist slet ikke saa galt, han blev dog lidt mindre paatrængende efter den Tid; men jeg er glad ved, at han stadig tror det, han er nemlig ikke traadt ud af Sagaen endnu, men skrev forleden et 3 Siders Brev til Hr B for at bevidne sin dybe Hengivenhed for os alle, han kommer sikkert en Dag paa Visit, menes der. Han er Dr. (ikke med.) og Advokat, en dygtig Mand men ved denne Lejlighed helt gaaet fra Vid og Sans. – Brevet har jeg faaet til Erindring [overstreget: g] om denne Episode. – 
 Vejret er ækelt i disse Dage, jeg syr Puder til to Stole i Bertas lille Værelse ved Atelieret. Fru B. hjælper mig troligt hvert Minut hun har tilovers, vi sidder og tale saa rart sammen mens vi sy. Hun er fuldstændig orienteret i min Familie, det morer baade hende og Manden at høre om Danmark og Eder alle, og jeg fortæller naturligvis gærne. De synes godt om den Maade vi bliver opdragede paa her holdes unge Piger indespærrede og lære næsten intet, se og høre intet. Fru B. og hendes Søster ere vist ualm. oplyste, tale begge fransk. Fru B. læser ogsaa engelsk, giver Undervisning i italiensk til Udlændinge. - - Jeg haaber ikke Lud og B. komme lidt endnu jeg vilde frygtelig gærne have dette færdig og det lille værelse i Orden. – Jeg befinder mig ogsaa brillant nu og savner slet ikke danske, vi har det svært hyggeligt. Dette maa Du slaa fast, at der ikke er mindste Grund til Ængstelse men at jeg saa tryg, som paa selve ”Haabet”. De feder mig og passer mig, som jeg kunde være deres eget Barn, Du vilde glæde Dig, hvis Du saa, hvor tyk og frisk og fornøjet jeg er. Skriv nu snart og lad mig vide om Du er beroliget og har faaet bedre Tanker om Baccis. – Mit sidste Brev var rimeligvis frygtelig forjaget; det var skreven i mange smaa Afdelinger, da der ikke var mindste Ro – til at skrive – Lad mig endelig ogsaa strax vide, hvordan Dit Ben har det, frygtelig Forsinkelse af Din Rejse.
 Jeg maa have den Kjole, som jeg har skreven til Elle, og som sagt Handsker og Strømper meget velkomne. Sko?? Alt lidt gaaet til. – Slaa nu ordentlig til Skaglerne med Far og Muk, 1000 Hilsner til Eder alle tre fra Din
 altfor frivole og lette Datter Be
 Sikke Ord at brug om mine elskede Bacci og den skikkelige Onkel, der er Noblessen selv.
 Fru B sender ”tanti saluti” mange Hilsner</t>
   </si>
   <si>
+    <t>1896-09-02</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Gothersgade 129 København K</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
+Louise Brønsted
+Leonard Holmstrøm
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Nicoline  von Sperling
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat i Gothersgade 129, København.
+Munter var en hund på Erikshaab.
+Den gamle er muligvis Hempel Syberg. 
+Det vides ikke, hvem Fru Nielsen var. 
+Nikoline von Sperling og hendes mostre boede på herregården Sandholt.
+På Sollerupgaard relativt nær Alhed Warbergs hjem var der en husholdningsskole oprettet af Nikoline von Sperling. Flere af Alheds søstre var elever på skolen gennem årene. Christine underviste formodentlig i klaverspil på Sollerup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0338</t>
+  </si>
+  <si>
+    <t>Laura Warberg har spillet kort med Hempel Syberg. Hun har været ude at gå i mørke med hunden og blev bange. Hunden, Munter, svinede hende til.
+Christine og Louise har set på to værelser i Nørregade.
+Christine har nu 29 timer om måneden på Sollerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0O1T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+p.t. Gothersgade 129 – 4.
+Kjøbenhavn K. 
+[Håndskrevet på kuvertens bagside:]
+Syberg er bedre nu
+[Poststempel]
+[I brevet:]
+Erikshaab – Onsdag
+Kære Abba!
+Det er nok hver Tirsdag, jeg kan glæde mig til at faae Brev fra Dig, og jeg vil saa besvare det Dagen efter. Vi oplever egentlig ingenting, der er værd at fortælle om. Alt staar godt til. I Aftes efter The gik Paludan og jeg til Gelskov for at give gl. Der en Whist; vi fik Punch og Kager og var meget velkomne. Han er svært glad ved en saadan lille Afveksling fra det ensformige Liv Han vandt lidt over 30 Øre og Bedstemor vilde tigge dem af ham til Frimærker, det vilde han skam ikke gaae ind paa. Hun sad og passiarede med at næste Gang, vi skal derind, maae vi have en af Pigebørnene med til at underholde hende. Vor egen Bedstemor længes vist efter København, men hun hører intet fra Thora, om naar hun skal komme. I Lørdags kom Dengse med 6 Toget og vi ventede Mutters alene med sidste Tog, alle Folkene var til Høstgilde, samt de smaa, vi var svært i Vaande for at faa Muk hentet, baade Alhed og Johanne var ude af Stand til at cycle, jeg havde strøget uafbrudt fra 7 Morgen til 6½ Aften; Pal. var ogsaa til Høstgilde. Resultatet blev at jeg gik alene med Munter og saa fik vi endelig Mor i Seng der absolut vilde med. Men tænk en Hare jeg er! jeg var 2 Gange ved Leddet og tilbage igen og kunde ikke faae Mod til at gaa, Munter løb fra mig kom en Gang stormende lige op paa min Mund med en vaad, [ulæseligt] Snude – til alles Fryd Dagen efter!! Saa kom Paludan og det endte med at Christine ogsaa kom, saa vi kunde helt have sparet os al den Staahej. 
+– Chr. og Muk har Kig paa 2 store rare Værelser i Nørregade, de skal selv møblere dem, saa det bliver billigere at boe der. Muk og Dede vilde skrive til Dig, de fortalte forresten intet nyt. En af Drengene i Dedes Klasse faar extra Timer hos Fru Nielsen i Matematik [oven over linien er skrevet ”i Matematik], hun er jo hjemme nu istedet for Johanne. De snakkede meget om, da jeg var der, om Dengse skulde have det ogsaa, hvis det er ham for svært; men det vidste jeg intet om sagde at det maatte vente til Du kom hjem at tale om det. Han havde ingen daarlige Karakterer faaet endnu. – 
+Frøknerne paa Sandholt er kommen hjem, men rejser igen paa Rundrejse-Billet til København og Jylland om 14 Dage. Paa Tirsdag begynder Chr. paa Sollerup; hun har nu i alt 29 Timer om Maaneden det er henved 100 Kr., Snedkerbørnene er jo billigere, end andre. Hun var i usædvanligt godt Humør i Søndags. – Bare dog Kyllingerne var friske til Mandag??? det er saa store Betydning. Jeg har lagt Tøj sammen i Formiddags, er derfor kommen lidt sent til at skrive. – Nu kun mange Hilsener til Dig og de andre to – tre – fire [et ulæseligt ord i parentes] Din Smaa.
+Holmstrøms Sølvbryllup har jeg glemt Dagen, Elle maa vel kunne sende noget til dem for os med sit eget? eller skal jeg faae købt i Odense og sende?</t>
+  </si>
+  <si>
     <t>1897-04-02</t>
   </si>
   <si>
     <t>Alhed Larsen
 Harris Sawyer
-- Schofield
+William Henry Schofield
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer, f. Warberg, arbejdede som vicejomfru på sin tantes pensionat i Gothersgade, København. 
 Karlsbradlaboratoriet er Carlsbergs laboratorium.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1721</t>
   </si>
   <si>
     <t>Ellen har meget travlt. Forleden fejrede man pensionatets stolthed, Dr. Schofield, med punch, knas, cigaretter, blomster mv. Til stede var en lille, amerikansk kemiker, Dr. Soyer (Sawyer), som studerede gærkultur ved Carlsberg. Han savnede USA og Harvard, og da han i avisen havde set, at Dr. Schofield boede på pensionatet, opsøgte han stedet. Sawyer talte ikke dansk, men Ellen snakkede tysk til ham, og han svarede på engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/e1Ua</t>
   </si>
   <si>
     <t>d. 2den April 97.
 Kære Mor!
 Det var ved at trække op til Brev til Far igen men så kom den vældige Salve i Dag [”Dag” overstreget; ”går” indsat over linjen] går og – skikkelig som jeg er, var jeg straks god igen. Det var dog et enorme Brev, sådan skulde jeg have hver Gang – det var såmænd ikke en Smule for meget til mig, - så ved man dog hvad man får for sig, - 
 Vil du ikke takke Far for hans Brev. Det trak forresten over igen den Dag, og blev ikke til nogen Krise. Det er nogle besynderlige Mennesker 
 d. 9ende April.
 - nu ere de henrykte ved hinanden og det ser temmelig varigt ud. - - -
 Jeg ser til min Forskrækkelse at vi med ét er nået langt ind i April, ingen gør sig heller noget Begreb om som Tiden løber herinde, - hæsblæsende den ene Dag efter den anden, - den ene Uge efter den anden, - det er næsten uhyggeligt. - - - 
 I den sidste Tid [har jeg] ikke oplevet sådan noget særligt – jo den 6te var en ret livlig Dag. I Alheds Brev fortalte jeg om hvordan vi fejrede den engelske Doktor, - Pensionatets Stolthed, om Morgenen. Om Aftenen fortsattes Ovationerne, idet vi havde grand Sold – virkelig stilfuldt. Efter The dækkede vi inde i Spisestuen et Soldebord med en rygende Punchebolle, alle Slags Knas og Cigaretter, Blomster etc. Så tændte vi alle Blussene i Gasovnen, smækkede Fløjdørene op og Soldet begyndte. Selskabet bestod kun af Pensionatets Unge og en Ven af Dr Schofield, en lille amerikansk Dr. Soyer, der mødte i en lille Livskjorte og hvidt. Han er nemlig så rørende i al sin Lidenhed: Kemiker, har studeret Gærbaciller på Ny Karlsbradlaboratoriet, men befinder sig meget ilde blandt Bryggerne derude, Han har været der et halvt Aars Tid, men han længtes i den Grad efter Amerika og Harvard Universitetet, at han er svunden ind til så godt som intet. Da han så Dr. S’s Navn i Aviserne , styrtede han ud på Jagt efter ham og er nu levet op igen ved at komme sammen med ”åndsbeslægtede” Mennesker Han kan ikke et Muk dansk, men Passiaren går glimrende: han taler engelsk og jeg tysk. Skikkelig, som jeg jo desværre er, har jeg nemlig taget mig 
 [Resten af brevet mangler]</t>
@@ -510,138 +614,138 @@
   </si>
   <si>
     <t>Asta Blom
 Emil Brandstrup
 Otto Emil  Paludan
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Ellen Warberg skal rejse til USA og giftes.</t>
   </si>
   <si>
     <t>Alhed har haft en dejlig, men hård cykeltur hjem fra Odense.
 Frk. Sperling vil give Elle malerier i afskeds-/bryllupsgave. Alhed vil male Erikshaab og hun spørger Johannes Larsen, om han vil male et billede med roser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Uhpd</t>
   </si>
   <si>
     <t>Kære lille Las!
 Jeg lovede Dig nok et længere Brev i Morgen, men bare jeg holder det, jeg er ikke fri for at være søvnig, Kl. gaar vist stærkt til 12. Det er Pinselørdag Aften og jeg synes næsten, det ser ud til at ville blive godt Vejr i Morgen mon Du saa ikke maler i Morgen tidlig, fordi det er Pinsemorgen? Jeg fik nok ingen Brev i Dag, Du turde nok ikke for Faderen! Men i Morgen glæder jeg mig til at faa et. – Du kan tro, det var en dejlig Cycletur hjem i Aftes, Vejret var saa henrivende, og alting saa frisk og grønt og der var en lille blank Nymaane. De første Par Mil gik saa let for mig og jeg kørte temmelig hurtig, det gik op for mig, at min Cycle egentlig er meget tung, men det er jo en voldsom god og solid Maskine, den sidste Milsvej blev jeg alligevel træt og det er jeg endnu i Dag, det er vist fordi jeg slet ikke er trænet. Det er sandt, nu skal Du høre om en Bestilling vi have faaet. Frk. Sperling havde sendt mig Bud om, at hun gærne vilde tale med mig, og om jeg ikke kunde komme over ved Lyndelse Kirke i Eftermiddag Kl. 5 ½. Hun vilde spørge, om vi ikke kunde male noget til Elle fra hende som hun kunde faa med til Amerika, og hun spurgte, om jeg mente vi kunde lave noget pænt for et Par Hundrede Kr. Vi kunde selv sammen med Elle bestemme, hvad det skulde være. Er det ikke morsomt? – Jeg tror, Elle vil gærne have nogle Provenceroser hvis Du vil male nogle til hende og saa vilde jeg male et lille Landskab med Erikshaab paa. – Synes Du ikke det er en nydelig Idé af Frk. Sperling? Hun var ogsaa selv saa fornøjet over det! – Jeg har vasket ”Gamle” i eftermiddag i grøn Sæbe og 2 Hold lunkent Vand, han er saa nydelig nu, Du skal bare se paa Søndag. – Asta er kommen hjem i dag. Hun og Elle og jeg have været en Tur ud ad Brobyvejen i Aften. – Kan Du se, jeg har faaet nyt Brevpapir? Palam gav mig en stor Bunke med tilsvarende Konvolutter i Eftermiddag. Balle er her, han er livlig og fornøjet, men ser frygtelig daarlig ud. – Nu vil jeg slutte. Kan Du nu skrive rigtig tit til mig, saa er Du sød. Jeg holder forfærdelig meget af Dig og glæder mig til paa Lørdag, men der er jo desværre 8 Dage til. 1000 kærlige Hilsner fra Din Alhed
 Erikshaab – 28nde Maj – 98 
 Faders og Moders Bryllupsdag</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+- Jensen, Frøken, Erikshaab
+Jakob Ludwig Felix Mendelsohn Bartholdy
+Dudley Pray
+Harris Sawyer
+Nelly Tailor</t>
+  </si>
+  <si>
+    <t>Nelly Taylor/Tailors søster, Mildred, og dennes svigermor kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1568</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har besøgt Nelly Tailor/Taylor, som lærer hende meget om amerikansk husholdning. En aften fik hun serveret retten "rapid" hos Nelly. Nellys søster, Mildred, var på besøg og fortalte, at hendes svigermor skulle flytte ind hos hende. Dette er almindeligt i USA, men Mildred var ikke glad for arrangementet. 
+Ellen glæder sig til, at sengetæppet kommer med posten. Hun ønsker sig portièrer.
+Harris Sawyer har det for tiden godt. Han er ikke tilfreds med Dudley Pray i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ESRX</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+Mendelsohn, som Frk. Jensen har spillet så meget. De 4000 Tilhørere klappede, trampede hylede og skreg af Begejstring. 
+– I Eftermiddag, da jeg kom ind til Nelly Tailor, fandt jeg hende travlt beskæftiget med at ”passede til Fremmede”. ["d'et" i "passede" overstreget] Hun skulde have en lille Middag med to Fremmede og var ved at fryse Is, - Hindbæris og Kaffefromage. Jeg satte mig med mit Håndarbejde i en Krog og fik Retterne bragt til Smagning efterhånden som de vare færdige. Jeg lærer mangen en Ting af hende af amerikansk Husholdning, Skik og Brug. Selv om jeg vil indføre mange af vore Skikke i vort Hus, er det jo rart at vide hvordan de gør her også, så jeg kan tage det bedste af begge Slags. I Lørdags tilbragte jeg det meste af Dagen derinde også. Først om Eftermiddagen til Kaffe. Nelly er en stor Kaffesøster, og hun laver den i Tragt ligesom vi hjemme. Mens jeg var der kom hendes yngre Søster Mildred som blev gift i Foråret. Hun fortalte temmelig ynkelig at hendes Svigermoder pludselig havde meldt sig til at komme og leve hos dem foreløbigt, og hun var alt andet end begejstret, men ingenlunde forbavset. Fra et amerikansk Synspunkt er det ganske i sin Orden. Det er et sært ufint Folkefærd som Helhed betragtet. 
+Om Aftenen var vi derinde igen og bleve trakteret med en ”rapid” – et temmelig almindeligt Aftentraktement. Det laves på et Spritapparat på Bordet og består af Ost, opløst i Øl, et Æg, Krydderier og Salt, - spises varm på Kiks. Det lyder forbavsende, men det smager godt.
+Jeg får da Sengetæppet, - jeg har nu fået sat min Næse op efter det, så jeg vil blive slem [”slem” indsat over linjen] skuffet hvis jeg ikke får det. Vores Værelse ser ikke ud efter noget med to forskellige Sengetæpper og det har Chancen for at blive så nydeligt, Tapetet er meget lignende det i Havestuen, Møblerne af samme Slags Træ, Sengene hvide, lakerede med Messingkugler, - Gulvet har hidtil været ”foreløbigt,” men nu har vi fået det ferniseret. - - 
+Sengetæppet kan sendes uden Vanskeligheder, mener Harris og det vil ikke koste ret meget – men sæt endelig via Tyskland på det. Et lille Håndarbejde sendes bedst i en stor Konvolut med Frim.
+Harry har det så godt i denne Tid, han har forholdsvis helt tykke og røde Kinder. Hans Appetit er nu ikke mere så glubende, som den var i Begyndelsen, - hvad jeg anser for et godt Tegn og Maven er ikke nær så vanskelig. 
+Dudley Pray var hård at presse noget ud af i Retning af Fortælling. - Harry er ikke rigtig tilfreds med ham, - han er så klodset i Laboratoriet og slår så meget itu.
+Det kan nok være, I har haft en munter Periode hjemme, - du har det nok ikke med ”en rolig Sytid. – 
+Vort Ønske med blå Broderi er meget ublu, så jeg knap tør fremføre det. Et Sæt Portièrer til mellem denne lille Stue og Entréen. Men vi venter aldeles ikke at få det opfyldt, fordi det er så ublu. Skærm el. Tæppe har vi ingen Anvendelse for, da vi har Tæpperne –
+[Skrevet langs venstre margen s. 4:]
+på hele Året rundt, og ingen Stuevarme at skærme for.
+[Skrevet langs venstre margen s. 3:]
+hvor det glæder mig for Frk. Jensen. 
+[Skrevet langs venstre margen s.1 - s. 2:]
+Det er dog slemt med lille Lugges Mave. Jeg kan intet godt Råd give hende. Men Maltmedicin hjælper ikke i Længden, så jeg har stadig noget Besvær.</t>
   </si>
   <si>
     <t>USA
 Randolph N.H.</t>
   </si>
   <si>
     <t>Harris Sawyer</t>
   </si>
   <si>
     <t>N.H.: Staten New Hampshire.
 Ellen og Harris Eastman Sawyer blev gift i Danmark i maj 1898, hvorefter parret flyttede sammen til USA. 
 En amerikansk fod (foot) svarer præcist til 0,3048 meter.
 Mount Adams, 1.766 m over havets overflade, er et bjerg i New Hampshire og den næsthøjeste top i det nordøstlige USA efter sin nærliggende nabo, Mount Washington. Mount Adams er opkaldt efter John Adams, USA's anden præsident 31. juli 1820 (Wikipedia jan 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1589</t>
   </si>
   <si>
     <t>Ellen Sawyer og Harris Eastman Sawyer har kørt i hestevogn og derefter i tog gennem et landskab med skov og meget spredt bebyggelse. Harris' familie har boet på denne egn siden 1634, og han er kommet der, siden han var ganske lille.
 Ellen og Harris bor på et hotel, som er primitivt på en hyggelig måde. De går ture, og Harris er som 10 år yngre uden bekymringer af nogen art.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t7r2</t>
   </si>
   <si>
     <t>[Fortrykt:]
 RAVINE HOUSE
 L. M. WATSON, PROPRIETOR,
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 3/
 og beregne, om Vognen kunde gå igennem. Men det gik altsammen godt, - Hestene her ere vante til Lokaliteterne og de ere ["de ere" overstreget] Seletøjet anderledes, så de galloperer med stor Fornøjelse af Skrænter c. så stejle som Odensebakken. North Conway er som et Hjem for Harry: hans Forfædre har levet der siden 1634, da den første Eastman kom herover fra Skotland og bosatte sig. Der er 13 Familjer af Navnet East der [”der” indsat over linjen] som alle stammer fra ham. Harry kender kun meget få af dem, de fleste af dem ere ”Farmere” – men det slår sjældent fejl, at de er mørke, gulladne af Farve og har en lang, lidt kroget Næse. - Harry selv er kommen her om Somren siden han var 3 Aar, så han kender hver Vej og Sti i Skovene og op ad Bjærgene.
 Klk 2 rejste vi derfra, – tog med Toget til Randolph St. - En dejlig 3 Timers Køretur. Toget prustede og stønnede og gik i Fodgang op ad Bjærgene og rutsjedede ned i Dalene, - overalt tæt Skov, - der er Mile mellem hvert lille Hus. Vi skiftede Tog et par Gange, og hver Gang blev det mere primitivt. Det sidste havde kun to Vogne og standsede for Harry og mig ved den Sti som leder den nærmeste Vej hen til Racinehus. 
 Her er henrivende, - aldeles 
 [Fortrykt:]
 RAVINE HOUSE
 L. M. WATSON, PROPRIETOR,
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 4/
 ideelt. Skønt her er en hel Del Mennesker, er det ikke Spor af Hotelagtigt. Det er de samme som kommer her hvert Aar og bliver her det meste af Sommeren. En Del af dem ere Harrys allerbedste Venner, - han har fortalt mig om dem så ofte at jeg var helt nysgerrig og opsat på dem og mærkelig nok er jeg ikke skuffet, tværtimod. – Her er guddommeligt i enhver Henseende. Selve Huset vandt straks mit Hjærte, - ingen Varmeapparater, ingen Gas, rigtige sodede sorte Kakkelovne, åbne Ildsteder, hvor der er en Ild af Birkebrænde hver Aften, - lavt til Loftet, - et gammelt Bornholmer o. s. v. Det er en rigtig ”Farm”, som man finder nogle få af dem i Dalene. Denne Dal er så bred som op til Ledhullet – og der er Høstakke, Kør, en Hvedemark o. s. v. Til begge Sider gå Bjærgene op til 4 a 6000 Fod. – 2 Dage er gået her allerede, - vi har haft dejligt Vejr og været ude hele Tiden. Harry er 10 Aar yngre her, - Forretninger, Penge og mugne Skinker eksisterer ikke mere for ham. Jeg nyder i fulde Drag Ferien. Vi ere tidligt oppe, - spiser Frokost 7½ og traver så ud i Skoven. I dag gik vi omtrent den halve Vej op ad Mount Adams. Hvordan
 [De eller den sidste side af brevet mangler].
 [Indsat øverst på første bevarede side; på tværs:]
 Jeg har fået dit lange interessante Brev i Aften. Hils dem alle 1000 Gange fra Elle</t>
   </si>
   <si>
-    <t>Louise Brønsted
-[...38 lines deleted...]
-  <si>
     <t>1899-01-20</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Julie Brandt
 Elise Hansen
 Peter Hansen
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Johannes Larsen skal i København arbejde for Joakim Skovgaard med forberedelser til Skovgaards store dekorationsopgave til Viborg Domkirke.</t>
   </si>
   <si>
     <t>Alhed Larsen er i Odense hos Hempel Syberg. Hendes søster Ellen (Elle) skal rejse til USA. Alhed kan bo en tid hos Julie Brandt (Pan) i København, og hun foreslår, at Johannes Larsen bor på pensionat, hos P eller hos Marie og Karl Schou.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/drJX</t>
   </si>
   <si>
     <t>Kæreste, lille Las.
 Som Du ser af Brevpapiret ere vi nu ude i Odense, og det er paa Falderebet med lille Elle. – Kl. er 8 og Kl. 9 skulle vi spise en bedre Aften: Kalkunsteg, koldt Bord Annanasfromage samt Vin naturligvis. Og Kl. 12 ½ glide de, - det skrækkelige Øjeblik nærmer sig med stærke Skridt. – 1000 Tak for Dit Brev i Dag, min Dreng. Saasnart Elle er rejst, skal jeg nok begynde at glæde mig til snart at se Dig. – Men det varer vist nok 8 Dage, inden jeg kommer, nu skal jeg jo først gaa til Tandlæge et Par Dage og saa skal jeg have et Par til at pakke og ordne mit Tøj. – Jeg skal naturligvis have Lagen, Haandklæder og Dækketøj med mig? Men vel ikke Køkkentøj?? Spørg Fru P. - - Jeg kan jo sagtens bo en lille Tid hos Pan, gid Du ogsaa kunde finde noget midlertidigt indtil P.s rejser, men det er jo ikke saa nemt at sidde her og give Raad skriftlig, Du maa jo se, hvordan det falder sig og om der viser sig noget fordelagtigt. Det var jo kedeligt at binde dig for altfor lang Tid i et Pensionat, saa vi ikke var parate til at flytte ud i P’s Lejlighed, saasnart de rejse. – Jeg er meget spændt paa at høre hvad Du bestemmer Dig for. I Morgen – altsaa naar Du faar dette Brev – er det Marie Schous Fødselsdag, hvis Du gaar derud saa Hils og gratuler fra mig, jeg ved ikke deres Adresse. – Kunde Du ikke komme en 14 Dages Tid i Pension hos dem eller P.s? - - Nu Farvel min Dreng – 1000 kærlige Hilsner fra Din egen Alhed
 20 – 1 – 99
@@ -727,51 +831,51 @@
   <si>
     <t>Kjerteminde den 23/2 99
 Kjære Christine !
 Dit Brev fik jeg først Aftenen efter at Plesner rejste Johannes havde helt glemt at give mig det, Støvlerne er kommen til Skomageren, men om de naar at komme til Søndag tror jeg knap derfor sender jeg disse Sko som har staaet noget saa har du dog en hel Saal – Pølserne tænker jeg baade overraskede og smagte Eder godt her blev slagtet en Gris til Bespisningen og Fader mente at Pølser vilde blive kjærkomment i Kjøbenhavn 
 det var Dagen før de kaldte af Marie, først tænkte jeg bare det Arbejde var skaanet men du kan ikke gjøre dig nogen Ide om Plesner Fornøjelse over Grisetæer Gele Fedtegrever samt Pølse saa da blev jeg glad der var noget nemt for mig i de Dage – det var jo lavet om Lørdagen. Jeg vilde have telefoneret til Marie at de var kommen det var saa dejligt nemt saa blev jeg stoppet det gaar nu gennem Statsbanens Telefon og koster 50 – det vilde jeg naturligvis ikke indlade mig saa hun hørte først i dag at Johannes og Alhed er her
 hun ligger i dag af Forkjølelse – vi andre har mer eller mindre af den Slags men er dog oppe. Brevet fra Marie forklarede mig at det var for lille Ingeborgs skyld, hun er ogsaa saa glad ved hende; den unge Pige har kun været der fra den 10 Februar, men lader til at være en sød elskværdig Natur
 det bliver nok velkommen lille Dine dette Brev med Klatten Adolph skal hen til Lindeved til Maj der var Plads til en Elev til jeg tænkte paa Johan i Kjertinge men nu kom der Brev at de – har opgivet det for saa skulde de have en Karl men saa kommer der nok en anden skikkelig Elev
 Fader synes godt om det og Adolph med de var inde hos Fruen at drikke kaffe hun var saa kjøn og der var saa probert der var en Søn hjemme der er Gartner en smuk gammel Have med høje Lindetræer, det er saa godt ja lille Du jeg stoler paa vor Herre lader alting bedst til vort Gavn. Nu kom her Brev til Alhed fra Amerika Fastelavns Søndag blev Ellen Varberg viet til Hr Harri Isseman som Varberg kalder ham – de var jo belavet paa at vide hun holdt Bryllup, men det er alligevel saa underligt for dem kan jeg mærke
 fra Maren skal jeg hilse dig mange Gange hendes Broder var her til Maskeraden og morede sig storartet, Maren var i 2 Optog Skovshoved kom og i Hans hemmelighedsfulde Magter; der blev saa lavet Tegning til Johannes Huus Overslag over Værelsernes Beliggenhed saa skal han have en Tegning med Viber – 
 Lev nu vel søde Ugle og vær flittig jeg skal nok sørge for at faa sendt Penge i rette Tid
 Din Moder
 God Appetit Del med Klaks Kjærlig Hilsen</t>
   </si>
   <si>
     <t>1899-04-20</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
@@ -810,51 +914,51 @@
     <t>Alhed håber på godt vejr, så Johannes Larsen kan komme videre med sine billeder. Hun maler stadig på sit billede, men hun kan ikke få tapetet pænt.
 Fosteret har lagt sig i "Angrebsstilling", og Alhed synes, hun ser "gebrummerlig" ud, men derfor kan der godt gå 14 dage, før hun føder.
 Alhed har været ude at gå tur med sin mor, og hun gik let og ubesværet. Ellen (Elle, søster) har købt en kjole til "Niecen" og sendt den med en mand (fra USA) til Danmark. 
 Christine og Alhed har plukket anemoner og også plantet nogle i haven. De spiller l'hombre om aftenen. 
 Alhed antager, at Johannes Larsen ikke har tid til at komme til Erikshaab lige nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3xKC</t>
   </si>
   <si>
     <t>Min egen Frajsermand!
 Far sidder og siger, om jeg ikke vil begynde Brevet med: Hvad siger Ladersen? Tak for Dit Brev med Dit nye Motiv, det ser nydeligt ud. Blot nu Vejret vil føje sig lidt efter alle Dine Billeder, saa faar Du jo nok et udmærket Foraarsresultat. Det er jo rigtig rart, at Regnen kommer nu, inden Pæretræet er sprungen ud. Man staa nu bare ikke og frys saa Du faar en Forkølelse, det vilde være rædsom ærgerligt! – Jeg hænger stadig i med mit Billede; Tapetet driller mig, jeg kan slet ikke faa det kønt, Urtepotterne og Bordet mangler jeg ogsaa meget paa, men det kunde jeg da tilnøds nok male, naar jeg er bleven rask igen, derimod ikke Tapetet, da der skal hænges hvide Gardiner op, som vil give et helt andet Skær. – Du spørger, om jeg tror det varer ret længe, inden den lille kommer, jeg kan saamænd slet ikke sige det, men jeg synes, jeg ser saa gebrummerlig ud de sidste Dage, jeg tror, den lille har lagt sig i Angrebsstilling, men derfor kan det nok godt trække ud en 8-14 Dage. Mor og jeg var ude at spadsere i Aftes, og Mor var meget imponeret af saa hurtig og let, jeg kunde gaa, det er helt enestaaende, siger hun, saa hun mener, jeg nok vil komme meget nemt over det. Elle skriver i Dag, at hun og Eastman har været ude at købe en lille Kjole til ”Niecen”, og de har sendt den med en ung Mand, der er afrejst til Kjbn. og som skal bo i Tante Mis’s Pensionat, saa den kommer nok en af Dagene er det ikke morsomt? – Jeg husker ikke, om jeg skrev i Gaar at Christine og jeg tog Mellemstokke af nogle gule Anemoner i Gaar oppe i Skoven og at jeg plantede dem nede i Haven i Aftes; de ere saa kønne, de gule Anemoner, vi har et helt Glas fuldt staaende af dem nede i Stuen. – Vi spille fremdeles L’Hombre hver Aften. Palam smed den anden Aften en ”Maar”, som Far derefter beviste ham var oplagt!! det var Aftenens ”cloux” (ved ikke Stavningen) og saadan et ”clou” har vi jo cirka hver Aften. – Dis gaar og [ulæseligt ord] med Høns en stor Del af Dagen, og hun og lille Bentzen lader til at kunne rigtig godt sammen. – Nu vil jeg slutte, Christine rejser til Odense med Iltoget og skal have det med. Hils dem alle mange Gange. Saa ser jeg Dig vel ikke paa Torsdag, Du kan vel ikke rejse fra Dine Billeder? Men Du ved nok, at naar jeg ikke skriver, at Du endelig maa komme, saa er det ikke fordi jeg ikke længes efter Dig, men af Dyd og Pligt. – Jeg savner Dig jo forfærdelig, naar jeg ikke er sammen med Dig, men jeg har det jo ellers udmærket herhjemme, de ere søde imod mig alle sammen. Far og Mor er saa glade ved mit Billede og følger det med stor Interesse; naa nu skal Chr. nok af Sted! 1000 Hilsner af de allerkærligste til min egen Ven fra Din A.
 Vil Du gratulere Grossereren fra mig.
 d. 9ende Maj 1899.</t>
   </si>
   <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
     <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
 Ellen vil gerne skaffe sølvtøj til Tante. 
 Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
 Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
 Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
@@ -864,102 +968,102 @@
 Om vi kommer i Sommer kan vi ikke sige inden Somren er forbi. Det beror på Geschäften, Helbredet og vore Vinterplaner. Ifald det skulde ske skal vi med Fornøjelse besørge det Sølvtøj til Tante Det er ikke Plet, gedigent Sølv, men de har ikke det Mønster, som er det almindeligste hjemme og som Tante vel også har med Rifler ned af Skaftet. Her er 4-5 forskellige Mønstre – jeg skal ved Lejlighed se at få en sådan Mønsterbog med Priser og sende hjem. – Du har nok også spurgt om Rejsen hjem afhænger af Eastmans Svineslagterihistorie, - det gør den ikke for han mener at den vil trække ud mindst ½ Aar. De vil nemlig ikke betale ham Resten ("Resten" indsat over linjen] inden de ere fuldt ud sikre på at det har hjulpet. 
 Nu er han meget optaget af sin Mælkesyre, som han er i Milwaukee for. Det er noget nyt, som skal indføres på Bryggerierne og som vil blive indbringende, hvis det viser sig at være heldigt. Han er en ivrig Forretningsmand og har en Masse Jærn i Ilden. Han udfærdiger Kontrakten i det mest snørklede, juridiske Sprog, sætter sit Navn under og sender den til dem han har i Sinde at arbejde for og hvis de synes om, hvad han foreslår dem, sætter de deres Navn under og Eastman skrider til Værket. – Imorgen kommer han hjem og min Enkestand er forbi. I Mandags rejste han til Kansas, 24 Timers Rejse fra Chicago, var der 5-6 Timer og gled derpå tilbage. - Han har været så rask hele Tiden, det lader til at han tåler det Klima bedre. – -
 Der er adskillige Fordele ved at han kommer hjem igen, bl.a. den at vi så igen får spiselig Mad i Huset. – Når han ikke er her lever de mere ”amerikansk” og det er trættende i Længden. Bl.a. køber de så ikke Brød, men laver selv, - en Slags Tvebaksdejg, som jeg ikke ret godt kan få ned til Flæsk f. Eks. Der er så lidt Variation at man bliver så led og ked af alting, - de har i Reglen kun en Slags Mad i Huset som spises indtil der ikke er mere af det, - Morgen, Middag og Aften. Jeg kom til at foreslå en Oksetunge, og så fik vi forleden et stort fedt Asen af en Tunge (den må have tilhørt en fed, gammel Tyr) – efter tre Dages Forløb er det kun med Overvindelse at jeg taler om denne Tunge. Køber vi røgede Tunger monstro? Denne Tunge smager vidt forskelligt fra dem hjemme. Nu har jeg bestilt Rhabarber til Rhabarbergrød, Schweizerost og menneskeligt Brød. Når East. kommer hjem skal jeg se at få samlet Stof til Sildesalat. Alt hvad de laver her er så ferskt at man længes efter lidt mere kradst. Jeg har også sendt Bud efter Agurker til A.Salat. De har aldrig noget surt. 
 Husholdningen er rigtig nok vidt forskellig fra den danske, - nemt er det men ikke interessant, - jo forresten undertiden er den, men jeg er vant til det nu, - efter at jeg har set dem bage Brød i en Blikspand (!!!) kan intet mere forbavse mig. De spiser aldrig hvad vi kalder ”Formad” – aldrig Suppe. Vi har kun fået en Slags ”Skemad” og det Østers kogt i Mælk, - ubeskrivelig rædselsfuldt!! Jeg glæder mig til min Kogebog! 
 I Mandags var jeg ude i Boxburry hos min nye Familie, Fætter Edwards. De har et stort Hus og jeg morede mig fortræffeligt. Jeg var bedt til Frokost og fik Hønsefrikasé med surt til, samt Øl, Oksesteg med Kartofler og Jordbær, The og Bagværk. – Efter Frokost spillede Edward en Del, hvorefter vi gik ud og var ude Resten af Dagen. Vi er Edward, Bel, Konen (jeg kender ikke hendes rigtige Navn) og deres store Hund. De har en Hønsegård og en Hane. Vi lå i Græsset og solede os og gik derefter ud for at plukke vilde Blomster, så jeg havde en hel Stak med mig hjem. 
 Jeg kan nu helt godt finde omkring alene. Afstandene ere så uendelige her så man bruger altid elektrisk Sporvogn som her er en uendelig Masser af og det gælder om at finde de rigtige. Alting går i sådan en Hast her og der er sådan en Tummel at det ikke kan nytte stort at spørge. I går var jeg til Tandlæge for at blive plumberet. Det er en gammel Ven af Harris han bor i Cambridge, 1½ Mil Timer ["Mil" overstreget; ”Timer” indsat over linjen] Rejse herfra med Sporvogn. 
 Jeg fandt godt nok derud men da jeg skulde hjem gav de mig forkert Svar på min Forespørgsel, så jeg kom i en gal Sporvogn og Pokker i Vold i en anden Ende af Byen. Jeg kom der igennem en Gade hvor Numrene gik til 1800! De plomberer fortrinligt her, meget hurtigere end hjemme og det gør så godt som ikke ondt. De betales pr Time 
 Jeg glemte totalt Disens Fødselsdag og er meget ked af det – forresten skylder hun mig Brev. – Nu begynder jeg at blive nervøs for B. – det er fælt at være så langt borte det varer sådan en Tid at få noget at vide. – men der skrives vel straks om det. Mon det virkelig skal nå at blive en Pige!
 [Skrevet i venstre margen s. 8; lodret:]
 Hilsen til alle, særlig Far og Hunden fra din Pelle</t>
   </si>
   <si>
     <t>1899-05-28</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Trine Johans
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens første søn, Andreas, blev født på Erikshaab 12. maj 1899. 
 Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år af deres samliv i et hus sammen med Harris' familie. Hans søster og forældre er omtalt i flere breve. Ialt var de syv beboere, og hvem de sidste to var vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1519</t>
   </si>
   <si>
     <t>Ellen Sawyer ønsker tillykke med, at hendes far og mor er blevet bedsteforældre. Hun glæder sig til at se drengen og ønsker alt godt for ham og Alhed.
 Harris Eastman har det godt for tiden. Maden spiller nok en rolle. Ellen er ikke begejstret for amerikansk madlavning, og nu opponerer hun ved at lave agurkesalat, tilføje flere retter persille og koge rabarbergrød. Harris' familie finder det ekstravagant. 
 Ellens tøj er ikke kommet fra Danmark. Hun er blevet henvist til en slags agent, men der sker ikke rigtig noget. 
 Amerikanerne holder ikke pinse; kun jul og nogle patriotiske fester. Harris' far skal holde Memorial Day med "sine" soldater, og Harris vil ikke med, da der sandsynligvis bliver meget tobaksrøg. I stedet tager Ellen og Harris på en udflugt. Landet begynder ikke lige udenfor byen som i København. Der er en uendelighed af villaer uden hegn omkring haverne. Hjælp i huset er meget dyrt. I Sawyer-familien giver man en dollar og 10 cent ugentligt for vask af tøj, og det bliver ikke rent. Laura Warberg må sende sin opskrift på kemisk vask. 
 Harris skal give kemisk bistand til læderfabrikation, og kunden siger, at Harris er den dygtigste kemiker på dette område i USA.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/poDx</t>
   </si>
   <si>
     <t>Bellevue St. Maj 28 – 99
 Kære Mor!
 Jeg har været lidt forsømmelig med Breve i den senere Tid og er meget angergiven. Jeg skal imidlertid se at oprette det forsømte idag ved at skrive en lang Salve. Først må jeg gratulere dig og Far til Bedsteforældreværdigheden! Det var rigtignok dejligt at det gik så godt. Hvor han må være henrivende, den lille Dreng og hvor jeg længes efter atbare se ham. Bare han nu må blive rask og tyk og bare Alhed må komme godt fra det. - Vi ere meget stolte over at være Onkel og Tante og praler af det, når Lejlighed dertil gives. Vi ønsker nu mere end nogensinde at vi kunde komme hjem til Sommer, - Eastman tilbyder jævnligt sine Klienter at rejse over i Forretninger, men de lader ikke til at være ret begærlige efter at få ham afsted.
 Han har mere travlt end nogensinde, men, Gudskelov han er så rask i denne Tid, som han ikke har været i lange Tider. Før han rejste til Chicago var han rigtig ussel, - han havde uophørlig Mavedårlighed og hostede en hel Del hver Morgen. Men så snart han kom afsted, blev han bedre, var rask hele Tiden, mens han var væk og nu også efter at han er kommen hjem. Jeg tror, at Maden har en hel Del at sige. Han trænger til mere Afveksling og til at få Maden prepareret lidt mere kunstfærdigt.
 Min Begejstring for amerikansk Kogekunst er forlængst forduftet, - det er nemt og behændigt, men rædsomt trivielt og jeg er begyndt at opponere så småt. Jeg kan godt mærke at Svigermoder finder mig ekstravagant, men jeg lader som jeg ikke mærker det. Jeg køber Agurker og laver Agurkesalat som andre kristne Mennesker (når de engang imellem købte en Agurk skar de den i tykke Humbler og åd dem som de var); når vi får Ærter, kommer jeg Smørjævning og Persille på, jeg sniger mig til at salte Kartofler o.s.v. og jeg laver opstuvede Kartofler med Persille. Det regner de for at være en meget omstændelig Ret at lave. – Jeg har også lavet Rhabarbergrød og det gjorde megen Lykke. Eastman er begejstret for hver ny Ret, jeg indfører og når jeg får min Kogebog skal jeg lave en hel Del. 
 Jeg har ikke hørt et Muk om mit Tøj endnu. I Mandags fik jeg Meddelelse fra N.Y. om at det var kommen og vi telefonerede den Ven af gl. East. som sagde at han vilde hjælpe at klare det. Han viser sig imidlertid at være ude af stand til at kunde gøre noget men henviste os til en anden, en Slags Agent. Svigermor og jeg tog derfor straks til Byen og talte med ham - han var særdeles høflig og imødekommende og lovede at gøre alt hvad der stod i hans Magt. Foreløbig gjaldt det om at se at få det hertil Boston for at fortoldes, de ere mere overbærende her, - i N.Y. er i den senere Tid rent rasende med deres Fordringer af på [”på” indsat over linien] Told. Men som sagt idag en Uge efter havde vi intet hørt endnu, så vi telefonerede til hans Kontor og forespurgte og fik det Svar at han var rejst bort for et Par Dage. Det er meget ærgerligt, da jeg naturligvis er meget spændt på Udfaldet. 
 Tænk, her holder de aldeles ikke Pinse, - Eastman opdagede tilfældig igår at det var Pinse for 8 Dage siden.
 Amerikanerne er dog nogle sære Stødere, - den eneste Helligdag de har er Juleaften og Dag samt 2-4 patriotiske Fester til Minde om Krigsbedrifter. Der er en sådan imorgen, - ”Memorial Day”. Det er en stor Dag for gl. East. som skal operere hele Dagen med sine Soldater. De skal nok også have en festlig Sammenkomst med Bespisning, hvortil Eastman er inviteret, men da der rimeligvis bliver en slem Tobaksrøg har han betakket sig og hvis det bliver godt Vejr skal vi ud et eller andet Sted og trække lidt frisk Luft. – Komme rigtig ud på Landet er næsten en Umulighed her – Det er ikke sådan som i København, at Byen ender og Landet begynder med Marker og Skove, - det Uendelige bliver det herved med Villaer, Lygtepæle og de rædselsfulde Plakater som med Advertissementer som ødelægger og gør alting grimt. Men det lader ikke til at genere nogen. Her er megen Smagløshed i alle Retninger og ingen Sans for Hygge. For Eks. indhegner de aldrig deres Haver, - der er ofte et stort Stykke Jord til Husene el. Villaerne, men de færdes ikke uden for Husene und. når de går på Gaderne i deres fineste Stads. Man ser ofte foran et stort fint Hus et Stykke Grund – aldeles uplejet og ubenyttet. De har ikke Tid til at give sig af dermed. – Måske kommer det for en stor Del af at Hjælp er så kostbar. For Eks. kommer der her en Gang om Ugen en Vadskekone og vadsker. Hun er her 7 Timer, 8-3 og får 1 Dollar 10 Cent (e. 4 Kr.) Jeg venter Trine Johans og Resten med næste Skib hvis du fortæller dem det. Men der bliver rigtignok ingen Tid ødt med Snak: Hun vadsker alt Tøjet, efter 7 Mennesker er det dog en Del – hænger det ud, vadsker Trappen eller pudser Vinduer mens det tørrer, – tager det ind, stænker og lægger sammen og når i Reglen at stryge helt uden Hjælp. Rent er det ganske vist ikke, og hvis du ved Lejlighed vil give mig din Opskrift på kemisk Vadsk – hele Fremgangsmåden – vil jeg være meget taknemmelig. – 
 Harris sender Hilsen, han ligger krøllet sammen i et lille Nøgle i sin Lænestol og sover. – Han sover meget bedre nu, og det er godt for ham. – Forleden Dag henvendte en vildfremmed Mand sig til ham med Anmodning om kemisk Hjælp til Læderfabrikation. Han sagde at han gik til ham, fordi han var anset for den dygtigste Kemiker på det Område i U.S.A. Hvis ikke det var uklædeligt at prale, kunde jeg fortælle meget af den Slags om ham, han er ved at blive en stor Mand. – Jeg havde Brev fra Onkel Fr. for at Par Dage siden – han var så glad over Harrys Besøg. – Vil du ikke takke Mornine for hendes Brev, 
 [Skrevet langs venstre margen s. 8; lodret:]
 Og vil du hilse dem alle fra os begge – E &amp;amp; E –
 [Skrevet langs venstre margen s. 7, lodret:]
 Fortæl endelig meget om den lille Dreng !!!!
 [Skrevet langs venstre margen s. 5; lodret:]
 Hvordan er Fars Helbred??? Og Onkel Syberg?</t>
   </si>
   <si>
     <t>1899-06-26</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
@@ -1041,87 +1145,135 @@
 Forleden mente East at vi dog skulde kalde ham op efter Onkel Syberg – sådan: Erik Andreas Hempel Syberg Dannebrogsmand Sawyer.
 Han vidste at der var noget med D-mand, men var ikke rigtig klar over hvad det var. – Eastman har ikke været helt rask et Par Dage, - Mave, - men jeg tror dog han er kommen over det. Den Gæranalyse, (som han heldigvis nu er færdig med) har vist voldet det, - men han får 50 Dollars for det, og dem vil vi anvende til en Tur i ”White Mountains” næste Måned. Han trænger højlig til en Ferie og noget frisk Luft. Vi håber at være borte en 3 Ugers Tid. Det ser altså ud som om vi kommer godt fra Sommervarmen, August plejer at være den værste. Hidtil har vi ikke haft særlig generende Varme i disse Dage er det helt køligt. På Mandag rejser Helen og H’s Mor bort for 2 Uger, - så rejser vi, så snart de kommer hjem. Det bliver hele 5 Uger at vi bliver fri for Familjeliv.
 Tænk H’s Moder har opdaget vore Planer om en Ordning. East røbede det selv, ved at blive ærgerlig og hidsig en Dag da hun som sædvanlig udbredte sig om Ubehagelighederne ved Børn. Hun sagde imidlertid ingenting den Gang, men et Par Dage senere, da der kom en irsk Pige og solgte Kniplinger, sagde hun til H. [”til H.” indsat over linjen] at nu havde hun købt Kniplinger til en lille Kjole til sit Barnebarn. Jeg tror, at hun glæder sig lumsk til det.
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 William Henry Schofield
 - Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
 På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
 Næste Dag.
 Vi havde en morsom Aften i Aftes. Det er forfærdelig morsomt at have Fremmede når vi ere ene om at være Vært + Værtinde. Gæsternes Antal var ikke stort, til Aften kun George Vhitehouse, en af Harris’ ældste og bedste Venner som gav os den store fine Krystalskål. Vi havde Roastbeef m. Kartofler og ”surt” og Meloner med Æggehvidekage til. Bajersk Øl og et Glas Sherry til Melonerne. Senere kom Dr. Tailors ind. Vi vilde gærne også traktere dem med noget, men havde ikke andet end Øl 3 Stk. syltet Ingefær og nogle Oliven, - som de gladelig fortærede alt sammen. 
 Imorgen er det en Professor fra Harvard, - han er imidlertid en yngre Mand og ikke skrækindjagende. Jeg har tiltænkt ham Skinke og Grønærter, Tomater og Kartofler og en ”Lagt-ned-Æblekage” m. Flødeskum. – Skinken køber vi kogt og det hele og der er ikke meget at forberede. De har glimrende Frugt her i Amerika. Fersken!!!! Og nogle delikate små Meloner, som man skærer midt over og spiser af, Skalden som et blødkogt Æg. H. og jeg deler èn hver Morgen på fastende Hjærte. – 
 Hvordan er Frugten hjemme iår, - bærer de små Træer noget! De lykkelige Unger som nu [ulæseligt] Rejsen. ----
 [S. 1 langs venstre margen indsat tekst, der er ulæselig, da blækket er flydt ud)
 [Øverst s. 1:] (ulæseligt] hørte sig til. Skal til Cambridge i Dag for at blive forsynet med Bøger til Ferien
 [Skrevet langs venstre margen s. 8:]
 bliver flot Bjærgene.
 [Skrevet langs venstre margen s. 7:]
 1000 Hilsner til alle fra Harry og Elle.</t>
+  </si>
+  <si>
+    <t>1899-08-20</t>
+  </si>
+  <si>
+    <t>Malin   Holmström-Ingers
+Jonas Lie
+Christine  Mackie
+Charles Pear
+Clarence Sawyer
+Helen Sawyer
+Joseph Sawyer, Harris' far
+- Taylor
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
+Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
+1 amerikansk alen er 62,81 cm.
+En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
+Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
+Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
+Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
+Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xcGh</t>
+  </si>
+  <si>
+    <t>Bellevue St Aug 20.
+Kære Mor!
+Du er vist lidt Utålmodig over den Uorden, der har indsneget sig i mine Breve. Jeg kan nu en Gang ikke skrive uden den tilbørlige Ro og den får jeg først nu, da vi ere hjemme igen efter vor storartede Rejse. Vi har begge haft udmærket af den. Harry har fået en Antydning af mere Fyld i Kinderne og er brun og solbrændt og jeg føler mig som i min tidligste Ungdom. Det er ikke ret opløftende at komme hjem igen til al Famijetrætheden og do-Sygeligheden, men jeg tager mig det let, - vi har nemlig på Rejsen diskuteret Separationsspørgsmålet grundigt og i Dag har der været alm. Rådslagning. Om Gud vil skal det ske om 2 Måneder (1ste Nov.) men jeg er forberedt på at de må holdes til hele Tiden for at det ikke skal blive ved Snakken alene. De er af den Sort, at de snakker, beslutter og slår fast, og derved bliver det så. I de to Måneder skulde den gamle så betale den ["den" overstreget] Huslejen så vi kan komme i Forhånden til Vinterens Udgifter. - Hvis vi ikke med stor Lethed kan finde en anden Lejlighed bliver vi her. Ganske vist tror jeg ikke på det, før jeg aner det, - men der er dog mere Udsigt til at blive alene nu, end der hidtil har været og det er mig en stor Trøst at tænke på. 
+Nu skulde jeg se at fortælle lidt om Rejsen og vore Oplevelser. Det vigtigste var vores Tur over Bjærgene - vor to Dages Fodtur, som i Grunden kom helt uventet på os. Planen var at Helen, Ch. Pear, Frank Dewicks med Forlovet, Dr. Tailors, samt et Par Ægtefolk til alle skulde mødes på ”Rasinehouse” – det lille Hotel hvor vi var – og gøre Turen sammen. Men det hændte sig sådan, at Helen forvred sin Ankel, Frank D. fik Mavepine, og da de to ikke kunde gå, vilde Forloveden og Chr. Pear heller ikke. Ægteparrets Barn blev syg så de ikke turde tage fra det, - så da Dr. Tailors kom rejsende Onsdag Form. var der ingen af de oprindelige som kunde. H. og jeg havde tænkt, at vi vilde følge dem. – klatre 3000 Fod op og gå en anden Vej ned. Ved Hjælp af mine nye Venner (som jeg senere skal fortælle om) var jeg bleven udstyren med et kort Cycleskørt og en Randsel til hver af os. (H. og mig). Efter Middag begav vi fire os afsted, Klk var to, Vejret var fortrinligt og Humøret var højt. Hvordan skal jeg beskrive denne Tur, - gid jeg havde Ordet i min Magt, så jeg kunde give en svag Forestilling om det. Det plager mig under hele Turen midt i min Begejstring at jeg ikke vilde kunne beskrive det fyldestgørende for jer hjemme. – Den første Timestid gik Stien gennem Løvskov som vi kender dem hjemme, - kun tættere og bestandig op ad Bakke. Længere oppe begyndte Grantræerne Stien blev smallere og stejlere, Graniten kom mere til Sygne Luften begyndte at blive lettere. Undertiden kom vi til Bække som kom styrtende ned af Bjærget i lange Spring (i alm. Tale kaldet Vandfald) Vandet er selv i den hedeste Sommer iskoldt og klart som Krystal. Det kommer fra smeltet Is, som ligger i de dybe Læn ["læn" overstreget] Klipperevner længere og hele Året rundt. – Vor Fører var imidlertid gået i Fove ["fove" overstreget] Forvejen for at forberede i ”the camp”. Det er farligt at færdes uden Fører, da Stierne er vildsomme og undertiden næsten umulige at finde fordi de på lange Strækninger kun består i, at der hver 20nde Allen er lagt en lille Bunke Sten. Henunder Aften kom vi til ”the camp”. Det er en Robinsonhytte, som er bygget af en [”en” indsat over linjen] Mr. Edmans for dem, der går over Bjærgene og blive overfalden af Tåge el. Træthed. Det er en lille bitte Hus, hvis ene Væg er borttaget, den åbne Side vender ind mod den blotte Klippevæg, så det ikke kan blæse ind. Imod Klippen er der bygget et Ildsted, og der havde Føreren gjort Ild, da vi ankom. Mens vi så os om, kogte han Aftensmad i nogle sorte Marie Kirstine Gryder. Vi havde Kødsuppe, Skinke, varme Kartofler, blødkogte Æg, Kager, Rosiner, Portvin o.s.v. og tilsidst en Kop sort Mandfolkekaffe. Føreren havde båret Fortæringen i en Kurv og lavede det hele til. Veltilfredse og mætte gik vi ud igen og så på Måneskinnet – og som det va_r!!!! Det kan ikke beskrives. Ensomheden, Stilheden, den milevide Udsigt over Skove og atter Skove, og dybt nede mellem Bjærgene den smalle Stribe opdyrket Dal, hvor et lille bitte Legetøjstog kom raslende. Efterhånden blev det imidlertid så ”friskt” at vi lagde Poesien bort til en anden Gang. Føreren lagde mere Brænde på Ilden og vi satte os tæt sammen [papir mangler]en for at holde Varmen Talen faldt på Tåge, Uvejr og Bjørne og Føreren, som indtil da ikke havde mælet opløftede sin Røst og fortalte om hvordan han for et Par År siden med Fare for sig selv havde dræbt en Bjørn på 300 Pund. – Det var Stemning det - at sidde der omkring Ilden og høre Bjørnehistorier og se ud til den mørke Skov og vide, at det ikke var Mennesker i Miles Afstand. Hytter er forsynet med en Masse Dækner og en Del af Gulvet er belagt med ¼ Al små Grankviste og indsvøbte i Dæknerne tilbragte vi en meget behagelig Nat i skøn Enighed med Tailors og Føreren. Om Natten kom der en Grævling snusende, men vi fik den da jaget væk, inden den kom ind. Klk 5 stod vi op, indtog et ligeså splendidt Foder som om Aftenen og begav os afsted op ad Bjærget. Træerne bleve mere og mere forkrøblede og små, så [papir mangler] til det til sidst kun var små gamle lavbenede Buske, - så forsvandt også de og der var kun Granitblokke af en uhyre Størrelse smidt Hulter til Bulter mellem hinanden, - på alle fire klatrede vi op, hoppede fra Sten til Sten og hjalp hinanden. Hver fem Min gjorde vi Holdt og så omkring i den storslåede Natur. Så langt vi kunde se var det Bjærg ved Bjærg bevokset med Skov med på Toppen. Luften var så let og ren, som jeg aldrig havde oplevet det før. – Den første Bjergtop vi var på var Mount Madison, som hænger sammen med Mount Clay, der er forbundet med Mount Washington – den højeste Top i White Mountains” 6.400 Fod. 
+[Tegning]
+Det gik godt ned ad Madison og rundt om Clay, som er det farligste, - jeg var foran og langt dygtigere til at klatre end Mrs. Tailor - indtil jeg pludselig fik Foden ned imellem to Sten og skrabede det slemt. Fra da af måtte vi gå langsomt og vi nåede først Toppen af W. Klk 1, - 6 Timer om 1½ dansk Mil. På Toppen af Mount W. er der til manges (også min) Forargelse bygget fashionabelt Hotel og Restaurant. En Tandhjulsbane løber derop to Gange om Dagen og den er fuldt med Tourister. Der var imidlertid den Fordel at vi kunde få kristelig Mad og vi indtog en Diner, som jeg ikke har set Magen til før eller siden. – Nu var det Bestemmelsen at jeg vi [”vi” indsat over linjen] skulde tage ned med Toget, - men jeg følte mig så frisk og rask trods mit stive Ben, at vi besluttede at følge Trop og gå ned ad Kørevejen. Med uhyre Omkostninger er der anlagt en sådan for Tourister, som befordres op og ned i store Vogne med 6 Heste for. Det er 2 d. Mil – en ganske dejlig Tur, - men vi begærede dog ikke mere, da vi nåede Bunden. Det er grulig trættende at gå ned ad Bakke to stive Mil. En Vogn fra Hotellet ventede på os dernede og vi kom ["kom" overstreget] nåede hjem c. Klk 9. Jeg var faktisk den mindst ødelagte, hvad jeg til Dato har ondt ved at fatte. 
+I Hotellet lå et Telegram om at komme hjem straks på Grund af overhængende Forretninger. Vi ventede imidlertid næste Dag over for ikke at blive for medtagne. 
+Det var to storartede Uger. Ravinehouse er en Bondegård som til Dels er omdannet til Hotel. Den drives stadig, - der var Køer, Høstakke o.s.v. som glædede mit Hjærte. Alle Stuer var lave med åbne Ildsteder, hvor der blev fyret hver Aften. Der er ikke Antydning af Have Anlæg el. anden Hotelpragt. – 
+Der kommer hvert År de samme Mennesker, - en Samling usædvanlig dannede Mennesker. Særlig sluttede jeg mig til en Dr. Richards – en gl. lærd Præst med Kone og tre Døtre, - de _mindst amerikanske jeg endnu har set. Hele Familjen er som taget ud af en af Jonas Lies Bøger – den yngste 21 – mindede mig levende om Dis. Desværre bor de ikke i Boston, men i Providence.
+Jeg tænkte på Dede, da vi gik over Bjærgene og var i ”camp”. Gid han en Gang kunde gøre en sådan en Tur med os. – Hilsen til alle, - mor dig godt i Sverige, - næste Brev bliver til Mornine. – Elle
+[Skrevet på tværs øverst s. 1:]
+Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
   </si>
   <si>
     <t>1899-10-22</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Louise Amstrup
 Julie Brandt
 Viggo Bredsdorff
 Louise Brønsted
 Carl Neiiendam
 Gandenz Neiiendam
 Ellen  Sawyer
 Johan Wessel</t>
   </si>
   <si>
     <t>Ellen/Elle, Johannes søster, var flyttet til USA, og derfor skulle hendes julegave være nem at sende. 
 Vor Herre er formodentlig Johanne Larsens øgenavn til Carl Neiiendam, som behandlede hende ublidt og nedladende. Familiehuset må være Neiiendams lejlighed på Hotel Phoenix. 
 Det vides ikke, hvem Frk. Julie var. Julie Brandt kaldte Johanne altid Pan. 
 Elna må have været pige i huset hos Neiiendam eller ansat på Hotel Phoenix.
 Viggo var muligvis Viggo Bredsdorff, men kan også have været en anden.</t>
   </si>
   <si>
@@ -1144,51 +1296,51 @@
 Fyen
 [I brevet:]
 Søndag
 Kære Mor!
 Tak for Dit Brev, det var morsomt at høre hjemme fra en Gang, nu maa jeg ogsaa se at skrive lidt til Jer en Gang imellem, det er en sær Skik jeg der har fået indført aldrig at lade høre fra mig, jeg maa se at forbedre mig. Jeg haaber, at du har faaet Prøverne fra Magasin du Nord han lovede at sende dem i Gaar, men det maa jo være en Fejltagelse med de 33 Øre Al. for Gardinsirts, det billigste de har er til 38 og 42, men kan du saa ikke nøjes uden Undergardiner Mon det har været fra Wessel dem tante Visse fik, han deroppe paastod nej. --------
 Saa var det Julegaver til Elle; ja, jeg ved virkelig ikke; nu har hun jo en pæn Forsyning til Kaffebord og naar hun ["naar hun" overstreget] men men har hun Lyseduge? Jeg vilde foreslaa at en gav hende en smuk Lysedug og saa de andre 3 en Toiletpude rigtig smuk og to Pyntehaandklæder, det var da ikke saa svært at sende; det er mit Forslag, nu kan du jo skrive, hvad du mener om det og saa hvor meget saa nogenlunde, at I vil koste paa det, saa skal jeg nok besørge det. -
 Lugge er vist temmelig rask nu igen; jeg var sammen med hende forleden Aften ude hos Pan, men det var ellers Synd at sige, at vi dyrker hinanden for meget; jeg var bleven bitter, fordi det altid er mig der skal komme til hende og hun aldrig kan se op til mig; men jeg blev lidt flov, da jeg hørte, at hun havde været syg. Hendes Kaabe kan absolut ikke farves, siger hun; hvad saa? Skal jeg gaa med hende ud at købe en Kaabe; synes du en billig eller en solid, fleraarig? ---------------------------------------------------------
 Her har vi det med Sygdom Frk Julie har ligget i snart 8 Dage af Gigt baade i Hoved og Ben; alt det, hun da maa døje med den infame Gigt, det er dog en trist Sygdom. Desværre har jeg måttet indstille min Øvning; jeg var ved at fortvivle, men nu har jeg faaet det indrettet saadan, at jeg øver mig nede i Selskabslokalerne om Formiddagen, saa nu er mit Humør steget igen. – Du kan tro, jeg alligevel savner den gode Luft ude paa Landet, herinde er frygteligt nu inden man vænner sig lidt til det; og saa er Børnene da helt som tossede til at lave Ufred her, eller maaske mærker jeg det mere herinde, hvor de kun har disse to Stuer til at regere i. Jeg er af og til ved at blive smaatosset over dem, og saa har Landopholdet gjort dem saa uartige, at jeg næsten ikke kan tumle dem; jeg er tit helt modløs over det og tænker ikke med Glæde paa Vinteren; især gør Gandenz mig mange Knuder, han gør Vrøvl til alt hvad jeg siger til ham - - - uh ha! Men hvad skal man sige, jeg er naturligvis alt for god ved dem, saa til syvende og sidst bliver det vel min egen Skyld, jeg maa til at tage mere energisk fat paa dem. Elna er min Trøst, maar Børnene er i Seng om Aftnerne, saa lever vi igen og nyder Livet med Kaffe og Kager og af og til en stille Cigaret. – 
 Og saa maa jeg til at gaa lidt mere ud, jeg har været saa meget hjemme siden vi kom fra Landet. – Men vil du fortælle Far, at Vor Herre lige knap er mig saa meget imod, som han har været, jeg opdager dog Tid efter anden Ting, der kan tyde paa gode Tider hos Manden. ----------
 Jeg har Gudskelov kun en eneste Gang været nede i Familielivet siden vi den 4de Okt. flyttede ind til Byen, men det var ogsaa en fæl Gang; der kom en Herre ind mens jeg var der og Neiiend præsenterede ham for nogle af de andre, men ikke for mig – ja, han er en sød Sjæl Og saa de fine og smagfulde Spøgefuldheder, han kan tillade sig; f.Ex. da jeg den Aften havde min grønne Kjole Empirekjolen paa og skulde gøre mig tynd for at komme forbi Fru Neiiend, sagde han ”Det er ellers ikke den Slags Kjoler man tager paa, naar man bliver tyndere!” Du forstår vel nok? Ok! Men det regner vi for fin Udtryk. -----------
 Jeg har for Resten benyttet mine lange Formiddage og Frk. Julies Sygdom til at tage nogle ordentlige Cycleture mest i Retning af Lyngby, helt ud til Søllerød; de Skove deromkring er saa aldeles vidunderlige. I Gaar var Pan, Viggo og jeg i Elmelundskov i Nærheden af Gentofte; som Vejret ogsaa er i al denne Tid, I nyder det da rigtig hjemme. Paa den Tur drev vi for længe ud i Skoven og da vi havde forskellige smaa Forhindringer løb Tiden fra os, saa det saa galt ud med at naa hjem til Middag 2 ½; da jeg særlig i denne Tid herser svært med Børnene og Elna for at faa dem til at være præcise med den Middag, kan du nok tænke, at jeg svært nødig vilde komme for sent; jeg sagde Farvel til de andre og satte i vild Spurt ad Staden til; jeg tror aldrig i mit Liv jeg har kørt saa vildt, men jeg naaede da at køre herind ad Porten 8 Min over halv ildende gloende rød i Hovedet Skønt Vor Herre ellers næsten aldrig opholder sig nede i den lille Baggaard som jeg maa passere med Cyclen, skulde han naturligvis netop staa der; han lo lidt ad min Rødmossethed, men sagde for Resten ingen Ting; det var Synd at sige, at han blander sig for meget i Lejlighedens Anliggender. ----------------------------
 I Dag, da jeg spillede nede i Selskabslokalerne, kom en af Tjenerne og sagde, at en Herre ønskede at tale med mig ind tren lille [ulæseligt] og vilde have mig med paa en Cycletur, hvad jeg imidlertid ikke kunde; men vi sad dernede og snakkede i en Times Tid; vores Herskab var taget paa Landet, saa der var Fred
 Farvel
 Nu skal Brevet af Sted
 Hilsen Junge</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sonne
 Nelly Tailor
 Mathilde Ward</t>
   </si>
   <si>
     <t>Gamle Bedstemor Sawyers navn kendes ikke. Ej heller Harris Sawyers mors navn
 Miss Morrison er ligeledes ukendt. 
 Grethe Jungstedt, f. Sawyer, blev født i januar 1900.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1600</t>
   </si>
   <si>
     <t>Ellen Sawyer vil fremover skrive oftere, men korte breve.
 Harris Sawyers forældre har været til begravelse, og det var dejligt for Ellen at have huset for sig selv. Nelly kom på besøg og senere Fru Ward, som gerne vil lære nogle amerikanere at kende. Mathilde Ward var begejstret for Ellens hus. 
 Ellen går til musikundervisning hos Miss Morrison, men hun har dårligt tid til at øve sig. Grethe kravler, rejser sig op ved møblerne og putter alting i munden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RpEx</t>
   </si>
   <si>
     <t>[Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
@@ -1269,89 +1421,86 @@
 Pakken er ikke kommet. Ellen vil bede Johanne/Junge Larsen om at undersøge sagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Lswv</t>
   </si>
   <si>
     <t>9/2 – 1900
 Kære Mor! 
 Jeg var meget ked af at Harry kom for sent på det med at skrive i Tirsdags, da du formodentlig har været lidt urolig efter min dårlige Opførsel for 14 Dage siden. Der er imidlertid ingen Grund til Ængstelse nu, - jeg sidder op i en Lænestol hver Dag, spiser menneskelig Føde og befinder mig udmærket. Dr. Cushions Sygeplejerske er taget bort idag og Mrs Loud er kommen tilbage for at passe mig og den Lille indtil jeg får lidt flere Kræfter og kan passe hende selv. Hun er et ualm. godt Barn, - sover og spiser og passer sine andre Forretninger til Fuldkommenhed. Om Dagen bliver hun fodret hver anden Time, om Natten passer hun selv sine Spisetimer, sover 3-4 Timer, vågner og brøler, så hele Huset ryster indtil hun får sin Flaske. Hun måtte jo desværre vænnes fra, da jeg fik Feber. – Hun er utrolig sød at se på og tegner til at blive en køn lille Unge. Øjnene ere meget større nu, end de var, - de ere næsten sorte, med et lille Anstægrøg ["æg" i ordet overstreget; ”røg” indsat over linjen] af blåt. Hun bliver højt beundret af alle og erklæres for at være en ”Personlighed” og at have ”høj Grad af Karakter”. Harry spiller for hende og han kan ”tydelig se at hun er meget musikalsk”. Han er meget stolt af sin Datter og vi ere enige om, at det var en ren Fejltagelse at vi ønskede en Dreng – en Pige er langt at foretrække. 
 Nu, da alt er velståeoverstået ["stå" i ordet overstreget], kan det vel interessere dig at høre nærmere om mit ”Tilfælde”. Jeg havde det storartet og Dr. var meget tilfreds med mig, da jeg ["jeg" indsat over linjen] pludselig Onsd. Eft. Klk 5 følte en Kuldegysning og det befandtes, at jeg havde høj Feber. Der blev straks telefoneret efter Dr. Jenkins og han masede med mig til Midnat. Ligeledes næste Dag men Feberen steg, og han blev mere og mere betænkelig og om Eft. sendte han Bud efter en Specialist Dr. Cushion, som øjeblikkelig kom og undersøgte mig og konfererede med Dr. Jenkins. Jeg anede ikke hvad de aftalte, så du kan tænke dig min Forbavselse, da den næste Morgen Døren går op og ind strømmer de to Dr. og tre Sygeplejersker med alle Slags mærkelige Apparater. Derpå blev jeg bedøvet (hvilket var meget behageligt) og Dr Cushion fjernede Skaden. Han forklarede Tilfældet sådan, at jeg er for stærk og kraftig, - d.v.s. Musklerne ere så stærke i mig at de trak sig sammen og beholdt noget, som vilde have foraarsaget Blodforgiftning hvis det ikke var bleven taget straks og med en kyndig Hånd. Jeg har tænkt så mange Gange på, hvad der vilde være sket ["hændt" overstreget; "sket" indsat over linjen] hændt, hvis det var hændet B. hjemme, hvor Specialisterne ikke gror på Træerne. – Jeg anede ikke før bag efter, hvor farligt det var – og jeg havde ikke Spor af Smerter eller Ømhed.
 Du kan tro jeg bliver behandlet som en Prinsesse, - får 8 Østers til Frokost hver Dag, samt Sauterne i Sodavand, - det lyder lukulisk, synes jeg. 
 Harris har været mageløs hele Tiden, - han optrådte som Sygeplejerske da det var på det værste, steriliserede Vand, lavede Forbindinger o.s.v. – og han har været utrættelig til at skaffe mig alle Slags til at gøre mig Livet behageligt.
 Dr. Jenkins har også været storartet. Han plejede at telefonere om Aftenen og hvis der var det mindste i Vejen kom han straks selv om han havde været her om Morgenen. En Aften kom han Klk 10 i en forrygende Storm og Regn fordi jeg havde lidt ondt i Halsen, - og det en hel lille Rejse fra S. Boston.
 Folk har i det hele taget været umådelig deltagende og venlige. 
 Margaret Richards var her i går på Gennemrejse. 
 Nu må jeg vist hellere slutte og pille i Seng igen. – Mit næste Brev skal være til Junge. –
 Jeg har nydt alle dine EkstraBreve ["Ekstra" i ordet overstreget]. -
 Lille Grete sender mange Hilsner. Det samme gør Pelle. 
 [Skrevet på tværs øverst s. 1:]
 Pakken er endnu ikke kommen og jeg er meget ængstelig for den. De siger her at Thingvalla er ansvarlig for den, så der skal gøres Vrøvl i København. Jeg vil skrive til Junge at bede hende om at se at få det klaret.</t>
   </si>
   <si>
     <t>1900-03-06</t>
   </si>
   <si>
-    <t>Albrecht  Warberg</t>
-[...1 lines deleted...]
-  <si>
     <t>I A Larsensvej Kerteminde</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
 Vilhelm Larsen
 Marie Oppermann
 Ellen  Sawyer
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen bor for tiden i en lejlighed på Feden i Kerteminde. Gajen er deres første barn, som senere ændrede kælenavn til Puf. Jernbanen mellem Odense og Kerteminde åbnede d. 5.4 1900.
 Muntermand er en hund på Erikshåb. Bein er Alheds søster Astrid. Alhed tænker på sin søster Elle, fordi det er hendes fødselsdag. Elle bor i USA.
 Alhed Larsen udstiller to billeder på Charlottenborg i foråret 1900.</t>
   </si>
   <si>
     <t>Fødselsdagsbrev til Alheds far. Der er gang i forberedelserne til udstillingen på "Den Frie", hvor Johannes Larsen skal udstille. Alhed Larsen har sendt billeder ind til en udstilling, men regner ikke med at de bliver godkendt. Johannes Larsen har solgt malerier for 600 kroner siden jul.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KKTn</t>
   </si>
   <si>
     <t>Kære Far!
 Maa jeg paa dette stilfulde Papir sende Dig Las’ og min Lykønskning til Din Fødselsdag i Morgen. Las er inde i Byen at virke med sine Billeder. Han har vældig travlt, Hunden og det store af Gajen og mig ere endnu ikke færdige, og desuden maa han holde Snedkeren svært i Ørerne med Rammerne, og paa disse er der en Masse Udskæring, som Klax heldigvis kan hjælpe ham med. Muntermands Ramme havde vi bestilt færdig saa tidlig, at Du kunde have ham til d. 7ende, men [tilføjet:nu] gaar han altsaa med paa ”den fri”. Han skal hedde ”Munter” i Katalogen, Las vil ikke stille ham til Salg. – Mine Billeder ere anmeldte nu og de skulle være indskrevne til d. 12te, men et stort Spørgsmaal er det vist, om de blive antagne, efter at have set, hvem [overstreget: Udsti] Censurkommiteen bestaar af, gør jeg mig ikke meget Haab. Men lumpent er det, hvis de kassere dem, naar man tænker paa hvor meget elendigt Skidt, de optage hvert Aar. De se virkelig rigtig respektable ud, nu de ere lakerede og spændte paa Blendrammer, især Floxene. Hvis nu Banen bliver aabnet den 15nde, kommer I saa ikke herned, enten Torsdag d. 15de eller Lørdag d.17ende, Las sender ikke Billederne før Søndag d. 18, det vilde sikkert more Eder, at se dem alle færdige og i Ramme, det er en aldeles nydelig Udstilling. Blot vi nu kan faa noget Solskin, at Hunden kan blive færdig! – Det er sandt jeg glemmer jo helt at fortælle at vi har solgt en Akvarel til Frk. Oppermans, 125 Kr. Nu er det akkurat 600 Kr siden Jul. – Tænk, at Din Fødselsdag fejres hjemme i Aar, det er rigtignok noget nyt, havde den Bane været aaben, kan jeg ikke vide, om ikke Gajen og jeg var kommen ned og havde hjulpen Eder at fejre den. Samme Gaj sidder her i sin Vogn og rangler, saavidt jeg kan se paa ham, spekulerer han paa et lille Digt til Dig. Nu brøler han, saa det volder ham vist lidt Besvær at faa det sat sammen. – Vil du takke Mor for Brev og Pakke, det var ikke det rigtige Bræt, men det gør ikke noget, da Las ikke mener, jeg skal male mere paa det. Brættet spiller ellers samme Rolle paa det lille Primulastykke, som det sorte Bord paa Cinnerariestykket. – Mon Bein ikke snart kommer? Hun kunde jo passende komme en af Dagene og saa blive til I kommer herud. – Det gaar Gajen daarlig med hans Vers, saa nu maa jeg slutte her og hen og se om jeg kan faa hans Sind beroliget. – Vil Du hilse alle mange Gange fra os. Og endnu en Gang ønskes Dig et godt nyt Aar med god Helbred! Din hengivne Datter Be &amp;amp; Co.
 Feden 6te Marts. Jeg tænker paa Elle i Dag.</t>
   </si>
   <si>
     <t>1900-03-30</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 - Dudire
 - Ipsen, USA
 Dudley Pray
-- Redpath
+Leonard Redpath
 Harris Sawyer
 - Tiffany</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston. Det vides ikke, hvad hendes svigermor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1746</t>
   </si>
   <si>
     <t>Ellen har haft en maveomgang, og Harris var en god sygeplejerske.
 Parret har haft besøg af Ipsens, og Ellen fandt det svært at tale dansk. Ipsens taler en blanding af dansk og engelsk. 
 Harris og Ellen har besøgt Dudires, som har en lille datter. 
 Mr. Dudleys far er død, og Ellen hjælper til i laboratoriet, mens Dudley har fri. 
 Harris og Ellen har været på en "dansk restaurant" i Boston. 
 Mr. Tiffany og hans kone har været på besøg. 
 Bedstefars begravelse må have været højtidelig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzpi</t>
   </si>
   <si>
     <t>Marts 30 – 1900
 Kære Mor! Du kommer til at undskylde denne tarvelige Udstyrelse af mit Brev idag, - Harry, det kan han ikke [”ikke” indsat over linjen] huske at tage noget ordentligt Papir hjem til mig. – 
 Jeg begyndte mit Brev igår og havde fået skrevet en hel Del, men var så idiotisk at smide det bort. Der er imidlertid ingen stor Skade sket for det var et Svinebrev, - Blyants, - skrevet i Sengen. Jeg havde nemlig en lille Mavedårlighed, der som det lader, har i Sinde at indtræffe med visse Mellemrum. Mavesmerter og grøn Opkastning. Det begyndte om Natten, og Harry måtte ned og hente Cognac, Krydderpose og en Morphinpille. Han er en udmærket Sygeplejerske, - han behøver ikke at, sættes til, men kan selv finde på, hvad der må gøres. – Jeg har haft det samme Tilfælde før, og kunde rimeligvis undgå det, hvis jeg vilde være lidt forsigtig på visse Tider af Måneden. 
@@ -1438,105 +1587,108 @@
 Grethe Sawyer (g. Jungstedt) blev døbt i Hillerslev Kirke året efter, at brevet blev skrevet. Harris Sawyer døde i 1911, hvorefter hans enke og datter flyttede til Danmark.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1509</t>
   </si>
   <si>
     <t>Ellen Sawyer passer laboratoriet og har lidt tid til at skrive. Det er trist, at Alhed Larsen har vrøvl med hoften, men godt at Astrid/Dis kan komme og hjælpe hende. Også godt at Johanne/Junge kan være hos Hempel Syberg. Ellen Sawyer er ked af, at hun fik Christine Mackie til USA. 
 Ellen og William/Billy tjener godt på smørsyre nu. De vil gerne til Danmark i tre måneder for at studere mejeridrift og få deres datter døbt i Hillerslev Kirke. Lille Grethe er både køn og meget nem. Hun kravler og rejser sig op og spiser meget, og hendes far er hendes favorit.
 Ellen skal have mere hjælp i huset nu, hvor hun ofte passer laboratoriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KuQ7</t>
   </si>
   <si>
     <t>Okt 28 – 1900
 Kære Mor.
 Jeg er i Lab idag det meste af Dagen for at passe til til i Morgens Arbejde. Jeg har et ledigt Øjeblik, mens jeg passer på at Temperaturen i to Ovne ikke løber over 150⁰, og jeg vil benytte dette Øjeblik til at skrive et Par Ord.
 Jeg fik dit Brev idag. Hvor er det dog slemt, at B. har fået den Hoftebesværlighed bare det dog snart må blive lidt bedre. Men Hun [”men” er tilføjet ; det store H i ”Hun” er overstreget, og et lille h er indsat over linjen] er nok så forsigtig, som man kan være. Det er da rart, at hun kan få Disser – helt let bliver det vel ikke for lille Dis, når B. slet intet må selv. Men Disser er jo rap og flink. Sig til Disser at jeg er skuffet over som hun forsømmer vor Korrespondance, - det er lange Tider siden, jeg har hørt fra hende. – Det er da rart at Junge kan være hos Onkel S., for det må rigtignok være ensomt for ham. – For hvert Brev der kommer fra dig [”fra dig” indsat over linjen] er jeg elendig ved [”ved” indsat over linjen] at jeg satte Mornine op på at komme og så måtte skuffe hende, det var ubesindigt af mig at skrive – d.v.s. jeg kunde jo da ikke vide, at Harry skulde blive syg og forandre vore Planer af den Grund. Alting så så vaklende ud, at vi ikke turde tænke på at begynde at føre Hus og endnu mindre tage Ansvaret for Mornines Velfærd på os. – Det var et Par triste Måneder, - Aug. og Sept. –
 Nu er det ligesom klaret af, og det skyldes mest mine Smørsyrer. Hvis det ikke var for denne ugentlige Indtægt, kunde Harry ikke frede om sit Helbred og i Ro blive rask, - blive hjemme i Tåge og Regn el. når han er forkølet, og han ængster sig ikke mere for Udkommenet, da der ikke er Grund til at antage andet end at det vil blive [ved] at gå frem med os nu. Denne Uge har Douglas bestilt 139 Flasker – en ren Indtægt af 37 Dol. – Ganske vist må vi nu til at anskaffe større Apparater at arbejde med, men når vi får dem, kan vi begynde at spare sammen til at rejse hjem. – Vi taler daglig om det og har så megen Fornøjelse deraf. Harry studerer dansk med stor Iver. Vi læser sammen et Skrift om Smør af Prof. Storch og det er forbavsende så meget Harry kan allerede. Vor Plan er at arangere det så vi kan være tre Måneder hjemme og benytte noget af Tiden til at sætte os ind i Smørindustrien. Vi vil se de største Mejerier, tale med de dygtigste Mejerister og i det hele taget perfektionere os. – Men jeg tror ikke på noget så godt før jeg ser det. – Vi skulde jo så også have lille Grethe døbt i Hillerslev Kirke og vi vil bede dig om at bære hende, - hvis hun behøver at bæres, for hun kan vel [”vel” indsat over linjen] sagtens gå alene til den Tid. Lille Grethe er et yndigt Barn, - så mild og sød altid, - aldrig arig el. gal – man kan tage hendes Lejetøj fra hende når hun leger allerbedst og hun siger ikke et Muk – ser kun lidt skuffet ud og leder efter det. – Kun Flasken kan man ikke spøge med, den må hun have præcis hver 3dge Time og hun fordrer fuld Ration med stor Bestemthed. Hun får nu Havresuppe i Mælken, forskellige Slags Vællinger og Jus af Oxesteg. Hun begynder at krybe så småt, men kan ikke lide det, - hun kommer bedre afsted ved at rulle vælte og skubbe og kan på den Måde komme over hele Gulvet. Det er ikke muligt at holde hende fra at stå, hun rejser sig op selv, - det skader hende vist ikke heller for hendes Ben ere nogle rigtige ”Stolper” som Far plejede at kalde mine. Hun har en Del Udslet i denne Tid, vel sagtens for Tænder og Forkølelse som hun ligesom alle vi andre har haft, - ellers vilde hun være en ren lille Skønhed. Hendes Hår er langt og tykt og af en henrivende Farve, - stærkt glinsende rødbrunt. – Ja, vi ere stolte af hende. Harry leger i lange Tider med hende og hun holder mest af ham, rækker altid Armene ud efter ham, når hun ser ham og vil lege med ham.
 Vi skal til at have noget mere Konehjælp, nu da jeg er så meget i Lab. Harry kan ikke finde sig i at jeg rører Huslighed hjemme, - d.v.s. hvad der kan gøres af andre, og jeg skal ikke nægte at det passer mig helt godt. – Jeg håber at få Tid til at spille lidt mere i Vinter. Fru Sonne og Harriet Rhode, i sin Tid Sangerinde ved det kgl. Theater, god Veninde af Hirschprungerne. Yndigt Menneske. –
 Skal Dede være Soldat!!!!!!..
 [Skrevet lodret langs papirets venstre kant:]
 Farvel for denne Gang. Pelle</t>
   </si>
   <si>
-    <t>1901-01-01</t>
-[...44 lines deleted...]
-Sådan noget som Længden af dette Papir 1 1/2 Gang fra den lange Side og lidt mere på den korte.</t>
+    <t>1900-09-01 - 1901-04-24</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Elna -
+Laurentius Allerup
+Ellen Agnete Amstrup
+Louise Amstrup
+Harald Balslev
+Lars Christian Balslev
+Laura Balslev
+Thorvald Balslev
+Herman Bang
+Alice Bondesen
+Emil Brandstrup
+Thora  Branner
+- Fibiger, Frøken
+Marie Juul
+Otto Lagoni
+Peter Erasmus Lange-Müller
+Alhed Larsen
+Jeppe Larsen
+Marie Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Christine  Mackie
+Cathrine Meyer
+Erhard Meyer
+Otto  Meyer
+Sophus  Meyer
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Antoine-François Prévost d'Exiles
+Leopold Rosenfeld
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Christine Swane
+Fritz Syberg
+Vilhelm  Sørensen, pastor
+Nicoline  von Sperling
+Laura Warberg
+Andreas Warberg, Albrechts far
+Christoph Ernst Friedrich Weyse</t>
+  </si>
+  <si>
+    <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
-  </si>
-[...4 lines deleted...]
-    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
 Poul Caspersen
 Holger Drachmann
 Betty  Ejlskov
@@ -1584,50 +1736,98 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
+    <t>1901-01-01</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Grethe Jungstedt
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Vercelli kendes ikke, men der er formodentlig tale om en restaurant.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1532</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er ved at flytte over i det nye laboratorium. Ellen har lavet en syrevædske, som de har tjent 54 dollars på. Det er dejligt, at de tjener godt nu, hvor de er ved at blive selvstændige.
+Ellen takker for al den post, som hun har modtaget.
+Harris og Ellen har fejret nytåret på en restaurant, men de blev ikke oppe til kl. 12.
+Størrelsen på pudevårene til Grethe er ikke væsentlig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AvOW</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN QUESTION CONCERNING
+MOULDS, YEAST, BACTERIA, ANTISEPTICS.
+[Stemplet øverst s. 1:] 
+REMOVED TO FEDERAL ST.
+[Håndskrevet:]
+Jan 1 1901
+Kære Mor.
+Kun et Par Ord i Stedet for Brevkort. Vi ere ved at flytte over i det nye Lab. og ere i et gruligt Rod. Jeg har lavet ”Butter[ulæseligt]" (Syrevædsker – denne Uge for et Beløb af 54 §.) Det er ikke dårligt! En stor Trøst at se det gå op sådan nu da vi er ved at have egen Forretning, og betale Lab.-Leje i Stedet for at have det frit og 100 § oven i Købet. – Men det tegner til at gå godt og vi ere ved godt Mod. 
+Meget indholdsrig Post i dag Langt Brev fra dig, fra Lugge – Nytårskort og Julealbum, som er meget interessant – Tak Far så meget. Også for Tilskueren.
+Vi celebrerede igår ved fin Middag hos Vercelli med Vin og mange Skåler udbragtes, - om Aftenen fortsattes disse i Champagnen men jeg skammer mig ved at sige at vi ikke sad oppe til 12 – vi celebrerede det Nytår som gik ind et el. andet Sted ude i Atlanten. Idag har vi også celebreret Nytårsdag (som ikke er Helligdag her) hos Vercelli, men i temmelig Hast. 
+Mere næste Brev dog 1000 Hilsner og Nytårsønsker til hele Håbet fra 
+Harry, Grethe og Pelle
+Det gør ikke så nøje med Størrelsen til Grethes Pudevår, da jeg må sy hende en ny Pude.
+Sådan noget som Længden af dette Papir 1 1/2 Gang fra den lange Side og lidt mere på den korte.</t>
+  </si>
+  <si>
     <t>1901-7</t>
   </si>
   <si>
     <t>Herbert Felton
 Grethe Jungstedt
 Alhed Larsen
 Johan Larsen
 Johannes Larsen
 Harris Sawyer
 Albrecht  Warberg
 Mathilde Ward</t>
   </si>
   <si>
     <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
 Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
 Munter var en hund på gården Erikshåb. 
 Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
 Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
 Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
 Mr. Feltons søn kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
   </si>
   <si>
@@ -1821,50 +2021,69 @@
 BOSTON, MASS., U.S.A.
 TELEPHONES} HATHAWAY BUILDING, BOSTON
 203-3 DORCHESTER
 [Fortrykt øverst til højre s. 1, 3 og 5:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS,
 YEAST,
 BACTERIA,
 ANTICEPTICS
 [Med håndskrift:]
 Kære Mor!
 Jeg var begyndt at blive ikke så lidt ængstelig for at Far mulig var dårligere, da der intet Brev kom i Mandags, og jeg var derfor betydelig lettet ved dit Brev igår, hvor du skiver, at han er bedre. Nu ere I vel for længst hjemme igen og han er forhåbentlig næsten rask igen. Var det Varmen, der havde anfægtet ham, el. kom det helt af sig selv. 
 Det må da have været morsomt (forholdsvis) at være hos Onkel S. - mere underholdende at ligge syg der end hjemme. – Hvor morsomt med Dede, - jeg må rigtignok skrive Gratulationsbrev til Student Dengemand.
 Her er en Fremmed, hvilket kreperer mig, for jeg kan da ikke ret godt ryge min Cigaret, som jeg altid gør, når jeg skriver, - det er jo umulig ["umulig" overstreget], - det er jo nemlig ["nemlig" overstreget] anset for at være uanstændigt, at Damer rygger, så når der ingen Mandfolk er i Huset, går det ikke an at de kan lugte det ["det" overstreget] Tobak. – 
 Man lever i det hele taget 
 2)
 et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
 Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
 3) 
 godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
 Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
 [Skrevet på tværs øverst s. 1:]
 Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
   </si>
   <si>
+    <t>1902-1910</t>
+  </si>
+  <si>
+    <t>Viggo Jastrau
+Kaj Svendsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er på vej til København. Hun beder Johannes Larsen vande blomster og kysse de små unger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aG2S</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi! – 
+Rejsen er gaaet udmærket, nu er vi strax i København. Paa Færgen gik det mig ganske godt, jeg tog Tillægsbillet og drak en Kop The i Spisesalonen. Jeg sad ved Siden af en Dame og hendes Søn, der spiste 4 Stk. Smørrebrød – alle med Rullepølse! Det er vist et enestaaende Tilfælde. Lige til sidst gav Færgen sig til at rulle ganske forfærdeligt men jeg klarede mig heldigvis. – Jastrau sad der. I Odense traf jeg først Fru Jensen, bagefter Kaj Svendsen. – Her er en usædvanlig Masse Rejsende med Toget. – Kys de søde, kære Smaa, det var et fælt Øjeblik, da jeg kørte fra jer, bare jeg var hjemme igen. Vand endelig mine Blomster, husk dem paa begge Gæsteværelserne, er ked af at jeg ikke bad Dig vande dem i Eftermiddag, de er vist meget tørre. Her er 5 Bachfische med Toget, de har hidtil talt meget lærd, men nu for lidt siden exploderede de og nu griner de ustandseligt. Det ryster saa det er meget svært at skrive, men nu haaber jeg, Du paaskønner min Expedethed. Nu 1000 Hilsner til jer alle Kys til Dig og Ungerne
+Din A.
+13de Okt</t>
+  </si>
+  <si>
     <t>1902-06-01</t>
   </si>
   <si>
     <t>Christine  Mackie
 Harris Sawyer</t>
   </si>
   <si>
     <t>Christine/Mornine Mackie rejste omkring 1. juni 1902 fra Danmark til Boston, hvor hun skulle bo hos søsteren, Ellen Sawyer, og fungere som pige i huset samt hjælpe til i Harris Sawyers kemiske laboratorium.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Christine/Mornine er nu på rejse mod USA. Ellen Sawyer håber, at hun får meget ud af dette kapitel i livet. Christine skal hjælpe Harris Eastman Sawyer i laboratoriet, og det bliver første gang, hun har et egentligt arbejde, hvilket nok vil bidrage til, at hun bliver normal igen. Harris er en god læremester og desuden meget pertentlig. Hvis Christines egen energi skulle drive arbejdet, blev det nok ikke til noget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nkFS</t>
   </si>
   <si>
     <t>[Fortrykt øverst til venstre side 1:]
 R. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
 TELEPHONES HATHAWAY BUILDING, BOSTON.
@@ -1967,51 +2186,51 @@
   </si>
   <si>
     <t>Kære Mor!
 Igår kom da endelig dit længeventede Brev baade til mig og til Mornine. Ja, vi kunde ikke forstå, hvor det blev af, men så meget mere velkomment var det. Det er jo grulig trist at stakkels Dis er så dårlig i Hovedet og må holde op – det havde da været rart af at få Eksamenen, når det er så nær, skønt det i og for sig intet har at betyde. – Nej, jeg vil rigtignok på ingen Måde pine på, med at få hende eller nogen herover – nu når jeg tænker rigtig over det, så synes jeg jo også at det er synd at tage nogen nu, da det begynder at tynde ud i Rækkerne. Der er jo også den Fare, at de bliver gift herovre som Mornine, – skønt jeg kan ikke tænke mig, med hvem det skulde være, - for de giftefærdige ere meget sjældne. De siger at den lille Frk. Jansen skal have udtalt sig beundrende om Mornines Dygtighed til ”finde dem”. 
 Hvor var det morsomt at høre om dit Besøg hos B, - hvor der må være yndigt. – Jeg er så glad over at vi fik Huset at se som det var den Gang, så kan jeg da have en lille Smule Begreb om det, - men hvad vilde jeg ikke gi', for at kunde svippe indenfor og være med jer lidt. 
 Nå, - noget skal man vel altid ha' og savne her i Livet – og det man har skal for det meste tages fra èn lidt efter lidt, - så vi må hellere være taknemmelige for hvad vi har. Jeg er mig vel bevidst og glad ved ved at tænke på, hvor jeg – til de fleste Tider – nød alle de Aar jeg var hjemme, - den fredelige Hygge og den hjemlige Ro på det kære gamle Haab. – Ingen kan heller være mere glad ved deres lille Hjem end jeg er ved vores, men det er vel også noget fordi jeg led sådan under Familjelivet så længe, og Kontrasten er så stor. 
 Tænk, jeg har idag fået en Pige – og det er henrivende – sikken et Himmerig det er de første Dage, ikke at behøve at skruppe, - få sin Mad sat på Bordet for sig og se Køkkenet skinnende rent. – Det er ligesom man bliver et helt andet Menneske ved det. Jeg strittede derimod af al Magt, for jeg mente ikke vi havde Raad lidt endnu, - og det har vi heller ikke, men Harris blev ved, at jeg skulde have èn, og igår hittede han én på et Fæstekontor og sendte hjem. Hende tror jeg nu ikke jeg beholder, for hun er en udlært Herskabspige og skal have 5 Dol. om Ugen og det er jo altfor galt. Nelly giver kun 3-50, - de fleste 4 D. og mere vil jeg heller ikke give – i det mindste foreløbig. Det er en svensk Pige, fra Malmøegnen, vist umådelig rar og dygtig, - vil gøre alt, så jeg kan sidde på min Hale Dagen igennem, men det bryder jeg mig slet ikke om, - vil ligeså gærne være med lidt selv. 
 Vi var i Aftes til en dejlig Koncert i Ceciliaforeningen Det var en Førsteopførelse af en stor ”Requiem”, som Georg Henschel har skrevet til Minde om sin Kone – den er påbegyndt 4 Dage efter hendes Død. Deres Datter en ganske, ung Pige var en af Solisterne og han anførte selv. Konen var en bekendt Sangerinde og har sungen mange Gange i Ceciliaforeningen. –
 Lille Grethe går nu ud igen, hun er bleven lidt bleg mens hun har været inde. 
 Ja jeg har Masser Julebreve at skrive, så jeg vil slutte for denne Gang. Hils lille Junge og Tutte og Disser og Pal og Mogensens og gamle Muntermand. Stakkels lille Dora – men det var nok det bedste. 
 1000 Hilsner, din egen Pelle.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -2677,51 +2896,51 @@
 Søndag Aften.
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -3041,51 +3260,51 @@
     <t>https://fynboerne.ktdk.dk/d/Yi86</t>
   </si>
   <si>
     <t>Kæreste Lausi!
 Du holder mig rigtignok knapt med Breve paa denne Rejse, jeg har kun faaet de Par Ord fra den første Dag, men et Brev fra Billy i Gaar meldte jo da, at I har det godt og at Du har et Par Arbejder i Gang og at I snart tænker at vende hjem. Vi har det godt, men med mit malende bliver det ikke til stort herude, jeg har begyndt paa en lille Farveskizze, d.v.s. jeg kommer vist til at male 2-3 Gange paa den men hvis I allerede kommer hjem Mandag, naar jeg vist ikke et til. – Børnene morer sig glimrende og Børnene [ordet overstreget] Elle og jeg sludre Time op og Time ned. I Gaar var vi paa en Tur nede ved Stranden nede bag Southboston, der var smukt. I Formiddags kom Christine og blev til Middag, hun gik nu for lidt siden. I Gaar et langt Brev fra Mor til mig, alt staar godt til hjemme. Jeg længes efter Dig. Det er dog sært, at man kan gaa og savne saadan et skidt Mandfolk, jeg haaber, Du er kommen til at se lidt rask ud, Du saa noget overanstrængt ud, da Du tog af Sted. – Du fik da mit Brev, jeg afsendte i Søndags eller Mandags. Hils Billy mange Gange. 1000 Hilsner fra Din
 Alhed.
 Torsdag Eft.</t>
   </si>
   <si>
     <t>1907-04-19</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
@@ -3138,131 +3357,131 @@
 "Mor rejser vist i morgen": Laura Warberg boede på dette tidspunkt i København. 
 Det var et tilbagevendende problem, at Alhed Larsen ikke turde sove alene.</t>
   </si>
   <si>
     <t>Fru Kampmann har lejet villaen for 400 kr. Hun og familien vil medbringe en hund og et æsel. Johannes Larsen er velkommen til at besøge Kampmanns, spise middag og få pengene. 
 Det var slemt med Kunstforeningen, men godt, hvis Galleriet (Statens Museum for Kunst) tager aprilbilledet. Selvportrættet er ikke tørt, men Alhed kan sende det dagen efter. 
 En hel flok sidder og syr, og Alhed kan ikke finde flere sypiger. - Hun tør i øvrigt ikke sove alene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r9eb</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Det trak meget længe ud inden jeg hørte fra Dig, endelig i Dag kom det. Fru Kampmann kom i Aftes 6.24 og lejede strax, hun var begejstret de giver 400 for de Uger men jeg sagde, at de kunde jo disponere over Huset som de vilde i Sommer. om [ordet overstreget] Hun rejste i Dag 3.10, det var et morsomt Besøg. Du maatte endelig gaa derned til Middag Kl. 6 en af Dagene, ikke i Morgen, men ellers hvilken som helst Dag. Saa faar Du de 400 Kr. og kan snakke med dem om et og andet, de tager en Hund og et Æsel med. – Det var slemt med Kunstforeningen men rart hvis Galleriet tog Aprilaften. Jeg har faaet Kassen, d.v.s. været paa Banegaarden, set den, bedt L. Petersen køre den herop faaet fat i Steen, der nu sidder og venter paa L.P., men han kommer vel. Dit Selvportræt er knap tørt, men i Morgen kan jeg vist tage det. Hvornaar kommer Du hjem? Jeg er noget forsat i det, Lise Larsen syg, Faster Trine og Marie Gross’ og Moder sidder og syr saa godt de kan, jeg har været Kerteminde rundt kan ikke finde en anden Syerske. Stor Fortræd. – Mor rejser vist i Morgen, jeg tør ikke ligge her alene, ved ikke, hvem jeg skal faa til det. – Modbydeligt Vejr. Hils alle hvem Du ser! Jeg er i skidt Humør. Din A.
 Skriv nu lidt tit</t>
   </si>
   <si>
     <t>1907-05-28</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Johanne  Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Alma -, Stuepige
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Der skrives om at lukke huset ned. Huset er villaen på Møllebakken. Alhed og Johannes Larsen er rejst til USA.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Christine. Huset skal gøres rent og lukkes ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nri4</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Lykke og Velsignelse i det nye Aar vil vi begge to ønske Dig, aldrig har jeg saa meget at give som jeg kunde ønske, dennegang maa Du have en Tegning som jeg veed du bliver glad ved, det er en Væverpige saa kjær og tegnet saa godt, at du maa synes om hende, jeg vilde egentlig have sendt den til Dig med Marie; men der var saameget den Dag, at det blev en Umulighed, nu kan Du faa den med en Gang, naar Du kommer herned.
 Glad blev vi, at Marie kom med og endnu gladere ved, at hun kom Dig til hjælp, behold hende kun hos Eder en lille Tid jeg foreslog hende at blive sin Fødselsdag nede hos Eder, der har hun det saa godt, og saa faar hun Brev ligesom du paa selve Dagen vi gamle skal I ikke bryde Eder om, vi er glade naar I kan have hinandens Selskab, og naar Du er uden Pige er det jo udmærket, lad dog hendes Ferie blive, saa hun kan komme sig. Ensomt er her bleven og bliver vel mere endnu, jo længere der gaar hen, det var fornøjeligt med alle de smukke Slips, - der er ogsaa nogle jeg kan bruge raabte Las
 Jeg sidder i en Gyldenlakduft der fryder mig, vi havde ellers en urolig Dag igaar med Vildanden, Ellen Bøttern kom og meldte, at der var en Hund faret ned i Kilden og bidt Anden den var faret op, og var rendt af Kilden blodig, vi gik jo straks ud at jage, men inden jeg havde faaet Støvler paa og kom derover mødte Ellen med Anden, vi havde en Rive med om vi kunde fiske dem op det blev umuligt og saa mente Faer ogsaa, at det var bedre at lægge den i det kolde Vand og selv komme op med Ællingerne, da vi næste Gang kom var den gaaet af Kilden med Flokken, som kun var 4, een havde Ellen havt oppe i Kjøkkenet, jeg tog den med hjem i Kassen i Haven, medens jeg gik og glædede mig over den kjønne Have, var den rendt
 Hvor jeg ledte, men Faer trøstede mig med at naar den gamle kom med de 4 saa skulde den nok komme frem, og ganske rigtig, da vi var der iaftes til Afsked var alle velbeholdne til Andriken lod vi døren staa aaben og den var hjemme i Morges, den tamme And havde 12 Ællinger igaar, men i aftes Alma lukkede fandt hun den ene med knust Hoved, iaften skal jeg over at vande Blomster, Imorgen kommer Pigerne og gjør rent og saa lukker vi Huset og tager Pax herover.
 Tak Marie for Kortet, jeg troede det var gamle Krane, men saa blev jeg usikker igjen den gratavlede Høne lagde Agraren paa nogle Æg, at deres Høne var rendt af, men vi skal nok lægge en igjen, Kyllingerne har det godt en lille var blind paa det ene Øje og blev ringere op ad Dagen [ulæseligt ord] var den men det andet [ulæseligt ord] er ikke til at tælle før der kommer lidt mere Ro over dem
 Tak for Blomster og Frugter i dag fik vi Klipfisk, i morgen tager vi Rødbeder som Du skrev om og Tykmælk om det bliver varmt ellers koger jeg suppe med Rugbrød, her er væmmeligt i dag med Blæsevejr lille Tinge har besøgt mig og lille Anna gaar Ærinder for mig og Tante Johanne
 Ville kan kun gaa hver anden Dag Hils nu Vilhelm og Marie mange Gange og lad mig se at I er flinke til at skrive til mig og alt muligt godt ønsker jeg Eder
 Din trofaste Moder</t>
   </si>
   <si>
     <t> 1. jun. 1907</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CXDTbS3o</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
     <t>Jens -
 Laurentius Allerup
-- Balvig
+Hilde Balvig
 Victor Bøttern
 Christian Eckardt
 Frøken - Eriksen
 Ina  Goldschmidt
 Hans Hinke
 Jens Hinke
 Julius Hviid
 Kathrine Hviid
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
 Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
 VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
 Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 1, 2002/61, A8, Lb11.</t>
   </si>
   <si>
     <t>Det var høsttid. Onkel (Christian Eckardt) var på besøg. Junge skulle holde fødselsdag. Astrid Warberg-Goldsmith (Dis) og Frederik Andreas Warberg (Dede) kom på besøg. Vilhelmine Larsen passede Ina Goldschmidt, mens Dis var på besøg på Lundsgaard.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qFVb</t>
   </si>
   <si>
     <t>Kjærbyhus Fredag Eftermiddag
 Kjære Ugle
 Saa mange Tak fordi I sender til os baade Bønner og Kaal, den gjemte jeg nu til Onkel kom vi fik Kjødrand og Blomkaal og Kirsebærsuppe med Boller det var noget for ham Junge og Agraren havde jeg bedt om at spise med, hun kom ved ½ 12 Tiden og hjalp mig, om Aftenen da han kom fik han Haschi det var noget han kunde tygge Æg og brunede Kartofler det smagte han var meget velfornøjet, han var paa Lundsgaard hos Allerup; men Georg kunde ikke friste ham til at blive Søndag og spise Haresteg med, han rejste hjem Lørdag, og alle vi andre blev saa bedte med at spise Grossereren kom med en rød Lilie til Junge. Jeg gav hende om Morgenen en Kurv pyntet med Vinløv Blommer Graapærer, og 2 dejlige [ord mangler] Allerup han havde sendt hjem til mig med Eckardt. Det var dejligt at høre Breve, dit med de smaa Støvler kom jo om Lørdagaften og blev meget vel modtaget. Der er ingen Amerikabreve kommen endnu, en Fru Balvig havde talt om at de maaske blev i Amerika Vinteren eller en Deel deraf, men her er intet hørt i disse Dage plukker Gartner Petersen Johannes Æbler og lægger op, han kom selv og tilbød og Junge og jeg slog til for ingen af os saa os i stand til at faa det gjort. Nu i forgaars kom herigjen et Kort fra Frøken Eriksen med Tak fordi hun maa faa de 50 Pund saa vilde hun have ligesaa mange Pund Madæbler saa faar [ulæseligt ord]; men det maa være til Marie kommer, det sidste Hø har staaet paa to Læs i Gaarden og jeg har været meget bekymret for det meget Mandskab skal der til Tordne og lyne og regne gjorde det forgangen Nat; men nu var det tørret af igjen saa er Brødrene Hinke og Agraren i Færd med at hjælpe Far Larsen, saa snart jeg saa Jens paa Læsset fik jeg Lyst at skrive, nu skal jeg ud at see hvor langt de er naaet, det ene Læs er paa Loftet og det andet for Indgangen med Jens paa, Jaah det skal nok gaa Fru Larsen. I Onsdagsaftes kom Fru Goldschint med lille Ina som gaar hos mig medens de andre er paa Lundsgaard men hun gaar og passer sig selv med den lille Gedebuk morer hun sig saa godt saa har hun 3 smaa Penge i en Pung, som hun lægger i en Spand, hun er sød og det holder ved til de kommer tilbage. Saa nu Høet er i Huus er min Bekymring for Sildene der var mange forleden Dag de fik Mejers til en Krone, men nu maa Faer til Havnen for ellers bliver det vist ikke til noget. Nu er de færdige saa mangler der kun nogle Stakkelevninger som skal køres hjem og lægges ovenpaa Hæsset som staaer ved Møllen og dem kan Faer selv hente – naa nu er I nok kjed af al min Snak; Selskab paa Aftenkaffe skal der være Søndag aften hos Agrarens mens Dis er her Dede kommer og Doktor Hvid med Søster hun bad nu kun [ulæseligt ord] fra Lundsgaard om bruge Ovnen her i Morgen, Allerup skal ogsaa med nu kommer Brev med Aftentoget saa faar jeg nok et lille Brev i morgen Aften fra Eder nu kom jeg tilbage i det med Skriveriet men saa faar I noget mere næste Gang; jeg skal ud at lave til Aftensmad for vi fik kun Flæsk og Æbler og Kaffe i Middags
 Nu er det Skumring saa Farvel alle 3 Børn hilser jeg saa kjærlig vi ere raske Gud ske Lov
 Eders trofaste Moer</t>
   </si>
   <si>
-    <t>Wilhelm Branner
+    <t>Vilhelm Branner
 - Branner, gamle fru
 - Frandsen
 - Galway
 - Holstein, Frk.
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Elisabeth Mackie
 William Mackie
 Ellen  Sawyer
 Harris Sawyer
 - Wiengaard</t>
   </si>
   <si>
     <t>Alhed og Joh. Larsen besøgte familien Mackie i Boston i efteråret 1907. Elisabeth Mackie (Putte) er født 11. sept. 1905. Det må være hendes toårs fødselsdag, man har fejret. 
 Under USA-turen sidst i august og først i september 1907 rejste Alhed og Johannes Larsen på vildmarkstur i Maine og op til den canadiske grænse.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2267</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fi5a</t>
   </si>
   <si>
     <t>[Den eller de første sider af brevet mangler]
@@ -3445,94 +3664,140 @@
     <t>William Bath
 - Johnson
 - Møller USA
 Emil Opffer</t>
   </si>
   <si>
     <t>Johannes Larsen er i New York. Han har udstillet i kontorerne til bladet Dansk-Amerikaneren, hvis redaktør, Emil Opffer, er en gammel bekendt. Alhed Larsen og børnene var imens hos hendes søster, Christine Mackie (f. Warberg) i Boston.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt hr. Bath om at skaffe ham billetter til hjemturen fra USA med skibet United States.
 Det har været et voldsomt regnvejr i New York, og det var flot.
 Den følgende dag vil Larsen pakke, og han og Alhed ses om aftenen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SGjh</t>
   </si>
   <si>
     <t>Søndag Morgen 3 Nov. 1907
 Kæreste Alhed!
 Jeg bad saa Hr. Bath i Gaar om at skaffe os Billetter til ”United States” den 21 Nov. hvad han lovede at gøre. Han skulde netop ud til Generalkonsul Johnson som er Selskabets Agent her og vilde saa bestille dem og gøre sig Umage for at vi faar en god Køjeplads. Han sagde at han vilde se om han ikke kunde skaffe os en [ordet indsat over linjen] udvendig Kahyt med 4 Køjer for samme Pris som vi kom herover for. Der vil ikke blive saa fuldt af Mennesker paa dette Skib som paa Tütgen. Det var et ganske forfærdeligt Regnvejr i gaar, særlig i Gaar Aftes saa det godt ud. Jeg var med Opffer ude at gøre Indkøb. Gaderne lignede Søer hvor Vandet løb henover. Til Mrg er det kønt Solskin igen. Vi skal over paa den anden Side Floden i Frdg. der hvor vi ikke kom sidste Søndag fordi Møller og vi stod og ventede paa hinanden i 1 ½ Time paa forskellige Steder. I Eftermiddag skal vi paa Museer og i Morg pakker jeg Sagerne sammen og saa ser Du mig rimeligvis i Mrg Aften.
 Mange Hilsner og Kys
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1907-12-12</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt</t>
+  </si>
+  <si>
+    <t>Hjalmar Brantings Plads, København Ø</t>
+  </si>
+  <si>
+    <t>Thorvald Bindesbøll
+Johan Ludvig Heiberg
+Søren  Kierkegaard
+Anna Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Transskriberet efter maskinskrevet tekst. Det er uvist, hvem der har renskrevet. Det er også uvist, hvor originalbrevet befinder sig. 
+Ernst Goldschmidt boede på Hjalmar Brantings Plads, København Ø.
+Det vides fra andre breve, at Goldschmidt forærede Sybergs børn et djævlespil. 
+Sak eller Sakker er Lars Syberg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg takker Ernst Goldschmidt for bl.a. tilsendte fotografier. Han beretter om forskellige malerier og overvejelser omkring "store" opgaver.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rb7A</t>
+  </si>
+  <si>
+    <t>Kerteminde 12-12-1907.
+Kære Goldschmidt!
+Tak for Deres Brev og de små Fotografier, som både er søde og usædvanlig uskyldige Prøver på Fotografien. Det lidt uklare ved dem klæder dem, man kan lægge så meget ind i dem. Zahrtmanns Udtalelse om mig glæder mig, ikke mindst fordi, jeg har fået den selv nogle Gange før. Iøvrigt har jeg virkelig en "stor" Opgave for, jeg vil male 500 Landskaber. Til en Begyndelse har jeg taget fat på et Motiv med en Stump Vej, og nogle Popler mod det åbne Hav, langs Kysten ses Brændingen. Foreløbig har jeg lavet et mindre og et større Studie af Motivet. Næste Gang vi får Østenstorm skal jeg have fat på det tredie.
+Et Spørgsmål er det om Zahrtmann vil anerkende det som en stor Opgave, men det får ikke hjælpe, man må, som Søren Kierkegaard så "smukt" siger et Sted i sine efterladte Papirer: "holde Kæft og tro på Vorherre". Desuden er man jo ikke sat her i Verden for at finde "Forståelse" men for at gøre et Arbejde, er der så en og anden der på nogle Punkter forstår en, ja så er Glæden jo så meget større, som den er sjælden. Iøvrigt er det lærerigt at se Spørgsmålet om "store" Opgaver blive ved at "gå igen". Hvad er en stor Opgave? Landskab er det altså ikke (er det Historiemaleri? Det var det for 30 År siden). Heibergs Æstetik er vist ret tidssvarende i "Land Danmark" endnu: "Dyr- Landskabs- og Konkyliemalere" kunne ikke egentlig henregnes til Kunstnere".
+Djævlespillet går glimrende for Hans' (den ældste) Vedkommende og "Sak" (No. 3 fra neden) er heller ikke ueffen i Sporten. Fik De skrevet noget om Bindesbøl? Vi holder ikke Politiken i Øjeblikket. Når jeg begiver mig på min "store Udenlandsrejse" kommer jeg sandsynligvis gennem København og skal så nok aflægge Dem et Besøg. Når De en anden Gang får Lyst til at besøge os er De altid velkommen. 
+Venlig Hilsen fra min Kone og Deres hengivne Fritz Syberg.
+Fra Hans skulde jeg hilse og sige at han kunde hvirvle Djævelen højt op i Luften og gribe den igen.</t>
+  </si>
+  <si>
     <t>April 1908</t>
   </si>
   <si>
     <t>Mogens Ballin
 Viggo Brandt
 Ludvig Find
 Jens Hostrup-Schultz
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Christian Møller, maler
 - Sporon
 Peter Sus
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed Larsen er i København, og hun har Andreas (Puf) med. 
 Christine og Laura Warberg rejste sammen til Boston, USA.
 Det er uklart, om Birch er den person, som havde med salget af Larsen-familiens svenske ejendomme at gøre. Og det er uklart, hvilken auktion der er tale om, ligesom det er svært at afgøre, hvorfor Sporon m.fl. tilsyneladende skylder Larsen-familien penge.</t>
   </si>
   <si>
     <t>Auktionen gik elendigt, og Johannes Larsen har kun solgt lidt. Alhed Larsen har været rundt hos flere personer i København for at få penge.
 Alhed spørger, om Johannes Larsen skal låne Maler Møllers billede(r) og de døde fugle.
 Det var slemt at sende dem afsted (hvem?)
 Ludvig Find og Mogens Ballin har givet gode råd om litografier.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/w8yb</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Jeg er knusende ked af det som det gaar med de Penge, jeg begriber ikke hvad Du gør ved den Birch. Auktionen var elendig, der var næsten ingen Folk. Af Dine blev der kun solgt Hønen 25 Kr (!) og de to Ræve à 10 Kr! altsaa 45 Kr. og naar Procenterne trækkes fra bliver det jo meget mindre. Jeg havde bedt Sporon betale Brandt Pengene og jeg maatte hente dem i Dag. Christine fulgte vi i Frihavnen Kl. 11, Skibet sejlede 1 ½. Jeg kørte direkte til den fri Udst. men maatte vente paa Brandt til Kl. 3 ½! Han havde ingen Penge faaet af Sporon og havde ingen. Og nu er [ordet overstreget] var det for sent at gaa til Sporon, der gaar fra Kontoret Kl. 3. Jeg blev meget ked af det, kan Du tro. Jeg [ordet overstreget] I Morgen er det mig umuligt at faa fat i dem, da vi skal til Malmø fra Morgenstunden, men det vilde jo ogsaa være for sent og ikke nok saa jeg haaber, Du har kunnet gøre Udvej hos Din Far. Lidt af dem maa jeg ogsaa beholde, de 10 Kr. er næsten brugt op. Det er en skidt Relighed. – Hostrup Schultz har jeg forsøgt at træffe men forgæves, prøver igen nu om lidt. Torsdag Morgen gaar jeg til Sus. – Jeg husker ikke, om Du vilde laane de døde Fugle + Maler Møllers hjem i alle Tilfælde, Svar derpaa. – Jeg har Hovedpine af al den Sindsbevægelse i Dag, det var fælt at sende dem af Sted. Jeg har talt i Dag med Find og Ballin, de gav forskellige gode Raad m.H.t. Lithografier, men det maa jeg hellere gemme til jeg kommer hjem. Lille Puf fik desværre noget Hoste paa Rejsen, men er ellers rask, saa hele Hellig Olaf. 1000 Hilsner og Kys til Dig og Lysse
 Din A.
 sluttet i Hast</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -3639,53 +3904,53 @@
 [Herefter på næste side:]
 Elle siger Las var meget begejstret Vi var godt 1½ Time om at gaae op; naturligvis kørte vi langt op ad Bjærget; Bakker i det uendelige. Jeg var lige ved at opgive Opstigelsen paa Grund af den bagende Solhede, en meget varm Dag og Kl. godt 1, altsaa Solen lige over os: Men jeg vilde jo grulig gærne helt op, og det viste sig at den sidste Halvdel af Vejen var ret ["ret" indsat over linjen] skyggefuld om end mere stejl og vanskelig; de sidste 5-6 Minuters Gang udelukkende store mere eller mindre glatte Kampesten!! Manden ofrede sig helt for at hjælpe mig paa de værste Steder – Vi ser Bjerget fra Bryants, der har en vidunderlig Udsigt fra deres Hus til en ret stor og dejlig Sø med smukke Skove helt rundt om. Der er en Baad som de roer i – Elle og East – jeg var med en Aften, men jeg nyder det ikke; jeg er bange de skal vippe den lille Baad over og det er et meget ubekvemt Sæde. Her er en lille bitte Kirke; Præsten er slet og ret Arbejder og han kører rundt med Post en Gang om Dagen!! Ja den Fordel er her frem for i Nordland, Vores Hus er lige ved Skoven og her er flere store høje Træer lige udenfor, saa vi tager Maaltiderne Morgen og Aften i Skygge derude. Men Udsigt har vi slet ikke. Her er meget primitivt, og vi maa hente alt Vand ca. 4 Minuters Vej herfra i en Bæk; Brønden her er i Uorden, East skulde have haft noget med til at desinficere Vandet, da han i Fredags kom fra Boston, men han havde ikke haft Tid!!! de 5 Dage han var der. Vi har 2 Blikspande at hente i, Elle tager Broderparten men jeg henter en Del ogsaa. Vadsken er ogsaa i Uorden saa jeg maa bære alt Opvadskvand gennem en Slags Bryggers og over Gaarden i store [ulæseligt ord] her, og i Nat har Rotterne lagt deres Visitkort i en Skaal i Spisekamret, de har hidtil ikke vist sig, fordi her var saa vældig [ulæseligt ord] inden vi kom. Huset er uhyre gammelt, store Huller i Gulv og Vægge, Træhuse som alle herovre. Jeg er alt andet end begejstret for denne Menage XX, jeg er for gammel til at nyde Landliv paa Bekostning af al mulig Hygge og Komfort. Ja, vor eneste Stue er pæn og heldigvis ret kølig; jeg sidder her om Eftermiddagen og syr, kan umulig sidde ude for de Masser af Myg. Mens vi spiser om Aftenen har vi stukken hver 2 rygende Pinde i Haaret, noget der jager dem bort; eller vi stiller en Del i en Flaske paa Bordet. Det er meget varmt og i Nat havde vi et vældigt Tordenvejr. Jeg tænkte igen paa Dig lille Putte, hvor maa det have været en forfærdelig Nat for Dig med alle de Børn! Du havde dem da nede lige ved Døren? Hvor X
 [Skrevet langs sidens højre kant:]
 X grusom forfærdelig ved Tanken om at skulde være her en Maaned endnu. [Indsætning slut]
 I ellers maa have det yndigt nu i Tornehave! Jeg kunde akkurat sætte mig ind i Havens Udseende nu efter Din gode beskrivelse. Jeg lever næsten kun for at skrive og faae Breve; det er meget sjældent at Elle og jeg faar os en god Passiar, det er som om vi var ubevidst bange for at komme ind paa det store brændende Spørgsmaal, hun har ikke ændret sine Anskuelser en eneste Smule, er ligesaa forelsket i [ulæseligt ord] som Du skriver og mener ikke at hun (Elle) har gjort noget som helst eller rettere undladt at gøre noget, der kan bebrejdes hende. Jeg har en rasende Hjemve efter Eder alle og lever for Tiden i en rasende Spænding for hvad det bliver til, om Chr. kommer eller ikke. Var meget skuffet da der ikke kom Brev fra Liverpool. Jeg faar jo ellers en herlig Mængde Breve, 4 forrige Torsdag. Elle siger jeg skal fortælle, hvordan det gik mig en Dag i Butiken,_ der tillige er Posthus_!! en rigtig Fedtebutik. Jeg bad meget tydeligt om ”one loaf of white bread ” – et Franskbrød til 10 Cents – Købmanden spurgte først om jeg skulde have et Dusin; jeg blev meget forbauset og sagde igen ”one”. Efter han havde spekuleret lidt, førte han mig op ad en støvet Trappe til deres Lager, jeg mere og mere forbauset – der viste han mig nogle - Tallerkner!! – Plate! Bryants morede sig kosteligt over det. – Siden har jeg ikke dristet mig til at gaae derned alene og handle. Om lidt gaaer vi alle tre derned med Breve og hører efter Breve. – I et Sogn nær ved var der et Aar kun et skolepligtigt Barn!! Men Telefon er der i hvert lille Hus her paa Egnen!! Vi har ogsaa desuden den Slags der kimer i det uendelige naar alle andre bruger den; forskellig Ringning. Ingen bruger Hat her af de Indfødte. Elle har endelig i dag funden en Drenge=Straahat – hvid – og foræret mig den og pyntet den med en hvid [ulæseligt ord] Sløjfe. Jeg laante en rædsom hvid linned Bøllehat til Turen i Lørdags. – Vejene er rædselsfulde, ca ½ Mil. Stor Tørke oven i! – Nu ikke mere! 
 Vi lever meget tarveligt, jeg savner min Hindhede Kogebog. Kun de 3 Dage om Ugen East er her faaer vi Kød og endda kun lidt; ellers meget lette Retter, vi befinder os vel ved det og giver saadan dejlig nem Opvadskning. Havregrød og Kaffe om Morgenen; Middag Kl. 12½ Aften – koldt – Kl. 7 og The. Her er rasende varmt; jeg har kun Uldtrøje, Korset og Kjole, Benklæder og Strømper!! – Jeg taaler godt nok Varmen; men gaaer aldrig ud om Dagen naar jeg kan undgaae det. Allerede Kl. 7 om Morgenen naar jeg gaar ca. 5 Minuters Gang at hente Mælk i en lille Blikspand er det hedt. Grete skulde egentlig hente, men jeg kan ikke nænne, hun skal saa tidligt op. Elle laver al Maden, jeg holder mere af at tage Opvadskning og Rengøring og andet. Nu har I vel Jeres Datter hjemme igen, og nu er der snart kun 14 Dage til lille Muk faaer Ferie! Hvilken herlig Tid I saa faaer! Du skriver at til Vinter skal Du være Enefugl, men Barnepigen beholder I da?? Til 4 Børn? Nu maa jeg nok til at holde op, har skrevet langt lignende Brev til Alhed og Frøken Boysen skulde gærne have lidt ogsaa, har nylig faaet fra hende med et godt Portræt. Det var saa morsomt at faae de 2 Breve fra Alhed og Muk fra Kerteminde! Endnu en Gang en varm Tak for Dine Breve lille Putte! 
 Kærlige Hilsener til Eder allesammen fra Mor.</t>
   </si>
   <si>
     <t>1908-07-23</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian  Brandstrup
 Mogens Brandstrup
 Grethe Jungstedt
 Charlotte Knipschildt
 Elisabeth Mackie
 William Mackie
 Marie -, pige i huset hos Christine Mackie USA
 Ellen  Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Schwensen
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Både Ellen Sawyer og Christine Mackie (begge f. Warberg) boede nogle år i Boston. Christine rejste hjem til Danmark, da hun blev skilt fra William/Billy Mackie. Ellen Sawer blev i 1911 enke og rejste derefter hjem. 
 En lokalitet i Brooklyn hedder Winthrop.
 Gl. Elisabeth var muligvis William Mackies mor. Det vides ikke, hvem Mrs. Folsan, Lawrence og Laura Warbergs kusine var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2648</t>
   </si>
   <si>
     <t>William/Billy er meget vægelsindet. Han vil gerne gøre alt godt for at undgå skilsmisse. 
 Laura spørger sin bror, Christian, om hun skal købe en ville til Christine m.fl. Hun, Laura, tager Christines sølvtøj med hjem. Mrs. Ward er ked af, at Christine forlader USA. Der er flyttet rundt på alt i Christine og Billys hus. 
 Laura er sløv af varmen.
 Andreas/Dede har sendt Laura regnskab. Han vil handle hendes obligationer.
 Flyttemanden er betalt, men man fik ingen kvittering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v71G</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Christine Mackie
 Villa Be
 Kerteminde Fyn
 Danmark
@@ -3765,50 +4030,71 @@
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Vilhelmine Larsen boede i Benediktsgade 3 hos Nils Andersen.
 Alhed og Johannes Larsen var i USA i 1907, for bl.a. at besøge to af Alheds søstre, som boede i Boston. Alheds søster, Christine Mackie, er åbenbart i Danmark lige nu, da hendes datter er nævnt i brevet.
 Bagerbutikken i Langegade var blevet udlejet fra d. 1.2 1909. (Brev 1909-01)
 Det er uvist, hvem Rigmor og Jørgensen er.</t>
   </si>
   <si>
     <t>Det kniber med, at skaffe penge til, at betale for hospitalsopholdet i Odense. Johannes Larsen har fået solgt nogle billeder og skal deltage i en forårsudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Yay0</t>
   </si>
   <si>
     <t>Bennediktsgade den 16/2
 Kjære Johannes!
 Nu kom det, hvad jeg havde ventet saalænge, dette blev bragt Fader i dag med Anmodning som du seer, at give mig det, det er saadan at Forvalteren maa aflægge Maanedsregnskab
 Kommer du ikke selv herud kjære, ellers maa I sørge for at sende mig Penge Fader mener ikke vi kan møde med mindre end 60 Kr da der betales forud, havde vi nu blot de Penge fra Bageren saa var vi fri for at plage Eder men det lod jo paa Georg som der skal gaa Salær fra, men det mener Faer ikke er rimelig og vil afvente Svaret fra Sagføreren
 Saa er I til Gilde i Aften hos Syberg og morer Eder vel godt. Vi nyder endnu Glæden over Alheds Brev jo Gud Fader er rigtignok god jeg er jublende glad, at du faar saadan Udbytte af din Amerika Reise; men er det ikke nogen der skulde paa Udstillingen; men du har maaske betinget dig Tilladelse, at de udstilles til Foraaret, det er jo helt flot at der kan staa solgt; Faer er meget oprømt ogsaa hvad Alhed skrev om Møllen gjorde ham godt, ja Gud give dog Fremgang for den kjære Fader ogsaa i timelig Henseende han ligger da nu daglig og glæder sig, at vi blev paa Folkestuen hvad spares der dog ikke
 Indlagte Brev kom i dag lad Pigebørnene læse Rigmors Brev, ja I maa ogsaa godt læse det, vi har godt af at se, hvad andre ogsaa maa lide
 Idag da jeg besøgte Faer kom et Par unge Piger med Blomster til alle Pasienterne det var Emaus Kirkens Ungdoms Forening der var saa hæftet en Seddel ved, med et Skriftsprog
 Hils dog lille Lysse og ønsk ham god Bedring hils ogsaa Puf og de andre 2 smaa Tinge og Putte jeg gaar min daglige Vandring omkring i Husene hos Eder hils ogsaa Agraren det er dog mærkelig siger Faer at Agraren ikke kan skrive mig til, hele hans Færd ligger mig dog saadan paa Sinde
 Tak fordi han talte med Jørgensen om Møllen og Tak fordi du tog fat i Hr Bøttern han maa holde det Løfte at lade Halvdelen male hos Faer; nu er jeg saa træt at jeg maa sige god Nat og de kjærligste Hilsener til Eder Alle fra Moer og Faer</t>
+  </si>
+  <si>
+    <t> 9. apr. 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xUZYZl4J</t>
+  </si>
+  <si>
+    <t>18. apr. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/N4x5ai71</t>
+  </si>
+  <si>
+    <t>20. jun. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/II8Vqpkk</t>
   </si>
   <si>
     <t>1910-09-13</t>
   </si>
   <si>
     <t>Nicolaus Lützhøft</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
     <t>Theodor Oppermann
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
   </si>
   <si>
     <t>Nicolaus Lützhøft sender Mads Rasmussen sin indledning til kataloget for Faaborg Museum. Han tilføjer, at det er en vanskelig sag - og et stort arbejde at skrive sådan en "Indledning". Han håber, Mads Rasmussen vil være fornøjet med arbejdet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tUWC</t>
   </si>
   <si>
     <t>Stormgade 25. II 
@@ -4177,99 +4463,213 @@
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Ellen  Sawyer
 Johannes Werner</t>
   </si>
   <si>
     <t>Alhed Larsen skrev også 5. marts om kjolestoffet.
 Overretssagfører (O.R.S.) Werner var tilknyttet Danmarks Radeerforening, som i 1912 arbejdede på at udgive St.St. Blichers Trækfuglene med Johannes Larsens illustrationer.</t>
   </si>
   <si>
     <t>Alhed Larsen sender prøve på kjolestof og vil høre, hvilken farve Johannes Larsen kan lide, for hun skal dagen efter give butikken besked.
 Sagfører Werner har sendt et "barnepigebrev".
 Det er synd, at Larsen ikke synes, han får lavet noget, men det gør han jo nok.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mxUk</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg sidder hos Drude og Jørgen og skal hilse Masser af Gange fra dem, de sidder og siger saa mange Lovord om Dig. (Nu fandt vi lige paa at ringe Dig op, det var sjov!) Se nu faar Du igen et Par Prøver at se paa, de siger, at den brune kommer til at se rædsom ud, naar jeg har gaaet med den nogle Gange, denne bliver 18 Kr. dyrere, men det kan vist alligevel betale sig. Men nu er det Kuløren. Kan Du lide den blommefarvede? den har jeg egentlig mest Mod paa, men nu ringer jeg til Dig i Morgen Aften Kl. 5 – 5 1/2, kan Du saa være der, jeg skal nemlig sige Delcomyn Besked i Morgen Aften, se nu endelig godt paa dem. – Ja sikken et Barnepigebrev fra O.R.S. Werner! men noget mener han vel, han maa sige, naar han skal føre ”Forhandlingerne” med Dig! – Efter Telefonen: det er skidt, at Du ikke rigtig synes, Du faar lavet noget, men det gør Du saamænd nok! Ellers kan Du jo sende til anden Ophængning. – Vi har det alle godt, Ungerne er søde, vi fejrede Elle i Gaar. Laurentius, Ville, Dr. Hviids og Agrarens. - - Naa, nu maa jeg slutte, vi skal med Toget om lidt.
 1000 Hilsner. Hav det godt. Din Alhed.
 7ende Marts.</t>
   </si>
   <si>
+    <t>1912-04-08</t>
+  </si>
+  <si>
+    <t>Pisa</t>
+  </si>
+  <si>
+    <t>Via S. Lorenzo, Pisa, Italien
+Camposanto, Italien
+Orvieto, Italien</t>
+  </si>
+  <si>
+    <t>Rudyard Kipling</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
+Orvieto er en italiensk by i regionen Umbria. Den har en højst usædvanlig beliggenhed på toppen af en høj med stejle kanter rundt om hele byen. Der findes en vej for biler, men gående kan også benytte kabelbane. 
+Sufficant: tilstrækkelig.
+Bandarfolket er aberne i Kiplings Junglebogen. De færdes i store flokke i træerne. De er grå og langhalede og meget nysgerrige. Deres føde er saftige frugter og nødder. 
+Kilde:
+Store, danske encyklopædi.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver et langt brev til Ernst Goldschmidt, hvori han beklager den misforståelse, der er opstået imellem dem. 
+Han har opgivet landskabsmaleriet og maler i stedet på en af de fresker, der tillægges Orvieto.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XYAW</t>
+  </si>
+  <si>
+    <t>Pisa 2'den Påskedag 1912
+Via S. Lorenzo 44
+Kære Goldschmidt.
+Tak for Din Hilsen. Børnene er henrykte for det franske Flag. De skriver til Dig med det første. Jeg drømte i Nat der kom Brev fra Dig, og det gjorde der altså også. Du havde ventet et andet Brev fra os skriver Du og Du har også en vis Ret dertil for jeg har jo egentlig tiltænkt Dig et helt andet. Nu blev det således som det blev, halvvejs af Forsagthed. Når det jeg sagde på den ulykkelige Afskedsaften kan mistydes så galt af Dig - for det er det - så vidste jeg i Øjeblikket ikke hvad jeg skulde skrive som ikke vilde blive misforstået også. Da min stærkeste Følelse for Dig imidlertid er den at jeg godt kan lide Dig så følger jeg den og sender dig disse Meddelelser om vort daglige Liv (ama l'amico tuo
+con vizio e virtú suo)
+siger Italienerne (jeg vil håbe de også gør det) og det står jo os begge frit at gøre det samme.
+Min Virksomhed som Landskabsmaler har jeg indstillet. Et Motiv til et større Billede (med et blomstrende Kirsebærtræ) løb fra mig. VI fik dårligt Vejr, men til næste Vinter er der atter en Dag. Jeg har i alt lavet 30 Aquareller i dette Forår hvoraf de sidste er blevet de bedste.
+Nu virker jeg i Camposanto jeg har tegnet en af de Frescer som tillægges Orvieto - "Bygningen af Noah's Ark". Det er en storartet Følelse at trænge ind i et sådant Arbejde. Hvor det nogen Fandens Kále de gamle Italienere; robuste suffisante uden Skrupler af nogen Art: alt i sådan et BIllede er gennemført uden Blinken, om det så er nogle Høvlspåner der krøller sig op af en Høvl En står og arbejder med Er de gjort med den forbløffende Rigtighed som man skulde synes måtte falde enhver Maler (og ethvert Menneske) naturligt. Men det er kun med et tyveårigt Sind man som Maler har det Mod. Farven i Billedet er ligeså - ja hvad skal jeg sige - lige så hævet over enhver Kritik som ikke er Beundring. Hvor er Farvestemningen pragtfuld, Stofferne skønne og selve Materialet benyttet netop som det skal benyttes. Altid den lige Vej til Målet. Vi ligner ikke de gamle Italienere- forresten heller ikke de ny, men dette sidste anser jeg for en Fordel. De ligner nemlig mest af alt "Bandarfolket" i Kiplings Junglebog - Aberne. De lever ligesom disse på Ruinerne af en gammel Kultur som de tilsmudser med deres Ekskrementer og Urenlighed og anser sig selv for de største klogeste, bedste og eneste i hele Junglen. 
+Ha'et godt - er det sandt at Du har været syg eller det negerlatin?
+Hilsen fra os alle
+DIn hengivne 
+Fritz Syberg.</t>
+  </si>
+  <si>
     <t>1912-04-18</t>
   </si>
   <si>
     <t>Glorup</t>
   </si>
   <si>
     <t>Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Georg Larsen
 Ellen  Sawyer
 Hempel Syberg
 Conrad Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter ved Glorup, som ligger syd for Nyborg. Laura Warberg opholdt sig hos familien der en tid i foråret 1912, hvor hun var boligløs, mens hendes nye lejlighed i København blev sat i stand. Hun planlagde en rejse sydpå med Else og Conrad Warbergs datter i maj 1912. Denne blev imidlertid udsat; blandt andet fordi Laura Warberg havde årebetændelse i det ene ben.
 Erikshaab var gården, hvor Laura Warberg og hendes familie boede frem til Albrecht Warbergs død. 
 Det vides ikke, hvem Gartnerens tykke Marie var. Heller ikke Madiens. 
 Grünes Gewölbe, (ty. 'grøn hvælving'), museum i Dresden og en del af Staatliche Kunstsammlungen Dresden. Grünes Gewölbe har navn efter det hvælvede rum i kurfyrsteslottet, hvori August 2. den Stærkes skatkammer var indrettet. De rige samlinger af bl.a. sølv- og guldsmedekunst og arbejder i andre kostbare materialer fra 1500-1700-tallet blev reddet under 2. Verdenskrig, kom som krigsbytte til Sovjetunionen, men tilbageleveredes til DDR i 1958. Fra 1974 blev kostbarhederne opbevaret i Albertinum i Dresden, før de i 2004 og 2006 atter fandt plads i det restaurerede residensslot. Kilde: Lex.dk.
 Haupitt formodes at være et hotel.
 Ellen Sawyer, Laura Warbergs datter, tog efter sin mands død hjem fra Boston til Danmark, og i 1912 rejste hun til Boston for at pakke sit indbo med henblik på at flytte permanent til Danmark. 
 Titanic var et britisk passagerskib, der på sin jomfrurejse fra Southampton, England, til New York City, USA, i april 1912 kolliderede med et isbjerg og totalforliste ca. 200 sømil sydøst for Newfoundland med tab af ca. 1.500 menneskeliv. Kilde: Lex.dk.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2081</t>
   </si>
   <si>
     <t>Alhed Larsen får vist omsider en dygtig pige i huse. I familien har de talt om hendes mange udygtige piger. 
 Laura Warberg planlægger sin rejse sydpå med Else Marie Warberg.
 Laura er "betaget" over Titanics forlis, men glæder sig over, at datteren Ellen ikke i år, hvor der er mange isbjerge, skal sejle mellem USA og Danmark.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8odw</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Glorup d: 18–4–12
 Kære Astrid!
 Jeg synes at et Mandagsbrev vil denne Gang vil komme saa nær op ad Din Fødselsdag, at jeg hellere maa skrive nu, skjøndt der intet siden er at fortælle. Vi hørte af Onkel Syberg Dagen efter, at Du var rejst ned til Erikshaab og det var jeg glad over. Jeg synes det maa have været saa yndigt for Eder der! De kan ikke lide, man ringer op herfra – Conne sige faaer de for mange Samtaler men i Forgaars Aftes var de alle ude, og saa bad jeg om at ringe op til Alhed; Tænk at hun faaer vist til Efteraaret en meget dygtig og rar og udmærket Pige fra Ølstedgaard. Vi vilde jo alle saa nødig see hende igen begynde med en ussel Pige paa 16 Aar, Gartnerens tykke Marie, som hun halvvejs havde fæstet. Vi tiggede hende alle om at lade være, Grosses og Agraren mente det var rædsomt! Du kan tro vi er glade, hvis hun nu endelig en Gang kan faae en rigtig Pige. Muk har ogsaa tidt talt om Alheds udygtige Piger. Jeg haaber de ringer mig op fra Erikshaab i Dag. - Jeg hører nok snart lidt fra Dig, havde Børnene det godt mens Du var borte? Var Du meget sløj efter Rejsen? Har Du begyndt at tage Jærn?? Gør det endelig og spis Æg; og gaae meget ud. Jeg har gaaet lange Ture hver Dag her. Vi spiller Whist om Aftenen; ellers intet oplevet. Jeg har skrevet til [ulæseligt] om at give os lidt Vejledning om Rejsen og saa beder jeg senere Madien's om at udarbejde ligesom i Fjor. Vi vil alligevel til Schweiz, 2 Dage i München, maaske en Dag i Dresden og da paa vort pæne Haupitt og se Grünes Gewölbe. Ellers til Brunnen ved Vierwald --- Søen og derfra gøre Udflugter 5-6 Dage. Marie vil saa gærne dertil vi lægger saa hver ca. 30 Kr. til Rejsen ud den sidste Uge af Maj og godt 14 Dage borte! om intet kommer i Vejen!! – Jeg er saa betaget over Titanics Forlis! Godt Elle ikke skulde sejle gennem alle de Isbjærge, der er i Aar! Saa Farvel lille Putte! Kys Ungerne og kærlige Hilsener fra
 Bedstemor.</t>
+  </si>
+  <si>
+    <t>1912-05-19</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Else Birgitte Brønsted
+Louise Brønsted
+Mogens Frijs
+Ina  Goldschmidt
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Georg Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Anna Marie  Larsen, Georg Larsens hustru 
+Christine  Mackie
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig i foråret 2012 hos Alhed og Johannes Larsen i Kerteminde, mens hendes nye lejlighed i København blev klargjort til indflytning. Hun havde en tid døjet med årebetændelse i benet. 
+Maleur er fransk og betyder ´”ulykke”.
+Der var planer om, at Louise Brønsted og hendes familie skulle bo i Larsen-familiens købmandsgård i Kerteminde sommeren over. 
+Grethe Sawyer, g. Jungstedt, var på besøg hos sin moster, Astrid, i Malmø.
+Ægteparret Tulle og Nan Due Nielsen ejede Strandpavillon PAX ved Sydstranden i Kerteminde. De var nære venner med Johannes Larsen og på væggene i deres hjem og virksomhed hang kunsten tæt. Ved Kerteminde Kommunes overtagelse i 1985 og åbningen af Johannes Larsen Museet det følgende år donerede kunstsamlerparret deres meget omfattende samling af især Johannes Larsens værker – den såkaldte Pax-samling – til museet. Pavillon Pax blev senere revet ned, og i dag (marts 2021) er der ferielejligheder på stedet. 
+Kilde: Thøgersen, Mette Ladegaard: Johannes Larsen Museet: Gæst på Møllebakken. 2019. 
+Falsterbo ligger ca. 30 km syd for Malmø og tidligere feriested for velhavende borgere herfra. Kilde: Wikipedia.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2085</t>
+  </si>
+  <si>
+    <t>Laura Warberg: Louise overvejer stadig, om hun med familien skal være på pension hos Georg Larsen og hans kone sommeren over i Kerteminde.
+Laura Warberg læser med Lysse/Johan, som er dygtig. Johanne skal have prøve med musikere.
+Johannes Larsen skal til København og male i Zoo, og han skal mødes med Grev Frijs.
+Ellen Sawyer: Er Grethe ikke sød? Alhed og Christine synes, at hun er forkælet. 
+Ellen sender penge, når hun får det af Johannes Larsen, som hun har til gode.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1A3S</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kerteminde – Søndag
+Kære Astrid!
+Tak for det gode Brev, som jeg og Elle nød, glade ved alt om Grethe. Vi har straalende Solskin i Dag, haaber at I har det samme til Turen. Arme lille Sjums med Forkølelse og Luse[ulæseligt]! Gid dog Grethe er sluppen fri! Vi taler om den rædsomme Malheur det vilde være i hendes Haar og paa et fremmed Sted. Samtidig med Dit Brev fik jeg et 8 Siders fra lille Muk! Hvor yndigt der maa være nu allevegne, især Spisestuen glæder jeg mig over, den var under al Kritik! De har igen begyndt at tænke paa Kerteminde Juli og August og tænk hvor mærkeligt, Aftenen før havde Chr. Alhed og Elle ved en Kop Kaffe paa Hotellet drøftet samme Sag og tænkt paa at tilbyde dem det store Gavlværelse og forhaabentlig Pension hos Grossers. Da saa Brevet kom var Grundlaget der og nu i Eftermiddag taler vi med Fru Gros; vi haaber de gør det for at tjene en samlet Skilling. Lugge har tænkt 300 mdl. ialt, men vi mener der gaaer kun godt 200. Her vil de nok have Madien og lille Alhed paa det solrige Gæsteværelse. Gid det kunde gaa i Orden! Du skal faae et Brevkort midt i Ugen. Jeg fik i Morges søde smaa Breve fra alle til Børn, jeg havde sagt, at jeg kom igen om ½ Aar, nu mener Lomme at det halve Aar er lisom et helt! Jeg er saa interesseret i at læse med Lysse, han ikke mindre! har Karakterbog og faaer Smaaskillinger. Han kan virkelig meget i alle Fag - - I Gaar vadskede Alhed alene en 4 Ugers Vadsk, Elle hjalp lidt, alt ude i Aftes og tørt nu. – Vi skal til Middag hos Agrarens i Dag Kl. 5. Hun har Prøve først med 2 Musikere fra Mesinge, en Violin og en Cellist, de skulde spille i Pax en Aften om Ugen. Saa gaar den ækle Organist ud! Om det saa bare vil gaa for dem! J. var i Odense i Gaar at see paa et Klaver at leje dertil. – I Morgen rejser Alhed og Las til København og bliver til Pinsedag Han skal tale med Grev Friis og male Dyr i zoologisk Have. – Nu er der ikke mere at skrive om, lille Putte. Her er saa usædvanlig roligt denne Gang. Elle kommer med Kaffe til mig paa Sengen 8½, jeg er aldrig nede før lidt i 10, saa læser jeg med Lysse til 12, saa dækker jeg Bord for hende, tørrer af i Dagligstuen i Frikvarteret. Jeg spadserer 3 Gange om Dagen en lille Tur Haven 2 Gange rundt, er snart lidt utaalmodig over Benet – Frøken H - ikke vil komme sig, trods Omslag hver Nat hæver Anklen stadig. Men det kommer vel. – Kærlige Hilsener! fra os alle.
+Mor.
+[Indlagt i brevet:]
+KæreDisserbein
+Hvorfor skriver du aldrig mere til mig -? Var mit sidste ikke fedt nok? Jeg havde nu ellers ventet et lille Ord mere i Mors sidste.
+Tak for Grette!
+Er det ikke morsomt som det (foreløbig) er falden godt ud med det Foretagende. Jeg tror nu ogsaa sikkert at det bliver ved. – Ser hun pæn når hun kommer, og mon hun dog holder sig ren. – 
+Lad hende endelig betale sine Udgifter selv når hun er hos jer. – 
+Er hun egentlig ikke en sød Unge? Jeg tror ikke Be og Mornine kan lide hende videre. De synes bl.a. hun er så forkælet og jeg synes egentlig hun er en kæk lille Unge. 
+Jeg har meget at bestille kan du tro men kan godt lide det. Ellers intet nyt under Solen Herlig Forårsvejr, - men I er i Falsterbo i dag. Hvor det er morsomt at Grethe får det at se, nu ["nu" overstreget] og Studenterkoncert i Lunds Domkirke. Skriv så din So
+Elle
+[Skrevet øverst på første side på hovedet:]
+Jeg sender Penge til Væven ["til Væven" indsat over linjen] så såre jeg kan få hos Las hvad jeg har til Gode</t>
   </si>
   <si>
     <t>1912-08-26</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Gunnar Biilmann Petersen
 Bodild Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Christine Swane
 Leo Swane
 Sigurd  Swane
 Hempel Syberg</t>
   </si>
@@ -4332,105 +4732,332 @@
 Ellen Sawyer og hendes datter kom i 1911 hjem fra USA til Danmark, efter at Ellens mand, Harris, var død. De to boede de første år herefter i Kærbyhus i Kerteminde. Huset var ejet af Larsen-familien.
 Christine Mackie og hendes datter var flyttet fra USA til Kerteminde efter Christines skilsmisse.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2220</t>
   </si>
   <si>
     <t>Alhed takker for den smukke pude, som Astrid har givet hende i julegave. Alhed ønsker for Astrid, at hun og Alfred vil kunne få deres ægteskab til at fungere - ikke mindst for børnenes skyld. Hun tænker på, hvor søde de så ud, da hun sidst så dem i Malmø.
 Juleaften gik som sædvanlig; hyggeligt og med mange gaver. Nu holder man nytårsaften. Grethe og drengene har klædt sig ud, og de leger med fyrværkeri.
 Johannes Larsen har malet et portræt af Adelheyde Syberg/Tante Mimi, og Hempel Syberg er meget glad for det. 
 Alhed laver gymnastik og øver sig i at stå på hovedet. Hun og Johannes Larsen har fået badeværelse med gasovn, vand, badekar og toilet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/av6L</t>
   </si>
   <si>
     <t>Nytaarsaften 1912
 Kære lille Bein.
 Mange 1000 Tak for den henrivende Pude, Du sendte mig, jeg er saa ganske forfærdelig glad ved den, den staar i Dagligstuesofaen og pynter og hygger i hele Stuen. Den bliver vældig beundret, men hvor er den dog ogsaa smuk Mix der var her at gratulere Las 3die Juledag blev ved at stirre paa den og snakke om den. - Naa, nu skal man jo saa sige glædeligt Nytaar, i Aften løber jo det gamle ud. I Aar ser det jo ud som der er lidt Mening i at ønske Dig et glædeligt Nytaar, eller Sludder, ønske kan man ["man" indsat over linjen] jo altid, men jeg mener, det ser ud som Du kan faa det, med lidt Fred og Hygge i det daglige Liv. Det har glædet mig saa kolossalt at høre, at Alfred har været flink imod Dig i den senere Tid, naar Alfred er elskværdig; kan man jo umulig andet, end at holde af ham, og det gør Du jo ogsaa, jeg husker Du sagde i Sommer, at Du holdt meget af ham endnu, det var kun det, at han ikke kunde lide Dig, men maaske alting kan naa at blive godt endnu, eller dog bare nogenlunde, hvor var det dog inderligt at ønske, ikke mindst for Børnenes Skyld. Altsaa - gid det maa vare og gid det maa gaa frem. Jeg ved ikke, om nogen af de andre har skreven til Dig og fortalt noget om Julen; den er gaaet som sædvanlig; maaske lidt mere stille, det er vist første Gang, vi ikke har haft Tilrejsende Gæster. Juleaften var som sædvanlig yndig med Bunker af Gaver, jeg fik bl.a. af Las Troels Lund "Dagligt Liv i Norden" 7 tykke Bind i meget smuk Indbinding. Vi har faaet en glimrende Hjørnereol der staar henne i Krogen mellem Sofaen og Vinduet, oven paa en Hylde mell ["mell" overstreget] med Smaafigurer af Las og Kai, det gør Stuen større og kønnere, at den Krog er bleven indlemmet. Men Du kommer vel herom ad fra Brylluppet, - saa kan Du selv se. - Dette fortsættes senere paa Aftenen. Nu har vi spist til Aften, Steg og Æblekage, Rødvin og Sjerry og senere Godter og Sjerry. Christine og Putte har været her og naturligvis Elle og Grethe. Drengene har arbejdet med Kinesere og Kanonslag Skruptudser o.s.v. Gamle har et Par lange Buxer paa, han selv har syt af en gammel Nederdel, af og til kiger de herind og melder, at de intet er kommen til, det har de Ordre til. De morer sig kongeligt, Grethe er kælædt ud som Dreng. - Mon Du har hørt fra Mor at Las Billede af Tante Mimi er falden saa ganske udmærket ud. Onkel Syberg er henrykt over det, og det er nu ogsaa ganske glimrende, kan ikke ligne bedre. Tutte skriver til mig i Dag, at hun vil bede Onkel Syberg om ogsaa selv at lade sig male af Las. - Elle har det yndigt derovre, hendes Stue er voldsom hyggelig; og hvor man kan forstaa, at de nyder igen at have noget, de kan kalde deres eget; og det kommer saamænd nok til at gaa godt med Eleverne, det ser da meget lovende [teksten fortsætter på side 1 øverst, på tværs:] ud. - Naa nu vil jeg slutte, hils de to søde Unger Masser af Gange, jeg ser dem stadig for mig som de trippede over P ["P" overstreget] Gaden alene i Malmø den Dag Adam i sin lille Overfrakke. Tak lille Sjums for hendes Brev, saa nydeligt hun skriver. Men I har vel opdaget, at Møblerne var fra Grethe, ikke fra mig. hils ogsaa Alfred mange Gange, hun sagde ham vel, at vi var kede af, at han ikke var hjemme den Dag. Masser af Hilsner til Dig selv og endnu en Gang 1000 Tak for den dejlige men altfor store Julegave
 Paa Gensyn
 Din Be
 [Skrevet på side 4 langs venstre margen:] Jeg gør Gymnastik hver Dag, det er mit Ideal at komme til at staa paa Hovedet
 [Skrevet på side 4, nederst, på hovedet:] Vi har faaet Badeværelse med fint nyt Badekar, Gasovn, Vand og W.C!!!</t>
   </si>
   <si>
+    <t>1912 eller 1913 dato:24</t>
+  </si>
+  <si>
+    <t>Nørrevold 29</t>
+  </si>
+  <si>
+    <t>August Bagge, Bogtrykkerens bror
+Steen Steensen Blicher
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Mogens Frijs
+- Hagensen
+- Holstein, Frk.
+Hans Christian Joachim
+Alhed Larsen
+Johannes Larsen
+- Madsen
+Christine Swane
+Sigurd  Swane
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen rejste i 1913 til Berlin sammen med Karl Isakson og Sigurd Swane (Johannes Larsens erindringer, 1955, s. 150). Hvorfor Laura Warberg skriver, at man rejste for Uglens (Christine Swanes) penge vides ikke. 
+1912 var Johannes Larsen sammen med Leo Swane i Berlin ifølge Erland Porsmose: Johannes Larsen: Menneske, kunstner og naturoplever. Gyldendal 1999
+Lise Fogh har forsket i Sigurd Swane, og hun oplyser, at Sigurd Swane rejste til Berlin i marts 1912 i anledning af Secessionen, hvor flere danske malere skulle deltage. Secessionen var åben fra april til september. Senere kom også Harald Giersing til. Alhed og Johannes Larsen rejste videre derfra til Dresden sammen med Karl Isakson. Dette ifølge Sigurd Swanes uudgivne erindringer (Håndskriftsamlingen, Det Kongelige Bibliotek).
+Steen Steensen Blichers ”Trækfuglene” udkom i 1914 illustreret med Johannes Larsens træsnit.
+1 alen er 62,7 cm.
+1 tomme er 2,54 cm.
+Det kan ikke afgøres, hvem Madsens og lille Else var. Warberg- og Larsen-familien kendte mange, der hed sådan. Det samme gælder Jørgensen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde Egns- og Byhistoriske Arkiv BB 2075</t>
+  </si>
+  <si>
+    <t>Laura Warberg har fulgt Alhed og Johannes Larsen til banegården. De skulle til Berlin og Dresden.
+Grev Frijs har bedt Johannes Larsen illustrere sin rejsebog.
+Der er stor begejstring blandt malerne for Johannes Larsens udstilling, som også er god, og han har solgt glimrende. Sigurd Swanes billeder er derimod forfærdelige. 
+Laura Warberg har hjulpet Louise Brønsted med at sy en dragt. 
+Johannes Larsen skal illustrere Blichers Trækfuglene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tuK6</t>
+  </si>
+  <si>
+    <t>Nørrevold 29 ⁴
+Søndag d:24de.
+Kære Astrid!
+Du kan godt vente med at komme til paa Lørdag, jeg rejser først Mandag Middag lige til Syberg. Jørgensen er syg og jeg kan foreløbig ikke bo der, venter til lidt længere ind i Maaneden med at tage dertil. Jeg var i Morges paa Banegaarden at sige Farvel til Las og Alhed, der tager et lille Svip hjem til Koncerten i Morgen og kommer igen paa Mandag Aften for paa Onsdag at rejse til Berlin og Dresden for en Uge. Grev Friis havde forleden ringet til Hotel Temperance; om Las vilde komme ud til ham, og det var om at illustrere hans Rejsebog ligesom sidst. Da her ingen Antiloper er, betaler han en Rejse derned og naturligvis skal Alhed med; han kan jo ikke undvære hende en Dag, var helt vred fordi hun absolut vilde holde sit Løfte til Chr. at komme til Koncerten, men nu tager han altsaa selv med. De er bedt ud i en Grad som aldrig før, kan ikke naae alt, langtfra. Men der er ogsaa en Begejstring mellem Malerne over hans Udstilling, [ulæseligt ord] og af det med Rette. Tænk at sælge for 2600 den første Dag. Han kan vist hænge den røde Lygte ud inden det er forbi. I det hele taget er det en usædvanlig køn Udstilling, naar undtages de umulige, værst er stakkels Swane; som ”Riget” skriver. han maler mere og mere lige hen i Vejret, det er grufuldt og man begriber ikke, at et fornuftigt Menneske kan hænge sligt op. De skal nu imidlertid til Berlin for Uglens Penge, godt at hun dog kan sælge lidt. Madsens var her hos Fr. Holstein med lille Else hele den Dag til Fernisering og Fest om Aftenen hvor de morede sig og dansede meget. Lugge og jeg havde paa 2 Dage syet hendes nye rustrøde Dragt. Nederdel, Bluse og Jaket!! den blev meget vellykket, alle beundrede Lugge i den, vi har aldrig set hende saa pænt klædt, hendes graa Fløjlshat var fixet op med Paafuglefjer, om Aftenen blev der ogsaa talt om, hvor køn hun var. Det faldt mig ind i forrige Uge, at hun vilde vist blive glad ved lidt Hjælp til Dragten, og jeg kom uventet i Tirsdags med 8½ Toget, hun blev meget glad og vi syede hele X Dagen; [Skrevet i kanten på side 2:] X den var klippet forud [indsættelse slut] ligesaa om Torsdagen, Onsdag havde hun Fru Joachims og syede næsten ikke; jeg blev til sidste Tog og da naar den helt færdig. Vi var meget stolte. Trøjens silkeforet. Las har ogsaa herinde nu faaet en ideel Bestilling paa at illustrere Blichers Trækfuglene for 2000 Kr., og det store Maleri, som Galleriet købte vilde lige efter en privat Mand have købt, han bestilte saa et lignende til en 1200. Paa Torsdag skal de til Middag hos Brandstrups i Valby sammen med Bogtrykker Bagges [ulæseligt] er ogsaa Liebhaver til et solgt [”til et solgt” skrevet over linjen] og Beundrer af Las’ Billeder. 
+Nu kommer Du da med første Baad? Hvor morsomt med [ulæseligt ord] Besøg hos Tandlægen. Vær nu endelig ikke altfor beskeden med at komme igen. Det har Du sikkert været overfor Fru Hagensen. Kan Du ikke tage en lille Strimmel af det sorte Klæde med eller bedre [ulæseligt ord] 2 Al lang og ca. 1 Tm. bred [ulæseligt]
+[Skrevet i kanten på side 3:] X da jeg ogsaa kom ud med første Tog
+[Eftersom der ikke er nogen afsluttende hilsen, mangler noget af brevet sandsynligvis]</t>
+  </si>
+  <si>
     <t>1913-01-29</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pisa</t>
   </si>
   <si>
     <t>Svanninge</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 30</t>
   </si>
   <si>
     <t>Fritz Syberg kvitterer for en check fra Mads Rasmussen. Familien har det godt og tænker på hjemrejse, men der er ikke fastlagt noget tidspunkt. Fritz regner dog med at være hjemme når rugen står i "vip", da han har noget, han skal have malet ved den tid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VEbA</t>
   </si>
   <si>
     <t>Pisa 29-1-13
 Via S Lucia 1
 Kære Hr Etatsråd Rasmussen
 Jeg har i Dag modtaget en Cheque på 1000 K fra Dem hvorfor herved kvitteres. Vi er alle raske og har det godt, og tænker så småt på Hjemrejse endnu er det ikke bestemt når vi drager hjem. Men det er dog ikke usandsynligt at jeg er i Svanninge når Rugen står i Vip, da jeg har noget og skal have malet ved den Tid. Med Hilsen til Dem og Frue er jeg 
 Deres hengivne 
 Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>31. jan. 1913</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VOGQjMQU</t>
+  </si>
+  <si>
+    <t>1913-02-05</t>
+  </si>
+  <si>
+    <t>Dr. Abildgårds Allé 14</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+- Dahl, Malmø
+Adam Goldschmidt
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+- Kramer</t>
+  </si>
+  <si>
+    <t>Laura Warberg kunne ikke lide sin svigersøn, Alfred Goldschmidt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1913-02-05, 2427</t>
+  </si>
+  <si>
+    <t>Astrid håber, at Laura Warberg vil komme på besøg og tage Thora/Tutte med, mens Alfred er bortrejst.
+Astrids middagsselskab gik godt. Svigerfaderen nød maden og sagde, at hans egen kone ødelagde deres mad med sin "tossede Semitisme". 
+Astrid træner gymnastik og kan blandt andet stå på hænder 50 gange i træk. 
+Alting er bedre i Astrids liv nu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/i43j</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+Dr Abildgårds Alle 4 II
+Kjøbenhavn
+[På kuvertens bagside: Poststempler]
+[I brevet:]
+Onsd. 5 Febr-13
+Kære Mor! Tak for Dit gode Brev! Alfred kom ikke til Tyskland, men rejser sandsynligvis på Søndag – mon det så ikke skulde passe Dig lidt bedre i næste Uge? og måske Du har Lyst til at tage Tutte med – det er en hel Evighed siden hun har været her. Men jeg vil skrive nærmere herom; desværre kommer en uundgåelig Vask imellem – vi har Vaskehus Onsdag og Torsdag i næste Uge, så Dit Besøg skulde jo helst være Søndag – Mand – Tird. (Alfred rejser med 3 Båden Søndag) men som sagt, jeg sender et Kort med nærmere – så snart jeg ved det sikkert. 
+Selskabet den 29ende forløb aldeles usædvanlig godt – de kom alle 4 - og var i glimrende Humør; Både Dahl (som dog er professionel Middagsherre) og min Svirfar roste Maden meget – ”Denne Oxesteg” sagde Svirfar – ”er just som en Oxesteg skal værre – men hjemme – der ødelægger min Kone al Maden med sin tossede Semitisme!” 
+Svirmor fik Grønsager m rørt Smør – og kogt Rødspætte – så der var jo mange Anretninger. Champagnen vakte Jubel – så alt var virkelig uhyre morsomt. Svirfar havde taget Tandbørste med og vilde partout blive om Natten (hos Kramer) men ”min Kone” protesterede så ihærdigt, at alle tog hjem med 10 Færgen. 
+Og så har vi nu begyndt at træne til Gymnastikopvisning - måske skal vi i April være med til en stor Konkurence – men i hvert Fald har vi jo vores egen Opvisning i Maj. Jeg øver mig hver eneste Morgen – og har i Morges stået 50 Gange på Hænderne! jeg er den eneste af hele Holdet, som kan den Kunst – men jeg er jo heller ikke kommen sovende til den. 
+Ellers er her vist intet at fortælle – jeg har været hos Printsens en Aften – det er et overmåde rart Sted at komme. Ja, hvor alting dog er lysnet lige på engang for mig herovre – det er rigtig nok mere end jeg i mine vildeste Fantasier har drømt om – og nu kan jeg slet ikke forstå, at det andet kunde udholdes så længe. 
+Jeg har så travlt med at sy nye Balkjoler til Børnene – så det passer mig godt, at vi i hele denne Måned spiser Middag Kl 5 – det giver anderledes Forslag i Tiden. 
+Nå kun mange Hilsner fra Din Putte</t>
+  </si>
+  <si>
+    <t>1913-03-17</t>
+  </si>
+  <si>
+    <t>Langeland
+Snøde</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Marie Brandstrup
+Ludvig Brandstrup, visedigter
+Johanne Caspersen
+Poul Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen
+Johan Larsen
+Johanne Christine Larsen
+Marie Larsen
+Christine  Mackie
+Ellen  Sawyer
+Christine Swane
+Lars Swane
+Sigurd  Swane
+Hempel Syberg
+Christiane - tjenestepige hos Larsen 1898
+Andreas Warberg
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2619</t>
+  </si>
+  <si>
+    <t>Laura Warbergs rejse gik godt. Christine Mackie og Alhed Larsen låner Lauras lejlighed.
+Johannes Larsen er kommet hjem fra Sprogø med syv billeder, og han har solgt de to.
+Minna og Andreas Warberg kommer til Kerteminde i påsken. 
+Hempel Syberg var sparsommelig/nærig under Lauras besøg hos ham.
+Marie Larsen skal nu være husbestyrerinde i Sverige. 
+Ellen Sawyer har 20 elever (klaver).
+Laura Warberg har besøgt Ludvig Brandstrup og hans skuespillerkæreste.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/usQS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside:]
+Hilsen fra Tante!
+[Poststempel]
+[I brevet:]
+Snøde – Langeland
+d: 17de Marts.
+Kære Astrid.
+Jeg glemte Dig ikke i Gaar, men var saa lidt oplagt til at skrive og Vejret for grufuldt til [”til” indsat over linjen] at faae Brevet hen Jeg kom i Lørdags, en udmærket Rejse, om Morgenen 6½ fra Syberg, i Rudkøbing Kl. 10, med Bilen hertil ved 12½ Tiden lige til deres Middag. Nu bliver jeg her til ca. d: 25de. Poul og lille Johanne ventes Langfredag og Barnet bliver her en lang Tid. De første Dage i April senest er jeg hjemme igen. Christine og Alhed boer i min Lejlighed fra i Onsdags og er saa glade ved det. Las er kommen fra Sprogø med 7 dejlige Billeder og tænk allerede i Fredags var der solgt et af dem til 2500 og et til 600; han sælger nok alt paa den Frie! Det er dejligt! Nu kan de da med rolig Samvittighed bygge Udhus! Minna og Andreas har meldt sig til dem i Paasken. de kommer selv hjem Skærtorsdag. Lysse boer hos Swanes. Syberg var yderst sparsommelig denne Gang, ikke Antydning af Godter, ingen Indbydelse til Elle og Johanne om at komme derud, mens jeg var der, ingen Godter med da jeg en hel Dag var i Kerteminde; noget helt usædvanligt altsammen! Men jeg havde det frit og rart, var en Del nervøs, da jeg kom, mit Hoved er jo ikke helt i Orden. Jeg kan ikke lade være med at tænke paa vores eventuelle Rejse, hvad kan Du?? – Jeg vilde have vældig godt deraf. Første Halvdel af [”Halvdel af” indsat over linjen] Juni skal jeg være i Kerteminde, d.v.s. inden Midten af Juni; det passer jo udmærket, dersom vi bare rejser en halv Snes Dage. Til den Tid skal jeg virke for Elle; det var for tidligt nu at gaa til Fiskeri[ulæseligt]! Jeg havde en yndig Dag i Kertem; Johanne var hos os til Kl. 3, og vi kom derover ved 5Tiden til en fin Aften. Tænk at Marie skal fra dem nu til Paaske, styre Huset for en ung Andresen, der har købt en Gaard i Skåne ved Ringsjøen, have 30 Kr. mdl. Johanne vil prøve i Sommer ene med Christiane, som vil blive ene, nu Marie rejser. Det kan være baade godt og ondt. Elle har nu 20 Elever, ca 50 Kr. om Maaneden. Hun sætter Penge i Banken! Det er godt gjort! Andreas gav hende nylig 13 Kr; men det er jo godt, hun har lidt at tage til. – Syberg nævnede intet om Understøttelse, det maa han helt have glemt!! Her er saa lidt at skrive om. – Jeg besøgte Ludvig og hans Kæreste var bestilt til at være der; hun er rigtig sød og naturlig, ligner ingen Skuespillerinde, har gaaet to Aar paa Kgl. Teaters Elevskole; men blev ikke antaget; kun 3 af 30! en af hendes Kammerater saa jeg som Agnete i Elverhøj nylig med Lysse. Undres paa, at hun vil have Ludvig!! - De skulde til Charlottenlund i Paasken, hvis de kunde for Prøven. Hun er engageret igen med 30 Kr. Tillæg næste Saison, men kan ikke, vil vist til Aarhus! Men har vist ikke videre Roller. Jeg vilde nok have set ham spille men i ”Hans eneste Kone” med en Masse Personer var han slet ikke og hun kun en lille Rolle. – Hils de kære Unger, det kan blive morsomt, naar I kommer til mig en Tid i Sommer, mens A. har Ferie. –
+Kærlig Hilsen!
+Mor.</t>
+  </si>
+  <si>
+    <t>1913-9</t>
+  </si>
+  <si>
+    <t>Kai Nielsen</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen
+Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Kai Nielsen skriver til Mads Rasmussen angående den polemik, som afsløringen af Ymerbrønden i Faaborg har været anledning til og giver flere gange udtryk for sin store taknemmelighed over for MR.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lyZ6</t>
+  </si>
+  <si>
+    <t>[En anslået datering er påført med blyant:) ca 20-0-1913
+Kære Hr. Rasmussen - Jeg sidder hos Kalle - han skulde jo til at skrive, om det, til Dem, som skulde være til gode for mig. Det generer mig i det hele og De maa ikke gaa med til noget uden at De gør det - i alle Tilfælde med en vis Glæde. Jeg er jo et brydsomt Bæst! Aah, hvor skulde de have paa Snuden alle disse slappe Asener, som Guddødemig ikke kender deres egen Menneskeværd. Som ser Usædelighed i alt her paa Jorden, bare fordi deres egen Moral er saa lind i det som bare tænkeligt.
+Til at begynde med troede jeg, Aktionen kun var rejst mod Dem personlig og saa mente jeg kun at det var godt. Hunde hyler jo altid naar de bliver ramt lidt.- Men nu da jeg mærker at der virkelig er oparbejdet et vist sjæleligt Fænomen med Moral til Navn saa - ja for mit eget Vedkommende saa glæder jeg mig kun - men jeg vil blive inderlig ked af det om De virkelig skulde gaa træt i det - i al den modbydelige Sludder. 
+Min Opgave - med andre Kunstneres - bliver nu engang at strides med disse Overleveringer af anden Smag som den Art Indlæg er. Og saa kommer Moralen altid frem som Vaaben. Selv med en Mand som Joh. V. Jensen: bliver man trådt over Tæerne af en anden, saa bliver denne med det samme en ----Sybarit, bare fordi Joh. V for Tiden, paa Grund af Mavekarthar for eget Vedkommende, er nødt til at nægte sig en del Nydelser han ellers ikke renoncerer paa. Det har jeg oplevet i de sidste Dage. Jeg forsikrer Dem jeg har ikke villet Sensation i daarlig Forstand. Ja! kunde jeg altsaa gøre det bedste Arbejde i Tiden: - det haaber jeg jo at kort nyt skulde blive, men min Sandten ikke ligge og snadre i saadanne Infan[tiler] som der altsaa bliver regnet mig til Last nu. Jeg er saa inderlig sikker paa at jeg vinder igennem med det. Jeg vil ikke andet end: lige ud af Landevejen uden Skaberi eller sætten sig moralsk til Højbords enten paa den ene eller anden Maade. 
+Kære Hr. Rasmussen, Jeg er Dem saa taknemlig at jeg daarlig kan sige det. Mange Opgaver har De allerede givet mig og saa har De givet mig frit "Slav" hvis jeg ikke bliver til noget et godt Stykke ud over det sædvanlig saa- men det kan De ogsaa være ganske rolig for at jeg gør. Karl Madsen har været væk det meste af Sommerferien. J.S: har ødelagt mig 2½ Maaned af min sommer. Jeg har ikke faaet talt med Direktøren endnu, men jeg gaar op til ham en af de første Dage, saa skal De alligevel høre hvad den klogeste vi har her hjemme paa det Omraade siger om Brønden. Men Hr. Rasmussen De maa ikke gaa træt i Tingen endnu. Bare Striden i Bladene ville tage en saadan Vending at der blev naturlig Lejlighed til at man kunde give sit Besyv med i Sagen, men det er jo noget svært at give ind straks men det kunde man jo alligevel og der kunde jo da for Pokker siges en og anden Ting som kunne falde DHr "Polemikere" for Brystet.
+En skønne dag kommer det ogsaa.
+Jeg har gjort dette Arbejde med al den Evne, jeg raadede over i Øjeblikket. Jeg er ikke usund. Og jeg vil ikke anden Sensation end den der ligger i helst det allerbedste Arbejde. Og den Arbejdsplan vinder man nu alligvel igennem med. Jeg er Dem saa inderlig, inderlig taknemlig, kære hr. Rasmussen, og det skal jeg nok bevise Dem efterhaanden. 
+Deres hengivne
+Kai Nielsen</t>
   </si>
   <si>
     <t>1913-09-01</t>
   </si>
   <si>
     <t>S Skouenborg</t>
   </si>
   <si>
     <t>Peter Barsøe
 gæstgiver Petersen</t>
   </si>
   <si>
     <t>Den indlagte skrivelse til byrådet er registreret separat.</t>
   </si>
   <si>
     <t>Mads Rasmussen medsender en skrivelse til Faaborgs byråd, som han beder borgmester Skouenborg om at medtage det de kommende byrådsmøde. MR er ked af den modtagelse, Ymerbrønden har fået i byen og også ked af de mange personlige angreb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tXmG</t>
   </si>
   <si>
     <t>1' September 13.
 Privat.
 Kjøre Herr Borgmester Skouenborg!
 Jndlagt sender jeg en officielt Skrivelse til Byraadet, som jeg mener vil kunne være af Jnteresse at have ved det forestaaende Byraadsmøde, ved hvilket Spørgsmaalet om Ymerbrønden formentlig vil komme frem, og da Skrivelsen jo er en Art Svær paa Angrebene, der har været i Bladene, vilde jeg sætte nogen Pris paa, om De vilde drage Omsorg for, at den kommer i samtlige Blade in extenso. Hele denne Sag har jo sat Byen i Oprør - den sidste Aften jeg var i Faaborg kom Pastor Barsøe til mig i Anledning af Brønden men jeg maa nu tilstaa, at jeg ikke kan faa Øje paa det raa, hvorom der har været Tale, eller det, der kan forarge, med mindre Folk da bærer Forargelsen i dem selv. Jeg maa nu sige, at jeg synes, at jeg for min gode Vilje har faaet en noget haard Medfart i de mange rent personlige Angreb, om end jeg nok kan tænke mig, at disse kun kommer fra nogle enkelte og vel vil kunne føres tilbage til en bestemt Kilde. Gjæstgiver Petersens synes jeg er det mest ondsindede, og tilmed er Jndholdet jo ganske usandt, men jeg finder, at det er under min Værdighed at svare paa den Slags Perfiditeter i Bladene, saa jeg er jo for saa vidt afskaaret fra at forsvare mig. Naar Herr Petersen skriver: Hvem husker ikke Herr M Rasmussens Løfter i 1906 om, at han, hvis han blev valgt ind i Faaborg Byraad, i saa Fald ville blive boende i Faaborg i den Byraadsperiode og altsaa betale min Skat. Og hvad blev der saa af det gode Løfte? Inden 1907 havde Etatsraaden taget Bopæl i Kjøbenhavn og nægtede at betale sin Skat til Faaborg," da er disse Paastande ganske usande fra Ænde til anden. Under Valget oplyste jeg, at jeg havde sikkret min Lejlighed i 10 Aar og at jeg ikke agtede at flytte fra Byen,hvad jeg heller ikke paa det Tidspunkt gjorde, og Paastanden om, at jeg i 1907 nægtede at betale Skat til Faaborg er lige saa usand, da jeg i Henhold til medfølgende Kopi af Brev til Byraadet betalte Skat sidste Gang i 1910. Om den Opfattelse, at jeg har Skjænket Museet til Byen, er som Herr Petersen udtaler "almindelig", eller om den kun findes i hans Fantasi er maaske lidt vanskelig at afgjøre, men hvad Herr Petersen og Konsorter "opfatter" kan jeg dog ikke gjøres ansvarlig for, og jeg kan ikke nægte, at jeg har haft Tanker i lignende Retninger om ikke i den samme, saa skræmmer Sporene efter den Behandling, der er bleven mig til Del ved Ymerbrønden. Jmidlertid, Museet er jo i Faaborg, og kan ikke tages derfra, saa under alle Forhold har byen jo Museet.
 Jeg syntes at jeg følte Trang til at fremkomme med disse Udgydelser til Dem personlig og forbliver med venlig Hilsen
 Deres hengivne
 M Rasmussen</t>
+  </si>
+  <si>
+    <t> 9. jan. 1914</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/0FnruCYW</t>
+  </si>
+  <si>
+    <t>1914-07-15</t>
+  </si>
+  <si>
+    <t>Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Christian  Ernlund</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
+  </si>
+  <si>
+    <t>Carl Petersen skriver til Mads Rasmussen angående forskellige detaljer vedørende arbejdet med rummene i Faaborg Museum, blandt andet om vinduernes inddeling og gulvenes udtryk. Han fortæller også om det store arbejde, der er med møblerne og fremhæver snedkerens omhyggelighed og smukke arbejde. Han glæder sig til at Mads Rasmussen skal se møblerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jpZ0</t>
+  </si>
+  <si>
+    <t>CARL PETERSEN Aaboulevard 5
+ARKITEKT København
+Telefon: Nora 13 05 x d. 15 Juli 1914
+Kære Hr. Etatsraad Rasmussen!
+Tegningerne til Salen bliver nu afsendt. Det er rigtig at det har taget lang Tid. Grunden er at jeg har haft stor Vanskelighed ved at fastslaa Vinduets Inddeling og Loftsgesimsens Form. Rummet er i sine Dimentioner og Lysforhold ganske usædvanligt, og jeg har maattet gøre en Mængde Studier over beslægtede Tilfælde for at være sikker paa at faa Arbejdet godt. Men samtidig har jeg et stort Arbejde med Møblerne, særlig med Flettearbejdet paa Stolene. Jeg har maattet klare hvorledes hver Streng i Rørfletningen skal anbringes. Hynderne, Møblernes Beslag, Flettearbejdet, Uret m.m. bevirker at jeg ikke har kunnet rejse.
+Møblerne bliver, naar jeg skal sige min Mening, en Begivenhed, de smukkeste, der er udført siden de gamle danske Kunstnerens Møbler. Snedkeren er fortrinlig, Han laver det bedste Arbejde til os, og udfører Møblerne med en Mængde Delikatesser i Behandling udover, hvad der er krævet i Beskrivelsen. Han betragter det med andre Ord lige som jeg selv som et Programarbejde, hvor det gælder at fastslaa hvor gennemført han kan gøre det. jeg skal nævne et Eksempel. Sofaen har jeg forlangt behandlet lige saa fint under Hynderne som paa de synlige Steder. Da jeg for et Par Dage siden kom ud og saa den, var den nydeligt inddelt i Fyldninger og behandlet under Bunden og bag paa Ryggen
+Egetræet ser vidunderligt godt ud, jeg har ogsaa maattet løbe langt omkring for at finde det. Og Profileringerne er, som det øvrige, udført at Snedkeren med den største Omhu. Jeg glæder mig meget til at De skal se disse Møbler.
+Af de manglende 4 Køjegulve har jeg sendt Ermlund det ene nu. Et andet er færdigt i Tegningen, men jeg kan ikke bestemme Farverne til det før jeg i Faaborg kan lægge en Prøve ud. Det tredie; Labyrinten er jeg ved at lave om. Det er et gammel mathematisk Problem at lave den Art Labyrinter, og jeg er efter Haanden ganske utilfreds med den Løsning jeg havde. Jeg har liggende nogle og tyve forskellige Tegninger til dette Gulv. Endelig har jeg en speciel Ide til Gulvet i den sidste Køje, men jeg vil ikke gærne have det lagt før Indgangen til Billedhuggersalen er færdig.
+Angaaende Gulvet i Billedhuggersalen foreslaar jeg at Etatsraaden undersøger hvad Fliserne fra Rosenborg kan erhverves for. Der gaar ca 290 stk. af de store 18"x18" Fliser til. Det bliver maaske ikke dyrere end Klinkerne, som desuden viser sig at være vanskelige at faa paa kort Leveringstid.
+Ja, nu er jeg blot bange for, at De skal synes, at jeg i Omstændelighed i Smaating minder om Stanley-Koch. Ham glæder jeg mig for Resten til at komme ud at klapse af. 
+En venlig Hilsen til Etatsraaden og Etatsraadinden fra Deres hengivne
+Carl Petersen</t>
   </si>
   <si>
     <t>1915-05-11</t>
   </si>
   <si>
     <t>Brædstrup</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Vilhelm Fibiger
 Camilla Kattrup
 Eline Kattrup
 Rasmus Kattrup
 Adolph Larsen
 Johanne Christine Larsen
 Julie Sophie Anette Augusta  Teisen
 Augusta Teisen, Viggos mor
@@ -4447,50 +5074,81 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3770</t>
   </si>
   <si>
     <t>Louise/Muk Brønsted må tage penge af renterne til f.eks. et par handsker. 
 Laura Warberg er i Brædstrup. Fru Kattrup har været på besøg til en fiskemiddag. Laura Warberg går ture med Minna og den lille Torkild. Torkild er nem og sover meget. 
 Adolf/Agraren Larsen er genindkaldt, og Laura tænker på, om Johanne/Junge Larsen vil leje et par stuer ud imens. Fru Teisen driver nu pensionat i sit hus, for mange ønsker at holde ferie i Kerteminde.
 Andreas/Dede Warberg har vrøvl med en svindler.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GT5r</t>
   </si>
   <si>
     <t>[Med blyant på kuvertens forside:] 1915
 [Med blæk på kuvertens forside:]
 Fru Professorinde Brønsted
 cand. polyt
 "Tornehave"
 Birkerød St.
 [Med blæk i brevet:]
 Brædstrup d: 11/5 - 15
 Kære lille Muk!
 Minna, Dede og jeg selv sender Dig mange gode Ønsker og kærlig Lykønskning til Dagen! Vil Du ikke nok undskylde, at jeg gør mig det saa nemt med min beskedne Gave som at bede Dig holde 3 Kr. tilbage af de eventuelle Renter og købe Dig et Par Handsker eller lignende; samt desuden 1 Kr. til Deling mellem Lomme og Bes f Ex. til Planter i deres Have. Jeg kom herop i fredags og bliver til 2_den_ Paaskedag d.v.s. Lørdag rejser vi til Horsens og er der Pinsedag over. Fru Kattrup var hos os i Gaar til Middag i.F.a. en Gedde og en Ørred, som Dede havde med hjem fra en Fisketur langs Gudenaa i Søndags. - Her er saa yndigt og jeg nyder at gaae og drive den af; er hver Formiddag en lang Tur i den dejlige Skov, og om Efterm. en mindre med Minna og Torkild i sin Vogn, den han tilbringer sin næste Dag i med kun en 1 1/2 Times Afbrydelse, naar vi har spist saa faaer han Vælling X. Vognen staaer i deres Have og kan ses fra Køkkenet. Han er en forbausende god Dreng, jeg hører ham aldrig græde, han sover meget om Natten sine 12 Timer, faaer Kl. 6 en Taar og sover saa videre. Kommer i Bad i Køkkenet om Aftenen ["om Aftenen" indsat over linjen] og er henrykt i Balien. Han er saa tyk og solbrændt. Forældrene har det godt, de skal nu beynde paa Tennis med Fuldmægtig Eide og hans forlovede. Jeg bliver bedt en Del ud til Kaffe med Minna. Efter Kattrups Sølvbryllup i Søndags d: 17_de_ Juni kommer Dede Familien til mig vist en 14 Dages Tid, det bliver hans Sommerferie. Agraren blev indkaldt for nylig, maaske fortalte jeg Børnene det. Gud veed om Johanne saa ikke vil leje to Stuer ud i den Tid - Juni og Juli; der siges at blive vældig Rift om Sommerlejligheder i Kerteminde i Aar og Fru Teisens Villa skal være Pensionat. Allerup og Ville boer saa henrivende i det hvide Hus, Gud veed, om I viser Eder i Kerteminde i Aar? Du har vist et Par Lagner med stort slynget Navn og maaske ogsaa nok ["nok" indsat over linjen] et Underlagen med lille rødt Navn, ikke? - Vi er vældig betagne af Lusitania Affæren! - Dede har en Del Vrøvl med en væmmelig Kollega og en Mand, som har lavet noget Falskneri, hvem samme Kollega er Bussenfreund med. Her er Røre i hele Byen over det. - Nu Farvel lille Muk! Hils alle fra mig, ogsaa dem af Dine Gratulanter, jeg kender! Mor.
 [Indsat langs venstre margen s. 2; lodret:]
 og sidder i sin Stol eller ligger og sparker paa Gulvet.</t>
+  </si>
+  <si>
+    <t>1915-10-28</t>
+  </si>
+  <si>
+    <t>J. Amtoft
+Johannes Nicolaus Brønsted
+Carl  Knippel
+Johannes Larsen
+Karl Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 32</t>
+  </si>
+  <si>
+    <t>Carl Petersen skriver om nogle andre byggeprojekter i Faaborg, som han håber at komme i betragtning til og forsikrer Mads Rasmussen for, at huset overfor museet skal blive et, man kan være bekendt at have liggende overfor Faaborg Museum. CP redegør for nogle regnskabsmæssige forhold vedrørende malerarbejdet i museet og nævner en del andre arbejder, han har fået tildelt rundt omkring i landet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Tm1U</t>
+  </si>
+  <si>
+    <t>Aaboulevard 5 d 28 Oktober 1915.
+Kære Hr. Etatsraad M Rasmussen!
+Efter Aftale drøftede jeg Muligheden af at indrette Banklokaler i den ny Ejendom med Sagførerne Amtoft og Kvist. De udtrykte begge omtrent det samme, som jeg mente om Sagen, at Beliggenheden ikke var videre heldig. Huslejen bliver vist nok ogsaa for dyt. De bad mig udtrykkeligt ikke nævne Sagen til nogen, saaledes som Etatsraaden i Forvejen havde gjort det, hvilket jeg naturligvis har rettet mig efter.
+Dernæst viste Sagfører Amtoft mig sine Planer med det brændte Hus paa Torvet og spurgte om min Mening. Jeg synes det saa meget fornuftigt ud, og Lokalerne kan der indrettes meget billigt med den ringe Udstrækning af Facaderne og den allerede existerende Brandmur. Beliggenheden der er jo ogsaa den bedst mulige. Jeg forhørte mig om der var Mulighed for at jeg kunde komme i Betragtning med Arbejdet. Amtoft meddelte mig, at en københavnsk Arkitekt [paa, overstreget] vistnok paa et Konsortiums Vegne havde fat i Sagen, men hvis det lod sig gøre, vilde han gærne forsøge at skaffe mig Arbejdet. Jeg ved ikke om jeg heri kan bede om Etatsraadens Støtte?
+Deres andet Forslag angaaende Kæmnerkontoret meddelte jeg Ernlund. Han sagde at Kæmneren havde lejet andet Steds. Iøvrigt har der allerede meldt sig flere Liebhavere, og der bliver næppe nogen Vanskelighed med at faa det udlejet.
+I det Hele har jeg Indtryk af at Byggeprojektet er sundt og godt, og jeg skal nok tegne et Hus jeg hvad Indretning og Ydre angaar kan være bekendt at have liggende overfor Museet. Det er jo en smuk og god Opgave, som jeg skylder Etatsraaden Tak for som for saa meget andet.
+Knippel beder om en à Conto Udbetaling paa Malerarbejdet i Museet paa 1500 Kroner. Hans Tilbud var paa 2941 Kr 19 Øre samt Farvestofferne betalt efter Fakturaer. Dette sidste er nu, hvor Billedhuggersalen mangler blevet 1021 Kr 12 Øre. Det samlede Beløb er altsaa i Øjeblikket 3962 Kr 31 Øre. Knippel har i Forvejen modtaget à Conto 1400 Kr. paa de allerede forlængst fuldførte Arbejder. Jeg kan derfor fuldt ud anbefale at den nævnte à Conto udbetales, og jeg beder om at Pengene maa tilstilles ham med det samme.
+Etatsraaaden husker, at det Tilbud vi fik fra Knippel, og som han nødigt vilde afgiore, fordi han ikke den Gang mente sig i Stand til at overse hvad den for ham usædvanlige Vægbehandling vilde koste, beløb sig til 6900 Kr. og at vi blev enige om at katsere Tilbudet og at forlange en Pris for Arbejdet beregnet pr [kvadrat] Alen samt en Pris for de benyttede Farvematerialer som saa skulde betales efter Vægt. Det ser jo nu ud til at vi derved vil spare ca 2500 Kr.
+Jeg beder sluttelig undskylde at jeg ikke personlig møder for at gøre Rede for disse Sager. Etatsraaden ved at jeg i Sommer næsten intet har haft af Arbejde, det har set meget sort ud. Jeg har nu paa en Gang faaet mere Vind i Sejlene. Foruden Huset i Faaborg skal jeg nu bygge et Hus for Karl Schou ved Løkken, et Hus for en Kusine til min Kone i Hornbæk, et Hus for Johannes Larsens Svoger Professor Brønsted i Birkerød, desuden nogle mindre Arbejder, en Spisestue med Paneler og Møbler for Johannes Larsen samt [overstreget: "nogle"] et Bibliotheksværelse paa Herregaarden Fuglesang paa Lolland. Der skal jeg ned i Overmorgen, og alle disse Arbejder, som paa et nær følger i Kølvandet af Museet skal paabegyndes snarest. En venlig Hilsen til Etatsraadinden og Etatsraaden fra Deres hengivne Carl Petersen.
+[skrevet sidelæns på første side:] Jeg prøvede det elektriske Lys i Museet en Aften mens jeg var dernede. Det var helt virkningsfuldt og efter min Mening ganske tilfredsstillende i de forskellige Lysstyrker. [xxxxxx] virker Lyset over Glassene i Ovenlyssalene ikke mindst i Kuppelsalen. Det var morsomt at se at Gulvene kommer meget mere til deres Ret i kunstigt Lys end om Dagen.</t>
   </si>
   <si>
     <t>1916-01-06</t>
   </si>
   <si>
     <t>Nicoline  von Sperling</t>
   </si>
   <si>
     <t>Marie Bang
 Elisabeth Grundtvig</t>
   </si>
   <si>
     <t>Sandholt Gods</t>
   </si>
   <si>
     <t>Hans Agerbek
 Marie Bang
 Bjørnstjerne Bjørnson
 Johannes  Clausen, præst
 Elisabeth Grundtvig
 Frederik Grundtvig
 Ditlev Havemann
 Ludvig  Helveg
 Hanne Langkilde
 Mads Melbye
@@ -4509,50 +5167,161 @@
   <si>
     <t>En del personer, som kun er nævnt ved fornavn eller efternavn, har det ikke været muligt at identificere. Der er ligeledes flere familiemedlemmer, som det ikke har været muligt at finde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, A 54, Alhed Larsen</t>
   </si>
   <si>
     <t>Nicoline von Sperling sender et "rundrejsebrev" til sine venner i anledning af, at hun har haft 50 års jubilæum som stamhusbesidder. Hun beskriver de første år på Sandholt, hvor hendes forældre og den gamle godsforvalter gjorde alt arbejdet. Hun var meget usikker og kom først ind i arbejdet efter, at hendes forældre var flyttet og den nye godsforvalter Warberg kom til.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ou54</t>
   </si>
   <si>
     <t>Kære Venner! Det er saa trættende og kedeligt ret mange Gange at skrive ét og det samme, men da jeg tror, at mine Venner, som hver især i deres Breve har bragt mig deres Lykønskning paa den kærligste og bedste Maade, gerne vil høre lidt om, hvordan jeg har haft det, saa vil jeg prøve paa at lave et Rundrejsebrev. Mit Jubilæum har staaet truende for mig et Aarstid, fordi jeg var klar over, at skulde der laves til Fest, vilde det voxe mig over Hovedet og hverken blive tilfredsstillende for Deltagerne eller for mig selv. I Stedet for Fest fandt jeg saa paa, at jeg kunde give Lyndelse Kirke, som jo nu er selvejende og hvis Formue og Husholdning bestyres gennem Menighedsraadet, et Varmeapparat i Stedet for den lunefulde Kakkelovn, som varmede daarligt og imellem osede slemt, men da det saa trak ud i det uendelige før Tilladelsen til at sætte dette Apparat op, blev færdig fra de gejstlige Autoriteter, finder jeg igen en Tid af en Del Utaalmodighed og syntes, at Jubilæer var noget rigtig besværligt noget. Imidlertid det naaede sig; skønt en Del udenoms Arbejde stod tilbage, fungerede Apparatet rigtig godt 1ste Juledag, efter Sigende for vi kunde ikke komme til Lyndelse paa Grund af Snedriver. Jeg gik og tav stille med, at jeg skulde have Jubilæum, og ret mange vidste heller ikke noget om det, og efterhaanden kom det ogsaa til at ligge mig temmelig fjærnt. Har det nu i Graven saa meget at sige med saadan et bestemt Aaremaal? 
 2 Juledag kom jeg først rigtig med. Det slog mig, at den Dag for 50 Aar siden kom jeg hertil for saa i de følgende Dage at opleve Bedstefars langvarige Dødskamp og hans Død. Men da det først var gaaet rigtigt op for mig, gennemlevede jeg det altsammen paa ny saa at sige Time for Time. Jeg talte ikke meget om det, men jo mere det trængte paa, jo bestemtere følte jeg, at jeg maatte fortælle det, saadan som det var gaaet til, alt sammen, og da vi kom ned til Folkene for Nytaarsaften at drikke det gamle og det nye Aars Skaal med dem, satte jeg mig, da det var gjort, for Bordenden og fortalte dem om Dagene fra 26 December til 9 Januar 1866. Jeg begyndte med at oplyse dem om, hvordan der den Gang saa ud i Folkestuen, hvor der stod to store Senge med Omhæng, hvori Pigerne laa, og at dersom en af dem laa syg, og her kom fremmede Kuske, maatte de, naar Kuskene kom op for at spise, trække Gardinerne for og lade, som de slet ikke var til, og om forskelligt af den Slags, og derfra gik jeg saa over til Dagene, ganske som de var gaaet. Det faldt mig naturligt at drage dem med ind i denne store Oplevelse, og jeg fandt ogsaa forstaaende Lydhørhed. Jeg tror, det er godt, at de faar at vide, hvordan der har set ud, og hvad der er sket i de Stuer, hvor de færdes, og hvad der har præget den, som de tjener. Nytaarsaften 1865, da Bedstemor og Tante og Hanne Langkilde og jeg sad trykkede og forpinte i Vinterdagligstuen, medens Bedstefar laa og stred med Døden, hørte vi ”Træd frem, min Sjæl, paa Aarets Morgen” blive sunget nede i Husholderskens Stue og fik senere at vide, at det var Skytte Simonsen, der havde sunget den. Det gjorde os den Gang saa godt. Og nu Nytaarsaften 1915 endte vi igen det gamle Aar med alle at synge den gamle Salme.
 Nytaarsmorgen kan jeg godt sige, at jeg kørte til Kirke noget ør i Hovedet af Minder og havde tænkt mig helt og bart at skulle have været sammen med mine gamle i Kirken, men saa tog alligevel Varmeapparaet saa meget af min Interesse, saa det ikke rigtig blev til noget. Saa gennemlunt, ogsaa om Benene, har der aldrig været. Prædikenen var fuld af varm Fædrelandskærlighed og rar, og da vi gik ud af Kirken, vendte jeg tilbage og fik givet Haanden og hilst paa mange af Lyndelsemændene. Ellers var Dagen helt stille. Frandsens kom ikke paa Visit, som de ellers har gjort hvert Aar, - og saa først den Dag fik jeg rigtig begyndt at føle, hvordan det egentlig gik til at blive Stamhusbesidder. Nu kom Gennemlevelsen deraf og af mine første Aar. Til den 2 Januar havde jeg som til et ganske almindeligt lille Nytaarsselskab bedt Provstens og Paludan og Clausens, Henry og Edv. Smidts og Frk. Plum, og saa havde Edvards svaret, om de maatte tage tre Julegæster, Fru Mühldorff og Fru og Frk. Wentorp, med. Jeg havde jo sagt Ja, men var ganske forbløffet over saa mange fremmede Damer, jeg syntes, at jeg helt fik Mundkurv paa, og det tilligemed Træthed, gjorde det saa vanskeligt at faa det, som jeg gærne vilde sige, til at forme sig. Natten mellem 1 og 2 Januar havde vi Storm og næsten Skybrud, vi har det for Resten næsten hver Nat, men den Nat sov vi nu ikke godt, og jeg var en Del kaput om Morgenen. Det øsregnede, saa vi opsatte at lade Martin køre ud for at møde Viktoria, som havde været hjemme, til efter Kl. 12, da det var blevet Tørvejr, men Maren og Marie Sørup og Marie Brandt havde da alligevel faaet dækket det nydeligste Bord med smaa røde Tulipaner i Potter og Liljekonvaller i Glas og Lys i Stedet for Lamper, saa det gjorde et ligefrem grumme kønt Indtryk, da vi Kl. 5 gik ind til Bordet. Den Dag havde jeg Provsten til Bords. Vi fik Dyresuppe, Rouletter, Dyresteg og Risrand med henkogt Frugt, Rødvin og Sherry. Imellem Rouletterne og Dyrestegen lagde vi et langt Mellemrum, og i det holdt Provsten og jeg vore Taler. Jeg kunde ikke andet, end da han var færdig, at tage hans Haand og sige, at han kunde ikke have sagt noget, som jeg kunde være blevet mere glad over. Og hvad sagde han saa, ja, han sagde meget, og alt var godt, men jeg kan slet ikke gengive det. To Ting bed jeg mig fast i, den ene: der er arbejdet meget paa Sandholt. Den anden: hans Omtale af mig, saa at ægte, dyb Menneskelighed er Grundpræget. Det var alt det, som jeg allerhelst vil være, alt, hvad der er Maal for mig, men som jeg slet ikke endnu er, og saa syntes jeg alligevel, at Billedets Lighed var truffet rigtig. Der var Oprejsning i, hvad han sagde, og saa faldt det af sig selv, at det blev en Festdag. Henry Smidt sad og saa til og nikkede bifaldende, og de fremmede Damer var slet ikke mere fremmede. De var nu i sig selv rigtig tiltalende. 
 Saa skulde jeg jo til at tale: ”Ja, lige fra jeg var lille, har jeg elsket Sandholt, og vi har været forlovede, men det var hemmeligt. Folkene gik og sagde til mig: ”Du skal have Sandholt”, men oppe i Stuerne blev der ikke talt om det, og det gav mig ikke nogen rigtig Frimodighed, jeg syntes mest, det var noget flovt noget, som jeg generede mig for. Den 8 Januar 1866, da Mor og jeg stod i den store Dagligstue og saa Lyndelsemændene bære Bedstefar ned ad Broen, gik det op for mig, og nu havde jeg og Sandholt hinanden, saa det er den egentlige Guldbryllupsdag, men da overvældedes jeg i den Grad af Frygt og Bæven, saa at jeg var helt ude af det og først blev kaldt tilbage ved, at Mor talte godt for mig og tog en lille Ring af sin Finger og satte den paa min.
 Efter Bedstemors Død i Marts samme Aar flyttede mine Forældre og smaa Brødre hertil fra Sollerup, og Far styrede saa for Godset, og Mor for Huset, og jeg var som en Datter er i sit Hjem. Det var jo paa en Maade godt nok, jeg blev jo fri for Ansvaret, men alle vidste, at Sandholt var mit, og mange kom til mig med Spørgsmaal og Begæringer, og dem kunde jeg ikke svare paa, dels fordi jeg ikke forstod det, og dels fordi jeg ikke kunde bestemme over noget. Jeg syntes, det var som at sidde i Klemme, naar nogen henvendte sig til mig, og at jeg blev usand ved ligesom at snakke mig fra det. I 1872 bosatte mine Forældre sig paa Frederiksberg og jeg blev ene med Mors to Søstre, men derfor fandt Sandholt og jeg ikke hinanden, og jeg blev ved at være usikker og paa gyngende Grund. Det var ikke, at jeg ikke gærne vilde give Sandholt alt, hvad det kunde ønske sig i Retning af Reparationer og Skovplanter, o.s.v., det var bare saadan at jeg ikke rigtig kunde faa fat. Jeg holdt saa meget af Godsforvalter Havemann, men han var saa gammel og nervesvag, saa at han ikke kunde føre mig frem til bedre Forstand paa Tingene, og i den højeste Grad savnede jeg, at jeg ingen Forberedelse havde hverken til at styre Gods eller Hus, og jeg slap aldeles ikke ud af Klemmen. Men saa var der noget andet, der optog mig. Fra jeg læste hos Agerbæks, har jeg været stærkt taget af alt det Grundtvigske, - Grundtvig var blevet Kongen for mig, - og ikke mindst af hans Folkevækkelse og Folkeoplysning. Noget større kunde jeg ikke tænke mig, end at faa med den Slags at gøre. Derfor holdt vi Aftenskole, og jeg fik de bedste Mænd som Clausen i Nr. Lyndelse, Termansen, Schrøder, Helweg i Odense og Melbye i Asperup til at holde Foredrag paa den store Sal.
 Jeg tror nu, at det har gjort sit Gavn og har sat noget ind her paa Egnen, og naar der jo er et virkeligt Tillidsforhold mellem mig og Lyndelserne, tror jeg nu nok, det har sin Rod i Aftenskolen og Foredragene. Men hvad gik saa for Resten en hel Del af min Tid med? Med Læsning og Veninder og Friluftsliv med to store Hunde. Paa Sandholt fik jeg ikke fat, og jeg led fremdeles ved meget stærkt at føle et Ansvar, som jeg ikke kunde løse. I 1876 døde Far, men det greb just ikke ind i mine Forhold herovre; det gjorde det derimod, da Havemann i 1877 trak sig tilbage, og Warberg blev Godsforvalter. Han magtede det hele og ogsaa at faa mig med ind i Arbejdet. Der var saa meget, der hjalp, han havde det ikke med ”over- og underordnet”, alle var Mennesker for ham, og han vilde gærne hjælpe og støtte dem paa bedste Maade. Jeg slap bort fra den gyngende Grund og fik Fodfæste. Men det, der allermest løste mig ud af den Klemme, hvori jeg sad, naar jeg syntes, jeg snakkede mig fra Spørgsmaal og Begæringer, det var, at han sagde, at jeg dog paa ingen Maade maatte føle det som en Skam eller genere mig for at sige: jeg er ikke rigtig inde i det, maa jeg faa Tid til at tænke mig om og søge Oplysning om det. Fra det af blev det helt rart, naar nogen kom og vilde talte med mig, og jeg har aldrig mærket, at nogen oversaa mig for det. Men Hovedsagen var dog, at jeg fik Lov til at være sand. Dermed blev noget givet mig for hele mit Liv, dette at maatte være helt fri for at lade bedre og klogere, end jeg er, dette at maatte bekende min Ringhed. Og saa var der endnu en anden Ting, som Warberg sagde, der stivede mig af og gav mig et Stød fremad, og det var: ”Ja, hvad skulde Penge dog være gode til, naar det ikke er til at gavne og glæde andre Mennesker!” Jeg havde nok tænkt noget i den Retning, men dog været bange, og nu fik jeg Lov til at lægge ud. I de første 11 Aar havde Sandholt og jeg ikke rigtig haft hinanden, nu fik vi det. Nu var jeg i Gang, og Gangen fortsattes ogsaa, da Warberg døde, og Paludan kom og helt gik ad den samme gode Vej, saa at Samarbejdet er faldet saa naturligt og ligetil. Der fortælles, at Bjørnson en Gang skal have sagt til sin Kone: ”Men, Caroline, skal jeg da altid være gift med Dig?” Og i de mange Aar har jeg ogsaa af og til sagt til Sandholt: ”Skal jeg da altid være bundet til Dig?” Men saa har Sandholt altid svaret: ”Ja, hvad vil Du gøre uden mig? Jeg er jo Din Arv og Dit Ansvar og Dit Hjem og Dit Liv!” Og saa har jeg besindet mig, og mit Ord er blevet, som det nu ogsaa i Dag er mit sidste, til Sandholt, saaledes som der staar i den lille, svenske Folkevise: "Og lever jeg, saa har Du mit Hjerte, og er jeg død, saa har Gud min Sjæl.” Og saa vil jeg bede Dem om at drikke Sandholts, min gamle Ægteherres Skaal.”
 Jeg havde ikke haft Tid til i Forvejen at skrive, hvad jeg vilde sige, men jeg tror da, at det omtrent var, hvad jeg sagde, skønt der vist er lidt bedre Facon paa det skrevne. Nu vil jeg blot tilføje min hjærteligste Tak til hver især af mine kære Venner for al den Forstaaelse og Kjærlighed, de har givet mig, hver eneste en har bragt mig noget, jeg trængte til, og som jeg gemmer, og hver har bragt mig det paa sin Maade, saa jeg har jer saa levende for mig. Maa jeg saa løse følgende Rundrejsebillet til denne lille Skrivelse: Ville Bang og Inger Krogh, Tante Emilie, Elisabeth Grundtvig, Nysøgaard, Hillerød. Derfra tilbage til mig.
 Jeres alles gamle hengivne 
 Line Sperling.
 Sandholt, d. 6. Januar 1916.</t>
   </si>
   <si>
+    <t>1920-02-23</t>
+  </si>
+  <si>
+    <t>Pilegården</t>
+  </si>
+  <si>
+    <t>Sybergs Have Kerteminde
+Møllebakken, 5300 Kerteminde
+Skjoldsgade 10, København</t>
+  </si>
+  <si>
+    <t>Christine Rasmussen</t>
+  </si>
+  <si>
+    <t>Skrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
+Pilegården (nuværende adresse Sybergs Have, Kerteminde) stateligt hus i gåafstand til Johannes Larsens hjem på Møllebekken blev i 1902 erhvervet af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev stedet overtaget af sønnen Franz Syberg og hans familie. I 1955 nedbrændte huset ved en ildebrand, der kostede Franz Syberg livet.
+Den spanske syge 1918-1920 var en usædvanligt dødbringende influenzapandemi, en af de største katastrofer nogensinde, der kostede 50-100 millioner i hele verden livet.</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt ønsker at låne et billede malet af Fritz Syberg. Men dette ejes nu af Etatsrådinden Rasmussen, så han må spørge der først. Efter at alle på Pilegården incl. pigen i huset har været sengeliggende med den spanske syge, er Fritz Syberg nu selv blevet syg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/do6f</t>
+  </si>
+  <si>
+    <t>Pilegården 23-2-20
+Kære Goldschmidt
+Der kan næppe være noget i Vejen for at Du låner det Billede, men Du må tale med Ejerinden Etatsrådinde Rasmussen Skjoldsgade 10.
+Jeg kan desværre ikke hjælpe Dig med at få det sendt da jeg ligger af spansk. Her har været Sygdom på Pilegården i 2 Måneder, om det så er vores Pige har hun ligget i 30 Dage. I en hel Måned var alle syge undtagen jeg som måtte passe dem alle uden Hjælp der ikke var til at skaffe. 
+I Lørdags stod Pigen op første Gang og jeg lagde mig - venlig Hilsen 
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>17. jul. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CcimuYHG</t>
+  </si>
+  <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
+  </si>
+  <si>
+    <t>13. aug. 1921</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8mRDJ3Tb</t>
+  </si>
+  <si>
     <t>1922-04-10</t>
   </si>
   <si>
     <t>Rossia</t>
   </si>
   <si>
     <t>Siri Andersson
 - - Hesselager
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Rossia var navnet på det forsikringsselskab, som Astrid Warberg-Goldschmidt arbejdede for.
 Astrid W-G og Jørgen/Buf Schou havde et kærlighedsforhold og fik sammen datteren Janna/Nusset Schou sammen. Jørgen Schous mor, Marie Syberg/Schou, kunne fra begyndelsen ikke lide Astrid Warberg-Goldschmidt. 
 Christine Swane blev kaldt Uglen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. BB0990</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt føler med Johanne C. Larsen, som går så meget igennem. Astrid ville ønske, at de to søstre kunne flytte sammen. Noget sådan talte de også om, da de for 20 år siden havde vrøvl med kæresterne. 
 Jørgen/Buf Schou vil give Astrids gamle cykel en hovedreparation. 
@@ -4565,50 +5334,98 @@
     <t>https://fynboerne.ktdk.dk/d/UXzT</t>
   </si>
   <si>
     <t>p.t. ”Rossia”. 10. April 1922.
 ………………………………..
 Kæreste lille Junge!
 Ja, nu maa du undskylde Maskinen – men uden den kan jeg ikke faa skreven til dig, og jeg vilde saa gerne skrive et lille Paaskebrev i Anledning af alt det meget sørgelige, som Mor skrev om. Jeg føler mig ganske brødebetynget, fordi jeg sendte dig den Hilsen, at ”jeg trængte saa meget til et Par Ord for dig”, for nu synes jeg, det er da meget mere dig, der trænger til at faa et lille Livstegn fra en anden Kant. For alt mit – ja, det tænker vi ikke paa nu. Alting gaar jo over engang ogsaa dét, der gør mest ondt. 
 Men dit, Junge, hvad skal man dog stille op. Var du dog blot ude af det – for det maa jeg sige ud af min egen tunge Erfaring: der er jo noget uhyre fredfuldt ved at være sluppen ud af sit Helvede, og man ved jo, at engang faar man sig selv bygget op igen. 
 Jeg har hørt, at du giver dig aktivt af med Politik, har Glæde af det, at du endog faar Tid til Basar for de russiske Børn. Det er jo saadan noget, der faar En til at bære alt det andet. Aa, Junge, om det hele stillede sig saadan, ar du og jeg kunde slaa os sammen herinde og lave et eller andet – i hvert Fald et Hjem sammen, vi skulde nok klare den, du med Elever, jeg med Kontorplads og saa en dygtig Pige til alt Skruppet, aa, Junge, vi vilde leve op igen og roligt kunde se imod Fremtiden – der er noget bedaarende i selve det: at kunde klare sig sjæleligt, socialt, økonomisk o.s.v. I Øjeblikket vil du maaske ryste paa Hovedet og forkaste det som umuligt, men hvem ved, hvad Tingene efterhaanden kan udvikle sig til - kan du huske, at vi engang for mange Aar siden – for ca. 20 Aar siden – da det ogsaa stod kludret til med vore Mandfolk, saa snakkede vi om saadan noget. Dengang blev det ikke til noget, men vi er jo kommen igennem den Del siden da. Og jeg synes nu, at København er en go By, der giver En mange Chancer ogsaa naar det gælder om ”at bygge sig selv op igen”, at ”begynde forfra” o.s.v. 
 Naa, maaske hører det stadig Fremtiden til, men maaske har vi ogsaa Fremtiden for os …….
 Heroppe paa Kontoret glæder vi os til Paaskeferien – jeg har ingen Planer – men vil dog se at komme saa meget ud i Luften som muligt med mit lille Nus. 
 Buf har lovet at give min Cycle en Hovedreparation i Ferien, jeg koster en 30 Kr. paa den, saa bliver den saa god som ny – den er saa frygtelig tilrakket – jeg købte den i Kerteminde dengang til Familiestevnet vistnok i 1912? og paa sit 10ende Aar har den jo taget sin værste Tørn, idet jeg har cyclet paa den hver eneste Dag hele Aaret igennem ogsaa i Vinter, har overhovedet ikke taget hensyn til Vejret (en meget sund Foranstaltning) men det misklæder efterhaanden Cyklen. Nu skal den altsaa fornyes, saa bliver der arrangeret et lille Sæde bagpaa med smaa Fodhvilere, saa jeg kan tage Nusset med ud om Søndagen, det venter jeg mig meget af. 
 Buf har jo faaet Frøken Hesselager ved Politiken og hun har sat ham til at blive Kunstner, han har til Gengæld sat hende til at købe sig Motorcycle, saa de kan køre sammen – i det ydre ser alt saaledes nydeligt ud – og Fru Syberg har jo vunden en fin Sejr og endelig faaet ham hjem til sig selv igen. Men ellers’ -, nej, Junge, jeg tror ikke ellers, det er saa godt for Buf. Han ser trykket og ulykkelig ud. Han bliver aldrig til noget og han har betroet mig, at han synes det er frygteligt kun at se Nusset som Gæst. Jeg synes, det er godt, han vil være Kunstner, maaske han kan blive Tegner ved et Blad, hvis han overhovedet egner sig til noget i denne Verden, saa er det sikkert noget i den Retning. Og maaske kan han gøre et rigt Parti engang, saa kan han [”han” indsat over linien] ikke faa det bedre.
 Naa, her er en frygtelig Uro paa Kontoret, saa Brevet kan ikke blive længere, vil du takke Mor meget for Brevet, hun skriver saa lidt om Helbredet???
 Der ymtes noget om, at vi fra 1ste Maj skal lukke Kl. 4 paa Kontoret - i saa Fald er vi ovenud glade, den Time betyder knusende meget. Og saa vil jeg betro dig og Mor som noget meget hemmeligt, at vi faar Paaskegratiale ogsaa i Aar (200 Kr. til mig) men det maa være saa hemmeligt, for Familien Syberg er ikke utilbøjelig til at ville trække fra i Nusserbidraget, hvis de hører det.)
 2).
 Det lyder som en infam Beskyldning, men i hvert Fald fik jeg jo i sin Tid ikke en rød Øre, da man en Sommer mente, at jeg tjente tilstrækkeligt paa Statsbanerne. Først langt hen i Eftersommeren maatte jeg have lidt Hjælp til Indkøb af Brændsel, men for denne Hjælp mente man sig berettiget til at forarge sig over, at jeg tillod mig at flyve for 50 Kr. Dette er, synes jeg, højst uværdigt for en Person, som jeg havde tænkt bedre om, men jeg indretter mig derefter, forstaar du nok, jeg er stolt over, at jeg trods min relative Fattigdom dog engang imellem kan have Lyst til en Extravagance og af den Grund vil jeg ikke rives i Næsen at jeg modtager et sandelig ikke altfor overdaadigt Bidrag til et Barn, som jeg dog ikke har været alene om at sætte i Verden. Nej, Junge, m.H.t. hende har jeg lang Vej igen, inden jeg lærer at se andet i hende end en nederdrægtig raa og modbydelig Madam, der uden Samvittighed tilføjer andre de samme Smerter, som hun selv har lidt i flere Aaar og derfor burde kende. Hun er en led Satan. 
 Men dette passer egentlig daarligt i et Paaskebrev. Jeg har jo ogsaa faaet Fred for hende, forhaabentlig behøver jeg aldrig mere at have med hende at skaffe. Jeg skal faa en Sagfører til at ordne alt fornødent med Bidraget til Nuseren og saa Punktum med hende. 
 Jeg har haft et dejligt Besøg af Siri i Malmø, hun kom Lørdag Aften ved 7 Tiden og var forfærdelig sød, hun havde en Masse Blomster med, italienske Anemoner, og Tulipaner, desuden – o altfor store Flothed – en henrivende lille Sølvbarneske til Nusseren, som straks udbrød: saa har jeg tre! Jeg havde jo haabet, det ikke skulde blive berørt, at hun var saa velforsynet i Forvejen, er der noget, vi er rige paa i mit Hus, saa er det jo Sølvtøj. Naa, og vi havde en herlig Aften, snakkede til langt ud paa Natten og laa længe næste Morgen. Marie fungerede godt, der var saa fint og rent alle Vegne og vi fik en en god Middag, mør Bøf (Hestebøf, som Buf havde foræret mig Dagen før). altsaa om Søndagen. Siri tog først afsted Kl. 6, vi var ganske hæse af at snakke.
 Ja, nu maa du undskylde, hvis dette Brev er lidt usammenhængende, jeg har maattet tage det ud af Maskinen gentagne Gange, naar en Fjende nærmede sig – aa, jeg maa lige endnu fortælle dig en stor Glæde, jeg har haft. Uglen havde bedt mig om heroppe at lave et Katalog til hende (hun skal udstille noget i Kunstboden i Hyskenstræde) og tænk dig, derfor forærde hun mig – trods ihærdige Pligtprotester fra mig – et vældig stort aldeles dejligt Maleri, Motiv: et Vindue med hvide Gardiner, et Bord med Sager paa, bl.a. et ildrødt Lommetørklæde, hvis du saa kender det, det er en halv Snes Aar gammelt, det hænger nu paa min Væg og jeg fryder mig inderligt over det – min Stue er i det hele taget efterhaanden et Unikum af Skønhed, Hvidhed, Renhed Fred, Hygge og Harmoni, gid jeg kunde sætte dig ind i den i hele Paasken …… 
 [Skrevet i hånden:]
 Og dermed mange Tusinder goe Hilsner fra din altid
 Dis</t>
   </si>
   <si>
+    <t> 2. jun. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xg3d7YmI</t>
+  </si>
+  <si>
+    <t> 5. sep. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xTjhgohS</t>
+  </si>
+  <si>
+    <t>18. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fPK2uvH3</t>
+  </si>
+  <si>
+    <t> 2. maj. 1923</t>
+  </si>
+  <si>
+    <t>Knud Kyhn</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PlBEwu63</t>
+  </si>
+  <si>
+    <t>28. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/X4FUnVzS</t>
+  </si>
+  <si>
     <t>1923-11-24</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Ludvig Feilberg
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
 Elisabeth Mackie
 William Mackie
 Johannes Madsen
 L C Nielsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Det er usikkert, hvilken Nielsen der holder fødselsdag på hotellet.</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
@@ -4626,105 +5443,184 @@
 Torsdag Aften.
 Kære Muksen!
 Tak for det lange Brev forleden og Pakken i Dag med Blade, Cigaretter m.m. det var dejligt. De sidste Par Aftener har jeg paabegyndt Brev, men det er ikke blevet til noget. Om Formiddagen er jeg altid saa godt oplagt. – men naar jeg saa skal til om Aftenen er jeg fuldstændig tom. Det er Bevægelsesmagten der, fra Kredsning (om Formiddagen), efterhaanden er gaaet over i Lejeløb og forsvunden. Den er vældig sjov den Feilberg Bog. Jeg ønsker mig hans andre Afhandlinger til Jul. Een hedder f.Ex. ”Om størst Udbytte af Sjælsevner”. 
 I Aften er Onkel Las og Tante Be paa Hotellet. Det er Nielsens Fødselsdag. Mareje er vist støt over hun ikke er inviteret. Jeg har sidder lidt nede i Dagligstuen for at opmuntre hende. Det maa vel have set saadan noget lignende ud.
 [Indsat tegning]
 Hun er i forholdsvis godt Humør igen; men hun har været rædelsfuld – gad vide hvorfor. Ved Bridgebordet i Søndags sagde tante Be til hende saadan noget lignende som:” Ja, jeg maa nok passe paa du ikke kommer ind, Mareje, for jeg ved jo nok, du sidder og lurer med den sidste lille Ruder.” Hvortil Mareje svarede i en yderst fornærmet Tone.” Jeg lurer virkelig ikke”. Og Resten af Aftenen var hun, om mulig, endnu mere sur.- Forleden da Brevet fra Billy var kommet fortalte hun glædesstraalende Tante Elle at Putte ikke maatte komme til Schweitz. Billy skriver at hvis hun vil være lydig og studdy af al might (Mathematik Algebra og l.) maa hun faa Lov til at komme til Amerika og gaa i Skole i 4 Aar. Hun maa nok faa Lov til at gaa paa Gaden med sine Veninder en Gang imellem og saa skal hun blive tilpas religiøs. Billy maa ikke være riktig klog!
 I Dag havde vi besøg af L.C. Nielsen. Han er en sjov lille En med et stort rødt struttende, strittende, flyvende Kunstnerhaar. Vi havde ogsaa Besøg af Madsen, som satte et Par Ruder i. Jeg kan vældig godt lide ham. Naar han føler sig stærk nok kommer han op og sender Billeder.
 Kommer Far ikke herned paa Hjemvejen fra London? Det maa han endelig! Her er saa rart og hyggeligt. Døren mellem Spisestuen og Dagligstuen er blevet skuret og et af Tante Be’s berømte Silketæpper lagt frem. Det er en stor Forbedring. – Jeg tænker lidt paa ar cykle til Nyborg og tage imod Far ved Færgen; hvis ikke mine Fødder fryser af mig paa Vejen.
 Forleden kom Bedstemoder og forærede mig et Par Sko. Hun syntes mine Morgensko var saa tynde.
 I Tirsdag blev jeg færdig med Tandlægen. Jeg er øm endnu i mit højre Øre af at han bedøvede Visdomstanden. Er det ikke tidligt at have Hul i den? Jeg har spekuleret meget paa hvordan jeg skal faa ham betalt. Min Løn for Dec. Jan. Feb. og Marts i alt vil lige slaa til da det er 150 Kr. men jeg skal jo ogsaa bruge nogen til lidt Sommertøj (især da vi bor i København) og til Gardiner og l. til mit Værelse. 
 Nu kan jeg ikke mere for Strenghed og mit Brev bliver ogsaa uklart og mørkt af bare Søvnighed.
 Hilsen fra Lomme.
 [Indsat tegning</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
     <t>[2-5-1924]
 Kære Muk!
 Tak for dit Brev. Vi har haft en travl Tid, og jeg synes der er saa meget at fortælle, at jeg ikke ved, hvor jeg skal begynde. 
 Jeg vil være meget glad, hvis I vil købe et Par ”flotte” Sokker og saa de Cigaretter. Puf er hjemme Dagen før sin Fødselsdag, som den skal nok holdes den Dag. Puf har planlagt en Romsøtur, hvis Vejret bliver til det. Men I kan jo lige saa godt sende Breve ud til ham. Adressen er: Handelsgartner Lars Hedelund. Stige. Tante Be omgaas med Planer om at forære ham en Motorcykel. Tænk hvor sjov hvis det bliver til noget!
 Vi har haft en Masse Begravelsesgæster. 27 til Middag en Dag, Tre Retter Mad. Vi har ogsaa haft liggende Gæster. Uglen er rejst i Dag som den sidste. Anna Gros. synes det var ”helt pænt” af Tante Alhed at tage dem her op. De sørger vidst ikke viddere over Gros, Anna mere over alle sine nye Kjoler hun nu ikke kan gaa med ⃰ ). Annas Mand Thomsen kom til at staa alene med Forretningen og Gælden, men Tante Be har hjulpet ham, saa han vedgaard Gæld og Arv og derfor slipper for Skifteretten, som vilde tage det hele, og saa han gaar paa Akkort med Kreditorerne, saa de kun faar 45%, og dermed kan fortsætte Forretningen – 
 Denne Forklaring blev nok (grin nu ikke for meget af mig) lidt uklar; men det var Onkel Las og Mareje, der kom her ud og gav sig til at slaads om Komfuret og Las tegnede mig. Onkel Las skal lave Spartelfarve og Mareje Æggekage til sine Kyllinger. 
 Det er nogle dyre Kyllinger Mareje frembringer. Af en Rugemaskine paa 300 Æg kommer 40 levende Kyllinger, og af disse dør der endda nogle. De faa resterende Kyllinger skal saa, før de kan give Indtægt
 ⃰ ) Den Dag Gros var død havde Anna sendt Bud til Byen efter nogle Buxer til sit Toiletbord det kunde hun ikke undvære”. 
 først betale Rugemaskinen, al Petroliumen der er gaaet til (og det er ikke saa lidt), alle de Lampeglas, der er gaaet i Stykker, dyre Termometre til Maskinen, al det Fodder Kyllingerne skal have til de bliver store, Medicinen de skal have da de er lidt defekte, den Elektricitet til 100 Lyspæren i Værkstedet brænder for ikke at tale om Rugeæggene selv, der er købt i dyre Domme. 
 Men jeg skal ikke udbrede mig mere om det idiotiske Hønseri. Det var Thomsens Forretning jeg kom væk fra. Tante Be har taget sig af det med Liv og Sjæl og været til Møder 3-4 Gange om Dagen. Hun havde ogsaa ladet Kirken pynte med Planter fra Drivhuset. Udsprungne Guldregne f. Ex. 
 Har jeg fortalt dig om Tante Junges Flytning? Tante Be var og jeg var ovre og hjælpe en Dag. Stakkels Tante Junge! Hun har ikke været helt rask og sine Elever har hun jo haft under det hele. Der har ogsaa været en Masse for hende at ordne med Tinges Tøj inden hans Afrejse i Gaar. Og hendes Pige ligger syg nu. Baser, Bibbe og Manse har ogsaa været syge. Vi mener der er noget i Vejen Gære med Baser; han har været lidt underlig i de sidste Dage. Der er jo heller ikke noget usandsynlig i at han, nu efter en Sygdom, vil begynde at drikke Jeg har slet ikke set ham i Eftermiddag. Bedstemoder klager over at han ikke hjælper Tante Junge og Bedstemoder hun vil gøre hans Arbejde. Bedstemoder har det jo saa meget med moralske Straffe. De er sikkert spildte paa Agraren. 
 Da han var syg hentede jeg selv mit Brændsel og pindede Brænde. Den Dag Puf var hjemme havde han gjort det. Da jeg kom ned om Morgenen var der fyret paa Komfuret og Ild Varme i Dagligstuen. Han fik et lille Brød til Belønning. Naar der skal vadskes op møder han trofast for at ”svinge et Vidskestykke” d.v.s. tøre af.
 Bedstemoder spiser herovre for Tiden. Tante Junge kan ikke have hende.
 Lille er sød. Uglen klippede hende i Dag, medens jeg holdt hende og oprette hendes Hoved. Det foregik under høje Hyl og Skrig. 
 Onkel Las rejser en af Dagene til Fiilsø. Saa haaber jeg, at Vejret ogsaa bliver godt, at vi ogsaa kan komme ud at male. 
 Nu er der vist ikke mere at fortælle – jo, at Tinge, for sine egne Penge, har købt sig et Sæt Tøj, Skjorter og Strømber (og Sko tror jeg) Jeg er en daarlig Økonom. Jeg burde naturligvis forsyne mig selv med Tøj, men det er det jeg daarligst gider bruge mine Penge til. 
 Hilsen til jer alle fra Lomme.</t>
   </si>
   <si>
+    <t>1925-06-22</t>
+  </si>
+  <si>
+    <t>Godhåb</t>
+  </si>
+  <si>
+    <t>Godhåb, Grønland
+Orkney Øerne
+Shetlands Øerne
+Kap Farvel, Grønland</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Gudrun Larsen
+Johan Larsen
+Vilhelm Larsen
+Eiler Lehn Schiøler
+John Møller
+Knud Oldendow
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>Kraplak hører til de mest stabile røde naturfarvelakker.
+En alen: I 1835 blev den officielle danske alen fastlagt til 62,77 cm lig med en sjællandsk alen. Men andre landsdele foretrak stadig deres egne mål, og det er vanskeligt at afgøre, hvor meget de forskellige mål afveg fra hinanden,
+Prospektkortet og planterne, som Johannes Larsen i brevet skriver, at han vedlægger, findes ikke sammen med brevet på Det Kongelige Bibliotek.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på ekspedition til Grønland i sommeren 1925. Han ankommer til Godthåb i slutningen af juni og beskriver i brevet detaljeret sejlturen og modtagelsen af ekspeditionens deltagere. De besøger bl.a. en grønlandsk konservator og køber en del udstoppede fugle. Nu skiftes der skib, og ekspeditionen begiver sig ind i fjorden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5zTA</t>
+  </si>
+  <si>
+    <t>SS "Hans Egede" i Godthaab 22 Juni 25
+Kæreste Alhed!
+Mens de andre er i Land vil jeg benytte Lejligheden til at skrive et Par Ord. Rimeligvis faar Du dem ikke før Hans Egede kommer hjem igen da der vist ikke er nogen Skibe der kommer hjem før. Vi har haft en hel god Rejse herop. Til at begynde med var det helt stille over Nordsøen og først efter at vi om Torsdagen havde passeret Fairhill mellem Orkney Øerne og Shetlands Øerne kom der lidt Dønning. Om Onsdagen fik vi Modvind der varede lige til vi havde rundet Kap Farvel, de første Par Dage med Solskin og Resten af Tiden afvexlende graat, Regntykning og Taage hvad der sinkede os en Del. Natten efter vi havde passeret Kap Farvel fik vi SØ Blæst og Regn, altsaa Medvind og Dagen efter, det var i Lørdags, stille og Taage, saa vi maatte gaa langsomt. Vi passerede den Dag flere pragtfulde Isbjærge. Om Aftenen klarede det op, saa Kaptajnen var i vældigt godt Humør til sin "Kroaften." Det er noget med Masser af Druk, Romtoddyer, Whisky o.s.v. som forekommer hver Gang Skibet paa Udrejsen har passeret Kap Farvel og paa Hjemrejsen Fairhill. I Gaar Søndag begyndte med stille og tæt Taage og Isbjærge til Kl. 9.15 da der pludselig kom lidt Brise fra N. og Taagen lettede og det blev klart Solskin. Lidt efter dukkede de snedækkede Toppe af Fjældene ved Godthaab op over Taagen og da vi henad 11 1/2 efter Frokosten kom op paa Dækket var vi inde ved Skærgaarden (Kokøerne) herudenfor Fjorden. Kl. lidt over 1 1/2 ankrede vi her i Havnen en lille Vig mellem Klipperne bag ved Byen, saa vi har en 20 Min. Gang over Fjældet til Kolonien. Der ankom strax 2 større Motorbaade med alle Honoratiores ombord. De gik rundt og sagde deres Navn og trykkede os alle i Haanden og hele Expeditionen blev inviteret til Aften hos Inspektøren eller Landfogeden som han vist hedder nu og som er den øverste Myndighed i Grønland. Han er meget Fugle interesseret og selv Skribent paa Bogen. Vi sejlede om til Byen i hans Motorbaad, og paa Vejen saa vi en Kajakmand nær ved, vi havde set en ude mellem Skærene da vi sejlede ind men kun paa Afstand. Hele Byen flagede og da vi kom hen til Broen stod der vist omtrent et Par Hundrede Koner og Piger og Børn, i de mest fantastiske Kulører jeg nogensinde har set. Naar undtages deres Sælskindsbukser var der ikke 2 der lignede hinanden, de straalede i Zinober, Kraplak, Tændstikrødt, Orange gult Blaat og grønt. Nedenfor Broen stod der nogle Koner i deres fineste Stads og flænsede 5-6 Sælhunde, der lige var bragt i Land af Jon Møller (om ham senere). De var omtrent færdige og Skindene laa i en Bunke paa Klipperne der svømmede med Blod som Hundene gik og slikkede i sig. Vi gik op til førnævnte Jon Møller, en Grønlænder, der er Fanger, Fotograf og Bogtrykker, som i mange Aar har staaet i Korrespondance med Schiøler og sendt ham Fugle heroppe fra han er nemlig ogsaa Konservator og stopper Fugle ud. Vi var først inde i hans Hus hvor han bor sammen med sine gamle Forældre og et Par Broderbørn, og maaske flere. En underlig Blanding af et civiliseret Hus, d.v.s. noget i Retning af et smaalandsk Bondehjem og en grønlænder Hytte. Der var adskillige Stuer hvormange kan jeg ikke huske og i en af dem var der en Platform, omtrent en Alen over Gulvet, der indtog det Halve af Stuens Areal og var belagt med Skind. I et af Vinduerne stod der i en Blomsterkumme en Melde og groede. Der lugtede ikke godt. Vi var der kun et Øjeblik, saa gik vi med ham hen i Trykkeriet, hvor der ogsaa var fotografisk Atelier, og hvor han havde sine udstoppede Fugle, hvor af Schiøler købte en Due og nogle Æg. Jeg købte vedlagte Prospektkort. Derfra gik vi over Fjældet til Skibet da Schiøler vilde have en ren Flip paa, d.v.s. da vi passerede et Seminarium, deponerede vi Scheel der, Forstanderens Kone var hans Skolekammerat, hun spurgte til Gudrun (Klaks) da hun som lille pige havde haft hende til Lærerinde. Vi gik saa videre og saa paa Vejen flere Snespurve, de sorte og hvide Hanner saa pragtfulde ud. Vegetationen var meget sparsom paa Klipperne lidt Revling Dværgpil og Ulvefod og nogle Saxifraga hvoraf enkelte var begyndt at springe ud, og nogle smaabitte røde Blomster, her er en Prøve. Ovenfor Byen var der en sur Eng med Vandhuller og et Par Smaabække der løber ned gennem Byen, og brunt vissent Græs her ligger endnu gammel Sne i Driver, ogsaa i Folks Haver i Byen, men de siger at det er usædvanligt og stammer fra at det har været en ualmindelig haard Vinter og sent Foraar. Da vi naaede Skibet kunde vi se at vi ikke kunde naa at gaa om Bord uden at komme for sent og vendte saa om og gik tilbage til Inspektøren hvor vi fik stegte Ryper med Grønærter Rødvin, Bajer og Snaps, og Kaffe og Whisky, og blev sejlet hjem i Motorbaaden. I Dag har jeg malet en lille Aquarel Blokbogsblad, mens Schiøler og Fin var med en Grønlænder ude at ro. De kom hjem med en Tejste en sortgrå Ryle og et Par Snespurve, de sidste 2 havde de ogsaa funden Rede og Æg af. Schiøler var henrykt. Imens var "Angut" sat i Vandet og Møller har været i travl VIrksomhed med at gøre den i Orden og rigge den. I Eftermiddag har jeg lavet en Aquarel [i] Skibets Fremmedbog og sidder nu her i Kaptajnens Kahyt og skriver mens omtrent alle de andre er i Land. Naa nu kom Kaptajnen og vi skal vist snart til at spise. I Aften flytter vi ombord i "Angut" Hans Egede skal sejle i Morgen. Vi har haft det forfærdeligt godt her ombord. Men jeg glæder mig nu alligevel til den Tur op omkring i Fjorden her, her ser storartet pragtfuldt ud, og der skal være Masser af Strømænder inde i Fjorden, det er en af de allersmukkeste og mærkeligste Dykænder, som jeg er vældig spændt paa at se i levende Tilstand. Mange kærlige Hilsener til Dig og Drengene. Hils ogsaa de andre. Hilsen fra Expeditionen 
+Din
+JL.</t>
+  </si>
+  <si>
     <t> 9. aug. 1925</t>
   </si>
   <si>
     <t>Johannes Larsen, Grønland
 Axel Laurent-Christensen
 Eiler Lehn Schiøler
 John Møller
 - Nørdam
 Henning Scheel
 Jes Svane</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/KRmo1USA</t>
+  </si>
+  <si>
+    <t>25. aug. 1925</t>
+  </si>
+  <si>
+    <t>Staffan -
+Helge Bojsen-Møller
+Ossian Elgström
+Dan la Cour
+Axel Laurent-Christensen
+Eiler Lehn Schiøler
+Gustav Ljungdal
+John Møller
+- Nielsen
+Erling Porsild
+Morten Porsild
+Philip Rosendahl
+Finn Salomonsen
+Henning Scheel
+- Staun
+P Vedsted</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3rU2TbmY</t>
+  </si>
+  <si>
+    <t>11. sep. 1925</t>
+  </si>
+  <si>
+    <t>Niuvertoq -
+Christen Hauge
+Eiler Lehn Schiøler
+Knud Oldendow
+P Vedsted
+Richard West</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/d8BQ6gjM</t>
   </si>
   <si>
     <t>1925-12-04</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Hindsholm
 Stige, Odense</t>
   </si>
   <si>
     <t>Harald Henningsen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
 Niels Larsen Jørgensen
 Frida Madsen
 Peter Peter, Værksted</t>
   </si>
   <si>
     <t>Hindsholm er navnet på halvøen nord for Kerteminde.
 Henderson er samtidens kraftigste motorcykel, bygget i Detroit i USA. 
 Manometer måler tryk på vand.
 1 alen: 62,77 cm. I 1907 indføres metersystemet i Danmark, og de gamle måleenheder forsvinder efterhånden.</t>
@@ -4906,50 +5802,83 @@
 Alhed og Johannes Larsen er kommet hjem fra Båxhult. Alhed blev straks efter syg igen, og da de efterfølgende deltog i en jagt på Orelund, blev det værre. Hun skulle have sagt nej til at tage med,</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MsPI</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 3
 Mrs. J. L. Brønsted
 Bishop St. 106
 New Haven
 Conn.
 U.S.A.
 [På kuvertens bagside:]
 Return to: Sawyer - Kjerteminde, Denmark
 [I brevet:]
 21/10 - 26 Kjerteminde
 Kære lille Lugge!
 Tak for dit Kort fra Niagara. Det fryder mig stadig ubeskriveligt, at du synes saa godt om Amerikanerne. Det er som om Nulle - jeg mener Eastman - faar Oprejsning der i gennem. Naar jeg følte noget fra or ["ra" overstreget; "or" indsat over linjen] Amerika, var det jo paa en Maade via ham, - jeg oplevede paa en mærkelig Maade - intuitivt - hans Fornemmelse og synes jeg har oplevet hans Barndom og Ungdom, - ja endog hans Forfædres, - de strænge, stærke [ulæseligt ord] England Puritanere. Naar alt det, som var hans Rod og Oprindelse blev haanet og uforstaaet, saa syntes jeg det var Eastman selv! Og saa kan du nok forstaa, at det er en uhyre Tilfredsstillelse naar du kan lide noget af det. - Det tog mig flere Aar og lære at forstaa, men jeg er jo ogsaa saa dum, - eller var, - for jeg siger med Dr. Bichel at det er dejligt at mærke, at man bliver klogere Aar for Aar. Men Lugge, jeg tror virkelig at jeg paa de 13 Aar jeg boede derovre, naaede langt i Forstaaelse, den dybe Gennemtrængende Forstaaelse af New England. Gud skal vide, der var nok at irritere sig over, men "tout comprendre, cè serat tout pardonner" - (undskyld Stavefæjl) Mit Billede af Forfædrenes Skikkelser og Liv og Gærning ["og Gærning" indsat over linjen] var saa levende, at det hjalp til at opfatte Efterkommerne mere retfærdigt, end de fleste Indvandrere ellers gør det. [ellers gør det" indsat over linjen] Dernæst kunde jeg skjælne el. ane hvor der var Overfaldsskade paa Samfundslivet. Mulig en Del af mine "Opfattelser" var indbildte, - men ogsaa mulig at en Del var Intuition. - Jeg læste jo med stor Iver Landets Historie - John Fiske var den bedste. Kan du ikke faa dem fra et "library" - der maa vel være et Carnegie i Nærheden, - det synes jeg altid, der var. Det Fiske ["Fiske" indsat over linjen] er efter min Mening glimrende Bøger. Og Lugge faa dem paa "library" til at anbefale dig Bøger, som karakteriserer Befolkningen i New England. Jeg ved nok at Conn. ikke er New England, - men du kan godt ["godt" indsat over linjen] for min Skyld sætte dig lidt særlig ind i alt det New E. ["New E. indsat over linjen] Jeg kan ikke huske Forfatternes Navne Mange af dem er maaske lidt barnlige og for en Europæer lidt sødladne, - men det er det samme, - de hjælper til at levendegøre Billedet af Folket. Jeg er dog en Torsk til at huske. - Der var en som bl.a. skrev "Timothys Quest" - en Dame, - hun har mange smaa fine Fortællinger om Landboerne. Og det er jo paa Landet og i de smaa Landsbysamfund, at man finder de rene Typer. Mornine prællede alt jo af paa, - Hatt ligesaa, - han saa i Amerikanerne mest kun Indianerforfølgere. Junge var der for kort og kom ligesom forkert ind paa det hele, - Billy jo noget ufordøjelig - aandelig talt. - Lugge, læs ogsaa Mark Twains "Huckleberry Finn ["II" indsat over linjen] og Tom Sawyer. ["I"] indsat over linjen] (T.S. først.) Huckleberry er den bedste. Jeg kan ikke se andet end at den er glimrende Literatur. Denne Færd ned af Missisipi paa Tømmerflaaden sammen med Negeren Sam er virkelig en af mine store Oplevelser paa Literaturens Omraade. Men hvor er jeg blevet haanet for min Smag her til Lands.
 Naa, du synes maaske at jeg maa hellere fortælle lidt om Danmark, end fordybe mig i Amerika. Men du forstaar nok, at jeg er meget optaget af at du er der. Gid du kunde se East Andover og lade Thompsons vise dig vores Hus. Men det er jo noget afsides naturligvis. -
 Ja, hvad er der her. - Nu er det Efteraar og Bladene er faldne ude i min lille Have, men der kan endnu plukkes en Del Lathyrus og Petunia og Reseda og Georginer. Jeg har faaet mine brune Chenille-Vintergardiner op, - som Mor ordnede for mig i fjor, - de luner og hygger umaadeligt. Her er yndigt og jeg er mere end nogensinde forelsket i mit lille "komplette" Hus. Af Begivenheder: Thøgers nye Digtsamling, som hedder "Søndengalm" er udkommet. Det er altsammen Digte fra og om Italien. Jeg spejder efter Anmeldelser. De betegner afgjort et Vendepunkt i hans Produktion, og jeg er spændt paa, hvad Side, man mener han er vendt til. Det er en Fornyelse, det er der ikke Tvivl om. - Lille Muse og Lille rejste d. 21 Sept. det var et slemt Savn, - men det er saa morsomt at tænke paa, at de har været her og at de hyggede sig her. Gr. tog 5 Pund paa af min gode Mad!! Thøger var her og hilse paa dem paa Hjemrejse fra Aakjærfest og gamle Gr. og jeg kørte ham i Bil til Jelling hvor han saa tog Toget. Mon jeg dog ikke har skrevet det. - Vi var ved Faarup Sø, som vi ogsaa var ved. - Lugge, vi har en "tysk Aften." Her er nemlig en delvis indfødt ung Lærer ved Skolen, som giver private Timer ogsaa. En livlig, energisk ung Mand. Klassen bestaar af Skolebestyreren, Junge og mig. Desværre synes jeg at Skolebestyreren er meget tykhovedet, - han træder og stamper i hvert sølle Akkusativ og Dativ. Han kalder det Grundighed, men jeg kalder det Tykhovedethed. Saadan kan man jo se lidt forskelligt paa det. Havde vi Enetimer, skulde jeg blive som en Indfødt i Vinter, - det siger den unge Mand selv. - Men Skoleb. haler jo tlbage. Han laver jo ogsaa en Pærevælling af hver Sætning ved at blande Engelsk i det, - og er selvf. stolt af det (det er de altid). Jeg synes det er saa morsomt at Junge er med. Hun er min Gæst i Timen d.v.s. jeg forærer hende hendes Andel. Ellers vilde hun ikke være med, - hun ofrer jo intet paa sig selv. Hveranden Gang er det her og hveranden Gang hos Skoleb. og saa drikker vi Kaffe bagefter. Det er saa fornøjeligt. -
 Nu er Lases kommet hjem fra Båxhult. Alhed var saa rask da hun kom og har haft det glimrende deroppe, - men saa snart hun kommer hjem, er det jo knap saa godt. Og saa kan du tænke dig, - da de havde været hjemme en Uge rejste de til Jagt paa Orelund og Torbenfeldt og kom hjem i Aftes og idag ligger Alhed. Der var isnende koldt og hun frøs saa grænseløst og det kan hun jo ikke taale. - Hun vidste det i Forvejen, men syntes, hun var nødt til at tage med for Las's Skyld. Og nu er hun jo saa bitter paa ham. Der er jo Ting, vi grovere Naturer ikke forstaar. Hun kunde da sige "Fanneme, nej jeg vil ikke med" Det er da en daarlig Tjeneste at gøre ham, at føje ham og rejse med, - og saa være færdig at æde ham af Arrigskab bagefter. Las er jo nu en Gang en Klodsmajor med hendes Sygdom. - Swane er der i denne Tid. Kjeld Tutein er nu fast ansat som Gamles Hushjælp. De er meget glade ved ham og det er en stor Ting for Gamle. - Dede var her i Søndags et lille Svip. Han valgte sa en af de gamle slebne Karafler [tegning indsat] hjemme fra samt Tinbægeret du ved, som Mor altid havde paa Bordet. Og Minna fik det grønne Shawl. Vi fulgte ham til Middelfart - Gamle i sin Bil, - og i Hotel Middelfarts gamle Vinstue - en sjov Kælder nød vi en [indsat i venstre margen s. 6; på højkant:] Flaske Portvin til 12 Kr, som Dede gav. I ser vel at Lut er bleven gift med Hais! - Min nye Fortælling er nu færdig Se S. I (se S. X) ["(se S. X)" overstreget] 2
 [Indsat i venstre margen s. 2; på højkant:] Thøger fik M.S. og skriver, at han har læst den med "Interesse og Fornøjelse", - men det kan ikke nytte noget. Jeg vil gærne vide, hvad [Indsat i venstre margen s. 3; på højkant:] der er skidt og hvad der er godt (om der er noget). Den hedder "Aaen" og vores Aa er en af Hovedpersonerne, saa du kan forstaa, at [Indsat i venstre margen s. 4; på højkant:] jeg har forsøgt at udtrykke noget af min Følelse for det dyrebareste, vi har. Hvis jeg var gammeldags og senti- (fort. Side 6) [Indsat i venstre margen s. 6; på højkant:] mental saa skulde der være Dedikation, saadan: "Til lille Muk som jeg har oplevet Aaen sammen med." Men saadan noget nøjes man med at tænke nu omstunder, - og det kan jo for saa vidt være lige saa godt. [Indsat i venstre margen s. 1; på højkant:] Jeg skal sende dig den saa snart den er maskinskrevet, - og saa vil jeg gærne have en lidt indgaaende Kritik fra dig.</t>
   </si>
   <si>
+    <t>1926-11-11</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+- Dendenten
+- Friis
+Achton Friis
+Martha Friis
+Alhed Larsen
+Andreas Larsen
+Niels Svendsel</t>
+  </si>
+  <si>
+    <t>Efter Achton Friis' idé sejlede han og Johannes Larsen rundt til de mindre, danske øer og lavede notater, tegnede og fotograferede til et bogværk. Dette udkom 1926-1928 i tre bind på Gyldendal med titlen Den Danskes Øer.</t>
+  </si>
+  <si>
+    <t>Achton Friis har sendt 20 eksemplarer af den nye bog (De Danskes Øer), og skipperne og andre, der har været involveret i sommertogterne med Rylen får overrakt signerede eksemplarer af Johannes Larsen.
+Achton Friis har fået en meget dårlig omtale i Dagbladet Politiken, og Larsen finder det svinsk.
+Larsen har kommentarer til vignetter mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RoSd</t>
+  </si>
+  <si>
+    <t>Kjerteminde 11 Nov. 1926
+Kære Achton Friis
+Det er en Skam at jeg ikke før har skrevet, men Sagen er jeg sidder og laver Træsnit hele Dagen, og naar jeg ikke kan se længere, er jeg saa sløj at jeg ikke kan gejle mig op til at skrive mere end et Brev ad Gangen og der har været en Del i den sidste Tid. Det var festligt at faa første haæfte ind ad Døren det skal nok blive en god Bog og jeg glæder mig vældigt til Fortsættelsen. Jeg havde ikke ventet at faa mere end højst 10 Expl saa det er jo en glædelig Overraskelse med de 20. jeg skal nok forsyne Skipperne. Chr. Andersen har jeg været nede og overrække en, han var vældig stolt og glad og kunde ikke forstaa at der kunde blive Raad til at forære ham en Bog der koster saa mange Penge. Lidt efter spurgte han:"faar de andre 2 ogsaa en, og da jeg bejaede det, har jeg en lille Mistanke at der var ham et ganske lille Skaar i Glæden. Jeg har tilladt mig at digte en Dedikation:
+Til Skipper Chr Andersen fra Achton Friis og Johannes Larsen med Tak for Sommeren 1921. 
+som jeg har skreven foran i Bogen og med Forandring af Aarstallet her og Navnet og har i Sinde at skrive i de andres også, naar de kommer og henter deres Expl. Jeg har nemlig Dendenten til at bede dem komme herop efter deres Expl. Det var en usædvanlig og beskidt Behandling De fik i "Politiken" jeg konstaterer Gang paa Gang at det er et skidt Blad. Alligevel er jeg saadan et Vanedyr at jeg ikke kan faa mig til at sige det af, nu jeg har holdt det i 42 Aar. Med Hensyn til Vignetten er vi vist omtrent enige, d.v.s. jeg synes heller ikke, at de som Maagerne er for store, men derimod et Par andre som jeg ikke husker nu, og saa ganske afgjort Isfuglene, de optræder i naturlig Størrelse og maa da sagtens kunde taale at sættes ned i samme Forhold som de store Billeder, og en Del mere da synes jeg. Avisudklippene skal komme en af de første Dage. Nu kan jeg ikke finde paa mere i Øjeblikket. Min Kone og Puf beder mig hilse, vi er alle 3 enige om at hilse dem alle 3. Min Kone siger at jeg skal sige fra hende og sige at det er en meget smuk Bog. Nu kan Petersen og Svendsel som ogsaa beder mig hilse og nu tager jeg dem med over i Huset og overrækker dem Bøgerne.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1926-12-04</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Achton Friis
 Grethe Jungstedt
 Matilda Jungstedt
 Drude Jørgensen
 Maria Krümmelbein
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 William Mackie
 Helen Sawyer
 Nelly Tailor
 Kjeld Tutein
 - Vesterdal</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted var gæsteprofessor i USA flere gange i årene omkring 1926.
@@ -4987,72 +5916,123 @@
 Det bliver jo nok en lidt underlig Jul for jer, - men mon I ikke vil finde, at det næsten er som det slet ikke er Jul. Man har ondt ved at komme i den rette Stemning - derovre ["- derovre" indsat over linjen]. Det kommer sikkert af, at Lyset er forkert, - Dagen er for lang og lys, og Solhverv er ikke en stor og glædelig Begivenhed, som her. I Stockholm, hvor Dagen jo er endnu kortere, der har jeg altid følt Julen næsten som man følte den som Barn. Julen er som en Skæbne, - som et Vejr, noget som man man ikke vilde kunne komme udenom. Det er ikke som det er en af Mennesker konstrueret Fest. Den ligger i Luften og man bøjer sig for det. Med stor Fornøjelse naturligvis. - Man føler, at naar hver eneste nok saa ringe lille Snask klæder sig i Julegran, saa er det ikke for Kundernes Skyld, men fordi det maa være saadan. Jeg har sommetider tænkt at det var Massesuggestion, - men det tror jeg nu ikke alligevel. ["alligevel" indsat over linjen] Jeg tror heller ikke det skyldes udelukkende Svenskernes Temperament, - jeg tror tror altsaa nu, at det er et ganske naturligt Udslag af Glæde over Solhvervet. At fejre Jul ved Aquator vilde da forekomme ganske absurd. Undskyld denne lange Redegørelse
 Lugge, hvor var jeg henrykt over dit Bostonbrev. Sendte det straks til [ulæseligt ord]. Det er saa underligt, og saa kært at tænke paa, at du nu har ligesom lidt Indblik i mine 13 Udlændighedsaar. Nu synes jeg jo blot at du skulde opleve det altsammen - gaa med mig i Franklin Park, - tage tage Mattapan Sporvognen ud til Blue Hills, se vores Hjem i Columbia Road og besøge East Andover. Og Biblioteket, som jeg holdt saa meget af, - ja der var du jo. Og hvor morsomt at du var sammen med Helen. Det har nok været en stor Begivenhed for hende. Det var nu morsomt om du kunde besøge hende i Februar, hun kunde rigtig vise dig Boston. Saa kunde du ogsaa besøge Nelly Tailor - hun bor ganske nær Billy. Hun var min Nabo og bedste Veninde i mange Aar. - Peter hører jeg saa lidt om. Hvad laver han?? Og hvor var det morsomt at høre om Magisterens fine Modtagelse i Harvard.
 Nej, jeg traf aldrig Teddy Richardo, - jeg ved ikke hvorfor, - det traf sig nu ikke saadan. Men Coney og Lockshaal og Rolfe, om du træffer dem. Men de er sagtens i helt andre Brancher. Jeg glæder mig allerede til dit næste Brev.
 Las'es er i København. Vi synes nu at Besen har det helt godt, forholdsvis. Humøret er da langt bedre og hun er ikke nær saa pirren synes jeg. Jeg tror nu, at det er et stort Held at Kjeld Tutein er der. Han er jo en henrivende Fyr og umaadelig sød mod Besen. Et lidt fremmed Element i Hjemmet er nu sommetider godt, - i dette Tilfæde tror jeg glimrende. - Besen glæder sig til at skrive og fortælle om Mors Grav, som er saa smuk i Vinter, saa det vil jeg lade hende fortælle. - Hos Junges er det en af de gode Perioder. Han drikker ikke, har Arbejde og nøder pænt med Pengene. Junge siger han er saa ualmindelig sød hjemme i denne Tid. Saa puster stakkels Junge og faar igen lidt Mod paa Tilværelsen. I Søndags var hun og jeg i Odense hos Drude - inviteret. Vi havde saadan en hyggelig Eft. og Aften. Prof. var der, saa vi diskuterede Tilværelsens Gaade hele Tiden og spiste fin Mad og drak fin Vin til. Det var yndigt. -
 Jeg virker voldsomt med Julegaver. Iaar maler jeg Lerskaaler - har 12 færdige, - de er virkelig saa pæne. Samt Kageskaaler og Glaskaaler til Piger, - (jeg har fem Piger at give til) Grethe skal have et stort Fotografi efter det Maleri af Mors Mor som Max har. Det er henrivende og i en smuk gammeldags Ramme. Samt Las og Achton Friis Bogen, - samt mit Forskærertøj oppudset - samt en Bunke Smaating. Lille skal have en stor fin Dukke, jeg lader Tøjet sy, saa den kan klædes af og paa. Be skal have en Lommetørklædemappe (den er færdig) som den jeg lavede til Thøgers Fødselsdag.) Thøger skal have et graat af mig selv strikket Silkeslips. - Puf og Kjeld do Muffedisser. Saa du ser jeg virker. Jeg rejser Lillejuleaften. Jeg vil savne det lille hyggelige Jule[ulæseligt], jeg plejer at have hos dig. Jeg glæder mig jo svært til at komme op til min lille Familje, - men her bliver jo [indsat langs venstre margen s. 4:] Julen vemodig. Vi lægger alle Kranse derud. Jeg lægger en fra Dig, lille Lugge. - De skal hænge omkring paa Gelænderet og være af værende Grønt
 [Indsat i venstre margen s. 3:] Vi har stadig fremkommelige Veje og ingen Sne. "Guskilov." Nu 1000 Hilsner og Kompliment og [ulæseligt] til jer alle tre fra jeres Elle</t>
   </si>
   <si>
     <t> 7. aug. 1927</t>
   </si>
   <si>
     <t>Ragnar Ásgeirsson
 Múlakot Sommerhotel
 Ólafur Tubals</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/xw5xLNUd</t>
   </si>
   <si>
+    <t>13. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/edFwrcwW</t>
+  </si>
+  <si>
+    <t>15. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iME0s4ac</t>
+  </si>
+  <si>
+    <t>1929-11-26</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Else Jensen
+Grete Jensen, f. Hansen
+Franz Syberg
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Sven Clausen: "Uffe hin Spage" blev omarbejdet til marionetteater af Holger Kapel, som også lavede dukkerne. Musik af Franz Syberg, kostumer efter udkast af Margrethe Levy, orkesterledelse ved Erling Bene. Opført på Forsøgsscenen. (Olav Harsløf: "Mondegruppen: Kampen om kunsten og socialismen i Danmark 1928-1932", s. 272)
+Johannes V. Jensen var en udmærket billedhugger. Han har bla. modelleret buster af både Johannes Larsen og Fritz Syberg. Begge findes i bronzestøbt udgave på Johannes Larsen Museet. 
+I november 1929 begyndte Johannes V. Jensen at oversætte Egils Saga. Den kom sammen med diverse andre tekster til at indgå i De Islandske Sagaer, I-III, 1930-1932, illustrationer af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Syberg har været på et ikke aftalt besøg hos Jensen, men traf kun Olga hjemme. Han var kort i København bla. for at se "Uffe hin Spage" med Trylle/Franz' musik. Her mødte han Uttenreitter. Denne havde planer om at udgive nogle eventyr af H.C. Andersen med digterens egne illustrationer. Uttenreitter bad Syberg spørge Jensen, om man i ugebladet Ekko måtte gengive nogle af Jensens skulpturer. 
+Grete siger, at Jensen slider godt med sagaerne.
+Syberg arbejder også selv godt, men er ikke så mobil som for 40 år siden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2aEZ</t>
+  </si>
+  <si>
+    <t>Pilegaarden 26-11-29
+Kære Ven.
+I Lørdags var jeg oppe og ringe paa Jeres Dør i Haab om at faa hilst paa Jer, men som jeg anede det, var I ikke hjemme og jeg fik kun hilst paa Olga. Jeg tænkte mig Muligheden af at hjemsøge Jer Mandag Formiddag, men det naaede sig ikke fordi jeg stak af med et Morgentog hjem til mine Billeder der optager mig stærkt i dette usædvanlig smukke Efteraar. Det var kun et Svip jeg var i Kbhvn. jeg havde lovet Trylle at overvære Marionetkomedien ”Uffe hin Spage” med Trylles Musik til, den var forresten meget indsmigrende, enkel og nydelig og slog an. Men jeg traf der Uttenreitter som talte om Din Billedhuggerkunst han har set – hos Dig selv vel? – og bad mig lægge et godt Ord ind for sig – men jeg maa hellere forklare Dig hans Tankegang og det gør jeg bedst ved et Eksempel. En af hans Projekter er at foranstalte et Udvalg af H. C Andersens Eventyr illustreret af H. C. Andersen selv ved et Udvalg af de mange Tegninger og Udklip han har lavet. U. mener det ville kunde blive end [en] smuk Bog der vil uddybe Billedet af H. C Andersen – hvad jeg synes han har Ret i. Om det er lignende Tanker der bevæger ham m. H. til Dig ved jeg ikke, men jeg tror det. Men i hvert [Fald] bad han mig om jeg ikke vilde forhøre hos Dig hvorvidt Du havde noget imod at udlevere et Udvalg af Dine Skulpturer til Gengivelse i Ugebladet ”Ekko”. Det var ikke hans Hensigt at drive Journalistik, men, som han al Tid søgte det, at lade Tingene tale selv. Jeg vil bede Dig om Du enten vil svare ham eller mig paa dette Spørgsmaal. For mit eget Vedkommende synes jeg at det vilde være morsomt en Gang at se et Udvalg af Din Produktion – ikke mindst blandt ”Myterne” illustreret med Gengivelser af Din egen Skulptur. Der er noget uretfærdigt i at Din Digtervirksomhed helt skal overskygge alle andre Sider hos Dig, der er kun faa som ved hvilke udmærkede Arbejdshænder Du gaar og gemmer paa.
+Dette sidste (m. H. til en illustreret Udgave) staar for min Regning. Jeg talte med Grete som sagde at Du havde det godt og sled i Sagaerne.
+Her gaar det godt – Arbejdet falder mig foruroligende let, det eneste der minder om Alderen er Besværen ved at bevæge sig. Jeg er ikke saa mobil som for 40 Aar siden.
+Mange Hilsener til Jer begge to
+Eders hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
     <t>1931-02-17</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pilegården Kerteminde</t>
   </si>
   <si>
     <t>Ludvig Holstein
 Else Jensen
 Johannes Jørgensen
 Helge Rode</t>
   </si>
   <si>
     <t>Den omtalte digtsamling er Den Jydske Blæst, 1931. Første digt i denne bog er Som Dreng skar jeg Skibe. 
 Kronikken er formodentlig Ludvig Holstein: Johs. V. Jensen og hans Fjender. Politiken 1931-02-12. Berlingske Aften 1931.02.16.
 Sneglen og Rosenhækken er en historie af H.C. Andersen. 
 Odensebillederne er en række malerier, som H.C. Andersens Hus i Odense havde bestilt hos Fritz Syberg. Han har omtalt dem i flere breve til Johannes V. Jensen.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Syberg takker for digtsamlingen. Han har læst Holsteins kronik. Desuden husker han Helge Rodes anmeldelse af en af Johs. V. Jensens myter. Rode skrev her om at være for yndig.
 Syberg har sendt 22 billeder til Den Frie og skal nu i gang med sine Odensebilleder igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aH2l</t>
   </si>
   <si>
     <t>Pilegaarden 17-2-31
 Kære Ven.
 Tak for Dine Digte, af hvilke jeg bl.a ikke før har læst det som indleder Samlingen. Mon et saadant Digt ikke kan faa Dine Angribere til at indse at Du i Grunden er usaarlig? eller nøjes de med at føle det og harmes? Jeg har læst Holsteins Kronik og er ondskabsfuld nok til at glæde mig over at de to Herrer Joh. Jørgensen og – især – Helge Rode er trukket frem. 
 Man behøver hverken Ruslands eller Tysklands Hjælp til Fremstillingen af det Trekløver han præsenterer for os, tvertimod, det straaler af ægte Hjemmedanskhed. Af det lidt jeg har læst af Helge Rode bevarer jeg en lille Erindring, som jeg ikke kan faa slettet ud af mit Sind. I en Anmeldelse i Berling. T. af en af Dine Myter ”I Sverige”, hvor han paa falsk og uægte Maade men ”sobert” og ”fornemt” vurderede Dig og satte Dig paa Plads fremkom følgende indskudte Bemærkning om Dig: ”har man forresten Lov at være saa yndig”
 Det er Historien om Sneglen og Rosenhækken. 
 Forresten er der jo noget humoristisk i, at Dine Angribere for at finde noget de muligvis kan ramme og saare Dig med maa klæde sig selv af.
 Det lader til at Kyndelmisse giver os Vinter i Aar. [I] Hvert Fald er Østenvinden barsk her. Jeg har lige faaet sendt 22 Billeder over til den Frie og skal nu til at have Odensebillederne fat igen.
 Trods Gigt og Nyrer har jeg det ug.
 Mange Hilsener til Dig og Else.
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1937-06-08</t>
   </si>
   <si>
@@ -5070,116 +6050,505 @@
     <t>Leo Swane chikanerede i flere år Fritz Syberg. 
 Fuglebegravelsen: En litograf lod for egen regning maleriet "To børn begraver en fugl" ændre til litografisk tryk, og han forærede disse tryk til samtlige folkeskoler i Danmark. 
 Man kan tilføre fx kultegninger og pastelkridtværker fiksativ ved med munden at puste ned i et rør, der fører til en beholder med fiksativ. Syberg havde naturligt nok ikke "Vejr nok i sig" til at behandle et større lærred på denne måde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2</t>
   </si>
   <si>
     <t>Franz/Trylle får nu Pilegaarden, og de øvrige børn skal have et beløb, der svarer til gårdens værdi. Hans kan evt. sælge "Børnene ved stranden". 
 En avisartikel om "Fuglebegravelsen" er et godt modsvar til Leo Swanes angreb mod Syberg. Swane forsøger nu at hindre, at Syberg kan deltage i Carnegiefondens udstilling i USA. Det er ubehageligt for Syberg at arbejde sammen med Swane i Faaborg-regi. 
 Fritz Syberg spørger Hans, om han kan skaffe en stor sprøjte, som han kan bruge, når han vil give store lærreder med kultegning fiksativ.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MFKY</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 8 - Juni - 1937
 Kære Hans.
 Tak for Breve og Papirerne paa Huset som vi nu skal se at faa overskrevet paa Trylle, saaledes at I faar udbetalt nogle Penge til Gengæld for at han faar ["faar" overstreget] bliver Ejermand af Pilegaarden. Hvor meget vi skal vurdere den til ved jeg ikke, det kan vi jo tale om. Men hvert Fald sender jeg her som Forskud derpaa 3000 Kr. saa Du kan fortsætte Dit Byggeri.
 Hvormeget jeg kan udbetale hver af Jeg ["Jeg" overstreget] Jer til Gengæld for at Trylle faar Pilegaarden ved jeg ikke, jeg har ikke Forstand paa den Slags Ting, men som Salgsobjekt er den jo et tvivlsomt Aktiv. Jeg synes Du skulde sælge "Børnene ved Stranden" og faa det Hus til Dig, Ulla og Børnene saa I kan have Glæde af det mens Børnene er Børn det vil være en Livsværdi for dem, og for Jer med. Du er altsaa indforstaaet med, at hvad Du faar ind for "Børnene ved Stranden", er udenfor de Penge Huset kan smide af sig til Jer. Hvor meget eller lidt dette kan blive til hver af Jer vil jeg ikke udtale mig om lige i Øjeblikket, men nu faar Du altsaa foreløbig 3000 Kr.
 Har Du set i Pol. Be ["Be" overstreget] Berling. og National. en Opsats om den ["den" overstreget] "Fuglebegravelsen"? Jeg glæder mig over den fordi den dog er et Modangreb mod Swanes Muldvarpearbejde. Han har været paa Krigsstien igen fortalte Gustav Petersen og søgt at faa mig diskvalificeret til at deltage i Carlsbergfondets Maleriudstilling i Pittsburg i Staterne. Men Manden der staar for denne Udstilling valgte alligevel "Lindetræerne i Sne". Det er ubehageligt at skulle sidde i Komite Faaborgkomiteen ["Faaborgkomiteen" indsat over linjen] med en Mand man ikke holder af at række Haanden, men jeg har jo da den Udvej at kunne ty til en Sygemelding Saa er der en anden Ting. Jeg laver nogle Billeder jeg først tegner op med Kul, og gennemtegner dem en Del. Men nu er Sagen den, at naar jeg begynder at lægge an med Oliefarver, saa ved af gammel Erfaring at hele Tegningen med Kulstreg og samt, den forsvinder for Penselstrøget idet jeg lægger Farven paa. Jeg kunde tænke mig at hvis Kullet var et Materiale som blev siddende paa sin Plads som f. Eks. Blyant eller Tusch saa vilde det være en stor Lettelse for at faa Billedet nøjagtigt lagt an. Paa en mindre Lap Lærred kan jeg fiksere kullet med almindelig Fiksativer ved Hjælp af en Blomstersprøjte. Men da det her drejer sig om Lærreder paa ca 2 x 3 Meter har jeg ikke Vejr nok i mig til den Fremgangsmaade. Men man maa jo kunde faa en eller anden Slags Sprøjte der lige som Trylles Frugttræssprøjte, kunde sætte saa stærkt Pres paa Straalen eller havde en saadan Spreder saa Fiksativen kunde blive til Dampe eller gaa over i en Slags Dampform. Det kan man jo med en almindelig Blomstersprøjte naar man blot har Vejr nok i sig.
 Du har Forstand paa den Slags Ting og kan ved Lejlighed maaske skaffe mig en saadan Sprøjte.
 Hilsen til Jer allesammen. Ha'et godt og sørg nu for at faa det Hus bygget.
 Mange Hilsener fra Far.</t>
+  </si>
+  <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
+[I brevet:]
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
+  </si>
+  <si>
+    <t>1942-04-25</t>
+  </si>
+  <si>
+    <t>Fritz -
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Rasmus Larsen
+Louise Løgstrup
+Axel  Müller
+Irene -, pige i huset på Lindøgaard
+Ellen  Sawyer
+Janna Schou
+Lasse Taaning
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
+Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
+Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0631</t>
+  </si>
+  <si>
+    <t>Der er gået 60 år, siden Astrid og hendes tvilling blev født. De større søskende fik dengang fortalt, at Astrids tvillingesøster var dødfødt.
+Johanne takker Astrid for mange års venskab. Egentlig har de ikke set hinanden så meget i årenes løb. 
+Vandrørene på Lindøgaard har været frosne, så Johanne måtte hente vand hos naboen. 
+Løgstrup har købt gård i Gestelevlunde. Fru Løgstrup kommer til at bo tæt på sin søster. 
+Erik/Tinge er blevet skilt, og han blev ikke tvunget til at betale en masse til ekskonen. 
+Det har blæst meget, og møllen har hjulpet til at afvande ved inddæmningerne. 
+Elle(n) har været på besøg. Hun syr på en smuk pude til Astrid.
+Johanne glæder sig til Astrid og Axel kommer og spørger, om de kan medbringe fx en primus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UduZ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+26’ April 1942.
+brev.
+Fru A.Warberg Müller
+Bakkevej 12
+Hareskov St.
+22-2-03.
+21-4-2000.
+(Langfredag)
+B.W.P.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard, Dræby St. Fyen.
+[I brevet:]
+Lindøgaard 25 Aprl. 1942.
+Kæreste lille Dis!
+Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
+Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
+Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
+Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
+En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
+Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
+2. 
+Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
+Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
+Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
+Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
+Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
+Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
+Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
+[Skrevet langs venstre kant s. 4:]
+Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
+[Skrevet langs venstre kant s. 2:]
+Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
+[Skrevet på hovedet øverst s. 1:]
+Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
+  </si>
+  <si>
+    <t>1942-10-21</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Knuthenborg pr. Bandholm</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Elisabeth Knuth
+Johannes Madsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har besøgt Christa Knuth på Knuthenborg blandt andet for at male gamle træer i hendes park.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har virkelig nydt opholdt hos Christa Knuth. Hun får sine billeder en af dagene, og Larsen beder hende sende kassen retur til glarmester Madsen.
+Hjemrejsen var hård.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5B9t</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+pr. Bandholm.
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:] 
+Kjerteminde 21 Octbr. 1942.
+Kære Grevinde!
+Tak for sidst! det var en hyggelig Tid, jeg husker ikke, at jeg nogensinde har befundet mig bedre udenfor mit Hjem. Rare naturlige Mennesker, et Par usædvanligt søde Børn og den fuldendte Værtinde. Dine Billeder er nu færdige og kommer ned til Glarmesteren, saa faar Du dem nok en af Dagene og saa vil Du nok være saa sød og sende Kassen retur til Glarmester Johannes Madsen Kjerteminde eller bliver jeg skældt ud. Jeg naaede da hjem samme Dag jeg rejste, men først ved Ottetiden om Aftnen. Jeg maatte sidde ude paa Dækket af Færgen i 4 Timer inden den gik, saa var den godt 1½ Time om Overfarten, i Nyborg maatte jeg vente i 2 Timer paa Rutebilen.
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-01-24</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Julie Brandt
+Winston Churchill
+Adolph Hitler
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Johannes Madsen
+Elias Muus
+Sofie -, pige i huset på Lindøgaard 1942
+Franklin Roosevelt
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>St. Steensen Blicher: "Trækfuglene, en Naturconcert" udkom med Johannes Larsens træsnitsillustrationer i 1914. Stokkene ejes nu (2026) af Den Danske Radeerforening. Om de er ødelagt vides ikke.
+Glarmesteren er sandsynligvis Johannes Madsen, Kerteminde. 
+Det vides ikke, hvem K er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8409</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen vil gerne holdes orienteret om Janna Schous sygdom og operation.
+Brændslet kan ikke slå til, så nu har Johanne og Adolph/Agraren Larsen købt en kakkelovn med rundtræk og et nyt komfur. Johanne beskriver nyindretningen af en stue samt, hvordan kakkelovnen virker. Hun får ikke længere kolde fødder, og de sparer op mod 1/3 af den mængde tørv, som de før brugte. Familien har også fået ny radio, og de kan nu høre programmer fra USA. 
+Adolph er kommet til at smadre kuplen på lampen, som Johanne havde "hjemmefra".
+Martin/Manse har købt alle træsnittene til Blichers Trækfuglene af Johannes Larsen, og de hænger i spisestuen. Klodserne/stokkene er destrueret, så der kan ikke trykkes flere (se kommentarfeltet). 
+Det er frygteligt, at soldaterne blev ofret ved Stalingrad for at sikre Tysklands ære. Man troede ikke på det russiske folk, men de er seje. Bare Hitler nu ikke laver modtræk såsom at tvangsindkalde unge mænd i andre lande end Tyskland. En elektriker har i øvrigt fortalt Johanne, at alle tyske soldater slet ikke er "Hitlerianere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7TBX</t>
+  </si>
+  <si>
+    <t>Lindøgaard. 24-1-1943.
+Onsdag
+Kære lille Dis.
+Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
+Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
+Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
+Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
+Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
+(Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
+De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
+Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
+2.
+op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
+[Indsat i venstre margen s. 2; lodret:]
+X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
+Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
+Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
+Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
+Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
+[Indsat øverst s. 1; på hovedet:]
+Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
+Tusinde Hilsner fra din Junge. 
+[Indsat i venstre margen s. 1; lodret:]
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
     <t>21/10 - 43.
 Kære lille Lysse!
 Det er skammeligt af mig, at jeg ikke allerede i Sommer takkede dig for det, så umådelig værdifulde Brev, jeg fik mens jeg var i Kjerteminde, med Afskrift af Puttes! Jeg rejste dog ud på min Sommerferie med den bestemte Hensigt at jeg netop fra Kjertem. vilde skrive dig et langt Sommerferiebrev, men som det altid går mig - når jeg ikke har Antydning af noget at arbejde med (som jeg skal, altså) så falder der over mig en altomfattende og uovervindelig Dovenskab! Så det blev jo ikke til noget, trods det Incitament, som dit Brev dog var! Så kom jeg hjem fra Sommerferien og kom ind på Hovedet i Lotteritravlheden, efter hvilken jeg gav mig til at summe mig - desværre lidt for længe, for da jeg endelig var parat til at skrive, så var der af højere Magter sat en Stopper for det - og sådan er det så gået. Jeg har forstået, at det var din Idé med Telegrammet til Putte - det var forfærdelig sødt af dig at tænke på det, Lysse! og det førte jo med sig, at min lange Trængselstid fik Ende; det var en drøj Omgang, de ca. 8 Måneder da jeg gik og ingenting vidste. Jeg har nu igen i September hørt fra Grethe, at alt er vel derovre. Forleden - 15/10 - fik jeg såmæn to Røde Kors Breve fra Amerika, et fra E. og et fra en ung Frue af hendes og mine Venner dér; det ene var skrevet sendt ["sendt" indsat over linjen] d 8/10 - 42 det andet 19/10 - 42 - hun ønsker mig glædelig (forrige) Jul! Det er jo ikke meget værdifuldt som Korrespondance betragtet!
 Jeg havde ikke troet, at jeg kunde komme ud i denne Sommerferie, da jeg ikke havde nogen Penge; det var Dedes 60 Års Fødselsdag i Juli, og vi var jo bedt til Fest, så det var kedeligt nok, men skulde jeg rejse, måtte jeg desuden have Vikar for ca. 50 Kr. så det var udelukket. Så sendte Dede mig 40 Kr. til Rejsepenge - og skønt det jo hverken var helt eller halvt nok, så syntes jeg dog, at jeg måtte gøre en Udvej, når han så gærne vilde have mig med og var så generous, og så lånte jeg 60 Kr. på lang Afbetaling og drog afsted i underskønt Sommerferievejr. Vi havde nogle dejlige og hyggelige Dage hos Dede, - Lugge, Elle og jeg - og gjorde nogle Ture med Toget ud i de dejlige Egne. Så tog jeg til Kjerteminde, hvor jeg var i 14 Dage. Der var jo en Skygge over det, med Johannes Sygdom, men hun var endnu, mens jeg var der, skønt lidende og svag ikke egentlig ængstelig syg, det blev hun først senere, og der var jo en lang Tid, hvor vi helt havde opgivet nogensinde mere at se hende - I har vel hørt om det fra Kjerteminde? hvordan hun lå i dyb Søvn eller Bevidstløshed i Uger - og så den 29. Sept. den Dag, da hun fyldte 70, vågnede op til Livet igen. Elle havde ikke tænkt at tage derud den Dag, men Bibbe ringede at Johanne havde spurgt efter hende - og da hun kom derud, lå Johanne og røg en Cigar!! Den første Tid var hun meget uklar, men det klarer mere og mere, og det ser nu ud, som om hun kan blive sig selv igen. - De sidste 5 Dage jeg var der, var så skønne, at det var meget svært at rive sig løs - stille Sommervarme over alt det modne og frodige, der er nu ingen Stedet, hvor man kan sådan blive fyldt med Sommersalighed som dér - ikke mig, da! 
 Så var jeg et Par Dage hos min Ungdomsveninde i Odense, Elly Svarrer f. Eilskov. Hun er selv nøgtern og meget afholdende og nøjsom men hun ved, at jeg er Epikuræer og retter sig derefter! Ægte Kaffe på Sengen og efter Middag, ægte The, Rødvin til Middag, store Cigarer og - Calorie om Aftenen på Bænken ude i Haven, hvor vi sad til Kl. 11 hver Aften og sludrede om vores fælles Ungdom. Hendes rare Mand lå på Sygehuset for noget ikke så slemt, så vi var alene sammen. De er rige og har et yderst komfortabelt Hus. Ferien sluttede jeg på Faldengård, hvor den rare Holger var omtrent ligeså skrubbet og utålelig som altid - man kunde tæske ham men har en Del tilovers for ham alligevel.
 Bes og Arne har købt et lille Hus i Virum og skal flytte derud 1 Nov. jeg tror det er meget formålstjenligt at Be kommer fra Lugge og prøver at stå på sine egne Ben og selv tage Ansvar for Barnet, som er i Trivsel og flink og rolig. -
 Puf var en hel Dag ["hel" indsat over linjen] - da Las, Else og jeg var i Odense - på Tur med alle tre Børn i Båden på Fjorden; de havde Telt med og alle mulige Grejer til at lave Mad, og det var en meget stor Dag for dem alle fire; de kom hjem Kl 10 om Aftenen, aldeles matte og søvnige men yderst tilfredse. Jeppe havde lært at ro Båden så pænt, og næste Tir. - min sidste - udbad han sig at ro mig en Tur, det blev Lavvande, så Båden ikke kunde komme ind, men vi løste Spørgsmålet ved at jeg vadede et Par Mil ud i Bugten og besteg Båden dér. Jeppe var stolt; han er en fortryllende lille Dreng, - den af de tre, som står mit Hjærte nærmest.
 Bimse har forhåbentlig engang - for længe siden - fået et Brev fra mig, efter at hun havde sendt mig de søde Billeder af Børnene, som jeg lige har siddet og set på - men jeg mangler jo Peter! 
 Så må I have det godt! Mange kærlige Hilsener til jer alle fra
 Meme.
 Birgit og Ebbe er i Sverige for Tiden - men det ved I vel.</t>
   </si>
   <si>
+    <t>1944-05-27</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Gonny Egeberg Jørgensen
+Else Larsen
+Jeppe Larsen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Under 2. verdenskrig måtte de rejsende over Storebælt underkaste sig en udstrakt kontrol. Tilstrømningen blev reguleret ved udstedelse af særlige ’adgangstegn’, der skulle bæres synligt, og inden man gik ombord, blev man visiteret af politiet (Danmarks Jernbanemuseum https://www.google.com/search sca_esv=df9114d5be7f4ca8&amp;amp;sca_upv=1&amp;amp;rlz=1C1GCEB_enDK974DK974&amp;amp;sxsrf=ACQVn0986YKBr0RghJP_hMkV86mTMjBMvw:1713168089553&amp;amp;q=%22adgangstegn%22+storeb%C3%A6ltsf%C3%A6rgen&amp;amp;sa=X&amp;amp;ved=2ahUKEwiN-Ku74MOFAxVjQvEDHZH-BtgQ5t4CegQIIxAB&amp;amp;biw=1536&amp;amp;bih=703&amp;amp;dpr=1.25). 
+Det vides ikke, hvem frk. Kjær var. 
+Som hævn for likvideringen af stikkeren Harald Emil Sørensen blev bankdirektør Henning Hoffmann 26. maj 1944 forsøgt myrdet, da han var på vej ind på domhuset i Odense, men han overleverdeattentatet. En time senere blev trælasthandler N.H. Hein myrdet, mens han opholdt sig på sit kontor i Østergade. Drabet blev begået af Walther Gläsner og Fritz Himmel samtidig med at begravelsen af Harald Emil Sørensen fandt sted.(https://www.lexabc.dk/87/clearingmord). 
+I maj 1944 blev Fyens Stiftidendes bygning på Graabrødre Plads bombsprængt. Det tyske terrorkorps, Petergruppen, stod bag. Episoden er nævnt i andre breve - blandt andet et skrevet af Else Larsen, hvis forældres lejlighed blev ramt. 
+Schalburgkorpset, opkaldt efter Christian Frederik von Schalburg, leder af Frikorps Danmark, var et korps af danskere i tysk militærtjeneste under besættelsen (Wikipedia april 2024).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen kom godt hjem, men han havde glemt, at man skulle have adgangskort til Storebæltsfærgen. Han slap dog med skrækken.
+Larsen har gæslinger og ællinger.
+Frk. Kjær havde ikke råd til at give 300 kr. for akvarellen, og hun fik den for 150.
+Larsen returnerer (rationerings)mærker.
+Ruderne i Elses forældres lejlighed er smadret, da Fyns Stiftstidende blev bombet. En bankdirektør og en trælasthandler er blevet skudt som hævn for likvideringen af en stikker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YyR5</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[I brevet:]
+Kjerteminde 27 Maj 1944.
+Kære Grevinde! Glædelig Pintse!
+Jeg kom godt hjem i Gaar, men der var Held i det, jeg havde nemlig glemt at der var noget der hedder Adgangskort til Færgen og blev stoppet da jeg skulde ind og visiteres. Har De Færgebillet? blev jeg spurgt og da jeg lukkede min Pung op, blev der straks sagt Værsgo! Mens jeg sad og spiste den medbragte Madpakke i Rygesalonen lagde jeg Mærke til at alle Passagerer gik omkring med et grønt Mørke og spurgte min Sidemand, hvad det betød, det var Adgangstegnet, og da jeg bemærkede at saadan et havde jeg ikke, svarede Vedkommende at saa havde jeg været usædvanlig heldig. Der gik nu et Lys op for mig. Da jeg lukkede min Pung op havde Kontrolløren straks faaet Øje paa min Garantiseddel der tilfældigvis havde nøjagtig samme grønne Farve som Adgangstegnet. Hvis jeg var bleven stoppet skulde jeg have gaaet i Korsør til om Aftnen. Alt staar godt til her. Der er 3 raske Gæslinger, der kun har den Fejl at de føler sig mere knyttet til Mennesker end Gæs, hvis Aarsag Forældrene særlig Moderen efter Haanden har mistet Interessen for dem. I Gaar kom den anden Graaand med 8 raske Ællinger mærkelig nok er de 2 helt gule og bliver altsaa hvide, det rigtige Vejr til dem i Dag 23º og sløret Solskin og stille. Frk Kjær ringede i Morges og meldte at hun havde faaet Akvarellen, men at Du havde glemt at sige hende Prisen, hun lød temmelig rystet da jeg sagde 300, mere end 150 havde hun ikke Raad til og Piben havde der været budt hende 1000 Kr for. Det endte med at jeg lod hende faa den for 150 under Løfte af ikke at sige det til nogen. Jeg vedlægger nogle Mærker der i Dag er kommen tilbage fra Knuthenborg + de Byttemærker Frk. Egeberg forsynede mig med og som jeg ikke fik Brug for paa Grund af Smørrebrødspakken. Tak for Laan! Da jeg kom hjem i Gaar var Else i Odense i Anledning af at alle Ruderne i hendes Forældres Lejlighed var røget paa Grund af Schalburgfolkene havde bombet Fyens Stifttidendes Ejendom skraas overfor. De havde desuden sprængt 3 Forretninger i Kongensgade og skudt en Bankdirektør og en Trælasthandler, altsammen fordi der Dagen før var aflivet en Stikker, den Portner vi læste om i Toget. Mange Hilsner og Tak for sidst. Jeg skal ogsaa hilse fra Else, Puf og Børnene Din hengivne JL.</t>
+  </si>
+  <si>
+    <t>1945-01-19</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Bodild Holstein
+Adolph Larsen
+Marie Larsen
+Pernille Marryat
+Axel  Müller
+- Petersen, Frk.
+Janna Schou
+Maria von Sperling. g. Balslev
+Albrecht  Warberg
+Laura Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne har i et andet brev fortalt Astrid, hvordan man fejrede deres fars 100årsdag på kirkegården og på gården Erikshaab. 
+Janna Schou fødte i januar 1945 datteren Pernille. 
+Bodild Holstein døde januar 1945.
+Det vides ikke, hvem Jørgen var. Larsen/Warberg-familien kendte mange af dette navn. Det samme gælder Charlotte. 
+M er formodentlig Axel Müller, og Marie kan være Marie Larsen eller Balslev. 
+Sjums/Ina Goldschmidt var i 1945 gået under jorden (formodentlig fordi hun havde jødisk far).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0637</t>
+  </si>
+  <si>
+    <t>Johanne/Junge og Astrid må mødes i tankerne i anledning af deres mors fødselsdag. Faderens blev fejret så godt på Erikshaab. Johanne har gemt en sang, som Astrid 20 år tidligere skrev til moderen. 
+Frk. Petersen har været til middag på Lindøgaard.
+Johanne beder Axel købe og sende tobak. Den hjemmedyrkede vil ikke brænde.
+Astrid skal ikke være bekymret for Jannas fødsel.
+Både Martin/Manse, Adolph/Agraren og Laura/Bibbe har det godt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cmc7</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+modt. 20’ Januar 1945 
+Mors 100 års Fødselsdag.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Fred. 19de Jan. 1945
+Kæreste lille Dis!
+I Morgen har vi saa Mors Fødselsdag! Hvor havde det været dejlig om Forholdene havde flasket sig, saa vi kunde have været sammen paa denne Dag, men det vilde Skæbnen altsaa ikke. 
+Gid du havde været med paa Fars Dag og haft de samme gode Minder om den, som jeg har, det var saadan en usædvanlig dejlig Dag, som jeg af og til tager frem og tænker paa. Du ved, vi var jo paa Erikshaab hos de to go’e, og de havde gjort det saa festligt for os. Men selv om vi ikke kan være sammen og mødes ved Mors Gravsted med Blomster og Udsmykning, saa kan vi dog mødes i Tanker og Breve. Du var nu Mors Hjærtebarn, hendes lille Putte, hvor var Mor dog øm over dig, og hvor dit Vel laa hende paa Sinde. Jeg har for ikke saa forfærdelig længe siden haft fat i din lille smukke Sang til Mor, som vi sang for 20 Aar siden – det smukkeste du nogen Sinde har skrevet – men desværre er den gaaet til Bunds blandt mine Papirer igen, jeg husker aldrig nøjagtig, hvor de forskellige Sager ligger, jeg har saa mange store gule Konvolutter med saadanne Sager, men noget af den husker jeg da – om Dagen der ”lyser spæd og klar og spejder imod Vaaren” og saa: ”For hvad du er og hvad du var, vi aldrig nok dig takket har, som vi saa gerne vilde”. Hvor er det smukt og hvor det Sandhed. Vi fik aldrig Mor takket for alt det, hun var for os. Lad os haabe, at hun har følt det. 
+Vi fik alligevel drukket Axels Skaal. Som jeg vist skrev havde vi Frk Petersen (Kjert. Sygehus) til Middag den Dag. Samtidig kom Bibbe paa Cycle fra sin Vaagepost paa Sygehuset. Jeg havde det hele pænt og festligt. De fik Haresteg, ikke henkogt, men en frisk, der havde hængt fra før Jagten gik ud og var glimrende. Rødkaal, Ribsgélé og Tilbehør, derefter Engelsk brændt Crême, en Fromage, som er Bibbes Yndlingsdessert og som vi ogsaa fik Juleaften. 
+Dertil fik vi Æblemost. Jeg havde sat Rødvinsglas paa Bordet, og da Manse gjorde Vrøvl over det, da vi ellers altid drikker den af Vandglas, sagde jeg, at det skulde være saadan, for vi skulde drikke Axels Skaal, og det kunde vi dog ikke med Vandglas. 
+Mens jeg husker det – jeg glemte det i Axels Brev – mon I dog ikke kunde skaffe mig lidt Shagtobak; jeg vil saa gerne have lidt at blande mellem vort eget Bryg, der har den kedelige Egenskab, at man ikke kan holde Ild i den. Jeg kan jo sende en Femmer i et Brev med Frimærker for at faa Summen nøjagtig og du kan, hvis Axel altsaa kan og vil skaffe det, sende mig en Pakke i et Brev af og til. Jeg vilde være meget glad, om det kunde lade sig gøre, for vi har jo ikke Tændstikker i Overflod. 
+Jeg har fortalt Bibbe om Janna, at den lille har indtaget en lidt upraktisk Stilling, hun siger, at naar hun kommer paa Hospital, kan de sagtens klare det, saa hun blev ikke videre rystet over det. De er jo saa dygtige nu om Dage; det var anderledes katastrofalt tidligere, især da paa Landet med en alm. Jordemoder. Gid du vilde lade være med at ængste dig for det, for det behøves vist ikke. Værre er det jo med Sjums, men mon hun dog ikke kan sende Jer bare et Brevkort med en Hilsen, bare hun dog tænker paa det, det kan der jo aldrig ske noget ved og saa ved I da at hun er all right.
+Jo, søde Dis det er rigtigt hvad du skriver om at undlade Takkebreve, men M. har nu i Sinde at skrive til dig, han kan bare saa daarligt skrive til dig, han er saa mærkværdig ringe til det; jeg vil ikke sige noget om det, for saa har det ingen Værdi, men han blev aldeles betaget over Bogen. 
+- - Lige nu kom Bibbe fra Munkebo med Brev fra dig, som jeg nu altsaa har læst og takker saa meget for. saa mange Oplevelser du dog altid al [”al” overstreget] har at berette om, det kan jeg sandelig ikke hamle op med, men vi har jo Bibbe, som er saa rask og glad for Tiden, det er jo Oplevelse nok for os. Manse er ogsaa i saa godt Humør for Tiden, saa vi har det saa dejligt – og Agr. all right.
+Jeg skrev til Marie i Gaar og skal nok skrive til den gode gl. Charlotte. Aa, at Bodild skal til at dø, saa faar man ikke hende at se mere. Hun var elskelig imod mig, da jeg 1917 laa paa Diakonissen; Hvor er det smerteligt, men mange af os har jo naaet ”Støvets Aar”.
+[Skrevet langs venstre kant på s. 4:]
+Tak for Opskriften, den skal jeg sandelig prøve
+[Skrevet langs venstre kan på s. 1:]
+Ischias kommer af Fugtighed ikke af Blæst. Mon Søstrene kender til Astma og hvordan den skal have det. 
+[Skrevet på hovedet nederst på s. 1:]
+Det er ikke Huset, der giver dig Astma, men Husets Beliggenhed, men selvf. er det umuligt at bygge for Tiden
+[Skrevet langs højre kant på s. 1:]
+Til Lykke med Biddet! Gid det blev af! 
+[Skrevet på hovedet øverst på s. 1:]
+Mon der saa er saa stort mere at skrive om, der snakkes om mig – jeg mener omkring mig. – Tør du dog nok tage ud, lille Dis, naar Lægen har forbudt det. Jeg tror aldrig Jørgen fik vor Lykønskn. til hans Bryllup, jeg havde Julekort fra ham, men han nævnede det ikke. Men hvad, det gør det for Resten heller ikke noget. Hils Axel saa meget og tusind Hilsner til dig selv fra din Junge.</t>
+  </si>
+  <si>
     <t>1945-03-18</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Grete Warberg Larsen fødte sit barn 16. april 1945. 
 Janna Schou var aktiv i forsøget på at redde jøder ud af Tyskland. Hun var formodentlig i 1945 gået under jorden. 
 Landsforeningen JAK blev i 1931 stiftet som en protest mod det økonomiske system, der gjorde det muligt at tjene penge på penge. JAK protesterede mod, at samfundets penge blev stillet til rådighed i form af gæld med krav om betaling af renter. JAK’s holdning var, at penge ikke skulle have en pris, og at deres funktion udelukkende var at gøre køb og salg af varer og tjenesteydelser mulig. Samfundet skulle gennem en demokratisk styret Samfundsbank stille de nødvendige betalingsmidler til rådighed uden omkostninger (Kilde: J.A.K’s hjemmeside, april 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0638</t>
   </si>
   <si>
     <t>Johanne/Junge forstår godt, at Astrid/Dis savner datteren Janna. Det er svært at være alene hele dagen. Johanne var selv ved at blive skør af ensomhed, da hun var i USA. Og jo, Astrid må gerne skrive om sine sorger.
 Johanne takker for tobakken. Hun ser ingen mennesker, for rutebilen kører ikke, og folk har ingen cykeldæk. 
@@ -5202,50 +6571,221 @@
 13/3 – 2001. BWP.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag, d. 18de Marts 45.
 Kære lille Dis!
 Tusind Tak for dit Brev, som jeg fik i Forgaars; samme Dag havde jeg Brev fra Bibbe, hendes maatte jeg besvare først, og hun fortalte mig, hvor glad hun havde været over at træffe dig hos Magisterens. Det var dog ogsaa et morsomt Held, at hun netop kom derud den Dag. Nu har vi hende snart hjemme igen og Gud ske Lov for det, det er dog tryggere at vide hende her paa Landet, for Faren dog er minimal.
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
+  </si>
+  <si>
+    <t>1945-05-04</t>
+  </si>
+  <si>
+    <t>Alfred Benzon
+Bøje Benzon
+Joseph Goebbels
+Adolph Hitler
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+- Tørring</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har sammen med fabrikant Tørring fejret Berlins fald med et glas rom, rigtig kaffe og wienerbrød. Han ville ønske, at Hitlerog Goebbels ikke var døde, men skulle ende deres dage i konzentrationslejr. 
+Larsen regner med snart at få ællinger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SP5f</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm. 
+[I brevet:]
+Kjerteminde 4 Maj. 1945.
+Kære Grevinde.
+Tak for Brevet i Dag og for Kortet fra Kjøbenhavn forleden. Ja nu er der da endelig kommen Gang i Foretagendet. I Gaar havde jeg Fabrikant Tørring fra Odense, der for Tiden ferierer her nede, til Kaffe og Wienerbrød i Anledning af Berlins Fald. Den sidste Rest af rigtig Kaffe og dertil en gl. St Croix Rom, som jeg har faaet af Bøje Benzon, det er en hans Farfar gamle Alfred Benzon har importeret i 1849 og den holder 65,9 %, saa det er jo ingen Svagdrik. Det er kedeligt at Hitler og Goebbels er døde, jeg kunde have undt dem at tilbringe Resten af deres Levetid i Koncentrationslejr, sammen med de øvrige af Bundtet. Det er ret tidligt med Graaællingerne, men ikke usædvanligt. Jeg venter i disse Dage at faa 13 Ællinger og 6 Gæslinger. Jeg glæder mig til at se Stauderne. Jeg skal hilse fra Puf og Else. Mange Hilsener fra
+Din hengivne
+Johannes Larsen.
+P.S.
+Nu tuder Sirenerne Luftallarm, men det plejer jo ikke at betyde noget her
+JL.</t>
+  </si>
+  <si>
+    <t>1946-06-22</t>
+  </si>
+  <si>
+    <t>Poul Gregersen
+Elena Larsen
+Christine Swane
+Lars Swane
+Ursula Uttenreitter
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem konen, præsten, Bibbes kammerat og Jørgen var. Heller ikke hvilket barn Elena/Bimse Larsen medbragte. 
+På Munkebo Bakke er der et udsigtstårn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2458</t>
+  </si>
+  <si>
+    <t>Johanne/Junge takker for brev og pakke. Hun har haft gæster, lige siden Astrid/Dis og Alex rejste, så hun er træt. De besøgende var Elena/Bimse og en dreng, en af Martin/Manses venner, en præst fra Odder m.fl. Med præsten tog de på tur til Munkebo Bakke med. 
+Lars og Ursula Swane kom noget forsinket med en hund til Erik/Tinge. De var punkteret og mistede en færge. 
+Johanne har sagt nej til at tage et feriebarn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JSMC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+24 Juni 1946
+besv. 30’ Juni
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Kære lille Dis!
+Tak for Kort og Brev og Pakke! Manse er glad ved Uret – mægtig stolt over altid at vide, hvad Klokken er – og jeg over Persillen. Tusind Tak. Dette bliver kun et lille Livstegn, for jeg er ret udgaaet for Kraft – snart. Tænk lige siden I rejste har vi haft Gæster. Dagen efter kom Poul Gregersen og er her endnu (han hjælper Manse og er en sød Dreng) Det var Torsdag; næste Dag fik vi Tel. at Bimse og Dreng X [indsat i venstre margen:] 10 Aar og det sødeste Barn jeg nogensinde har set. Et Udtryk saa henrivende. [Indsættelse slut] vilde komme Lørdag Form. Det betød Huset møvet og fin Middag, 3 Retter Mad. Samme Aften ringede en Ven af Manse at han vilde komme Dagen efter til Middag Sidst paa Ugen kom en Præst fra Odder, som Bibbe er god Ven med (han er gammel og gift) og ham havde vi til et pænt Aftensbord den ene Dag og Middag næste. Han bor paa Kroen i Munkebo og han Bibbe og jeg var i Gaar bilende op paa M. Bakke, hvor vi nød en herlig Kaffe med Likør og Cigar. X [Indsat nederst på arket og op langs højre margen:] X og hvor der var aldeles dejligt oppe; vi var i Taarnet, hvor er Danmark et dejligt Land [indsættelse slut] Bibbe havde arrangeret Turen, men han ga’ den. 
+Han er en usædvanlig klog og intelligent Mand – henrivende, lidt kejtet og genert, som kloge Stuemennesker tit er. Manse var saa indtaget i ham.
+I Gaar ringede Lasse Swane fra Kbhvn. at de vilde komme her – bilende – i Dag til Morgen med en Hund, som Uglen vil have afsat til Tinge. Jeg var tidlig oppe og lavede fint Kaffebord og gjorde rent, men endnu Kl. 11 ¼ er de endnu ikke kommen. I Aftes var her en af Bibbes Kammerater, som nylig er kommen til Kjerteminde Sygehus, men jeg gik i Seng – trods Gæster, ogsaa Tinge, Grete o.a. Som du ser er det ikke just en død Tid, vi lever i!! Men sjovt er det da alligevel, selv om jeg har ondt ved at blive ved. Konen er stadig i Jylland. Pudsigt at alle disse – selvf. kære – Gæster netop skulde komme, mens hun er borte.
+Tak for Jeres Besøg, det var dejligt at have Jer, og alt var jo ogsaa vellykket, men det havde da nu været meget bedre, hvis I havde haft godt Vejr. - - - Her blev jeg afbrudt ved at de kom, havde punkteret og mistede derved en Færge. Grete og Tinge havde insisteret paa at have dem til Middag; jeg havde allerede købt Kød til Bøf; det fik hun saa ned. Derfor var de her kun et Kvarter, da de skulde af Sted lige efter Middagen. Nu faar jeg da en Hvile-Eftermiddag, hvad jeg meget paaskønner. Jeg fryder mig over den lille grønne Skaal, hvor er den dog henrivende. 
+[Indsat øverst på s. 1; på hovedet:] Vil du nøjes med disse Ord for denne Gang. Har du det godt?
+Hils Axel fra mig og de andre.
+Ogsaa Hilsner til dig selv, flest fra din Junge.
+Vi havde Brev fra Jørgen om vi vilde tage et Barn paa Sommerferie, selvfølgelig umuligt for mig at overkomme.</t>
+  </si>
+  <si>
+    <t>1947-12-26</t>
+  </si>
+  <si>
+    <t>Hareskov
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Edel -
+Ena -
+Bodild Branner
+Frits Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Thora Cohn
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Elena Larsen
+Erik Larsen
+Grethe Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Lise Larsen
+Marie Larsen
+Martin Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Pernille Marryat
+Axel  Müller
+Leo Swane
+Ane Talbot
+Gunnar Tinesen</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
+De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
+  </si>
+  <si>
+    <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
+Johanne/Junge Larsen takker for den skønne julepakke. 
+Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
+Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
+Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
+Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
+Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qXs1</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov
+[Skrevet af ukendt: måske Laura Warberg P]
+14-3-2007.
+21-6-2000
+BWP. 
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Fredag 2den Juledag 1947.
+Kære lille Dis!
+Det er bleven til en meget stille 2_den_ Juledag: Manse og Peter er paa Fiskeri (Bøsse med) med en Fisker-Ven i Kjerteminde, Marie er lige taget til Kjerteminde i en Lejebil, Rutebilen gaar først langt ud paa Natten, omtrent, og hun vil derud for at kunde følge Slagets Gang lige fra Morgenstunden paa Fødselsdagen. Las med Familie skal ned paa Raadhuset Kl. 10 for at blive udnævnt til Æresborger. Agraren er nede at malke, Edel har et og andet for, saa jeg er mutters alene og her er en salig Ro og Fred, hvor længe den vil varer maa Tiden vise. 
+Lad mig allerførst sige dig saa mange mange Tak for din indholdsrige Pakke. Først og fremmest dette pragtfulde Brevpapir, som hermed indvies, mit pæne Papir er netop paa Hældningen, der er vist kun et enkelt Ark tilbage, saa jeg er mægtig glad ved det og siger dig saa mange Tak. Bøgerne til Mandfolkene skal jeg sige saa mange Tak for. Jeg læste den til Manse en af de sidste Aftner inden Jul, jeg skal love for, den er spændende. Og saa allle Lækkerierne! Tænk at have faaet Risengryn til Huse! Og Rosiner og Bolsjer og saa de dejlige Cerutter og den store fine Mavebæltecigar – det var vel nok Herligheder.
+I mit lange Julebrev til dig, tvang jeg mig selv til ikke at skrive alt for meget om Lugge, men jeg var glad ved, at du skrev saa meget om det til mig, det var jo dog det, som opfyldte os begge. Og synes du ikke, at det var – er – svært at være saa langt borte og ikke kunne følge med i Enkelthederne. Christine hørte jeg dog fra et Par Gange, men kun ganske korte Breve. Jeg ringede Dagen efter til Kjertem. (jeg mener Dagen efter Begravelsen) Jeg talte kun med Las, de andre var i Byen, men han fortalte mig dog lidt om det; var det dog ikke kækt af Las paa 80 Aar at tage derover? Og da Puf kørte Rie herud Juleaftens Efterm. fortalte han mig en Del, ogsaa lidt om Præstens Tale, som Puf fandt god. Men nu faar jeg forhaabentlig den Glæde at være sammen med Christine i Morgen, det er i hvert Fald Planen, at hun skal komme til Fødselsdagen Lysse tager hende og SkriveSwane med i sin Bil, naar han og Bimse kører over. Hun ved, om Lugge har nogen Planer for sin Fremtid. – Der er nu mange, Dis, som har holdt af Magisterens ["s" i slutningen af ordet overstreget]; Peter siger, at Lysse holdt saa umaadelig meget af ham Bodild Branner skrev det samme; Fritz har taget sig det saa nær – Las, Puf, Christine. Jeg har 
+2
+været lidt forbløffet over saa komplet udeltagende Marie har været, ja næsten lidt forbavset over at se og mærke min Sorg. Det eneste hun egentlig fæstede sig ved, var det uforsvarlige i, at Las tog derover til Begravelsen; det blev næsten til en personlig Fornærmelse paa Lases Vegne over, at Magisteren var død!! Overdrivelse selvfølgelig; men jeg blev nu lidt underlig over at høre hende fordybe sig i Magisterens utiltalende Egenskaber og jeg tænkte: de mortuis nihil bene. Hedder det Ord ikke saadan? det mener jeg dog; jeg saa det forleden et Sted i en Historie helt anderledes, det endte paa bonus, og Ordet for De døde saa ogsaa helt anderledes ud. Spørg Axel! Der var heller ingen rigtig Glans – for mig altsaa – over Juleaften, som fejredes i Havestuen, jeg havde pyntet Juletræet, Peter havde dog lavet Julestjernen, den gamle maatte absolut siges at have udtjent, den havde ogsaa mange Aar paa Bagen. Jeg syntes jeg havde faaet det lille Træ rigtig fint og festligt i Aar; vi kan jo kun have smaa Træer, selv om det [”om det” indsat over linjen] naar helt op til Loftet; Lys havde vi nok af, Stjærnekastere ogsaa, saa det [”det” indsat over linjen] straalede smukt nok, og Net og Hjærter var frisklavet i Aar. Aldrig har her været saa mange Gavepakker som i denne Jul; Peter og Ena var her jo også ud over det sædvanlige Mandtal, og hvad Peter fik var ganske fantastisk, han sagde ogsaa den ene Gang efter den anden: Jeg har aldrig faaet saa mange Julegaver før. Ogsaa den lille Ena var tilfreds med sine. Juledags Eft. fik vi Visit af Tinge og hans Svoger Gunnar samt lille Lise, der skulde sige Tak for Gaverne, navnlig for Dukken fra os her. De sagde, hun var blevet helt forstenet af Betagelse, da den blev pakket ud. Om Aftenen, da de var kommen i Seng sagde Tinge til hende, om hun ikke snart kunde tie stille, nej, for Dukken skulde have ved den anden Side ogsaa, og saa sagde hun ned til Dukken ”hvordan er det du ligger og fedter med det” – man hører stadig Gretes forskellige Ytringer gaa igen i Lises Mund. Hun er en forfærdelig pudsig Unge. 
+Julegaverne – jo, jeg synes det er en utrolig praktisk Maade med Indpakningen; der er intet med at det og det ikke maa ses, for det er altsammen skjult under det fine Papir; vi faar heller ingen Uorden af den Grund, Papirer lægges straks fint sammen og samles i en Stabel og Baandene i en lille Bunke, som kommer i deres snart mangeaarige Æske, som har sin Plads i Julekassen. I Aar havde jeg saa meget Indpakningspapir, at jeg ikke nær brugte det op, skønt vil ["l" i slutningen af ordet overstreget] alle pakker Gaver ind med det; jeg har aldrig behøvet at købe Julepapir. - Tak for de smaa Skitser til din Børnebog, den er nok bleven nydelig og lille Nille salig; det er helt overraskende at du pludselig er bleven bildende Kunstner. 
+Du spurgte mig, om jeg syntes det var rigtigt, at du ikke tog til Begravelsen. Ja, for det første havde du vel daarligt kunnet taale det for din Bronchitis, men ellers – jeg ved det ikke, Dis, jeg har tumlet med det og spekuleret paa, hvordan Lugge ville føle det, men er ikke kommen til noget Resultat. Lad os haabe, at det du valgte var det rigtigste. 
+[Skrevet langs højre kant paa s4:]
+Lørdag 
+I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
+[Skrevet på hovedet øverst på s. 4:]
+min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
+[Skrevet på venstre kant på s. 4:]
+jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
+[Skrevet langs venstre kant på s. 2:]
+Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
+[Skrevet på hovedet øverst på s. 2:]
+Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1950-07-05</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Ellen Agnete Amstrup
 Adolph Hitler
 Thyra Iuel
 Adolph Larsen
 Marie Larsen
 Rasmus Larsen
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Harry Truman
 Ursula Uttenreitter
@@ -5405,59 +6945,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mxUk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lm45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aG2S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rb7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xUZYZl4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/N4x5ai71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mxUk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lyZ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0FnruCYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X4FUnVzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RoSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M104"/>
+  <dimension ref="A1:M148"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5622,4511 +7162,6509 @@
         <v>41</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="E5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F6" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="E7" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F9" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G10" s="5" t="s">
-        <v>89</v>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>47</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G11" s="5" t="s">
-        <v>96</v>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="5" t="n">
-        <v>1899</v>
+      <c r="A12" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-        <v>102</v>
+        <v>37</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G12" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="5" t="n">
-        <v>1899</v>
+      <c r="A13" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>74</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G13" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="5" t="s">
-        <v>115</v>
+      <c r="A14" s="5" t="n">
+        <v>1899</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>47</v>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="5" t="s">
-        <v>122</v>
+      <c r="A15" s="5" t="n">
+        <v>1899</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>56</v>
+      </c>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E15" s="5" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>129</v>
+        <v>37</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>133</v>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>142</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>143</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E19" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>159</v>
+        <v>74</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>176</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>190</v>
+        <v>56</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="n">
-        <v>1900</v>
+      <c r="A25" s="5" t="s">
+        <v>199</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...3 lines deleted...]
-        <v>197</v>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E26" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>37</v>
+        <v>214</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F27" s="5" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>192</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>70</v>
+        <v>217</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="5" t="s">
-        <v>219</v>
+      <c r="A28" s="5" t="n">
+        <v>1900</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E28" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>64</v>
-[...14 lines deleted...]
-        </is>
+        <v>83</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>236</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>236</v>
+        <v>78</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...3 lines deleted...]
-        <v>197</v>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>56</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="I32" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I32" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>253</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="M32" s="5"/>
+        <v>254</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>255</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...3 lines deleted...]
-        <v>197</v>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>265</v>
+      </c>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="s">
-        <v>260</v>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="I34" s="5"/>
-      <c r="J34" s="5" t="s">
-        <v>22</v>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K34" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="M34" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="M34" s="5"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B35" s="5" t="s">
         <v>264</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C35" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>265</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>265</v>
-[...8 lines deleted...]
-        <v>268</v>
+        <v>270</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
-        <v>272</v>
+        <v>221</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>273</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>274</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>275</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>276</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>277</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="5" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>280</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>281</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>282</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>283</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>284</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>197</v>
+        <v>74</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G38" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="I38" s="5" t="s">
         <v>288</v>
       </c>
+      <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="K38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="L38" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="39">
-      <c r="A39" s="5" t="s">
-        <v>293</v>
+      <c r="A39" s="5" t="n">
+        <v>1902</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E39" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="J39" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="K39" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="J39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="K39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>190</v>
+        <v>56</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      <c r="F40" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="I40" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="J40" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="K40" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="J40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>304</v>
       </c>
-      <c r="K40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="L41" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>310</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="L42" s="6" t="s">
         <v>316</v>
       </c>
-      <c r="F42" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="M42" s="5" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>249</v>
+        <v>56</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="E43" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="M43" s="5" t="s">
         <v>324</v>
-      </c>
-[...24 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>249</v>
+        <v>56</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>47</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>249</v>
+        <v>214</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>47</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>249</v>
+        <v>56</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>351</v>
+        <v>47</v>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>359</v>
+        <v>56</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>333</v>
+        <v>357</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>333</v>
+        <v>365</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>333</v>
+        <v>374</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>17</v>
+        <v>382</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>392</v>
+        <v>221</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>249</v>
+        <v>391</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>190</v>
+        <v>47</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>392</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>333</v>
+        <v>365</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>401</v>
-[...4 lines deleted...]
-        </is>
+        <v>408</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="I54" s="5"/>
+        <v>409</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>410</v>
+      </c>
       <c r="J54" s="5" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>272</v>
-[...4 lines deleted...]
-        </is>
+        <v>416</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>22</v>
+        <v>419</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="K56" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>430</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="M56" s="5" t="s">
         <v>431</v>
-      </c>
-[...10 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>214</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="J57" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="K57" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="J57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>438</v>
       </c>
-      <c r="L57" s="6" t="s">
+      <c r="M57" s="5" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>214</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>442</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>443</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>130</v>
+        <v>214</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>433</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="I59" s="5" t="s">
         <v>449</v>
       </c>
+      <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>70</v>
+        <v>450</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E60" s="5" t="s">
+        <v>299</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H60" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H60" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>457</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="M60" s="5"/>
+        <v>458</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>459</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F61" s="5" t="s">
+        <v>461</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>458</v>
+        <v>78</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>464</v>
-[...4 lines deleted...]
-        </is>
+        <v>22</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>470</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>16</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>476</v>
+        <v>147</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>461</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>480</v>
+        <v>78</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="D65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H65" s="5" t="s">
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="6" t="s">
         <v>486</v>
       </c>
-      <c r="I65" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      <c r="F66" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="L66" s="6" t="s">
         <v>492</v>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="M66" s="5" t="s">
         <v>493</v>
-      </c>
-[...13 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>55</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>496</v>
+      </c>
+      <c r="K67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L67" s="6" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>500</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="M68" s="5" t="s">
         <v>506</v>
-      </c>
-[...13 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>64</v>
+        <v>508</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F69" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="J69" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="G69" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="M69" s="5" t="s">
         <v>515</v>
-      </c>
-[...7 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>249</v>
+        <v>37</v>
       </c>
       <c r="E70" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K70" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="F70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>521</v>
       </c>
-      <c r="G70" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H70" s="5" t="s">
+      <c r="M70" s="5" t="s">
         <v>522</v>
-      </c>
-[...13 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>55</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F71" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="L71" s="6" t="s">
         <v>529</v>
       </c>
-      <c r="G71" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H71" s="5" t="s">
+      <c r="M71" s="5" t="s">
         <v>530</v>
-      </c>
-[...13 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>538</v>
-[...4 lines deleted...]
-        </is>
+        <v>517</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>299</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>541</v>
+        <v>22</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>15</v>
+        <v>538</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>16</v>
+        <v>539</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="F73" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>540</v>
       </c>
       <c r="H73" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="M73" s="5" t="s">
         <v>546</v>
-      </c>
-[...13 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="M74" s="5" t="s">
         <v>552</v>
-      </c>
-[...32 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="M75" s="5" t="s">
         <v>560</v>
-      </c>
-[...30 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>409</v>
+        <v>563</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="L76" s="6" t="s">
         <v>568</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="M76" s="5" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>249</v>
+        <v>36</v>
       </c>
       <c r="E77" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="K77" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="F77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>576</v>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="M77" s="5" t="s">
         <v>577</v>
-      </c>
-[...13 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>47</v>
+        <v>579</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>249</v>
-[...7 lines deleted...]
-        <v>384</v>
+        <v>36</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="K78" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="M78" s="5" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D79" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="L79" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="E79" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G79" s="5" t="s">
+      <c r="M79" s="5" t="s">
         <v>592</v>
-      </c>
-[...14 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>16</v>
+      </c>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F80" s="5" t="s">
-        <v>384</v>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H80" s="5" t="s">
-[...6 lines deleted...]
-        <v>600</v>
+      <c r="H80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D81" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K81" s="5" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>609</v>
-[...3 lines deleted...]
-      </c>
+        <v>597</v>
+      </c>
+      <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D82" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H82" s="5" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K82" s="5" t="s">
-        <v>614</v>
+        <v>594</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>617</v>
+        <v>600</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>64</v>
+        <v>601</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>602</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>619</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>621</v>
+        <v>604</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>622</v>
+        <v>605</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>623</v>
+        <v>606</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>625</v>
+        <v>608</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>626</v>
+        <v>609</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>64</v>
+        <v>147</v>
       </c>
       <c r="E84" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F84" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F84" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>627</v>
+        <v>611</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>628</v>
+        <v>612</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>629</v>
+        <v>78</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>630</v>
+        <v>613</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>631</v>
+        <v>614</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>632</v>
+        <v>615</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>633</v>
+        <v>616</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>571</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>634</v>
+        <v>441</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>635</v>
+        <v>617</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>636</v>
+        <v>618</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>637</v>
+        <v>619</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>638</v>
+        <v>620</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>642</v>
+        <v>47</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>553</v>
+        <v>265</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>643</v>
-[...14 lines deleted...]
-      <c r="I86" s="5"/>
+        <v>624</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>627</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>553</v>
+        <v>56</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>650</v>
+        <v>265</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F87" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F87" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>652</v>
+        <v>634</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>653</v>
+        <v>636</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>654</v>
+        <v>637</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>655</v>
+        <v>638</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>656</v>
+        <v>639</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>626</v>
-[...10 lines deleted...]
-        </is>
+        <v>640</v>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>641</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>659</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>661</v>
+        <v>78</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>662</v>
+        <v>643</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>663</v>
+        <v>644</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>664</v>
+        <v>645</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>665</v>
+        <v>646</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>666</v>
+        <v>56</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>667</v>
-[...7 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>669</v>
+        <v>647</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>671</v>
+        <v>649</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>672</v>
+        <v>650</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>673</v>
+        <v>651</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>674</v>
+        <v>652</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>675</v>
+        <v>653</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>249</v>
+        <v>37</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>16</v>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G90" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G90" s="5" t="s">
+        <v>654</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>677</v>
+        <v>655</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>678</v>
+        <v>656</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>679</v>
+        <v>22</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>680</v>
+        <v>657</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>681</v>
+        <v>658</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>682</v>
+        <v>659</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>683</v>
+        <v>660</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>684</v>
+        <v>37</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G91" s="5" t="s">
-        <v>685</v>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>686</v>
+        <v>661</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>687</v>
+        <v>662</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>688</v>
+        <v>22</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>689</v>
+        <v>663</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>684</v>
+        <v>538</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>626</v>
+        <v>539</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>17</v>
+        <v>667</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="s">
-        <v>693</v>
+        <v>668</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="I92" s="5"/>
+        <v>669</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>670</v>
+      </c>
       <c r="J92" s="5" t="s">
-        <v>688</v>
+        <v>78</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>696</v>
+        <v>672</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>697</v>
+        <v>673</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>698</v>
+        <v>674</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>699</v>
-[...10 lines deleted...]
-        </is>
+        <v>676</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>679</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="M93" s="5"/>
+        <v>680</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>681</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>701</v>
+        <v>682</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>591</v>
+        <v>683</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>702</v>
+        <v>265</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F94" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>703</v>
+      <c r="F94" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>70</v>
+        <v>686</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>706</v>
+        <v>687</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>707</v>
+        <v>688</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>708</v>
+        <v>689</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>709</v>
+        <v>690</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D95" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E95" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>710</v>
+        <v>692</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>711</v>
+        <v>693</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>712</v>
+        <v>694</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>714</v>
+        <v>696</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>715</v>
+        <v>697</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>684</v>
+        <v>37</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>717</v>
+        <v>265</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F96" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F96" s="5" t="s">
+        <v>699</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>721</v>
+        <v>703</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>723</v>
+        <v>705</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>626</v>
+        <v>265</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>707</v>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>726</v>
+        <v>708</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>727</v>
+        <v>709</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>728</v>
+        <v>710</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>729</v>
+        <v>711</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>730</v>
+        <v>712</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>731</v>
+        <v>713</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>732</v>
+        <v>714</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>47</v>
+        <v>538</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>626</v>
-[...19 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="H98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>736</v>
+        <v>717</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>737</v>
+        <v>718</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>738</v>
+        <v>719</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>739</v>
+        <v>720</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-        <v>740</v>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K99" s="5" t="s">
-        <v>741</v>
+        <v>594</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>742</v>
+        <v>721</v>
       </c>
       <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>743</v>
+        <v>722</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>642</v>
+        <v>265</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>744</v>
+        <v>47</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>745</v>
-[...4 lines deleted...]
-        </is>
+        <v>433</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>723</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>747</v>
+        <v>725</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>748</v>
+        <v>726</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>749</v>
+        <v>727</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>750</v>
+        <v>728</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>751</v>
+        <v>729</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>752</v>
+        <v>730</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>642</v>
+        <v>47</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>753</v>
+        <v>265</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>745</v>
-[...4 lines deleted...]
-        </is>
+        <v>731</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="I101" s="5"/>
       <c r="J101" s="5" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>759</v>
+        <v>736</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>760</v>
+        <v>737</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>36</v>
+        <v>738</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>702</v>
+        <v>602</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>761</v>
-[...3 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
-        <v>763</v>
+        <v>716</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>764</v>
+        <v>740</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>765</v>
+        <v>741</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>190</v>
+        <v>602</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>744</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>770</v>
+        <v>745</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>771</v>
+        <v>746</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>772</v>
+        <v>716</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>773</v>
+        <v>747</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>774</v>
+        <v>748</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>775</v>
+        <v>749</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I104" s="5"/>
+      <c r="J104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="M104" s="5"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="L105" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="L106" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>776</v>
       </c>
-      <c r="B104" s="5" t="s">
+      <c r="E108" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C104" s="5" t="s">
-[...32 lines deleted...]
-        <v>783</v>
+      <c r="C109" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="M110" s="5"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="L111" s="6" t="s">
+        <v>804</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>808</v>
+      </c>
+      <c r="M112" s="5"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="L114" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="M114" s="5"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="L115" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="M115" s="5"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I116" s="5"/>
+      <c r="J116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K116" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="L116" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="M116" s="5"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="I117" s="5"/>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>829</v>
+      </c>
+      <c r="M117" s="5"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="M118" s="5"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="M121" s="5" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="M122" s="5"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="I123" s="5"/>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="M123" s="5"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="M124" s="5"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="J125" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K125" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="L125" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="M125" s="5" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="K126" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="L126" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="M126" s="5" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="K127" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="J128" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="K128" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>893</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>899</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="L130" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="I131" s="5"/>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>911</v>
+      </c>
+      <c r="M131" s="5"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="D132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="M132" s="5"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="D133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="M133" s="5"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="K135" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="L139" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L145" s="6" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L146" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L147" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>1027</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10191,44 +13729,88 @@
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
+    <hyperlink ref="M105" r:id="rId110"/>
+    <hyperlink ref="M106" r:id="rId111"/>
+    <hyperlink ref="M107" r:id="rId112"/>
+    <hyperlink ref="M108" r:id="rId113"/>
+    <hyperlink ref="M109" r:id="rId114"/>
+    <hyperlink ref="M110" r:id="rId115"/>
+    <hyperlink ref="M111" r:id="rId116"/>
+    <hyperlink ref="M112" r:id="rId117"/>
+    <hyperlink ref="M113" r:id="rId118"/>
+    <hyperlink ref="M114" r:id="rId119"/>
+    <hyperlink ref="M115" r:id="rId120"/>
+    <hyperlink ref="M116" r:id="rId121"/>
+    <hyperlink ref="M117" r:id="rId122"/>
+    <hyperlink ref="M118" r:id="rId123"/>
+    <hyperlink ref="M119" r:id="rId124"/>
+    <hyperlink ref="M120" r:id="rId125"/>
+    <hyperlink ref="M121" r:id="rId126"/>
+    <hyperlink ref="M122" r:id="rId127"/>
+    <hyperlink ref="M123" r:id="rId128"/>
+    <hyperlink ref="M124" r:id="rId129"/>
+    <hyperlink ref="M125" r:id="rId130"/>
+    <hyperlink ref="M126" r:id="rId131"/>
+    <hyperlink ref="M127" r:id="rId132"/>
+    <hyperlink ref="M128" r:id="rId133"/>
+    <hyperlink ref="M129" r:id="rId134"/>
+    <hyperlink ref="M130" r:id="rId135"/>
+    <hyperlink ref="M131" r:id="rId136"/>
+    <hyperlink ref="M132" r:id="rId137"/>
+    <hyperlink ref="M133" r:id="rId138"/>
+    <hyperlink ref="M134" r:id="rId139"/>
+    <hyperlink ref="M135" r:id="rId140"/>
+    <hyperlink ref="M136" r:id="rId141"/>
+    <hyperlink ref="M137" r:id="rId142"/>
+    <hyperlink ref="M138" r:id="rId143"/>
+    <hyperlink ref="M139" r:id="rId144"/>
+    <hyperlink ref="M140" r:id="rId145"/>
+    <hyperlink ref="M141" r:id="rId146"/>
+    <hyperlink ref="M142" r:id="rId147"/>
+    <hyperlink ref="M143" r:id="rId148"/>
+    <hyperlink ref="M144" r:id="rId149"/>
+    <hyperlink ref="M145" r:id="rId150"/>
+    <hyperlink ref="M146" r:id="rId151"/>
+    <hyperlink ref="M147" r:id="rId152"/>
+    <hyperlink ref="M148" r:id="rId153"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>