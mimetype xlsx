--- v0 (2026-06-05)
+++ v1 (2026-07-27)
@@ -44,467 +44,1840 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1948-03-10</t>
+    <t>1886-01-21</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
-    <t>Laurine Pedersen
-[...2 lines deleted...]
-  <si>
     <t>Kerteminde</t>
   </si>
   <si>
-    <t>Ullerslev
-[...21 lines deleted...]
-Johannes Larsen
+    <t>København</t>
+  </si>
+  <si>
+    <t>Glorup Gods
+Vindinge, Ørbæk
+Ullerslev Kirke 5540</t>
+  </si>
+  <si>
+    <t>- Klein
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Forpagter Petersen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Posten er postvognen, som kørte fra Ullerslev til Kerteminde.
+Klaus er en fugl.
+Fuglene er en lille flok stillidser.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes får et ekstra brev fra sin mor. Fuglen Klaus har været væk i nogle dage, men kom så tilbage. Fuglene er i bur på Maries værelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZOdu</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 21 86
+1
+Kjære Johannes!
+Du skal dog have et lille Ord i Aften det bliver saadan lidt ekstra du skal alligevel faa Brev paa Søndag; Urban Larsen rejste Mandag Morgen [med] Posten, vi ventede ham Søndag 2 eller 3, men [papir mangler] ik til Aftensbordet der kom ingen Farbroder saa [papir mangler] vi ham den Dag; alligevel da vi spiste banke[de det] paa Døren og ind traadte han meget træt [ han] havde gaaet fra Glorup – hans egen Vogn skulde kjøre ham til Vindinge saa vilde han gaa til Ullerslev og komme med Posten det blev meget glat; Hesten faldt og U. gik saa Vejen haabende at naa Posten; men det slog Fejl og han fik den lange Tour Vi skal hilse fra ham. Den Aften kom Klaus ikke hjem og vi ledte og vi ængstede os for den men haabede dog, at den sad paa et af Lofterne, den havde Søndagsformiddag været saa glad oppe paa vores Sovkammer vasket sig saa Vandet stod till alle Sider og Børnene lo, hentede mig og raabte Klaus vil ikke holde op igjen og vi tør ikke tage Vandfadet, Du kan vel se den hele Sene
+[skrevet langs kanten] [papir mangler] raske
+Mandagen gik og Tirsdagen med, vi sørgede [papir mangler] og mange vare Gisningerne, har Høgen [taget ] ham har nogen skudt ham eller han [papir mangler] , jeg vil ikke gjøre Pinen længer igjen Eftermiddags da Fader gik hjem fra Havnen hørte han nogle smaa Drenge raabe der fløjer en Fugl den hedder Klaus, Faer kigede men kunne ingen se dog tænkte han er den her i Nærheden saa kommer den hjem iaften og da han gik op paa Loftet sad Klaus, han gik hen og strakte Armen ud saa kom han hoppende, i samme Tilstand sidder han nu som da du fik ham ude fra Kanen begge Vinger ere klippede [papir mangler] ere levnede i den ene Vinge Halen [papir mangler] beholdt, nu er han Stuefugl igjen, oh[papir mangler] saa glade nej du kan ikke tænke jeg var saa bedrøvet skulde jeg have [skrevet at] Klaus er og bliver borte, han er saa hed i Benene især i den Side hvor den er helt klippet og drikker og spiste naa hvor han spiste det lille Dyr var saa glad han vil ikke ud af Spisestuen Du spørger hvor er saa Fuglene, de befinder sig i bedste Velgaaende i Klejns store Bur oppe paa Maries Kommode ud imod Lyset og der er Borrer hos dem og Sukker og rigelig Føde og de ere meget fornøjede, de havde alligevel ikke bleven fri for ved Du hvad de gjorde de havde valgt det øverste af Lampen til deres Siddeplads og saa besørgede de ned paa Kubelen i Søndags jeg skrev til dig vare de ikke indfangede og saa maatte vi lade dem sidde Forpagter Petersen var her til Aften og jeg sad i en Angst for at de skulde lægge Mærke til Gjæsterne som vare saa næsvise at Efterladenskaber [papir mangler] i Kanten paa Kubelen 
+Lev vel [papir mangler] nu ikke mere denne Gang [papir mangler]
+[skrevet langs siden] Gang et langt hils endelig Mollerup – og Alle</t>
+  </si>
+  <si>
+    <t>1886-03-06</t>
+  </si>
+  <si>
+    <t>Ullerslev Kirke 5540 Ullerslev
+Hindemaevej 86  5540 Ullerslev
+5800 Nyborg
+5000 Odense</t>
+  </si>
+  <si>
+    <t>Charles Godtfredsen
+Carl Juel-Brockdorff
+Georg Larsen
+Jeppe Andreas Larsen
+Albert Carl Emil Mohr
+Niels Mollerup
+Johannes Plesner</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem M.C.H.H. er. 
+Baronen og godsforvalteren er muligvis fra Scheelenborg Gods nord for Kerteminde. Dette var et baroni, og der var tætte forbindelser mellem ejeren og Larsen-familien.
+Hindemae er et gods i nærheden af Ullerslev. Carl Juel-Brockdorff arvede i 1876 bl.a. baroniet Scheelenborg og Hindemae.</t>
+  </si>
+  <si>
+    <t>Familien i Kerteminde sender i hast "kjole og hat" til Johannes Larsen, da han skal til fastelavnsgilde på skolen. Mange formaninger om at holde måde og ikke tage for mange glas.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hxPU</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 6 marts 1886
+Min egen kjære Johannes!
+Vi fik travlt med at faa Kjole og Hat afsted til Dig. Georg styrtede afsted til Posthuset for at høre om de tog imod Pakker- ja de vilde nok modtage men ikke svare for Ejendele men gjør det bare istand Moder saa kommer vi dog først og maaske naar det sig at han faar det, vi ere kan du vel forstaa meget spændte på at vide hvad Du vil agere i den Dragt; men vi faar vel snarest Besked fra Dig 
+Jeg vil nu rigtig ønske Dig en glad Aften en Aften Du kan tænke paa med Fornøjelse bagefter, hvor jeg dog skal bede for Dig at Du maa ikke blive altfor overstadig lystig saa Du glemmer at holde Maade og ikke tage altfor mange Glas som de gamle vil friste Eder til at nyde Du maa nu ikke lee af mig ej heller vredes – fordi jeg kommer med denne Formaning det er kun fordi jeg elsker Dig saa højt min Ven at jeg beder dig saa hjertelig at høre min Formaning, jeg tænker hvis Mollerup er med saa holder I to sammen. Du maa nu endelig diske op med en hel Deel baade om Decorationer og Optog Musik og hvad de enkelte vi kender forestiller Plesner M. C. H.H. og saa 
+videre Godtfredsen ja bliv nu ikke utaalmodig over mine Forlangender husk paa vi ere herhjemme og faar ingen anden Beskrivelse end din det stod rigtignok bemærket i Politikken at Eder Skole skulde holde Fastelavnsgilde maaske det ogsaa omtaler Festen ja endnu engang god Fornøjelse min Ven.
+Her har ellers været et saa stærkt Snefald at du kan tænke Fader maatte rejse med Godsforvalteren til Nyborg i en Sag for Baronen, de tog herfra en Formiddag det var vist i Tirsdag, i Kane til Ullerslev og Motortog til Odense, Fader gik til Hinnemae i Mellem Tiden og da Toget kom tilbage og de skulde til Nyborg sneede det saa stærkt at de først kom dertil Kl. 6 Aften og der var ikke at tænke paa Hjemtour i denne skrækkelige Snestorm, vi fik Telegram [fortsættelse mangler]</t>
+  </si>
+  <si>
+    <t>1886-04-24</t>
+  </si>
+  <si>
+    <t>Nordskov Fynshovedvej 5390 Martofte
+Risinge Gods 5540 Ullerslev</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Christian Eckardt
+Margrethe  Eckardt
+Frederik Falkenstjerne
+Anders Klinkby
+Georg Larsen
+Marie Larsen
+Vilhelm Larsen
+Karl  Mantzius
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Nordskov ligger på Hindsholm, hvor Johannes Larsen gik på jagt og malede. Her opholdt han sig i sommeren 1886 med sine venner Godtfredsen, Wandahl, Kyhn og Mollerup. (Ernst Metze: Johannes Larsen. Berlingske Forlag 1955)
+Den lille kirke er valgmenighedskirken Emaus i Kerteminde. Den store er Skt. Laurentius, den almindelige folkekirke i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal være sammen med venner i påsken. Der kommer en mand for at se på landstedet i Risinge. Der er endnu ikke fundet en ny valgmenighedspræst. Stillidsen vender tilbage til huset og flyver ikke væk. Man skal prøve at finde et godt sted i Nordskov.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AqEQ</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 24 April 1886
+Kjæreste Johannes!
+En glædelig Paaskefest det vil vi af Hjertet ønske Dig at du ret maa faa Følelsen af Opstandelses Glæden jeg sidder næsten og bliver bange for at du ikke naar at faa Brevet; men maaske Frøken Bendal nok sender det ud til Dig – Hils nu alle dine Venner fra os ogsaa Klingbys skal Du bo hos dem eller hos Mantsius
+2 Paaskedag kommer her en Mand og han vil se paa vores lille Landsted ved Risinge blot han dog vil kjøbe det saa faar vi vores Penge ind der det er 4000 det vil jeg rigtignok ønske min Ven ja nu er her Sommer vi saaer i næste Uge og travlt er der alle Steder.
+Vi skal nok see at faa et godt Sted til Eder i Nordskov – Gud Fader give os en glad Sommer- at vi maa blive raske.
+Vi skal ingen Gudstjeneste have i Helligdagene i den lille Kirke men saa gaar vi jo i den store Hr Falkenstjerne var her igaar og prædikede for en stor Forsamling Georg og Vilhelm ere meget forkjølede, pas Du paa Johannes saa godt du kan
+Dine Søstre ere i Skoven for at plukke Blomster som Dine saa smykker Stuerne med Margrethe skal synge paa Mandag det har jeg nok fortalt Dig engang
+Det har gjort Markussen ondt at han ikke fik hilst paa Dig han ønskede saa meget at se Dig
+Stillidsen holder saa meget af at være her at jeg knap troer den flyver vi prøvede straks i Torsdags og Vinduerne stod længe aabne ja Vilhelm kostede den endogsaa ud men den kom straks ind igjen det er nu morsomt at see Vinduet stod aabent Vandkop og Æde i sammen Rum og den vaskede sig og pudsede sig og kiggede ud men kom ind igjen – vi har beholdt den for din Skyld maaske den vil blive til Du kommer hjem ja der er ikke saa lidt for mig at gjøre endnu – derfor kom min bedste og kjærligste Hilsen
+Ekardt Stykker taler du ikke om synes Du ikke de [tilføjet] er unikke men det vil du maaske helst fortælle mundtlig. Din egen Moer</t>
+  </si>
+  <si>
+    <t>november 1888-91</t>
+  </si>
+  <si>
+    <t>Carl Juel-Brockdorff
+Jeppe Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Hindemae er et gods, der ligger ved Ullerslev, vest for Nyborg.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen sender handsker og penge til Johannes, så han kan holde varmen og få råd til at tage toget til Birkerød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/o9LM</t>
+  </si>
+  <si>
+    <t>[Påtrykt tekst]
+J. A. Larsen
 Kjerteminde
-[Med anen skrift:]
-[...31 lines deleted...]
-Christine  Mackie
+Telegramadresse
+Larsen.
+Kjære Johannes
+Nu ligger der 1 Kr og 25 Øre inden i Handskerne det er alt hvad jeg har min Ven ellers skulde Du have faaet mere; Men kan Du ikke nok faa en Retourbillet til Birkerød saa rejs ud til den lille Ven paa Søndag nu kan jeg kun naa at sende Pakken saa skal du nok inden længe faa et langt Brev, det sneer stærkt derfor sender jeg det saa tidlig det er 2 Par ny Mansjetter som jeg ogsaa forærer dig og haaber at Handskerne passer baade Haand og Øje
+Din Fader skal nu straks rejse til Hindemae og tale med Baron Juul
+Din Moder hilser fra Alle og til Alle
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1889-08-16</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Lundeborg</t>
+  </si>
+  <si>
+    <t>Lundeborg Havn, 5874 Hesselager, Danmark
+Langtved 5540 Ullerslev
+København
+Vor Frue Kirke Kalundborg
+Ullerslev</t>
+  </si>
+  <si>
+    <t>Cathrine -
+Dora -
+Line -
+Christiane  Dragsted
+Emilie Dragsted
+Margrethe  Eckardt
+Christian   Elling
+- Gad, Frøken
+Marie Jensen
+Marie Kjellmann
+Adolph Larsen
+Augusta  Larsen
+Dorthea Larsen
+Helga Larsen
+Johanne  Larsen
+Martha Larsen
+Urban Larsen
+Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Clara Lindberg
+Dagmar Lindberg
+Elisabeth Lindberg
+Helge Møller
+Anna Schytte
+Laurits Thomsen
+Sofie Vest</t>
+  </si>
+  <si>
+    <t>Faster Mine er Vilhelmine Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Christine er hos sin farbror i Lundeborg. Familien i Kerteminde har haft og skal have besøg af en del bekendte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GpwX</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 16. August 1889
+Kjære lille Dine!
+Mange Tak for dit Brev i dag det er jo dejligt at høre lille Uba gjerne vil beholde Eder – og at hans Forældre er af samme Mening viser jo at de ikke er ked af I smaa Vrøvlehoveder – jeg har talt med Jomfruen hun skal nok passe godt paa Eder paa Onsdag; mon det nu bliver godt Vejr – for her blæser det slemt i disse Dage. Vilhelm skal nok hilse Farvel i Telefonen – men vil Du ikke nok kalde paa os for Du har dog bedre Tid til at vente eller komme igjen end jeg har.
+Lindbergs er her og kommer her i Morgen til Middag og bliver hele Dagen
+Elisabeth er spillende kan Du tro her og Dagmar skal spille nogle Musikere sammen her, Emilie og Christiane Dragsted kommer op at høre derpaa de reise herfra Mandag eller Tirsdag for Frøken Gad kommer hjem en af Dagene
+The og de andre to Cousiner talte meget om at de vilde derned Tirsdag men det veed jeg ikke noget om for jeg har ikke talt med Faster Hanne hun var saa søsyg paa Rejsen over og fra Kjøbenhavn at hun vist ikke sejler for det første…
+I aftes fik vi indavlet og da det regnede stærkt imorges – bleve vi rigtig glade at Hessene vare dækkede og kommen istand til at modstaa Regnskyl
+Hils nu Faster og Farbroder Kys de smaa Drenge fra Faster Mine
+paa Søndag Aften rejser Vilhelm og støder sammen med Helge Møller i Ullerslev – 
+hils ogsaa Marie og Charthrines gamle Thomsen og Jomfru Vest
+Line kjender jeg jo ogsaa – 
+Nu skal jeg hen at skrive til Margrethe og Marie Eckardt hun bliver saa i Kallundborg i Vinter hos Ellings
+Fruen vil give hende Løn og meget mere bare hun vilde blive –
+Lev vel kjære lille Dinemor – til vi sees 
+Din Moder
+Kjerteminde d. 16/8 1889
+Kjære Christine!
+Du skal ikke være kjed af at Du ikke kom med Dampskibet i Onsdags, for naar I morer Jer dernede er det godt at I bliver der lidt længere; I maa jo ogsaa sagtens kunne more Jer naar I kommer ud at køre og I har de smaa Drenge at lege med og det kan jo snart blive Onsdag saa kommer Du hjem, og bagefter kan Du tro er Du mest glad ved at have været der i 14 Dage. Jeg skal hilse Dig mange Gange fra Anna Schytte jeg morede mig udmærket derovre vi var ude næsten hver Dag, naar Du kommer hjem skal jeg fortælle Dig hvor vi var henne.
+Margrethe kommer enten paa Onsdag altsaa samme Dag som Dig, eller ogsaa paa Torsdag. I Onsdags var Adolph Dora og jeg med henne i Langtved, efter et Læs Korn, vi havde Kurve med og vilde have haft nogle Æbler og Blommer med hjem, men de var ikke helt modne, der er en forfærdelig Bunke Blommer, naar Du kommer skal vi en Dag derhen og plukke dem.
+Hils endelig Uba og Aage fra Mie og alle de andre Farbror, Faster, Sofie Vest, Marie og Catrine og Dig selv ikke at forglemme.
+Mor Jer godt og vær rigtig glade.
+Din hengivne Søster Marie.
+Thomsen maa Du ogsaa hilse jeg kan knap huske dem alle sammen, men nu tror jeg ikke at der er flere.</t>
+  </si>
+  <si>
+    <t>1890-08-12</t>
+  </si>
+  <si>
+    <t>Store Høljeryd</t>
+  </si>
+  <si>
+    <t>Alfred Eckardt
+Anna Eckardt
+Christian Eckardt
+Ingeborg  Eckardt
+Kristina Eckardt
+Margrethe  Eckardt
+Valdemar Eckardt
+Elisabeth Eckardt    
+Georg Larsen
+H.B. Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Johan  Norden
 Christine Swane
-Lars Swane
-[...42 lines deleted...]
-    <t>1899-04-21</t>
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var fraværende grundet aftjening af værnepligt. (juni 1890-marts 1891). Georg Larsen var kommis i sin fars forretning og er muligvis blevet i Kerteminde, for at styre tingene.
+Det er uvist, hvem Frises er.
+Christian Eckardt var blevet enkemand året før i 1889.</t>
+  </si>
+  <si>
+    <t>Der er blevet holdt en stor fest (sølvbryllup) på Store Høljeryd. Vilhelmine Larsen savnede meget sine to drenge, Johannes og Georg. De fik slet ikke brev fra Johannes og Georgs telegram kom dagen efter. Christian Eckardt har givet dem et billede af Store Høljeryd. Christine Swane gav dem en sløjfe til en stol. Vilhelmine Larsen glæder sig til at se Johannes og Alfred Eckardt ved toget på søndag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DVRe</t>
+  </si>
+  <si>
+    <t>Kjerteminde nej Høljeryd –
+Kjære Johannes!
+Saa haaber vi at sees paa Søndag faa at vide hos Alfred hvad Tid vi kommer og hvor længe vi kan sees
+Først tænkte vi at ligge i Kjøbenhavn om Natten men det er jo en hel Kapital for 6 paa et Hotel, saa kan vi sees en Time eller 2 maa vi være glade for det vi tage saa hjem med Aftentoget til Ullerslev.
+Det var kjedeligt du slet ikke faar Fader at se denne Gang han rejser herfra i morgen Onsdag for det er jo nu lige i Høst, saa han daarlig kan undværes; men vi savnede meget Brev fra dig i Mandags, Georgs Telegram kom først i Morges tillige med et fra Frises og 3 andre i Fællesskab. Norden, H.B. Larsen og Albreckt.
+Det var dejligt Vejr og vi havde det saa hyggeligt og rart alle Eckardts er herovre; den lille Stue var pyntet saa smukt med Blomster og Grønt og et Bord med Gaver E gav os Høljeryd ligesom Margrethes Maleri Christine en sløjfe til en Stol 6 servietter og Sofapude Betræk; af vore Pigebørn og Margrethe.
+Nu i morgen kjører vi Fader ned og faar maaske da dit Brev vi længes meget det var svært for mig at I to Sønner ikke var med at holde den Dag
+Gud give I maa faa det godt i denne Tid – mon ikke de har sendt dig noget senere
+Hils Alfred og faa ham til at møde paa Søndag det er vist 6¼ ved Helsingørbanen og saa kjører vi igjen Kl 8 ad Korsør ( vi [ulæseligt ord] en Fartplan)
+Kjærlig Hilsen fra os Alle sammen 
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1892-02-17</t>
+  </si>
+  <si>
+    <t>Långaryd
+Ollerup Svendborg
+Randers Regnskov
+Dinestrup pr. Ullerslev</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Anders Andersen
+Laurine Andersen
+Alberta Brandt
+Alexander  Brandt
+- Brandt, frøken
+- Christensen fra Randers
+Alfred Eckardt
+Betty  Ejlskov
+Viggo Fich
+- Hansen, sagfører
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Martin Larsen
+Vilhelm Larsen
+Elias Muus
+Christoffer Nielsen
+Frederikke  Nielsen
+Peter Nielsen, Grønland
+Johan  Norden
+- Oppermann
+Jacob Stærmose</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvad et hakkebur er. Det vides ikke, hvem godsforvalter og frue er. 
+Johannes Larsen er ikke nævnt i kataloget fra Den Frie Udstilling 1892. Muligvis er der tale om en ophængning udenfor katalog.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er begyndt at male i Zoologisk Have. Han har også udstillet på "Den Frie". IA Larsen er ved at sælge en ejendom. Købmand Norden er gået konkurs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kvDO</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 17/2 92
+Min kjære Johannes!
+Ja Du maa nok undre Dig at der ingen Brev var med Kurven men her har været saa meget for at bestille saa vilde jeg da i Søndags rigtig nyde det gode at hvile mig og skrive som jeg vel er kommen tilsæde kommer Betty Ejlskov og vil blive her om Natten [Marie?] var Patient og sad i Sofa saa jeg maatte gjøre Besked gaa med til Foredrag, der skulde nemlig være Oplæsning af Christensen Randers og Sang af en Frøken Brandt fra Ollerup. Søster til Sangeren Brandt. Betty var kjørt med dem herned da hendes Søster er Stedmoder til disse Brandter – hun sang helt kjønt
+Nok om det Marie maatte ligge næste Dag stærk Feber og Pletter i Halsen Vilhelm laa ogsaa saa jeg takkede Gud at hun rejste med Posten næste Dag
+Nu er Marie saa vel at hun maa komme lidt op imorgen og Vilhelm er ogsaa paa Benene han har lavet Adolph et Hakkebur saa her en Tiggen for en Kanariehan
+Idag jeg var nede hos Christoffer for at se til ham havde han endnu ikke drukket noget af sin flaske men jeg fik vist ikke fortalt dig at da jeg var dernede første Gang havde jeg en Flaske Tokejer med til ham jeg skal hilse dig saamange Gange fra dem begge og Peder stod paa Gaden hos en Sandemand og sled i det, husk nu et Telegram til Brudeparret paa Fredag du skulde have seet Rikke da hun fortalte mig at hun spurgte Peter om du ikke skulde med til hans Bryllup jo han er den villeste af dem Alle sammen det er ligemej med de andre - -
+Algren er det bedre med, det var daarligere nogle Dage forleden Dag var han 21 Aar – Gud give ham dog sit Helbred inden ret længe
+Nu haaber jeg at Du har modtaget Pengene, Godsforvalteren kom endelig igaar, men Fruen var med saa jeg ikke Tid at skrive – Tak for dit lille Brev og for det store, det gjorde mig ellers ondt at du kunde blive [ulæseligt ord] for at gaa den Vej, men du kan tro jeg blev glad at du valgte en Blomst som gjorde Lykke og Pengene skal jeg sende dig efterhaanden. Du skal imorgen faa sendt dine store Støvler for dem kan du nok behøve naar du nu skal gaa til Zoologisk Have, det fornøjede os at du maler derude men hvad du maler det maa du endelig fortælle os, og saadan en Kulde om du staar ude 
+Kom nu med en ordentlig Besked ogsaa om hvordan det gik med den frie Udstilling og om Oppermann er ude at lære Landvæsen det vil Fader gjerne vide det morede ham da han kom i Tanke om at han prøvede at pløje og lærte at ride, mon han ikke engang besøger os naar den ligger saa nær herved.
+Nu kommer Brevet ikke afsted iaften alligevel for nu lukkede de Porten og jeg maa lave Kaffe til dem som spiller
+Johannes fortæl mig hvad du maler paa Skolen og idet hele taget en hel Deel jeg længes altid saa meget naar du nylig er rejst, men vi ses forhaabentlig snart for skal vi over til Sverrig medens Georg er hjemme saa maa vi jo afsted først i Marts om det vil gaa som vi ønsker. Vidste jeg blot hvordan vi skal med Vilhelm – skal han til Kjøbenhavn nu og læse privat fransk det koster vel for meget for os men mon ikke vi kunde faa Alfred til at læse med ham at vi engang kan høste en smule Fordel fra den Side – jeg forstaar ikke hvordan vi skal, for var der blot nogen her i Byen der kunde læse fransk med ham saa var det vel egentlig bedst at han gik herhjemme og saa kom derover til August hvad mener du?
+Nu vil jeg saa gjerne gjøre det bedste blot det nu var Alvor at vi kan sælge det Sted saa hjalp det paa os men vi stoler paa Herren han hjælper os nok over de Forlegenheder
+Her er sket en Forandring i Handelsstanden, Kjøbmand Norden har maattet gaa fra sin Forretning med stor Underbalance. Farbroder taber en Deel vi andre ogsaa; men det er jo da værst for ham den Stakkel foreløbig er han flyttet hen hos Sagfører Hansens om det er muligt vil han se at kjøbe Kalkovnen og se at faa en Lejlighed derude – men det er rigtig nok haardt for en Mand i den Alder at gaa fra Huus og Hjem, Ejendommen blev solgt til Hr Stærmose for 16,000, det er ham der er hos Muses.
+Brorsen rejser herfra Byen og gamle Larsen hos Delcomyn skal være hans Afløser.
+Anders Andersens datter Laurine er bleven forlovet med en Søn fra Dienstrup. De skal bo i den nye Gaard ”Andekjærgaarden”
+Pastor Fik har forlovet sig med en ung Pige der har været Lærerinde hos dem for de yngste Børn
+Hils nu alle gode Ven fra os og imorgen naar jeg sender Støvler sender lidt Mad med
+Nu maa du have god Nat og Gud befalet min egen Ven som jeg beder om Lykke og Velsignelse for til din Gjerning
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1895-05-30</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Albert Carl Emil Mohr
+Julie Mohr
+Theodor Oppermann
+- Petersen, Biolog
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem der har nogle drenge, som skal døbes.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens far og søster er kommet hjem fra Sverige. De tager af sted igen efter Pinse. Familien har besøgt Christine på hendes vævekursus og spiste hos godsforvalterens. Vilhelmine Larsen spørger bekymret til økonomien omkring den nye hund.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZY7N</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 30 Maj
+Kjære Johannes!
+Saa fik vi da Fader hjem Natten imellem Tirsdag og Onsdag de kom med Vogn fra Ullerslev og det var 4 Kr. Brevet der meldte os deres Ankomst mødte næste Morgen naa godt var det at den kjære Fader kom de stod jo og skulde bruge Træ som ikke er kommen endnu; men han fik dem i Gang med andre Stk. indtil ”Adolph” med Guds Hjælp faar god Vind at de kan begynde efter Pintsen – 
+De seer saa raske ud begge to at det er Lyst Fader har rigtig godt af en Hvile der opmuntrer ham saameget og de ere alle saa glade ved ham siger Marie sidste Dag var der 17 Kjørere og det at de bliver talte op i en saadan Fart det kan de lide – han skal afsted lige efter Pintse igjen – og bliver saa borte i 8 Dage. Der er saa smukt derovre.
+Igaar var vi ude at lykønske Christine som var meget glad ved at I Brødre havde husket hendes Fødselsdag vi tog til Mosegaarden og saa dem væve og tog saa C og Julie med til Godsforvalterens – spiste tilaften der og kjørte saa hjem Kl. 8 – for Marie og Fader kunde nok trænge til Søvn
+Det er nydelige Ting de væver kan du tro oh hvor det morede mig at se alle de Væve igang med forskjellige Tøjer.
+Iaften afsender jeg din Uldtrøje og lidt senere hvad her ellers er du faar vel nok Postbudet til at bære den til dig.
+Johannes jeg er saa bedrøvet hvor faar du Penge til Hunden Fader maa se at gjøre Udvej og der er saa meget andet jeg ved ikke om du har noget tilgode hos Biologen
+Skriv mig dog endelig til hvordan du mener at klare dig
+Det er herligt at Sommeren virkelig er kommen; men Bad i en saa lille Bæk det synes jeg ikke om er det rindende Vand pas dog paa hvad du gjør
+Kommer I herned i Pintsen lad mig det vide Idag maa jeg passe Boutik medens Georg sørger for Retourgods derfor benytter jeg Lejligheden til at skrive til Eder.
+Hvad svarede Oppermann paa Hundespørgsmaalet?
+Hils dine Omgivelser mange Gange fra mig og ønsk dem en glædelig Pintse skal Drengene saa døbes i Helligdagene
+Hilsen fra Alle Din moder</t>
+  </si>
+  <si>
+    <t>1895-07-12</t>
+  </si>
+  <si>
+    <t>Ullerslev Kirke
+Jylland
+Trekronerfortet København
+Svanninge</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+- Clausen, skibsfører
+Karl Korsør
+Adolph Larsen
+Dorthea Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Lars Madsen
+Jens Olsen
+Christine Swane
+Wenzel Heinrich Tornøe</t>
+  </si>
+  <si>
+    <t>Addy, Azela, Vilhelm og Rhea er alle skibe tilhørende købmand I.A. Larsen i Kerteminde, Johannes Larsens far.
+Johannes Larsen opholder sig muligvis hos Frits Syberg i Svanninge. Hunden er muligvis "Tjalfe", som Johannes Larsen har gengivet på en akvarel i 1896.
+Det er uvist, hvem Peter Lae er.
+Det er uvist, hvor i Jylland Johannes Larsen skal hen.
+Reden i København strakte sig fra Prøvestenshavnen over Kongedybet til Trekronerfortet. (Wikipedia)</t>
+  </si>
+  <si>
+    <t>Johannes Larsens lillebror, Vilhelm, har bestået sin eksamen. Christian Andersen sender en hilsen til Johannes og beder ham om at komme med til fugleskydning. Johannes skal ud og hente en ny hund.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3na4</t>
+  </si>
+  <si>
+    <t>[Påtrykt] I.A. Larsen [Påtrykt med kursiv] Kjerteminde, den 12 Juli 1895
+Kjære Johannes!
+Igaar kom her Brev fra Vilhelm, det gik mig daarligt til Eksamen, nu maa I ikke blive bedrøvede jeg kommer til Middag kan Marie hentet mig til Slutning stod jeg bad en Ven om at skrive Resultatet hjem, vi snart lukket op for det Brev og der stod gratulerer Larsen de bestod med 19 2/3
+Jeg blev glad kan du tro for jeg havde allerede begyndt at græde, men det var jo kun en kort Sorg Søstrene kjørte begge to hen at hente ham og paa Ullerslev Gade og han blev jublende glad da de gratulerede ham jeg seer den hele Shene. Saa idag min kjære Ven kom dit Brev og det var mig en ligesaa stor Glæde at du kan komme afsted efter din Hund. Gud ske Tak du har selv tjent dem for anden Gang oh jeg har ogsaa tigget vor Herre at han vilde gjøre Udvej for saa trangt som her er, har der ikke været paa lang Tid – Nu kom dog Jens Olsen – ”Addy” ligger paa Rheden, han har dog tjænt 500 Kr i den Tid han nu har sejlet i Aar – det gjør dog straks at vi haaber paa bedre Tider nu skal Azela gjøres klar til Afrejse med Clausen – Lars Madsen har faaet ”Vilhelm”, Karl Korsør ”Rhea”, Lykke og Held for dem alle sammen
+Christian Andersen kom herop nu han losser Brænde hør sig mig en gang hvor har vi Maleren i Svanninge – han kommer vel dog hjem til Fugleskydningen førstkommende Torsdag? Det ved jeg ikke Christian Andersen jeg har slet ikke fortalt ham at der er Fugleskydning 
+Men dog Fru Larsen han skal møde gjorde han ikke Tornøe til Fuglekonge ifjor og har han ikke lovet at være min Kammerat, kan jeg dog ikke faa fat i ham for det skal siges saadan rigtig indtrængende til ham, kan jeg nu ogsaa være sikker paa at de skriver til ham ligesom jeg siger,
+Jeg raade ham til at skrive selv saa blev det som han vilde have det og Aftalen blev at nu han skulde skrive et brev og komme med saa vilde jeg lægge det inden i mit; men nu kom han nej lille Fru ! skriv de nu kun saa godt de kan og sig ham vi faar fri Frokost i Aar det er Jubilæumsaar – det skal nok blive morsomt han maa snøre os men ikke sige nej. Hvad siger du dertil Johannes – kommer du her og saa til Jylland bagefter eller kan du naa Jylland først og saa komme her?
+Dit Tøj er afsendt de nye Benklæder med en kjærlig Hilsen fra alle
+Fader er ikke hjemme saa jeg kan ikke sige dig fuld Besked om Pengene men nu kan du jo svare os paa dette og saa sige os dagen du vil rejse. 
+Din egen trofaste Moder
+Søstrene hilser dig og vi ønsker alle Lykke og Velsignelse for den lille Peter Lae</t>
+  </si>
+  <si>
+    <t>1896-09-13</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
-    <t>Ullerslev
-[...4 lines deleted...]
-    <t>Carl Becher 
+    <t>Ullerslev</t>
+  </si>
+  <si>
+    <t>Samuel Andersen
+Christian Eckardt
+Adolph Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen
-Christine  Mackie
-[...25 lines deleted...]
-Din
+Karl Schou
+Marie Schou
+- Skytte Knudsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen, Marie og Karl Schou, Syberg m.fl. har netop været på et ophold på Larsen-familiens gård Höljeryd i Småland.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde urhøns og en skovdue med fra Sverige, og han tegner nu i en fart, inden de rådner. Han kænges efter at komme i marken med Tjalfe. 
+Larsen skal til Nordskov og give en mand en akvarelkopi af Tapetmanden. Billedet er færdigt.
+Johannes Larsen kommer snart til fods til erikshaab. Han ville ønske, at han havde en cykel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Smqw</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 September 1896.
+Kæreste Alhed!
+Tak for Deres Brev, som jeg fik i Forgaars Morges da jeg kom hertil eller rettere sagt til Frokost da jeg stod op. Det er egentlig forfærdeligt saa man kan blive forvænt, jeg havde ventet at der var Brev fra Dem og var bleven meget skuffet hvis der ingen havde været. Jeg havde 2 Urhøns og en Skovdue med hjem, som jeg har haft saa travlt med at tegne at jeg omtrent ikke har været uden for en Dør siden jeg kom. Nu er jeg i Færd med at tegne Skovduen men da jeg opdagede at Posten gaar om 3 Kvarter sætter jeg mig til at skrive for at De kan faa Brevet i Morgen. Det er ganske forbistret med de Fugle, jeg maa jo tegne dem i en Fart inden De raadner og sa sidder jeg her og tegner mens det klør i mig efter at komme ud i Marken og se hvordan Tjalfe vil behandle en aaben Mark efter al den Skovjagt. Og sa er der en Ting til, i Morgen er det den 14 og saa har jeg lovet den Mand som jeg boede hos i Nordskov at komme ind og forære ham en Kopi i Vandfarve efter ”Ta [noget af papiret mangler] manden” det er nem [noget af papiret mangler] hans afdøde Fader og der existerer ingen andre Billeder af ham og i Morgen er det Sønnens altsaa den først omtalte Mands Fødselsdag. Gud ske Lov har jeg da Billedet færdigt d,v,s, jeg havde malet det inden jeg rejste til Sverige og har sat 2 Knapper i Træk frem i Dag, og faaet Christine til at hente en Ramme hos Glarmesteren som jeg havde tilovers fra mine Billeder i Foraaret og som viste sig at passe udmærket. Nar jeg saa faar det overstaaet og Fuglene holder sig saa jeg kan fortsætte med dem paa Tirsdag og jeg har haft mine Sko hos Skomageren og er bleven klippet hos Barberen kan De vente at se [noget af papiret mangler] med det første. Jeg kommer nok til at gaa derned for jeg aner ikke hvor jeg skal opdrive Rejsepenge. Har De læst i Politiken om Stenografexamen, det saa ikke ud til at Peter havde bestaaet men mon ikke det er en Fejl. Jeg kan næsten ikke tænke mig den Mulighed at han skulde være dumpet, det Bæst kunde ogsaa gerne skrive hvordan det var gaaet. Havde jeg bare en Bicycle, om Forladelse, Cykle, saa kunde jeg meget bedre komme af Sted. Jeg begynder at spekluere paa at laane en. Nu maa jeg holde op for at faa Brevet med. Mange Hilsner til vi ses.
+Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1898-06-15</t>
-[...6 lines deleted...]
-    <t>Aage Bertelsen
+    <t>1896-11-18</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Det er formodentlig Anna og Fritz Sybergs næstældste barn, Johanne/Besse, (f. 11. sept. 1896), som Johannes Larsen skulle stå fadder til. 
+"Den mærkelige Historie med Tulipanerne" refererer formodentlig til Johannes Larsens maleri Tulipaner. 1896. Olie på lærred. Johannes Larsen Museet</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har fået brev fra Peter Hansen om opførelsen af Den Fries Udstillingsbygning. Johs. Larsen er indbudt til at stå fadder og håber at få Alhed at se ved den lejlighed. 
+Et af I.A. Larsens skibe har problemer, og det vil give udgifter. 
+Johs. Larsen har skrevet til Peter Hansen om "den mærkelige Historie med Tulipanerne". Af et senere brev fremgår det, at der er tale om et Johs. Larsen-billede af tulipaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9Ir3</t>
+  </si>
+  <si>
+    <t>Kjerteminde 18 Novbr. 1896.
+Kæreste Alhed!
+Skjønt der kun var [noget af papiret mangler] Kvarters Ophold [noget af papiret mangler] med Christine ly [noget af papiret mangler] hvordan de boede de [noget af papiret mangler] storartet Lejlighed [noget af papiret mangler] traf Deres Moder der [noget af papiret mangler] til Aften og kom i god Tid til Toget. Det var i det hele taget den behageligste Hjemrejse jeg endnu har haft, jeg kom til Ullerslev 5 ½, kørte med en Bondekarl fra Stationen til Ullerslev By og gik saa Resten og kom hjem saadan noget som 10 Minutter over 7 saa jeg kunde sidde og hvile mig 1 Time inden jeg [noget af papiret mangler] 
+Der var Brev fra Peter om den fri Udstillings ny Bygning og alt Vrøvlet i den Anledning der stod ogsaa at det [noget af papiret mangler] Nechelmann saa ud [noget af papiret mangler] Examen hun har [noget af papiret mangler] Religion og i Pæda [noget af papiret mangler] var ogsaa Brev fra [noget af papiret mangler] Uglen med [noget af papiret mangler] at tage. Hun af [noget af papiret mangler] paa Søndag og til mig om at være Fadder, dog at jeg ikke var tvungen til det fordi jeg kom. Imidlertid maatte jeg love Christine at tage med derned hvad jeg gør saa meget hellere som jeg haaber at faa Dem at se ved samme Lejlighed og gør jeg ikke det? Da [noget af papiret mangler] fra Skolen var der kommen en kedelig Efterretning fra et af Skibene som var paa Vej til Lübeck med Træ, nemlig [noget af papiret mangler] om at det var k [noget af papiret mangler] ind til Visby, hv [noget af papiret mangler] betyder en større [noget af papiret mangler] Stedet for Indtægt som Fader jo havde [noget af papiret mangler] mig paa til Fern [noget af papiret mangler] meget de drejer sig om kan vi jo først faa at vide naar der kommer Brev. Jeg har ikke bestilt andet i Dag end skrive, jeg har skrevet et langt Brev til Peter, som saa handlede om den mærkelige Historie med Tulipanerne og som jeg nu venter at faa Forklaring [noget af papiret mangler] Dagene. Jeg maa [noget af papiret mangler] for at jeg kan naa at komme over med Brevene inden Kl. 4 saa at De kan [noget af papiret mangler] i Morgen For- [noget af papiret mangler] Hils alle! [noget af papiret mangler] Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-11-25</t>
+  </si>
+  <si>
+    <t>Vestergade 11B, 5540 Ullerslev, Danmark
+Romsø, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Peter Hansen
+Vilhelm Larsen
+Karl Schou
+Christine Swane
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Intet nyt fra Peter Hansen om tulipanerne.
+Marie og Karl Schou har fået en søn.
+Johs. Larsen skal til Romsø med Christian Andersen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1hUR</t>
+  </si>
+  <si>
+    <t>Kjerteminde 25 Novemr. 1896.
+Kæreste Alhed!
+[noget af papiret mangler] det jo er Dem der skal [noget af papiret mangler] denne Gang, vil jeg [noget af papiret mangler] skynde mig at takke [noget af papiret mangler] rare Dage vi har haft [noget af papiret mangler] Tusind Tak. I Odense [noget af papiret mangler] Christine ogsaa og fik Kaffe og var nær ved at komme for sent til Toget, hvad der vilde have været temmelig frygteligt, da Uglen klagede sig over at hun var kommen til at ryste i Knæene enten af Forkølelse eller fordi hun maatte løbe saa rask til Faaborg ligesom os, eller af begge Dele. [noget af papiret mangler] var slet ikke glad ved at vi skulde gaa fra Ullerslev. Vi blev imidlertid overraskede ved at møde Agraren da vi kom gennem Ullerslev By, jeg [noget af papiret mangler] lade være at give [noget af papiret mangler] til hende ved at [noget af papiret mangler] men Uglen bemær [noget af papiret mangler] dende at hun saa g[noget af papiret mangler] var ham der kørte [noget af papiret mangler] det kunde da aldrig falde hende ind at raabe efter ham. 
+Her er endnu ikke noget fra Peter om Tulipanerne derimod var der Brev fra Schou med den ikke længere ny Meddelelse at han havde faaet en Søn i Tirsdags, der stod dog den Nyhed at naar han skrev at baade Marie og drengen havde det udmærket var det med den Modification at Drengen var blevet hæs [noget af papiret mangler] Her i Kjerteminde [noget af papiret mangler] ved det gamle [noget af papiret mangler] Andersen havde [noget af papiret mangler] om at sige til [noget af papiret mangler] var en umaade- [noget af papiret mangler] Havlitter ovre ved Romsø og jeg var saa nede for at tale med ham, men han var sejlet derover i Morges, jeg tror dog ikke han faar videre Glæde af Turen i Dag da det er aldeles Havblik, men jeg skal alligevel ned at se til ham naar han kommer hjem hen under Aften og tale med ham om en Tur derover i Morgen. 
+Jeg skal nu til at skrive til Baronen og til Schou saa gaar jo det meste af Dagen med det saa jeg fa [noget af papiret mangler] bestilt noget i Dag m [noget af papiret mangler] Vejret skulde være [noget af papiret mangler] værdig til at blive [noget af papiret mangler] Aften saa jeg [noget af papiret mangler] til at male ude p [noget af papiret mangler] ren i Aften. Apropos: Schou skriver at hvis hans Dreng ligner nogen han kender er det Agraren, hvorimod Marie siger at han ligner Schou. Nu vil jeg slutte med mange Hilsner til min kæreste Alhed, undskyld jeg laaner deres gamle Brander. Deres hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1896-12-20</t>
+  </si>
+  <si>
+    <t>Ellen Johansen
+Marie Larsen
+Christian Møller, maler
+Karl Schou
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har malet på en akvarel af sin far i kontoret. Det er en bryllupsgave til hans bror. Han nåede ikke at blive færdig til brylluppet, fordi han skulle på jagt.
+Han har skudt en musvåge, som han tegner. Og Larsen har fået en måge af Maler Møller.
+Peter Hansen maler et billede af en jæger.
+Christine skal bo hos Johansens en tid og hjælpe datteren, Ellen, om morgenen, men ellers have fri resten af dagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FJgd</t>
+  </si>
+  <si>
+    <t>Kjerteminde 20 Dec. 1896.
+Kæreste Alhed!
+Synes de ikke det er uforskammet at jeg ikke har skrevet til Dem før? Jeg er lige ved at synes det selv, men vil ikke destomindre køre op med alle de Undskyldninger jeg i Øjeblikket kan finde paa. Jeg vil begynde med at fortælle at da jeg kom til Ullerslev i Tirsdags Aftes var der ikke det mindste Sne og det havde aldeles ikke sne[e]t her paa Egnen. Næste Dag begyndte jeg at male tegne paa den Bryllupsgave til min Broder, som jeg vist har fortalt Dem om, det er en Aquarel efter det store ufuldførte billede med Fader i Kontoret skønt jeg har slidt saa voldsomt med det at jeg har drevet det til at tegne paa det ved Lys om Aftenen naaede jeg dog ikke at blive færdig med det, da der nemlig Torsdag Morgen var den nydeligste Sporsne man kunde ønske sig og jeg maatte altsaa ud paa Jagt. Ude i Marken traf jeg Maler Møller og vi gik saa i Forening efter en Hare, der imidlertid narrede os, og gik ind paa en Mark hvor vi ikke maatte komme. Jeg maatte saa gaa hjem da jeg skulde til Begravelse Kl. 11 ½, og da jeg var kommen omtrent ind til Byen skød jeg en Musvaage, som jeg ikke kunde lade være med at tegne saasnart Begravelsen var overstaaet, da Øjnene jo hurtigt tørrer ind paa saadan en død Fugl. Den blev jeg først færdig med Fredag Middag og da Brylluppet jo var i Gaar, Lørdag, kan De jo nok tænke at jeg ikke naaede at blive færdig, men jeg tænker at jeg naar det i Eftermiddag. I Dag fik jeg nemlig en smuk stor Maage af Maler Møller og Musvaagen skal jeg ogsaa have tegnet nogle Gange endnu. Jeg kom fra Bryllup i Aftes Kl. 12 og det var for Resten ikke nær saa kedeligt som jeg havde tænkt mig. Marie kom i Onsdags. I Gaar fik jeg Brev fra Peter, som nok er forfærdelig flittig, han har fundet en Sømand paa Gaden som er en fortræffelig Model og han maler ham som Jæger paa et stort Billede med Caseïn. Jeg ser at jeg er komen helt væk fra Undskyldninger, men jeg haaber at De af det foregaaende har faaet et levende Indtryk af hvor optaget jeg har været siden vi skiltes i Odense. Jeg tænker mig at de ogsaa skriver i Dag og glæder mig til at faa Brevet fra Dem i Morgen. Marie havde besøgt Schous i Kjøbenhavn, de var meget kede af det for den lille Dreng var meget syg af Mavepine, men da Peter ikke skriver noget antager jeg at det ikke er saa slemt. Marie var ogsaa hos Johansen og jeg tror nu det er bestemt at Christine skal der over hun skal nok hjælpe Ellen om Morgenen men ellers skal de have fri hele Dagen, saa det er jo udmærket for hende. I Anledning af Brylluppet var jeg ikke i teknisk Skole i Aftes, saa jeg ved ikke rigtig om [jeg] har Juleferie nu eller om jeg skal derom paa Tirsdag Aften og jeg ved heller ikke hvor længe den varer. Jeg er ellers meget spændt paa om det saa bliver Dem der kommer her, eller om jeg bliver nødt til at komme ned til Dem igjen. Jeg vil nu slutte og sende mine aller kærligste Hilsner til Dem fra
+Deres hengivne
+Johannes Larsen
+Kommentar:
+Tegningen af musvågen, som JL omtaler:
+Johannes Larsen: Musvåge. 17-18/12 1896. Rørpen og akvarel. 360 x 570 mm. Faaborg Museum.
+Gengivet i EP: JL s. 65</t>
+  </si>
+  <si>
+    <t>1897-02-06</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Carl  Hartmann
+Vilhelm Larsen
+Theodor Oppermann
+Ruben</t>
+  </si>
+  <si>
+    <t>Gækkenavnet optræder først i 1800-tallet, og da kaldes blomsten for sommergæk. Efterhånden begyndte navnet vintergæk at vinde frem. Til stor fortrydelse for visse. Bl.a. konferensråd Adlof Drewsen, der absolut mente, at navnet "sommergæk" måtte være det rigtige. 
+Et falsk og upoetisk flag
+I februar 1862 sendte han et brev og en potte med vintergækker til H.C.Andersen. Drewsen havde engang fortalt H.C. Andersen om sin kamp mod det "falske og upoetiske Flag", (navnet vintergæk) som blomsten måtte trækkes med. Andersen havde så lovet, at han ville skrive et eventyr med titlen "sommergæk", for derigennem at slå det "rigtige" navn fast én gang for alle. Eventyret blev også skrevet, men den sidste del af det - hvor vintergækken selv udtrykker ønske om at kaldes sommergæk - blev strøget da eventyret blev genoptrykt i 1866.
+Og folk blev ved med at kalde den for vintergæk, til trods for hvad H.C.Andersen mente... 
+Historie-online.dk</t>
+  </si>
+  <si>
+    <t>Johs. Larsen har fået brev fra Theodor Philipsen efter at have sendt ham "lopperne".
+Hartmanns anmeldelse af udstillingen i Kunstforeningen omtales.
+Larsen har lavet to billeder af vildænder og en akvarel til Frk. Ruben.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aOZS</t>
+  </si>
+  <si>
+    <t>Kjerteminde 6 Februar 1897.
+Kæreste Alhed!
+[er rig]tignok bleven flink [til at] skrive, derfor skal Du [ha]ve et lille Brev in[den jeg re]jser i Nat. Jeg kan [noget af papiret mangler] ikke huske hvornaar [noget af papiret mangler] skrev til Dig saa jeg [ved ikke] om jeg har fortalt Dag at jeg har faaet et Par Breve fra Philipsen i Anledning af at jeg sendte Lopperne til ham, han var meget glad ved dem og ved min Udstilling i Kunstforeningen. Du spørger om hvad det er for [noget af papiret mangler]kaber Oppermann [noget af papiret mangler] det kunde Du læse i Nationaltidende fra i Gaar eller i Forgaars, hvor gamle Hartmann med synlig Glæde konsta [noget af papiret mangler] Mangel paa [noget af papiret mangler] samtidig indr[ømmer at] jeg er en ret flit[tig] Mand. Samme [noget af papiret mangler] Brandstrup også [noget af papiret mangler] Omgang. Jeg er [noget af papiret mangler] jeg skal rejse og [noget af papiret mangler] ske, jeg var vel hjemme igjen, her er saa dejlig mange kønne Vildænder nu, men forhaabentlig bliver Vinteren nok ved nogen Tid, nu har den jo taget ordentlig fat, for min Skyld maa den gerne vare til [noget af papiret mangler] i Marts. Jeg var ellers lige ved at blive forkølet i Gaar Agraren hentede mig ned [noget af papiret mangler] Mand der vilde købe [noget af papiret mangler] Jansen har nemlig [noget af papiret mangler] Jeg stod ude [noget af papiret mangler] med bart Hoved [noget af papiret mangler] Overtøj i over en halv [noget af papiret mangler] det lykkedes mig [noget af papiret mangler] det Bæst til at give 20 [noget af papiret mangler]. I Gaar og i Dag har jeg lavet 2 Vildænder og den Aquarel til Frk Ruben, som jeg skal have med derover. Jeg haaber at jeg kan blive færdig til at komme her paa Onsdag, længere end til Torsdag vil jeg ikke være der [noget af papiret mangler] ak for den nydelige Sommergæk det er den første jeg har set i Aar. Hvis I ikke havde al den Forkølelse dernede [noget af papiret mangler] have spurgt Dem [noget af papiret mangler] hvornaar jeg sku [noget af papiret mangler] hen til Ullerslev [noget af papiret mangler] lille Kasse for a [noget af papiret mangler] Dig, jeg er pær [noget af papiret mangler] jeg er hjemme igjen [noget af papiret mangler] er for Resten ikke nær saa koldt som nede hos Jer det har vist kun frosset 10-11 Gr. naar det er værst. Nu vil jeg sige Farvel for denne Gang, min Kæreste. Mange kærlige Hilsner fra din Hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1897-02-17</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Adolph Larsen</t>
+  </si>
+  <si>
+    <t>"Sommergæk": Forklaring findes i Johs. Larsens brev til Alhed 6. feb. 1897</t>
+  </si>
+  <si>
+    <t>Johs. Larsen skal på jagt med Chr. Andersen. Og han skal male fire akvareller til Stockholmsudstillingen. 
+Han har ikke malet på På andetræk længe.
+Johs. Larsen har sat en vintergæk fra Alhed i vand i en lille krukke fundet under et af familiens huse. 
+Han har en norsk bogfinke til at flyve frit rundt i værelset, og den sviner. Johs. Larsen er ved at købe en vild andrik.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Cpy4</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17 Februar 1897.
+Kæreste Alhed!
+Det er vist uforskammet længe siden jeg har skrevet til Dig, og da jeg nu har faaet 2 Breve fra Dig i de sidste Dage, maa jeg tage mig sammen og faa begyndt. Det gaar mig saadan at jeg bestemmer hver Morgen at jeg vil skrive til Dig om Eftermiddagen, og naar jeg saa er færdig med at tegne er det gerne saa mørkt at jeg ikke kan skrive og desuden er jeg gerne træt og gider ikke. Jeg har været ækelt forkølet siden den Dag jeg gik hjem fra Ullerslev og væmmeligt sløj i Søndags maatte jeg helt holde op med at bestille noget, nej det var i Mandags men i Gaar var jeg næsten kommen mig og i Dag er jeg helt rask. Jeg skal med Chr Andersen ud at skyde en af Dagene, for at komme i Stemning, og jeg har næsten glemt hvordan Vandet ser ud naar man er ude paa det. Jeg skal have malet 4 nye Akvareller til Stockholmsudstillingen det hele skal indleveres inden 15 Marts. Agraren har jeg ikke rørt siden før Jul, og jeg faar vist heller ikke fat paa ham før jeg har faaet indleveret de andre. Jeg kan ikke forstaa hvorfor Du fortryder det lille Brev, jeg blev overmaade glad ved det og Sommergækken satte jeg i Vand i en lille Krukke, den staar her paa Bordet og ser udmærket ud. [Tegning] Det var gevaldigt hvor den kom til at fylde det var ikke ment, at den skulde have været saa stor, det var for Resten en gammel Krukke, den er funden under et af vore gamle Huse der var bygget 1602. Det har voldt mig en hel Masse Hovedbrud, hvad det er du er saa [ulæseligt ord] over naar Du har lukket et Brev til mig i denne Tid, jeg kan ikke gætte det og maa sige Pas! For det kan vel ikke være det at de ere saa smaa? Jeg haaber Du fortæller mig det næste Gang Du skriver for jeg er meget nysgærrig. Jeg har en Fugl her der flyver frit om i Værelset og er et væmmeligt Svin, det er en norsk Bogfinke som Agraren har fanget, mens jeg var borte, da jeg kom hjem var den saa sløj at den ikke kunde flyve, men nu er den helt rask. Jeg misunder Dig de Ænder Du skriver om, bare de laa uden for mit Vindue i Stedet. Jeg er ellers ved at købe en levende Vildandrik, men jeg skal først have fat i en tam And til at holde ham med Selskab ellers stikker han strax af. Nu vil jeg slutte for denne Gang med mange Hilsner til min egen Kæreste fra Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1897-3</t>
+  </si>
+  <si>
+    <t>Anna 2 -
+Laurentius Allerup
+Marie Allerup
+Alhed Larsen
+Jeppe Andreas Larsen
+Johanne Christine Larsen
+Marie Larsen
+Vilhelm Larsen
+Otto  Meyer
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Schrøder er.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har solgt en akvarel til Kunstforeningen i Stockholm. Pengene er kommet og hans forældre vil gerne have lov til at bruge dem i en hastesag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6Kxs</t>
+  </si>
+  <si>
+    <t>Kjære Johannes !
+Nu kom Posten med Brev fra Sverrig til dig. Du har solgt en Aqvarel til Kunstforeningen i Stokholm 100 kr – Anvisning 70 K følger du er vel sød om det behøves at vi maa bruge den det haster
+[Skrevet på langs] Din Moder Hilsen [ulæseligt ord] Alle
+Det blev alligevel for sent Posten rullede af inden vi kom paa Gaden. Fader var meget oppe da dette anbefalede Brev kom han ledte om den gamle Fuldmagt fra i Vinter og fandt den
+Han var selv paa Posthuset for at indløse det og lukkede straks op – vi andre stod i Spending
+omkring ham du seer vel den hele Scene, det var dejligt at det var Kunstforeningen ikke sandt du kjære nu gaar der vel en Dag til inden du faar denne Glæde foruden den du har
+Klaks har vi ikke seet noget til endnu; men saa kom her idag igjen Brev fra Aarhus – saa ringede vi paa Telefonen og var saa heldige at træffe ham vi skulde saa lukke det seneste brev op og fortælle ham Indholdet
+Schroder er begyndt at maale men han mente det var heldigt at han var i Forhaanden saa kom de ikke hinanden i Vejen med Aparaterne
+Der er Selskab hos Skovriderens idag saa kommer han i morgen Eftermiddag
+Vi fik ellers Fremmede iforgaars kom her Bud om Fru Allerup maatte bo hos os et Par Dage 
+Det er nemlig hendes Søns Fødselsdag imorgen da skal hun til Lundsgaard og være hele Dagen. Dumpe var med herinde igaar vi hentede hende ved Stationen og i Morges fulgte Dine hende til Ullerslev Banegaard de kom kun 6 Minuter for tidlig, det var en ordentlig Spadseretour for Dine hun kom herhjem Kl 11 Formiddag
+Nu har vi faaet Otto herop han er begyndt med Sovekamret Saa vi faar travlt nu i de kommende Uger
+En Qvittering forlanges kan jeg se nu den maa fremsendes; naar nu Fader kommer skal jeg spørge han siger det kan gjøres naar du kommer hjem
+Her er saa varmt i Stuen men du faar jo sjældent for varmt. Kjærlig Hilsen til dig fra Søstrene og os andre hils ogsaa Alhed og Johanne som jeg kjender
+Søstrene har det godt de skal stryge imorgen saa skal du faa Flipper og Kraver
+Vi skal alting saa hurtig vi kan 
+Din hengivne Moder</t>
+  </si>
+  <si>
+    <t>1897-03-21</t>
+  </si>
+  <si>
+    <t>Anne Marie Brodersen
+Heinrich Hirschsprung
+Viggo Johansen
+Adolph Larsen
+Marie Larsen
+Niels Theodor Lindberg Hansen
+Christine Swane
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Marie Larsen er hos Anne Marie Brodersen Carl Nielsen for at tale om plads i huset.
+Hirschsprung vil købe et par tegninger af Johs. Larsen i Kunstforeningen en stor måge og en med tre agerhøns.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rE7C</t>
+  </si>
+  <si>
+    <t>Kjerteminde 21 Marts 1897.
+Min egen Kæreste!
+Tak for Brevet i dag [noget af papiret mangler] ten helt benovet ved [Tanken] om at skulde skrive [det] tresindstyvende [Brev til] Dig, for da jeg nu [noget af papiret mangler] det at vide, synes jeg næsten, at det burde udmærke sig i en eller anden Retning, men jeg ved ikke paa hvad Maade. Jeg har været oppe i Haven for at se om ikke et Par af Violerne skulde være kommet saa vidt at jeg kunde anbringe dem heri, men de dovne Asner ser ud akkurat som for fire Uger siden. Det er ellers et dejligt Vejr i Dag, jeg har været i Marken med Tjalfe baade i Formiddag og i Eftermiddag. Kejserkronerne ere nu helt [noget af papiret mangler] Orden, den ene er [noget af papiret mangler] [tegning indsat] og er rød, den[noget af papiret mangler] saadan: [tegning indsat] og er grøn [noget af papiret mangler] ser saadan ud: [tegning indsat] [noget af papiret mangler] Marie er rejst til Kjøbenhavn, men kommer igen om et Par Dage. Hun er ovre for at tale med fru Anne Marie Brodersen Carl Nielsen om at komme til at styre Huset for hende, hun har faaet at vide gennem Lindberg at hun mangler en til det. Agraren og jeg kørte hende hen til Ullerslev i Gaar. Tak for Billedet. Jeg har kysset Bankchefen og Dig med. Jeg har for Resten lige talt de Breve jeg har faaet fra Dig. Du skal en af Dagene faa at vide hvor mange [noget af papiret mangler] især hvis Du skriver [noget af papiret mangler] Det glæder mig at [Du er be]gyndt at male igen [noget af papiret mangler] glæder mig til at [komme] ned og se det. Jeg ved ikke om jeg har fortalt Dig at Hirschsprung havde sagt til Johansen at han vilde købe et Par af de Tegninger i Kunstforeningen. Senere har jeg hørt gennem Christine at han har taget 2 hjem den store Maage og en med 3 Agerhøns, dem kender Du vist ikke, og at han havde sagt til Johansen at den med Agerhønsene beholdt han i hvert Fald, men jeg har ikke hørt noget fra ham. Synes Du ikke det er en mærkelig Fremgangs[maade]? Fra Syberg fik jeg [noget af papiret mangler] naar han er helt rask [noget af papiret mangler] naar Du atter har [noget af papiret mangler] været dernede og ved [noget af papiret mangler]. Det er sandt Du spørger om hvor mange af Brevene til dig jeg har læst højt, naturligvis ikke et eneste, det er overhovedet kun Forretningsbreve jeg behandler paa den Maade, og som jeg er vigtig af. Nu faar Du vist ikke ret mange Breve fra mig førend jeg kommer og kysser Dig selv. Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1897-05-06</t>
+  </si>
+  <si>
+    <t>Stockholm
+London
+Hull
+Kastrup</t>
+  </si>
+  <si>
+    <t>Poul S. Christiansen
+Sigurd Eriksen
+Ludvig Find
+- Hagedorn
+Svend Hammershøi
+Vilhelm  Hammershøi
+Peter Hansen
+Georg Jensen
+Martha Johansen
+Viggo Johansen
+Johannes Kragh
+Georg Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen
-Christine Swane</t>
-[...16 lines deleted...]
-Johannes Larsen</t>
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Christian Møller, maler
+Theodor Oppermann
+Theodor Philipsen
+Karl Schou
+Marie Schou
+Christine Swane
+Fritz Syberg
+Hans  Syberg
+Jens Ferdinand Willumsen
+Juliette Willumsen
+Niels Wivel
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Den omtalte rejse med kaptajn Hagedorn blev, så vidt vides, ikke realiseret.
+Marie Larsen var i huset hos Anne Marie og Carl Nielsen nogle få måneder i vinteren og foråret 1897.
+Bielkes Legat var det første legat, som Johannes Larsen modtog.
+Vandhøns er en familie af tranefugle, hvortil bl.a. blishøns, rørhøns og vandrikser hører.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er lige kommet hjem fra København. Syberg vil have ham til Svanninge for at male på skovbilledet, men Peter Hansen og Johannes Larsen planlægger en tur til Stockholm og England.
+I København har Johannes Larsen besøgt Carl Nielsen med familie, været på skovtur med Viggo Johansen og familie og i teatret med Lützhøft, som skulle anmelde forestillingen. Han har besøgt Th. Philipsen og været på Den frie Udstilling og Charlottenborg og beskriver i brevet flere af værkerne på udstillingen.
+Johannes Larsen har besluttet at søsteren Christine skal være maler.
+Han er selv blevet tildelt Bjelkes Legat.
+Syberg har malet en altertavle, som skal til Færøerne. 
+Adolf (Agraren) er fortræden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J4Te</t>
+  </si>
+  <si>
+    <t>Kjerteminde 6 M[noget af papiret mangler]
+Min egen Elskede!
+Tusind Tak for Brevet, som laa her i Morges da jeg kom hjem. Jeg gik fra Ullerslev i Regnvejr, som varede hele Tiden, og kom her hjem Kl. ca 2 ¼. Moder var staaet op og vilde lave Kaffe, eller rettere det havde hun gjort [noget af papiret mangler] foretrak en Taar Ø[noget af papiret mangler] ogsaa Brev fra D[noget af papiret mangler] Christine, med [noget af papiret mangler] som nu er fixeret, [noget af papiret mangler]tæller mig at jeg [noget af papiret mangler]trækket Billedet, [noget af papiret mangler] nok Dig, der har gjort [noget af papiret mangler] paa Vejen til Odense. Syberg laa her ogsaa et Brev fra, han vilde endnu ha[noget af papiret mangler]lde komme derned [om en Maan]eds Tid og gøre mit Skovbillede færdigt; men det kan der vist ikke blive noget af, da jeg vist skal med Peter paa en Rejse til Stockholm, London og Hull. Han fortalte mig nemlig forleden at han var inviteret med af Kaptain Hagedorn, det er ham hvis Børn Peter [noget af papiret mangler]t, og han mente [noget af papiret mangler]de komme med [noget af papiret mangler] betale Kosten, det [noget af papiret mangler] Kaptainens eget [noget af papiret mangler]eg udtalte mig saa [noget af papiret mangler]t jo kunde blive [en udm]ærket Tur, og tænkte [noget af papiret mangler] videre paa det, før næste Dag, da Peter kom og fortalte mig at nu havde han været ude hos Fru Hagedorn og faaet [noget af papiret mangler] at skrive til Mande[noget af papiret mangler] og at Skibet gaar paa Lørdag om 3 Uger. Vi skal saa sættes om Bord ved Kjøbenhavn da det sejler der forbi ved den Tid. Som Du ser er der jo stærk Udsigt til at det bliver til noget. Mutter og Lützhøfft og Schou tog i mod mig paa Banegaarden i Lørdags Aftes og vi gik saa [noget af papiret mangler] og spiste Posteur og [noget af papiret mangler] Schou havde været [noget af papiret mangler] samme Dag at ta[noget af papiret mangler] med en Tikronesed[noget af papiret mangler]sedler paa alt deres [noget af papiret mangler] da jeg i Gaar mødte [noget af papiret mangler] Bredgade havde [noget af papiret mangler]ikke faaet den. Søndag Morgen var jeg oppe hos Carl Nielsens og spiste Frokost og fulgtes saa [med Mar]ie hen til Johansens, [noget af papiret mangler] havde været deroppe og inviteret Marie paa Skovtur i Anledning af den mindste Datters Fødselsdag. Desværre blev Fruen daarlig da vi kom ud til Banegaarden og hun sendte saa Fritz hjem efter Draaber og de 2 vilde saa tage med det næste Tog og møde os derude. De kom imidlertid ikke derud [noget af papiret mangler]saa alle sammen [noget af papiret mangler] at have været der [noget af papiret mangler] Timer. Det passede [for Re]sten helt godt for [noget af papiret mangler] med Lützhøft ud [tilFrederiks]berg Morskabstheater [for at] anmelde en ny Op[førelse d.]v.s. det var jo Lützhøft der skulde anmelde. Næste Dag kom Peter op til Lützhøft hvor jeg boede og vi var saa paa fri[noget af papiret mangler] og om Eftermiddagen [ude at] besøge Philipsen i Kas[trup] og Aftenen var Marie og Christine hos Lützhøft. Jeg naaede at komme 2 Gange paa Charlottenborg og 2 Gange paa den internationale, paa den fri Udstilling var jeg 3-4 Gange. Den sidste er forholdsvis den bedste. Paa Charlottenborg har P[oul S. Chri]stiansen italien[ske Land]skaber, som er nog[et af det] kønneste der er der opp[noget af papiret mangler] og slaar alt det an[noget af papiret mangler]me Værelse flad[noget af papiret mangler]mann traf jeg ude [paa den inter]nationale Udstill[ing og han] inviterede mig saa til Frokost næste Dag. Lützhøft og jeg gik saa ud paa ovennævnte Ud[stilling hv]or jeg skulde møde [noget af papiret mangler] og vi gik der saa et Par Timer, saa skulde Lützhøft af Sted, og Oppermann opdagede at vi ikke kunde naa ud til ham, da han skulde ind i Byen Kl. 2. Vi spiste derfor hos Wivel og gik saa paa den fri Udstilling. Oppermann var meget begejstret for Sybergs Billeder og for Resten [ogsaa for] Schous, hvad han [noget af papiret mangler] ikke plejer at være. [noget af papiret mangler] 2 Landskaber og [et Inter]ieur med Marie og [noget af papiret mangler] det sidste er især [noget af papiret mangler] vistnok det bedste [han/Schou h]ar malet endnu. [Baade Gam]le Slav og Kragh har ogsaa gode Billeder og af de ny som er komne med i Aar har Find et Portræt af en Nord[mand der] hedder Eriksen, der [noget af papiret mangler] paa Zahrtmanns Skole, og Fru Willumsen nogle kønne smaa Figurer i hvid Fajance. Saa har vi ogsaa faaet en ny Billedhugger der hedder Georg Jensen som har en smuk Kvindefigur der hedder Foraaret, og som nok har været kasseret paa Charlottenborg, den vilde ganske sikkert ogsaa ha[noget af papiret mangler] daarligt deroppe [noget af papiret mangler] er egentlig en forfær[delig Sam]ling de har af Bu[noget af papiret mangler] Jeg talte med Zah[rtmann] oppe paa Charlotte[nborg han] var ogsaa glad fo[noget af papiret mangler] i aar, navnlig for[noget af papiret mangler] Fremmede havde med og saa fordi de unges Ting derude stod saa godt, han [noget af papiret mangler] var saadan en [noget af papiret mangler] Ungdommen derud [noget af papiret mangler]. Jeg har saa bestemt at Christine skal være Maler, men er endnu ikke helt paa det rene med hvordan det skal foregaa. Hun bliver i Kjøbenhavn og følges med Marie hertil i Juni, Marie har nu sagt til Fru Nielsen at hun ikke vil være der [længere] end til de rejser [noget af papiret mangler]det. Jeg blev nu [noget af papiret mangler] af Georg som kom [med et] blaat Brev til mig, [noget af papiret mangler] holdt Underretning [noget af papiret mangler]den første Halvdel [noget af papiret mangler]tod der var mig til [noget af papiret mangler] Bjelkes Legat, 300 Kr vil være mig udbetalt den 29 eller 30 Juni, havde det bare været noget før. Nu kan Du da ikke [noget af papiret mangler] at jeg skriver for lid[t og jeg] tror nok at jeg nu snart vil holde op. Kl. er over 4 og jeg havde lovet Møller at gaa med ham ud paa Taarbystranden og skyde Vandhøns, Agraren havde været med i Gaar og de havde skudt hver sin. Jeg vil dog fortælle dig hvor velhavende vi alle sammen bliver i Aar. Baron[noget af papiret mangler] 500 Kr. af Akademi[noget af papiret mangler] har solgt for 800 Kr. [noget af papiret mangler] en Altertavle efter [noget af papiret mangler] Copien skal til Færø[erne han] faar 400 Kr for den. [noget af papiret mangler] har ogsaa solgt et [noget af papiret mangler] nu mangler der kun [noget af papiret mangler] det er usselt at han ikke kan sælge det smukke Billede. Baronen skrev at han [noget af papiret mangler] med at bygge sig [noget af papiret mangler] af uhøvlede Brædder, og gamle Blyvinduer og 4 T. Søm. Det var i det han vilde have mig til at bo sammen med ham selv og hans Søn. Kejserkronerne er nu helt udsprungne alle 3 og Tulipanerne undtagen et Par Stykker. Min Pen kan snart ikke skrive [mere] jeg har ikke min [noget af papiret mangler]nede Jeg glemte [noget af papiret mangler] ved Udstillingen [at fortæll] Dig at Willum[sen har saad]an en nydelig [noget af papiret mangler] Stentøj overnatur[lig Større]lse der hedder [noget af papiret mangler] og er et Brudstykke af et Relief. Nu skal Du have Farvel for denne Gang min egen [noget af papiret mangler] Kæreste. Skriv n[u snart] til Din hengivne
+Johannes Larsen
+PS.
+Agraren sidder i Sofaen og læser, han er fortræden, og har lige nægtet at hente min Kniv og da jeg nu spurgte om jeg skulde hilse som var til [ulæseligt] Dig fra ham, sagde [han at det] kunde jeg godt. J[noget af papiret mangler] altsaa ikke”? ” [noget af papiret mangler] Du godt lade væ[noget af papiret mangler] Der kan Du se [noget af papiret mangler] fører til at jeg spørg[noget af papiret mangler] man skal hilse. [Jeg vil nu] alligevel hilse D[ig fra] Fader og Moder, det ved jeg at jeg skal.</t>
   </si>
   <si>
     <t>1897-09-14</t>
   </si>
   <si>
     <t>Christian Møller, maler
 Rasmus Petersen, Gartner
 Christine Swane
 Carl Christian  Swendsen</t>
   </si>
   <si>
     <t>Taaarbystranden bliver i vore dage kaldt Taarup Strand. Det er uvist, hvem Hr Berg er</t>
   </si>
   <si>
     <t>Johannes Larsen har kørt Swendsen og fire børn til Ullerslev. Han har hentet en hvalp, og den er ikke ret godt dresseret, men den har næse for agerhøns. Der er mange pibeænder på Taarbystranden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F3av</t>
   </si>
   <si>
     <t>Kjerteminde 14 Septbr 1897.
 Min egen Kæreste!
 [Jeg var sa]a ude at hente [noget af papiret mangler] i Gaar Eftermiddags [noget af papiret mangler] Rasmus Petersen [noget af papiret mangler] de smaa Heste [noget af papiret mangler] [Hv]alpene vare voxede [noget af papiret mangler]aa godt ved, især den Hr. Berg skal have, den er allerede lidt højere end Tjalfe og kun 8 Maaneder, saa det bliver jo en stor Hund. Jeg fik for Resten en Extratur i Aftes, for da vi vare ude at hente Hestene hjem kom Uglen løbende og skulde spørge fra Canceliraaden om han ikke [maatte] laane en Hest og [noget af papiret mangler] til at køre sin Søn [noget af papiret mangler] med. Fader vilde ikke laane ham andre end de 2 smaa, og da der ikke var andre til at køre dem maatte jeg til det, jeg fik saa spændt for og [noget af papiret mangler] Hr Svendsen og 4 Bø[rn] til Ullerslev. Det var ik[ke saa] morsomt jeg kom [først i] Seng Kl. henad 12 [noget af papiret mangler] tager jeg Revanche [noget af papiret mangler] i Formiddag og i Eftermiddag har jeg været ude med Tjalfe og Hvalpen, men jeg kan ikke opdage at sidstnævnte har lært noget ud over det at den kommer naar jeg kalder paa den, saa jeg kommer nok til at quitte de 5 Kr for Dressuren og nøjes 75 Kr. fordi jeg ikke er kommen [noget af papiret mangler] hjem før. Samm[me elen]dige Pen som [sidst]. Der var dog det gode ved Hunden at den har en god Næse og den lader ogsaa til at interessere sig for Ager[høns sa]a der kan jo nok [komme en] god Jagthund [ud af den] saa den bliver or-[noget af papiret mangler]ehandlet Møller [noget af papiret mangler] at der er saadan [en ue]ndelig Mængde Pibeænder ude paa Taarbystranden, og jeg har ogsaa hørt en livlig Kanonade derude fra saa jeg har været i Marken efter Heste i Aftes og i Aften. I Morgen kommer jeg til at gaa med den Hund igen, i det mindste om Formiddagen, jeg skal se at faa den af Sted [i Morgen] Eftermiddag. Des[noget af papiret mangler] jeg havde med [noget af papiret mangler] vist ikke taale at hænge længere, saa jeg naar vist ikke at faa den malet alligevel, hvad jeg er temmelig ked af. Nu vi[noget af papiret mangler] mit Brev for Kl. [noget af papiret mangler] er søvnig og jeg vi[noget af papiret mangler] God Nat min [noget af papiret mangler] Mange kærlige [Hilsner] fra Din Johannes Larsen.</t>
   </si>
   <si>
+    <t>1897-09-17</t>
+  </si>
+  <si>
+    <t>Johan Bless
+Adolph Larsen
+Christian Møller, maler</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem hr. Berg er.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på hønsejagt med Maler Møller og Slagter Bless. Han har malet på billedet af tjuren og spist den og urhanen til middag.
+Larsen ærgrer sig over, at han ikke er hos Alhed og går tur med hende, når det er måneskin.
+Dværghønen og kyllingerne er blevet lukket ud af buret, og den tamme agerhøne går rundt med dem. Jansen har ikke fået hvalpe endnu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Nrcs</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17 Septbr. 1897.
+Kæreste Alhed!
+I Mangel af anden Beskæftigelse vil jeg sætte mig til at skrive til Dig. Er det ikke en smuk Begyndelse? Som Du maaske ved begyndte Hønsejagten i Gaar, og jeg travede af Sted med Maler Møller og Slagter Bless Kl. 7 om Morgenen op til førstnævntes Jagtterræn i Taarby. Resultatet var at Møller skød 3 Høns og en Mand fra Taarby 2 hvoraf vi kun fandt den ene, og vi andre ingen Ting. Jeg maatte gaa derfra Kl. 11 da jeg skulde til Ullerslev med Hvalpen til Hr. Berg og have Marie og Agraren med hjem. Da jeg var kommen tilbage og havde faaet noget Mad, jeg har nogenlunde beholdt min Appetit, og var kommen op og sad og tegnede paa Tjuren kom der Bud fra Maler Møller om jeg vilde komme op til ham, jeg sendte naturligvis Bud at han kunde komme selv, da jeg ikke havde Tid, jeg vidste jo nok hvad han vilde, men et Øjeblik efter var han der, vi maatte absolut ud i Marken. Kærbyerne var paa Jagt ved siden af, saa der maatte sikkert komme Høns ind paa vores naar de drev dem op. Han hængte i saa længe at jeg maatte med og vi var saa derude til det blev mørkt uden at faa Skud til en eneste Høne. I Formiddags fik jeg Tjuren færdig og i Middags spiste vi den og Urhanen. I Eftermiddag har vi været en lille Tur ude i Marken men der var stadig ingen Høns. Jeg gad egentlig vide om det varer saa længe inden jeg kommer ned til Dig. Jeg gik og ærgrede mig de Aftener det var saa dejligt Maaneskin, ved Tanken om at jeg kunde have gaaet ud at spasere med Dig i Stedet for at være her, det har vist aldrig været rigtigt kønt Maaneskin naar jeg har været dernede, i det mindste ikke naar det har været saa mildt at man kan opholde sig ude, det er gaaet op for mig at det vist kun er sidst i August eller først i September. I Dag har vi lukket Dværghønen med mine 2 Kyllinger og Agerhønen ud af Buret, jeg har længe haft Lyst til det, men turde ikke før Agraren kom. Agerhønen fulgte godt med de andre og var ogsaa ude paa Gaden, den er ligesaa tam som de andre. I Aften [da] jeg kom ned i Haven rendte den lille Stakkel omkring og kaldte, Hønen og Kyllingerne var fløjet op i Pæretræet og havde sat sig til Ro, det var længe inden jeg fandt dem og fik dem smidt ned, men saa kom den strax hen til dem og jeg fik dem i Kassen og Buret sat over dem. For Resten er jeg bange for at Agerhønen ikke klarer sig, for den er begyndt at kikke ligesom den lille hvide Kylling vi havde i Sommer, men det kan jo være at den klarer sig. Jeg ser nu at jeg desværre maa begynde paa et nyt Ark, jeg havde ellers tænkt mig at det var rigeligt med et, og jeg var egentlig færdig med at skrive. Jansen har ikke faaet Hvalpe endnu, men vi venter dem hver Dag. Jeg venter snart at høre fra Dig. Her ser Du Hønsefamilien. – [Tegning]
+Mange kærlige Hilsner fra Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1897-11-02</t>
+  </si>
+  <si>
+    <t>Christine Sverige -
+Lars, Höljeryd -
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>I.A. Larsen er i alvorlige økonomiske problemer og må derfor bortforpagte ejendomme mm.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre er kommet hjem fra Sverige. De har forpagtet Lille Höljeryd med tilhørende jord bort. Møblerne bliver flyttet til Båxhult. Jorden i Kongsveka og Båxhults jord er også bortforpagtet. Familien kan fortsat bo på Båxhult, når de er i Sverige. 
+Britta manglede mønster, så hun kunne ikke væve tøj til Larsen-familien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/znpL</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2 Nov. 1897
+Kæreste Alhed!
+[Noget af papiret mangler] Dag intet Brev! [Noget af papiret mangler] et sidste Brev fra [Noget af papiret mangler]ags 8 Dage, altsaa: [Noget af papiret mangler] – Mandag – Tirsdag – Onsdag – Torsdag – Fredag – Lørdag – Søndag – Mandag – Tirsdag – saa mange Dage har jeg ingen Breve faaet. Fader og Moder kom i Nat, Klaks og Agraren var henne i Ullerslev efter dem, jeg var ikke med da jeg havde faaet saadan en forfærdelig Snue i Aftes, [og det ha]r jeg naturligvis endnu. Fader har nu forpagtet lille Höljeryd og Jorden dertil bort. Møblerne skal saa flyttes til Båxhult. Fader solgte Klaveret til en Mand og [Noget af papiret mangler] for det, var det ikke [Noget af papiret mangler]ket Forretning? Forp[agteren] overtager Gaarden [Noget af papiret mangler] og skal betale Skat[Noget af papiret mangler] give 600 Kr. i Forpagtningsafgift. Lars i Kongsveka har forpagtet Jorden i vores Kongsveka for 150 Kr. om Aaret, og Båxhult Jord bliver vist forpagtet ud til Christines Fästman, hun har nemlig en saadan, saa der bliver vist omtrent en aarlig Indtægt af godt 1200 af det Hele, Torperne iberegnet, det er mere end jeg [havde] troet og ikke saa lidt bedre end at give Penge til og saa har vi jo Båxhult at bo paa naar vi kommer der [Noget af papiret mangler] som forpagter Jord [Noget af papiret mangler] skal nemlig bo i [Noget af papiret mangler]. Der var Brev [fra Chri]stine i Dag, hun [har] været henne at besøge Jer, og jeg ser der af at Du har det godt, saa nu faar jeg vel snart Brev fra Dig, men jeg længes ogsaa efter det kan Du tro. Mange kærlige Hilsner! Skriv nu snart til mig. Din hengivne
+Johannes Larsen.
+vend om! 
+P.S.
+Fru Østerberg betalte Moder 20 Kr hun havde faaet til Ulden til det Tøj Britta skulde væve. Prøven er [Noget af papiret mangler] bortkommen. Saa der[Noget af papiret mangler] skaffes Garn af de sa[Noget af papiret mangler] Farver og Britta k[unde] ikke væve naar hun ikke havde Mønstret at se efter, saa der bliver altsaa ikke noget Tøj denne Gang.</t>
+  </si>
+  <si>
+    <t>1897-11-14</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Der er muligvis tale om planker fra familien Larsens svenske skove indsejlet til Kerteminde på I.A. Larsens fragtskibe.
+Adolph Larsen (Agraren) er elev på Dalum Landsbrugsskole.
+Den omtalte tante til Alhed Larsen kan være Wilhelmine Berg f. Brandstrup, som drev pensionat i Gothersgade og var Alheds mors halvsøster.</t>
+  </si>
+  <si>
+    <t>Vilhelm og Johannes Larsen har hjulpet med planker hele dagen. 
+Johannes Larsen skal male på sit billede i det smukke vejr. Adolph Larsen (Agraren) befinder sig vist godt på (landbrugs)skolen. Johannes Larsen synes, det er trist, at Alhed skal til sin tante i København, og hun må i hvert fald komme til Kerteminde først.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/apFw</t>
+  </si>
+  <si>
+    <t>Kjerteminde 14 Novbr 1897.
+Min egen Kæreste!
+I Dag det er Søndag skal Du faa [et Par] Ord fra mig. Det maa [noget af papiret mangler] være en daarlig Postgang [noget af papiret mangler] mellem Fyn og Langeland, [siden] Du ikke havde faaet mit [Brev] da Du sendte Dit af Sted, men Du fik det vel saa strax efter. I Gaar var Klaks og jeg ude at hjælpe til med Plankerne hele Dagen og i Aftes var jeg i teknisk, saa jeg naaede ikke at skrive i Gaar, hvad der ellers var min Hensigt. Det er et ualmindelig smukt Vejr i Dag, Solskin og meget mildt, jeg skal ud at male paa mit Billede. Sidst [jeg] var der ude, fortalte jeg Dig vist at det blæste for stærkt til at male, men jeg malede saa paa det efter Hukommelsen Dagen efter, hvad jeg tror nok [noget af papiret mangler] paa det, og jeg tænker j[eg kan] faa gjort en De[noget af papiret mangler] Aften hvis Vejret ho[lder] hvad det lover. Agr[aren] er her i Dag. Han kom [noget af papiret mangler]ende fra Ullerslev i Aftes, og lader til at befinde sig helt vel henne paa Skolen. Jeg er ked af at Du alligevel skal ind til Din Tante i Kjøbenhavn, efter hvad Du fortalte sidst haabede jeg paa at det skulde gaa i Stykker, men nu det lader til at blive til Alvor er jeg meget ked af det. Du maa i et hvert Tilfælde komme her først, enten Du saa rejser hjem eller til Kjøbenhavn. Du faar ikke mere [noget af papiret mangler] denne Gang, jeg [vil] snart skrive igen, [noget af papiret mangler] mig se at Du ogsaa [noget af papiret mangler] det. Mange kærlige [Hil]sner fra Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-01-07</t>
+  </si>
+  <si>
+    <t>Carl Becher 
+Albert Gottschalk
+Peter Hansen
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen/Warberg boede januar til marts 1898 hos sin morbror Brandstrup i København, hvor hun blandt andet tog sangtimer hos Hedevig Lützhøft. Johannes Larsen tog ind til hende og var der i otte dage. Han deltog her i Den Fries generalforsamling. 
+Christine Larsen/Swane boede efteråret 1897 til maj 1898 hos Anna og Fritz Syberg og fulgte Fritz Sybergs tegneundervisning på Teknisk Skole i Faaborg.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har vrøvl med nogle af pigerne på Teknisk Skole.
+Christine ville gerne have haft besøg (hos Syberg-familien), men Peter Hansen var der dog.
+Der er generalforsamling lørdag.
+Hunden Tjalfe er blevet løst fra sin lænke og har rullet sig i noget møg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YUhE</t>
+  </si>
+  <si>
+    <t>Kjerteminde 7 Januar 1898
+Min egen Kæreste!
+Jeg er nu lige kommen hjem fra teknisk Skole, det gik da nogenlunde, jeg var fri for Pigebørnene i Aften, og tog mig saa over at holde de andre nogenlunde i Tømme. Jeg har tænkt at sige et Par Ord til ovennævnte Damer, den første Aften de viser sig igen formodentlig i Morgen. I Ullerslev holdt Becker med sin Vintervogn, og da jeg akkurat havde 75 Øre kørte jeg med ham her til. Agraren blev først kørt til Odense i Gaar. Klaks og jeg var paa Andetræk i et temmelig vedholdende Regnvejr, men der var ingen Ænder. Der var Brev fra Christine i Gaar hun ventede at vi skulde komme derned inden jeg rejste hjem og hun er altsaa bleven skuffet. Peter havde alligevel været dernede, skønt Baronen jo skrev til mig den Dag jeg rejste ned til Jer at han ikke kom. Jeg skal hilse fra Moder og Fader og Klaks de ere nu i Seng alle tre. Jeg skriver til Dig fordi jeg har opdaget at det først er paa Lørdag at der er Generalforsamling, men det er jo noget Vrøvl for det var vi vist enige om at (Undskyld Klatter nu) det var derfor jeg skulde rejse om Fredagen, men Du kan jo ikke huske [ordet overstreget] Vrøvl! vide hvilket Tog jeg kommer med hvis jeg kommer, saa Du maa endelig skrive Din Adr. til mig, for at jeg kan lade Dig vide hvad Tid jeg kommer, saa Du ikke skal gaa og vente paa 3-4 Tog. Jeg skal have skrevet et Brev til i Aften, nemlig til Uglen, saa Du faar ikke stort mere denne Gang, men jeg vil dog lade Dig vide at jeg holder forfærdelig meget af Dig. Jeg elsker Dig. Mange kærlige Hilsner Din hengivne 
+Johannes Larsen 
+Vend om 
+Jeg er nu færdig med at skrive til Uglen og saa synes jeg at jeg gerne kunde skrive et Par Ord til for at fylde Brevet. Gottschalk har ikke ladet høre fra sig siden. Du kan tro Tjalfe blev glad ved at blive løst han har staaet i Lænke siden jeg rejste, han var med paa Andetræk og belønnede mig med at vælte sig i noget Møg, saa jeg maatte binde ham igen, men han skulde alligevel have været vasket i Morgen da han er fuld af Lopper fra Hundehuset. Nu faar Du ikke mer. God Nat min egen Kæreste.</t>
+  </si>
+  <si>
+    <t>1898-01-21</t>
+  </si>
+  <si>
+    <t>Carl Becher 
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelmine  Larsen
+Nicolaus Lützhøft
+Albert Naur
+Fritz Syberg
+Ernst Zeuthen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen/Warberg var i København januar til marts 1898 blandt andet for at tage sangtimer hos Hedevig Lützhøft.
+Adolph Larsen (Agraren) boede vinteren 1897-1898 på Dalum Landbrugsskole.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er kommet hjem efter otte dage i København med Alhed Larsen/Warberg. Han kørte med sin bror (Agraren) en del af vejen fra Ullerslev. 
+Larsen har skrevet til Fritz Syberg (Baronen), Zeuthen, Lützhøft og Naur om Den Fri Udstilling. 
+Violerne er sat i vand.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Pfrd</t>
+  </si>
+  <si>
+    <t>Kjerteminde 21 Januar 1898.
+Min egen Kæreste!
+Dette Brev er lagt an paa at komme med 4Posten saa jeg har kun 8 M. til at skrive i og 2 til at løbe ned med det. Da jeg havde været nede og faaet min Frokost paa Færgen gik jeg op og saa paa Ederfuglene og de andre Æn[noget af papiret mangler]. I Ullerslev begyndte jeg [at g]aa da hverken Posten [eller] Becker var parate og [da j]eg naaede Ullerslev By [beg]yndte det at regne saa det var med Glæde at jeg noget efter mødte Agraren med Vognen efter mig. Han fortalte mig (Nu kom Agraren [som] jeg havde sendt over [med] 2 andre Breve og fortalte at Posten var ved at køre saa jeg kan altsaa tage den med større Ro) at Fader havde været i Nyborg i Tirsdags og havde ventet med Vognen i Ullerslev paa mig i 2 Timer. Jeg har lige skreven til Baronen og Zeuthen i Anledning af Lützhøfft, Nau[noget af papiret mangler ikke fandtes paa Lis[ten] over de foreslaaede [noget af papiret mangler] til den fri Udstilling. Jeg længes efter Dig. Vil du hilse Fru Bra[ndstrup] at jeg var meget rørt over at hun kom ud for at sige Farvel til mig. Hils ogsaa Brandstrup [fra] mig. Jeg haaber at Du [nu] skriver snart til mig for jeg længes meget efter Dig. Nu tror jeg at jeg vil gaa ud paa Andetræk det er et modbydeligt Vejr altsaa godt til det Brug. Du kan maaske ikke forstaa hvorfor Agraren kunde hente mig, han har været hjemme siden i Søndags da han har været syg, [me]n han er da heldigvis [kom]men sig saa han [kunde] komme af Sted [noget af papiret mangler] Mandag. Jeg skal [hils]e fra ham og Moder [og F]ader. Mange kærlige Hilsner fra din hengivne Johannes Larsen og tak for de sidste 8 dejlige Dage og for i Aftes, [noget af papiret mangler] var det allerbedste, [det] var en udmærket Iste jeg fik ikke sandt. Jeg har sat Violerne i Vand. Nu gaar jeg paa Andetræk, Farvel min Kæreste, nu opdagede Moder Violerne og staar og lugter til dem. Farvel mange kærlige Hilsner fra Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-02-01</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Bertel Christian Budtz Müller
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Alhed er stadig i København og tager sangtimer hos Mutter Lützhøfft. Hun bor tilsyneladende nogle dage hos Brandstrup efter at have boet hos Wilhelmine og Theo Berg og passet barn. 
+Kronprinsens adjudant: Johannes Larsen er af en fugleskydningsbror, Winckler, i Nyborg blevet bestilt til at male kronprinsen på en tavle.</t>
+  </si>
+  <si>
+    <t>Kronprinsen har ikke noget imod at blive portrætteret, og Larsen kan få fotos af ham hos Budtz-Møller. 
+Det stormer voldsomt, og et træ er revnet. Der er formodentlig væltet træer i skoven, hvor Vilhelm Larsen (Klaks) arbejder. 
+Larsen kan ikke fortælle meget om sit billede af Christian Andersen. 
+Johannes Larsen spørger, hvornår Alhed kommer hjem fra København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NbLt</t>
+  </si>
+  <si>
+    <t>Kjerteminde 1 Februar 1898.
+Min egen Kæreste!
+Jeg skal nu se om [noget af papiret mangler] kan skrive lidt mere [noget af papiret mangler] i Dag. Kl. er nemlig [noget af papiret mangler] jeg har lige været [noget af papiret mangler] skrive et Brev til [noget af papiret mangler] fik nemlig Brev [noget af papiret mangler] i Dag om at han havde faaet Brev fra Kronprinsens Adjudant om at h. k. H. ikke havde noget imod at blive malet og at Fotografier kunde faas hos Budtz-Møller. Det var et forfærdeligt Stormvejr i Gaar. I Aftes var jeg ude paa Andetræk, der laa nogle Ænder ind[noget af papiret mangler] jeg kom derud, me[noget af papiret mangler] af og kom ikke igen til mine [noget af papiret mangler] at jeg blev voldsomt træt, det blæste saadan at Sveden løb ned ad Ryggen paa mig, af [noget af papiret mangler] mig op mod [noget af papiret mangler] Det midterste af de [noget af papiret mangler] Træer jeg har malet [noget af papiret mangler]ket lige fra Roden [noget af papiret mangler] Kronen, jeg var nede [noget af papiret mangler] det da jeg kom hjem [noget af papiret mangler]bystranden og Fader fortalte mig det, Revnen gabede hver Gang Blæsten tog i det og jeg troede at det vilde falde, men i dag er det jo forholdsvis stille og der ikke meget at se paa det nu, saa det klarer sig vel en Tid endnu. Klaks skulde have telefoneret [i Dag] eller i Gaar efter [noget af papiret mangler] Ullerslev, men [noget af papiret mangler] har ikke hørt noget fra ham. Fader og jeg mener at der rimeligvis er blæst en Del Skov om dernede, da det blæste [noget af papiret mangler] saa stærkt og m[noget af papiret mangler] Vind som den Ga[noget af papiret mangler] blæste saa meget [noget af papiret mangler] 3-4 Aar siden, saa [noget af papiret mangler] vel med med Skovrider [noget af papiret mangler] at se paa Ødelæg[noget af papiret mangler] Vi blev vejet den Dag at Agraren var hjemme han har taget paa igen og har nu vundet 18 ½ P siden han kom paa Skolen, jeg havde tabt 3 P og vejede kun 156 P og Tjalje vejede godt 45, hvad der er det meste han endnu har vejet. Jeg kan ikke [noget af papiret mangler] dig noget om Chr. [Andersens] Billede endnu da [det] er lige i Begyndelsen, men jeg er ikke helt ækel ved det endnu, saa jeg kommer vel [noget af papiret mangler] rigtigt i Gang med [noget af papiret mangler] Du endnu ingen [noget af papiret mangler] om hvorlænge Du [noget af papiret mangler] København, jeg [noget af papiret mangler] efter at kysse Dig [noget af papiret mangler]n søde Kæreste [noget af papiret mangler] snart skrive til mig, hvordan gaar det med Dig med Dine Sangtimer hos Mutter? Kan Du hilse Mutter og Lützhøfft fra mig næste Gang Du kommer der hen. Mange kærlige Hilsner til Dig selv, Du er den allerbedste, fra din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-02-12</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Peter Hansen
+Vilhelmine  Larsen
+- von Rosen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler på Christian Andersen lader patroner.
+Han skal til von Rosen, som har noget at vise ham.
+Peter Hansen har under sit besøg tegnet Larsens hund Tjalfe (vedlagt i brevet).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XEaK</t>
+  </si>
+  <si>
+    <t>Kjerteminde 12 Februar 1898
+Min egen Kæreste!
+Nu er det lige ved at være galt med Tiden igen jeg har nemlig kun en halv Time til Posten gaar, og da det er Søndag i Morgen maa det jo af Sted Kl. 4, ellers faar Du det jo først paa Mandag. Peter kom saa i Gaar Eftermiddags. I Formiddags da jeg sad og malede paa Chr. A. kom jeg pludselig i Tanker om, da Kl. slog 11 at jeg skulde hen til Ullerslev efter Moder, saa skyndte jeg mig hjem og fik spændt for og Peter kørte saa med, henne ved Ullerslev mødte vi Postvognen med Moder i og vi bad hende saa sidde og kørte bag efter hjem, saa fik vi lidt Mad og nu sidder jeg her og skriver. I Aften skal jeg ned at spise til Aften hos v. Rosen. Der er en Dame der har sendt ham noget, som hun gerne vilde have at jeg skulde se paa. Gud ved hvad det er. Da jeg var nede at male i Formiddags tegnede Peter et Par Billeder af Tjalfe, da den lige havde spist, de er maaske lidt overdrevne men ligner ellers ganske godt, Du maa laane dem og se paa dem, men jeg vil have dem igen her er de. Jeg ser nu at jeg godt kunde have skrevet lidt udførligere for Tidens Skyld jeg har kun været godt 10 M. om dette, men det er væmmeligt at skrive naar man skal skynde sig. Det er ellers snart meget længe siden jeg har faaet Brev fra Dig. Men nu glæder jeg mig til at faa et meget langt Brev i Morgen det er Søndag. Det ærgrede mig at jeg maatte holde op med at male i Formiddags, jeg var kommen saa godt i Gang med at male en Haand, men i Morgen Formiddag maa jeg komme ned at male igen, da det er Gudstjeneste, Chr. Andersen gaar nemlig i Kirke hver Søndag. Ja nu maa jeg sige Farvel for denne Gang min Kæreste, kan Du nu være sød og skrive til mig strax hvis Du ikke har skrevet saa jeg faar Brev i Morgen. Mange kærlige Hilsner fra Din hengivne
+Johannes Larsen
+Nu kom Moder ind og bad mig hilse Dig. 
+Bilag I
+[Tegninger]
+Saaledes er mit Udseende efter at have gennemgaaet en Fedekur hos Hr Johannes Larsen.
+Tjalfe.</t>
+  </si>
+  <si>
+    <t>1898-02-14</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Carl Frydensberg
+- Grøn
+Peter Hansen
+Anders  Kragh
+Adolph Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Thorvald Røhl
+Karl Schou
+Christine Swane
+- von Rosen
+- Woldemar</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er blevet spurgt, om han vil fortsætte med at undervise i tegning på Teknisk Skole. Det vil han kun, hvis han får lønforhøjelse eller slipper for, at der er damer på holdet.
+En Fru Grøn har via von Rosen bedt om at låne Larsen-tegninger at brodere efter.
+Larsen har ikke vist Peter Hansen sit maleri af Christian Andersen, og Peter Hansen må først se det, når det er mere færdigt.
+Peter Hansen og Johannes Larsen har været på jagt på Taarbystranden (kaldes i nutiden Taarup Strand). 
+Larsen synes ikke, at Alhed skal bebrejde ham, hvad han skrev om Hr. Woldemar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vVbh</t>
+  </si>
+  <si>
+    <t>Kjerteminde 14 Februar 1898.
+Min egen Kæreste!
+Tusind Tak for Dit Blyantsbrev som jeg fik til Morgen, Du kan tro jeg blev glad ved at læse at Du nu er rask igen. Jeg syntes det var saadan et trist Brev jeg fik i Gaar og jeg gik og var i daarligt Humør hele Dagen, derfor skrev jeg ikke til Dig, det var dog ikke alene paa Grund af Dit Brev, men jeg havde sovet daarligt om Natten og ærgret mig over den tekniske Skole om Aftenen. Kragh, det er Inspektøren, var for Resten deromme og efterspurgte om jeg ikke vilde blive ved at være Lærer, naar Klassen blev delt, saa at jeg kun blev Lærer i Skyggetegning, Tegneinspektøren havde sagt at det var altfor meget for en Lærer, og at de ikke skulde bryde dem om at Skolen kom i Gæld det blev nok betalt. Jeg lovede dog ingen Ting men jeg har tænkt mig at hvis jeg bliver i Byen til den Tid vil jeg stille den Betingelse at jeg enten vil have mere for Timen eller ogsaa fritages for at undervise Damer. Jeg var saa nede hos v. Rosen og spiste til Aften med ham i Lørdags før jeg gik paa Skolen. Det han vilde tale med mig om, var at en Fru Grøn i Kjøbenhavn havde bedt ham spørge mig om hun maatte laane en Fugletegning af mig til at sy eller brodere noget efter. Han havde saa skrevet til hende om at sende noget hun havde lavet, for at jeg kunde se hvad hun kunde. Hun havde saa sendt en lille Kat, som saa meget illuderende ud, men jeg kunde ikke rigtig forestille mig hvad hun kan deraf. Du maa undskylde hvis det er noget Vrøvl jeg skriver, for Fader, Moder, Klaks og Agraren taler i Munden paa hinanden. Agraren bad mig om at hilse Dig. Han skal gaa til Ullerslev nu og jeg vil følge ham lidt paa Vej i det dejlige Vejr. Jeg er nu kommen hjem fra at have fulgt Agraren paa Vej, jeg fulgte ham til Revninge Kirke, og jeg kan vist naa at skrive lidt inden vi skal spise til Middag. Vejret er knap saa kønt som det var i Morges, da var det helt klart, og da jeg kom ned paa Bagvejen sad der nogle Stære og fløjtede af fuld Hals oppe i de store Popler. Da jeg fulgte Agraren var jeg inde hos Chr. Andersen for at sige at jeg ikke kom, det passede udmærket ha han ikke havde Tid at sidde, men i Eftermiddag kan vi igen, jeg fik malet lidt paa Hænderne i Gaar Formiddags og det gaar i det Hele pænt fremad med Billedet. Hvad Peter synes om det kan jeg ikke fortælle Dig, da han ikke har set det, han faar det heller ikke at se, saa længe der er noget paa det jeg kan gøre bedre og jeg haaber at det varer noget endnu inden jeg naar saa vidt. I Gaar Eftermiddags var v. Rosen oppe at laane et Par Tegninger til den Dame det er en Moster til Frydensberg, fortalte han; han var ikke meget glad ved at have faaet den Kommission og han vilde forlange at de skulde assureres. Da han var gaaet gik Peter og jeg ud med Bøsserne, nærmest for at gaa en Tur ud paa Taarbystranden, der skal have været en Del Gæs i de sidste Dage derude. Paa Vejen traf det saa at Tjalfe stod for 5 Høns henne i vores Mark, og han kom strax da jeg fløjtede ham af og gik saa frem til dem igen, saa for at belønne ham, skød jeg saa den ene og anskød den haardt Peter skød ogsaa men traf ikke, jeg fortrød strax at jeg havde skudt paa den jeg syntes det lignede noget i retning af Mord og vi gik saa efter den og Tjalfe fandt den meget rigtigt der hvor jeg antog den maatte være falden, og stod for den, jeg tog den saa og slog den i hjel, men jeg ærgrede mig over det hele Tiden og gør det endnu, længere ude i Marken traf vi Fader, som spurgte om det var en Krage vi havde skudt efter og jeg sagde ja og paa Spørgsmaal om vi fik den, nej. De Løgne ærgrede mig endnu mere trods jeg ved at jeg sparede ham for en Ærgrelse ved ikke at fortælle ham Sandheden og det ærgrede mig ogsaa. Jeg havde en Ærgrelse mere i Aftes, jeg vilde nemlig gerne have været om i teknisk Skole for at høre et Foredrag om Astronomi af Thorvald Røhl, med Forevisning af Lysbilleder og saa kom jeg først i Tanker om det da vi var komne i Seng. Peter vilde ogsaa gerne have været med. Der var Brev fra Marie og Christine i Gaar de har det godt men Marie klager over at Du slet ikke har skrevet til hende og Du har lovet hende et langt Brev. Fra Schou fik jeg et Brevkort om at Bogbinderen var ankommen og gerne vilde have nogen Bøger til Indbinding. Jeg sender ham et Par stykker i dag. Jeg saa 2 Viber i Gaar, det bliver nok helt Foraar til Du kommer. Du kan tro jeg glæder mig til det, men jeg synes ikke Du skulde holde op med at fede Dig til, Du kommer her over, min Dygtighed som Fodermester viser sig ikke paa mig selv i Gaar vejede jeg kun 156 Pund, saa jeg har vist tabt et Pund siden forrige Søndag. Jeg maa indrømme at Din sidste beskrivelse af Hr. Woldemar ikke ser tiltalende ud, men Du maa ikke bebrejde mig at jeg ikke kunde opdage alle de daarlige Sider hos ham i dit første Brev, hvor der ikke stod et Ord om dem og der er ikke Spor af Nødvendighed i at et Menneske der ikke taler over sig ved Bordet, skal sidde og mule i et Kabinet hele Aftenen. Rent bortset herfra kan han jo for Resten godt være paa det rene med at man i Almindelig spiser bedre i et privat Hus end paa en Restau
+[Resten af brevet mangler i kopien]</t>
+  </si>
+  <si>
+    <t>1898-02-19</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Peter Hansen
+Anders  Kragh</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har redet på en hest for at agere model for Peter Hansen, som maler en plakat med en kentaur.
+Peter Hansen er ved at forgylde rammen til Larsens billede med roser, og Larsen har fået lister til ramme til Chr. Andersen lader patroner.
+Larsen har fået penge fra Teknisk Skole og betalt sin gæld. Han henter Alhed i Ullerslev den næstkommende lørdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXi3</t>
+  </si>
+  <si>
+    <t>Kjerteminde 19 Februar 1898.
+Min egen Kæreste.
+Tak for Dine Breve i Gaar Eftermiddag og nu til Formiddag, Du ved ikke hvor glad jeg bliver ved dem. Jeg kom sent op i Dag og var ude i Marken og ride rundt paa Bolm til Fordel for Peter, han laver nemlig noget med en Centaur, det er Plakater men det er maaske en Hemmelighed. Det var ellers rart at faa lidt Varme i Kroppen og jeg malede saa rart oven paa Turen. Nu efter Middag har jeg været henne hos Kragh og faaet 50 Kr. og været ude omkring i Byen og betalt min Gæld. Peter er ved at forgylde Rammen til Roserne og jeg har nu faaet Listerne til Chr. Andersens Ramme, jeg tænker at Du kan faa det at se i Rammen medens Du er her. Vil Du bare lade være at skrive saadan noget Sludder om at Du skulde forstyrre mig og lade være at komme af den Grund, jeg tror Du er gal. Det er aldeles nødvendigt at Du kommer, der er ikke mere end 8 Dage til nu, jeg henter Dig i Ullerslev paa Lørdag, ikke sandt. Du maa ikke blive ked af at der ikke er mere denne Gang, jeg er bleven forsinket af at rende i Byen og Kl. er nu 2 og jeg maa ned til mit Arbejde. Kan Du se at jeg lader mig ikke forstyrre. Mange kærlige Hilsner til min egen Kæreste fra Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-02-20</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Mogens Brandstrup
+Albert Gottschalk
+Lea Gottschalk
+Christian Kampmann
+Johanne Kampmann
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Johannes Magdahl Nielsen
+Ellen  Sawyer
+Karl Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i København, hvor hun modtager sangtimer hos Hedevig Lützhøft og er barnepige i flere familier.</t>
+  </si>
+  <si>
+    <t>Alhed sidder med Brandstrups lille dreng på skødet, mens hun skriver.
+Karl og Marie Schou har fået at vide, at deres unge pige i huset lider af ligfald (epilepsi). Hun er straks rejst.
+Gottschalk er sur over, at hans mor kun vil give ham 25 kroner til rejsen til Fyn, og Alhed spørger, om Johannes Larsen ikke havde aflyst besøget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yxxC</t>
+  </si>
+  <si>
+    <t>Kære Las!
+Du faar kun et lille Par Ord i dag. Det er Søndag, og jeg skulde naa at besøge baade Arkitekt Magdahls paa Nørrebro og Kampmanns og saa har jeg lovet at være hertilbage til Aften, at vi muligvis kunde faa os en hyggelig L’Hombre. – Jeg naaede akkurat at faa Dit Brev med Toget i Aftes, jeg gik rasende hurtig til Posthuset, - heldigvis er jeg jo ikke saa elendig til at gaa, som [ulæseligt ord] mener. – Monse vil absolut sidde paa mit Skød, mens jeg skriver, han stod og sagde ”ab” saalænge, at jeg maatte forbarme mig over ham; nu sidder han og siger ”kig” og prikker med sine smaa Fingre paa Papiret og er rasende sød. Han skulde passende sige Goddag Las men det har han helt vænnet sig af med. – Jeg var ude hos Schous i Aftes. Schou kom henne fra en Kunst[ulæseligt], belæsset med 40 Kr, som han havde tjent ved at tegne noget for ham. Han havde lige mødt Gottschalk, som beklagede sig over, at hans Mor kun vilde give ham 25 Kr. at rejse til Fyen for. Har Du da ikke svaret nej? han maatte da have faaet i det mindste Dit telegram den Gang. Tænk, Schous havde i Gaar faaet at vide, at deres Pige lider af Ligfald og Krampe, den Aften, de var hos Lützhøfts havde hun f. Ex. haft et Anfald og ligget besvimet lidt ude paa Køkkengulvet. Det er fælt at tænke paa, hvad den arme [ulæseligt ord] har været udsat for med saadan en Beskytterinde. Hun rejste strax i Gaar. – Dine Bøger var komne i Gaar. Tak for Dit Brev i Dag. Jeg glæder mig til at se Roserne i Ramme og meget til at se Chr. A. (Men næsten allermest til at se Dig selv. Jeg kan godt lide Dig.) – Du skal nu ikke køre til Ullerslev paa Lørdag, førend Du hører nærmere fra mig desangaaende. – Det glæder mig meget, at Du ikke tror, jeg vil forstyrre Dig. Jeg havde helt faaet Skrupler, da jeg hørte, Du var bange, Gottschalk skulde. – Sikken et Grisebrev, Du faar, Mense har ogsaa fedtet det, nu er han gaaet ned, men nu vil jeg slutte, fordi jeg ikke har Tid at skrive mere. – Elle kommer først paa Tirsdag. – 1000 af de allerkærligste Hilsner fra Din Alhed.
+20 – 2 – 98 -</t>
+  </si>
+  <si>
     <t>1898-02-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>København</t>
   </si>
   <si>
     <t>Tordenskjoldgade, København
 Frederiksborg
 Ullerslev</t>
   </si>
   <si>
     <t>Emil Bissen
 Berta Brandstrup
 Johan Hansen, generalkonsul
 Erik Henningsen
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 Arnold Emil Krog
 Pietro Krohn
 Vilhelmine  Larsen
 Poul Levin
 Niels Mollerup
 Carl Ludvig Studsgaard</t>
   </si>
   <si>
     <t>Alhed Larsen er i København, hvor hun bla. tager sangtimer.</t>
   </si>
   <si>
     <t>Alhed har været til middag hos Emma og Bernhard Hirschsprung (i Tordenskjoldsgade, København). En af gæsterne, professor Studsgaard, var ubehøvlet overfor hende.
 Og Alhed har været på tur til Frederiksborg og se teater.
 Hun er glad for, at Johannes Larsen vil hente hende i Ullerslev få dage efter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/U7Kt</t>
   </si>
   <si>
     <t>Kære Las!
 Tak for Dit Brev i Dag, jeg skal nok komme paa Lørdag, jeg havde allerede bestemt det, inden Dit Brev kom, og Du kan tro, at ogsaa jeg glæder mig over at der kun er 3 Dage til! – Kl er 12 ¼ Aften vi ere lige komne hjem fra en stor, fin Middag i Tordenskjoldsgade. Et nydeligt Selskab for Resten. Bordet var saa smukt pyntet med Masser af gule Tulipaner og de har saa mange dejlige Krystalskaale og smukt Porcelain og fine Glas. Og noget forfærdelig raffineret Mad med glimrende Vin til. – Gæsterne var Professor Studsgaards, dito Krogs, Erik Henningsens, Generalkonsul Hansens, Pietro Krohn, Emil Bissen, Poul Levin og nogle af Familien. Jeg havde faaet Lov at komme hen til det lille Bord, hvor de altid morer sig saa udmærket, men i Stedet fik jeg ”Nolle” til Bords, hvilket jeg for Resten var udmærket glad ved, han var saa rar at snakke med og sagde, at han gærne vilde have mig derud til næste Vinter. Jeg spurgte ham om det. – Jeg havde min nye, gule paa med hvide Silkebaand og Gyldenlakker. De sagde, den var pæn. Men ved Du, hvad Professor Studsgaard sagde om mig til Berta: hvad er det for en Baby? hvorfor har hun ikke sin Patteflaske med? – Sikke ondskabsfuldt! de synes vist, jeg ser meget grøn ud, Poul Levin sagde til Berta, at hvis han skulde tale med mig skulde det være om Fuglesang i Skove! – Han talte med mig bagefter, men det blev om Literaturen i Aarhundredets Begyndelse. - - Det bliver nu ikke noget langt Brev, jeg maa snart i Seng, den var over 3, inden vi kom i Seng i Aftes. – Det var morsomt ude i Frederiksborg, Slottet fik vi ikke at se, [ulæseligt ord] var der med nogle efter os. Mollerup var der, han havde hjulpen dem nogle Dage med Komedieindstudering, Pantomime o.sv. det var helt grinagtigt at se paa. – Det var et yndigt Vejr i Morges, da vi rejste hertilbage, der laa et fint Lag Sne. Det er vist for resten Kaneføre, men det varer vel ikke til paa Lørdag. Jeg bliver selvfølgelig forfærdelig glad, hvis Du kommer og henter mig i Ullerslev, Du kan ikke tro, hvor jeg glæder mig til at se Dig! – Nu maa jeg slutte Kl. er 1 og jeg er saa frygtelig søvnig. Nu løber jeg ud i Postkassen med dette, saa faar Du det i Morgen Eftermiddag. Jeg er rigtignok god ved Dig, men det er fordi jeg holder saa meget af Dig. – Godnat! Om 7 ½ Time skal jeg vaagne og have Brev! Kan Du hilse Din Mor mange Gange og spørge, om jeg maa komme! Hils ogsaa de andre. Allermest Dig selv fra Din egen Alhed.
 22 – 2 – 98 -</t>
   </si>
   <si>
-    <t>1898-03-10</t>
-[...21 lines deleted...]
-    <t>Kjerteminde 10 Marts 1898.
+    <t>1898-03-18</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Peter Hansen rejser fra Svanninge: hans søster, maleren Anna Syberg og hendes familie, boede i 1898 i Svanninge.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har bedt Peter Hansen komme og se på billedet Christian Andersen lader patroner, da Larsen ikke kan afgøre, om der skal males videre på det, eller om det skal sendes til den Frie. Om Peter Hansen kommer eller ej vil afgøre, om Larsen kan komme på besøg hos Alhed søndag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/txzx</t>
+  </si>
+  <si>
+    <t>Kjerteminde 1[noget af papiret mangler]/3 98
+Kæreste Alhed!
+Da jeg ikke gider gaa over efter noget Papir skriver jeg paa dette fine. Du undskylder nok, ikke? Ser Du om jeg kommer paa Søndag det ved jeg ikke. I Morges havde jeg Brev fra Peter, han rejser fra Svanninge til Kjøbenhavn [noget af papiret mangler] jeg skrev saa til ham [noget af papiret mangler] at han enten skul[noget af papiret mangler] her i Morgen Aften [noget af papiret mangler] jeg køre ham til Nyborg [noget af papiret mangler]dag, eller hvis det [noget af papiret mangler] skulde han telegrafere [noget af papiret mangler] Faaborg. Jeg vil nemlig have ham til at se paa Billedet om han synes jeg skal [noget af teksten er udenfor kopien] paa det. Hvis han [noget af papiret mangler] telegraferer at han ikke kommer, saa sender jeg Billedet ind og saa kommer jeg til Dig paa Søndag, men dersom han kommer saa kommer jeg ikke. Jeg tror nu næsten han kommer, d.v.s. det kan være han har skrevet til Fru Neckelmann at han kommer Lørdag Aften, og saa kan det vel knibe med at han kommer. Som Du ser [noget af papiret mangler]gen Ting og Du m[noget af papiret mangler] ikke vente mig før [noget af papiret mangler] Mange kærlige Hilsner min egen Kæreste, jeg elsker dig, jeg vilde saa gerne komme hvis jeg kunde. Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-03-05</t>
+  </si>
+  <si>
+    <t>Adolph Larsen</t>
+  </si>
+  <si>
+    <t>Johannes larsen har hele vinteren undervist i tegning på teknisk Skole i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler på tapetet på Christian Andersen lader patroner.
+Han anviser Alhed, hvordan hun lettest kommer til Kerteminde næste gang.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qmm1</t>
+  </si>
+  <si>
+    <t>Kjerteminde 5 Marts 1898.
 Min egen Kæreste!
-Tak for Dit lille Brev i Dag. Du kan tro jeg glæder mig til paa Lørdag. Agraren var der Brev fra i Dag, han kommer naturligvis ogsaa, men han beklagede sig over at han havde haft saa mange Udgifter at han kun havde 19 Øre tilbage. For at undgaa at sende ham Penge har jeg imidlertid lige skrevet til ham at han skulde tage med Dagvognen, saa vilde Du lægge Rejsepengene ud og saa kan Du faa dem naar Du kommer her. Du ser altsaa at Du er nødt til at komme Lørdag ellers maa Agraren gaa hjem og saa bliver han gal paa Dig. Jeg skal hilse Dig fra Moder, hun og Fader rejser i Nat til Sverige og bliver borte en 8 Dages Tid saa Du faar dem vist ikke at se hvis Du allerede rejser paa Tirsdag. Du skal ligge i Moders Seng, mens Du er her, d.v.s. kun om Natten. Jeg fik Brev fra Rohde i dag i Anledning af min Anmeldelse, de vilde gerne have flere Billeder da det tegnede til at de kunde faa svært ved at fylde de ny og større Lokaler, Gud ved hvad de vilde have gjort hvis vi var gaaet 5 Mand stærk. Jeg viste ham ind paa Brandstrups Atelier for at se paa dem fra Stockholm. Nu faar Du ikke Brev fra mig mere inden Du kommer, paa Lørdag kysser jeg Dig. Mange kærlige Hilsner fra Din hengivne
+Jeg er ked af at jeg ikke skrev til dig i Gaar, men jeg syntes ikke at jeg havde noget videre at fortælle Dig og saa tænkte jeg ikke paa at I ikke faar Post om Søndagen før at jeg var kommen [noget af papiret mangler] Skolen, og da jeg kom hjem [noget af papiret mangler] eg ikke, er det ikke fælt? [noget af papiret mangler] nu vil jeg alligevel sende dette i Aften, for det kunde være at I havde Bud til [noget af papiret mangler]p i Morgen. I dag havde jeg Billedet hjemme og malede paa Tapetet i Formiddags da det var Solskin og i Eftermiddag har jeg malet paa Ansigtet, det gjorde jeg ogsaa i Gaar, jeg tror at det har hjulpet en Del paa det, men det ser langtfra godt ud endnu. Agraren kom i Eftermiddag, da de skulde høre om Frøernes Aandedræt, mente han at anvende Tiden bedre med at tage hjem. Ja Du kan tro jeg længes efter Dig og [noget af papiret mangler] vil da ikke haabe at det varer altfor længe inden at Du kommer. Der gaar [noget af papiret mangler]vogn fra Odense hve[noget af papiret mangler] jeg tror det er ved 5 T[noget af papiret mangler] men der er 2 Mand som er i Kompagni og som skiftes til at køre hver anden dag [noget af papiret mangler] tror de tager ind paa [noget af papiret mangler]llige Steder i Odense, men hvis Du kører ind i den Gaard hvor Du blev sat af, kan Du vel faa at vide hvor det andet Sted er, hvis det skulde træffe sig at det er den anden Mand den Dag. Men for Resten kan Du vist lige saa nemt tage til Ullerslev og lade mig hente Dig, [noget af papiret mangler] kommer Du vist tid-[noget af papiret mangler] hertil, og det er jo [noget af papiret mangler]en Tid hvor Du ikke [noget af papiret mangler]rrer mig og jeg kan vist [noget af papiret mangler] at komme hjem med Dig inden jeg skal paa teknisk Skole. Naar jeg nu har været der i Aften, har jeg kun 3 Uger tilbage, [noget af papiret mangler] er det forbi. Kan Du nu begynde at regne ud hvad dag Du kommer? for saa kunde Du passende fortælle mig det, jeg glæder mig meget til det og længes efter Dig. Mon Du nu straffer mig i Morgen, med at der ikke er Brev til mig? Nu ser jeg til min Forskrækkelse at Kl. er saa mange at jeg snart skal af Sted, saa jeg maa holde op for denne Gang. Mange kærlige Hilsner fra Din Kæreste som længes meget efter Dig.
 Johannes Larsen.</t>
-  </si>
-[...53 lines deleted...]
-Johannes Larsen</t>
   </si>
   <si>
     <t>1898-03-08</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Højrup
 Sollerup
 Odense
 Gelskov</t>
   </si>
   <si>
     <t>Hans Peter -
 Wilhelmine Berg
 Louise Brønsted
 Jørgen -, Erikshaab
 Vilhelm Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Hempel Syberg
 Maria von Sperling. g. Balslev
 Andreas Warberg</t>
   </si>
   <si>
     <t>"der er kommen en lille Pige ude i Pensionatet": Wilhelmine Berg ejede et pensionat i Gothersgade, København, og hun var Alhed Larsens tante.</t>
   </si>
   <si>
     <t>Alhed Larsen er begyndt at rulle cigaretter.
 Tanten Wilhelmine Berg har fået en datter. 
 Det er trist, at Johannes Larsen er forkølet. Bare han alligevel kan male. Han må ikke hente Alhed i Ullerslev lørdag. Hun vil tage dagvognen.
 Christine Warberg vil fotografere stuerne på Gelskov, inden familien flytter derfra.
 Hempel Syberg vil holde Alheds lillebror Frederiks (Dedes) konfirmation i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tm3D</t>
   </si>
   <si>
     <t>Kære Las!
 Jeg er egentlig kommen op for at gaa i seng, Kl. er lige ved 11, men her er saa varmt og rart, at jeg synes, det er Synd ikke at benytte det saa nu har jeg tændt mig en Cigaret, og saa skal det som sædvanlig gaa lidt ud over Dig. – Jeg har i Dag rullet mig en hel Del Cigaretter, jeg bad vores Pige, som rejste til Odense i Lørdags om at købe mig noget Tobak, og hun har købt noget rigtig godt, som hedder ”Golden Cupid”, jeg er bleven saa forfalden til at ryge i den senere Tid, og i Dag har jeg opdaget, at jeg egentlig har et stort Talent til at rulle selv. – Jeg er kommen i Tanker om, at det jo er Tjalfes Fødselsdag i Dag, maa jeg gratulere, skønt det jo kommer noget sent. – Jeg glæder mig meget til de Artikler, jeg kunde ikke tro, det var Redningshistorien, de sloges om, da jeg ikke kunde tænke mig, hvordan de havde faaet begyndt, men der har jo altsaa en Tredjemand givet Anledning til det. – Jeg glemte vist at fortælle Dig, at der er kommen en lille Pige ude i Pensionatet i Fredags, og baade hun og min Tante har det godt. Muk skrev det i Gaar, hun skrev at den var hel og velskabt – saa hun maa vel have tænkt sig den i Stumper og Stykker. – Jeg har egentlig ikke noget videre at fortælle Dig, jeg skrev jo til Dig i Eftermiddag, men jeg syntes alligevel, jeg havde Lyst i alt Fald at begynde paa et Brev. – Det er sandt, jeg maa jo rose Dig for Din udmærkede Sildesalat, for jeg tvivler nemlig ikke paa, at den var fortrinlig og langt bedre end Klaxes (det kan Du nok godt lide, jeg skriver!) – Du laver sikkert noget bedre Mad end han, for Du er en langt større Gourman! – (Er Du glad ved den Kompliment?) Du er nu madkær x)! – Nu vil jeg for Resten ikke skrive mere i Aften, men gaa i Seng, bare jeg nu kunde være heldig til at drømme i Nat igen, og bare Du saa kunde se ligesaa smuk ud som sidste Nat. - - Næste Dag. (Jeg drømte ikke om Dig i Nat) Tak for Dit Brev i Dag, hvor det er kedeligt, at Du er bleven forkølet, bare det maa gaa rigtig hurtigt over igen, det var vel denne pludselige Vinter, der gjorde det. – I Morgen haaber, jeg faar Brev om at det er bedre. Det er ogsaa kedeligt for Dit Billedes Skyld, hvis Du gaar og bliver for sløj til at male. Du maa paa ingen mulig Maade hente mig i Ullerslev paa Lørdag, det er dog en lang og kold Aftentur, og Dagvognen er jo et udmærket Befordringsmiddel, og jeg kommer jo omtrent paa samme Tid. – Dette Brev skal med Jørgen til Højrup, han skal ned til 5 Toget efter Christine. Hun kommer fra Sollerup og vil i Morgen tidlig prøve at fotografere et Par af Stuerne omme paa Gelskov. – Jeg skal hen at skrive til Frk. Sperlings Fødselsdag, nu kommer hun snart hjem fra Italien hun skal med til Dedes Konfirmation. Onkel Syberg har skreven derned og inviteret hende. Jeg har vist fortalt Dig, at Onkel Syberg vil gøre Dedes Konfirmation ude i Odense. – Jeg har ikke Tid at skrive mere, og i Morgen er det et stort Spørgsmaal om jeg faar Tid, - nej, det faar jeg sikkert ikke vi skal stryge hele dagen. Jeg var begyndt at blive bange for, at jeg ikke kunde komme paa Lørdag alligevel, Onkel Syberg forærede os nemlig en Gris i Gaar, og den maatte jeg jo hjælpe at slagte, men det bliver heldigvis paa Torsdag; jeg skal ogsaa tappe Ribsvin en af Dagene, saa jeg har meget travlt, kan Du nok tænke! Palam har jeg inviteret til det, men det bliver jo ikke saa festligt som i Fjor. Jørgen egner sig ikke saa godt som Hans Peter til den Slags. – Nu Farvel! og jeg tænker meget paa, hvordan Du har det, der er saa meget Influeza og Bronchitis for Tiden, men Du vil jo nok være færdig, ikke sandt? saa jeg kan træffe Dig frisk og rask paa Lørdag! 1000 kærlige Hilsner til min allerbedste Ven fra Din egen Alhed.
 Erikshaab – 8nde Marts 1898 - 
 x) Om Forladelse</t>
   </si>
   <si>
-    <t>1898-02-19</t>
+    <t>1898-03-10</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johan Rohde arrangerede 1898 Den Frie Udstilling, som netop var flyttet til nye lokaler tegnet af J.F. Willumsen. Udstillingen åbnede 26. marts på sammenslutningens 7års fødselsdag.
+"hvis vi var gaaet 5 Mand stærk": Fordi bl.a. Albert Gottschalk ikke blev inviteret til Den Frie, overvejede Peter Hansen og Johannes Larsen at trække sig i protest. Larsen skrev til Fritz Syberg om sagen, men de endte med at blive enige om at deltage i udstillingen. Hvem de sidste to personer ("5 Mand stærk") er, står hen i det uvisse.
+"dem fra Stockholm": Johannes Larsen har haft malerier med på en udstilling i Stockholm. Disse står tilsyneladende nu på Ludvig Brandstrups atelier.</t>
+  </si>
+  <si>
+    <t>Agraren har ingen penge, så Alhed skal lørdag følges med ham i dagvognen fra Ullerslev til Kerteminde og lægge ud.
+I.A. og Vilhelmine Larsen rejser til Sverige.
+Johan Rohde har skrevet, at de ikke kan fylde de nye lokaler (på Den frie Udstilling), så de vil gerne låne flere af Larsens malerier.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0UvW</t>
+  </si>
+  <si>
+    <t>Kjerteminde 10 Marts 1898.
+Min egen Kæreste!
+Tak for Dit lille Brev i Dag. Du kan tro jeg glæder mig til paa Lørdag. Agraren var der Brev fra i Dag, han kommer naturligvis ogsaa, men han beklagede sig over at han havde haft saa mange Udgifter at han kun havde 19 Øre tilbage. For at undgaa at sende ham Penge har jeg imidlertid lige skrevet til ham at han skulde tage med Dagvognen, saa vilde Du lægge Rejsepengene ud og saa kan Du faa dem naar Du kommer her. Du ser altsaa at Du er nødt til at komme Lørdag ellers maa Agraren gaa hjem og saa bliver han gal paa Dig. Jeg skal hilse Dig fra Moder, hun og Fader rejser i Nat til Sverige og bliver borte en 8 Dages Tid saa Du faar dem vist ikke at se hvis Du allerede rejser paa Tirsdag. Du skal ligge i Moders Seng, mens Du er her, d.v.s. kun om Natten. Jeg fik Brev fra Rohde i dag i Anledning af min Anmeldelse, de vilde gerne have flere Billeder da det tegnede til at de kunde faa svært ved at fylde de ny og større Lokaler, Gud ved hvad de vilde have gjort hvis vi var gaaet 5 Mand stærk. Jeg viste ham ind paa Brandstrups Atelier for at se paa dem fra Stockholm. Nu faar Du ikke Brev fra mig mere inden Du kommer, paa Lørdag kysser jeg Dig. Mange kærlige Hilsner fra Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-03-17</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er meget i tvivl om, hvorvidt han skal sende billedet Christian Andersen lader patroner til den Frie Udstilling eller ej, for han synes, det kan blive bedre.
+Larsen har selv to sofaer, så med Alheds nye har de tre til deres fælles hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Dqbi</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17 Marts 1898.
+Min egen Kæreste!
+Tak for Dit Brev i Dag. Jeg kunde naturligvis nok have Lyst til at komme n[noget af papiret mangler] Dig paa Søndag, men j[noget af papiret mangler] næsten ikke at jeg kommer. Jeg er ikke helt sikker paa at jeg sender Chr. Andersens Billede af Sted, og selv om jeg sender det bliver det først paa Søndag, men i det Tilfælde kunde jeg jo lade Agraren køre mig til Ullerslev, sende Kassen derfra og saa tage med Toget til Højrup. Det er vist egentlig g[noget af papiret mangler] at jeg holder op med Billedet nu, for det kunde vist blive bedre, men paa den anden Side er jeg nu bleven [noget af papiret mangler] grundigt forstyrret [noget af papiret mangler] Udstillingsvrøvl at det ikke er godt at vide hvornaar jeg vilde faa tilstrækkelig Ro paa mig til at tage ordentlig fat igen, nu har jeg jo malet de sidste otte Dage paa det i den Hensigt at faa det færdigt saa jeg skulde jo begynde omtrent forfra og male det helt om før jeg kunde faa Gang paa det igen og saa er det jo ikke udelukket at jeg vilde blive ked af det, det er væmmeligt, naar man saadan kommer i Tvivl om hvad man skal. I Dag har jeg siddet og fedtet paa Tapetet og i Morgen skal altsaa være sidste Gang for at det kan blive [noget af papiret mangler] nok til at sende Søndag, hvis – men jeg tror nu alligevel jeg lar det rejse og ryge, for at se at faa fat paa noget andet. Vi har endnu ikke hørt noget om naar de kommer fra Sverige, men jeg tænker at de kommer i Morgen Nat eller Natten mellem Lørdag og Søndag. Vi er nok snart godt udstyret med Sofaer, jeg har ogsaa 2, men [noget af papiret mangler]ne har Du vist aldrig [noget af papiret mangler] skønt jeg flere Gange har tænkt at vise Dig den [noget af papiret mangler] Du er her jo heller aldrig saa længe at Du kan faa Tid til at se noget. Nu vil jeg slutte med mange allerkærligste Hilsner fra Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-03-21</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har sendt billedet Christian Andersen lader patroner til udstilling.
+Hans forældre er ikke kommet hjem fra Sverige endnu, og han har ikke hørt fra dem.
+Bogen En Nihilist har Johannes Larsen læst med stor glæde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1tbY</t>
+  </si>
+  <si>
+    <t>Kjerteminde 21 Marts 1898.
+Min egen Kæreste!
+Jeg er meget ked af det, for nu i Aften er der heller ingen telegram fra Fader og [noget af papiret mangler] det lader heller ikke til jeg kan [noget af papiret mangler] kører jeg ud til Nyborg paa Ons[noget af papiret mangler] taler med Dig ved Færgen, for [noget af papiret mangler] jeg Dig da at se og jeg længes saa forfærdelig meget efter Dig. Jeg kunde nu ikke have kommet i Gaar alligevel for mit Billede vilde ikke tørre saa jeg kunde først slaa Kassen til i Dag. Jeg var saa sikker paa at de vilde komme i Nat, at jeg og Agraren var henne i Ullerslev for at hente Dem, men blev jo skuffede. Jeg blev meget ked af det da jeg havde haabet saa sikkert at jeg kunde komme ned til Dig. [noget af papiret mangler]ren trøstede mig saa med at [noget af papiret mangler]atte komme i Dag saa jeg kunde komme af Sted i Morgen. Det store Træ som var revnet faldt i Gaar, og vi akkorderede saa med et Par Mænd om at save det i Favnestykker og bringe det [noget af papiret mangler] for 2 Kr. og Kvaset. Det er [noget af papiret mangler]kedeligt at de ikke kommer [noget af papiret mangler] var der Telegram fra Skibs[noget af papiret mangler] at der er en Liebhaver til [noget af papiret mangler] om han maatte komm[noget af papiret mangler] Bare vi dog kunde faa den solgt ogsaa, at det ikke skal gaa i Stykker fordi de ikke er hjemme. Jeg er meget nervøs i Aften, jeg synes her er en frygtelig Spektakel og det gyser i mig hver Gang Klaks, der sidder og læser, skraber med Benene eller gør Spektakel med sin Næse. Jeg har ikke sovet ret meget de sidste Nætter i Lørdags Aftes kunde jeg ikke falde i Søvn, jeg tror det var fordi jeg havde været en hel Del ude i Luften og saa spist mere end jeg plejede til Aften da jeg havde ligget saa længe [noget af papiret mangler] var gaaet op for mig at [noget af papiret mangler] var søvnig tændte jeg [noget af papiret mangler] og gav mig til at læse i ”En Nihilist” som [noget af papiret mangler] begyndt paa og den [noget af papiret mangler] jeg saa ud og faldt først i Søvn Kl. 3. Den har Du jo ogsaa læst i disse Dage. Jeg synes det er en dejlig Bog, det er dejligt at læse at der er saa gode Mennesker til og Mennesker som gør noget i Stedet for at vrøvle om det, og det at det er en Helt der har skrevet det, en som har været med i det alt sammen det er længe siden jeg [noget af papiret mangler]st noget der har gjort saa stærkt Indtryk paa mig som den Bog, den bliver ved at paatrænge sig mig skønt jeg har læst 2 andre siden nemlig Herman Bangs Haabløse Slægter og Verner [noget af papiret mangler]dintons ”Endymion” [noget af papiret mangler] det jeg vilde fortælle Dig [noget af papiret mangler] at jeg den Nat først kom[noget af papiret mangler] jeg mener faldt i Søvn [noget af papiret mangler] var oppe Kl. 7 og i Gaar Nat kom vi jo i Seng ved omtrent samme Tid og i Morges var jeg ogsaa oppe Kl. 7 og saa fik jeg saameget Kulde paa den Tur til Ullerslev, at jeg har gaaet og smaafrosset hele Dagen, det blæste nemlig saa ækelt stærkt og var koldt og det har det [noget af papiret mangler] gjort i Dag saa naar [noget af papiret mangler] var fordi jeg ikke kom[noget af papiret mangler] Dig i Morgen tidlig kunde jeg næsten betragte det som en Fordel at jeg ikke skal køre der hen i Aften igen. Jeg skal nu [noget af papiret mangler] skrive til Fader og Moder [noget af papiret mangler] for at de kan faa [noget af papiret mangler] Morgen, for saa maa [noget af papiret mangler] vel komme, jeg gad [noget af papiret mangler] hvad de venter efter. Nu har jeg skrevet til Fader og Moder og nu tror jeg at jeg vil slutte dette ogsaa og gaa over med Brevene og saa i min Seng. Kl. er 10 ½ og jeg er søvnig. Jeg længes efter Dig og jeg vil ønske at det var i Morgen kunde komme for saa kunde jeg jo dog [noget af papiret mangler] lidt sammen med [noget af papiret mangler] følge Dig til Odense [noget af papiret mangler]eg maa nok nøjes med at køre til Nyborg i Overmorgen, men saa maa Du lade mig vide hvis Du rejser en anden Tid eller en anden [noget af papiret mangler] jeg vilde saa nødig [noget af papiret mangler] forgæves. Jeg elsker Dig og længes efter Dig [noget af papiret mangler] har Du jo heller ikke [noget af papiret mangler] kunnet skrive til [noget af papiret mangler] i disse Dage fordi Du har troet at jeg kom. Mange Tusind kærlige Hilsner min egen Kæreste fra Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-03-23</t>
+  </si>
+  <si>
+    <t>Glorup
+Ørbæk Kro
+Ullerslev</t>
+  </si>
+  <si>
+    <t>- Schaldemose</t>
+  </si>
+  <si>
+    <t>Alhed Warberg er på vej til København. Hun skal være hos grosserer Kampmann og hans familie en tid.</t>
+  </si>
+  <si>
+    <t>Alhed Warberg har skrevet brevet på vej til København. Hun har mødt bekendte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iZ1n</t>
+  </si>
+  <si>
+    <t>Min egen kære Las!
+Det jeg havde i Lommen til Dig var en Konvolut med Udskrift; saa jeg kunde skrive et Par Ord til Dig paa Rejsen, saa faar Du det i Morgen, ellers kunde Du først faa Brev i Overmorgen! Men det bliver kun en ganske lille Hilsen for at sige Dig, at jeg var saa ganske forfærdelig glad over at Du kom, 1000 Tak skal Du have, Du er den aller aller bedste! – Min Blyant kan desværre næsten ikke mere, den er knækket paa Rejsen. – Jeg har taget 2den Kl. paa Skibet, det er nemlig ikke Færgen, og paa Skibet er 3die Kl. for uhyggelig. – Jeg har jo ellers ikke oplevet meget, jeg rejste over til Ørbæk Kro, hvor vi bedede den Gang, I kørte mig til Glorup. – Her er nogle bekendte af mig, Baronen og Komtessen fra Skjaldemose, Komt. er desværre saa døv, at man maa raabe, saa det kan høres over hele Skibet. – Jeg skal nok tænke paa Dig, mens Du er nede paa teknisk Skole og ogsaa paa den første Del af Turen til Ullerslev, men ret langt vil jeg ikke love Dig, at det bliver, da jeg rimeligvis nok bliver søvnig i Aften. Det gør Du vist ogsaa, jeg har ondt af det for Dig, at Du ikke kan sove ordentlig i Nat igen. Men Vejret ser da ud til at ville blive nydeligt. - - - Nu vil jeg slutte med 1000 af de allerkærligste Hilsner! – Jeg er ikke naaet at blive ked af det endnu, over at Du rejste, jeg kan ikke forvinde, at jeg blev saa forfærdelig glad i Gaar da Du kom, ja hvor jeg dog elsker Dig. Din egen A.
+23 – 3 – 98 -</t>
+  </si>
+  <si>
+    <t>1898-03-30</t>
+  </si>
+  <si>
+    <t>Københavns Domkirke
+Stege
+Ullerslev Kirke, 5540 Ullerslev</t>
+  </si>
+  <si>
+    <t>Kristina Eckardt
+Viggo Johansen
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Nicolaus Lützhøft
+- Petersen lærer Dalum
+Theodor Philipsen
+Christine Swane
+Anna Syberg
+Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>A/S Em. Z. Svitzer Bjergnings Entreprise blev stiftet 1833. Den første danske bjergningsvirksomhed (Den Store Danske). Det er uvist, hvem Nielsen er
+Galleriet er muligvis Kunstforeningen i København.
+Alhed Larsen tog i denne periode sangtimer hos Hedevig Lützhøft i København.
+Christine Swane opholder sig hos Anna og Fritz Syberg i Svanninge og passer børnene Hans og Besse.
+Det er uvist, hvordan fru Mohr og præsten passer ind.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København sammen med Alhed. I.A. Larsens skib Rhea er stødt på grund. Det er vanskeligt at håndtere papirarbejdet. Anna Syberg har fået billeder med på en udstilling i København. Vilhelmine Larsen håber meget, at Johannes får solgt nogle billeder. Det er snart påske og familien skal samles. Alheds lillebror - Dedde - skal konfirmeres d. 3.4 (Palmesøndag).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ib7c</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 30/3 98
+Kjære Johannes!
+Jeg har ventet paa Besked om Rhea men først nu idag kan jeg svare den staar paa ren Sandbund og Svitzers dykkere skal tage den af, Skib og Ladning deler Udgifterne der har været forlangt 1000 [Mrk.] men det gaar Fader vist ikke ind paa. Lasten menes at være ubeskadiget da Skibet er tæt, men vi ved intet om Ladningen skal sejles til Stege. 2 meget vanskelige Breve fra Nielsen er vi kommen igjennem var vi ikke saa øvede gik det ikke – 
+Nu kom her Brev fra Agraren han faar Ferie Mandagaften saa vil han blive derhenne Søndagover besøge Christine Eckardt Søndagformiddag og Lærer Petersen om Aftenen, dersom du og Alhed vil hjem om Mandagen saa kan vi jo hente Eder alle 3 – Mandag Eftermiddag
+Fru Mohr var her igaar hun fortalte at de skulde samles hos Præsten om Mandagen og gaa til Alters om Tirsdagen, bliver Alhed derude den Dag saa kan hun følges med Uglen som først kan komme Onsdag da Sybergs er i København og har bedt hende om at blive hos Børnene vi kunde jo saa hente dem i Ullerslev 
+Christine Eckardt har Agraren lovet at hente i Ullerslev Torsdagformiddag da han ikke kan komme før, Marie har jeg slet ikke hørt fra siden vi kom saa jeg ved ikke om hun kommer i Paasken, men nu skriver jeg til dem begge i Eftermiddag
+Christine er meget glad fordi Anna Syberg har faaet sine Billeder antaget paa Charlottenborg du har maaske allerede talt med dem
+Dine Bøger kom i dag og jeg fik dem løst, Faer og Vilhelm synes Bindene er grulige grimme det synes jeg nu ikke
+Vi skal slagte Grise i morgen og jeg bryggede igaar og vi vasker lidt idag saa du ser vi ere i fuld Arbejde med al huslig Gjerning
+Du haar vel allerede seet Sybergs Avisen kom nu ere I fornøjede med Indkjøbene til Galleriet fra begge Sider – det glædede mig at de kjøbte baade af Phillipsen og Viggo Johansen – det er dem jeg kjender
+Jeg glæder mig rigtig denne Gang til at høre dig fortælle om Malerierne nu kjender jeg dog en lille flygtig Deel af det , husk at fortælle Lythøft at jeg har rullet hans Maleri sammen det er dog fremad saa naar det nok at komme hjem engang
+Idag kom her et stort Brev til dig det [ulæseligt ord] da Fader ingen Fuldmagt havde, skrev vi din nuværende Adr. paa saa du har vel allerede modtaget det naar du faar denne Pakke
+Jeg haaber for dig at det er glade Dage du har derinde i Hovedstaden især nu I ere samlede derinde, min Sorg er dine Pengesager hvordan skal du klare dig oh skriv mig dog et lille Ord om det ikke lysner jeg kigger med Uro i Avisen, men jeg er dog ikke styggere end jeg glæder mig meget for hvert Billede der sælger men dig du min kjære under jeg dog bedst et Salg; naa Aabningstiden er jo lang endnu, det kan komme. Vi har nu 6 Lam og de ere raske – flere bliver der ikke – og Peder er solgt til Slagtning paa Lørdag det er alt det nye her – vi ere raske og hilser Eder saa kjærlig 
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1898-04-28</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen malede foråret 1897 på guldregnebilledet, men måtte stille det væk, da træet tabte blomsterne.
+"Skiven med Kronprinsen" er bestilt af en fugleskydningsmand.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen håber at komme til at male på billedet af guldregnen. Han vil gerne have Christine til at fotografere enten hunden eller et billede af hunden.
+Larsen er usikker på, hvordan han skal male skiven med kronprinsen (til Fugleskydningsmanden).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MYqq</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28 April [noget af papiret mangler]
+Min egen Kæreste!
+Jeg har egentlig ikke ret meget at fortælle Dig i Dag, men Du skal alligevel have et lille Brev i Dag skønt jeg ingen fik i Morges. Jeg har nu faaet Guldregntræet sat paa Blendramme og skal saa til at male paa det, m[en det] er Graavejr, efter den [noget af papiret mangler]set jeg har af det, pa[a en] Maade tænker jeg at [noget af papiret mangler] kan komme saa vidt med det at jeg kan naa at faa det malet færdigt naar det er sprunget ud, jeg har ogsaa set paa Hunden i Dag og tegnet en lille i en noget [ande]n Stilling en den jeg fandt i Gaar, og saa er jeg kommen i Tanker om at det maaske ikke var saa galt at faa den fotograferet, saa hvis Du vilde være saa sød at skrive saasnart Du har faaet dette, og sende Brevet til Højrup med det samme, vil jeg (det skal indeholde Christines Adr. i Odense) skrive til hende om det ikke var muligt at hun kunde komme her paa Lørdag Aften eller Søndag Morgen med sine Apparater, eller det var maaske endnu mere durkdrevent om Du skrev til hende og bad hende skrive til mig om hun kan komme og ved hvilken Tid hun vil hentes i Ullerslev, kan Du det? for hvis Du først skal skrive til mig og jeg til hende kan hun vel ikke naa at svare mig. Skiven til Kronprinsen har jeg faaet og begyndte at tegne ham op med Kul, men jeg er for Øjeblikket helt i Vildrede med hvordan det skal være. I Eftermiddag har Klaks og jeg arbejdet i Haven og været i [noget af papiret mangler] men nu rejser jo Kla[ks i] Morgen saa naar jeg [er] alene gider jeg vel ikke hver Dag. For Øjeblikket sidder Klaks og tegner Kortet over Haverne. Kan Du nu være sød og skrive snart. Jeg elsker Dig. Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-05-06</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Georg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har opdaget en praktisk rejserute fra Kerteminde til Erikshaab, hvor Alhed bor.
+Han har forsøgt at male den nyindkøbte cinneraria med vandfarve, men kunne ikke ramme den rigtige farve.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QWFu</t>
+  </si>
+  <si>
+    <t>Kjerteminde 6 Maj 1898.
+Min egen Kæreste!
+Saa faar Du alligevel Brev fra mig en gang end[nu] inden Du ser mig, det [var] ellers ikke Meningen, m[en] det frister mig at jeg [noget af papiret mangler] bliver hentet. Jeg har b[aade] i Gaar og i Dag spekulere[t] meget paa, hvordan jeg skulde bære mig ad med at rejse og endnu for en halv Time siden var jeg ikke klar over det endnu, men saa raadede Georg mig til at se i Avisen og der opdagede jeg at jeg kan lade Agraren køre mig til Ullerslev i Morgen Formiddag og derfra tage til Nyborg Kl. 11-41 M. og fra Nyborg 12-20 M. saa kommer jeg jo med det samme Tog, som naar jeg tager herfra med Dagvognen Kl. 7 og sparer altsaa 3 [noget af papiret mangler]. Jeg haaber at det [vil] blive bedre Vejr, det [har] regnet ustanseligt hele [noget af papiret mangler]n men nu (Kl. 9) er [det] holdt op. Jeg har hele Dagen siddet og malet Cinneraria med Vandfarve, men med meget lidt Held da det var mig umuligt at fremstille en Farve som tilnærmelsesvis lignede Blomsten, men maaske kan jeg med Oljefarve naar jeg kommer her igen. Det er jo for resten meningsløst at jeg sidder her og maler alt det op, naar jeg jo faar Dig at se kort efter at du har læst det. Jeg er saa forfærdelig glad over at der nu ikke er ret længe til, Du k[an] tro jeg skal kysse D[ig]. Mange Hilsner fra [Din] hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-05-11</t>
+  </si>
+  <si>
+    <t>Frederik Rex
+Fritz Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Kronprinsen: Johannes Larsen har fået bestilling på en skive bemalet med blandt andet kronprinsen til et fugleskydningsselskab.
+Pæretræet springer ud: Johannes Larsen malede i foråret 1897 på et billede af et pæretræ, og da det afblomstrede, måtte han stille maleriet væk.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har lavet akvarellen fra havnen færdig og har haft held med at male på kronprinsen.
+Fritz Syberg (Baronen) har skrevet, at han tager til generalforsamling og gerne vil have Larsen med, så Larsen rejser til København om få dage.
+Larsen skal også lave en legatansøgning</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zvaa</t>
+  </si>
+  <si>
+    <t>Kjerteminde 11 Maj 1898.
+Min egen Kæreste!
+Tusind Tak for sidst!
+[noget af papiret mangler] hjem i Gaar, gaaen-[noget af papiret mangler] [U]llerslev i en væmmelig [noget af papiret mangler] hvad der for resten var meget behageligt da jeg jo havde Vinterfrakke paa. I dag har jeg gjort Aquarellen fra Havnen helt færdig og skaaret den af saa jeg kan sende den bort i Morgen og i Eftermiddag har jeg med Held malet paa Kronprinsen, det lader til at jeg vil slippe forholdsvis nemt fra ham. Der var Brev fra Baronen i Gaar han rejser til Kjøbenhavn til Generalforsamling omkring paa Lørdag den 14 og vil gerne have mig med derover [noget af papiret mangler] ikke ser ud til at [noget af papiret mangler] springe ud for [noget af papiret mangler] tror jeg næsten jeg stikker af alligevel. Jeg har tænkt at jeg nu maa se at faa Kronprinsen saa vidt muligt færdig og saa køre tidlig ud til Nyborg den Dag jeg rejser at jeg kan naa at male en Skitse af Baggrunden med det samme, men jeg kommer vel næsten til at stikke af en Dags Tid før, for at jeg kan naa at faa lavet den Ansøgning i rette Tid. [noget af papiret mangler]væver mig noget [noget af papiret mangler] Navne paa Bor-[noget af papiret mangler]entanter som jeg ikke fik at vide, kan Du forhøre Din Moder om det? Nu faar jeg jo Brev fra Dig i Morgen, mon der saa staar noget om hvornaar Du rejser til Odense, mon Du kommer her inden jeg rejser? Det passer for resten helt godt Legatansøgning den 16 – Hundrede [noget af papiret mangler] den 17 – Generalforsamling den 18 – Hjemrejse 19. Pæretræet springer ud d. 20. Har Du faaet malet godt i dag? Mange kærlige Hilsner, jeg elske[r Dig og] længes efter Dig. [Din] hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-05-27</t>
+  </si>
+  <si>
+    <t>Ullerslev
+Odense</t>
+  </si>
+  <si>
+    <t>Alhed har kørt i ekstratog, hvor eneste siddeplads var et kloset. De ansatte på banegården grinede ad hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/133T</t>
+  </si>
+  <si>
+    <t>Kære lille Las!
+Jeg ankom til Odense Kl. 6 ¼ som eneste Pasasjer (Spøg) [indsat over linjen: Stavningen] i et Extratog. Jeg blev sat ind i en lang Bremsevogn uden anden Siddeplads end et lille Kloset, som jeg nok kan omtale, da det er paa Skrift, saa Du ikke kan se, at jeg ”blusser”. – Jeg blev modtaget paa Statsbanegaarden af 4-5 Assistenter, der grinede frygtelig af mig. Men Resultatet var dog, at jeg kom en lille Time før herud og det var meget godt, da her er strænge Ordre til mig om at eneste hjemme i Dag, saa nu glider jeg paa Christines Cycle. Kl. er strax 9, saa jeg maa skynde mig, jeg har endt Ærinder og spist til Aften. 
+1000 Tak for sidst, det var et udmærket lille Besøg, det er dog meget morsommere at være sød. Men Du er den allersødeste og jeg elsker Dig forfærdelig højt. – Hils dem alle sammen jeg haaber, I nød Chokoladen, mine Tænder løb i Vand lige til Ullerslev og saa regnede det tilmed.
+1000 Millioner Hilsner fra Din Alhed
+27 – 5 – 98</t>
+  </si>
+  <si>
+    <t>1898-05-28</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Vilhelm Larsen
+Frederik Rex</t>
+  </si>
+  <si>
+    <t>Fugleskydningsselskabet i Nyborg bestilte en skive med kronprinsens portræt hos Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har ikke kunnet male på morgenbilledet, men han har arbejdet på billedet af hunden Tjalfe og skiven med kronprinsen. Klyderne har han tegnet færdig, og Adolf (Agraren) og han har spist fuglene. De var ikke delikate.
+Johannes Larsen håber på godt vejr, så han kan male på guldregnen, for han skal have billeder at sende på udstilling næste år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Jt1w</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28 [noget af papiret mangler]
+Min egen Kæreste!
+Tusind Tak for Dit Besøg og for Dit Brev som overraskede mig i Morges, jeg havde ikke ventet at faa Brev fra Dig før i Morgen. Du fik nok ingen fra mig i Dag, jeg skrev ikke i Aftes fordi jeg [kom i] Tanker om at der [noget af papiret mangler] til Dig naar Du h[noget af papiret mangler] i Dag, men da D[noget af papiret mangler] allerede i Aftes k[noget af papiret mangler] jo gerne have faaet et i Dag ogsaa. Jeg sendte saa Din Cykel med Dagvognen i Morges og haaber at den er kommen derud uden [noget af papiret mangler]. Jeg troede at jeg skulde have malet lidt paa mit Billede i Morges, Solen skinnede da jeg stod op, men der kom strax Skyer saa det blev ikke til noget alligevel, derimod har jeg malet paa Tjalfe i Formiddags og paa Kronprinsen i Eftermiddag, det hjalp godt paa ham og jeg tror han [noget af papiret mangler]færdig nu, det [noget af papiret mangler] Panden, jeg kan [noget af papiret mangler] paa Fotogra[noget af papiret mangler] Form den har. [noget af papiret mangler] kan male Land Skabet færdig paa en Gang nu og jeg ved ikke om jeg gider tage derud for at male paa Skitsen jeg kan vist godt gøre det færdig efter den som [noget af papiret mangler] Klyderne tegnede jeg færdig i Aftes og og i Aften har Agraren og jeg spist dem, de var ikke saa delikate som jeg havde ventet. Brystet var det eneste som kunde tykkes og det var sejgt nok og trannet. Jo vi drak Chokolade da jeg havde fulgt Dig hen i Gaar. I Nat skal Agraren hen til Ullerslev for at hente Klaks. Vejret ser [noget af papiret mangler] ud i Aften, kunn[e vi] bare faa noget g[odt Vejr] mens Guldregne[n blomst]rer for det oppe [fra Vin]duet lader det ikke til at jeg faa Glæde af i Aar og hvis jeg nu heller ikke faar Guldregnen færdig kan det jo blive tyndt nok med at faa noget til Udstillingen næste Aar, naar jeg skal paa Dagleje allerede til December, jeg maa vist give mig til at være forfærdelig flittig i Sommer. Naa nu er det næsten mørkt saa vil jeg sige Dig Godnat min egen Kæreste og glædelig Pintse – det er sandt Du faar vel altsaa ikke dette B[rev før]paa Tirsdag – det [noget af papiret mangler]g i Dag. Mange [kærlige] Hilsner fra Din 
+Johannes Larsen
+P.S.
+Du kan tro jeg er glad ved den smukke Pung, jeg har haft 4 Øre, som jeg fandt i en Lomme i den, i Dag har jeg købt Svovlstikker for de 2.</t>
+  </si>
+  <si>
+    <t>1898-06-06</t>
+  </si>
+  <si>
+    <t>Georg Larsen
+Jeppe Andreas Larsen
+Emil Opffer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er kommet godt i gang med sit billede.
+Hans far er begyndt at ryge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7XZp</t>
+  </si>
+  <si>
+    <t>Kjerteminde 6 Ju[noget af papiret mangler]
+Min egen Kæreste!
+Du skal have et lille Brev i Aften. Det var godt at jeg ikke kørte Jer hen til Ullerslev for jeg kom saa godt i Gang med mit Billede i Eftermiddag, det var jo et dejligt Vejr og saa var der saa frisk dernede [noget af papiret mangler] da det luftede, østlig Vind saa [det var] ikke nær saa tryk[kende] som i Gaar. Bare Vejret nu maa holde sig, Fader siger at Barometret er falden lidt i Eftermiddag. Da jeg [var fær]dig med at male gik jeg i Vandet det var udmærket og efter at vi havde spist var jeg med Fader en Tur ude i Markerne. Fader havde forsynet sig med en Cigar, ovre hos Georg, som han har siddet og røget i Aften, det lader til at det er hans Alvor at han vil lægge sig efter at ryge Tobak. Jeg skriver ikke til Opffer [noget af papiret mangler]orgen, jeg er træt [og v]il i Seng, de andre [er gaae]t i Seng. Kan Du [noget af papiret mangler]ske at sende [noget af papiret mangler] eller hvad det nu hedder. Mange kærlige Hilsner og Tak for Besøget. 
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1898-06-15</t>
+  </si>
+  <si>
+    <t>Svanninge
+Ullerslev</t>
+  </si>
+  <si>
+    <t>Aage Bertelsen
+Jeppe Andreas Larsen
+Vilhelmine  Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Mur ved skænkestuen: Der var en skænkestue i tilknytning til Larsen-familiens købmandsgård i Langegade 50, Kerteminde, hvor de boede.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har skrevet otte breve og fortalt om brylluppet. Han nåede at komme med toget hjem efter brylluppet, og fra Ullerslev kørte han med en mand. Hjemme igen måtte han kravle over en mur for at komme ind.
+I eftermiddag har Johannes Larsen malet på guldregnen.
+Han har fået gratulationsbrev og regner med at få flere, som han vil tage med, når han skal ned og bo hos Alhed, hvilket han glæder sig til.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5KSm</t>
+  </si>
+  <si>
+    <t>Kjerteminde 15 Juni 1898.
+Min egen søde Kæreste Alhed.
+Jeg er nu næsten blød [af at] skrive, idet jeg neml[ig] har fabrikeret 8 forsk[ellige] Meddelelser om vort B[ryllup]. Tusind Tak for Dit B[rev i] Eftermiddag, jeg var ikke fri for at være lidt urolig for Dig i Aftes, hvad mig selv angaar saa naaede jeg lige akkurat at komme med Toget og da jeg kom til Ullerslev var jeg saa heldig at komme til at køre med en Mand med et Læs tomm[e] Sildekasser. Jeg var glad ved det da jeg nødig vilde have gaaet og jeg stak ham saa min sidste Krone i Drikkepenge. Det [var e]t dejligt Vejr at køre [i da] jeg kom hjem maatte [jeg k]ravle over et Par Gaa[noget af papiret mangler]g den Mur med Pæretræet uden for Skænkestuen. Jeg vaagnede tidlig i Morges og fik ikke rigtigt udsovet men efter at have rekreeret mig ved at stikke Tidsler i en 3 Timers Tid havde jeg det bedre og i Eftermiddag har jeg malet paa Guldregnen. Den er for Resten stærkt paa Retour [opd]agede jeg i Dag til min store Forbavselse der er allerede mange visne Blomster oven i Klaserne. Uglen lo af at vi skulde paa ”Oltidsmind[noget af papiret mangler] hun siger det er de [noget af papiret mangler] fortrædne Bønder [i] Svanninge. Jeg fik i [Dag] Graturlationsbrev fra lille Berthelsen, ”Svinninge? Kjerteminde” stod der uden paa, muligvis faar jeg nogle flere naar disse 8 Breve naar rundt, jeg skal saa tage dem alle sammen med ned til Dig, saa Du kan læse dem. Jeg er meget træt og søvnig, men jeg glæder mig ganske [for]færdelig meget til at komme ned og bo hos Dig og jeg skal nok møde saa snart [jeg] kan kan Du tro. Jeg [elsker] Dig meget højt og [noget af papiret mangler] forfærdelig meget [noget af papiret mangler] Dig. Fader har været i Odense i Dag. Moder beder mig hilse Dig at hun vil skrive til Dig i Morgen. Mange kærlige, allerkærligste Hilsner fra Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-09-08</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Gothersgade 129 København K</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Harald Balslev
+Thorvald Balslev
+Jens Theodor Berg
+Niels Elgaard Amstrup
+Jørgen -, Erikshaab
+Jean Jensen
+- Juul, præst
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Ellen  Sawyer
+Harris Sawyer
+- Schierbeck
+Ditlev Schroll
+Nicoline  von Sperling
+Vilhelmine von Sperling
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Louise og Niels Elgaard Amstrup boede på Ølstedgaard med deres adoptivdatter Ellen Agnete, hvis biologiske mor var Alheds søster Christine Marie. 
+Munter og Bobby var hunde på Erikshaab.
+Christiansdal Kloster blev oprettet 1866 af ejerne af Næsbyholm kammerherre Christian Rønnenkamp og hans hustru Jessy Caroline Rønnekamp som en legatstiftelse med bolig for 24 damer mellem 45-50 år af borgerlig stand. Bygningerne er opført i 1872. Christiansdal Kloster ligger i Bavelse sogn nær Glumsø og Næstved, men har med sin rod i Næsbyholm gods tilhørsforhold til Næsby Kirke, hvor beboerne også har deres egen gravplads på kirkegården. Kilde: Lex.dk</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0346</t>
+  </si>
+  <si>
+    <t>Laura og Ellen Warberg har været på besøg på Sandholt. 
+En planlagt barnedåb bliver måske aflyst pga. mæslinger. 
+Frederik/Dede er glad for hundene. Jørgen fanger rotter. 
+Harris Eastman Sawyer har for travlt til at komme til Danmark og hente Ellen, og Laura vil ikke lade hende rejse til Boston alene. 
+Der bor en knejpesangerinde på Tante Mis' pensionat.
+Tante Visse/Louise Amstrup har det meget dårligt for tiden, og hun græder og skælder ud konstant. Laura synes, hun burde indlægges. 
+Der er en ledig plads på Christiandal Kloster til gamle Jean.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/344s</t>
+  </si>
+  <si>
+    <t>Hr. Godsforvalter Warberg
+cand. jur.
+Gothersgade 129 – 4.
+København K.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kære Abba!
+Du længes vel snart efter at høre lidt herfra, men jeg vilde vente med at skrive, til jeg havde været på Ølstedg. og det kunde jeg først i Aftes. I Søndags var Dengse hjemme; jeg var i Kirke om Formiddagen og om Aftenen var Mogensens her til The. Junge kom fra Odense Kl. 2, saa vi havde da en Del Adspredelse den Dag. Mandag var vi altsaa paa Sandholt og tilbragte alle 5 en meget behagelig Eftermiddag. Pastor Juuls med Ungdom, Provst Schierbæk med Moder og 2 unge Piger. Provsten havde Fru ulæseligt og mig til Bords, han var meget underholdende baade mod mig og senere efter The mod Elle, der maatte staae ca. 3 Kvarter og snakke ”klogt” med ham. Vejret var dejligt og der var henrivende i Haven; Frøken Sperling i meget godt Humør, hun drak med mig, tog de unge med og drak med dem ”med Fru Warberg i Spidsen!” Pastor Juul drak med mig og bad mig hilse Dig, alle de gamle sluttede sig dertil. Der skulde være Barnedaab i Slelde paa Søndag Harald og Thorvald skulde staae Fadder; men nu havde Barnepigen faaet Mæslinger saa de vidste ikke, om Festen blev opsat. Fru Sperling har ikke haft Mæslinger og turde derfor ikke tage derover. Alt staaer vel til her hjemme, Haven er temmelig ren og der er Masser af dejlige Blomster. Jørgen hænger i med Brændet. Bobby er voxet meget, Dede var svært glad ved at see ham og Munter lege. Jørgen fanger nu næsten hver Nat en Rotte, vi mener de svinder godt. Vi nyder det aldeles henrivende Vejr, sidder i Teltet om Eftermiddagen og syer og læser højt. Eastman laa her 2 Breve fra i Lørdags; han har saa grulig meget Arbejde, at han slog paa han mulig ikke kunde komme i dette Efteraar tangerede endog at bare hun var der!! men det synes vi andre dog vilde være for galt, at sende hende alene til Boston. I Dag skal Elle spadsere ned til Schroll at faae noget til sine Øjne, de er daarlige. Jeg vil nødig have, at Du skal fortælle ham, naar han kommer ind til Klokken, at der er en Knejpesangerinde i Pensionatet, i saa Fald vilde han ganske sikkert sende Historien i Omløb her hjemme om det Publikum, der findes i Mis’s Pensionat, og det vilde jeg ikke gutere. Jeg har sikkert nok haft Ret i min Formodning om, at Dis havde ladet sig foresnakke paa Ølstedgaard, at vi havde forsét os med Visse (og Amstrup vel med,) for nu løber det rundt paa Egnen, at ”de har ikke taget det rigtigt paa Erikshaab”! I Gaar spiste Pal., Astrid og jeg til Aften i Køkkenet og kørte lidt før 7 over at see til Visse, men hun var saa spansk og ligefrem uvenlig mod mig, at jeg lovede mig selv, ikke at tage derover saa snart. Det var ikke fordi Astrid var med, for hun og Pal. var der alene forrige Fredag og da var Visse meget venlig mod Astrid og fyldte hende med Anklager mod Amstrup, var vred over at Lærerinden skal komme nu snart kort sagt, alt hvad Amstrup gør er jo galt. Jeg synes at alt derovre er et Væv af Løgn og Modsigelse, ikke til at blive klog paa. Jeg har Gudskelov en god Samvittighed og har intet at bebrejde mig i mit Forhold til Visse og Amstrup i al denne Tid, men jeg kan jo ikke lade være at ærgre mig lidt over alligevel at blive beskyldt for at have handlet urigtigt. Aa[ulæseligt] har 2 Søndage i Træk været der og Visse har grædt og beklaget sig. Aa[ulæseligt] foreslog hende at lægge sig ind paa et Sygehus eller tale med en anden læge, men det mente hun ikke hun vilde af Hensyn til Dis. Tror Du ikke hun har Tuberkler et Sted f. Ex. i Hovedet;?? Jeg synes at Schroll skulde lægge hende ud paa Sygehuset i Odense til Observation; han kommer jo dog ingen Vegne med hende selv. Amstrup sagde til os i Gaar, at nu var hun bedre og meget mere rolig, men Stuepigen havde lige fortalt mig, at det var det samme og at hun var ked af det og græd næsten altid. Hun kom ogsaa til at græde i Aftes, inden vi tog bort, mens vi alle sad sammen og talte om ligegyldige Ting. Ligeledes sagde Amstrup, at V. er glad ved at Lærerinden skal komme, og saa er Sandheden, at hun er rasende over det og har sagt det baade til Aa[ulæseligt] og Astrid. Det er absolut ikke til at komme til Bunds i, men nu vil jeg forholde mig aldeles passiv over for det hele. Da vi kom i Aftes, var Visse gaaet sin Vej, ned ad Allerslevgyden, og de kunde ikke begribe, hvor hun blev af, det blev helt mørkt, inden hun kom. Hun bebudede Paludan et Brev, hun havde skrevet i Gaar. Naa men nok om det. Doktoren har været inde hos Aa[ulæseligt] og har ligeledes spurgt Syberg ud om Visse, saa naar han slet ikke kommer til mig, som kunde give ham bedst Besked, saa er det jo givet, at han bebrejder mig noget, jeg aner ikke hvad! – Lad mig nu snart høre lidt fra Dig, om hvordan Du har det, om Muk, om Thorvalds Besøg, o.s.v. Her kom nu et Brev til gl. Jean om, at endelig er der død en Dame i Christiansdal Kloster; jeg skulde sende Brevet til hende. Hilsen til alle derinde! Børnene sender en af Dagene
+[Skrevet langs sidste sides venstre kant:]
+Pengene til Tæppet til Zuluen, kan Du sige ham.
+[Skrevet langs næstsidste sides højre kant:]
+Kærlig Hilsen fra Din Smaa.</t>
+  </si>
+  <si>
+    <t>1898-10-07</t>
+  </si>
+  <si>
+    <t>Margrethe  Eckardt
+Elisabeth Eckardt    
+Mathilde Højgaard
+Viggo Johansen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+- Schiøtt
+Elisabeth Storm
+Ernst Trier
+- von Rosen</t>
+  </si>
+  <si>
+    <t>Oktober 1898 er Christine Swane begyndt på Akademiet. Hendes lærer er Viggo Johansen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Christine Swanes mor håber, at det går godt med undervisningen i perspektivering.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kga3</t>
+  </si>
+  <si>
+    <t>Min Kjære Kristine !
+Vidste jeg dog at det nu gaar Dig godt med Perspektiven saa var jeg glad. Længselsfuld er jeg efter i morgen fordi jeg faar Brev fra alle mine Kjære, men jeg kjender Dig jo at om aldrig det gaar dig saa daarlig saa vil Du ikke bedrøve mig i Morgen men end beder jeg Dig tab ikke Modet naar det er sådan en rar Mand der er din Lærer det er rigtignok godt, Guds Velsignelse for Dig der er i min Bøn Her er nu Taksigelsen fra v Rosen det kom i et Brev med 4øres Frimærke,. Men det var gaaet med til Ullerslev og vi måtte saa betale 8 øre for det Georg kunde kjende v Rosens Haandskrift og saa vilde Fader se hans Tak men det blev jo kritiseret som daarlig Stil – udenpaa stod til Kunstmalerinde C Larsen adr Kjøbmand I Larsen hersteds.
+Du glemte nok Fru Storms fødselsdag Margrethe også, Marie huskede den og saa havde hun den Glæde at faa Brev fra Mathilde Højgaard.- Hun havde været tilstede ved afsløringen af Triers mindesten og fortalte derom og forærede hende et lille Stykke Sten af Fodstykket hentet fra Bethlehems Bjerge – det var ikke større end det kunde ligge inden i et Brev men du kan vel forstaa der er Højtid hun tilbragte Dagen hos Schjøttes i gaar hele Dagen. Ja lille Dine jeg ved godt at du synes om mit Forslag at sende Pengene direkte til Bisse - men det er Faders skyld Du skulde have den Glæde selv at betale, men hvad bryder Du dig dog om det naar der blot bliver betalt og det skal der nok blive – min lille Ven saafremt det fremdeles maa staa til mig, hvor gjerne havde jeg ikke afsendt de 15 til dig men her er ingen i disse Dage det skal blive de første og saa dit Linned og Linealer skal jeg lede efter saa snart nu jeg kan undæres ovenpaa, men Morgen og Aften er det nødvendigt at jeg er tilstede men Marie og den lille Pige er begge raske saa hun maa komme op paa Mandag. 
+Hils nu Alle og vær selv kjæligst hilsest af os Alle.</t>
+  </si>
+  <si>
+    <t>1898-10-13</t>
+  </si>
+  <si>
+    <t>Korsør
+Ullerslev
+København</t>
+  </si>
+  <si>
+    <t>Anna 2 -
+Maren -
+Thora  Branner
+Fru Bülow
+Margrethe  Eckardt
+Elisabeth Eckardt    
+Adolph Larsen
+Alfred Larsen
+Alhed Larsen
+Cathrine Larsen
+Georg Larsen
+Helga Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Lars Larsen
+Marie Larsen
+Martin Larsen
+Valdemar Larsen
+Vilhelm Larsen
+Anna Marie  Larsen, Georg Larsens hustru 
+Vilhelm Larsen, Georgs søn
+Christine  Mackie
+Sophie Meyer
+Elisabeth Storm
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+- Winther</t>
+  </si>
+  <si>
+    <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
+Planten Viburnum hedder også japansk snebolle.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GBxo</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 13/10 98
+Kjæreste Christine!
+Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
+Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
+Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
+Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
+Om Eftermiddagen kom Faster Thrine hun og Sofie havde været Dagen forud for at gjøre Visit og blev jo meget overrasket ved at det allerede var den Tid da det saa var Lørdag kom hun ikke med igjen om Aftenen kom Farbror Martin og Drengene og Helga, Cathrine vi drak saa en Kop Kaffe inden Adolph kjørte for at hente Fader han kom til Ullerslev Kl 10 saa det blev ikke saalænge at sidde oppe Men nu skal du høre hvad der skete om Søndagen der kom Hr og Fru Varberg Onkel Syberg Thora og Dedde; Christine Varberg havde kaldt paa mig i Telefonen og spurgt om Johannes og Alhed var her nede samt takket mig for mit Brev men saa sagde hun noget jeg ikke forstod og saa ringede [gad] af det var saa dette at de kom herned – de var jo velkomne og rent var her vi kogte saa Chokolade og Kaffe og medens vi var oppe i Haven, de skulde jo se hvor Johannes skulde bo og bygge, havde Maren dækket Bord, men saa maatte jo Syberg bekjende at de havde bestilt Mad paa Hotellet til Kl 4 vi fulgte dem saa ned og de lovede at en anden Gang skulde de ikke bære sig saadan ad det er dog en nydelig ja kjøn Dame Alheds Moder – hun synes det var saa underlig at vi ikke kjendte hinanden derfor kom de
+Nu lille Dinemor maa Du være glad for i Aften jeg er saa træt vi har klippet Faar og igaar gjort rent paa Loftet, Madam Vinther var her i 2 Dage saa har vi kun Stuerne hernede og Kjøkken tilbage hils nu alle gode Venner Margrethe skal snart høre fra mig, ja om aftenen fik jeg fra Dumpe en Skildpadde af Chocolade Lev vel og Gud velsigne Dig Din Moder
+Børnene ere raske!</t>
+  </si>
+  <si>
+    <t>1898-12-28</t>
   </si>
   <si>
     <t>Christian Andersen
-Peter Hansen
-[...13 lines deleted...]
-Tak for Dine Breve i Gaar Eftermiddag og nu til Formiddag, Du ved ikke hvor glad jeg bliver ved dem. Jeg kom sent op i Dag og var ude i Marken og ride rundt paa Bolm til Fordel for Peter, han laver nemlig noget med en Centaur, det er Plakater men det er maaske en Hemmelighed. Det var ellers rart at faa lidt Varme i Kroppen og jeg malede saa rart oven paa Turen. Nu efter Middag har jeg været henne hos Kragh og faaet 50 Kr. og været ude omkring i Byen og betalt min Gæld. Peter er ved at forgylde Rammen til Roserne og jeg har nu faaet Listerne til Chr. Andersens Ramme, jeg tænker at Du kan faa det at se i Rammen medens Du er her. Vil Du bare lade være at skrive saadan noget Sludder om at Du skulde forstyrre mig og lade være at komme af den Grund, jeg tror Du er gal. Det er aldeles nødvendigt at Du kommer, der er ikke mere end 8 Dage til nu, jeg henter Dig i Ullerslev paa Lørdag, ikke sandt. Du maa ikke blive ked af at der ikke er mere denne Gang, jeg er bleven forsinket af at rende i Byen og Kl. er nu 2 og jeg maa ned til mit Arbejde. Kan Du se at jeg lader mig ikke forstyrre. Mange kærlige Hilsner til min egen Kæreste fra Din
+Adolph Larsen
+Vilhelmine  Larsen
+Peter Nielsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Odense. Han købte billet til kørsel hjem fra Ullerslev. Han har besøgt Christian Andersen og Peter Nielsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KUpO</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28 Dec. 1898
+Min egen lille [noget af papiret mangler]
+Nu skal jeg skrive [noget af papiret mangler] hvordan det er gaa[noget af papiret mangler] siden vi saas og i M[noget af papiret mangler] Du faa Brev igen [noget af papiret mangler] Du vel ikke mere [noget af papiret mangler] Da jeg kom til Odense [noget af papiret mangler] strax hen for at he[noget af papiret mangler]tins Post, men gik naturligvis op paa den næste Etage og forsøgte at brække den der værende Brevkasse op, men da det ikke lykkedes mig besluttede jeg efter flere forgæves Forsøg at gaa ned og købe mig en Æske Tændstikker for at se om [noget af papiret mangler] have mere Held me[noget af papiret mangler] Bestræbelser ved Lej[noget af papiret mangler]ned prøvede jeg [noget af papiret mangler] i en anden Kasse og var der saa heldig at faa lukket op [noget af papiret mangler] da jeg kom ned paa Ga-[noget af papiret mangler] Brevet som var der [noget af papiret mangler]t det var rigtig nok [noget af papiret mangler]de altsaa min [noget af papiret mangler]get var noget forsin-[noget af papiret mangler] det blev til godt en [noget af papiret mangler]old i Odense. Da jeg [kom til] Ullerslev holdt der [noget af papiret mangler]port som skulde køre strax og da jeg jo havde Rygvind og Frakke paa var jeg bange for at jeg skulde gaa mig saa varm at jeg blev forkølet og tog saa en Billet og satte mig op paa Bukken hos Kusken og efter en ganske rar Køretur kom jeg [noget af papiret mangler] blev godt mod-[noget af papiret mangler]arnlig Moder blev [noget af papiret mangler]d at se mig [noget af papiret mangler] I Dag har jeg været nede hos Chr. Andersen og hos Peter Nielsen og i Eftermiddag naar jeg er fær[dig med] dette Brev vil jeg [noget af papiret mangler] og i Aften paa A[noget af papiret mangler] jeg skal nok være [noget af papiret mangler] forsigtig. Tjalfe op[noget af papiret mangler] til det. Jeg skal hi[lse] mange Gange fr[noget af papiret mangler] Jeg har begyndt at [noget af papiret mangler] lidt for at faa Agraren med derned og jeg tror næsten det lykkes, saa kommer vi Fredag eller Lørdag. Mange Hilsner fra Fader og Moder til Jer alle sammen, allerflest til min egen lille søde fra Din 
+Johannes Larsen
+P.S. I Morges da [noget af papiret mangler]</t>
+  </si>
+  <si>
+    <t>1899-04-21</t>
+  </si>
+  <si>
+    <t>Ullerslev
+Flødstrup
+Kerteminde Havn</t>
+  </si>
+  <si>
+    <t>Carl Becher 
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed er hos forældrene på Erikshaab, fordi hun skal føde.
+Feden: I.A. Larsen (Johannes Larsens far) ejede en grund på Feden i Kerteminde med bl.a. skibsværft og arbejderboliger.
+"Motivet fra Vinduet": Billedet Sommer, solskin og blæst gengiver udsigten fra Johannes Larsens vindue i købmandsgården, Langegade 50, Kerteminde, hvor Johannes Larsen voksede op.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været hos Alhed (hos hendes forældre) og fik kørelejlighed fra Ullerslev. Han er rørt over, at hun havde pakket hans kuffert.
+I.A. Larsen har solgt noget af sin grund på Feden til kommunen.
+Larsen har været på Taarbystranden/Taarup Strand og se på fuglereder.
+Han maler igen på udsigten fra sit vindue. Vil på havearbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0HmC</t>
+  </si>
+  <si>
+    <t>Kjerteminde 21 – April 1899.
+Men egen kæreste Ven!
+Da jeg kom til Ullerslev begyndte jeg at gaa me[n blev ind]hentet af Becker [noget af papiret mangler] og Flødstrup og [noget af papiret mangler] ind i Vognen og sat [noget af papiret mangler]gyndte det at regne og regnede hele Vejen hertil, saa holdt det op og var dejligt Vejr hele Aftenen. Mens jeg gik kom jeg pludselig i Tanker om at det jo var Dig som havde pakket min Kuffert og jeg blev meget rørt over det, det var ikke gaaet op for mig før. Efter at jeg havde spist var vi ude paa Feden, Fader har i Forgaars solgt det Stykke af F[eden] som ligger ud til Havnen til Kommunen, til Bolværk for 2 Kr. Kr. Al. Samtidig fik han lagt 2 Al. Til paa de 2 Sider, Byraadet var nem[lig kom]men i Tanker om [noget af papiret mangler]de taget mere end [noget af papiret mangler] have den Gang [noget af papiret mangler] Pladsen af den, og havde forlangt at den skulfe maales om, nu var den bleven maalt om og det viste sig saa at vi skulde have 7-800 Kr. Al mere end vi havde faaet, og saa maatte de købe for 2 Kr Al. af det de for et Par og Tyve Aar siden havde solgt for godt 5 Øre Al, det har de godt af. I Formiddags var [jeg ude] i Marken med Tjalfe og saa 4 Høns og 2 Harer og fandt ude paa Taarbystranden 2 Vibereder med 4 Æg i hver, det var et dejligt Vejr. Jeg var oppe Kl. 6 og Motivet fra Vin[duet] jeg nok begynde [noget af papiret mangler] paa, jeg tror vel[noget af papiret mangler] i Eftermiddag og [noget af papiret mangler] i Morgen igen hvis Vejret tillader det. Jeg skal hilse Dig fra Moder og fra Marie. Jeg tror jeg skal til at gøre lidt Orden nede i Haven, saa faar jeg lidt Motion og frisk Luft med det samme. Jeg længes meget efter Dig og jeg haaber at faa Brev i Morgen. Vil Du hilse Dine For[ældre og] takke dem for den Tid jeg har været dernede, hils ogsaa Palam og Christine. Mange kærlige Hilsner til Dig selv fra
+Din
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>30. maj. 1909</t>
+    <t>1899-05-18</t>
+  </si>
+  <si>
+    <t>Flødstrup
+Fiskergade, Kerteminde</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Andreas Larsen
+Vilhelmine  Larsen
+Peter Nielsen
+Rasmus Petersen, Gartner</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er hos forældrene på Erikshaab, fordi hun lige har født. Hendes svigermor har været på besøg, og hun har været i gang med at gå fra toget i Ullerslev til Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet på alle sine fire billeder. Han vil komme til Erikshaab i pinsen.
+Hans mor begyndte forleden at gå hjem, men fik så kørelejlighed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lLDc</t>
+  </si>
+  <si>
+    <t>Kjerteminde 18 Maj 1899.
+Kæreste Alhed!
+Det var kun et lille Brev Du fik i Gaar og i Dag bliver det nok ikke stort større, Allerup sidder her og snakker Fanden et Øre af. I Dag har jeg faaet malet paa alle fire Billeder; det med Gaden begynder at se helt godt ud og Blomsterne bliver snart færdige, men det skulde de jo ogsaa gerne naar jeg skal ned til I to i Pintsen, jeg tror nok at jeg bliver her første Pintsedag og gør hvad jeg kan ved Billederne, mener Du ikke?
+Moder kom med Posten, hun var først begyndt at gaa, men fik ondt i det ene Ben og gik saa ind til en Mand vi kender i Flødstrup og ventede paa Posten der, jeg skal hilse mange Gange fra hende. Jeg var nede og blive barberet over og var bagefter nede i Fiskergade hos Peters og Vilhelms og da jeg havde malet paa Blomsterne var jeg igen ude og 
+[ulæseligt, dårlig kopi]
+I det gode Vejr og spiste til Aften
+[ulæseligt, dårlig kopi]
+Gartner Petersen sammen med Rasmus. Jeg skal hilse Dig fra Chr. Andersen som kom forbi i Aften nu jeg stod og malede nede paa Gaden. Mange Hilsner til Den lille søde og min egen allerkæreste Ven fra Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
-  </si>
-[...7 lines deleted...]
-    <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
 Thorvald Balslev
 Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
@@ -514,1388 +1887,135 @@
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Christine Swane
 Fritz Syberg
 Vilhelm  Sørensen, pastor
 Nicoline  von Sperling
 Laura Warberg
 Andreas Warberg, Albrechts far
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
   </si>
   <si>
-    <t>1897-11-02</t>
-[...359 lines deleted...]
-  <si>
     <t>1901-09-21</t>
   </si>
   <si>
     <t>Korsør
 Revninge
 Ullerslev
 Rørbæk, Kerteminde</t>
   </si>
   <si>
     <t>- Grønholdt
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Anton Frederik Schondel
 Christine Swane</t>
   </si>
   <si>
     <t>Tømrerne arbejder på Alhed og Johannes Larsens villa på Møllebakken i Kerteminde.
 Johannes Larsen arbejder i Christine (Uglen) og Maries stue: Hans to søstre boede på dette tidspunkt hos forældrene i Store Kærbyhus i Kerteminde. Derfra var/er der ganske kort til Møllebakken, hvor byggeriet var i gang. 
 29. oktober 1901 åbnede Johannes Larsens første separatudstilling hos Winkel &amp;amp; Magnussen i København, og Larsen arbejder på værker til denne. 
 Hyrdehuset ligger (stadig) på Hindsholmvej ved Nordstranden i Kerteminde.</t>
   </si>
   <si>
     <t>Johannes og Alhed Larsens villa er ved at blive bygget. Larsen maler i Marie og Christines stue, men han er blevet forstyrret af natteroderi. En nat måtte han hente sin far, som rejste hjem fra Korsør, og en anden nat brændte nogle kornhæs. Efter brandene tog Larsen med sin far og sine søstre hjem og spiste sild. Georg Larsen måtte dagen efter stå brandvagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fxom</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 21 Septbr 1901.
 Kæreste Alhed!
 Der var nok ingen Brev til mig i Dag, men Du troede vel at jeg var kommen. Det gaar nu godt med Huset, det vil sige Tømrene hænger godt i, jeg arbejder her ovre i Uglen og Maries Stue og der kan jeg holde Øje med dem og høre Øxehuggene, det rart, men det var ogsaa ualmindeligt nederdrægtigt inden de begyndte. Jeg har nu faaet den med [Lapp]edykkerne færdig jeg begyndte [pa]a i Gaar og har altsaa [de t]re færdig og er i Gang med den fjerde en med nogle Krager og Alliker, det er mens den tørrer at jeg skriver dette Brev. Der er ikke saa god Gang i det med de Aquareller som de[r bur]de være paa Grund af en Del Natteroderi i de sidste Dage. Fader var forleden i Korsør og fik den vilde Ide at gaa fra Revninge til Ullerslev skønt det øsregnede ligesom han ogsaa vilde gaa hjem. Uglen og jeg gik saa ud at tage imod ham om Aftenen, da var det godt Vejr, vi mødte ham ved Rørbæk, men han var bleven noget ømfodet, saa da der i Revninge kørte nog[noget af papiret mangler] Fiskevogn endnu om os [kom] han op at køre. Vi kom hjem mellem 12 og 1 og [styr]kede os med Mad og Snaps og Kaffe, da kom jeg sent op Dagen efter og fik ikke bestilt [noget af papiret mangler] meget. Saa i Aftes da jeg havde ligget lidt og ikke kunde falde i Søvn, kom jeg til at se ud af Vinduet og syntes at det saa saa lyst ud og jeg gik saa hen og kigede ud og mente at det maatte være Hyrdehuset, Du ved Grønholdts der brændte, jeg klædte mig saa paa og løb over i Hinkes Mark og saa da at det var alle Kornhæssene derude der brændte, saa gik jeg tilbage og bankede de andre op og løb derud. [Det v]ar et pragtfuldt Syn, [der v]ar kun Ild i 5-6 Hæs [noget af papiret mangler] kom, men det gik villigt og det varede ikke længe inden hele Bakken var i den. Sprøjterne kom efter Haanden og det lykkedes at redde en Halmstak. Næsten al[le] Forpagterne havde deres Hæs der i Aar og kun et Par havde tærsket. Hæssene stod i 2 Rækker med en Vej imellem til Tærskeværket. Der var naturligvis en Masse Folk derude, om det saa var gamle Schondel saa var han der med en daarlig Ryg og han blev der endnu da jeg henad 3 gik hjem med Fader og Marie og Uglen for at styrke os med Spegesild og Snapse. Frk Svendsen er kommen i Dag. Der er Jagt paa Byens Jorder, men til Middag h[avde] hele Selskabet kun nedlaft [en] Hare og jeg ved ikke om de har f[aaet] noget i Eftermiddag. Grossereren vilde have været med maatte staa Brandvagt ved Hæssene i Formiddag. Mange kærlige Hilsner
 Din Johannes Larsen.</t>
   </si>
   <si>
-    <t>1886-01-21</t>
-[...890 lines deleted...]
-  <si>
     <t>1903-4</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Bertha Dorph
 Niels  Dorph
 Christian Eckardt
 - Elmquist
 Astrid Kjellmann
 Viggo Kjellmann
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru </t>
   </si>
   <si>
     <t>Første del af brevet mangler.
 Trollehult er muligvis en gård i nærheden Høljeryd. Her bor børnene Anna og Olivia, som af og til arbejder for familien Larsen med bl. a. pasning af køer.
 Strømhult er nabogård til Høljeryd. 
 Delcomynløkken og Christoffersens Løkke ligger i Kerteminde.
 De nævnte halmkøbere kommer muligvis fra Odense.</t>
   </si>
   <si>
     <t>Johannes Larsens forældre er på gården Høljeryd i Sverige, for at ordne forretninger. Johannes Larsen er ved at male påfugle med olie. Christian Eckardt har solgt godt. Den lille Astrid er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZRPj</t>
   </si>
   <si>
     <t>Vi synes Johannes saa saa rask ud han maler jo Paafugle i Olie maatte han blot faa godt Vejr og i disse 2 Dage har det da været udmærket herovre - saa jollede vi da afsted der var ligesaa trangt der var vi kommen ind til en Herre, men der kom de og jagede os ud igjen det var en Hundekoupe endelig havnede vi hos en hel Del og saa gik Toget og jeg sad tilbage og lugtede til Violerne med Taarer i Øjnene, omsider kom jeg da til Ro huskende at vi gjør jo alt dette for at vinde frem til at staa paa egne Ben engang igjen, husk stadig paa det kjære Børn naar der [ulæseligt ord] vi er skilte ad bliver et eller andet der ikke smager Eder godt elsker dog hinanden da faar I Lyst og Lykke til at gjøre Gavn som Gud det vil paa allerbedste Maade I maa ikke le ad mig jeg er endnu i saa bevæget en Stemning der ikke gaar over før jeg kommer Arbejde men lad mig nu blive færdig med Rejsen
 I Helsingborg savnede vi Sækken da vi skal fortolde, der stod en Sæk paa Færgen sagde en Mand jeg derover, saa var det en Sæk Klid, saa fik jeg den Oplysning at der var telegraferet fra Ullerslev at den stod der men skulde blive sendt. Det var vor Historie, saa kom vi til Blomsterne han stod længe og betænkte sig jo Løgene dem maa de give Told af Faer han forklarede de er kommen fra Haven hjemme og skal plantes ud i min Have derovre saa hentede han en Overordnet de besaa dem nøjagtig, men saa sagde han det er jo lidet lad det gaa endelig kunde vi saa pakke sammen hvordan det nu naar vi faar Sækken blot Billederne ikke har taget Skade jeg synes allerede det er saa godt at jeg har Fotografierne at hilse paa om Morgenen at vi kom godt til Landeryd det veed i jo, og da der ingen Adolph var kjørte Elmqvist for os med 2 Heste for og det gik raskt som vel var for det blev stærk Snefald saa vi kom hel hvide til Høljeryd I kan tro det gik i en Fart med at stille en Bras op og faa en Kop The og saa i Seng
 Igaar var vi paa Trollehult – for at se om lille Anna ikke kunde komme ud for Køernes Skyld – der var de kommen i Tanke om at jeg stod mig bedre med at faa den ældre Olivia saa vilde hun beholde den lille hjemmeder sad 2 unge sønner og spurgte jo straks om han ikke kunde faa dem begge en til Høljeryd og en til Danmark; men det skulde der spekuleres paa Børnene skulde have deres fri Villie nu var det Laangeryd Marked i Morgen der skulde de alle op saa paa Lørdag skulde Olivia komme og saa skulde de give Besked havde jeg dog den Glæde at høre I har faaet en Pige og Dreng. Jeg fik Brev fra Christian Eckardt paa Vejen han slipper saa fin Handel og kommer her et Besøg vistnok i næste Uge
 I Dag skal vi til Strømhult der er de bedre men lille Viggo har igjen været syg og den lille Astrid er død begravet medens vi har været hjemme det er nok al den Bekymring Marie har gaaet med - Tak nu Allerup foreløbig for al Blomster og Urtefrø det skal blive mit lille Danmark. Lev nu vel Børn og hils Georgs de læser vel Brevet for det vilde jo blive en Gjentagelse Eders trofaste Moder der dagligen beder vor Herre velsigne og bevare Eder fra alt Ondt.
 Kjære Børn. 
 Da det nu vel er bleven for sildig at styne Piletræerne, har jeg tænkt da der dog maa være lidt til Sommerbrænde at vi kunde rydde det Træ som staar imellem Delcomynløkken og x) Hylden som x) hvor der var Roer staar ved Siden af samt de 2 Pile ved Veien ved Christoffersens Løkke og den ene ved Leddet. Adresserne paa Halmkjøberne er Brygger Hoff Nørrebro og Lud Hansen Fouragehandler Grønnegade 
 Med hensyn til Prisen naar I skal have Dorphs paa Kosten, mener jeg at 7 Kroner om Dagen kan være passende for de 3 Voksne det er 210 Kr om Maaneden, Hestens 400 Kr er helt udenfor. Skriv nu snart jeg giver ikke Fru Dorph Besked før jeg har hørt fra Eder. Kjærlig Hilsen IA Larsen</t>
   </si>
   <si>
     <t>1908-04-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>Leksand
 Tibble</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>- Bernberg
 Bjørn Bjørnsen
 - Blomberg
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Alhed Larsen
 Johanne Christine Larsen
 Senta S
 Asra Smedberg
 Cid Smedberg
 Tante Smedberg
 Christine Swane</t>
   </si>
   <si>
@@ -1932,50 +2052,171 @@
 Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
 Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
 Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
 I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
 II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
 Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
 Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
+    <t>30. maj. 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Ukwruu9g</t>
+  </si>
+  <si>
+    <t>1912-05-28</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Risingevej 7, 5540 Ullerslev, Danmark</t>
+  </si>
+  <si>
+    <t>Lauritz Frese</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen til Christine Swane. Sigurd Swane synes ikke at Christine skal tage til Risinge denne gang. Han har solgt et billede til 150 kr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lYRN</t>
+  </si>
+  <si>
+    <t>d. 28-5-12
+Kære lille Ugle
+Dette skal blot være en lille Fødselsdagshilsen til dig og et Til Lykke. Andet sender jeg dig ikke, hvis jeg er opfindsom nok til at finde en eller anden lille Ting til dig som jeg tror du kan bryde dig om vil jeg hellere give dig den her når du kommer tilbage.
+Du nåede vel ikke at få mit Brev igår men har vel så fået det til Morgen, jeg tænker du så i næste Brev skriver noget om hvornår du tror at du rejser. – Men Kjolerne og dine Tænder, hvordan går det med det?
+Til Risinge synes jeg ikke du behøver at tage denne Gang, du har jo ikke Cycel med og det er besværligt for dig alene, det må hellere vente til vi begge er derovre engang, tror du ikke?
+Jeg havde i Formiddags Besøg af Hr. Freese som valgte et af de Billeder jeg har malet nu, en lille Pige, til 150 Kr. så får jeg da nogle Rammer hos ham, for så meget slår dog ikke de jeg har fået til. [ tilføjet med blyant: det bliver her til du kommer hjem – det er for resten dumt, for hvis du ikke så det kunde du jo tænke dig det så meget smukkere.]
+Ja så ved jeg ikke mere at føje til i dag ud over hvad jeg skrev i sidste Brev, og jeg har malet hele Dagen og skal til det igen nu – Resultatet tør jeg rigtignok ikke tale om endnu.
+Blot en Gentagelse af min Hilsen.
+Din S.</t>
+  </si>
+  <si>
+    <t>1914-06-27</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Franziska  Erichsen
+Johanne Giersing
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Anna Syberg skulle gennemgå en operation, og hun overlevede den ikke.</t>
+  </si>
+  <si>
+    <t>Privateje</t>
+  </si>
+  <si>
+    <t>Anna Syberg skal indlægges den følgende dag kl 16. Hun beder Hans undersøge, hvad tid Fritz Syberg kan være i København og følge med ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VBba</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortet:] BREVKORT
+Til
+[I adressefeltet:]
+Hans Syberg
+(Erichsen)
+Skindergade 33 III
+Kjøbenhavn
+K
+[I tekstfeltet:]
+Kære Hans
+Jeg skal indlægges imorgen Kl 4. Har telegraferet til Far om han vil rejse med Ullerslevdiligencen i Nat. Vil Du ikke undersøge hvad Tid han saa kan være her imorgen tidlig og tage imod ham og følges med ham hernedad. Besse rejste 12 1/2 Mor.</t>
+  </si>
+  <si>
+    <t>1920-10-05</t>
+  </si>
+  <si>
+    <t>Ullerslev
+Odense
+Svanninge Bakker</t>
+  </si>
+  <si>
+    <t>Margrethe Bentzen
+Drude Jørgensen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Eiler Lehn Schiøler
+Johannes Madsen
+Karl Madsen
+Aage Marcus
+Marie Oppermann
+Theodor Oppermann
+Jens Rasmussen</t>
+  </si>
+  <si>
+    <t>Peter var Johannes Larsens jagthund. 
+Kunsthistorikeren Aage Marcus foranstaltede, at der blev lavet et antal mapper med træsnit og litografier af Johannes Larsen til salg.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på jagt i dårligt vejr og med ringe udbytte. Hjemrejsen tog lang tid. 
+Han har spist frokost i Odense med Lehn Schiøler og mødt hr. og fru Oppermann. 
+På Møllebakken er reparation af panelet i spisestuen i gang.
+Træsnit med stærene er bestilt af museumsdirektør Karl Madsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rOiP</t>
+  </si>
+  <si>
+    <t>Kjerteminde 5 Octbr 1920.
+Kæreste Alhed!
+Jeg kom saa hjem i Aftes efter at have tilbragt nogle Timer i Odense hos Drude. VI kom dertil Kl. 2 og spiste paa Grand (nu skal jeg se at finde en anden Pen) - det var saa min Mening at jeg vilde have fortsat med Schiøler til Ullerslev og faaet Bentzen til at hente mig der, men det lykkedes ikke at faa fat i ham i Telefonen, saa lod jeg dem rejse og opdagede at Toget nu gaar derfra Kl. 6.35 i Stedet for Kl. 5. Vi havde en dejlig Tur men et forbandet Jagtvejr. Øsregn den første Dag og Brandstorm begge Dage, saa Udbyttet blev yderst magert en Fasan til mig og en Hare og en Skovdue til Schiøler. Jeg er meget mør og træt endnu i Dag vi var ude fra Mrg til Aften begge Dage i et Terræn der meget minder om Svanninge Banker. Peter nød Tilværelsen og var rigtig flink og opførte sig upaaklageligt baade ude og inde og blev stærkt feteret og fyldt med Chokolader. Om Dagen laa han paa et Tigerskind foran Kakkelovnen og om Natten paa et Faareskind ved min Seng. Alt stod vel til her. I Dag er Gulvet brækket op i Spisestuen, det saa farligt ud, og i Hjørnet mod Spisekammeret var det nederste af Panelet der danner Bagklædning i Skabet stærkt angrebet og maa skæres bort, men heldigvis ser det ikke ud til at der andre Steder er noget i Vejen med Panelet. Madsen gaar nu og pakker Lærreder ind og jeg tager om nogle Dage ned til Klaks. Den Dag jeg rejste spiste jeg Frokost med Schiølers paa Grand og traf der Hr og Fru Oppermann, de havde været nogen Tid paa Fyn og vilde have været ned til os. Det var jo kedeligt nok men der var jo ikke noget at gøre ved det. Jeg skal hilse fra dem og fra Schiølers og fra Drude og Overretten som jeg talte med i Telefonen i Dg. Madsen vilde meget gerne have et eller flere Træsnit af det med Stærene. Kan du fortælle hvor de mange Tryk er. Hverken Puf eller jeg kan finde dem. Marcus skrev i Gaar at de 12 af de 15 fine Mapper allerede var bestilt og at han ventede at de 3 resterende vilde blive rekvirerede inden de udkommer i Morgen. Mange kærlige Hilsner ogsaa fra Puf.
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1930-10-08</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Louise Amstrup
 Erna Andersen
 Peter Eilschov
 Grethe Jungstedt
 Kurt Jungstedt
 Matilda Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 William Mackie
 Hannah -, pige i huset hos Louise Brønsted
 Mogens Warberg
@@ -2001,394 +2242,153 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/fsgQ</t>
   </si>
   <si>
     <t>8/10 - 30
 Kæreste Lugge.
 Tak for dine to Breve! Hvor er det kedeligt med Hannah. Både for hende, det lille Skind - men sandelig ogsaa for dig, som nu står Pige-løs. Jeg ringede straks til Fru Nielsen, Klaras Mor, - men selvfølgelig, - det var for sent. Der er to Søstre, og de havde faaet Plads Det vilde vist have passet helt godt, - særlig den ældste. Jeg har nu mine Garn ude, - men det er jo en vanskelig Opgave, for man kender jo ikke deres Kvalificationer, - selv om de søger Plads. Der er nu en lille tyk en, som hedder Erna og er Søster til Frk. Andersen, som var hos Las's. Hun siges at søge Plads i Odense. Hun har tjent hos Dyrlæge Voss's i Rynkeby, og der vilde de gærne have fæstet hende til Kokkepige - men hun har ellers ikke særlig lært at lave Mad. - I Aften hos Junge skal jeg ringe og spørge lidt ud om hende, - men inden vi naar at faa forhandlet om hende er hun vel fæstet ud. Jeg ved jo heller ikke, om hun vil til Kbh. Frk. Erna Andersen Flødstrup Søgyde pr. Ullerslev. Du kunde jo godt skrive til hende, hvis du mener. Nu er jeg borte Lørdag, Søndag og Mandag. Saa har jeg hørt om et Par andre Muligheder: en Søster til Friskolelæreren i Kissendrup - pr. Ullerslev. Men hun er saa ung. - Jeg skal nok forhøre videre, skønt jeg føler det som et tungt Ansvar. Kan du ikke sætte dig i Forb. med Husholdningsskolen, - dèr kommer jo alle de pænere Piger før el. senere.
 Hvor er det trist med Mornine. Junge vil skrive til Ove Rode. Men mens Græsset gror o.s.v. Hun er så lidt driftig. Jeg snakkede i Sommer så meget om, at hun skulde
 2)
 lægge sig efter Hjemmebageri. Der behøver ikke at være andre Driftsomkostninger end et godt Komfur og nogle Plader. Det siger Fru Thomsen (tidligere Rygaard). Hun stod jo pludselig ved Mandens Død fuldstændig paa bar Bund efter at have levet Godsejerliv i mange Aar. Hun klarer sig fint i Odense og siger at der tjenes godt. Hun begyndte kun med Bekendte. Men jeg tvivler nu paa, at Mornine kan faa noget til at gaa, af Mangel paa Driftighed, samt Menneskeskyhed. Hvor er det trist. Der er vel ikke en Stiftelse? Det lyder saa jammerligt, - men til syvende og sidst er det jo Mornines Ideal: at være ene og sidde og læse, - og det kunde jo godt gøres saadan et Sted. Eilschovske Boliger Odense? Forhør saa smaat i al Diskretion om hendes Stemning for det. Chancerne for Elever i Odense er jo ligesaa gode (el. slette) som i Kbn. og saa boede hun dog husfrit og hendes Hjælp fra Dede og Las forslog bedre. Hvor det ligner M. at ville være Rengøringskone! Saa kan vi selv se!! Men det værste er alligevel Putte. Nu er hun jo i et Bageri. - Hvad Søren vilde hun derovre. Jeg troede det var for at pumpe Billy, - men det lader det jo ikke til. - 
 Du skrev ikke om dit Helbred, lille Lugge. Hvordan gaar det??? S.u. - 
 I Øjeblikket har jeg kun fornøjelige at berette om mig selv. - Saadan gaar det jo op og ned i Verden, og jeg synes man skal med Taknemmelighed tage det gode, man faar udleveret, - ellers kan man da heller ikke fortjene det. Det gode er, at jeg faar saa uhyre glade Breve fra Mine. Mod Forventning er dette blevet den herligste Rejse, hun nogensinde har gjort. De er nu i Paris igen, efter 
 3)
 at have kørt til Revièraen, - nydt Hvilen dèr en Tid, - kørt en meget interessant Tur paa flere Dage rundt i Sydfrankrig - Marseilles o.s.v. Hun er begejstret over alt hvad de ser - jeg har aldrig faaet saa glade Breve fra hende. - Lille har det glimrende. Margareta skriver at hun spiser bedst af alle Børnene. Hun vil nok have fortræffeligt af denne Vinter paa Landet sammen med andre Børn. De lever saa udmærket dèr, og der bliver lavet særlig Mad til Børnene, - saa de faar det saa godt, som det kan faas. Hun er sød og glad skriver Margareta. Jeg hører en Gang om Uge fra hende.
 Her er vi jo ved at gaa i Vinterhi, - saadan da! Det bestaar bl.a. i at jeg jævnligt trækker i Oljetøjet og Stormbrillerne. Mit lille Hus har aldrig været saa hyggeligt som nu. Jeg har spenderet dobbelte Vinduer til "Kontoret" og Soveværelset og du kan tro, det luner. Og saa har jeg lavet det saa yndigt i mit Soveværelse. Min Seng er blevet noget saa "smart". Jeg fik Snedkeren til at lave et Brædt [tegning] over Sengen der er slået et Bændel paa og Omhæng, - omtrent som Tante Visse havde. Det ser saa nydeligt ud. Jeg tog mine Sommergardiner herfra, - hvide med blå Border. Derinde hænger Billeder af Lille og Grethe Missen nyder det og tilbringer sin Dag - og Nat med at sove dèr. [Tegning] Saa fik jeg ham ogsaa til at lave en stor Plade til min lille Servante og har pæne Omhæg dèr ogsaa og en fin Glashylde over. Jeg har altsaa kostet lidt paa Huset, - men det kan 
 4)
 jeg ogsaa fordi jeg lever saa billigt. Jeg har ført nøjagtigt Regnskab paa min Mad siden jeg kom hjem. Jeg har brugt 20 Kr. paa 4 Uger og haft Kaffefremmede èn Gang og alle Agrarens til fin Aften i Søndags, - men da fik vi rigtignok ogsaa en Hane og Tomater og Æbler, Salat foræret paa Landet. Min Middag - jeg spiser hjemme 6 Dage om Ugen til Middag - er Kærnemælk med en Skefuld Syltetøj i samt lidt Grøntsager, som jeg hidtil har haft fra Haven, Bønner Purrer og Celeri. Paalæg har jeg kun Ost. Med min Konstitution behøver man ikke at spise sine Penge op. -
 Jeg spiller utrolig meget Kort i denne Tid, - som Regel 5 Aftner om Ugen - L'hombre el. Bridge. Jeg synes det hjælper godt paa min Bridge. - Om Søndagen er jeg gærne hos Junge til Bridge om Aftenen. Hun har det helt godt efter Omstændighederne Omtr. en 40 Timer om Ugen Elever. Agraren og Manse morer sig med Jagt. De skyder en Del, men Junge siger, det er dyr Mad p. Gr. af alle de dyre Patroner, som hun jo maa betale. Deres store Lejlighed staar tom, - det er derfor det kniber saadan for hende. Tinge er hjemme, - han arbejder hos Puf, - men søger Plads til Nov. Han er sød og venlig. 
 Las har jeg kun lige set. -
 Har I hørt, at Mogens's Konfirmation blev udsat en Uge, fordi han blev saa forfærdelig syg af en "Forgiftning". De var angst for ham. Nu skal vi derop paa Lørdag, Søndag og Mandag.
 Bare det Vers kunde komme igennem til Thøgers Mindesmærke. Det er da saa smukt og udtrykker egentlig hele hans Livsfornemmelse i en mærkelig koncentreret Form, - hans Glæde over Livet, - hans stadige Tanke
 [Teksten fortsætter på sidste side i venstre margen; lodret:] paa Døden - og den vide Horisont. Hvor var han et herligt Menneske. Det er en Rigdom at have [øverst på sidste side; på hovedet:] kendt ham og have hjulpet ham. Jeg betaler det gærne med det svidende Savn som han efterlod. - 
 [Indsat på næstsidste side i venstre margen; lodret:] Nu Farvel for denne Gang, lille Lugge. Held og Lykke med det, - med Pigerne, mener jeg. Jeg synes du skulde skrive til Erna for at forhøre. I så Fald, lad mig vide, - jeg kan se Familjen paa Tirsdag. -</t>
   </si>
   <si>
-    <t>1896-09-13</t>
-[...186 lines deleted...]
-J. A. Larsen
+    <t>1948-03-10</t>
+  </si>
+  <si>
+    <t>Laurine Pedersen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Ullerslev
+Andkærgård</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1343</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for smørmærker og tændstikker. Han har været i Sverige og i Trelleborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eT5B</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvert forside:]
+Fru Laura Petersen
+Andkærgaard
+pr. Ullerslev.
+[Skrevet på kuvert bagside:]
+Johannes Larsen
 Kjerteminde
-Telegramadresse
-[...144 lines deleted...]
-København K.
+[Med anen skrift:]
+30-1-2000
+[I brevet]
+Kjerteminde 10 Marts 1948.
+Kære Bibbe og Laurits!
+Tusind Tak for Smørmærker og Tændstikker, som laa her da jeg forleden kom hjem fra Sverige hvor jeg havde været en Uges Tid hos Lysse og Bimse. Sidstnævnte kørte mig til Korsør hvor vi paa Vejen var ude og saa det Vikingehus der er bygget ved Trelleborg.
+Med de venligste Hilsener fra 
+Jeres hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1949-08-05</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Birkerød
+Skovgårdsvej 5</t>
+  </si>
+  <si>
+    <t>Bovense pr. Ullerslev
+Andekærgaard</t>
+  </si>
+  <si>
+    <t>Roger -
+Elena Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Christine Swane
+Lars Swane
+Ursula Uttenreitter</t>
+  </si>
+  <si>
+    <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
+Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1329</t>
+  </si>
+  <si>
+    <t>Marie Larsen ønsker tillykke. Vejret har været dårligt, så hun har ikke kunnet komme til byen efter en gave.
+Marie og Christine/Uglen Swanes Sverigestur er blevet aflyst. De har spurgt, om de i stedet kan komme til september, men nej, for da skal Christine/Mornine Mackie derop. 
+Lars/Lasse og Ursula er i Danmark igen. De kører omkring Kerteminde og Lindøgaard på vej hjem. 
+Det er trist med Johanne C. Larsens ben og med den unge pige, der holdt ferie meget ofte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZKsR</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Bibbe Warberg Petersen.
+Andkærgaard.
+Bovense 
+pr. Ullerslev.
+Fyn.
 [På kuvertens bagside:]
-Poststempel
+Afs. M. Larsen Skovgårdsvej 5. Birkerød 
 [I brevet:]
-Kære Abba!
-[...4 lines deleted...]
-Kærlig Hilsen fra Din Smaa.</t>
+Birkerød d. 5 – 8 – 49. – 
+Kære lille Bibbe!
+Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
+Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
+Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
+Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
+Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
+[Skrevet langs venstre kant s4:]
+jeg rejser, naar Lasse og Ursula har været hjemme en 
+[Skrevet på tværs øverst s1:]
+lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
+Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2465,51 +2465,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5KSm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F3av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KUpO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/133T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZ1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ir3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FJgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YUhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XEaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qmm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jt1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ir3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FJgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cpy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F3av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YUhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XEaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qmm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZ1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/133T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jt1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5KSm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KUpO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VBba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2555,2685 +2555,2685 @@
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G2" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="I2" s="5"/>
+        <v>20</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>21</v>
+      </c>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G5" s="5" t="s">
+      <c r="F5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="H6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>54</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="F7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="J7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>69</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F9" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="I9" s="5"/>
+      <c r="I9" s="5" t="s">
+        <v>73</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="I12" s="5"/>
+        <v>93</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>94</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G13" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>100</v>
       </c>
       <c r="I13" s="5"/>
-      <c r="J13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J13" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="M13" s="5"/>
+        <v>102</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>100</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I14" s="5"/>
-      <c r="J14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J14" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="M14" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G15" s="5" t="s">
-        <v>105</v>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="s">
-        <v>105</v>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>18</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="s">
-        <v>126</v>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="I18" s="5" t="s">
         <v>128</v>
       </c>
+      <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>129</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>130</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>85</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="s">
         <v>133</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="I19" s="5"/>
+      <c r="I19" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G20" s="5" t="s">
-        <v>139</v>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>141</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>142</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>143</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="5" t="s">
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="H21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="J21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I22" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G22" s="5" t="s">
+      <c r="J22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="H22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="M22" s="5" t="s">
         <v>156</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="L23" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="H23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F24" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G24" s="5" t="s">
+      <c r="F24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>168</v>
-      </c>
-[...16 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>18</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F26" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>182</v>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>176</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="J26" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>188</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F27" s="5" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="s">
-        <v>204</v>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G30" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="I30" s="5"/>
+        <v>197</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>198</v>
+      </c>
       <c r="J30" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>216</v>
+        <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>217</v>
+        <v>85</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G31" s="5" t="s">
+        <v>203</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>221</v>
+        <v>22</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>17</v>
+        <v>222</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G34" s="5" t="s">
+        <v>223</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="I34" s="5"/>
+        <v>224</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>225</v>
+      </c>
       <c r="J34" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F37" s="5" t="s">
-        <v>58</v>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G38" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="I38" s="5"/>
+        <v>246</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>247</v>
+      </c>
       <c r="J38" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F39" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>252</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="I39" s="5"/>
+        <v>253</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>254</v>
+      </c>
       <c r="J39" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>259</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>260</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F42" s="5" t="s">
-        <v>58</v>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F44" s="5" t="s">
-        <v>58</v>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G46" s="5" t="s">
+        <v>292</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>36</v>
+        <v>300</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>17</v>
+        <v>222</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>58</v>
+        <v>301</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>40</v>
+        <v>304</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="I48" s="5"/>
+        <v>309</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>310</v>
+      </c>
       <c r="J48" s="5" t="s">
-        <v>40</v>
+        <v>311</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>316</v>
       </c>
       <c r="H49" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="M49" s="5" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G51" s="5" t="s">
+        <v>328</v>
       </c>
       <c r="H51" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="M51" s="5" t="s">
         <v>333</v>
-      </c>
-[...13 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K52" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>340</v>
-      </c>
-[...24 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="L53" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="B53" s="5" t="s">
-[...36 lines deleted...]
-      </c>
+      <c r="M53" s="5"/>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>358</v>
-[...4 lines deleted...]
-        </is>
+        <v>85</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G54" s="5" t="s">
+        <v>348</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>361</v>
+        <v>22</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>15</v>
+        <v>355</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>36</v>
+        <v>356</v>
       </c>
       <c r="E55" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="F55" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F55" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>105</v>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="M56" s="5" t="s">
         <v>371</v>
-      </c>
-[...34 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>14</v>
+        <v>342</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>379</v>
-[...14 lines deleted...]
-        <v>381</v>
+        <v>16</v>
+      </c>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I57" s="5"/>
-      <c r="J57" s="5" t="s">
-        <v>149</v>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K57" s="5" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>118</v>
+        <v>376</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E58" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="5" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
-        <v>40</v>
+        <v>311</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>14</v>
+        <v>383</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>118</v>
+        <v>384</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>15</v>
+        <v>385</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>18</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>40</v>
+        <v>388</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F60" s="5" t="s">
-        <v>83</v>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="K61" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="B61" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="I61" s="5" t="s">
+      <c r="M61" s="5" t="s">
         <v>407</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>36</v>
+        <v>409</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F62" s="5" t="s">
+        <v>410</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="I62" s="5" t="s">
+      <c r="K62" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="J62" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K62" s="5" t="s">
+      <c r="L62" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="L62" s="6" t="s">
+      <c r="M62" s="5" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="B63" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D63" s="5" t="s">
+      <c r="E63" s="5" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>419</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
         <v>420</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>421</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>422</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>423</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>424</v>
       </c>
       <c r="M63" s="5" t="s">