--- v1 (2026-07-27)
+++ v2 (2026-09-11)
@@ -683,60 +683,60 @@
     <t>Christian Andersen
 Adolph Larsen</t>
   </si>
   <si>
     <t>"Sommergæk": Forklaring findes i Johs. Larsens brev til Alhed 6. feb. 1897</t>
   </si>
   <si>
     <t>Johs. Larsen skal på jagt med Chr. Andersen. Og han skal male fire akvareller til Stockholmsudstillingen. 
 Han har ikke malet på På andetræk længe.
 Johs. Larsen har sat en vintergæk fra Alhed i vand i en lille krukke fundet under et af familiens huse. 
 Han har en norsk bogfinke til at flyve frit rundt i værelset, og den sviner. Johs. Larsen er ved at købe en vild andrik.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Cpy4</t>
   </si>
   <si>
     <t>Kjerteminde 17 Februar 1897.
 Kæreste Alhed!
 Det er vist uforskammet længe siden jeg har skrevet til Dig, og da jeg nu har faaet 2 Breve fra Dig i de sidste Dage, maa jeg tage mig sammen og faa begyndt. Det gaar mig saadan at jeg bestemmer hver Morgen at jeg vil skrive til Dig om Eftermiddagen, og naar jeg saa er færdig med at tegne er det gerne saa mørkt at jeg ikke kan skrive og desuden er jeg gerne træt og gider ikke. Jeg har været ækelt forkølet siden den Dag jeg gik hjem fra Ullerslev og væmmeligt sløj i Søndags maatte jeg helt holde op med at bestille noget, nej det var i Mandags men i Gaar var jeg næsten kommen mig og i Dag er jeg helt rask. Jeg skal med Chr Andersen ud at skyde en af Dagene, for at komme i Stemning, og jeg har næsten glemt hvordan Vandet ser ud naar man er ude paa det. Jeg skal have malet 4 nye Akvareller til Stockholmsudstillingen det hele skal indleveres inden 15 Marts. Agraren har jeg ikke rørt siden før Jul, og jeg faar vist heller ikke fat paa ham før jeg har faaet indleveret de andre. Jeg kan ikke forstaa hvorfor Du fortryder det lille Brev, jeg blev overmaade glad ved det og Sommergækken satte jeg i Vand i en lille Krukke, den staar her paa Bordet og ser udmærket ud. [Tegning] Det var gevaldigt hvor den kom til at fylde det var ikke ment, at den skulde have været saa stor, det var for Resten en gammel Krukke, den er funden under et af vore gamle Huse der var bygget 1602. Det har voldt mig en hel Masse Hovedbrud, hvad det er du er saa [ulæseligt ord] over naar Du har lukket et Brev til mig i denne Tid, jeg kan ikke gætte det og maa sige Pas! For det kan vel ikke være det at de ere saa smaa? Jeg haaber Du fortæller mig det næste Gang Du skriver for jeg er meget nysgærrig. Jeg har en Fugl her der flyver frit om i Værelset og er et væmmeligt Svin, det er en norsk Bogfinke som Agraren har fanget, mens jeg var borte, da jeg kom hjem var den saa sløj at den ikke kunde flyve, men nu er den helt rask. Jeg misunder Dig de Ænder Du skriver om, bare de laa uden for mit Vindue i Stedet. Jeg er ellers ved at købe en levende Vildandrik, men jeg skal først have fat i en tam And til at holde ham med Selskab ellers stikker han strax af. Nu vil jeg slutte for denne Gang med mange Hilsner til min egen Kæreste fra Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1897-3</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laurentius Allerup
+    <t>Laurentius Allerup
 Marie Allerup
 Alhed Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Schrøder er.</t>
   </si>
   <si>
     <t>Johannes Larsen har solgt en akvarel til Kunstforeningen i Stockholm. Pengene er kommet og hans forældre vil gerne have lov til at bruge dem i en hastesag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6Kxs</t>
   </si>
   <si>
     <t>Kjære Johannes !
 Nu kom Posten med Brev fra Sverrig til dig. Du har solgt en Aqvarel til Kunstforeningen i Stokholm 100 kr – Anvisning 70 K følger du er vel sød om det behøves at vi maa bruge den det haster
 [Skrevet på langs] Din Moder Hilsen [ulæseligt ord] Alle
 Det blev alligevel for sent Posten rullede af inden vi kom paa Gaden. Fader var meget oppe da dette anbefalede Brev kom han ledte om den gamle Fuldmagt fra i Vinter og fandt den
 Han var selv paa Posthuset for at indløse det og lukkede straks op – vi andre stod i Spending
 omkring ham du seer vel den hele Scene, det var dejligt at det var Kunstforeningen ikke sandt du kjære nu gaar der vel en Dag til inden du faar denne Glæde foruden den du har
 Klaks har vi ikke seet noget til endnu; men saa kom her idag igjen Brev fra Aarhus – saa ringede vi paa Telefonen og var saa heldige at træffe ham vi skulde saa lukke det seneste brev op og fortælle ham Indholdet
 Schroder er begyndt at maale men han mente det var heldigt at han var i Forhaanden saa kom de ikke hinanden i Vejen med Aparaterne
 Der er Selskab hos Skovriderens idag saa kommer han i morgen Eftermiddag
 Vi fik ellers Fremmede iforgaars kom her Bud om Fru Allerup maatte bo hos os et Par Dage 
 Det er nemlig hendes Søns Fødselsdag imorgen da skal hun til Lundsgaard og være hele Dagen. Dumpe var med herinde igaar vi hentede hende ved Stationen og i Morges fulgte Dine hende til Ullerslev Banegaard de kom kun 6 Minuter for tidlig, det var en ordentlig Spadseretour for Dine hun kom herhjem Kl 11 Formiddag
 Nu har vi faaet Otto herop han er begyndt med Sovekamret Saa vi faar travlt nu i de kommende Uger
 En Qvittering forlanges kan jeg se nu den maa fremsendes; naar nu Fader kommer skal jeg spørge han siger det kan gjøres naar du kommer hjem
 Her er saa varmt i Stuen men du faar jo sjældent for varmt. Kjærlig Hilsen til dig fra Søstrene og os andre hils ogsaa Alhed og Johanne som jeg kjender
@@ -1682,75 +1682,75 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Christine Swanes mor håber, at det går godt med undervisningen i perspektivering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kga3</t>
   </si>
   <si>
     <t>Min Kjære Kristine !
 Vidste jeg dog at det nu gaar Dig godt med Perspektiven saa var jeg glad. Længselsfuld er jeg efter i morgen fordi jeg faar Brev fra alle mine Kjære, men jeg kjender Dig jo at om aldrig det gaar dig saa daarlig saa vil Du ikke bedrøve mig i Morgen men end beder jeg Dig tab ikke Modet naar det er sådan en rar Mand der er din Lærer det er rigtignok godt, Guds Velsignelse for Dig der er i min Bøn Her er nu Taksigelsen fra v Rosen det kom i et Brev med 4øres Frimærke,. Men det var gaaet med til Ullerslev og vi måtte saa betale 8 øre for det Georg kunde kjende v Rosens Haandskrift og saa vilde Fader se hans Tak men det blev jo kritiseret som daarlig Stil – udenpaa stod til Kunstmalerinde C Larsen adr Kjøbmand I Larsen hersteds.
 Du glemte nok Fru Storms fødselsdag Margrethe også, Marie huskede den og saa havde hun den Glæde at faa Brev fra Mathilde Højgaard.- Hun havde været tilstede ved afsløringen af Triers mindesten og fortalte derom og forærede hende et lille Stykke Sten af Fodstykket hentet fra Bethlehems Bjerge – det var ikke større end det kunde ligge inden i et Brev men du kan vel forstaa der er Højtid hun tilbragte Dagen hos Schjøttes i gaar hele Dagen. Ja lille Dine jeg ved godt at du synes om mit Forslag at sende Pengene direkte til Bisse - men det er Faders skyld Du skulde have den Glæde selv at betale, men hvad bryder Du dig dog om det naar der blot bliver betalt og det skal der nok blive – min lille Ven saafremt det fremdeles maa staa til mig, hvor gjerne havde jeg ikke afsendt de 15 til dig men her er ingen i disse Dage det skal blive de første og saa dit Linned og Linealer skal jeg lede efter saa snart nu jeg kan undæres ovenpaa, men Morgen og Aften er det nødvendigt at jeg er tilstede men Marie og den lille Pige er begge raske saa hun maa komme op paa Mandag. 
 Hils nu Alle og vær selv kjæligst hilsest af os Alle.</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
 Om Eftermiddagen kom Faster Thrine hun og Sofie havde været Dagen forud for at gjøre Visit og blev jo meget overrasket ved at det allerede var den Tid da det saa var Lørdag kom hun ikke med igjen om Aftenen kom Farbror Martin og Drengene og Helga, Cathrine vi drak saa en Kop Kaffe inden Adolph kjørte for at hente Fader han kom til Ullerslev Kl 10 saa det blev ikke saalænge at sidde oppe Men nu skal du høre hvad der skete om Søndagen der kom Hr og Fru Varberg Onkel Syberg Thora og Dedde; Christine Varberg havde kaldt paa mig i Telefonen og spurgt om Johannes og Alhed var her nede samt takket mig for mit Brev men saa sagde hun noget jeg ikke forstod og saa ringede [gad] af det var saa dette at de kom herned – de var jo velkomne og rent var her vi kogte saa Chokolade og Kaffe og medens vi var oppe i Haven, de skulde jo se hvor Johannes skulde bo og bygge, havde Maren dækket Bord, men saa maatte jo Syberg bekjende at de havde bestilt Mad paa Hotellet til Kl 4 vi fulgte dem saa ned og de lovede at en anden Gang skulde de ikke bære sig saadan ad det er dog en nydelig ja kjøn Dame Alheds Moder – hun synes det var saa underlig at vi ikke kjendte hinanden derfor kom de
 Nu lille Dinemor maa Du være glad for i Aften jeg er saa træt vi har klippet Faar og igaar gjort rent paa Loftet, Madam Vinther var her i 2 Dage saa har vi kun Stuerne hernede og Kjøkken tilbage hils nu alle gode Venner Margrethe skal snart høre fra mig, ja om aftenen fik jeg fra Dumpe en Skildpadde af Chocolade Lev vel og Gud velsigne Dig Din Moder
 Børnene ere raske!</t>
@@ -1845,52 +1845,52 @@
 Kæreste Alhed!
 Det var kun et lille Brev Du fik i Gaar og i Dag bliver det nok ikke stort større, Allerup sidder her og snakker Fanden et Øre af. I Dag har jeg faaet malet paa alle fire Billeder; det med Gaden begynder at se helt godt ud og Blomsterne bliver snart færdige, men det skulde de jo ogsaa gerne naar jeg skal ned til I to i Pintsen, jeg tror nok at jeg bliver her første Pintsedag og gør hvad jeg kan ved Billederne, mener Du ikke?
 Moder kom med Posten, hun var først begyndt at gaa, men fik ondt i det ene Ben og gik saa ind til en Mand vi kender i Flødstrup og ventede paa Posten der, jeg skal hilse mange Gange fra hende. Jeg var nede og blive barberet over og var bagefter nede i Fiskergade hos Peters og Vilhelms og da jeg havde malet paa Blomsterne var jeg igen ude og 
 [ulæseligt, dårlig kopi]
 I det gode Vejr og spiste til Aften
 [ulæseligt, dårlig kopi]
 Gartner Petersen sammen med Rasmus. Jeg skal hilse Dig fra Chr. Andersen som kom forbi i Aften nu jeg stod og malede nede paa Gaden. Mange Hilsner til Den lille søde og min egen allerkæreste Ven fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell