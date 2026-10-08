--- v0 (2026-05-25)
+++ v1 (2026-10-08)
@@ -977,51 +977,51 @@
   </si>
   <si>
     <t>Johannes Larsen synes det er en god ide, at Christine Swane kan begynde hos Willumsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d4vt</t>
   </si>
   <si>
     <t>Kjerteminde den 4de/2 1900
 Kjære Christine
 Du maa undskylde mig at jeg ikke skriver et langt Brev men min ene Haand er ikke god at skrive med. Johannes og Alhed var her igaar med dit Brev iaftes kunde jeg ikke faa det afsted men her sender vi dig nu de andre 10. Du maa endelig skrive naar Du har faaet dem
 Johannes synes godt om at Du kunde tegne hos Willumsen skaf os at vide hvad det koster og om Du kan komme med det er noget Gigt jeg har i den højre Haand det er meget bedre nu og bliver nok helt godt i morgen
 Dette Brev kom ikke afsted alligevel for der kom nogen andre der fik den; men nu kan Johannes give Dig de 10 Kr
 Hanne har faaet en Søn og Peer sidder der borte og pusler hende, for Barnet døde igaar
 Her en Kone der malker for hende og saa gaar den vel til hun kommer op, det [ulæselige ord]</t>
   </si>
   <si>
     <t>1900-02-28</t>
   </si>
   <si>
     <t>Hanna -
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Anna Rosenørn
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Christine Swane bor på Værnehjemmet Bethania
 Slof er et gammelt ord for værelseskammerat ( kommer af tysk Schlaf = søvn) Gyldendals Den store Danske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes Larsen mener, at Willumsen er en dygtig lærer og Christine Swane får lov til at få undervisning hos ham</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pllc</t>
   </si>
   <si>
     <t>Kjerteminde den 28.Januar
 Kjære lille Dinemor
 Du nøjes med dette lille Par Ord i Aften for det blev mig ikke muligt at faa Penge frem i dag men først i Morgen, saa mener jeg Du faar Dine Penge hos fru Eriksen deraf kan Du jo saa betale Olga hvis hun skal rejse og saa den næste dag Frk Rosenørn.
 Du kan jo se dine Breve efter min Ven saa vil Du se at vi har givet Dig Lov til at tegne hos Willumsen saa blot Besked om hvad Du skal give ham derfor for Johannes mener han er en udmærket Lærer
 Adolph var hjemme i Fastelavn og var saa sød at blive hjemme hos os Johannes og Alhed var her begge Dagene. De ere alle raske og lille Anna hun fik den nye Kjole syet og er bleven fotograferet Du skal have et Marie har siddet oppe hos lille Ville som er syg for de sidste Tænder og raabte paa Lalla, hun vil skrive et ordentligt langt Brev til Dig en af Dagene jeg har strikket en Trøje længere til Adolph i Dag men blev ikke færdig
 Hanna er kommen igjen igaar saa nu haaber jeg vi skal faa Maries Ben sparede igjen